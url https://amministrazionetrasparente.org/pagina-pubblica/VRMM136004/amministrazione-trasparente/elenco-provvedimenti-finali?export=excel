--- v0 (2026-07-28)
+++ v1 (2026-09-21)
@@ -8,2150 +8,1360 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="716" uniqueCount="687">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="746" uniqueCount="420">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCE26B5EA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LIBRI FELTRINELLI EDIZIONI-PN SEZ. CARCERE</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>BCC19E6C93</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO INSTALLAZIONE VIDEOSORVEGLIANZA</t>
+  </si>
+  <si>
+    <t>BCC0DA5FD6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO TEST DI INGRESSO</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>BCC095B5C0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE ARTISTICO PER SEZ. CARCERE</t>
+  </si>
+  <si>
+    <t>BCC05326E2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO LICENZA WILDIX 2026-2027</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>BC8CABC280</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE ARTISTICO PER PN CARCERE</t>
+  </si>
+  <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>BC761ED2D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO  LIBRI -NINA EDIZIONI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC761ED2D7</t>
-[...4 lines deleted...]
-  <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>BC7084FE7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DPO DITTA EUSERVICE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7084FE7D</t>
-[...4 lines deleted...]
-  <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC695DAA8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CANCELLERIA DITTA ERREBIAN-PER CARCERE-GOBBETTI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC695DAA8B</t>
-[...4 lines deleted...]
-  <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC67C960FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO  LIBRI JOLLY</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC67C960FE</t>
-[...4 lines deleted...]
-  <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>BC5FE9ED16</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI DI TESTO  -GUERINI EDITORE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5FE9ED16</t>
-[...4 lines deleted...]
-  <si>
     <t>BC5F160F91</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI-DITTA ZANICHELLI EDITORE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5F160F91</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>.BC2066A42</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO COPIE TEST PREFETTURA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/.BC2066A42</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFA9322F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ATTIVAZIONE CANONE SERVIZIO GESTIONE AMMINISTRAZIONE TRASPARENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA9322F2</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDDEA27FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - MAGLIETTE PER SPETTACOLO -PROGETTO LIBERI DENTRO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDDEA27FF</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBD9C9DCD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TEST INTERNI FASCICOLO B1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9C9DCD8</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD34EECDE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STRUMENTI MUSICALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD34EECDE</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBCBE11612</t>
   </si>
   <si>
     <t>Decisione a contrarre - “ TEST INTERNI ” a.s.2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCBE11612</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA223FBC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Test A2 somministrazione A e B</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e108ff61-6c3a-46be-af5e-af08a0ffa6f6</t>
   </si>
   <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB7EB270BF</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - CQUISTO LAVAGNA”
 Per sede di S.bonifacio del 04/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7EB270BF</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB0335B613</t>
   </si>
   <si>
     <t>Decisione a contrarre - DITTA BLU PAPER SRL-ACQUISTO CARTA IGIENICA INTERFOGLIATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0335B613</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFEEC8F38</t>
   </si>
   <si>
     <t>Decisione a contrarre - DITTA GEM-ACQUISTO CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEEC8F38</t>
-[...4 lines deleted...]
-  <si>
     <t>BAFC9DA58B</t>
   </si>
   <si>
     <t>Decisione a contrarre - DITTA LA RAPIDA COPISTERIA-COPIE TEST PREFETTURA A-B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC9DA58B</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BADEF2DE88</t>
   </si>
   <si>
     <t>Decisione a contrarre - LIBRERIA JOLLY- ACQUISTO LIBRI DI TESTO-copie7+7</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEF2DE88</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BADA70B7EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto pacchetto sms/5000-Ditta Spaggiari 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA70B7EA</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD6AD363B</t>
   </si>
   <si>
     <t>Decisione a contrarre - LIBRERIA JOLLY- ACQUISTO LIBRI DI TESTO 50+50</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6AD363B</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BABBD8F87B</t>
   </si>
   <si>
     <t>Decisione a contrarre - L'ALTRA INFORMATICA-COPPIA CASSE LIM SEZ.CARCERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBD8F87B</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD6EE0DFB</t>
   </si>
   <si>
     <t>Decisione a contrarre - COPPIA CASSE LIM-SEZ. CARCERE” a.s.2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6EE0DFB</t>
-[...4 lines deleted...]
-  <si>
     <t>BABB8F3AB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - HOTEL OLIMPIA DI MONTEGROTTO TERME-PRENOTAZIONE 4 CAMERE PER PROGETTO CIVIS VII</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB8F3AB6</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAA80954B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - LIBRERIA JOLLY -ACQUISTO LIBRI DI TESTO-CUP CIVIS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA80954B0</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA87B5183E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Punto Luce-Pacchetto ore manutenzione ore rete elettrica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87B5183E</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA68C6E387</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto articoli di cancelleria/targhe uffici per tutte le sedi CPIA-Ditta Mondoffice/MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68C6E387</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA53C7202F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARTICOLI CASSETTA P.S.” a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53C7202F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA50E29E10</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo abbonamento scweb -DITTA MEDIASOFT SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50E29E10</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA5015AC26</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI CASSETTA PS LAZISE-DITTA SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5015AC26</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA49CC6C3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - TEST PREFETTURA-SEZ.FEB.-DITTA LA RAPIDA COPISTERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49CC6C3A</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA28C9F3E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI SEGRETERIA DIGITALE TRIENNALE DSGA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28C9F3E4</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA2484D2B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARTICOLI DI CANCELLERIA- SEDE S. BONIFACIO- DITTA SPAGGAIRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2484D2B0</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1F203D6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA IGIENICA INTERCALATA.DITTA PAPERNET</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1F203D6E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1C18BE06</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI PULIZIA -DITTA SILMAS NUOVA -SEDE LEGNAGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C18BE06</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA1452AA01</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARTICOLOI CASSETTA PRONTO SOCCORSO-DITTA SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1452AA01</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>BA0E13D3E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DISTRUGGI DOCUMENTI PER VARIE SEDI CPIA-DITTA SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0E13D3E7</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0C103BC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - COPIE FASCICOLI TEST INTERNI-DITTA THESY SAS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0C103BC7</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>BA07301C03</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO NUOVA STAMPANTE-DITTA FUMANI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA07301C03</t>
-[...4 lines deleted...]
-  <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>BA03874AB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - CIEFFE LASER-TONER CANON SEDE DI LEGNAGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03874AB3</t>
-[...4 lines deleted...]
-  <si>
     <t>BA03376C0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECALIBRO-150 COPIE A2-LIBRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03376C0F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9FE265626</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECALIBRO-ALMA-RIZZOLI A1-A2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE265626</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9FA45D58F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto”LIBRI AA-PRE A1-B1 ” a.s.2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA45D58F</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F7F79420</t>
   </si>
   <si>
     <t>Decisione a contrarre - CIEFFE LASER-TONER SEDE S.G.L.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F7F79420</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>B9F5A51A91</t>
   </si>
   <si>
     <t>Decisione a contrarre - PAGGIARI-CANCELLERIA CARCERE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F5A51A91</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>B9EC7629B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ACSIUGAMANI ELETTRICO PER SEDE VILLAFRANCA-DITTA NAMITI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EC7629B0</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>B9E9E45C2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - UTTA 2026-PIANO GESTIONALE SOCIAL NETWORK</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E9E45C2E</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>BA2CBA12CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto carta igienica interfogliata-Ditta Blu Paper</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2CBA12CA</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>B9E2CD2D23</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto prodotti acrilici per sez. carcere-ditta Ferveneta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E2CD2D23</t>
-[...4 lines deleted...]
-  <si>
     <t>B8B056B2C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO MEDIAZIONE LINGUISTICA-HERMETE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B056B2C0</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B9AD9A0F6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - TEST DI INGRESSO A-B-C- DITTA LA RAPIDA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AD9A0F6A</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B9A6DEBD75</t>
   </si>
   <si>
     <t>Decisione a contrarre - DITTA SAGIST -ACQUISTO E POSIZIONAMENTO BATTISCOPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6DEBD75</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B99B398B00</t>
   </si>
   <si>
     <t>Decisione a contrarre - Test Prefettura 2025-LA RAPIDA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B398B00</t>
-[...4 lines deleted...]
-  <si>
     <t>B99721AF41</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PANETTONI PER SEZ.CAECERE 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99721AF41</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B9697B2F2D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PANETTONI TOSANO-SEZ. CARCERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9697B2F2D</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B965CF0224</t>
   </si>
   <si>
     <t>Decisione a contrarre - Cieffe Laser-Ricarica toner carcere</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B965CF0224</t>
-[...4 lines deleted...]
-  <si>
     <t>B962C2F67D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARMADIO SEDE PESCHIERA-DITTA PERINELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B962C2F67D</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B946A669D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - SAFETY AND PROMO-U-POWER-DPI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B946A669D3</t>
-[...4 lines deleted...]
-  <si>
     <t>B93B3F8E1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - NINA EDIZIONI ACQUISTO LIBRI -CIVIS VII</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93B3F8E1C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B9454C2E11</t>
   </si>
   <si>
     <t>Decisione a contrarre - SAFETY AND PROMO -DPI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9454C2E11</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B9367BB42F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SILMAS NUOVA - ACQUISTO PRODOTTI PULIZIA SEDE LAZISE-</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9367BB42F</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B914E657BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - JOLLY LIBRERIA 50 COPIE-LIBRI DI TESTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914E657BA</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B906C198B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - NINA 100+50-CIVIS VII</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B906C198B4</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8F746E6EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI PER LA PULIZIA -SILMAS NUOVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F746E6EB</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F4B91E38</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto software-MOF E ESPERTI ESTERNI WEB-SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F4B91E38</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F389861B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER NERO-SEZ. CARCERE-CIEFFE LASER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F389861B</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8E7555388</t>
   </si>
   <si>
     <t>Decisione a contrarre - DITTA AGIST COSTRUZIONI SRL-REALIZZAZIONE FINESTRATURA PER BUSSOLA SORVEGLIANZA -CORRIDOIO B. TRENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E7555388</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E728C724</t>
   </si>
   <si>
     <t>Decisione a contrarre - DITTA SAGIST COSTRUZIONI SRL- Pareti in cartongesso per bussola corridoio-B. Trento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E728C724</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8D663EDA7</t>
   </si>
   <si>
     <t>Decisione a contrarre - LIBRI-JOLLY 50+50</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D663EDA7</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>B8D0FE5C08</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DIGITAL BOARD SEDE LAZISE-DITTA COMPUTER CASH FERRARA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0FE5C08</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8C9EAEE80</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI DI TESTO-JOLLY LIBRERIA 35-80</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C9EAEE80</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8BFBECEA1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI-JOLLY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BFBECEA1</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2025</t>
   </si>
   <si>
     <t>B8B94B1E61</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI DI TESTO- DECALIBRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B94B1E61</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8ABD96BA8</t>
   </si>
   <si>
     <t>Decisione a contrarre - COMPUTER CASH FERRARA -LIM VILLA FRANCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ABD96BA8</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B8AB753473</t>
   </si>
   <si>
     <t>Decisione a contrarre - LIBRERIA JOLLY-ACQUISTO LIBRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB753473</t>
-[...4 lines deleted...]
-  <si>
     <t>B8A57A186F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FRIGGI LIBRERIA SEZ. CARCERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A57A186F</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>B896510C5D</t>
   </si>
   <si>
     <t>Decisione a contrarre - L'ALTRA INFORMATICA -LAVORI DI CABLAGGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B896510C5D</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>B892210219</t>
   </si>
   <si>
     <t>Decisione a contrarre - ”ARREDO UFFICIO/SEDIE” a.s.2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B892210219</t>
-[...4 lines deleted...]
-  <si>
     <t>B88ECB9D9F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FUMANI-TRASFERIMENTO STAMPANTE E CONFIGURZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88ECB9D9F</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>B867BA2679</t>
   </si>
   <si>
     <t>Decisione a contrarre - CQUISTO SEDIE PER UFFICIO-SCUOLA SHOP-SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B867BA2679</t>
-[...4 lines deleted...]
-  <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>B856B2CEF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - LA RAPIDA COPISTERIA-ACQUISTO COPIE TEST A2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B856B2CEF1</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>B847F4EA25</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOFTWARE PLANET SISTEM-RILEVATORE PRESENZE-DITTA COAN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B847F4EA25</t>
-[...4 lines deleted...]
-  <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B838072918</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTOSOFTWARE FACTORIAL- ULTIMO RINNOVO -AD CONSULTING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B838072918</t>
-[...4 lines deleted...]
-  <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>B82266899D</t>
   </si>
   <si>
     <t>Decisione a contrarre - NINA EDIZIONI-ACQUISTO LIBRI DI TESTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82266899D</t>
-[...4 lines deleted...]
-  <si>
     <t>B81FBDCD3F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPAGGIARI-ACQUISTO REGISTRO DECRETI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81FBDCD3F</t>
-[...4 lines deleted...]
-  <si>
     <t>03/09/2025</t>
   </si>
   <si>
     <t>B81A82255C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto prodotti pulizia-Ditta Bottoni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81A82255C</t>
-[...4 lines deleted...]
-  <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>B809906B5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PIANO EDITORIALE E GESTIONE SOCIAL NETWORK - UTTA VISUAL DESIGNER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B809906B5C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>B80CE7B895</t>
   </si>
   <si>
     <t>Decisione a contrarre - LA RAPIDA -TEST DI INGRESSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CE7B895</t>
-[...4 lines deleted...]
-  <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>B80AF14E95</t>
   </si>
   <si>
     <t>Decisione a contrarre - FINTECHNOLOGIES-RINNOVO LICENZA-WILDIX</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80AF14E95</t>
-[...4 lines deleted...]
-  <si>
     <t>B809D8F973</t>
   </si>
   <si>
     <t>Stipula - JOLLY LIBRERIA-ACQUISTO LIBRI DI TESTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B809D8F973</t>
-[...4 lines deleted...]
-  <si>
     <t>22/08/2025</t>
   </si>
   <si>
     <t>B8037E3279</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA DA STAMPA COLORATA -PROG. MOMTORIO-DITTA MONDOFFICE -MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8037E3279</t>
-[...4 lines deleted...]
-  <si>
     <t>20/08/2025</t>
   </si>
   <si>
     <t>B77865D3C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - LIBRI DI TESTO -DECALIBRO (RIZZOLI)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77865D3C0</t>
-[...4 lines deleted...]
-  <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>B7C4B50240</t>
   </si>
   <si>
     <t>Decisione a contrarre - CIEFFE LASER-RIGENERAZIONE CARTUCCE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C4B50240</t>
-[...4 lines deleted...]
-  <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>B79DF9CD11</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATEREIALE DI CANCELLERIA PER SEZ. CARCERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79DF9CD11</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>B795BACC3B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ZAGGIA ARREDAMENTI-ARMADI UFFICIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B795BACC3B</t>
-[...4 lines deleted...]
-  <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>B78A4F21D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - PLURIASS-ACQUISTO SERVIZIO POLIZZA ASSICURATIVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78A4F21D1</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>B75FCC0132</t>
   </si>
   <si>
     <t>Decisione a contrarre - LA RAPIDA COPISTERIA -TEST A2 PREFETTURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75FCC0132</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>B784FA2ADE</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPAGGIARI-ACQUISTO SOFTWARE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B784FA2ADE</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>B718330814</t>
   </si>
   <si>
     <t>Decisione a contrarre - ENGIM.ACQUISTO CORSO DI FORMAZIONE PNRR DM19</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718330814</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>B71364F6CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - CAMBDRIGE SCHOOL OF ENGLISH”-ACQUISTO SERVIZIO ESAMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71364F6CE</t>
-[...4 lines deleted...]
-  <si>
     <t>B71075D93C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ENAIP-ACQUISTO CORSI DI FORMAZIONE PNRR DM19</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71075D93C</t>
-[...4 lines deleted...]
-  <si>
     <t>B70CF3629E</t>
   </si>
   <si>
     <t>Decisione a contrarre - STIMMATINI ISTITUTO-ACQUISTO CORSI DI FORMAZIONE PNRR DM19</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/89f150e3-2f52-4a19-b604-bc80d2fc2101</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B70DF54F7C</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisto CORSO DI FORMAZIONE “PREPARAZIONE PASTI
 CUCINA/PASTICCERIA”-PNRR DM19</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DF54F7C</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>B700ECA7F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - MOMARTE CANCELLERIA-ACQUISTO ARTICOLI DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B700ECA7F9</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6FB39A7E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - LA RAPIDA COPISTERIA-ACQUISTO TEST INTERNI ALFA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB39A7E5</t>
-[...4 lines deleted...]
-  <si>
     <t>B6F9E46E27</t>
   </si>
   <si>
     <t>Decisione a contrarre - GIUNTI LIBRERIE-ACQUISTO LIBRI PREMIO TOMMASOLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F9E46E27</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6CDE43623</t>
   </si>
   <si>
     <t>Decisione a contrarre - L'ALTRAINFORMATICA-ACQUISTO SRVIZIO MANUTENZIONE INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CDE43623</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AA9B85FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - A.R. SOLUTIONS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA9B85FC</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6A45472F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - COMPUTER CASH-ACQUISTO DI MATERIALE INFORMATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A45472F3</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B6450F27C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - MEDIASOFT-ACQUISTO SERVIZI DI ABBONAMENTO SC WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6450F27C9</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>B64B344AB9</t>
   </si>
   <si>
     <t>Decisione a contrarre - EDULIFE FONDAZIONE-ACQUISTO SERVIZIO FORMAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B344AB9</t>
-[...4 lines deleted...]
-  <si>
     <t>B63FB75BB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - IKEA-ACQUISTO ARREDO UFFICIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63FB75BB5</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B6391E0AAC</t>
   </si>
   <si>
     <t>Decisione a contrarre - “CONTRASTO ALLA DISPERSIONE SCOLASTICA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6391E0AAC</t>
-[...4 lines deleted...]
-  <si>
     <t>B641DECCAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - “PERCORSI DI TUTORAGGIO E ORIENTAMENTO DI GRUPPO”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641DECCAD</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B6362D8AF3</t>
   </si>
   <si>
     <t>Decisione a contrarre - SILMAS NUOVA-ACQUISTO PRODOTTI PULIZIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6362D8AF3</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>B60C3E39FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSINI CANCELLERIA-ACQUISTO MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C3E39FD</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B60834571A</t>
   </si>
   <si>
     <t>Decisione a contrarre - HERMETE-ACQUISTO SERVIZIO DI FORMAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60834571A</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>B5DABDF274</t>
   </si>
   <si>
     <t>Decisione a contrarre - AD CONSULTING - Acquisto licenza software per le timbrature del personale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DABDF274</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F66F8A51</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto ARTICOLI CANCELLERIA a.s.2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F66F8A51</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>B5CFF3FE0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - GIUNTI LIBRERIE-ACQUISTO LIBRO PERMIO TOMMASOLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CFF3FE0C</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5CB3272A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - JOLLY LIBRERIA -ACQUISTO LIBRI -PREMIO TOMMASOLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CB3272A8</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C3C84BB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - CASA DEI DETERSIVI E DEI PROFUMI-ACQUISTO BENI PER PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3C84BB4</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5BE119AF0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FRIGGI LIBRERIA-ACQUISTO LIBRI PROGETTO CARCERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BE119AF0</t>
-[...4 lines deleted...]
-  <si>
     <t>B5BB46AB2D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABS Computers -ACQUISTO DI BENE E SERVIZI - SERVIZIO RETE WOLNET</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB46AB2D</t>
-[...4 lines deleted...]
-  <si>
     <t>B5BC0739B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - CENTRO CORNICI-ACQUISTO MATITE COLORATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC0739B3</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>B5A1C58B1B</t>
   </si>
   <si>
     <t>Decisione a contrarre - PUNTO LUCE-ACQUISTO SERVIZI INSTALLAZIONE WEBCAM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A1C58B1B</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>B5984A39CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - GO.MA.GI.-ACQUISTO SERVIZIO DI MANUTENZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5984A39CD</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B58500B0F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASPARE PIATTAFORMA-ACQUISTO RETE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58500B0F3</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>B570918259</t>
   </si>
   <si>
     <t>Decisione a contrarre - GIUSTACCHINI CANCELLERIA-ACQUISTO ARTICOLI DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570918259</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>B555A6FDFB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Bureau Vallèe-AQUISTO DI BENI-CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B555A6FDFB</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B545C7DE08</t>
   </si>
   <si>
     <t>Decisione a contrarre - LA RAPIDA COPISTERIA-ACQUISTO TEST A1-A2-B1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B545C7DE08</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>B5431E6899</t>
   </si>
   <si>
     <t>Decisione a contrarre - EDULIFE-CORSO PODCAST E VIDEOMAKING 10H</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5431E6899</t>
-[...4 lines deleted...]
-  <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>B53E23010B</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECALIBRI LIBRERIA-ACQUISTO LIBRI DI TESTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53E23010B</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>B528A91061</t>
   </si>
   <si>
     <t>Decisione a contrarre - ZANICHELLI EDITORE -ACQUISTO LIBRI DI ARTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B528A91061</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>B5254D2616</t>
   </si>
   <si>
     <t>Decisione a contrarre - L'ALTRA INFORMATICA -ACQUISTO MATERIALE INFORMATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5254D2616</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>B51F47723D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di cancelleria per materie artistiche” a.s.2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51F47723D</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>B4D59F26B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FERVENETA-MATERIALE EDILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D59F26B1</t>
-[...4 lines deleted...]
-  <si>
     <t>B4C69B45A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - GRAND PRIX-ACQUISTO MATERIALE PUPPLICITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C69B45A3</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>B47BB59B97</t>
   </si>
   <si>
     <t>Decisione a contrarre - FABLAB IMPRESA SOCIALE-ACQUISTO SERVIZIO DI FORMAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47BB59B97</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>B41B09C2F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FRIGGI CARTOLERIA-ACQUISTO LIBRI DI TESTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41B09C2F2</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>B3758E3AA7</t>
   </si>
   <si>
     <t>Decisione a contrarre - EXPERTUM GROUP-ACQUISTO SERVIZI PER LAVORI DI MANUTENZIONE ELETTRICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3758E3AA7</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2024</t>
   </si>
   <si>
     <t>B3259FFAED</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO PNRR ABS COMPUTER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3259FFAED</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>B0C5237266</t>
   </si>
   <si>
     <t>Decisione a contrarre - libri di testo a. s. 2023-24 RIZZOLI EDUCATION SPA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/da27f615-2893-4a3a-8601-e9b38a55f1bb</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2449,2919 +1659,3341 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE26B5EA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/67506e27-a49f-4948-8268-73cb8eacaacd" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC19E6C93" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d76f3e27-4e35-432c-9b61-de73f0139128" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC0DA5FD6" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/22d48ae1-a245-4d03-a127-a8ce73b3cee7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC095B5C0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/04c0f14f-35cd-4e8f-ae46-052605e5b6a4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC05326E2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6a76fe25-8254-4717-83c0-183dcc44cbd4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8CABC280" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/438328dc-2911-4849-97dd-c132e7443f95" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC761ED2D7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/574916a2-b2db-42da-8179-d72406874846" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7084FE7D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d1d9ccaf-5359-4389-9201-e5accda16f19" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC695DAA8B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c8fc50bb-691e-439f-b127-3a4d7fb01fd6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67C960FE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/4944f1d7-84d6-4135-8777-7d6d8dc51cec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5FE9ED16" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/5e54a228-5932-4faa-b2a0-1b4a7f0b73a1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5F160F91" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/44eaa375-1b52-4c93-b2cc-96f557adc25c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/.BC2066A42" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/615922a6-f534-4e09-a85c-e4eb5114694f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA9322F2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ae1df07f-f03e-454a-b348-509ce9e3fb8c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDDEA27FF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a8e47169-e58a-4c0a-bc71-213ff601fd03" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9C9DCD8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/86104853-cf6d-4d8b-bed5-95ad446dad05" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD34EECDE" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/5a43a9f3-6e0c-4f39-adf3-36ba5b10896b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCBE11612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/155c6005-4885-4b79-aac3-b93abc4b3805" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA223FBC2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e108ff61-6c3a-46be-af5e-af08a0ffa6f6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7EB270BF" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/718ab877-c95a-4017-b252-90ae2b2a35d0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0335B613" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2bbffc56-7df0-44aa-8c1e-e862858ed36a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEEC8F38" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/320c1029-7449-4748-92a7-8885f573d9ae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC9DA58B" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/0525598d-10e2-4928-9744-ba6d9f24c3a7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEF2DE88" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/bb149d58-d990-4716-a74b-a2f056cbc163" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA70B7EA" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a3f05cef-ba23-46e7-a2b5-dfb6b9668f03" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6AD363B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/20f39cc6-f6e6-4c65-b537-052141c2edc5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBD8F87B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/3499d3ea-97d1-4384-905a-d8a2a52d93a5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6EE0DFB" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/8b6c6cd9-c86c-4a23-8df6-71628b4ecb03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB8F3AB6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6b56e739-560d-406f-8b45-1ba22f538247" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA80954B0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/43c4e144-ddf5-45b7-8c03-503b94cce9e3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87B5183E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/828b38c9-e8eb-483c-9af2-296ba075af86" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68C6E387" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/045629c9-4d23-487e-941e-e7d4f3fa0022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53C7202F" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d490ed2a-291a-47fd-95f5-48799cd54fc1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50E29E10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d5ae4d66-caf1-406f-927b-5733634da0cf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5015AC26" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/70fcf7d5-1d93-4d0b-9144-37b1bb233788" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49CC6C3A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/dbf1bb37-dbb2-4c0e-9bec-cbc1034642dc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28C9F3E4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2d71e835-85ac-47f6-a561-bcaf902e3864" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2484D2B0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2563c1b1-fcd9-4e12-b333-5780b1b05a5e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1F203D6E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2a00793d-1597-45f2-b125-f90dbf5ed4c3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C18BE06" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/9d4db1e4-e056-4d9d-ad16-0bf7d3b21f7c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1452AA01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c5b515c6-b13b-417d-8a1b-adbae7d3b6bc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0E13D3E7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/f6b75d98-8099-48dc-bb75-0f811970c3de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0C103BC7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/fedfe36a-0432-4bb8-8f1a-6ae688efa149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA07301C03" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/827b6e08-2291-4303-b139-4db140338054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03874AB3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/14ae06fb-c570-4bc6-bcbb-4a793bb6f96d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03376C0F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d0af985a-58a2-499b-875c-2c2b5ef10d1e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE265626" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/be451558-84bc-4a8f-8919-f6a20147966a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA45D58F" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6af3fbb7-016a-4958-a868-2aa726404bb4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F7F79420" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/5be61732-3a0a-476e-b1e9-7ad77ad73d94" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F5A51A91" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/f5ed23c6-fc78-4718-80e0-da48f8c574e7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EC7629B0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a07549c6-fbae-4644-be3d-a50eb9e42682" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E9E45C2E" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ead8d197-152b-4132-b68d-f2d049f7b1ad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2CBA12CA" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2c0cc3c7-cf42-4cbb-91e9-0f15fccc0ab3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E2CD2D23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d1c55409-55d6-4aa6-b6be-cc5161909918" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B056B2C0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/982a7fc7-bf44-41cb-b0de-c8c5b14b9a82" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AD9A0F6A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/41525956-7e9b-408c-a5e3-4f7e3cd64629" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6DEBD75" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/b3a4e30b-bf1b-4eac-bda1-5867b9ce9bc4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B398B00" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e40ba0d9-db1c-4866-87f7-8dd85119f8a1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99721AF41" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a5d90225-1ecb-47e8-b0cf-827a8818f4a3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9697B2F2D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d9d46e7b-eb40-440f-ba57-16d5845c342a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B965CF0224" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a0a79f75-2fa3-45f5-abf2-4d46e13e9867" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B962C2F67D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/4f974514-1a9b-4b29-8bf0-9abeb650515b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B946A669D3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/dd17ad21-6512-483f-84ce-70876f1efa76" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93B3F8E1C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a6d2ba4d-fd8a-42c1-ba76-2100fae50823" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9454C2E11" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/928cc242-ce5b-47ce-af32-9666a1b21210" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9367BB42F" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/51426800-fc68-4611-a610-7d6ac0e6853e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914E657BA" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/464a8f6c-ead4-4784-9084-af04b18407a4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B906C198B4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/db3dd229-5dde-4b5f-a790-28b282124ddb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F746E6EB" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/968a5bab-13ee-4aad-a2ac-6bba78a4994e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F4B91E38" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/0265063a-5693-4b82-b486-caf1324032b0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F389861B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/bf86793b-b174-4340-aeb9-c7c00b98fe5f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E7555388" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/17bb30d0-59cf-42ca-ba85-b09041daeaf4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E728C724" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e8a7e2e6-edf2-426c-9fa3-60bf940ddd9a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D663EDA7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a56de022-a82f-45b5-bf23-9b13e4ad3845" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0FE5C08" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/fe3590dc-2ecc-4591-a69e-4a649f7f7911" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C9EAEE80" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a2308cb4-4f2a-4f88-8217-aaa85b303070" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BFBECEA1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6bde4887-08b9-4c47-85fb-9506ba94f3ce" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B94B1E61" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/66fcaf16-4611-47fa-a4d8-cc5aea2c5ca6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ABD96BA8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/b02a12bc-6002-49b1-8446-6fbd1899672c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB753473" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/3325a7e2-693c-4a39-9d99-572e974270a7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A57A186F" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/dd6ef3c3-2898-43c5-9f8c-4ba31fff6e11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B896510C5D" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/353c5dec-9f0a-4b12-8bdf-d1811ef18f44" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B892210219" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/278f7317-5879-430b-88a9-6910635f4ba4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88ECB9D9F" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/fdff37c9-a955-4070-8fcb-f1dbb9bcb967" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B867BA2679" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a6bf0bd9-082e-4172-81c9-f2fe255a1824" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B856B2CEF1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/25ac8d2f-21d1-4970-8d93-b05a59d1ce8e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B847F4EA25" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/3027f060-a8f7-4873-b7ee-fe3d5e455fef" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B838072918" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/3db9047d-e863-467d-b56b-28ea41cc1a19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82266899D" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6439cef7-d234-4e3b-8f23-b6542eaea439" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81FBDCD3F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/b43cb414-0c76-491e-a8c1-4a09b3ce5bdb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81A82255C" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/369fa21b-89c9-4297-8773-23908f7a578f" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B809906B5C" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/467a77b7-a406-4c11-94f2-653de26d04b3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CE7B895" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e825bb0d-c2f9-498b-986b-0c09a17bee94" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80AF14E95" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ad7a4699-46d1-4787-9efa-59cd3e3120f6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B809D8F973" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/999df1ee-3847-4aa5-a5b4-731ba15aff16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8037E3279" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/bd26fe76-beeb-40bb-9a43-4db002f55a0c" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77865D3C0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a475f995-3fe4-48aa-addd-730951fe0d9a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C4B50240" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/9f4c5754-573e-4f16-9b08-bbd555ade7c7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79DF9CD11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/9da246f7-47e6-422f-85e4-f3d1dcae0fb5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B795BACC3B" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/7ad98ef5-91d0-4750-9747-00ee5bab884b" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78A4F21D1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/b150f24f-a8dc-4e95-a2d6-7987fe5ead79" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75FCC0132" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/cdd5851a-d1c8-4d46-838f-5af55f334ce4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B784FA2ADE" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/0a911d1c-97a1-448a-a734-ce9e4b1e416b" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718330814" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/7c7e569d-44f8-4ecc-ac07-cb1aecc29bf6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71364F6CE" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e6165a87-edd3-4caa-a23c-cb8bdfdad06c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71075D93C" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ac5317f9-cb43-4b90-afff-fc657babcf1b" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70CF3629E" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/89f150e3-2f52-4a19-b604-bc80d2fc2101" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DF54F7C" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/9e7abc80-0af0-4c4f-95d5-3458fc949235" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B700ECA7F9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/83bfb159-3650-4e7a-b23b-2c9a9ad8fdca" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB39A7E5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/469d2e3d-a712-4ffd-a45a-4676c256c99e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F9E46E27" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c662c985-dda4-4119-8c29-14417af63418" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CDE43623" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c11560c2-4791-4b16-8527-ac3c5f29a7fb" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA9B85FC" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e8922239-cdbf-4053-93c3-9f4b60d4a004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A45472F3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/85ef590d-17be-4cf6-a99f-1f0ded5e2d3a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6450F27C9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e1fd3376-f0bf-4b71-9700-e223d848d2fd" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B344AB9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2dc37890-6c10-4274-ae1a-e255499add55" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63FB75BB5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a614db2e-f80a-4723-88b7-3835b8c88910" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6391E0AAC" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c4d70ed0-a10b-4d10-a8d8-ce40dea20f7c" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641DECCAD" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/7ce8329b-bb9e-4568-94aa-a6fa70048579" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6362D8AF3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6a3e97a2-30f5-46d9-b706-fbc92f7a7de0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C3E39FD" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e2b27c41-6820-4d3b-819b-dd6a64d2a11d" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60834571A" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/28bd9450-808a-4c85-9073-97776615d9a3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DABDF274" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e747efbf-3c2a-4cd6-b304-09c83e6366bb" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F66F8A51" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/590d0c71-d00e-43da-bfe0-61f7d10549cc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CFF3FE0C" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/4926af46-1216-4a88-898b-12df6385a3fb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CB3272A8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a3767c71-3b54-4061-8d18-3f7a72e2b11b" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3C84BB4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/df987eb8-fc01-4c2d-baf1-1adef1758fb6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BE119AF0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/9b7b7166-137b-4ff8-9d02-78157929066b" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB46AB2D" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a8a5b3d9-4fab-41ad-a5af-f2a5a8c1de12" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC0739B3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/4a42aea9-8b36-4215-b7d1-a133e63e61ec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A1C58B1B" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6b841be7-0d40-40e2-816e-abe37050ac9d" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5984A39CD" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2f606aa5-c208-4657-942d-c399e1469774" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58500B0F3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2cf1f45f-3f79-4031-84aa-29f6fa38c72e" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570918259" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/edbd126d-a364-4c6f-9c15-fdf5cff794a3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B555A6FDFB" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/588cead0-bd13-44d8-b389-ebed5c86a144" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B545C7DE08" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/4f139d37-8f1f-409e-9974-f2bb4c970d2b" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5431E6899" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ea8e0295-de9f-43d1-8f35-0f8cfaa967ba" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53E23010B" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/1597b120-ba6b-4a6c-95dc-fa2766b28039" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B528A91061" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/cf4ebaf5-2148-4822-849a-6ed20e9ad087" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5254D2616" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/96e8f9fa-0629-4f53-a5c0-d602849092ed" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51F47723D" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/21e841bd-0c3a-4668-8def-d4fa74768c5d" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D59F26B1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ed251c02-97d2-4889-87d2-b22105f6060c" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C69B45A3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/b3e82d8c-a706-4176-8aff-2b930f0a32b5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47BB59B97" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/77b6bc51-a596-46fe-9814-65d1039d6343" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41B09C2F2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c20cbd4d-3c4d-432f-921f-ee0756c7724b" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3758E3AA7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/f6542c3d-a1ca-452e-b6bb-d73a22f2c300" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3259FFAED" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/16d3e238-a466-4ee4-9471-0a19583975d1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C5237266" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/da27f615-2893-4a3a-8601-e9b38a55f1bb" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F143"/>
+  <dimension ref="A1:F149"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8400</v>
+        <v>8959</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>8866</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>8355</v>
+        <v>8852</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>8325</v>
+        <v>8827</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="B6">
-        <v>8283</v>
+        <v>8826</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>8282</v>
+        <v>8559</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>7286</v>
+        <v>8400</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>6849</v>
+        <v>8367</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>6240</v>
+        <v>8355</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>6153</v>
+        <v>8325</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>6044</v>
+        <v>8283</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>5980</v>
+        <v>8282</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>5435</v>
+        <v>7286</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>4911</v>
+        <v>6849</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>3418</v>
+        <v>6240</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>48</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>3365</v>
+        <v>6153</v>
       </c>
       <c r="C17" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>51</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>3356</v>
+        <v>6044</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>54</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="B19">
-        <v>3112</v>
+        <v>5980</v>
       </c>
       <c r="C19" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>57</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="B20">
-        <v>3052</v>
+        <v>5435</v>
       </c>
       <c r="C20" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>60</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="B21">
-        <v>3010</v>
+        <v>4911</v>
       </c>
       <c r="C21" t="s">
-        <v>99</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>63</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="B22">
-        <v>2690</v>
+        <v>3418</v>
       </c>
       <c r="C22" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>66</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>67</v>
       </c>
       <c r="B23">
-        <v>2690</v>
+        <v>3365</v>
       </c>
       <c r="C23" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>69</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>2689</v>
+        <v>3356</v>
       </c>
       <c r="C24" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>71</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="B25">
-        <v>2464</v>
+        <v>3112</v>
       </c>
       <c r="C25" t="s">
-        <v>117</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>74</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>75</v>
       </c>
       <c r="B26">
-        <v>2070</v>
+        <v>3052</v>
       </c>
       <c r="C26" t="s">
-        <v>122</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>77</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>75</v>
       </c>
       <c r="B27">
-        <v>1781</v>
+        <v>3010</v>
       </c>
       <c r="C27" t="s">
-        <v>127</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>79</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>80</v>
       </c>
       <c r="B28">
-        <v>1462</v>
+        <v>2690</v>
       </c>
       <c r="C28" t="s">
-        <v>132</v>
+        <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>82</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>80</v>
       </c>
       <c r="B29">
-        <v>1446</v>
+        <v>2690</v>
       </c>
       <c r="C29" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>84</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>80</v>
       </c>
       <c r="B30">
-        <v>1389</v>
+        <v>2689</v>
       </c>
       <c r="C30" t="s">
-        <v>141</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>86</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>87</v>
       </c>
       <c r="B31">
-        <v>1348</v>
+        <v>2464</v>
       </c>
       <c r="C31" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>89</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>90</v>
       </c>
       <c r="B32">
-        <v>898</v>
+        <v>2070</v>
       </c>
       <c r="C32" t="s">
-        <v>151</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>92</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>155</v>
+        <v>93</v>
       </c>
       <c r="B33">
-        <v>842</v>
+        <v>1781</v>
       </c>
       <c r="C33" t="s">
-        <v>156</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>95</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>160</v>
+        <v>96</v>
       </c>
       <c r="B34">
-        <v>790</v>
+        <v>1462</v>
       </c>
       <c r="C34" t="s">
-        <v>161</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>98</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>160</v>
+        <v>96</v>
       </c>
       <c r="B35">
-        <v>767</v>
+        <v>1446</v>
       </c>
       <c r="C35" t="s">
-        <v>165</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>100</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>169</v>
+        <v>101</v>
       </c>
       <c r="B36">
-        <v>680</v>
+        <v>1389</v>
       </c>
       <c r="C36" t="s">
-        <v>170</v>
+        <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>173</v>
+        <v>103</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>174</v>
+        <v>104</v>
       </c>
       <c r="B37">
-        <v>642</v>
+        <v>1348</v>
       </c>
       <c r="C37" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="D37" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>106</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>174</v>
+        <v>107</v>
       </c>
       <c r="B38">
-        <v>631</v>
+        <v>898</v>
       </c>
       <c r="C38" t="s">
-        <v>179</v>
+        <v>108</v>
       </c>
       <c r="D38" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>109</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>183</v>
+        <v>110</v>
       </c>
       <c r="B39">
-        <v>591</v>
+        <v>842</v>
       </c>
       <c r="C39" t="s">
-        <v>184</v>
+        <v>111</v>
       </c>
       <c r="D39" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>112</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>188</v>
+        <v>113</v>
       </c>
       <c r="B40">
-        <v>536</v>
+        <v>790</v>
       </c>
       <c r="C40" t="s">
-        <v>189</v>
+        <v>114</v>
       </c>
       <c r="D40" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>115</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>188</v>
+        <v>113</v>
       </c>
       <c r="B41">
-        <v>535</v>
+        <v>767</v>
       </c>
       <c r="C41" t="s">
-        <v>193</v>
+        <v>116</v>
       </c>
       <c r="D41" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>117</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>197</v>
+        <v>118</v>
       </c>
       <c r="B42">
-        <v>484</v>
+        <v>680</v>
       </c>
       <c r="C42" t="s">
-        <v>198</v>
+        <v>119</v>
       </c>
       <c r="D42" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>120</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>202</v>
+        <v>121</v>
       </c>
       <c r="B43">
-        <v>438</v>
+        <v>642</v>
       </c>
       <c r="C43" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="D43" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>123</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>202</v>
+        <v>121</v>
       </c>
       <c r="B44">
-        <v>414</v>
+        <v>631</v>
       </c>
       <c r="C44" t="s">
-        <v>207</v>
+        <v>124</v>
       </c>
       <c r="D44" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>125</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>211</v>
+        <v>126</v>
       </c>
       <c r="B45">
-        <v>388</v>
+        <v>591</v>
       </c>
       <c r="C45" t="s">
-        <v>212</v>
+        <v>127</v>
       </c>
       <c r="D45" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>128</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>216</v>
+        <v>129</v>
       </c>
       <c r="B46">
-        <v>317</v>
+        <v>536</v>
       </c>
       <c r="C46" t="s">
-        <v>217</v>
+        <v>130</v>
       </c>
       <c r="D46" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>131</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>221</v>
+        <v>129</v>
       </c>
       <c r="B47">
-        <v>269</v>
+        <v>535</v>
       </c>
       <c r="C47" t="s">
-        <v>222</v>
+        <v>132</v>
       </c>
       <c r="D47" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>133</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>226</v>
+        <v>134</v>
       </c>
       <c r="B48">
-        <v>970</v>
+        <v>484</v>
       </c>
       <c r="C48" t="s">
-        <v>227</v>
+        <v>135</v>
       </c>
       <c r="D48" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>136</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>231</v>
+        <v>137</v>
       </c>
       <c r="B49">
-        <v>166</v>
+        <v>438</v>
       </c>
       <c r="C49" t="s">
-        <v>232</v>
+        <v>138</v>
       </c>
       <c r="D49" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>139</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>231</v>
+        <v>137</v>
       </c>
       <c r="B50">
-        <v>138</v>
+        <v>414</v>
       </c>
       <c r="C50" t="s">
-        <v>236</v>
+        <v>140</v>
       </c>
       <c r="D50" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>141</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>240</v>
+        <v>142</v>
       </c>
       <c r="B51">
-        <v>10933</v>
+        <v>388</v>
       </c>
       <c r="C51" t="s">
-        <v>241</v>
+        <v>143</v>
       </c>
       <c r="D51" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>144</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>245</v>
+        <v>145</v>
       </c>
       <c r="B52">
-        <v>10905</v>
+        <v>317</v>
       </c>
       <c r="C52" t="s">
-        <v>246</v>
+        <v>146</v>
       </c>
       <c r="D52" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>147</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>250</v>
+        <v>148</v>
       </c>
       <c r="B53">
-        <v>10816</v>
+        <v>269</v>
       </c>
       <c r="C53" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="D53" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>150</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>250</v>
+        <v>151</v>
       </c>
       <c r="B54">
-        <v>10798</v>
+        <v>970</v>
       </c>
       <c r="C54" t="s">
-        <v>255</v>
+        <v>152</v>
       </c>
       <c r="D54" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>153</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>259</v>
+        <v>154</v>
       </c>
       <c r="B55">
-        <v>10473</v>
+        <v>166</v>
       </c>
       <c r="C55" t="s">
-        <v>260</v>
+        <v>155</v>
       </c>
       <c r="D55" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>156</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>264</v>
+        <v>154</v>
       </c>
       <c r="B56">
-        <v>10402</v>
+        <v>138</v>
       </c>
       <c r="C56" t="s">
-        <v>265</v>
+        <v>157</v>
       </c>
       <c r="D56" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>158</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>264</v>
+        <v>159</v>
       </c>
       <c r="B57">
-        <v>10383</v>
+        <v>10933</v>
       </c>
       <c r="C57" t="s">
-        <v>269</v>
+        <v>160</v>
       </c>
       <c r="D57" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>161</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>273</v>
+        <v>162</v>
       </c>
       <c r="B58">
-        <v>10133</v>
+        <v>10905</v>
       </c>
       <c r="C58" t="s">
-        <v>274</v>
+        <v>163</v>
       </c>
       <c r="D58" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>164</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>273</v>
+        <v>165</v>
       </c>
       <c r="B59">
-        <v>10126</v>
+        <v>10816</v>
       </c>
       <c r="C59" t="s">
-        <v>278</v>
+        <v>166</v>
       </c>
       <c r="D59" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>167</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>282</v>
+        <v>165</v>
       </c>
       <c r="B60">
-        <v>10056</v>
+        <v>10798</v>
       </c>
       <c r="C60" t="s">
-        <v>283</v>
+        <v>168</v>
       </c>
       <c r="D60" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>169</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>287</v>
+        <v>170</v>
       </c>
       <c r="B61">
-        <v>9803</v>
+        <v>10473</v>
       </c>
       <c r="C61" t="s">
-        <v>288</v>
+        <v>171</v>
       </c>
       <c r="D61" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>172</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>292</v>
+        <v>173</v>
       </c>
       <c r="B62">
-        <v>9493</v>
+        <v>10402</v>
       </c>
       <c r="C62" t="s">
-        <v>293</v>
+        <v>174</v>
       </c>
       <c r="D62" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>175</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>297</v>
+        <v>173</v>
       </c>
       <c r="B63">
-        <v>9369</v>
+        <v>10383</v>
       </c>
       <c r="C63" t="s">
-        <v>298</v>
+        <v>176</v>
       </c>
       <c r="D63" t="s">
-        <v>299</v>
-[...5 lines deleted...]
-        <v>301</v>
+        <v>177</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>302</v>
+        <v>178</v>
       </c>
       <c r="B64">
-        <v>9218</v>
+        <v>10133</v>
       </c>
       <c r="C64" t="s">
-        <v>303</v>
+        <v>179</v>
       </c>
       <c r="D64" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>306</v>
+        <v>180</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>307</v>
+        <v>178</v>
       </c>
       <c r="B65">
-        <v>9155</v>
+        <v>10126</v>
       </c>
       <c r="C65" t="s">
-        <v>308</v>
+        <v>181</v>
       </c>
       <c r="D65" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>311</v>
+        <v>182</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>307</v>
+        <v>183</v>
       </c>
       <c r="B66">
-        <v>9130</v>
+        <v>10056</v>
       </c>
       <c r="C66" t="s">
-        <v>312</v>
+        <v>184</v>
       </c>
       <c r="D66" t="s">
-        <v>313</v>
-[...5 lines deleted...]
-        <v>315</v>
+        <v>185</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>316</v>
+        <v>186</v>
       </c>
       <c r="B67">
-        <v>8920</v>
+        <v>9803</v>
       </c>
       <c r="C67" t="s">
-        <v>317</v>
+        <v>187</v>
       </c>
       <c r="D67" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>188</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>316</v>
+        <v>189</v>
       </c>
       <c r="B68">
-        <v>8919</v>
+        <v>9493</v>
       </c>
       <c r="C68" t="s">
-        <v>321</v>
+        <v>190</v>
       </c>
       <c r="D68" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>324</v>
+        <v>191</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>325</v>
+        <v>192</v>
       </c>
       <c r="B69">
-        <v>8770</v>
+        <v>9369</v>
       </c>
       <c r="C69" t="s">
-        <v>326</v>
+        <v>193</v>
       </c>
       <c r="D69" t="s">
-        <v>327</v>
-[...5 lines deleted...]
-        <v>329</v>
+        <v>194</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>330</v>
+        <v>195</v>
       </c>
       <c r="B70">
-        <v>8716</v>
+        <v>9218</v>
       </c>
       <c r="C70" t="s">
-        <v>331</v>
+        <v>196</v>
       </c>
       <c r="D70" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-        <v>334</v>
+        <v>197</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>335</v>
+        <v>198</v>
       </c>
       <c r="B71">
-        <v>8657</v>
+        <v>9155</v>
       </c>
       <c r="C71" t="s">
-        <v>336</v>
+        <v>199</v>
       </c>
       <c r="D71" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-        <v>339</v>
+        <v>200</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>340</v>
+        <v>198</v>
       </c>
       <c r="B72">
-        <v>8609</v>
+        <v>9130</v>
       </c>
       <c r="C72" t="s">
-        <v>341</v>
+        <v>201</v>
       </c>
       <c r="D72" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-        <v>344</v>
+        <v>202</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>345</v>
+        <v>203</v>
       </c>
       <c r="B73">
-        <v>8492</v>
+        <v>8920</v>
       </c>
       <c r="C73" t="s">
-        <v>346</v>
+        <v>204</v>
       </c>
       <c r="D73" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>205</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>350</v>
+        <v>203</v>
       </c>
       <c r="B74">
-        <v>8294</v>
+        <v>8919</v>
       </c>
       <c r="C74" t="s">
-        <v>351</v>
+        <v>206</v>
       </c>
       <c r="D74" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>207</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>355</v>
+        <v>208</v>
       </c>
       <c r="B75">
-        <v>8256</v>
+        <v>8770</v>
       </c>
       <c r="C75" t="s">
-        <v>356</v>
+        <v>209</v>
       </c>
       <c r="D75" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-        <v>359</v>
+        <v>210</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>355</v>
+        <v>211</v>
       </c>
       <c r="B76">
-        <v>8242</v>
+        <v>8716</v>
       </c>
       <c r="C76" t="s">
-        <v>360</v>
+        <v>212</v>
       </c>
       <c r="D76" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>363</v>
+        <v>213</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>364</v>
+        <v>214</v>
       </c>
       <c r="B77">
-        <v>8071</v>
+        <v>8657</v>
       </c>
       <c r="C77" t="s">
-        <v>365</v>
+        <v>215</v>
       </c>
       <c r="D77" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>216</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>369</v>
+        <v>217</v>
       </c>
       <c r="B78">
-        <v>8030</v>
+        <v>8609</v>
       </c>
       <c r="C78" t="s">
-        <v>370</v>
+        <v>218</v>
       </c>
       <c r="D78" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>219</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>369</v>
+        <v>220</v>
       </c>
       <c r="B79">
-        <v>8023</v>
+        <v>8492</v>
       </c>
       <c r="C79" t="s">
-        <v>374</v>
+        <v>221</v>
       </c>
       <c r="D79" t="s">
-        <v>375</v>
-[...5 lines deleted...]
-        <v>377</v>
+        <v>222</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>378</v>
+        <v>223</v>
       </c>
       <c r="B80">
-        <v>7496</v>
+        <v>8294</v>
       </c>
       <c r="C80" t="s">
-        <v>379</v>
+        <v>224</v>
       </c>
       <c r="D80" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>382</v>
+        <v>225</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>383</v>
+        <v>226</v>
       </c>
       <c r="B81">
-        <v>7359</v>
+        <v>8256</v>
       </c>
       <c r="C81" t="s">
-        <v>384</v>
+        <v>227</v>
       </c>
       <c r="D81" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>228</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>388</v>
+        <v>226</v>
       </c>
       <c r="B82">
-        <v>7217</v>
+        <v>8242</v>
       </c>
       <c r="C82" t="s">
-        <v>389</v>
+        <v>229</v>
       </c>
       <c r="D82" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-        <v>392</v>
+        <v>230</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>393</v>
+        <v>231</v>
       </c>
       <c r="B83">
-        <v>7037</v>
+        <v>8071</v>
       </c>
       <c r="C83" t="s">
-        <v>394</v>
+        <v>232</v>
       </c>
       <c r="D83" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>233</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>398</v>
+        <v>234</v>
       </c>
       <c r="B84">
-        <v>6827</v>
+        <v>8030</v>
       </c>
       <c r="C84" t="s">
-        <v>399</v>
+        <v>235</v>
       </c>
       <c r="D84" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>236</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>398</v>
+        <v>234</v>
       </c>
       <c r="B85">
-        <v>6803</v>
+        <v>8023</v>
       </c>
       <c r="C85" t="s">
-        <v>403</v>
+        <v>237</v>
       </c>
       <c r="D85" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>238</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>407</v>
+        <v>239</v>
       </c>
       <c r="B86">
-        <v>6766</v>
+        <v>7496</v>
       </c>
       <c r="C86" t="s">
-        <v>408</v>
+        <v>240</v>
       </c>
       <c r="D86" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>411</v>
+        <v>241</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>412</v>
+        <v>242</v>
       </c>
       <c r="B87">
-        <v>6624</v>
+        <v>7359</v>
       </c>
       <c r="C87" t="s">
-        <v>413</v>
+        <v>243</v>
       </c>
       <c r="D87" t="s">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>244</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>417</v>
+        <v>245</v>
       </c>
       <c r="B88">
-        <v>6650</v>
+        <v>7217</v>
       </c>
       <c r="C88" t="s">
-        <v>418</v>
+        <v>246</v>
       </c>
       <c r="D88" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-        <v>421</v>
+        <v>247</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>422</v>
+        <v>248</v>
       </c>
       <c r="B89">
-        <v>6628</v>
+        <v>7037</v>
       </c>
       <c r="C89" t="s">
-        <v>423</v>
+        <v>249</v>
       </c>
       <c r="D89" t="s">
-        <v>424</v>
-[...5 lines deleted...]
-        <v>426</v>
+        <v>250</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>422</v>
+        <v>251</v>
       </c>
       <c r="B90">
-        <v>6627</v>
+        <v>6827</v>
       </c>
       <c r="C90" t="s">
-        <v>427</v>
+        <v>252</v>
       </c>
       <c r="D90" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>430</v>
+        <v>253</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>431</v>
+        <v>251</v>
       </c>
       <c r="B91">
-        <v>6595</v>
+        <v>6803</v>
       </c>
       <c r="C91" t="s">
-        <v>432</v>
+        <v>254</v>
       </c>
       <c r="D91" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>435</v>
+        <v>255</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>436</v>
+        <v>256</v>
       </c>
       <c r="B92">
-        <v>6569</v>
+        <v>6766</v>
       </c>
       <c r="C92" t="s">
-        <v>437</v>
+        <v>257</v>
       </c>
       <c r="D92" t="s">
-        <v>438</v>
-[...5 lines deleted...]
-        <v>440</v>
+        <v>258</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>441</v>
+        <v>259</v>
       </c>
       <c r="B93">
-        <v>6350</v>
+        <v>6624</v>
       </c>
       <c r="C93" t="s">
-        <v>442</v>
+        <v>260</v>
       </c>
       <c r="D93" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>261</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>446</v>
+        <v>262</v>
       </c>
       <c r="B94">
-        <v>6128</v>
+        <v>6650</v>
       </c>
       <c r="C94" t="s">
-        <v>447</v>
+        <v>263</v>
       </c>
       <c r="D94" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>450</v>
+        <v>264</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>451</v>
+        <v>265</v>
       </c>
       <c r="B95">
-        <v>6077</v>
+        <v>6628</v>
       </c>
       <c r="C95" t="s">
-        <v>452</v>
+        <v>266</v>
       </c>
       <c r="D95" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>267</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>456</v>
+        <v>265</v>
       </c>
       <c r="B96">
-        <v>6004</v>
+        <v>6627</v>
       </c>
       <c r="C96" t="s">
-        <v>457</v>
+        <v>268</v>
       </c>
       <c r="D96" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>460</v>
+        <v>269</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>461</v>
+        <v>270</v>
       </c>
       <c r="B97">
-        <v>5661</v>
+        <v>6595</v>
       </c>
       <c r="C97" t="s">
-        <v>462</v>
+        <v>271</v>
       </c>
       <c r="D97" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>465</v>
+        <v>272</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>466</v>
+        <v>273</v>
       </c>
       <c r="B98">
-        <v>5982</v>
+        <v>6569</v>
       </c>
       <c r="C98" t="s">
-        <v>467</v>
+        <v>274</v>
       </c>
       <c r="D98" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-        <v>470</v>
+        <v>275</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>471</v>
+        <v>276</v>
       </c>
       <c r="B99">
-        <v>4936</v>
+        <v>6350</v>
       </c>
       <c r="C99" t="s">
-        <v>472</v>
+        <v>277</v>
       </c>
       <c r="D99" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>475</v>
+        <v>278</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>476</v>
+        <v>279</v>
       </c>
       <c r="B100">
-        <v>4904</v>
+        <v>6128</v>
       </c>
       <c r="C100" t="s">
-        <v>477</v>
+        <v>280</v>
       </c>
       <c r="D100" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>480</v>
+        <v>281</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>476</v>
+        <v>282</v>
       </c>
       <c r="B101">
-        <v>4880</v>
+        <v>6077</v>
       </c>
       <c r="C101" t="s">
-        <v>481</v>
+        <v>283</v>
       </c>
       <c r="D101" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>284</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>476</v>
+        <v>285</v>
       </c>
       <c r="B102">
-        <v>4879</v>
+        <v>6004</v>
       </c>
       <c r="C102" t="s">
-        <v>485</v>
+        <v>286</v>
       </c>
       <c r="D102" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>287</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>489</v>
+        <v>288</v>
       </c>
       <c r="B103">
-        <v>4854</v>
+        <v>5661</v>
       </c>
       <c r="C103" t="s">
-        <v>490</v>
+        <v>289</v>
       </c>
       <c r="D103" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>493</v>
+        <v>290</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>494</v>
+        <v>291</v>
       </c>
       <c r="B104">
-        <v>4738</v>
+        <v>5982</v>
       </c>
       <c r="C104" t="s">
-        <v>495</v>
+        <v>292</v>
       </c>
       <c r="D104" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>293</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>499</v>
+        <v>294</v>
       </c>
       <c r="B105">
-        <v>4702</v>
+        <v>4936</v>
       </c>
       <c r="C105" t="s">
-        <v>500</v>
+        <v>295</v>
       </c>
       <c r="D105" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>503</v>
+        <v>296</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>499</v>
+        <v>297</v>
       </c>
       <c r="B106">
-        <v>4691</v>
+        <v>4904</v>
       </c>
       <c r="C106" t="s">
-        <v>504</v>
+        <v>298</v>
       </c>
       <c r="D106" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        <v>507</v>
+        <v>299</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>508</v>
+        <v>297</v>
       </c>
       <c r="B107">
-        <v>4367</v>
+        <v>4880</v>
       </c>
       <c r="C107" t="s">
-        <v>509</v>
+        <v>300</v>
       </c>
       <c r="D107" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>301</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>513</v>
+        <v>297</v>
       </c>
       <c r="B108">
-        <v>4104</v>
+        <v>4879</v>
       </c>
       <c r="C108" t="s">
-        <v>514</v>
+        <v>302</v>
       </c>
       <c r="D108" t="s">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>517</v>
+        <v>303</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>518</v>
+        <v>304</v>
       </c>
       <c r="B109">
-        <v>4075</v>
+        <v>4854</v>
       </c>
       <c r="C109" t="s">
-        <v>519</v>
+        <v>305</v>
       </c>
       <c r="D109" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-        <v>522</v>
+        <v>306</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>523</v>
+        <v>307</v>
       </c>
       <c r="B110">
-        <v>3437</v>
+        <v>4738</v>
       </c>
       <c r="C110" t="s">
-        <v>524</v>
+        <v>308</v>
       </c>
       <c r="D110" t="s">
-        <v>525</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>309</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>528</v>
+        <v>310</v>
       </c>
       <c r="B111">
-        <v>3302</v>
+        <v>4702</v>
       </c>
       <c r="C111" t="s">
-        <v>529</v>
+        <v>311</v>
       </c>
       <c r="D111" t="s">
-        <v>530</v>
-[...5 lines deleted...]
-        <v>532</v>
+        <v>312</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>528</v>
+        <v>310</v>
       </c>
       <c r="B112">
-        <v>3283</v>
+        <v>4691</v>
       </c>
       <c r="C112" t="s">
-        <v>533</v>
+        <v>313</v>
       </c>
       <c r="D112" t="s">
-        <v>534</v>
-[...5 lines deleted...]
-        <v>536</v>
+        <v>314</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>537</v>
+        <v>315</v>
       </c>
       <c r="B113">
-        <v>3211</v>
+        <v>4367</v>
       </c>
       <c r="C113" t="s">
-        <v>538</v>
+        <v>316</v>
       </c>
       <c r="D113" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>317</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>537</v>
+        <v>318</v>
       </c>
       <c r="B114">
-        <v>3210</v>
+        <v>4104</v>
       </c>
       <c r="C114" t="s">
-        <v>542</v>
+        <v>319</v>
       </c>
       <c r="D114" t="s">
-        <v>543</v>
-[...5 lines deleted...]
-        <v>545</v>
+        <v>320</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>546</v>
+        <v>321</v>
       </c>
       <c r="B115">
-        <v>3076</v>
+        <v>4075</v>
       </c>
       <c r="C115" t="s">
-        <v>547</v>
+        <v>322</v>
       </c>
       <c r="D115" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>323</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>551</v>
+        <v>324</v>
       </c>
       <c r="B116">
-        <v>3047</v>
+        <v>3437</v>
       </c>
       <c r="C116" t="s">
-        <v>552</v>
+        <v>325</v>
       </c>
       <c r="D116" t="s">
-        <v>553</v>
-[...5 lines deleted...]
-        <v>555</v>
+        <v>326</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>556</v>
+        <v>327</v>
       </c>
       <c r="B117">
-        <v>2987</v>
+        <v>3302</v>
       </c>
       <c r="C117" t="s">
-        <v>557</v>
+        <v>328</v>
       </c>
       <c r="D117" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-        <v>560</v>
+        <v>329</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>561</v>
+        <v>327</v>
       </c>
       <c r="B118">
-        <v>2173</v>
+        <v>3283</v>
       </c>
       <c r="C118" t="s">
-        <v>562</v>
+        <v>330</v>
       </c>
       <c r="D118" t="s">
-        <v>563</v>
-[...5 lines deleted...]
-        <v>565</v>
+        <v>331</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>561</v>
+        <v>332</v>
       </c>
       <c r="B119">
-        <v>2152</v>
+        <v>3211</v>
       </c>
       <c r="C119" t="s">
-        <v>566</v>
+        <v>333</v>
       </c>
       <c r="D119" t="s">
-        <v>567</v>
-[...5 lines deleted...]
-        <v>569</v>
+        <v>334</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>570</v>
+        <v>332</v>
       </c>
       <c r="B120">
-        <v>2050</v>
+        <v>3210</v>
       </c>
       <c r="C120" t="s">
-        <v>571</v>
+        <v>335</v>
       </c>
       <c r="D120" t="s">
-        <v>572</v>
-[...5 lines deleted...]
-        <v>574</v>
+        <v>336</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>575</v>
+        <v>337</v>
       </c>
       <c r="B121">
-        <v>1997</v>
+        <v>3076</v>
       </c>
       <c r="C121" t="s">
-        <v>576</v>
+        <v>338</v>
       </c>
       <c r="D121" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>579</v>
+        <v>339</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>580</v>
+        <v>340</v>
       </c>
       <c r="B122">
-        <v>1922</v>
+        <v>3047</v>
       </c>
       <c r="C122" t="s">
-        <v>581</v>
+        <v>341</v>
       </c>
       <c r="D122" t="s">
-        <v>582</v>
-[...5 lines deleted...]
-        <v>584</v>
+        <v>342</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>585</v>
+        <v>343</v>
       </c>
       <c r="B123">
-        <v>1864</v>
+        <v>2987</v>
       </c>
       <c r="C123" t="s">
-        <v>586</v>
+        <v>344</v>
       </c>
       <c r="D123" t="s">
-        <v>587</v>
-[...5 lines deleted...]
-        <v>589</v>
+        <v>345</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>585</v>
+        <v>346</v>
       </c>
       <c r="B124">
-        <v>1862</v>
+        <v>2173</v>
       </c>
       <c r="C124" t="s">
-        <v>590</v>
+        <v>347</v>
       </c>
       <c r="D124" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>593</v>
+        <v>348</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>585</v>
+        <v>346</v>
       </c>
       <c r="B125">
-        <v>1860</v>
+        <v>2152</v>
       </c>
       <c r="C125" t="s">
-        <v>594</v>
+        <v>349</v>
       </c>
       <c r="D125" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>597</v>
+        <v>350</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>598</v>
+        <v>351</v>
       </c>
       <c r="B126">
-        <v>1724</v>
+        <v>2050</v>
       </c>
       <c r="C126" t="s">
-        <v>599</v>
+        <v>352</v>
       </c>
       <c r="D126" t="s">
-        <v>600</v>
-[...5 lines deleted...]
-        <v>602</v>
+        <v>353</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>603</v>
+        <v>354</v>
       </c>
       <c r="B127">
-        <v>1545</v>
+        <v>1997</v>
       </c>
       <c r="C127" t="s">
-        <v>604</v>
+        <v>355</v>
       </c>
       <c r="D127" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-        <v>607</v>
+        <v>356</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>608</v>
+        <v>357</v>
       </c>
       <c r="B128">
-        <v>1466</v>
+        <v>1922</v>
       </c>
       <c r="C128" t="s">
-        <v>609</v>
+        <v>358</v>
       </c>
       <c r="D128" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>359</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>613</v>
+        <v>360</v>
       </c>
       <c r="B129">
-        <v>1065</v>
+        <v>1864</v>
       </c>
       <c r="C129" t="s">
-        <v>614</v>
+        <v>361</v>
       </c>
       <c r="D129" t="s">
-        <v>615</v>
-[...5 lines deleted...]
-        <v>617</v>
+        <v>362</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>618</v>
+        <v>360</v>
       </c>
       <c r="B130">
-        <v>804</v>
+        <v>1862</v>
       </c>
       <c r="C130" t="s">
-        <v>619</v>
+        <v>363</v>
       </c>
       <c r="D130" t="s">
-        <v>620</v>
-[...5 lines deleted...]
-        <v>622</v>
+        <v>364</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>623</v>
+        <v>360</v>
       </c>
       <c r="B131">
-        <v>642</v>
+        <v>1860</v>
       </c>
       <c r="C131" t="s">
-        <v>624</v>
+        <v>365</v>
       </c>
       <c r="D131" t="s">
-        <v>625</v>
-[...5 lines deleted...]
-        <v>627</v>
+        <v>366</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>628</v>
+        <v>367</v>
       </c>
       <c r="B132">
-        <v>612</v>
+        <v>1724</v>
       </c>
       <c r="C132" t="s">
-        <v>629</v>
+        <v>368</v>
       </c>
       <c r="D132" t="s">
-        <v>630</v>
-[...5 lines deleted...]
-        <v>632</v>
+        <v>369</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>633</v>
+        <v>370</v>
       </c>
       <c r="B133">
-        <v>548</v>
+        <v>1545</v>
       </c>
       <c r="C133" t="s">
-        <v>634</v>
+        <v>371</v>
       </c>
       <c r="D133" t="s">
-        <v>635</v>
-[...5 lines deleted...]
-        <v>637</v>
+        <v>372</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>638</v>
+        <v>373</v>
       </c>
       <c r="B134">
-        <v>291</v>
+        <v>1466</v>
       </c>
       <c r="C134" t="s">
-        <v>639</v>
+        <v>374</v>
       </c>
       <c r="D134" t="s">
-        <v>640</v>
-[...5 lines deleted...]
-        <v>642</v>
+        <v>375</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>643</v>
+        <v>376</v>
       </c>
       <c r="B135">
-        <v>222</v>
+        <v>1065</v>
       </c>
       <c r="C135" t="s">
-        <v>644</v>
+        <v>377</v>
       </c>
       <c r="D135" t="s">
-        <v>645</v>
-[...5 lines deleted...]
-        <v>647</v>
+        <v>378</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>648</v>
+        <v>379</v>
       </c>
       <c r="B136">
-        <v>175</v>
+        <v>804</v>
       </c>
       <c r="C136" t="s">
-        <v>649</v>
+        <v>380</v>
       </c>
       <c r="D136" t="s">
-        <v>650</v>
-[...5 lines deleted...]
-        <v>652</v>
+        <v>381</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>653</v>
+        <v>382</v>
       </c>
       <c r="B137">
-        <v>8885</v>
+        <v>642</v>
       </c>
       <c r="C137" t="s">
-        <v>654</v>
+        <v>383</v>
       </c>
       <c r="D137" t="s">
-        <v>655</v>
-[...5 lines deleted...]
-        <v>657</v>
+        <v>384</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>653</v>
+        <v>385</v>
       </c>
       <c r="B138">
-        <v>8876</v>
+        <v>612</v>
       </c>
       <c r="C138" t="s">
-        <v>658</v>
+        <v>386</v>
       </c>
       <c r="D138" t="s">
-        <v>659</v>
-[...5 lines deleted...]
-        <v>661</v>
+        <v>387</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>662</v>
+        <v>388</v>
       </c>
       <c r="B139">
-        <v>8443</v>
+        <v>548</v>
       </c>
       <c r="C139" t="s">
-        <v>663</v>
+        <v>389</v>
       </c>
       <c r="D139" t="s">
-        <v>664</v>
-[...5 lines deleted...]
-        <v>666</v>
+        <v>390</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>667</v>
+        <v>391</v>
       </c>
       <c r="B140">
-        <v>7462</v>
+        <v>291</v>
       </c>
       <c r="C140" t="s">
-        <v>668</v>
+        <v>392</v>
       </c>
       <c r="D140" t="s">
-        <v>669</v>
-[...5 lines deleted...]
-        <v>671</v>
+        <v>393</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>672</v>
+        <v>394</v>
       </c>
       <c r="B141">
-        <v>6919</v>
+        <v>222</v>
       </c>
       <c r="C141" t="s">
-        <v>673</v>
+        <v>395</v>
       </c>
       <c r="D141" t="s">
-        <v>674</v>
-[...5 lines deleted...]
-        <v>676</v>
+        <v>396</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>677</v>
+        <v>397</v>
       </c>
       <c r="B142">
-        <v>6558</v>
+        <v>175</v>
       </c>
       <c r="C142" t="s">
-        <v>678</v>
+        <v>398</v>
       </c>
       <c r="D142" t="s">
-        <v>679</v>
-[...5 lines deleted...]
-        <v>681</v>
+        <v>399</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>682</v>
+        <v>400</v>
       </c>
       <c r="B143">
+        <v>8885</v>
+      </c>
+      <c r="C143" t="s">
+        <v>401</v>
+      </c>
+      <c r="D143" t="s">
+        <v>402</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>400</v>
+      </c>
+      <c r="B144">
+        <v>8876</v>
+      </c>
+      <c r="C144" t="s">
+        <v>403</v>
+      </c>
+      <c r="D144" t="s">
+        <v>404</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>405</v>
+      </c>
+      <c r="B145">
+        <v>8443</v>
+      </c>
+      <c r="C145" t="s">
+        <v>406</v>
+      </c>
+      <c r="D145" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>408</v>
+      </c>
+      <c r="B146">
+        <v>7462</v>
+      </c>
+      <c r="C146" t="s">
+        <v>409</v>
+      </c>
+      <c r="D146" t="s">
+        <v>410</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>411</v>
+      </c>
+      <c r="B147">
+        <v>6919</v>
+      </c>
+      <c r="C147" t="s">
+        <v>412</v>
+      </c>
+      <c r="D147" t="s">
+        <v>413</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>414</v>
+      </c>
+      <c r="B148">
+        <v>6558</v>
+      </c>
+      <c r="C148" t="s">
+        <v>415</v>
+      </c>
+      <c r="D148" t="s">
+        <v>416</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>417</v>
+      </c>
+      <c r="B149">
         <v>1805</v>
       </c>
-      <c r="C143" t="s">
-[...9 lines deleted...]
-        <v>686</v>
+      <c r="C149" t="s">
+        <v>418</v>
+      </c>
+      <c r="D149" t="s">
+        <v>419</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId245"/>
+    <hyperlink ref="F124" r:id="rId246"/>
+    <hyperlink ref="E125" r:id="rId247"/>
+    <hyperlink ref="F125" r:id="rId248"/>
+    <hyperlink ref="E126" r:id="rId249"/>
+    <hyperlink ref="F126" r:id="rId250"/>
+    <hyperlink ref="E127" r:id="rId251"/>
+    <hyperlink ref="F127" r:id="rId252"/>
+    <hyperlink ref="E128" r:id="rId253"/>
+    <hyperlink ref="F128" r:id="rId254"/>
+    <hyperlink ref="E129" r:id="rId255"/>
+    <hyperlink ref="F129" r:id="rId256"/>
+    <hyperlink ref="E130" r:id="rId257"/>
+    <hyperlink ref="F130" r:id="rId258"/>
+    <hyperlink ref="E131" r:id="rId259"/>
+    <hyperlink ref="F131" r:id="rId260"/>
+    <hyperlink ref="E132" r:id="rId261"/>
+    <hyperlink ref="F132" r:id="rId262"/>
+    <hyperlink ref="E133" r:id="rId263"/>
+    <hyperlink ref="F133" r:id="rId264"/>
+    <hyperlink ref="E134" r:id="rId265"/>
+    <hyperlink ref="F134" r:id="rId266"/>
+    <hyperlink ref="E135" r:id="rId267"/>
+    <hyperlink ref="F135" r:id="rId268"/>
+    <hyperlink ref="E136" r:id="rId269"/>
+    <hyperlink ref="F136" r:id="rId270"/>
+    <hyperlink ref="E137" r:id="rId271"/>
+    <hyperlink ref="F137" r:id="rId272"/>
+    <hyperlink ref="E138" r:id="rId273"/>
+    <hyperlink ref="F138" r:id="rId274"/>
+    <hyperlink ref="E139" r:id="rId275"/>
+    <hyperlink ref="F139" r:id="rId276"/>
+    <hyperlink ref="E140" r:id="rId277"/>
+    <hyperlink ref="F140" r:id="rId278"/>
+    <hyperlink ref="E141" r:id="rId279"/>
+    <hyperlink ref="F141" r:id="rId280"/>
+    <hyperlink ref="E142" r:id="rId281"/>
+    <hyperlink ref="F142" r:id="rId282"/>
+    <hyperlink ref="E143" r:id="rId283"/>
+    <hyperlink ref="F143" r:id="rId284"/>
+    <hyperlink ref="E144" r:id="rId285"/>
+    <hyperlink ref="F144" r:id="rId286"/>
+    <hyperlink ref="E145" r:id="rId287"/>
+    <hyperlink ref="F145" r:id="rId288"/>
+    <hyperlink ref="E146" r:id="rId289"/>
+    <hyperlink ref="F146" r:id="rId290"/>
+    <hyperlink ref="E147" r:id="rId291"/>
+    <hyperlink ref="F147" r:id="rId292"/>
+    <hyperlink ref="E148" r:id="rId293"/>
+    <hyperlink ref="F148" r:id="rId294"/>
+    <hyperlink ref="E149" r:id="rId295"/>
+    <hyperlink ref="F149" r:id="rId296"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>