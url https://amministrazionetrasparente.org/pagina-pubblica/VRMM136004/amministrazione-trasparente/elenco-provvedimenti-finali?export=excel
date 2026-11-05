--- v1 (2026-09-21)
+++ v2 (2026-11-05)
@@ -8,80 +8,224 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="746" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="831" uniqueCount="468">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>BD946826E6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SOSTITUZIONE FOTOCOPIATORI IN NOLEGGIO</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD9381E6C4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO TARGA PIANO ESTATE</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>BD8A53285C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO FOTO CONDUTTORE CARCERE</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>BD8157D120</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LIBRI PIANO PIANO A2</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>BD7F3CC38C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO POGGIAPIEDI UFFICIO</t>
+  </si>
+  <si>
+    <t>BD795C8DFE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO TONER</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD58966201</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CANCELLERIA CARTA DOCENTI</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD6646F2EB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LIBRI ITALOIANO A1</t>
+  </si>
+  <si>
+    <t>BD644A78DC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO WEBINAR L.104</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD56EC9BBA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LIBRI DI TESTO</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4DCFA884</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO FERRAMENTA  FERVENETA-CARCERE</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3E1202E5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO BIGLIETTI TRENITALIA BUSINESS-CIVIS VII</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD31FF9DED</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SERVIZIO  MEDICO COMPETENTE-DITTA MDL</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2EEB77D5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO PC E CAVO HDM-DITTA L'ALTRA INFORMATICA</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD25D78B72</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SCANNER</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1C84C1B9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LIBRI DITTA LIBROPOLI</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0FCBD65C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO TEST PREFETTURA -COPISTERIA LA RAPIDA</t>
+  </si>
+  <si>
     <t>28/08/2026</t>
   </si>
   <si>
     <t>BCCE26B5EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI FELTRINELLI EDIZIONI-PN SEZ. CARCERE</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>24/08/2026</t>
   </si>
   <si>
     <t>BCC19E6C93</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO INSTALLAZIONE VIDEOSORVEGLIANZA</t>
   </si>
   <si>
     <t>BCC0DA5FD6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TEST DI INGRESSO</t>
   </si>
   <si>
     <t>21/08/2026</t>
   </si>
   <si>
     <t>BCC095B5C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE ARTISTICO PER SEZ. CARCERE</t>
   </si>
@@ -1660,3038 +1804,3378 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE26B5EA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/67506e27-a49f-4948-8268-73cb8eacaacd" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC19E6C93" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d76f3e27-4e35-432c-9b61-de73f0139128" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC0DA5FD6" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/22d48ae1-a245-4d03-a127-a8ce73b3cee7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC095B5C0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/04c0f14f-35cd-4e8f-ae46-052605e5b6a4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC05326E2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6a76fe25-8254-4717-83c0-183dcc44cbd4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8CABC280" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/438328dc-2911-4849-97dd-c132e7443f95" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC761ED2D7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/574916a2-b2db-42da-8179-d72406874846" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7084FE7D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d1d9ccaf-5359-4389-9201-e5accda16f19" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC695DAA8B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c8fc50bb-691e-439f-b127-3a4d7fb01fd6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67C960FE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/4944f1d7-84d6-4135-8777-7d6d8dc51cec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5FE9ED16" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/5e54a228-5932-4faa-b2a0-1b4a7f0b73a1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5F160F91" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/44eaa375-1b52-4c93-b2cc-96f557adc25c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/.BC2066A42" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/615922a6-f534-4e09-a85c-e4eb5114694f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA9322F2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ae1df07f-f03e-454a-b348-509ce9e3fb8c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDDEA27FF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a8e47169-e58a-4c0a-bc71-213ff601fd03" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9C9DCD8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/86104853-cf6d-4d8b-bed5-95ad446dad05" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD34EECDE" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/5a43a9f3-6e0c-4f39-adf3-36ba5b10896b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCBE11612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/155c6005-4885-4b79-aac3-b93abc4b3805" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA223FBC2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e108ff61-6c3a-46be-af5e-af08a0ffa6f6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7EB270BF" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/718ab877-c95a-4017-b252-90ae2b2a35d0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0335B613" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2bbffc56-7df0-44aa-8c1e-e862858ed36a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEEC8F38" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/320c1029-7449-4748-92a7-8885f573d9ae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC9DA58B" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/0525598d-10e2-4928-9744-ba6d9f24c3a7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEF2DE88" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/bb149d58-d990-4716-a74b-a2f056cbc163" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA70B7EA" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a3f05cef-ba23-46e7-a2b5-dfb6b9668f03" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6AD363B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/20f39cc6-f6e6-4c65-b537-052141c2edc5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBD8F87B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/3499d3ea-97d1-4384-905a-d8a2a52d93a5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6EE0DFB" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/8b6c6cd9-c86c-4a23-8df6-71628b4ecb03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB8F3AB6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6b56e739-560d-406f-8b45-1ba22f538247" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA80954B0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/43c4e144-ddf5-45b7-8c03-503b94cce9e3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87B5183E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/828b38c9-e8eb-483c-9af2-296ba075af86" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68C6E387" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/045629c9-4d23-487e-941e-e7d4f3fa0022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53C7202F" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d490ed2a-291a-47fd-95f5-48799cd54fc1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50E29E10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d5ae4d66-caf1-406f-927b-5733634da0cf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5015AC26" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/70fcf7d5-1d93-4d0b-9144-37b1bb233788" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49CC6C3A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/dbf1bb37-dbb2-4c0e-9bec-cbc1034642dc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28C9F3E4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2d71e835-85ac-47f6-a561-bcaf902e3864" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2484D2B0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2563c1b1-fcd9-4e12-b333-5780b1b05a5e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1F203D6E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2a00793d-1597-45f2-b125-f90dbf5ed4c3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C18BE06" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/9d4db1e4-e056-4d9d-ad16-0bf7d3b21f7c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1452AA01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c5b515c6-b13b-417d-8a1b-adbae7d3b6bc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0E13D3E7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/f6b75d98-8099-48dc-bb75-0f811970c3de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0C103BC7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/fedfe36a-0432-4bb8-8f1a-6ae688efa149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA07301C03" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/827b6e08-2291-4303-b139-4db140338054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03874AB3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/14ae06fb-c570-4bc6-bcbb-4a793bb6f96d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03376C0F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d0af985a-58a2-499b-875c-2c2b5ef10d1e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE265626" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/be451558-84bc-4a8f-8919-f6a20147966a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA45D58F" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6af3fbb7-016a-4958-a868-2aa726404bb4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F7F79420" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/5be61732-3a0a-476e-b1e9-7ad77ad73d94" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F5A51A91" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/f5ed23c6-fc78-4718-80e0-da48f8c574e7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EC7629B0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a07549c6-fbae-4644-be3d-a50eb9e42682" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E9E45C2E" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ead8d197-152b-4132-b68d-f2d049f7b1ad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2CBA12CA" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2c0cc3c7-cf42-4cbb-91e9-0f15fccc0ab3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E2CD2D23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d1c55409-55d6-4aa6-b6be-cc5161909918" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B056B2C0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/982a7fc7-bf44-41cb-b0de-c8c5b14b9a82" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AD9A0F6A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/41525956-7e9b-408c-a5e3-4f7e3cd64629" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6DEBD75" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/b3a4e30b-bf1b-4eac-bda1-5867b9ce9bc4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B398B00" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e40ba0d9-db1c-4866-87f7-8dd85119f8a1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99721AF41" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a5d90225-1ecb-47e8-b0cf-827a8818f4a3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9697B2F2D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d9d46e7b-eb40-440f-ba57-16d5845c342a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B965CF0224" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a0a79f75-2fa3-45f5-abf2-4d46e13e9867" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B962C2F67D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/4f974514-1a9b-4b29-8bf0-9abeb650515b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B946A669D3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/dd17ad21-6512-483f-84ce-70876f1efa76" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93B3F8E1C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a6d2ba4d-fd8a-42c1-ba76-2100fae50823" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9454C2E11" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/928cc242-ce5b-47ce-af32-9666a1b21210" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9367BB42F" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/51426800-fc68-4611-a610-7d6ac0e6853e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914E657BA" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/464a8f6c-ead4-4784-9084-af04b18407a4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B906C198B4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/db3dd229-5dde-4b5f-a790-28b282124ddb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F746E6EB" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/968a5bab-13ee-4aad-a2ac-6bba78a4994e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F4B91E38" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/0265063a-5693-4b82-b486-caf1324032b0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F389861B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/bf86793b-b174-4340-aeb9-c7c00b98fe5f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E7555388" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/17bb30d0-59cf-42ca-ba85-b09041daeaf4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E728C724" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e8a7e2e6-edf2-426c-9fa3-60bf940ddd9a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D663EDA7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a56de022-a82f-45b5-bf23-9b13e4ad3845" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0FE5C08" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/fe3590dc-2ecc-4591-a69e-4a649f7f7911" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C9EAEE80" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a2308cb4-4f2a-4f88-8217-aaa85b303070" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BFBECEA1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6bde4887-08b9-4c47-85fb-9506ba94f3ce" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B94B1E61" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/66fcaf16-4611-47fa-a4d8-cc5aea2c5ca6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ABD96BA8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/b02a12bc-6002-49b1-8446-6fbd1899672c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB753473" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/3325a7e2-693c-4a39-9d99-572e974270a7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A57A186F" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/dd6ef3c3-2898-43c5-9f8c-4ba31fff6e11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B896510C5D" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/353c5dec-9f0a-4b12-8bdf-d1811ef18f44" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B892210219" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/278f7317-5879-430b-88a9-6910635f4ba4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88ECB9D9F" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/fdff37c9-a955-4070-8fcb-f1dbb9bcb967" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B867BA2679" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a6bf0bd9-082e-4172-81c9-f2fe255a1824" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B856B2CEF1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/25ac8d2f-21d1-4970-8d93-b05a59d1ce8e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B847F4EA25" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/3027f060-a8f7-4873-b7ee-fe3d5e455fef" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B838072918" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/3db9047d-e863-467d-b56b-28ea41cc1a19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82266899D" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6439cef7-d234-4e3b-8f23-b6542eaea439" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81FBDCD3F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/b43cb414-0c76-491e-a8c1-4a09b3ce5bdb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81A82255C" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/369fa21b-89c9-4297-8773-23908f7a578f" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B809906B5C" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/467a77b7-a406-4c11-94f2-653de26d04b3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CE7B895" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e825bb0d-c2f9-498b-986b-0c09a17bee94" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80AF14E95" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ad7a4699-46d1-4787-9efa-59cd3e3120f6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B809D8F973" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/999df1ee-3847-4aa5-a5b4-731ba15aff16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8037E3279" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/bd26fe76-beeb-40bb-9a43-4db002f55a0c" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77865D3C0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a475f995-3fe4-48aa-addd-730951fe0d9a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C4B50240" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/9f4c5754-573e-4f16-9b08-bbd555ade7c7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79DF9CD11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/9da246f7-47e6-422f-85e4-f3d1dcae0fb5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B795BACC3B" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/7ad98ef5-91d0-4750-9747-00ee5bab884b" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78A4F21D1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/b150f24f-a8dc-4e95-a2d6-7987fe5ead79" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75FCC0132" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/cdd5851a-d1c8-4d46-838f-5af55f334ce4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B784FA2ADE" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/0a911d1c-97a1-448a-a734-ce9e4b1e416b" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718330814" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/7c7e569d-44f8-4ecc-ac07-cb1aecc29bf6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71364F6CE" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e6165a87-edd3-4caa-a23c-cb8bdfdad06c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71075D93C" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ac5317f9-cb43-4b90-afff-fc657babcf1b" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70CF3629E" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/89f150e3-2f52-4a19-b604-bc80d2fc2101" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DF54F7C" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/9e7abc80-0af0-4c4f-95d5-3458fc949235" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B700ECA7F9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/83bfb159-3650-4e7a-b23b-2c9a9ad8fdca" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB39A7E5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/469d2e3d-a712-4ffd-a45a-4676c256c99e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F9E46E27" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c662c985-dda4-4119-8c29-14417af63418" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CDE43623" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c11560c2-4791-4b16-8527-ac3c5f29a7fb" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA9B85FC" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e8922239-cdbf-4053-93c3-9f4b60d4a004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A45472F3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/85ef590d-17be-4cf6-a99f-1f0ded5e2d3a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6450F27C9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e1fd3376-f0bf-4b71-9700-e223d848d2fd" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B344AB9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2dc37890-6c10-4274-ae1a-e255499add55" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63FB75BB5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a614db2e-f80a-4723-88b7-3835b8c88910" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6391E0AAC" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c4d70ed0-a10b-4d10-a8d8-ce40dea20f7c" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641DECCAD" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/7ce8329b-bb9e-4568-94aa-a6fa70048579" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6362D8AF3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6a3e97a2-30f5-46d9-b706-fbc92f7a7de0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C3E39FD" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e2b27c41-6820-4d3b-819b-dd6a64d2a11d" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60834571A" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/28bd9450-808a-4c85-9073-97776615d9a3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DABDF274" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e747efbf-3c2a-4cd6-b304-09c83e6366bb" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F66F8A51" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/590d0c71-d00e-43da-bfe0-61f7d10549cc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CFF3FE0C" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/4926af46-1216-4a88-898b-12df6385a3fb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CB3272A8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a3767c71-3b54-4061-8d18-3f7a72e2b11b" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3C84BB4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/df987eb8-fc01-4c2d-baf1-1adef1758fb6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BE119AF0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/9b7b7166-137b-4ff8-9d02-78157929066b" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB46AB2D" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a8a5b3d9-4fab-41ad-a5af-f2a5a8c1de12" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC0739B3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/4a42aea9-8b36-4215-b7d1-a133e63e61ec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A1C58B1B" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6b841be7-0d40-40e2-816e-abe37050ac9d" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5984A39CD" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2f606aa5-c208-4657-942d-c399e1469774" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58500B0F3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2cf1f45f-3f79-4031-84aa-29f6fa38c72e" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570918259" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/edbd126d-a364-4c6f-9c15-fdf5cff794a3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B555A6FDFB" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/588cead0-bd13-44d8-b389-ebed5c86a144" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B545C7DE08" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/4f139d37-8f1f-409e-9974-f2bb4c970d2b" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5431E6899" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ea8e0295-de9f-43d1-8f35-0f8cfaa967ba" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53E23010B" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/1597b120-ba6b-4a6c-95dc-fa2766b28039" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B528A91061" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/cf4ebaf5-2148-4822-849a-6ed20e9ad087" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5254D2616" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/96e8f9fa-0629-4f53-a5c0-d602849092ed" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51F47723D" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/21e841bd-0c3a-4668-8def-d4fa74768c5d" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D59F26B1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ed251c02-97d2-4889-87d2-b22105f6060c" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C69B45A3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/b3e82d8c-a706-4176-8aff-2b930f0a32b5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47BB59B97" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/77b6bc51-a596-46fe-9814-65d1039d6343" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41B09C2F2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c20cbd4d-3c4d-432f-921f-ee0756c7724b" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3758E3AA7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/f6542c3d-a1ca-452e-b6bb-d73a22f2c300" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3259FFAED" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/16d3e238-a466-4ee4-9471-0a19583975d1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C5237266" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/da27f615-2893-4a3a-8601-e9b38a55f1bb" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD946826E6" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/679dfa80-832c-4242-9184-4d8582637fba" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD9381E6C4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a741ed96-eb5c-4ad7-9318-c84fb61b49c5" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD8A53285C" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/76f76a29-83c2-4983-bf36-83d7fa21a8fa" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD8157D120" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/8f753b30-ed34-4485-9807-8f26e51e6c28" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7F3CC38C" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ba88d4cf-5c99-4644-b5dd-4ee3a831a4ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD795C8DFE" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ccb4db8d-fa19-41f6-b39a-3af44914252f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD58966201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/caca4a75-8755-45ba-82c2-e7c9d2532b01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6646F2EB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/8ee29df6-2bfe-4b7f-9306-c29b40fb866b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD644A78DC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/0866eafd-77da-439a-ab13-0e2520f0aef2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD56EC9BBA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/17174266-fea5-4d32-9489-0ed1e069c39c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4DCFA884" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c843192e-4740-491c-9e93-831e0ff34806" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3E1202E5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e1813d62-a757-4ad7-85bc-80f0f9cf2e41" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD31FF9DED" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2ad437cf-2162-4269-8ce4-5b6bcd355294" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2EEB77D5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/98c03c33-d004-49aa-b4b6-d53752738ea2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD25D78B72" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/0ed1b92b-a9cd-479f-8396-f00bcf9b5d37" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1C84C1B9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/b2a46d78-a7a2-4a1d-849b-b434f3c90615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0FCBD65C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2370a86f-95d1-46b0-bde0-3fa2e4b2eeab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE26B5EA" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/67506e27-a49f-4948-8268-73cb8eacaacd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC19E6C93" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d76f3e27-4e35-432c-9b61-de73f0139128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC0DA5FD6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/22d48ae1-a245-4d03-a127-a8ce73b3cee7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC095B5C0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/04c0f14f-35cd-4e8f-ae46-052605e5b6a4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC05326E2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6a76fe25-8254-4717-83c0-183dcc44cbd4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8CABC280" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/438328dc-2911-4849-97dd-c132e7443f95" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC761ED2D7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/574916a2-b2db-42da-8179-d72406874846" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7084FE7D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d1d9ccaf-5359-4389-9201-e5accda16f19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC695DAA8B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c8fc50bb-691e-439f-b127-3a4d7fb01fd6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67C960FE" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/4944f1d7-84d6-4135-8777-7d6d8dc51cec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5FE9ED16" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/5e54a228-5932-4faa-b2a0-1b4a7f0b73a1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5F160F91" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/44eaa375-1b52-4c93-b2cc-96f557adc25c" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/.BC2066A42" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/615922a6-f534-4e09-a85c-e4eb5114694f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA9322F2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ae1df07f-f03e-454a-b348-509ce9e3fb8c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDDEA27FF" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a8e47169-e58a-4c0a-bc71-213ff601fd03" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9C9DCD8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/86104853-cf6d-4d8b-bed5-95ad446dad05" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD34EECDE" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/5a43a9f3-6e0c-4f39-adf3-36ba5b10896b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCBE11612" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/155c6005-4885-4b79-aac3-b93abc4b3805" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA223FBC2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e108ff61-6c3a-46be-af5e-af08a0ffa6f6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7EB270BF" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/718ab877-c95a-4017-b252-90ae2b2a35d0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0335B613" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2bbffc56-7df0-44aa-8c1e-e862858ed36a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEEC8F38" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/320c1029-7449-4748-92a7-8885f573d9ae" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC9DA58B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/0525598d-10e2-4928-9744-ba6d9f24c3a7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEF2DE88" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/bb149d58-d990-4716-a74b-a2f056cbc163" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA70B7EA" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a3f05cef-ba23-46e7-a2b5-dfb6b9668f03" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6AD363B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/20f39cc6-f6e6-4c65-b537-052141c2edc5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBD8F87B" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/3499d3ea-97d1-4384-905a-d8a2a52d93a5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6EE0DFB" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/8b6c6cd9-c86c-4a23-8df6-71628b4ecb03" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB8F3AB6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6b56e739-560d-406f-8b45-1ba22f538247" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA80954B0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/43c4e144-ddf5-45b7-8c03-503b94cce9e3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87B5183E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/828b38c9-e8eb-483c-9af2-296ba075af86" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68C6E387" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/045629c9-4d23-487e-941e-e7d4f3fa0022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53C7202F" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d490ed2a-291a-47fd-95f5-48799cd54fc1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50E29E10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d5ae4d66-caf1-406f-927b-5733634da0cf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5015AC26" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/70fcf7d5-1d93-4d0b-9144-37b1bb233788" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49CC6C3A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/dbf1bb37-dbb2-4c0e-9bec-cbc1034642dc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28C9F3E4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2d71e835-85ac-47f6-a561-bcaf902e3864" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2484D2B0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2563c1b1-fcd9-4e12-b333-5780b1b05a5e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1F203D6E" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2a00793d-1597-45f2-b125-f90dbf5ed4c3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C18BE06" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/9d4db1e4-e056-4d9d-ad16-0bf7d3b21f7c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1452AA01" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c5b515c6-b13b-417d-8a1b-adbae7d3b6bc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0E13D3E7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/f6b75d98-8099-48dc-bb75-0f811970c3de" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0C103BC7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/fedfe36a-0432-4bb8-8f1a-6ae688efa149" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA07301C03" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/827b6e08-2291-4303-b139-4db140338054" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03874AB3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/14ae06fb-c570-4bc6-bcbb-4a793bb6f96d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03376C0F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d0af985a-58a2-499b-875c-2c2b5ef10d1e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE265626" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/be451558-84bc-4a8f-8919-f6a20147966a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA45D58F" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6af3fbb7-016a-4958-a868-2aa726404bb4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F7F79420" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/5be61732-3a0a-476e-b1e9-7ad77ad73d94" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F5A51A91" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/f5ed23c6-fc78-4718-80e0-da48f8c574e7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EC7629B0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a07549c6-fbae-4644-be3d-a50eb9e42682" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E9E45C2E" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ead8d197-152b-4132-b68d-f2d049f7b1ad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2CBA12CA" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2c0cc3c7-cf42-4cbb-91e9-0f15fccc0ab3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E2CD2D23" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d1c55409-55d6-4aa6-b6be-cc5161909918" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B056B2C0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/982a7fc7-bf44-41cb-b0de-c8c5b14b9a82" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AD9A0F6A" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/41525956-7e9b-408c-a5e3-4f7e3cd64629" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6DEBD75" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/b3a4e30b-bf1b-4eac-bda1-5867b9ce9bc4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B398B00" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e40ba0d9-db1c-4866-87f7-8dd85119f8a1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99721AF41" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a5d90225-1ecb-47e8-b0cf-827a8818f4a3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9697B2F2D" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/d9d46e7b-eb40-440f-ba57-16d5845c342a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B965CF0224" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a0a79f75-2fa3-45f5-abf2-4d46e13e9867" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B962C2F67D" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/4f974514-1a9b-4b29-8bf0-9abeb650515b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B946A669D3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/dd17ad21-6512-483f-84ce-70876f1efa76" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93B3F8E1C" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a6d2ba4d-fd8a-42c1-ba76-2100fae50823" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9454C2E11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/928cc242-ce5b-47ce-af32-9666a1b21210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9367BB42F" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/51426800-fc68-4611-a610-7d6ac0e6853e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914E657BA" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/464a8f6c-ead4-4784-9084-af04b18407a4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B906C198B4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/db3dd229-5dde-4b5f-a790-28b282124ddb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F746E6EB" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/968a5bab-13ee-4aad-a2ac-6bba78a4994e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F4B91E38" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/0265063a-5693-4b82-b486-caf1324032b0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F389861B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/bf86793b-b174-4340-aeb9-c7c00b98fe5f" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E7555388" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/17bb30d0-59cf-42ca-ba85-b09041daeaf4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E728C724" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e8a7e2e6-edf2-426c-9fa3-60bf940ddd9a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D663EDA7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a56de022-a82f-45b5-bf23-9b13e4ad3845" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0FE5C08" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/fe3590dc-2ecc-4591-a69e-4a649f7f7911" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C9EAEE80" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a2308cb4-4f2a-4f88-8217-aaa85b303070" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BFBECEA1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6bde4887-08b9-4c47-85fb-9506ba94f3ce" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B94B1E61" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/66fcaf16-4611-47fa-a4d8-cc5aea2c5ca6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ABD96BA8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/b02a12bc-6002-49b1-8446-6fbd1899672c" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB753473" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/3325a7e2-693c-4a39-9d99-572e974270a7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A57A186F" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/dd6ef3c3-2898-43c5-9f8c-4ba31fff6e11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B896510C5D" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/353c5dec-9f0a-4b12-8bdf-d1811ef18f44" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B892210219" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/278f7317-5879-430b-88a9-6910635f4ba4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88ECB9D9F" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/fdff37c9-a955-4070-8fcb-f1dbb9bcb967" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B867BA2679" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a6bf0bd9-082e-4172-81c9-f2fe255a1824" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B856B2CEF1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/25ac8d2f-21d1-4970-8d93-b05a59d1ce8e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B847F4EA25" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/3027f060-a8f7-4873-b7ee-fe3d5e455fef" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B838072918" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/3db9047d-e863-467d-b56b-28ea41cc1a19" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82266899D" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6439cef7-d234-4e3b-8f23-b6542eaea439" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81FBDCD3F" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/b43cb414-0c76-491e-a8c1-4a09b3ce5bdb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81A82255C" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/369fa21b-89c9-4297-8773-23908f7a578f" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B809906B5C" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/467a77b7-a406-4c11-94f2-653de26d04b3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CE7B895" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e825bb0d-c2f9-498b-986b-0c09a17bee94" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80AF14E95" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ad7a4699-46d1-4787-9efa-59cd3e3120f6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B809D8F973" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/999df1ee-3847-4aa5-a5b4-731ba15aff16" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8037E3279" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/bd26fe76-beeb-40bb-9a43-4db002f55a0c" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77865D3C0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a475f995-3fe4-48aa-addd-730951fe0d9a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C4B50240" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/9f4c5754-573e-4f16-9b08-bbd555ade7c7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79DF9CD11" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/9da246f7-47e6-422f-85e4-f3d1dcae0fb5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B795BACC3B" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/7ad98ef5-91d0-4750-9747-00ee5bab884b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78A4F21D1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/b150f24f-a8dc-4e95-a2d6-7987fe5ead79" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75FCC0132" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/cdd5851a-d1c8-4d46-838f-5af55f334ce4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B784FA2ADE" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/0a911d1c-97a1-448a-a734-ce9e4b1e416b" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718330814" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/7c7e569d-44f8-4ecc-ac07-cb1aecc29bf6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71364F6CE" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e6165a87-edd3-4caa-a23c-cb8bdfdad06c" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71075D93C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ac5317f9-cb43-4b90-afff-fc657babcf1b" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70CF3629E" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/89f150e3-2f52-4a19-b604-bc80d2fc2101" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DF54F7C" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/9e7abc80-0af0-4c4f-95d5-3458fc949235" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B700ECA7F9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/83bfb159-3650-4e7a-b23b-2c9a9ad8fdca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB39A7E5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/469d2e3d-a712-4ffd-a45a-4676c256c99e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F9E46E27" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c662c985-dda4-4119-8c29-14417af63418" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CDE43623" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c11560c2-4791-4b16-8527-ac3c5f29a7fb" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA9B85FC" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e8922239-cdbf-4053-93c3-9f4b60d4a004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A45472F3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/85ef590d-17be-4cf6-a99f-1f0ded5e2d3a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6450F27C9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e1fd3376-f0bf-4b71-9700-e223d848d2fd" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B344AB9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2dc37890-6c10-4274-ae1a-e255499add55" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63FB75BB5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a614db2e-f80a-4723-88b7-3835b8c88910" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6391E0AAC" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c4d70ed0-a10b-4d10-a8d8-ce40dea20f7c" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641DECCAD" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/7ce8329b-bb9e-4568-94aa-a6fa70048579" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6362D8AF3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6a3e97a2-30f5-46d9-b706-fbc92f7a7de0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C3E39FD" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e2b27c41-6820-4d3b-819b-dd6a64d2a11d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60834571A" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/28bd9450-808a-4c85-9073-97776615d9a3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DABDF274" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/e747efbf-3c2a-4cd6-b304-09c83e6366bb" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F66F8A51" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/590d0c71-d00e-43da-bfe0-61f7d10549cc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CFF3FE0C" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/4926af46-1216-4a88-898b-12df6385a3fb" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CB3272A8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a3767c71-3b54-4061-8d18-3f7a72e2b11b" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3C84BB4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/df987eb8-fc01-4c2d-baf1-1adef1758fb6" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BE119AF0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/9b7b7166-137b-4ff8-9d02-78157929066b" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB46AB2D" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/a8a5b3d9-4fab-41ad-a5af-f2a5a8c1de12" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC0739B3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/4a42aea9-8b36-4215-b7d1-a133e63e61ec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A1C58B1B" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/6b841be7-0d40-40e2-816e-abe37050ac9d" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5984A39CD" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2f606aa5-c208-4657-942d-c399e1469774" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58500B0F3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/2cf1f45f-3f79-4031-84aa-29f6fa38c72e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570918259" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/edbd126d-a364-4c6f-9c15-fdf5cff794a3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B555A6FDFB" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/588cead0-bd13-44d8-b389-ebed5c86a144" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B545C7DE08" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/4f139d37-8f1f-409e-9974-f2bb4c970d2b" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5431E6899" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ea8e0295-de9f-43d1-8f35-0f8cfaa967ba" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53E23010B" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/1597b120-ba6b-4a6c-95dc-fa2766b28039" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B528A91061" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/cf4ebaf5-2148-4822-849a-6ed20e9ad087" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5254D2616" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/96e8f9fa-0629-4f53-a5c0-d602849092ed" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51F47723D" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/21e841bd-0c3a-4668-8def-d4fa74768c5d" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D59F26B1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/ed251c02-97d2-4889-87d2-b22105f6060c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C69B45A3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/b3e82d8c-a706-4176-8aff-2b930f0a32b5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47BB59B97" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/77b6bc51-a596-46fe-9814-65d1039d6343" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41B09C2F2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/c20cbd4d-3c4d-432f-921f-ee0756c7724b" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3758E3AA7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/f6542c3d-a1ca-452e-b6bb-d73a22f2c300" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3259FFAED" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/16d3e238-a466-4ee4-9471-0a19583975d1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C5237266" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRMM136004/amministrazione-trasparente/atti-amministrazioni-enti/da27f615-2893-4a3a-8601-e9b38a55f1bb" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F149"/>
+  <dimension ref="A1:F166"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8959</v>
+        <v>11310</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>11299</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>8852</v>
+        <v>11209</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
-        <v>8827</v>
+        <v>11125</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>8826</v>
+        <v>11076</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B7">
-        <v>8559</v>
+        <v>11057</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
-        <v>8400</v>
+        <v>10827</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9">
-        <v>8367</v>
+        <v>10767</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10">
+        <v>10739</v>
+      </c>
+      <c r="C10" t="s">
         <v>29</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11">
+        <v>10616</v>
+      </c>
+      <c r="C11" t="s">
         <v>32</v>
       </c>
-      <c r="B11">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12">
+        <v>1044</v>
+      </c>
+      <c r="C12" t="s">
         <v>35</v>
       </c>
-      <c r="B12">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>8282</v>
+        <v>10293</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
-        <v>7286</v>
+        <v>10176</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15">
-        <v>6849</v>
+        <v>10118</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16">
-        <v>6240</v>
+        <v>10019</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17">
-        <v>6153</v>
+        <v>9891</v>
       </c>
       <c r="C17" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>52</v>
       </c>
       <c r="B18">
-        <v>6044</v>
+        <v>9736</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>55</v>
       </c>
       <c r="B19">
-        <v>5980</v>
+        <v>8959</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>58</v>
       </c>
       <c r="B20">
-        <v>5435</v>
+        <v>8866</v>
       </c>
       <c r="C20" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21">
+        <v>8852</v>
+      </c>
+      <c r="C21" t="s">
         <v>61</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22">
+        <v>8827</v>
+      </c>
+      <c r="C22" t="s">
         <v>64</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23">
+        <v>8826</v>
+      </c>
+      <c r="C23" t="s">
+        <v>66</v>
+      </c>
+      <c r="D23" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>3356</v>
+        <v>8559</v>
       </c>
       <c r="C24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D24" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25">
+        <v>8400</v>
+      </c>
+      <c r="C25" t="s">
         <v>72</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26">
+        <v>8367</v>
+      </c>
+      <c r="C26" t="s">
         <v>75</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B27">
-        <v>3010</v>
+        <v>8355</v>
       </c>
       <c r="C27" t="s">
         <v>78</v>
       </c>
       <c r="D27" t="s">
         <v>79</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28">
-        <v>2690</v>
+        <v>8325</v>
       </c>
       <c r="C28" t="s">
         <v>81</v>
       </c>
       <c r="D28" t="s">
         <v>82</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B29">
-        <v>2690</v>
+        <v>8283</v>
       </c>
       <c r="C29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B30">
-        <v>2689</v>
+        <v>8282</v>
       </c>
       <c r="C30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B31">
-        <v>2464</v>
+        <v>7286</v>
       </c>
       <c r="C31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B32">
-        <v>2070</v>
+        <v>6849</v>
       </c>
       <c r="C32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B33">
-        <v>1781</v>
+        <v>6240</v>
       </c>
       <c r="C33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B34">
-        <v>1462</v>
+        <v>6153</v>
       </c>
       <c r="C34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B35">
-        <v>1446</v>
+        <v>6044</v>
       </c>
       <c r="C35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B36">
-        <v>1389</v>
+        <v>5980</v>
       </c>
       <c r="C36" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B37">
-        <v>1348</v>
+        <v>5435</v>
       </c>
       <c r="C37" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B38">
-        <v>898</v>
+        <v>4911</v>
       </c>
       <c r="C38" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D38" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B39">
-        <v>842</v>
+        <v>3418</v>
       </c>
       <c r="C39" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D39" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B40">
-        <v>790</v>
+        <v>3365</v>
       </c>
       <c r="C40" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D40" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B41">
-        <v>767</v>
+        <v>3356</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B42">
-        <v>680</v>
+        <v>3112</v>
       </c>
       <c r="C42" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D42" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B43">
-        <v>642</v>
+        <v>3052</v>
       </c>
       <c r="C43" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D43" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B44">
-        <v>631</v>
+        <v>3010</v>
       </c>
       <c r="C44" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D44" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B45">
-        <v>591</v>
+        <v>2690</v>
       </c>
       <c r="C45" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B46">
-        <v>536</v>
+        <v>2690</v>
       </c>
       <c r="C46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D46" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B47">
-        <v>535</v>
+        <v>2689</v>
       </c>
       <c r="C47" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D47" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B48">
-        <v>484</v>
+        <v>2464</v>
       </c>
       <c r="C48" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D48" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B49">
-        <v>438</v>
+        <v>2070</v>
       </c>
       <c r="C49" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D49" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B50">
-        <v>414</v>
+        <v>1781</v>
       </c>
       <c r="C50" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D50" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B51">
-        <v>388</v>
+        <v>1462</v>
       </c>
       <c r="C51" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D51" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B52">
-        <v>317</v>
+        <v>1446</v>
       </c>
       <c r="C52" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B53">
-        <v>269</v>
+        <v>1389</v>
       </c>
       <c r="C53" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D53" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B54">
-        <v>970</v>
+        <v>1348</v>
       </c>
       <c r="C54" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D54" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B55">
-        <v>166</v>
+        <v>898</v>
       </c>
       <c r="C55" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D55" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B56">
-        <v>138</v>
+        <v>842</v>
       </c>
       <c r="C56" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D56" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B57">
-        <v>10933</v>
+        <v>790</v>
       </c>
       <c r="C57" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D57" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B58">
-        <v>10905</v>
+        <v>767</v>
       </c>
       <c r="C58" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D58" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B59">
-        <v>10816</v>
+        <v>680</v>
       </c>
       <c r="C59" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D59" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B60">
-        <v>10798</v>
+        <v>642</v>
       </c>
       <c r="C60" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D60" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B61">
-        <v>10473</v>
+        <v>631</v>
       </c>
       <c r="C61" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D61" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B62">
-        <v>10402</v>
+        <v>591</v>
       </c>
       <c r="C62" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D62" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B63">
-        <v>10383</v>
+        <v>536</v>
       </c>
       <c r="C63" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D63" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B64">
-        <v>10133</v>
+        <v>535</v>
       </c>
       <c r="C64" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D64" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B65">
-        <v>10126</v>
+        <v>484</v>
       </c>
       <c r="C65" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D65" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B66">
-        <v>10056</v>
+        <v>438</v>
       </c>
       <c r="C66" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D66" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B67">
-        <v>9803</v>
+        <v>414</v>
       </c>
       <c r="C67" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D67" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B68">
-        <v>9493</v>
+        <v>388</v>
       </c>
       <c r="C68" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D68" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B69">
-        <v>9369</v>
+        <v>317</v>
       </c>
       <c r="C69" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D69" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B70">
-        <v>9218</v>
+        <v>269</v>
       </c>
       <c r="C70" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D70" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B71">
-        <v>9155</v>
+        <v>970</v>
       </c>
       <c r="C71" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D71" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B72">
-        <v>9130</v>
+        <v>166</v>
       </c>
       <c r="C72" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D72" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B73">
-        <v>8920</v>
+        <v>138</v>
       </c>
       <c r="C73" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D73" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B74">
-        <v>8919</v>
+        <v>10933</v>
       </c>
       <c r="C74" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D74" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B75">
-        <v>8770</v>
+        <v>10905</v>
       </c>
       <c r="C75" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D75" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B76">
-        <v>8716</v>
+        <v>10816</v>
       </c>
       <c r="C76" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D76" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B77">
-        <v>8657</v>
+        <v>10798</v>
       </c>
       <c r="C77" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D77" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B78">
-        <v>8609</v>
+        <v>10473</v>
       </c>
       <c r="C78" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D78" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B79">
-        <v>8492</v>
+        <v>10402</v>
       </c>
       <c r="C79" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D79" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B80">
-        <v>8294</v>
+        <v>10383</v>
       </c>
       <c r="C80" t="s">
         <v>224</v>
       </c>
       <c r="D80" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>226</v>
       </c>
       <c r="B81">
-        <v>8256</v>
+        <v>10133</v>
       </c>
       <c r="C81" t="s">
         <v>227</v>
       </c>
       <c r="D81" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>226</v>
       </c>
       <c r="B82">
-        <v>8242</v>
+        <v>10126</v>
       </c>
       <c r="C82" t="s">
         <v>229</v>
       </c>
       <c r="D82" t="s">
         <v>230</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>231</v>
       </c>
       <c r="B83">
-        <v>8071</v>
+        <v>10056</v>
       </c>
       <c r="C83" t="s">
         <v>232</v>
       </c>
       <c r="D83" t="s">
         <v>233</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>234</v>
       </c>
       <c r="B84">
-        <v>8030</v>
+        <v>9803</v>
       </c>
       <c r="C84" t="s">
         <v>235</v>
       </c>
       <c r="D84" t="s">
         <v>236</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B85">
-        <v>8023</v>
+        <v>9493</v>
       </c>
       <c r="C85" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D85" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B86">
-        <v>7496</v>
+        <v>9369</v>
       </c>
       <c r="C86" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D86" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B87">
-        <v>7359</v>
+        <v>9218</v>
       </c>
       <c r="C87" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D87" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B88">
-        <v>7217</v>
+        <v>9155</v>
       </c>
       <c r="C88" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D88" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B89">
-        <v>7037</v>
+        <v>9130</v>
       </c>
       <c r="C89" t="s">
         <v>249</v>
       </c>
       <c r="D89" t="s">
         <v>250</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>251</v>
       </c>
       <c r="B90">
-        <v>6827</v>
+        <v>8920</v>
       </c>
       <c r="C90" t="s">
         <v>252</v>
       </c>
       <c r="D90" t="s">
         <v>253</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>251</v>
       </c>
       <c r="B91">
-        <v>6803</v>
+        <v>8919</v>
       </c>
       <c r="C91" t="s">
         <v>254</v>
       </c>
       <c r="D91" t="s">
         <v>255</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>256</v>
       </c>
       <c r="B92">
-        <v>6766</v>
+        <v>8770</v>
       </c>
       <c r="C92" t="s">
         <v>257</v>
       </c>
       <c r="D92" t="s">
         <v>258</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>259</v>
       </c>
       <c r="B93">
-        <v>6624</v>
+        <v>8716</v>
       </c>
       <c r="C93" t="s">
         <v>260</v>
       </c>
       <c r="D93" t="s">
         <v>261</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>262</v>
       </c>
       <c r="B94">
-        <v>6650</v>
+        <v>8657</v>
       </c>
       <c r="C94" t="s">
         <v>263</v>
       </c>
       <c r="D94" t="s">
         <v>264</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>265</v>
       </c>
       <c r="B95">
-        <v>6628</v>
+        <v>8609</v>
       </c>
       <c r="C95" t="s">
         <v>266</v>
       </c>
       <c r="D95" t="s">
         <v>267</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B96">
-        <v>6627</v>
+        <v>8492</v>
       </c>
       <c r="C96" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D96" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B97">
-        <v>6595</v>
+        <v>8294</v>
       </c>
       <c r="C97" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D97" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B98">
-        <v>6569</v>
+        <v>8256</v>
       </c>
       <c r="C98" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D98" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B99">
-        <v>6350</v>
+        <v>8242</v>
       </c>
       <c r="C99" t="s">
         <v>277</v>
       </c>
       <c r="D99" t="s">
         <v>278</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>279</v>
       </c>
       <c r="B100">
-        <v>6128</v>
+        <v>8071</v>
       </c>
       <c r="C100" t="s">
         <v>280</v>
       </c>
       <c r="D100" t="s">
         <v>281</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>282</v>
       </c>
       <c r="B101">
-        <v>6077</v>
+        <v>8030</v>
       </c>
       <c r="C101" t="s">
         <v>283</v>
       </c>
       <c r="D101" t="s">
         <v>284</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>282</v>
+      </c>
+      <c r="B102">
+        <v>8023</v>
+      </c>
+      <c r="C102" t="s">
         <v>285</v>
       </c>
-      <c r="B102">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>287</v>
+      </c>
+      <c r="B103">
+        <v>7496</v>
+      </c>
+      <c r="C103" t="s">
         <v>288</v>
       </c>
-      <c r="B103">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
+        <v>290</v>
+      </c>
+      <c r="B104">
+        <v>7359</v>
+      </c>
+      <c r="C104" t="s">
         <v>291</v>
       </c>
-      <c r="B104">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="D104" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
+        <v>293</v>
+      </c>
+      <c r="B105">
+        <v>7217</v>
+      </c>
+      <c r="C105" t="s">
         <v>294</v>
       </c>
-      <c r="B105">
-[...2 lines deleted...]
-      <c r="C105" t="s">
+      <c r="D105" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
+        <v>296</v>
+      </c>
+      <c r="B106">
+        <v>7037</v>
+      </c>
+      <c r="C106" t="s">
         <v>297</v>
       </c>
-      <c r="B106">
-[...2 lines deleted...]
-      <c r="C106" t="s">
+      <c r="D106" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B107">
-        <v>4880</v>
+        <v>6827</v>
       </c>
       <c r="C107" t="s">
         <v>300</v>
       </c>
       <c r="D107" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B108">
-        <v>4879</v>
+        <v>6803</v>
       </c>
       <c r="C108" t="s">
         <v>302</v>
       </c>
       <c r="D108" t="s">
         <v>303</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>304</v>
       </c>
       <c r="B109">
-        <v>4854</v>
+        <v>6766</v>
       </c>
       <c r="C109" t="s">
         <v>305</v>
       </c>
       <c r="D109" t="s">
         <v>306</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>307</v>
       </c>
       <c r="B110">
-        <v>4738</v>
+        <v>6624</v>
       </c>
       <c r="C110" t="s">
         <v>308</v>
       </c>
       <c r="D110" t="s">
         <v>309</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>310</v>
       </c>
       <c r="B111">
-        <v>4702</v>
+        <v>6650</v>
       </c>
       <c r="C111" t="s">
         <v>311</v>
       </c>
       <c r="D111" t="s">
         <v>312</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B112">
-        <v>4691</v>
+        <v>6628</v>
       </c>
       <c r="C112" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D112" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B113">
-        <v>4367</v>
+        <v>6627</v>
       </c>
       <c r="C113" t="s">
         <v>316</v>
       </c>
       <c r="D113" t="s">
         <v>317</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>318</v>
       </c>
       <c r="B114">
-        <v>4104</v>
+        <v>6595</v>
       </c>
       <c r="C114" t="s">
         <v>319</v>
       </c>
       <c r="D114" t="s">
         <v>320</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>321</v>
       </c>
       <c r="B115">
-        <v>4075</v>
+        <v>6569</v>
       </c>
       <c r="C115" t="s">
         <v>322</v>
       </c>
       <c r="D115" t="s">
         <v>323</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>324</v>
       </c>
       <c r="B116">
-        <v>3437</v>
+        <v>6350</v>
       </c>
       <c r="C116" t="s">
         <v>325</v>
       </c>
       <c r="D116" t="s">
         <v>326</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>327</v>
       </c>
       <c r="B117">
-        <v>3302</v>
+        <v>6128</v>
       </c>
       <c r="C117" t="s">
         <v>328</v>
       </c>
       <c r="D117" t="s">
         <v>329</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B118">
-        <v>3283</v>
+        <v>6077</v>
       </c>
       <c r="C118" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D118" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B119">
-        <v>3211</v>
+        <v>6004</v>
       </c>
       <c r="C119" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D119" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B120">
-        <v>3210</v>
+        <v>5661</v>
       </c>
       <c r="C120" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D120" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B121">
-        <v>3076</v>
+        <v>5982</v>
       </c>
       <c r="C121" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D121" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B122">
-        <v>3047</v>
+        <v>4936</v>
       </c>
       <c r="C122" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D122" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B123">
-        <v>2987</v>
+        <v>4904</v>
       </c>
       <c r="C123" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D123" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B124">
-        <v>2173</v>
+        <v>4880</v>
       </c>
       <c r="C124" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D124" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B125">
-        <v>2152</v>
+        <v>4879</v>
       </c>
       <c r="C125" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D125" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B126">
-        <v>2050</v>
+        <v>4854</v>
       </c>
       <c r="C126" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D126" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B127">
-        <v>1997</v>
+        <v>4738</v>
       </c>
       <c r="C127" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D127" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B128">
-        <v>1922</v>
+        <v>4702</v>
       </c>
       <c r="C128" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D128" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="B129">
-        <v>1864</v>
+        <v>4691</v>
       </c>
       <c r="C129" t="s">
         <v>361</v>
       </c>
       <c r="D129" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B130">
-        <v>1862</v>
+        <v>4367</v>
       </c>
       <c r="C130" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D130" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="B131">
-        <v>1860</v>
+        <v>4104</v>
       </c>
       <c r="C131" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D131" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B132">
-        <v>1724</v>
+        <v>4075</v>
       </c>
       <c r="C132" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D132" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B133">
-        <v>1545</v>
+        <v>3437</v>
       </c>
       <c r="C133" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D133" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B134">
-        <v>1466</v>
+        <v>3302</v>
       </c>
       <c r="C134" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D134" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B135">
-        <v>1065</v>
+        <v>3283</v>
       </c>
       <c r="C135" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D135" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B136">
-        <v>804</v>
+        <v>3211</v>
       </c>
       <c r="C136" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D136" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B137">
-        <v>642</v>
+        <v>3210</v>
       </c>
       <c r="C137" t="s">
         <v>383</v>
       </c>
       <c r="D137" t="s">
         <v>384</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>385</v>
       </c>
       <c r="B138">
-        <v>612</v>
+        <v>3076</v>
       </c>
       <c r="C138" t="s">
         <v>386</v>
       </c>
       <c r="D138" t="s">
         <v>387</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>388</v>
       </c>
       <c r="B139">
-        <v>548</v>
+        <v>3047</v>
       </c>
       <c r="C139" t="s">
         <v>389</v>
       </c>
       <c r="D139" t="s">
         <v>390</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>391</v>
       </c>
       <c r="B140">
-        <v>291</v>
+        <v>2987</v>
       </c>
       <c r="C140" t="s">
         <v>392</v>
       </c>
       <c r="D140" t="s">
         <v>393</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>394</v>
       </c>
       <c r="B141">
-        <v>222</v>
+        <v>2173</v>
       </c>
       <c r="C141" t="s">
         <v>395</v>
       </c>
       <c r="D141" t="s">
         <v>396</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
+        <v>394</v>
+      </c>
+      <c r="B142">
+        <v>2152</v>
+      </c>
+      <c r="C142" t="s">
         <v>397</v>
       </c>
-      <c r="B142">
-[...2 lines deleted...]
-      <c r="C142" t="s">
+      <c r="D142" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
+        <v>399</v>
+      </c>
+      <c r="B143">
+        <v>2050</v>
+      </c>
+      <c r="C143" t="s">
         <v>400</v>
       </c>
-      <c r="B143">
-[...2 lines deleted...]
-      <c r="C143" t="s">
+      <c r="D143" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B144">
-        <v>8876</v>
+        <v>1997</v>
       </c>
       <c r="C144" t="s">
         <v>403</v>
       </c>
       <c r="D144" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>405</v>
       </c>
       <c r="B145">
-        <v>8443</v>
+        <v>1922</v>
       </c>
       <c r="C145" t="s">
         <v>406</v>
       </c>
       <c r="D145" t="s">
         <v>407</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>408</v>
       </c>
       <c r="B146">
-        <v>7462</v>
+        <v>1864</v>
       </c>
       <c r="C146" t="s">
         <v>409</v>
       </c>
       <c r="D146" t="s">
         <v>410</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
+        <v>408</v>
+      </c>
+      <c r="B147">
+        <v>1862</v>
+      </c>
+      <c r="C147" t="s">
         <v>411</v>
       </c>
-      <c r="B147">
-[...2 lines deleted...]
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
+        <v>408</v>
+      </c>
+      <c r="B148">
+        <v>1860</v>
+      </c>
+      <c r="C148" t="s">
+        <v>413</v>
+      </c>
+      <c r="D148" t="s">
         <v>414</v>
-      </c>
-[...7 lines deleted...]
-        <v>416</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
+        <v>415</v>
+      </c>
+      <c r="B149">
+        <v>1724</v>
+      </c>
+      <c r="C149" t="s">
+        <v>416</v>
+      </c>
+      <c r="D149" t="s">
         <v>417</v>
       </c>
-      <c r="B149">
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>418</v>
+      </c>
+      <c r="B150">
+        <v>1545</v>
+      </c>
+      <c r="C150" t="s">
+        <v>419</v>
+      </c>
+      <c r="D150" t="s">
+        <v>420</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>421</v>
+      </c>
+      <c r="B151">
+        <v>1466</v>
+      </c>
+      <c r="C151" t="s">
+        <v>422</v>
+      </c>
+      <c r="D151" t="s">
+        <v>423</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>424</v>
+      </c>
+      <c r="B152">
+        <v>1065</v>
+      </c>
+      <c r="C152" t="s">
+        <v>425</v>
+      </c>
+      <c r="D152" t="s">
+        <v>426</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>427</v>
+      </c>
+      <c r="B153">
+        <v>804</v>
+      </c>
+      <c r="C153" t="s">
+        <v>428</v>
+      </c>
+      <c r="D153" t="s">
+        <v>429</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>430</v>
+      </c>
+      <c r="B154">
+        <v>642</v>
+      </c>
+      <c r="C154" t="s">
+        <v>431</v>
+      </c>
+      <c r="D154" t="s">
+        <v>432</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>433</v>
+      </c>
+      <c r="B155">
+        <v>612</v>
+      </c>
+      <c r="C155" t="s">
+        <v>434</v>
+      </c>
+      <c r="D155" t="s">
+        <v>435</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>436</v>
+      </c>
+      <c r="B156">
+        <v>548</v>
+      </c>
+      <c r="C156" t="s">
+        <v>437</v>
+      </c>
+      <c r="D156" t="s">
+        <v>438</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>439</v>
+      </c>
+      <c r="B157">
+        <v>291</v>
+      </c>
+      <c r="C157" t="s">
+        <v>440</v>
+      </c>
+      <c r="D157" t="s">
+        <v>441</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>442</v>
+      </c>
+      <c r="B158">
+        <v>222</v>
+      </c>
+      <c r="C158" t="s">
+        <v>443</v>
+      </c>
+      <c r="D158" t="s">
+        <v>444</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>445</v>
+      </c>
+      <c r="B159">
+        <v>175</v>
+      </c>
+      <c r="C159" t="s">
+        <v>446</v>
+      </c>
+      <c r="D159" t="s">
+        <v>447</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>448</v>
+      </c>
+      <c r="B160">
+        <v>8885</v>
+      </c>
+      <c r="C160" t="s">
+        <v>449</v>
+      </c>
+      <c r="D160" t="s">
+        <v>450</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>448</v>
+      </c>
+      <c r="B161">
+        <v>8876</v>
+      </c>
+      <c r="C161" t="s">
+        <v>451</v>
+      </c>
+      <c r="D161" t="s">
+        <v>452</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>453</v>
+      </c>
+      <c r="B162">
+        <v>8443</v>
+      </c>
+      <c r="C162" t="s">
+        <v>454</v>
+      </c>
+      <c r="D162" t="s">
+        <v>455</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>456</v>
+      </c>
+      <c r="B163">
+        <v>7462</v>
+      </c>
+      <c r="C163" t="s">
+        <v>457</v>
+      </c>
+      <c r="D163" t="s">
+        <v>458</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>459</v>
+      </c>
+      <c r="B164">
+        <v>6919</v>
+      </c>
+      <c r="C164" t="s">
+        <v>460</v>
+      </c>
+      <c r="D164" t="s">
+        <v>461</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>462</v>
+      </c>
+      <c r="B165">
+        <v>6558</v>
+      </c>
+      <c r="C165" t="s">
+        <v>463</v>
+      </c>
+      <c r="D165" t="s">
+        <v>464</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>465</v>
+      </c>
+      <c r="B166">
         <v>1805</v>
       </c>
-      <c r="C149" t="s">
-[...8 lines deleted...]
-      <c r="F149" s="2" t="s">
+      <c r="C166" t="s">
+        <v>466</v>
+      </c>
+      <c r="D166" t="s">
+        <v>467</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -4949,50 +5433,84 @@
     <hyperlink ref="F137" r:id="rId272"/>
     <hyperlink ref="E138" r:id="rId273"/>
     <hyperlink ref="F138" r:id="rId274"/>
     <hyperlink ref="E139" r:id="rId275"/>
     <hyperlink ref="F139" r:id="rId276"/>
     <hyperlink ref="E140" r:id="rId277"/>
     <hyperlink ref="F140" r:id="rId278"/>
     <hyperlink ref="E141" r:id="rId279"/>
     <hyperlink ref="F141" r:id="rId280"/>
     <hyperlink ref="E142" r:id="rId281"/>
     <hyperlink ref="F142" r:id="rId282"/>
     <hyperlink ref="E143" r:id="rId283"/>
     <hyperlink ref="F143" r:id="rId284"/>
     <hyperlink ref="E144" r:id="rId285"/>
     <hyperlink ref="F144" r:id="rId286"/>
     <hyperlink ref="E145" r:id="rId287"/>
     <hyperlink ref="F145" r:id="rId288"/>
     <hyperlink ref="E146" r:id="rId289"/>
     <hyperlink ref="F146" r:id="rId290"/>
     <hyperlink ref="E147" r:id="rId291"/>
     <hyperlink ref="F147" r:id="rId292"/>
     <hyperlink ref="E148" r:id="rId293"/>
     <hyperlink ref="F148" r:id="rId294"/>
     <hyperlink ref="E149" r:id="rId295"/>
     <hyperlink ref="F149" r:id="rId296"/>
+    <hyperlink ref="E150" r:id="rId297"/>
+    <hyperlink ref="F150" r:id="rId298"/>
+    <hyperlink ref="E151" r:id="rId299"/>
+    <hyperlink ref="F151" r:id="rId300"/>
+    <hyperlink ref="E152" r:id="rId301"/>
+    <hyperlink ref="F152" r:id="rId302"/>
+    <hyperlink ref="E153" r:id="rId303"/>
+    <hyperlink ref="F153" r:id="rId304"/>
+    <hyperlink ref="E154" r:id="rId305"/>
+    <hyperlink ref="F154" r:id="rId306"/>
+    <hyperlink ref="E155" r:id="rId307"/>
+    <hyperlink ref="F155" r:id="rId308"/>
+    <hyperlink ref="E156" r:id="rId309"/>
+    <hyperlink ref="F156" r:id="rId310"/>
+    <hyperlink ref="E157" r:id="rId311"/>
+    <hyperlink ref="F157" r:id="rId312"/>
+    <hyperlink ref="E158" r:id="rId313"/>
+    <hyperlink ref="F158" r:id="rId314"/>
+    <hyperlink ref="E159" r:id="rId315"/>
+    <hyperlink ref="F159" r:id="rId316"/>
+    <hyperlink ref="E160" r:id="rId317"/>
+    <hyperlink ref="F160" r:id="rId318"/>
+    <hyperlink ref="E161" r:id="rId319"/>
+    <hyperlink ref="F161" r:id="rId320"/>
+    <hyperlink ref="E162" r:id="rId321"/>
+    <hyperlink ref="F162" r:id="rId322"/>
+    <hyperlink ref="E163" r:id="rId323"/>
+    <hyperlink ref="F163" r:id="rId324"/>
+    <hyperlink ref="E164" r:id="rId325"/>
+    <hyperlink ref="F164" r:id="rId326"/>
+    <hyperlink ref="E165" r:id="rId327"/>
+    <hyperlink ref="F165" r:id="rId328"/>
+    <hyperlink ref="E166" r:id="rId329"/>
+    <hyperlink ref="F166" r:id="rId330"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>