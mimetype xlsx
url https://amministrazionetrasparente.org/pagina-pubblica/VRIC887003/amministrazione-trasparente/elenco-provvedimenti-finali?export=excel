--- v0 (2026-07-27)
+++ v1 (2026-09-15)
@@ -8,1566 +8,947 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="561" uniqueCount="493">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="581" uniqueCount="283">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCAF255FF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Progetto corsi pomeridiani in lingua francese - OE Alliance Francaise Verona</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCC7A20534</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale di pulizia - OE RM-Multiservice srl</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>BCC20A3C17</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio invio fascicoli - OE MOTOTAXI</t>
+  </si>
+  <si>
+    <t>BCC1FA1730</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Progetto Pre.Di.Sa - OE CODESS</t>
+  </si>
+  <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC68F9E57D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale cancelleria Betteloni - OE Borgione</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC68F9E57D</t>
-[...4 lines deleted...]
-  <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>BC5B2F3BA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di manutenzione timbratore - OE Stacol</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5B2F3BA2</t>
-[...4 lines deleted...]
-  <si>
     <t>BC5AFB0A92</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica plesso Monte D'Oro - OE Associazione Villa Buri</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5AFB0A92</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>BC4C9EE06F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto libri per il plesso Pascoli - OE L'Aquilone</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4C9EE06F</t>
-[...4 lines deleted...]
-  <si>
     <t>BC4CA927C3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria plesso Mizzole - OE Giustacchini</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4CA927C3</t>
-[...4 lines deleted...]
-  <si>
     <t>BC333FD21C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto libri per il plesso Betteloni - OE L'Aquilone</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC333FD21C</t>
-[...4 lines deleted...]
-  <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC33272C22</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio collaborazione progetto in inglese nei plessi Agazzi e Monte D'Oro - OE The Big Ben</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC33272C22</t>
-[...4 lines deleted...]
-  <si>
     <t>BC16BBE087</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia - OE RM multiservice</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC16BBE087</t>
-[...4 lines deleted...]
-  <si>
     <t>BC331BF86C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio progetto psicomotricità nel plesso Betteloni - OE Antolini Renzo</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC331BF86C</t>
-[...4 lines deleted...]
-  <si>
     <t>BC330F8435</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di laboratorio nella natura - OE Rovetti Nicola</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC330F8435</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>BC1634D934</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio visita medica straordinaria per il personale da rientro malattia - OE MDL</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1634D934</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBDA7C300E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio laboratorio teatrale plesso Betteloni - OE Franceschini Gianni</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBDA7C300E</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBDA34288F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio laboratorio di ceramica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA34288F</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDA6AB8FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di collaborazione didattica progetto di inglese nelle scuole Mizzole e Monte d'Oro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA6AB8FB</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDA25A91B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria plesso Caperle</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA25A91B</t>
-[...4 lines deleted...]
-  <si>
     <t>BBD5F700FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Realizzazione progetto Pet activity plesso Mizzole</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD5F700FE</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBD099AB76</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio uscite didattiche anno 2025/2026 O.E. ALA snc</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD099AB76</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBD082FFE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Potenziamento sportivo - disciplina Ultimate Frisbee alunni 2cs plesso Simeoni O.E. CUS Verona asd</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD082FFE6</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BB6A4B7E3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI PRENOTAZIONE USCITA DIDATTICA DUE GIORNATE SULL'ADIGE - CLASSI PRIME SCUOLE CAPERLE E SIMEONI O.E. RAFTING TEAM SSD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A4B7E3C</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB2DEC064</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LIBRI SCUOLA PRIMARIA PLESSO CALIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2DEC064</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB2DAFE09</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO VISITA E LABORATORIO C7O CASCATE DI MOLINA O.E. VIVERE MOLINA SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2DAFE09</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB303EA90</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO PSICOMOTRICITA' PLESSO MONTE D'ORO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB303EA90</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB342D991</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE TORNEO CONCLUSIVO GIOCO DEGLI SCACCHI PRIMARIA MERIGHI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB342D991</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB2FEB613</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO VISITA GUIDATA C/O ARENA DI VERONA O.E. ASSOCIAZIONE ARCHEONAUTE ETS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2FEB613</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BB8DCEA2D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA DIDATTICA E LABORATORIO C/O FATTORIA LA GENOVESA - SCUOLA PRIMARIA ALEARDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8DCEA2D0</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB91F6E20</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO GESTIONE SITO WEB DELL'ISTITUTO O.E. GRUPPO SPAGGIARI PARMA SPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB91F6E20</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9A249303</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZIO DI TRASPORTO TRENO CLASSI PRIME - PLESSI CAPERLE E SIMEONI - O.E. IOT VIAGGI SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A249303</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>Z413CBA4DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO VISITE MEDICHE PER IL PERSONALE O.E. MDL SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z413CBA4DF</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8516E7A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA DIDATTICA E LABORATORIO C/O FATTORIA CORTE DEL GAL - SCUOLA PRIMARIA MIZZOLE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8516E7A2</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB9599758D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO CONSULENZA AMMINISTRAZIONE TRASPARENTE O.E. SFERA SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9599758D</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8D931060</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRIBUTO PARTECIPAZIONE CAMPIONATI MATEINITALY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D931060</t>
-[...4 lines deleted...]
-  <si>
     <t>BB855835FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZIO DI TRASPORTO PER USCITE DIDATTICHE (MAGGIO /GIUGNO 2026) O.E. AZIENDA TRRASPORTI VERONA SPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB855835FF</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7EC45CBF</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PRENOTAZIONE VISITA PARCO GIARDINO SIGURTA' E LABORATORIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7EC45CBF</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB4D969682</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO CORSI DI AGGIORNAMENTO DEL PERSONALE SCOLASTICO ADDETTI PRIMO SOCCORSO - O.E. D&amp;D SNC DI DE SILVESTRI COSMA E DISMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D969682</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4D252CB7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO CORSI DI AGGIORNAMENTO DEL PERSONALE SCOLASTICO ADDETTO ANTINCENDIO (LIVELLO 2) - O.E. D&amp;D SNC DI DE SILVESTRI COSMA E DISMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D252CB7</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB69253116</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO CONSULENZA PSICOLOGICA SU PROGETTO "CURIAMO LE RELAZIONI"_2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69253116</t>
-[...4 lines deleted...]
-  <si>
     <t>BB69C180FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PROGETTO NORDIC WALKING O.E. LINCE VR ASD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69C180FA</t>
-[...4 lines deleted...]
-  <si>
     <t>BB69D60FA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA PLESSI PASCOLI, ALEARDI, BETTELONI, MERIGHI, CALIARI O.E. INGROS CARTA GIUSTACCHINI SPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69D60FA2</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6929143F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO CONSULENZA PSICOLOGICA SU PROGETTO "CURIAMO LE RELAZIONI"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6929143F</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6B57D5C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI VELA - PLESSI CAPERLE E SIMEONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B57D5C4</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6C63E928</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO SPORTELLO PSICOLOGICO O.E. ILENIA BOZZOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C63E928</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6E72B4FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LIBRI PLESSO BETTELONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E72B4FE</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB4E3270A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZIO CORSI ESTIVI ITALIANO - O.E. CESTIM - CENTRO STUDI IMMIGRAZIONE ETS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E3270A1</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB4CA71C3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ELETTRODI PER DEFIBRILLATORE LIFEPAK CR2 PER PRIMARIA MERIGHI O.E. LOW COST SERVICE SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CA71C3C</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB2F2094B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI PRENOTAZIONE VISITA AL CASTELLO DI BEVILACQUA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F2094B3</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB2E3DC1F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PRIMO SOCCORSO VARI PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E3DC1F5</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2E8FBBD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO PLESSO C. AGAZZI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E8FBBD1</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2E1EA6FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO PROGETTO "BALLIAMO SUL MONDO" - DANZE ETNICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E1EA6FD</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2F0A1B9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI PRENOTAZIONE INGRESSO E LABORATORIO C/O GROTTA DI FUMANE E CASCATE DI MOLINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F0A1B9C</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2FBFB9B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA MALGA VAZZO PLESSO C. BETTELONI (CLASSI PRIME)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FBFB9B8</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>BAEC6507DE</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - SERVIZIO DI FORNITURA E ASSISTENZA ANNUALE SOFTWARE GESTIONALE SCUOLA O.E. GRUPPO SPAGGIARI PARMA SPA </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEC6507DE</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BAB6689818</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO LINGUA SPAGNOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6689818</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BADB082770</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO NN. 20 SCACCHIERE PER IL PLESSO ALEARDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB082770</t>
-[...4 lines deleted...]
-  <si>
     <t>BADA9048A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO PER PROGETTO SCACCHI A VALEGGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA9048A7</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BAC0F42417</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO PET EXPERIENCE PRESSO SCUOLE CAPERLE E SIMEONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0F42417</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAB9D79E11</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO SCACCHI (CALIARI - MIZZOLE - MERIGHI)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9D79E11</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB5F0B94F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI COLLABORAZIONE DIDATTICA TEATRO IN INGLESE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5F0B94F</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAAA2A3EFF</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO LABORATORIO PLANETARIO PRIMARIA ALEARDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA2A3EFF</t>
-[...4 lines deleted...]
-  <si>
     <t>BA54950E76</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO E USCITA DIDATTICA PLESSO BETTELONI A BOLOGNA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54950E76</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAAAF9A1F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA PRESSO COSE.DEL.PO. PLESSO MERIGHI (CLASSI QUARTA E QUINTA)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAAF9A1F0</t>
-[...4 lines deleted...]
-  <si>
     <t>BAAA69D716</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA MALGA VAZZO SECONDE PLESSO CAPERLE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA69D716</t>
-[...4 lines deleted...]
-  <si>
     <t>BAAAE6B7E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA C/O ARCHEOLAND CLASSI TERZE PLESSO ALEARDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAAE6B7E3</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9F5DEC13</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO SCACCHI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F5DEC13</t>
-[...4 lines deleted...]
-  <si>
     <t>BAAAC737F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA C/O LEOLANDIA PLESSO PASCOLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAAC737F9</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA5A8AFCC</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZIO DI TRASPORTO IN TRENO PLESSO PASCOLI O.E. IOT VIAGGI SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA5A8AFCC</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA92F80972</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI PRENOTAZIONE VISITA CITTA' DI MANTOVA E PALAZZO DUCALE - PLESSI CAPERLE E SIMEONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA92F80972</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8FF4E3D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO TRASPORTO E USCITA DIDATTICA A TRIESTE CLASSI TERZE PLESSO CAPERLE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FF4E3D0</t>
-[...4 lines deleted...]
-  <si>
     <t>BA901FC9E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PRENOTAZIONE VISITA E LABORATORIO PRESSO IL MUSEO DI STORIA NATURALE VARI PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA901FC9E9</t>
-[...4 lines deleted...]
-  <si>
     <t>BA902A22E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO VISITA GUIDATA AL MUSEO DELLE SCIENZE CLASSI QUARTE PLESSO PASCOLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA902A22E8</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA537A277F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI PRENOTAZIONE SPETTACOLO TEATRALE PRIMARIA ALEARDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA537A277F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA542A6EA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PRENOTAZIONE VISITA PARCO NATURA VIVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA542A6EA0</t>
-[...4 lines deleted...]
-  <si>
     <t>BA58FCEA7F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di installazione e configurazione di un timbratore Spaggiari dell’istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA58FCEA7F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA52C969C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI PRENOTAZIONE VISITA E LABORATORIO PLESSI CAPERLE, SIMEONI, MERIGHI PRESSO MUSEO AFRICANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52C969C1</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA5AB51E8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TIMBRATORE PLESSO A. ALEARDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AB51E8F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA530BE7CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO TRASPORTO USCITE DIDATTICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA530BE7CC</t>
-[...4 lines deleted...]
-  <si>
     <t>BA52E6148A</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI BORDATURA TAPPETO PLESSO PASCOLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52E6148A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA53AC3C7F</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA PLESSO CALIARI OASIROSSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53AC3C7F</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3BD98FC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO E CORSO ATTIVITA' SULLA NEVE PLESSI CAPERLE E SIMEONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3BD98FC1</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA1CF10624</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PRENOTAZIONE BIGLIETTI TRENO PER USCITA A TORINO O.E. IOT VIAGGI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1CF10624</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA1E96B5F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO USCITE DIDATTICHE O.E. AZIENDA TRASPORTI VERONA SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E96B5F1</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1E0F9DCB</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO PER USCITE DIDATTICHE (MAGGIO - GIUGNO) O.E ALA SNC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E0F9DCB</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA0CFDFEEF</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA PALAZZO DELLA SALUTE PADOVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0CFDFEEF</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0F029444</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI LABORATORIO MUSEO EGIZIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0F029444</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0DB60D3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PRENOTAZIONE INGRESSO MUSEO DEL CINEMA DI TORINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0DB60D3A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0EEF9964</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PRENOTAZIONE INGRESSO MUSEO EGIZIO PLESSO ALEARDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0EEF9964</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0BA40751</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO VISITA GUIDATA CLASSI QUINTE PLESSO ALEARDI MUSEO DELLE SCIENZE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0BA40751</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0BD1E509</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA O.E. RM MULTISERVICE SRL _ 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0BD1E509</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0BC07EC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LIBRI DI TESTO ALUNNO SECONDARIA O.E. LIBRERIA JOLLY _ 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0BC07EC9</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>B9E0ECF8EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PRENOTAZIONE SPETTACOLO TEATRALE PRIMARIA MERIGHI O.E FONDAZIONE AIDA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0ECF8EE</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E0BA085F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LIBRI DI TESTO ALUNNO SECONDARIA O.E. LIBRERIA JOLLY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0BA085F</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E0CA716A</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PRENOTAZIONE SPETTACOLO TEATRALE PRIMARIA MERIGHI O.E. FONDAZIONE AIDA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0CA716A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>B9B21788FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di corso RLS aggiornamento per la sicurezza e prevenzione O.E. STUDIO ESSEPI SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B21788FB</t>
-[...4 lines deleted...]
-  <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9B154ABEC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LIBRI DI TESTO SCUOLA SECONDARIA O.E. LIBRERIA JOLLY _ 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B154ABEC</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B97B240B16</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO PER USCITA DIDATTICA TEATRO SANTA TERESA PLESSI PASCOLI E ALEARDI O.E. DUEMILA VIAGGI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97B240B16</t>
-[...4 lines deleted...]
-  <si>
     <t>B97D695685</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PRENOTAZIONE SPETTACOLO TEATRALE PLESSI PASCOLI E ALEARDI O.E. FONDAZIONE AIDA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97D695685</t>
-[...4 lines deleted...]
-  <si>
     <t>B94DF121B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO PER CINQUE USCITE DIDATTICHE O.E ALA SNC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94DF121B0</t>
-[...4 lines deleted...]
-  <si>
     <t>B97942F852</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO TRASPORTO E MONTAGGIO LIM PLESSO ALEARDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97942F852</t>
-[...4 lines deleted...]
-  <si>
     <t>B96B5E6BD4</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PRENOTAZIONE SPETTACOLO TEATRO SANTA TERESA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96B5E6BD4</t>
-[...4 lines deleted...]
-  <si>
     <t>B96EFEF03A</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA E LABORATORIO MUSEO AFRICANO CLASSI TERZE PLESSO CAPERLE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96EFEF03A</t>
-[...4 lines deleted...]
-  <si>
     <t>B96B384473</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA E LABORATORIO MUSEO CASTELVECCHIO CLASSI PRIME PLESSO CAPERLE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96B384473</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CDA3E58F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO RINNOVO DOMINIO D'ISTITUTO O.E ARUBA SPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CDA3E58F</t>
-[...4 lines deleted...]
-  <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>B949970B32</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PRENOTAZIONE SPETTACOLO TEATRALE O.E FONDAZIONE AIDA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B949970B32</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8E55C57B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio prenotazione biglietti treno per uscita a Roma per concorso Nazionale disegno tecnico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E55C57B3</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E4AC8657</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA O.E. BIANCHI INGROSSO SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E4AC8657</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E49ADCCB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia O.E. RM Multiservice srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E49ADCCB</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E4E89F5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura libri di testo scuola secondaria O.E. Libreria Jolly</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E4E89F5F</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E4D05F2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ARTICOLI ABBIGLIAMENTO (MAGLIETTE) CLASSI QUINTE DELLE SCUOLE PRIMARIE PER LA 19° EDIZIONE "CORRI CAPERLE" O.E. AIRONE SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E4D05F2F</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E4BB59EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale Primo Soccorso per tutte le scuole dell’IC16-17</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E4BB59EA</t>
-[...4 lines deleted...]
-  <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>B84049EB71</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Photon Magic Dongle for PC integration O.E. Campustore srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84049EB71</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B82C7C63B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica Oasirossi (09/05/2026) - Plesso Betteloni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C7C63B6</t>
-[...4 lines deleted...]
-  <si>
     <t>B82CA3ED3E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pacchetto firma digitale Dir. SGA O.E. Spaggiari Spa</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/07e90bd7-39ce-4e7e-8886-3285ecc0177c</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1865,2299 +1246,2615 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCAF255FF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/2cccf40c-0d8d-4483-964e-497397eb947c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC7A20534" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/c4e8e404-5832-40c9-9bd1-f956c0a20202" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC20A3C17" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/cea76045-2abd-4546-b623-80a65e7ae42a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC1FA1730" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/9e0fa267-9f75-4d28-b976-fa6a3a1af87a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC68F9E57D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/7c2e6fb1-47e3-42c6-a450-eb8ce2d457e5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5B2F3BA2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/9d2faf36-86a4-46b3-8caa-f00b752f2e8d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5AFB0A92" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/00c3b9fe-3153-4282-be55-61bff275c8da" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4C9EE06F" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/0548e12b-612d-438c-838b-7facc4c456bd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4CA927C3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/54c79389-2d84-4253-91bd-f5808b5a22f6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC333FD21C" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/2a978df7-41a1-4b0b-9361-306a36f57d5c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC33272C22" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/8902b989-37ad-4e86-9c0b-04f02394703e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC16BBE087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/14fe1a88-0286-45bb-ae55-e431aeca037c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC331BF86C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/49649ff7-7b7a-4da7-b30d-18f622845060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC330F8435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/2bc8782c-1095-4ff5-b2ed-1ec27623a70f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1634D934" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/d166cab9-f838-42e6-975c-a1d5d97f6394" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBDA7C300E" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/50db4ef3-6842-4d27-8dae-663f2e6e0be4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA34288F" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/b961f82f-cebd-446e-b0de-630eb09389fe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA6AB8FB" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/4b0baa4e-05a7-4d4b-96f0-6095f4d3e90f" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA25A91B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/8c27bcfa-0f3f-49e8-a683-9ddde90bc4b8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD5F700FE" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/72ff059a-f3af-44e1-b5a1-dc77baa4b70e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD099AB76" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/6044ac34-7958-4515-8322-f73376a466a7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD082FFE6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/b2513373-bbcf-4e44-9ea9-da8ed4bbc44c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A4B7E3C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/0c1186f5-421b-41a2-81a9-772aa0a8aca8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2DEC064" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/7750c75b-400b-4e55-b455-802650ec39be" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2DAFE09" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/a8494a07-0ed4-4ba8-8723-823ba6319098" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB303EA90" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/f5a8fa4c-287f-463b-b53a-ec5d4f51b136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB342D991" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/f5922b9d-a080-4abb-9022-7ee875903e6f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2FEB613" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/31639a56-9643-4aba-8f7b-0640e777494c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8DCEA2D0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/f5ce00a6-befa-40d4-ab96-098a65d01033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB91F6E20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/78ecfef5-93f1-4293-9cf6-8caa1f67908d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A249303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/5428e5df-60de-447f-be9b-5227d5c3f64a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z413CBA4DF" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/ff78ec07-5c1c-4595-8de9-173274793ca3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8516E7A2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/ba6eccf9-1b84-4c68-a330-eaa280e0a55f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9599758D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/9823202d-4288-43c3-b102-848c4ecba3ee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D931060" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/88732188-f631-4fb7-9e2d-f7f0bfeb4593" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB855835FF" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/70c7874c-aaab-474c-a384-25197da9de46" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7EC45CBF" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/16032337-9e8d-4920-b06c-c2c996c8ba64" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D969682" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/dc71f951-e6a1-4774-8dec-103f923a7192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D252CB7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/e68f1c50-4bac-4bf5-bb2e-85f1ac3322e1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69253116" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/6781e6e5-f43c-43eb-9055-940be2a010c5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69C180FA" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/966e347e-6a6c-4ae9-aaf2-eb5d43e5ee1f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69D60FA2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/c95f2c6a-20f6-48ce-bee7-4df5fb4a556d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6929143F" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/f3776472-0d82-498f-994e-ac81f2c021c4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B57D5C4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/3dfbf103-6285-41d6-92f1-421d8e4ed7d1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C63E928" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/8f2393fd-2b46-4fdf-9441-3ab4becbd369" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E72B4FE" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/f5b5e38f-4604-4dab-98a2-d41880bad599" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E3270A1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/6ab24177-1d11-43e3-b816-e1bcf8852ce9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CA71C3C" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/8d623a86-2da8-4485-9fd9-d94b6762f91e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F2094B3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/d92b4960-be31-4342-9edf-772a51e76f16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E3DC1F5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/bbe64d6c-463c-444b-b0b1-c3468986cf11" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E8FBBD1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/2cc8d221-e25e-4b8b-9c02-3c9973fcf16a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E1EA6FD" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/249c0388-88f2-4da2-8957-c5f6b30961eb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F0A1B9C" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/6c7e1241-d057-4f4f-b6ca-e864808a6edd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FBFB9B8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/319bb338-5604-4a27-8266-99880cdf703c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEC6507DE" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/d06ab5dd-07f9-4506-90d1-209f13579653" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6689818" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/7e52d437-0a0f-4dfc-a353-d5801e15cdff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB082770" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/9e1ce60a-ee2b-4950-9264-66d50091eda3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA9048A7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/23f40fde-1279-4052-9365-ecd9dc5a4a76" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0F42417" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/e5766b44-a34c-4943-a639-3511711afa60" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9D79E11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/e93fe4d7-6f5b-4c48-9093-7b7a21c1cf95" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5F0B94F" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/2bc0b39a-9dcc-4292-89cc-b725b5b650b5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA2A3EFF" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/70b153e3-419f-41a0-9d02-bbb26d063aa7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54950E76" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/8a99ebb6-dfa6-43ad-bc80-9faad1615c33" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAAF9A1F0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/db24c430-9b06-4e4f-a947-5dff7ec5eaef" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA69D716" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/af021a34-463c-45a8-a1e6-e8f5c1e70cdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAAE6B7E3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/4bee0622-e90f-4ead-a7a1-d02ed47480a1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F5DEC13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/235b8411-3a62-4e24-86cc-cd1eb6f7f8fc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAAC737F9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/ad689aa0-24c6-4040-95c0-5d466d7eeea0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA5A8AFCC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/9d2cc2c5-aba2-443f-817b-e5475c29dce2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA92F80972" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/67099c06-17cb-429b-9c0d-24bddf48a6c6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FF4E3D0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/00aaf17b-fc6d-49af-9ae1-4d638cdb999e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA901FC9E9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/bcad7d3a-06dd-4c24-b0b7-abfe3487fdbb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA902A22E8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/3718177d-1a79-46b7-bb42-7000505a2ca9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA537A277F" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/0f8596c9-a5cf-4263-9ff8-e997c46b6063" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA542A6EA0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/05a39ce3-7da7-4962-b0cd-42b4d10a6b7e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA58FCEA7F" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/61d70846-5aeb-4858-b6e6-91acc450d53e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52C969C1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/49d124c3-08b8-4afe-89ee-d4cbe9cf85d2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AB51E8F" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/ac1c5497-b4ed-4b77-9387-dcbc9c02b48c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA530BE7CC" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/9fd0b2f6-5b51-41fb-ab05-b3c7f7e1c3c6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52E6148A" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/3b48987f-52d1-466b-aaec-845a95c1010d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53AC3C7F" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/526dd5d9-ce34-4150-a7e1-9c45d009fb03" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3BD98FC1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/e85ee60c-ff60-4110-9d91-2e035c45f425" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1CF10624" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/c93ede76-3b2f-41a7-b869-a3606393522a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E96B5F1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/14122499-ccab-4110-836a-92ad7ab06f8b" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E0F9DCB" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/c929e575-77f7-4886-80b8-f986b5d8ab45" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0CFDFEEF" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/24f05004-a51f-4af6-aa97-0aad127cedca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0F029444" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/3fd6157b-ace7-42a4-a360-df8eba58be27" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0DB60D3A" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/91731e9f-66a8-44a6-86e2-464c98af32a9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0EEF9964" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/e55a9b7e-734e-4aa6-ab08-5afa9a6d2879" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0BA40751" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/3a8f7e8c-a50b-4869-8e87-b88b8b4af462" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0BD1E509" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/6574000b-ee41-4a55-ac00-74200ba077ec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0BC07EC9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/9ed15e4c-0544-43e4-b9fa-25aa48ee603e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0ECF8EE" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/ed67f988-72dd-4b91-bc08-6a1ff6c627de" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0BA085F" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/0edcb7fd-ab28-4079-bf93-24e63c2a0cad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0CA716A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/6c713344-2498-4fa5-82b1-0c1f5496a68e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B21788FB" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/47d8eba0-a22f-44aa-a0be-e744814f3681" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B154ABEC" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/97554ffc-bb65-420b-b96d-db502fa00e3d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97B240B16" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/8660e240-8ab9-40de-937d-462cdd08e71b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97D695685" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/b3096411-9e99-4417-90ee-59a528b4e8c9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94DF121B0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/224b1562-8da1-4b70-8506-6dc407c1001f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97942F852" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/f9bb6013-4f62-4570-8613-0dd8292d6617" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96B5E6BD4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/71fc383e-5694-4db0-ba1e-ad21bcf84582" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96EFEF03A" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/637565c2-f774-4848-b020-45f85197c72a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96B384473" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/575f2dba-45d9-4889-be67-bcfee37c8412" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CDA3E58F" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/d75614fa-5652-44d0-ba25-476f10a6ab40" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B949970B32" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/26c4d5a4-9022-4629-9de8-02ff03cdf739" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E55C57B3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/549a3747-0568-4414-bc89-08712e052d54" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E4AC8657" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/c7fb3848-681e-4307-afcd-2bc2848500dc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E49ADCCB" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/f945a43d-6fbe-4e83-836a-82ff44c84e1e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E4E89F5F" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/67f125d2-36a3-4a9d-8df5-6bfc3133358b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E4D05F2F" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/f180896a-7cd4-4ffb-b44c-ab345a3b3f0e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E4BB59EA" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/c38c06a0-c0b6-4884-92a3-8e15076db6b4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84049EB71" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/f89cbc96-5136-409c-b79b-5bce9f10e47e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C7C63B6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/70fb3242-38e3-45ea-b5bd-d0ec8c100c3a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82CA3ED3E" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VRIC887003/amministrazione-trasparente/atti-amministrazioni-enti/07e90bd7-39ce-4e7e-8886-3285ecc0177c" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F112"/>
+  <dimension ref="A1:F116"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>11938</v>
+        <v>12684</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>12611</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>11880</v>
+        <v>12516</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>11776</v>
+        <v>12515</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6">
+        <v>11938</v>
+      </c>
+      <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
         <v>20</v>
       </c>
-      <c r="B6">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>11774</v>
+        <v>11881</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>11485</v>
+        <v>11880</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>11435</v>
+        <v>11776</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>11433</v>
+        <v>11775</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B11">
-        <v>11385</v>
+        <v>11774</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>32</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>10837</v>
+        <v>11485</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>35</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="B13">
-        <v>3337</v>
+        <v>11435</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>37</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="B14">
-        <v>9796</v>
+        <v>11433</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>39</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="B15">
-        <v>9795</v>
+        <v>11385</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>41</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="B16">
-        <v>9794</v>
+        <v>10837</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>44</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="B17">
-        <v>9791</v>
+        <v>3337</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>47</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="B18">
-        <v>9554</v>
+        <v>9796</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>50</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="B19">
-        <v>9196</v>
+        <v>9795</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>52</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="B20">
-        <v>7112</v>
+        <v>9794</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>54</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="B21">
-        <v>8532</v>
+        <v>9791</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>56</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="B22">
-        <v>8531</v>
+        <v>9554</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>59</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="B23">
-        <v>8529</v>
+        <v>9196</v>
       </c>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="D23" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>62</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>63</v>
       </c>
       <c r="B24">
-        <v>8528</v>
+        <v>7112</v>
       </c>
       <c r="C24" t="s">
-        <v>105</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>65</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="B25">
-        <v>8525</v>
+        <v>8532</v>
       </c>
       <c r="C25" t="s">
-        <v>109</v>
+        <v>67</v>
       </c>
       <c r="D25" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>68</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>66</v>
       </c>
       <c r="B26">
-        <v>8417</v>
+        <v>8531</v>
       </c>
       <c r="C26" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>70</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>66</v>
       </c>
       <c r="B27">
-        <v>8416</v>
+        <v>8529</v>
       </c>
       <c r="C27" t="s">
-        <v>118</v>
+        <v>71</v>
       </c>
       <c r="D27" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>72</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>66</v>
       </c>
       <c r="B28">
-        <v>8413</v>
+        <v>8528</v>
       </c>
       <c r="C28" t="s">
-        <v>122</v>
+        <v>73</v>
       </c>
       <c r="D28" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>74</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>66</v>
       </c>
       <c r="B29">
-        <v>7937</v>
+        <v>8525</v>
       </c>
       <c r="C29" t="s">
-        <v>127</v>
+        <v>75</v>
       </c>
       <c r="D29" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>76</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>77</v>
       </c>
       <c r="B30">
-        <v>7934</v>
+        <v>8417</v>
       </c>
       <c r="C30" t="s">
-        <v>131</v>
+        <v>78</v>
       </c>
       <c r="D30" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>79</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>77</v>
       </c>
       <c r="B31">
-        <v>7871</v>
+        <v>8416</v>
       </c>
       <c r="C31" t="s">
-        <v>136</v>
+        <v>80</v>
       </c>
       <c r="D31" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>81</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>77</v>
       </c>
       <c r="B32">
-        <v>7784</v>
+        <v>8413</v>
       </c>
       <c r="C32" t="s">
-        <v>141</v>
+        <v>82</v>
       </c>
       <c r="D32" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>83</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>140</v>
+        <v>84</v>
       </c>
       <c r="B33">
-        <v>7764</v>
+        <v>7937</v>
       </c>
       <c r="C33" t="s">
-        <v>145</v>
+        <v>85</v>
       </c>
       <c r="D33" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>86</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>140</v>
+        <v>84</v>
       </c>
       <c r="B34">
-        <v>7759</v>
+        <v>7934</v>
       </c>
       <c r="C34" t="s">
-        <v>149</v>
+        <v>87</v>
       </c>
       <c r="D34" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>88</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>153</v>
+        <v>89</v>
       </c>
       <c r="B35">
-        <v>7309</v>
+        <v>7871</v>
       </c>
       <c r="C35" t="s">
-        <v>154</v>
+        <v>90</v>
       </c>
       <c r="D35" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>91</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>153</v>
+        <v>92</v>
       </c>
       <c r="B36">
-        <v>7308</v>
+        <v>7784</v>
       </c>
       <c r="C36" t="s">
-        <v>158</v>
+        <v>93</v>
       </c>
       <c r="D36" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>94</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>162</v>
+        <v>92</v>
       </c>
       <c r="B37">
-        <v>7116</v>
+        <v>7764</v>
       </c>
       <c r="C37" t="s">
-        <v>163</v>
+        <v>95</v>
       </c>
       <c r="D37" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>96</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>162</v>
+        <v>92</v>
       </c>
       <c r="B38">
-        <v>7114</v>
+        <v>7759</v>
       </c>
       <c r="C38" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="D38" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>98</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>162</v>
+        <v>99</v>
       </c>
       <c r="B39">
-        <v>7113</v>
+        <v>7309</v>
       </c>
       <c r="C39" t="s">
-        <v>171</v>
+        <v>100</v>
       </c>
       <c r="D39" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>101</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>162</v>
+        <v>99</v>
       </c>
       <c r="B40">
-        <v>7111</v>
+        <v>7308</v>
       </c>
       <c r="C40" t="s">
-        <v>175</v>
+        <v>102</v>
       </c>
       <c r="D40" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>103</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="B41">
-        <v>7110</v>
+        <v>7116</v>
       </c>
       <c r="C41" t="s">
-        <v>179</v>
+        <v>105</v>
       </c>
       <c r="D41" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>106</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="B42">
-        <v>7109</v>
+        <v>7114</v>
       </c>
       <c r="C42" t="s">
-        <v>183</v>
+        <v>107</v>
       </c>
       <c r="D42" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>108</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="B43">
-        <v>7108</v>
+        <v>7113</v>
       </c>
       <c r="C43" t="s">
-        <v>187</v>
+        <v>109</v>
       </c>
       <c r="D43" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>110</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>191</v>
+        <v>104</v>
       </c>
       <c r="B44">
-        <v>7007</v>
+        <v>7111</v>
       </c>
       <c r="C44" t="s">
-        <v>192</v>
+        <v>111</v>
       </c>
       <c r="D44" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>112</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>196</v>
+        <v>104</v>
       </c>
       <c r="B45">
-        <v>6501</v>
+        <v>7110</v>
       </c>
       <c r="C45" t="s">
-        <v>197</v>
+        <v>113</v>
       </c>
       <c r="D45" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>114</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>201</v>
+        <v>104</v>
       </c>
       <c r="B46">
-        <v>5899</v>
+        <v>7109</v>
       </c>
       <c r="C46" t="s">
-        <v>202</v>
+        <v>115</v>
       </c>
       <c r="D46" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>116</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>206</v>
+        <v>104</v>
       </c>
       <c r="B47">
-        <v>5725</v>
+        <v>7108</v>
       </c>
       <c r="C47" t="s">
-        <v>207</v>
+        <v>117</v>
       </c>
       <c r="D47" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>118</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>206</v>
+        <v>119</v>
       </c>
       <c r="B48">
-        <v>5714</v>
+        <v>7007</v>
       </c>
       <c r="C48" t="s">
-        <v>211</v>
+        <v>120</v>
       </c>
       <c r="D48" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>121</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>206</v>
+        <v>122</v>
       </c>
       <c r="B49">
-        <v>5713</v>
+        <v>6501</v>
       </c>
       <c r="C49" t="s">
-        <v>215</v>
+        <v>123</v>
       </c>
       <c r="D49" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>124</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>206</v>
+        <v>125</v>
       </c>
       <c r="B50">
-        <v>5709</v>
+        <v>5899</v>
       </c>
       <c r="C50" t="s">
-        <v>219</v>
+        <v>126</v>
       </c>
       <c r="D50" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>127</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>206</v>
+        <v>128</v>
       </c>
       <c r="B51">
-        <v>5707</v>
+        <v>5725</v>
       </c>
       <c r="C51" t="s">
-        <v>223</v>
+        <v>129</v>
       </c>
       <c r="D51" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>130</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>227</v>
+        <v>128</v>
       </c>
       <c r="B52">
-        <v>5279</v>
+        <v>5714</v>
       </c>
       <c r="C52" t="s">
-        <v>228</v>
+        <v>131</v>
       </c>
       <c r="D52" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>132</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>232</v>
+        <v>128</v>
       </c>
       <c r="B53">
-        <v>4850</v>
+        <v>5713</v>
       </c>
       <c r="C53" t="s">
-        <v>233</v>
+        <v>133</v>
       </c>
       <c r="D53" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>134</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>237</v>
+        <v>128</v>
       </c>
       <c r="B54">
-        <v>4455</v>
+        <v>5709</v>
       </c>
       <c r="C54" t="s">
-        <v>238</v>
+        <v>135</v>
       </c>
       <c r="D54" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>136</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>237</v>
+        <v>128</v>
       </c>
       <c r="B55">
-        <v>4454</v>
+        <v>5707</v>
       </c>
       <c r="C55" t="s">
-        <v>242</v>
+        <v>137</v>
       </c>
       <c r="D55" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>138</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>246</v>
+        <v>139</v>
       </c>
       <c r="B56">
-        <v>4016</v>
+        <v>5279</v>
       </c>
       <c r="C56" t="s">
-        <v>247</v>
+        <v>140</v>
       </c>
       <c r="D56" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>141</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>251</v>
+        <v>142</v>
       </c>
       <c r="B57">
-        <v>3967</v>
+        <v>4850</v>
       </c>
       <c r="C57" t="s">
-        <v>252</v>
+        <v>143</v>
       </c>
       <c r="D57" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>144</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>251</v>
+        <v>145</v>
       </c>
       <c r="B58">
-        <v>3966</v>
+        <v>4455</v>
       </c>
       <c r="C58" t="s">
-        <v>256</v>
+        <v>146</v>
       </c>
       <c r="D58" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>147</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>260</v>
+        <v>145</v>
       </c>
       <c r="B59">
-        <v>3703</v>
+        <v>4454</v>
       </c>
       <c r="C59" t="s">
-        <v>261</v>
+        <v>148</v>
       </c>
       <c r="D59" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>149</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>260</v>
+        <v>150</v>
       </c>
       <c r="B60">
-        <v>3698</v>
+        <v>4016</v>
       </c>
       <c r="C60" t="s">
-        <v>265</v>
+        <v>151</v>
       </c>
       <c r="D60" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>152</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>269</v>
+        <v>153</v>
       </c>
       <c r="B61">
-        <v>3646</v>
+        <v>3967</v>
       </c>
       <c r="C61" t="s">
-        <v>270</v>
+        <v>154</v>
       </c>
       <c r="D61" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>273</v>
+        <v>155</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>269</v>
+        <v>153</v>
       </c>
       <c r="B62">
-        <v>3645</v>
+        <v>3966</v>
       </c>
       <c r="C62" t="s">
-        <v>274</v>
+        <v>156</v>
       </c>
       <c r="D62" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>157</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>269</v>
+        <v>158</v>
       </c>
       <c r="B63">
-        <v>3599</v>
+        <v>3703</v>
       </c>
       <c r="C63" t="s">
-        <v>278</v>
+        <v>159</v>
       </c>
       <c r="D63" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>160</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>269</v>
+        <v>158</v>
       </c>
       <c r="B64">
-        <v>3597</v>
+        <v>3698</v>
       </c>
       <c r="C64" t="s">
-        <v>282</v>
+        <v>161</v>
       </c>
       <c r="D64" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>162</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>269</v>
+        <v>163</v>
       </c>
       <c r="B65">
-        <v>3593</v>
+        <v>3646</v>
       </c>
       <c r="C65" t="s">
-        <v>286</v>
+        <v>164</v>
       </c>
       <c r="D65" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>165</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>269</v>
+        <v>163</v>
       </c>
       <c r="B66">
-        <v>3584</v>
+        <v>3645</v>
       </c>
       <c r="C66" t="s">
-        <v>290</v>
+        <v>166</v>
       </c>
       <c r="D66" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>293</v>
+        <v>167</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>294</v>
+        <v>163</v>
       </c>
       <c r="B67">
-        <v>3215</v>
+        <v>3599</v>
       </c>
       <c r="C67" t="s">
-        <v>295</v>
+        <v>168</v>
       </c>
       <c r="D67" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>298</v>
+        <v>169</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>294</v>
+        <v>163</v>
       </c>
       <c r="B68">
-        <v>3173</v>
+        <v>3597</v>
       </c>
       <c r="C68" t="s">
-        <v>299</v>
+        <v>170</v>
       </c>
       <c r="D68" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>302</v>
+        <v>171</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>294</v>
+        <v>163</v>
       </c>
       <c r="B69">
-        <v>3171</v>
+        <v>3593</v>
       </c>
       <c r="C69" t="s">
-        <v>303</v>
+        <v>172</v>
       </c>
       <c r="D69" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>306</v>
+        <v>173</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>294</v>
+        <v>163</v>
       </c>
       <c r="B70">
-        <v>3164</v>
+        <v>3584</v>
       </c>
       <c r="C70" t="s">
-        <v>307</v>
+        <v>174</v>
       </c>
       <c r="D70" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>175</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>311</v>
+        <v>176</v>
       </c>
       <c r="B71">
-        <v>2394</v>
+        <v>3215</v>
       </c>
       <c r="C71" t="s">
-        <v>312</v>
+        <v>177</v>
       </c>
       <c r="D71" t="s">
-        <v>313</v>
-[...5 lines deleted...]
-        <v>315</v>
+        <v>178</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>311</v>
+        <v>176</v>
       </c>
       <c r="B72">
-        <v>2392</v>
+        <v>3173</v>
       </c>
       <c r="C72" t="s">
-        <v>316</v>
+        <v>179</v>
       </c>
       <c r="D72" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>180</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>311</v>
+        <v>176</v>
       </c>
       <c r="B73">
-        <v>2388</v>
+        <v>3171</v>
       </c>
       <c r="C73" t="s">
-        <v>320</v>
+        <v>181</v>
       </c>
       <c r="D73" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>182</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>311</v>
+        <v>176</v>
       </c>
       <c r="B74">
-        <v>2387</v>
+        <v>3164</v>
       </c>
       <c r="C74" t="s">
-        <v>324</v>
+        <v>183</v>
       </c>
       <c r="D74" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>184</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>328</v>
+        <v>185</v>
       </c>
       <c r="B75">
-        <v>2336</v>
+        <v>2394</v>
       </c>
       <c r="C75" t="s">
-        <v>329</v>
+        <v>186</v>
       </c>
       <c r="D75" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>187</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>328</v>
+        <v>185</v>
       </c>
       <c r="B76">
-        <v>2335</v>
+        <v>2392</v>
       </c>
       <c r="C76" t="s">
-        <v>333</v>
+        <v>188</v>
       </c>
       <c r="D76" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>189</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>328</v>
+        <v>185</v>
       </c>
       <c r="B77">
-        <v>2334</v>
+        <v>2388</v>
       </c>
       <c r="C77" t="s">
-        <v>337</v>
+        <v>190</v>
       </c>
       <c r="D77" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>191</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>328</v>
+        <v>185</v>
       </c>
       <c r="B78">
-        <v>2301</v>
+        <v>2387</v>
       </c>
       <c r="C78" t="s">
-        <v>341</v>
+        <v>192</v>
       </c>
       <c r="D78" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-        <v>344</v>
+        <v>193</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>345</v>
+        <v>194</v>
       </c>
       <c r="B79">
-        <v>1904</v>
+        <v>2336</v>
       </c>
       <c r="C79" t="s">
-        <v>346</v>
+        <v>195</v>
       </c>
       <c r="D79" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>196</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>350</v>
+        <v>194</v>
       </c>
       <c r="B80">
-        <v>1626</v>
+        <v>2335</v>
       </c>
       <c r="C80" t="s">
-        <v>351</v>
+        <v>197</v>
       </c>
       <c r="D80" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>198</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>355</v>
+        <v>194</v>
       </c>
       <c r="B81">
-        <v>1564</v>
+        <v>2334</v>
       </c>
       <c r="C81" t="s">
-        <v>356</v>
+        <v>199</v>
       </c>
       <c r="D81" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-        <v>359</v>
+        <v>200</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>355</v>
+        <v>194</v>
       </c>
       <c r="B82">
-        <v>1563</v>
+        <v>2301</v>
       </c>
       <c r="C82" t="s">
-        <v>360</v>
+        <v>201</v>
       </c>
       <c r="D82" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>363</v>
+        <v>202</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>364</v>
+        <v>203</v>
       </c>
       <c r="B83">
-        <v>1418</v>
+        <v>1904</v>
       </c>
       <c r="C83" t="s">
-        <v>365</v>
+        <v>204</v>
       </c>
       <c r="D83" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>205</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>364</v>
+        <v>206</v>
       </c>
       <c r="B84">
-        <v>1416</v>
+        <v>1626</v>
       </c>
       <c r="C84" t="s">
-        <v>369</v>
+        <v>207</v>
       </c>
       <c r="D84" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>208</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>364</v>
+        <v>209</v>
       </c>
       <c r="B85">
-        <v>1406</v>
+        <v>1564</v>
       </c>
       <c r="C85" t="s">
-        <v>373</v>
+        <v>210</v>
       </c>
       <c r="D85" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>211</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>364</v>
+        <v>209</v>
       </c>
       <c r="B86">
-        <v>1405</v>
+        <v>1563</v>
       </c>
       <c r="C86" t="s">
-        <v>377</v>
+        <v>212</v>
       </c>
       <c r="D86" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>213</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>364</v>
+        <v>214</v>
       </c>
       <c r="B87">
-        <v>1403</v>
+        <v>1418</v>
       </c>
       <c r="C87" t="s">
-        <v>381</v>
+        <v>215</v>
       </c>
       <c r="D87" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>216</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>364</v>
+        <v>214</v>
       </c>
       <c r="B88">
-        <v>1402</v>
+        <v>1416</v>
       </c>
       <c r="C88" t="s">
-        <v>385</v>
+        <v>217</v>
       </c>
       <c r="D88" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>218</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>364</v>
+        <v>214</v>
       </c>
       <c r="B89">
-        <v>1401</v>
+        <v>1406</v>
       </c>
       <c r="C89" t="s">
-        <v>389</v>
+        <v>219</v>
       </c>
       <c r="D89" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-        <v>392</v>
+        <v>220</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>393</v>
+        <v>214</v>
       </c>
       <c r="B90">
-        <v>246</v>
+        <v>1405</v>
       </c>
       <c r="C90" t="s">
-        <v>394</v>
+        <v>221</v>
       </c>
       <c r="D90" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>222</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>393</v>
+        <v>214</v>
       </c>
       <c r="B91">
-        <v>233</v>
+        <v>1403</v>
       </c>
       <c r="C91" t="s">
-        <v>398</v>
+        <v>223</v>
       </c>
       <c r="D91" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>401</v>
+        <v>224</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>393</v>
+        <v>214</v>
       </c>
       <c r="B92">
-        <v>232</v>
+        <v>1402</v>
       </c>
       <c r="C92" t="s">
-        <v>402</v>
+        <v>225</v>
       </c>
       <c r="D92" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>405</v>
+        <v>226</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>406</v>
+        <v>214</v>
       </c>
       <c r="B93">
-        <v>20777</v>
+        <v>1401</v>
       </c>
       <c r="C93" t="s">
-        <v>407</v>
+        <v>227</v>
       </c>
       <c r="D93" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>228</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>411</v>
+        <v>229</v>
       </c>
       <c r="B94">
-        <v>20697</v>
+        <v>246</v>
       </c>
       <c r="C94" t="s">
-        <v>412</v>
+        <v>230</v>
       </c>
       <c r="D94" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>415</v>
+        <v>231</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>416</v>
+        <v>229</v>
       </c>
       <c r="B95">
-        <v>19893</v>
+        <v>233</v>
       </c>
       <c r="C95" t="s">
-        <v>417</v>
+        <v>232</v>
       </c>
       <c r="D95" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>420</v>
+        <v>233</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>416</v>
+        <v>229</v>
       </c>
       <c r="B96">
-        <v>19892</v>
+        <v>232</v>
       </c>
       <c r="C96" t="s">
-        <v>421</v>
+        <v>234</v>
       </c>
       <c r="D96" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>424</v>
+        <v>235</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>416</v>
+        <v>236</v>
       </c>
       <c r="B97">
-        <v>19890</v>
+        <v>20777</v>
       </c>
       <c r="C97" t="s">
-        <v>425</v>
+        <v>237</v>
       </c>
       <c r="D97" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>428</v>
+        <v>238</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>416</v>
+        <v>239</v>
       </c>
       <c r="B98">
-        <v>19888</v>
+        <v>20697</v>
       </c>
       <c r="C98" t="s">
-        <v>429</v>
+        <v>240</v>
       </c>
       <c r="D98" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>432</v>
+        <v>241</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>416</v>
+        <v>242</v>
       </c>
       <c r="B99">
-        <v>19886</v>
+        <v>19893</v>
       </c>
       <c r="C99" t="s">
-        <v>433</v>
+        <v>243</v>
       </c>
       <c r="D99" t="s">
-        <v>434</v>
-[...5 lines deleted...]
-        <v>436</v>
+        <v>244</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>416</v>
+        <v>242</v>
       </c>
       <c r="B100">
-        <v>19885</v>
+        <v>19892</v>
       </c>
       <c r="C100" t="s">
-        <v>437</v>
+        <v>245</v>
       </c>
       <c r="D100" t="s">
-        <v>438</v>
-[...5 lines deleted...]
-        <v>440</v>
+        <v>246</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>416</v>
+        <v>242</v>
       </c>
       <c r="B101">
-        <v>19883</v>
+        <v>19890</v>
       </c>
       <c r="C101" t="s">
-        <v>441</v>
+        <v>247</v>
       </c>
       <c r="D101" t="s">
-        <v>442</v>
-[...5 lines deleted...]
-        <v>444</v>
+        <v>248</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>416</v>
+        <v>242</v>
       </c>
       <c r="B102">
-        <v>19882</v>
+        <v>19888</v>
       </c>
       <c r="C102" t="s">
-        <v>445</v>
+        <v>249</v>
       </c>
       <c r="D102" t="s">
-        <v>446</v>
-[...5 lines deleted...]
-        <v>448</v>
+        <v>250</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>449</v>
+        <v>242</v>
       </c>
       <c r="B103">
-        <v>19215</v>
+        <v>19886</v>
       </c>
       <c r="C103" t="s">
-        <v>450</v>
+        <v>251</v>
       </c>
       <c r="D103" t="s">
-        <v>451</v>
-[...5 lines deleted...]
-        <v>453</v>
+        <v>252</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>454</v>
+        <v>242</v>
       </c>
       <c r="B104">
-        <v>17372</v>
+        <v>19885</v>
       </c>
       <c r="C104" t="s">
-        <v>455</v>
+        <v>253</v>
       </c>
       <c r="D104" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>458</v>
+        <v>254</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>454</v>
+        <v>242</v>
       </c>
       <c r="B105">
-        <v>17315</v>
+        <v>19883</v>
       </c>
       <c r="C105" t="s">
-        <v>459</v>
+        <v>255</v>
       </c>
       <c r="D105" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-        <v>462</v>
+        <v>256</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>454</v>
+        <v>242</v>
       </c>
       <c r="B106">
-        <v>17314</v>
+        <v>19882</v>
       </c>
       <c r="C106" t="s">
-        <v>463</v>
+        <v>257</v>
       </c>
       <c r="D106" t="s">
-        <v>464</v>
-[...5 lines deleted...]
-        <v>466</v>
+        <v>258</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>454</v>
+        <v>259</v>
       </c>
       <c r="B107">
-        <v>17310</v>
+        <v>19215</v>
       </c>
       <c r="C107" t="s">
-        <v>467</v>
+        <v>260</v>
       </c>
       <c r="D107" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-        <v>470</v>
+        <v>261</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>454</v>
+        <v>262</v>
       </c>
       <c r="B108">
-        <v>17309</v>
+        <v>17372</v>
       </c>
       <c r="C108" t="s">
-        <v>471</v>
+        <v>263</v>
       </c>
       <c r="D108" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>474</v>
+        <v>264</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>454</v>
+        <v>262</v>
       </c>
       <c r="B109">
-        <v>17308</v>
+        <v>17315</v>
       </c>
       <c r="C109" t="s">
-        <v>475</v>
+        <v>265</v>
       </c>
       <c r="D109" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-        <v>478</v>
+        <v>266</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>479</v>
+        <v>262</v>
       </c>
       <c r="B110">
-        <v>14357</v>
+        <v>17314</v>
       </c>
       <c r="C110" t="s">
-        <v>480</v>
+        <v>267</v>
       </c>
       <c r="D110" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>483</v>
+        <v>268</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>484</v>
+        <v>262</v>
       </c>
       <c r="B111">
-        <v>13864</v>
+        <v>17310</v>
       </c>
       <c r="C111" t="s">
-        <v>485</v>
+        <v>269</v>
       </c>
       <c r="D111" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>270</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>484</v>
+        <v>262</v>
       </c>
       <c r="B112">
+        <v>17309</v>
+      </c>
+      <c r="C112" t="s">
+        <v>271</v>
+      </c>
+      <c r="D112" t="s">
+        <v>272</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>262</v>
+      </c>
+      <c r="B113">
+        <v>17308</v>
+      </c>
+      <c r="C113" t="s">
+        <v>273</v>
+      </c>
+      <c r="D113" t="s">
+        <v>274</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>275</v>
+      </c>
+      <c r="B114">
+        <v>14357</v>
+      </c>
+      <c r="C114" t="s">
+        <v>276</v>
+      </c>
+      <c r="D114" t="s">
+        <v>277</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>278</v>
+      </c>
+      <c r="B115">
+        <v>13864</v>
+      </c>
+      <c r="C115" t="s">
+        <v>279</v>
+      </c>
+      <c r="D115" t="s">
+        <v>280</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>278</v>
+      </c>
+      <c r="B116">
         <v>13845</v>
       </c>
-      <c r="C112" t="s">
-[...9 lines deleted...]
-        <v>492</v>
+      <c r="C116" t="s">
+        <v>281</v>
+      </c>
+      <c r="D116" t="s">
+        <v>282</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>