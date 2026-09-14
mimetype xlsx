--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -8,745 +8,495 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="132">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>BC6F98BF22</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spedizione plichi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC6F98BF22</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/66ca0d39-6fef-4bec-8aa8-4c7a4158f0f1</t>
+    <t>Link</t>
   </si>
   <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>BC5C767C84</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n. 2 staffe monitor multimediali plesso Montalcini</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5C767C84</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC241C0B5A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione BLSD</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC241C0B5A</t>
-[...4 lines deleted...]
-  <si>
     <t>BC24487618</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Libretti A.S. 2026/2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC24487618</t>
-[...4 lines deleted...]
-  <si>
     <t>BC24174CA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio D.P.O.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC24174CA2</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBD00D8151</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione AI ACT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD00D8151</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC8566285</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura kit di reintegro cassette di sicurezza plessi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8566285</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBAB3F9DA4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale igienico sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB3F9DA4</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB838B726F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione DAE Plesso Fermi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB838B726F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB493F01DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura libri per Biblioteca S.S.P.G. Fermi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB493F01DE</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB32BBF497</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale informatico per didattica digitale e attrezzatura per indirizzo musicale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB32BBF497</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BADA8B6849</t>
   </si>
   <si>
     <t>Decisione a contrarre - Licenza software prima visione web</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA8B6849</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD389502E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio spedizione plichi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD389502E</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BABA009B6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo licenze Classe Viva</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA009B6B</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA9DDF50E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Contratto assistenza tecnica Teseco S.R.L.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9DDF50E1</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA83923B42</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di spedizione plichi</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/ba65d31f-2162-4f7c-a3c6-909f17608ef1</t>
   </si>
   <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA4252DA48</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Fornitura di materiale igienico sanitario non
 specialistico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4252DA48</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1B683399</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di firma remota O.T.P. Mobile EDU GAMMA S.R.L.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B683399</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA10FDFF70</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo licenze ARGO Software</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA10FDFF70</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>B9FFC2BAFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto urgente di segnaletica di sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FFC2BAFC</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B9796F446A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi software ARGO O.E. Edu Gamma S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9796F446A</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B93756392B</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di consulenza per Amministrazione Trasparente e noleggio utenza nel portale “amministrazionetrasparente.org” O.E. Sfera S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93756392B</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B90CDF5A4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo prima visione web 1/1/2025 - 31/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90CDF5A4A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8C19B1FAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Copertura assicurativa anno 2025-2026 O.E.CHUBB EUROPEAN GROUP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C19B1FAD</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>B899DE41C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale igienico sanitario O.E. BIANCHI INGROSSO S.R.L.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B899DE41C4</t>
-[...4 lines deleted...]
-  <si>
     <t>B899B00F15</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale didattico (libretti di giustificazione)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B899B00F15</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>B6A00B199F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trasporto pullman privato PEGASO VIAGGI S.R.L.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A00B199F</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A01B937D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trasporto pullman privato gita Trieste O.E. Pegaso Viaggi S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A01B937D</t>
-[...4 lines deleted...]
-  <si>
     <t>B69FBD570B</t>
   </si>
   <si>
     <t>Decisione a contrarre - trasporto pullman privato O.E. Eurocovet</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69FBD570B</t>
-[...4 lines deleted...]
-  <si>
     <t>B69FD5431C</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASPORTO PULLMAN PRIVATO GITA PORDENONE O.E. PEGASO VIAGGI S.R.L.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69FD5431C</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>B66F52E3A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - trasporto pullman privato o.e. Martini Bus s.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66F52E3A2</t>
-[...4 lines deleted...]
-  <si>
     <t>B66F31CE40</t>
   </si>
   <si>
     <t>Decisione a contrarre - trasporto pullman privato O.E. MARINI BUS S.R.L.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66F31CE40</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2025</t>
   </si>
   <si>
     <t>B67F31D11C</t>
   </si>
   <si>
     <t>Decisione a contrarre - trasporto pullman privato O.E.BONAVENTURA Express S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67F31D11C</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>B62EF6CB2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASPORTO PULLMAN PRIVATO O.E. EURO TOURS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EF6CB2B</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B5918A2920</t>
   </si>
   <si>
     <t>Decisione a contrarre - Copertura assicurativa a.s. 2024/2025 O.E. AIG ASSICURAZIONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5918A2920</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B572A344F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto O.E. Auriga Tours S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B572A344F6</t>
-[...4 lines deleted...]
-  <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>B53CB4469C</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SUPPORTO ANNUALE O.E: ARGO  SFOTWARE S.R.L.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53CB4469C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>B4FE8E303C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Azione di potenziamento delle competenze STEM e multilinguistiche – D.M. 65 del 12 aprile 2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4FE8E303C</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>B268ACFABC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale didattico (libretti di giustificazione) O.E. Gruppo Spaggiari S.P.A.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B268ACFABC</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>B39525BAE9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale igienico sanitario Bianchi ingorsso S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39525BAE9</t>
-[...4 lines deleted...]
-  <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>B268BD856D</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi Data Protection Officer (DPO) O.E. DEI ROSSI Francesco</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B268BD856D</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>B06F06C4C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale igienico sanitario O.E. Bianchi ingrosso S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06F06C4C5</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>B0295F87C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio autobus con autista O.E. Viaggi Gottardo s.n.c.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0295F87C2</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>BO2956C43B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale didattico O.E.CENTRO STUDI ERICKSON</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/9fcf2ffc-e7cb-4102-9418-a4ae477b1d33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1044,959 +794,1053 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6F98BF22" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/66ca0d39-6fef-4bec-8aa8-4c7a4158f0f1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5C767C84" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/85f6a768-03b6-4c2e-9640-848fc008c8ac" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC241C0B5A" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/e1ee40fc-341c-4ab9-9f8f-abc3275d1f95" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC24487618" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/735757a9-0d61-49e1-a48c-4e2a6078289b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC24174CA2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/27c550d2-75c4-4f52-add7-09b44c04806b" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD00D8151" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/2d6671ac-01c1-44ca-895d-c1830f13900d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8566285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/41d5942e-cba4-4a81-bcdb-7e22eac6ba58" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB3F9DA4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/a0442c02-558b-4673-869c-2547b971c74e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB838B726F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/cd9ced88-ab43-4a29-8162-4b9cb46729a9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB493F01DE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/5c2e706e-4190-49d0-a98f-18e34faafd09" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB32BBF497" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/60ad8432-6fa4-4207-9e18-cba9fd592bd1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA8B6849" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/6dba2868-4f85-4980-9b3b-c37906c1d40b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD389502E" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/d0b28bed-3dd1-4c2d-8d4f-d641e43ce91f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA009B6B" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/09ac3334-0e66-4b71-94cd-abd93396a3e5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9DDF50E1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/965b4af8-67f7-4120-b5af-5aa012d5c7b4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83923B42" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/ba65d31f-2162-4f7c-a3c6-909f17608ef1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4252DA48" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/0d6592ac-d72e-4e7a-8af3-7ad6899cf440" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B683399" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/41896eac-4cbe-4827-bb39-05daf5c772ef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA10FDFF70" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/05d9e775-a489-4e85-81dd-b86f3b244ffe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FFC2BAFC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/d3776380-5379-4ec2-8c57-ebe98725cffc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9796F446A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/0144c75f-745f-4acd-83da-14e43b09cad8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93756392B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/faa02bf1-9432-4827-a84c-8444811d8a1d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90CDF5A4A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/67661258-d56f-4d7f-94b6-0ce346929d58" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C19B1FAD" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/b84dd225-59f0-4ed2-aa25-94c79bcae7fb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B899DE41C4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/5538f70c-7763-4c79-a356-2d2124549dfd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B899B00F15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/c0e189be-5ac7-469f-9b8b-ba93f2b7de9f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A00B199F" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/33bb6d24-2a1b-4f7e-9ce1-b4eb0fc59deb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A01B937D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/f7db11c2-406b-419e-99c1-2ea5ebcc668b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69FBD570B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/0111b395-1055-478a-aa8b-712d27e36129" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69FD5431C" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/9ddf79cd-610f-4288-9348-70833e1fb98c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66F52E3A2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/84d520eb-4000-4c6c-807a-1086ca1c77b1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66F31CE40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/b1dc2760-2f62-4b9f-bb89-d6f5446a23d9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67F31D11C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/3a7e9990-e028-4b8f-a1f3-e576212f1c7f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EF6CB2B" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/680637b7-81ab-491d-9320-003f2f78896d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5918A2920" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/dd5d74fd-122e-4abc-9226-f7adedf456c6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B572A344F6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/099bf602-fef6-48e9-827f-1dd0eb226029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53CB4469C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/d9cb24ae-58e1-438b-83ad-3b2d16014582" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4FE8E303C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/4d2cf63a-58d2-467c-9353-a677efc0ba0e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B268ACFABC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/3ac6ee52-fe15-4923-a454-d53356b00aaf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39525BAE9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/16c44c56-1a75-4d09-bdd3-69e3aad3de17" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B268BD856D" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/437c972a-a801-47ff-8164-21741b36ea44" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06F06C4C5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/1c45267f-5511-4a0f-9505-beb6c027f8b9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0295F87C2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/cf814236-53dd-456a-9558-47d7e99851e4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BO2956C43B" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VEIC82700Q/amministrazione-trasparente/atti-amministrazioni-enti/9fcf2ffc-e7cb-4102-9418-a4ae477b1d33" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F45"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>6554</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B3">
         <v>6474</v>
       </c>
       <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
         <v>6105</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B5">
         <v>6103</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B6">
         <v>6102</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B7">
         <v>5234</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="B8">
         <v>5202</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="B9">
         <v>5012</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="B10">
         <v>4643</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="B11">
         <v>4115</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B12">
         <v>3881</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>3099</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="B14">
         <v>3029</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>43</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="B15">
         <v>2791</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>46</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="B16">
         <v>2393</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>49</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="B17">
         <v>2097</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>52</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="B18">
         <v>1537</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>55</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="B19">
         <v>1153</v>
       </c>
       <c r="C19" t="s">
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>58</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="B20">
         <v>1009</v>
       </c>
       <c r="C20" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>61</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>62</v>
       </c>
       <c r="B21">
         <v>876</v>
       </c>
       <c r="C21" t="s">
-        <v>100</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>64</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="B22">
         <v>16125</v>
       </c>
       <c r="C22" t="s">
-        <v>105</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>67</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>68</v>
       </c>
       <c r="B23">
         <v>15452</v>
       </c>
       <c r="C23" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>70</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="B24">
         <v>14773</v>
       </c>
       <c r="C24" t="s">
-        <v>115</v>
+        <v>72</v>
       </c>
       <c r="D24" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>73</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>74</v>
       </c>
       <c r="B25">
         <v>13819</v>
       </c>
       <c r="C25" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="D25" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>76</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="B26">
         <v>13166</v>
       </c>
       <c r="C26" t="s">
-        <v>125</v>
+        <v>78</v>
       </c>
       <c r="D26" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>79</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="B27">
         <v>13163</v>
       </c>
       <c r="C27" t="s">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>81</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>82</v>
       </c>
       <c r="B28">
         <v>5113</v>
       </c>
       <c r="C28" t="s">
-        <v>134</v>
+        <v>83</v>
       </c>
       <c r="D28" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>84</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>82</v>
       </c>
       <c r="B29">
         <v>5112</v>
       </c>
       <c r="C29" t="s">
-        <v>138</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>86</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>82</v>
       </c>
       <c r="B30">
         <v>5109</v>
       </c>
       <c r="C30" t="s">
-        <v>142</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>88</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>82</v>
       </c>
       <c r="B31">
         <v>5108</v>
       </c>
       <c r="C31" t="s">
-        <v>146</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>90</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>91</v>
       </c>
       <c r="B32">
         <v>4991</v>
       </c>
       <c r="C32" t="s">
-        <v>151</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>93</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>150</v>
+        <v>91</v>
       </c>
       <c r="B33">
         <v>4990</v>
       </c>
       <c r="C33" t="s">
-        <v>155</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>95</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>159</v>
+        <v>96</v>
       </c>
       <c r="B34">
         <v>4727</v>
       </c>
       <c r="C34" t="s">
-        <v>160</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>98</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>164</v>
+        <v>99</v>
       </c>
       <c r="B35">
         <v>3870</v>
       </c>
       <c r="C35" t="s">
-        <v>165</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>101</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>169</v>
+        <v>102</v>
       </c>
       <c r="B36">
         <v>1499</v>
       </c>
       <c r="C36" t="s">
-        <v>170</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>173</v>
+        <v>104</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>174</v>
+        <v>105</v>
       </c>
       <c r="B37">
         <v>1450</v>
       </c>
       <c r="C37" t="s">
-        <v>175</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>107</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>179</v>
+        <v>108</v>
       </c>
       <c r="B38">
         <v>698</v>
       </c>
       <c r="C38" t="s">
-        <v>180</v>
+        <v>109</v>
       </c>
       <c r="D38" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>110</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>184</v>
+        <v>111</v>
       </c>
       <c r="B39">
         <v>17333</v>
       </c>
       <c r="C39" t="s">
-        <v>185</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>113</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>189</v>
+        <v>114</v>
       </c>
       <c r="B40">
         <v>10895</v>
       </c>
       <c r="C40" t="s">
-        <v>190</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>116</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>194</v>
+        <v>117</v>
       </c>
       <c r="B41">
         <v>14279</v>
       </c>
       <c r="C41" t="s">
-        <v>195</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>119</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>199</v>
+        <v>120</v>
       </c>
       <c r="B42">
         <v>10112</v>
       </c>
       <c r="C42" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="D42" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>122</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="B43">
         <v>5751</v>
       </c>
       <c r="C43" t="s">
-        <v>205</v>
+        <v>124</v>
       </c>
       <c r="D43" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>125</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>209</v>
+        <v>126</v>
       </c>
       <c r="B44">
         <v>2290</v>
       </c>
       <c r="C44" t="s">
-        <v>210</v>
+        <v>127</v>
       </c>
       <c r="D44" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>128</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>214</v>
+        <v>129</v>
       </c>
       <c r="B45">
         <v>1917</v>
       </c>
       <c r="C45" t="s">
-        <v>215</v>
+        <v>130</v>
       </c>
       <c r="D45" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>131</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>