--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -8,80 +8,153 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="881" uniqueCount="405">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>DECRETO DIRIGENZIALE N. 119 DEL 27/09/2026 Individuazione dei tutor per i n. 14 moduli formativi del progetto “ZAPPA SUMMER SKILLS: competenze di base, lingue, scienze ed economia per il successo formativo” - Codice Nazionale ESO4.6.A4.A FSEPN-LO-2026-1680 - CUP I74D26002320007</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>DECRETO DIRIGENZIALE N. 118 DEL 27/09/2026 Individuazione di n. 4 docenti esperti per i moduli formativi dell’area Matematica del progetto “ZAPPA SUMMER SKILLS: competenze di base, lingue, scienze ed economia per il successo formativo” - Codice Nazionale ESO4.6.A4.A-FSEPN-LO-2026-1680 - CUP I74D26002320007</t>
+  </si>
+  <si>
+    <t>DECRETO DIRIGENZIALE N. 117 DEL 27/09/2026 Individuazione di n. 1 docente esperto per i modulo formativo dell’area Spagnolo del progetto “ZAPPA SUMMER SKILLS: competenze di base, lingue, scienze ed economia per il successo formativo” - Codice Nazionale ESO4.6.A4.A-FSEPN-LO-2026-1680 - CUP I74D26002320007</t>
+  </si>
+  <si>
+    <t>DECRETO DIRIGENZIALE N. 116 DEL 27/09/2026 Individuazione di n. 2 docenti esperti per i moduli formativi dell’area Inglese del progetto “ZAPPA SUMMER SKILLS: competenze di base, lingue, scienze ed economia per il successo formativo” - Codice Nazionale ESO4.6.A4.A-FSEPN-LO-2026-1680 - CUP I74D26002320007</t>
+  </si>
+  <si>
+    <t>DECRETO DIRIGENZIALE N. 115 DEL 27/09/2026 Individuazione di n. 2 docenti esperti per i moduli formativi dell’area Italiano del progetto “ZAPPA SUMMER SKILLS: competenze di base, lingue, scienze ed economia per il successo formativo” - Codice Nazionale ESO4.6.A4.A-FSEPN-LO-2026-1680 - CUP I74D26002320007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO DIRIGENZIALE N. 114 DEL 27/09/2026 Individuazione di n. 3 docenti esperti per i moduli formativi dell’area Economia del progetto “ZAPPA SUMMER SKILLS: competenze di base, lingue, scienze ed economia per il successo formativo” - Codice Nazionale ESO4.6.A4.A-FSEPN-LO-2026-1680 - CUP I74D26002320007 </t>
+  </si>
+  <si>
+    <t>DECRETO DIRIGENZIALE N. 113 DEL 27/09/2026 Individuazione di n. 1 docente esperto per il modulo formativo dell’area Fisica del progetto “ZAPPA SUMMER SKILLS: competenze di base, lingue, scienze ed economia per il successo formativo” - Codice Nazionale ESO4.6.A4.A-FSEPN-LO-2026-1680 - CUP I74D26002320007</t>
+  </si>
+  <si>
+    <t>DECRETO DIRIGENZIALE N. 112 DEL 27/09/2026 Individuazione di n. 1 docente esperto per il modulo formativo dell’area Chimica del progetto “ZAPPA SUMMER SKILLS: competenze di base, lingue, scienze ed economia per il successo formativo” - Codice Nazionale ESO4.6.A4.A-FSEPN-LO-2026-1680 - CUP I74D26002320007</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Progetto: “Realizzazione e ammodernamento dei Laboratori 
+informatici e professionalizzanti n. 2 e n. 4” – codice 
+10.8.1.B2-FDRPOC-LO-2025-86 – CUP I74D25001840001 – 
+POC “Per la Scuola” 2014-2020 – Obiettivo specifico 10.8 – 
+Azione 10.8.1 – Sottoazione 10.8.1.B2 “Laboratori 
+professionalizzanti” Dichiarazione di insussistenza di cause di 
+incompatibilità e di conflitto di interessi, anche potenziale in 
+relazione all’incarico di progettista a titolo gratuito </t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto Dirigenziale n. 107- assunzione incarico di progettista del progetto “Realizzazione e ammodernamento dei Laboratori informatici e professionalizzanti n. 2 e n. 4” – codice 10.8.1.B2-FDRPOC-LO-2025-86 – CUP I74D25001840001, autorizzato nell’ambito del POC “Per la Scuola” 2014-2020 – Obiettivo specifico 10.8 – Azione 10.8.1 – Sottoazione 10.8.1.B2 “Laboratori professionalizzanti”</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto dirigenziale n. 105 del 22/09/2026 Individuazione di n. 3 tutor per i moduli formativi del progetto “Formare per innovare: inclusione, competenze, digitale e internazionalizzazione” - attività formative di cui al D.M. n. 38 del 6 marzo 2026 - Codice Nazionale ESO4.5.A2.B-FSEPN-LO-2026-225 - CUP I74D26001160007</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto dirigenziale n. 103 -Individuazione del docente esperto per il modulo formativo «DIDATTICA PER COMPETENZE, PROGETTAZIONE E VALUTAZIONE FORMATIVA» nell’ambito delle attività formative di cui al D.M. n. 38 del 6 marzo 2026 – Progetto “Formare per innovare: inclusione, competenze, digitale e internazionalizzazione” – Codice Nazionale ESO4.5.A2.B-FSEPN-LO-2026-225 – CUP I74D26001160007</t>
+  </si>
+  <si>
+    <t>20/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto dirigenziale n. 104 - Individuazione del docente esperto per il modulo formativo «APPROCCI E STRUMENTI PER UNA SCUOLA INCLUSIVA» nell’ambito delle attività formative di cui al D.M. n. 38 del 6 marzo 2026 - Progetto “Formare per innovare: inclusione, competenze, digitale e internazionalizzazione” - Codice Nazionale ESO4.5.A2.B-FSEPN-LO-2026- 225 - CUP I74D26001160007.</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>BCDC02F7A6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Contratto di prestazione di servizi per l’attuazione del Regolamento UE 679/2016 (R.G.P.D.) in materia di protezione dei dati personali e per il conferimento dell’incarico di RPD (Responsabile della Protezione dei Dati)</t>
+  </si>
+  <si>
     <t>01/08/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO DIRIGENZIALE 79 - Incarico di Project Manager del progetto dal titolo “ZAPPA SUMMER SKILLS: competenze di base, lingue, scienze ed economia per il successo formativo”, codice ESO4.6.A4.A-FSEPN-LO-2026-1680, CUP I74D26002320007</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>DECRETO DIRIGENZIALE 78 - Incarico di Project Manager del progetto dal titolo “Formare per innovare: inclusione, competenze, digitale e internazionalizzazione”, codice ESO4.5.A2.B-FSEPN-LO-2026-225, CUP I74D26001160007</t>
   </si>
   <si>
     <t>DECRETO DIRIGENZIALE 76 - Incarico di Project Manager del progetto «Dispositivi Digitali», codice 10.8.6A-FDRPOC-LO-2026-213, CUP I74D26001150007</t>
   </si>
   <si>
     <t>25/07/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - “INSIEME ....... ANCHE D'ESTATE " - Decreto n. 70 - “Diventare Imprenditore di se stesso”,</t>
   </si>
   <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>Decreto Dirigenziale n. 66 assunzione incarico di Responsabile Unico del Progetto (RUP) per l’intero intervento contraddistinto dal codice ESO4.6.A4.A-FSEPN-LO-2026-1680, CUP I74D26002320007, denominato “ZAPPA SUMMER SKILLS: competenze di base, lingue, scienze ed economia per il successo formativo”</t>
   </si>
   <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC3A79AA51</t>
   </si>
@@ -1552,3580 +1625,3875 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3A79AA51" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/6f69f71f-7c4d-4d0e-bc22-c94ef0b37d9d" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC323C716C" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/f5cc904b-8ed5-4955-b7a6-29726de7319e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC32688733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/d4dbc429-d537-491b-a340-d423e2c0d03c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC268B4085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/82e73907-d987-4a8c-8e0d-392ab99a3cd3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFB8717CC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/4e093fe1-8b7a-48b1-b55c-d73189123081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF7DB6088" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/0819a7d1-fdc9-4ce8-a467-c2a434dc9741" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB657BD2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/006b6231-5e89-42b3-8eae-b57222a704e4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE09FE0C" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/934b51b5-e9ac-4aa9-857a-52c1d79eb78e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE52EF11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/530b01d3-796a-4ca2-9cb5-0ea03ec2f312" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE734A8A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/505d1ee6-1296-4217-b1ac-f71f642ff151" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF47BF7A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/e936f40b-c907-47ed-84b3-07b66b82baad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC91C68D4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/ed21891f-df0c-4a8c-8e96-8e294c7a3030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD843206" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/abd68913-2980-4312-b2c4-7b83015f7270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98E73483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/f8e75817-dfde-4315-81bf-322ecd9d2bd9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8C373F26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/6bcc10d4-82fc-4545-a247-b2e59a06ee5a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB908907E2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/6ac9386d-6960-4160-823d-81cdfe95155a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB752B0F54" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/70127eb8-57d8-4259-8a63-e61eaa70100a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB685142BE" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/03b61775-70af-46e1-8ff1-b5de3c05a836" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6203FD2B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/a06534fc-e3cb-4e7f-9ab5-4932d733a03b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6242A8E0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/e5cefba1-ea40-41bf-bcfa-333399bf013f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB621EAD8A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/f1e60726-c244-4ff6-9d2a-e3171e4a7c4b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F514990" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/b6d2d86d-9970-43f6-94ec-584a2559e6ac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30CCCA51" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/f317f9ed-212d-4c97-9936-0cbfd7b4459d" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30F60AF7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/dab27966-5f05-4447-9aa8-a4cfc8950557" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30E09FE8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/fc3e2510-07c2-4f34-8d2e-73c38cd67fbb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB220C7556" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/4cf95bde-a184-4e15-aadf-559f7fc73f47" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1FB159E6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/fa16ee8c-fd35-4d34-b6d6-725466ae08c6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEFB9B26F" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/a1ab2dde-fb52-4575-9a1a-f4daa9725955" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF5D1B70" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/551b4fd7-8164-417f-86c4-52ddf5d03005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF886753" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/149a9691-d084-40d5-bca6-cd1320d7748a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6A05832" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/08007280-0d38-4fb1-9c76-ce083c980add" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD75E58EB" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/8324865a-bef5-4b09-b422-650a1990f971" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6ECCB76" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/96aeec3e-198a-487d-a6aa-03f0e1f6cb43" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC632D46C" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/49e2af53-fc5c-4392-aa69-f937b960c987" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6BAE6EB" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/7eda1c0a-0514-4742-a113-756fbcce7e9b" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB18571E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/d194303f-ca31-447e-b155-403a0a9421f2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB685FBF2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/1cb21e7c-61eb-4b2b-a99f-d92a3aad7f1b" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB7F4C734" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/388b48c6-1186-485f-93f5-3330adb46507" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB7F2FF43" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/8811f56b-4c10-4464-971b-7ceea80217bb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB25C8852" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/97da306b-bfc7-4b4f-ac0c-2994582d33ec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9FA353C" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/93008ca2-31a9-4c14-a2b5-acf630fdb1af" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8AE59500" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/c84f84f6-32c6-4ecd-8be2-a805c56ad1e2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8AF47966" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/e01baf51-d2e8-4ce4-acf7-d72215fa60fa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97EC9710" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/db6a2ce9-d704-4e40-8985-18744a30a5fa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A25006E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/e2450453-cf20-47d2-818d-a735b2fb8ac2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA979A483D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/b1f036c1-b06c-4a15-812f-1b661edda8fb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72BD2C0B" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/8e7ed7b8-2171-4a91-b10a-2f79103170c5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A1FCF21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/0b1a578c-6a0f-4f3a-aeec-7e4eb0aac5b4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79D48D8F" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/ee0413d5-6a5a-4557-8d6c-a55ff14cfb2f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88FE0F66" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/a77433c4-5bde-4f0e-9c3c-6af8b3efc40b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FACB6A3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/34ae2380-00ff-4583-8284-a6ef2d8908c7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42C9CCAF" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/17285469-47b3-4bdf-bf01-d0639faa3e14" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3A0079A0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/37128739-d4b7-4225-ae20-0c6f57db1e72" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CF9D7919" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/06236ad8-4a93-4c34-9870-31e7323123ea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BAF93DE0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/378b82b2-f082-4885-b4dc-ddb43376180f" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BAC01B9F" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/7fac9f90-87ac-4d8d-8186-58da66a3ec43" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B989979AB2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/93cc5bfe-0f51-41aa-b5e8-df63b56c69c5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95ED19716" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/cb5daf48-a440-4145-8e53-778146db23ee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B934E39774" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/a01ef6a1-c584-4004-b3e7-5dac2b1367dc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93E57DB81" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/2700f896-21de-47d8-acc6-33e5ca81dfdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9350D4DDF" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/29f14b7c-c2e7-4263-8ecb-6a5ea3f8f7c3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CE3B614" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/78873342-aeac-40e0-a96b-90352e0c08b7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C98B7CE" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/a03179e6-458d-4b5c-bb3f-2e7244ac165f" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903ECB5C2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/cc332522-ef77-4e46-8eae-dc81a22a63e2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC2B1C51" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/e9d11ef9-dcd9-43f6-a5c6-f41c37e57e67" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F2824242" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/3858fbe8-e8f8-479c-83d4-4af1a3e60453" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E0352DA5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/3704dc3f-6905-43c1-bc22-97881bb2a9a9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC45EA4E" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/d1cb1dca-4815-4f6b-a392-6d1465228bfb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0EC0A3E" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/0ef9172e-ed9f-42f1-836a-09a24747abf6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B608D745" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/a94abd09-2d80-4984-bc31-eebb951dff60" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A2427D99" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/1fff3553-e311-4321-a119-da93f62a4bac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B893EB44A7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/87572363-9ef9-4d4a-9580-93ea3d2bec2c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87551EFC0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/cbbce53c-9802-4e4b-8b8a-eb4c0ea75d24" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8759B4893" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/d0ff821b-e3b2-4fe6-a54b-3e141230585d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B874609D8E" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/f76ecced-e904-451a-871f-02986b86fc5c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B847AF0F89" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/bff27448-a618-425b-987a-a2a1f7cadcdc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86E335F55" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/7d383a4d-7ab8-43cf-a50a-fc5fc8b77b9d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D21E4FB" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/d3fedaf8-a892-4272-accd-a98fffba0853" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7797C2DD2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/de6ad983-9efd-40ff-a0b1-183583590c24" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7775F9C71" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/99be42c1-d02a-495c-9dc7-28aadcb5a03f" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74C841CF3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/c72f419d-c380-411d-9d44-e282d01b5e91" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4324413C8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/f9c1d1a3-7e74-460a-9700-c87d2d1f2ce5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4324E17D0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/a0ac47a2-cd85-4fbe-95d9-bb53bf813a8c" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7363D4B32" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/fef22f0b-fe7d-49de-a78a-fabf4206b810" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71F82080C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/0660e150-6635-4aae-9949-e2fb344c7a60" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7231ECA17" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/762b55f1-74a0-451d-8dc8-cc264b40a4f3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704D38CBB" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/d1c2fbf6-0ddc-4f06-be26-58400ab1f6e0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709DD1F9E" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/7e66a41d-54a1-4be0-bd1d-222dca37fbd4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4CF7515" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/6d69d396-fca7-4af7-9bfe-71cdde5043bf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E99908EB" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/e0ef036d-d206-4c19-8618-5f242f72085e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C4851901" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/9669b294-a497-4a88-b665-d9823fc881b0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A58A7013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/8b9963d9-d2c3-4e1a-9883-2e680502deae" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4F4303B" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/9bcf0716-e8c9-4ecd-8e8c-9d7b584a5077" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B685B94620" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/54688418-be8f-4994-abf4-6271ef71a063" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67AA05F76" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/6503657d-29eb-45b3-8cf5-d1931989a202" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7E8164F" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/38d08a18-685b-4ac1-a66f-5371743c3b30" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D62F56C7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/10e074ca-9895-4959-89c0-10fa326b81d7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60A569395" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/409967f5-58b2-47b3-b6d9-200f0c22b44d" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EF120E9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/b747531e-a2f9-48ab-8d86-886e95b77f31" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB8C9498" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/c2d5bffd-74d4-4b6a-9a89-49251b7ca733" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB373D53" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/0925aa2e-5ccb-484f-a646-b730b304684c" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EC591BA" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/fbe0cdd5-e03f-490c-97bc-4b41e7d64ca3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EE20932" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/600e4348-8622-46c1-8afe-155c3bb572e0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60A73A350" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/182c1b9d-40bb-49d9-b833-adbbbc12d6a4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5EEA0AD" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/3cfc24dc-bb0f-4afe-b616-f9ebe544054d" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60A3D5630" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/32c18558-ad7a-48d7-a960-61222718058e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7CEA671" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/353889e2-b94f-4883-a780-2aabde7513ab" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D603FA11" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/fcbf1473-31b7-4226-8528-56b928fe2b2d" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5D3AC2A" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/02f53f8b-1b0d-4089-89bc-3f105b73d3ca" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582C8612B" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/f539f865-f4a2-40bb-bda1-d7c49bd42c20" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582C85058" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/b453aba5-f07a-4d0c-bafa-123519b6e2fe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582C83EAD" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/1ae03e18-b494-4fb0-9625-7917361bbf34" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582C82DDA" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/53d0f861-d492-4801-92b2-db1a1b2f9f3a" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE6EFDD7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/cf31fa4c-c308-4732-ba04-1529e60231c3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE8D3D40" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/c9af9704-08e3-4268-b971-38847cc0ef65" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ABC89CCD" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/d474806a-0142-454a-ad1b-6870145f0719" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDC02F7A6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/383cb5cc-55d3-43bb-baf0-d9e1c3d4000f" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3A79AA51" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/6f69f71f-7c4d-4d0e-bc22-c94ef0b37d9d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC323C716C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/f5cc904b-8ed5-4955-b7a6-29726de7319e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC32688733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/d4dbc429-d537-491b-a340-d423e2c0d03c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC268B4085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/82e73907-d987-4a8c-8e0d-392ab99a3cd3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFB8717CC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/4e093fe1-8b7a-48b1-b55c-d73189123081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF7DB6088" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/0819a7d1-fdc9-4ce8-a467-c2a434dc9741" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB657BD2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/006b6231-5e89-42b3-8eae-b57222a704e4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE09FE0C" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/934b51b5-e9ac-4aa9-857a-52c1d79eb78e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE52EF11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/530b01d3-796a-4ca2-9cb5-0ea03ec2f312" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE734A8A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/505d1ee6-1296-4217-b1ac-f71f642ff151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF47BF7A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/e936f40b-c907-47ed-84b3-07b66b82baad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC91C68D4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/ed21891f-df0c-4a8c-8e96-8e294c7a3030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD843206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/abd68913-2980-4312-b2c4-7b83015f7270" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98E73483" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/f8e75817-dfde-4315-81bf-322ecd9d2bd9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8C373F26" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/6bcc10d4-82fc-4545-a247-b2e59a06ee5a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB908907E2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/6ac9386d-6960-4160-823d-81cdfe95155a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB752B0F54" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/70127eb8-57d8-4259-8a63-e61eaa70100a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB685142BE" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/03b61775-70af-46e1-8ff1-b5de3c05a836" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6203FD2B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/a06534fc-e3cb-4e7f-9ab5-4932d733a03b" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6242A8E0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/e5cefba1-ea40-41bf-bcfa-333399bf013f" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB621EAD8A" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/f1e60726-c244-4ff6-9d2a-e3171e4a7c4b" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F514990" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/b6d2d86d-9970-43f6-94ec-584a2559e6ac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30CCCA51" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/f317f9ed-212d-4c97-9936-0cbfd7b4459d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30F60AF7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/dab27966-5f05-4447-9aa8-a4cfc8950557" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30E09FE8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/fc3e2510-07c2-4f34-8d2e-73c38cd67fbb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB220C7556" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/4cf95bde-a184-4e15-aadf-559f7fc73f47" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1FB159E6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/fa16ee8c-fd35-4d34-b6d6-725466ae08c6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEFB9B26F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/a1ab2dde-fb52-4575-9a1a-f4daa9725955" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF5D1B70" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/551b4fd7-8164-417f-86c4-52ddf5d03005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF886753" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/149a9691-d084-40d5-bca6-cd1320d7748a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6A05832" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/08007280-0d38-4fb1-9c76-ce083c980add" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD75E58EB" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/8324865a-bef5-4b09-b422-650a1990f971" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6ECCB76" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/96aeec3e-198a-487d-a6aa-03f0e1f6cb43" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC632D46C" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/49e2af53-fc5c-4392-aa69-f937b960c987" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6BAE6EB" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/7eda1c0a-0514-4742-a113-756fbcce7e9b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB18571E" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/d194303f-ca31-447e-b155-403a0a9421f2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB685FBF2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/1cb21e7c-61eb-4b2b-a99f-d92a3aad7f1b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB7F4C734" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/388b48c6-1186-485f-93f5-3330adb46507" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB7F2FF43" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/8811f56b-4c10-4464-971b-7ceea80217bb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB25C8852" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/97da306b-bfc7-4b4f-ac0c-2994582d33ec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9FA353C" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/93008ca2-31a9-4c14-a2b5-acf630fdb1af" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8AE59500" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/c84f84f6-32c6-4ecd-8be2-a805c56ad1e2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8AF47966" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/e01baf51-d2e8-4ce4-acf7-d72215fa60fa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97EC9710" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/db6a2ce9-d704-4e40-8985-18744a30a5fa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A25006E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/e2450453-cf20-47d2-818d-a735b2fb8ac2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA979A483D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/b1f036c1-b06c-4a15-812f-1b661edda8fb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72BD2C0B" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/8e7ed7b8-2171-4a91-b10a-2f79103170c5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A1FCF21" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/0b1a578c-6a0f-4f3a-aeec-7e4eb0aac5b4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79D48D8F" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/ee0413d5-6a5a-4557-8d6c-a55ff14cfb2f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88FE0F66" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/a77433c4-5bde-4f0e-9c3c-6af8b3efc40b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FACB6A3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/34ae2380-00ff-4583-8284-a6ef2d8908c7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42C9CCAF" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/17285469-47b3-4bdf-bf01-d0639faa3e14" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3A0079A0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/37128739-d4b7-4225-ae20-0c6f57db1e72" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CF9D7919" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/06236ad8-4a93-4c34-9870-31e7323123ea" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BAF93DE0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/378b82b2-f082-4885-b4dc-ddb43376180f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BAC01B9F" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/7fac9f90-87ac-4d8d-8186-58da66a3ec43" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B989979AB2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/93cc5bfe-0f51-41aa-b5e8-df63b56c69c5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95ED19716" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/cb5daf48-a440-4145-8e53-778146db23ee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B934E39774" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/a01ef6a1-c584-4004-b3e7-5dac2b1367dc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93E57DB81" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/2700f896-21de-47d8-acc6-33e5ca81dfdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9350D4DDF" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/29f14b7c-c2e7-4263-8ecb-6a5ea3f8f7c3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CE3B614" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/78873342-aeac-40e0-a96b-90352e0c08b7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C98B7CE" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/a03179e6-458d-4b5c-bb3f-2e7244ac165f" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903ECB5C2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/cc332522-ef77-4e46-8eae-dc81a22a63e2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC2B1C51" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/e9d11ef9-dcd9-43f6-a5c6-f41c37e57e67" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F2824242" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/3858fbe8-e8f8-479c-83d4-4af1a3e60453" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E0352DA5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/3704dc3f-6905-43c1-bc22-97881bb2a9a9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC45EA4E" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/d1cb1dca-4815-4f6b-a392-6d1465228bfb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0EC0A3E" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/0ef9172e-ed9f-42f1-836a-09a24747abf6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B608D745" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/a94abd09-2d80-4984-bc31-eebb951dff60" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A2427D99" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/1fff3553-e311-4321-a119-da93f62a4bac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B893EB44A7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/87572363-9ef9-4d4a-9580-93ea3d2bec2c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87551EFC0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/cbbce53c-9802-4e4b-8b8a-eb4c0ea75d24" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8759B4893" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/d0ff821b-e3b2-4fe6-a54b-3e141230585d" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B874609D8E" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/f76ecced-e904-451a-871f-02986b86fc5c" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B847AF0F89" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/bff27448-a618-425b-987a-a2a1f7cadcdc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86E335F55" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/7d383a4d-7ab8-43cf-a50a-fc5fc8b77b9d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D21E4FB" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/d3fedaf8-a892-4272-accd-a98fffba0853" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7797C2DD2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/de6ad983-9efd-40ff-a0b1-183583590c24" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7775F9C71" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/99be42c1-d02a-495c-9dc7-28aadcb5a03f" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74C841CF3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/c72f419d-c380-411d-9d44-e282d01b5e91" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4324413C8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/f9c1d1a3-7e74-460a-9700-c87d2d1f2ce5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4324E17D0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/a0ac47a2-cd85-4fbe-95d9-bb53bf813a8c" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7363D4B32" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/fef22f0b-fe7d-49de-a78a-fabf4206b810" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71F82080C" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/0660e150-6635-4aae-9949-e2fb344c7a60" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7231ECA17" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/762b55f1-74a0-451d-8dc8-cc264b40a4f3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704D38CBB" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/d1c2fbf6-0ddc-4f06-be26-58400ab1f6e0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709DD1F9E" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/7e66a41d-54a1-4be0-bd1d-222dca37fbd4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4CF7515" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/6d69d396-fca7-4af7-9bfe-71cdde5043bf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E99908EB" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/e0ef036d-d206-4c19-8618-5f242f72085e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C4851901" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/9669b294-a497-4a88-b665-d9823fc881b0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A58A7013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/8b9963d9-d2c3-4e1a-9883-2e680502deae" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4F4303B" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/9bcf0716-e8c9-4ecd-8e8c-9d7b584a5077" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B685B94620" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/54688418-be8f-4994-abf4-6271ef71a063" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67AA05F76" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/6503657d-29eb-45b3-8cf5-d1931989a202" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7E8164F" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/38d08a18-685b-4ac1-a66f-5371743c3b30" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D62F56C7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/10e074ca-9895-4959-89c0-10fa326b81d7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60A569395" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/409967f5-58b2-47b3-b6d9-200f0c22b44d" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EF120E9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/b747531e-a2f9-48ab-8d86-886e95b77f31" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB8C9498" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/c2d5bffd-74d4-4b6a-9a89-49251b7ca733" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB373D53" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/0925aa2e-5ccb-484f-a646-b730b304684c" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EC591BA" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/fbe0cdd5-e03f-490c-97bc-4b41e7d64ca3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EE20932" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/600e4348-8622-46c1-8afe-155c3bb572e0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60A73A350" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/182c1b9d-40bb-49d9-b833-adbbbc12d6a4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5EEA0AD" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/3cfc24dc-bb0f-4afe-b616-f9ebe544054d" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60A3D5630" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/32c18558-ad7a-48d7-a960-61222718058e" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7CEA671" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/353889e2-b94f-4883-a780-2aabde7513ab" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D603FA11" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/fcbf1473-31b7-4226-8528-56b928fe2b2d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5D3AC2A" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/02f53f8b-1b0d-4089-89bc-3f105b73d3ca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582C8612B" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/f539f865-f4a2-40bb-bda1-d7c49bd42c20" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582C85058" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/b453aba5-f07a-4d0c-bafa-123519b6e2fe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582C83EAD" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/1ae03e18-b494-4fb0-9625-7917361bbf34" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582C82DDA" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/53d0f861-d492-4801-92b2-db1a1b2f9f3a" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE6EFDD7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/cf31fa4c-c308-4732-ba04-1529e60231c3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE8D3D40" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/c9af9704-08e3-4268-b971-38847cc0ef65" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ABC89CCD" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/VATD08000G/amministrazione-trasparente/atti-amministrazioni-enti/d474806a-0142-454a-ad1b-6870145f0719" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F162"/>
+  <dimension ref="A1:F176"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6389</v>
+        <v>7870</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>6386</v>
+        <v>7869</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
-        <v>6384</v>
+        <v>7868</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5">
+        <v>7867</v>
+      </c>
+      <c r="C5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" t="s">
         <v>12</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B6">
-        <v>6149</v>
+        <v>7866</v>
       </c>
       <c r="C6" t="s">
         <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B7">
-        <v>5887</v>
+        <v>7865</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>14</v>
+      </c>
+      <c r="E7" t="s">
+        <v>7</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B8">
-        <v>5841</v>
+        <v>7864</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>15</v>
+      </c>
+      <c r="E8" t="s">
+        <v>7</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B9">
-        <v>5824</v>
+        <v>7863</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>16</v>
+      </c>
+      <c r="E9" t="s">
+        <v>7</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B10">
-        <v>5760</v>
+        <v>7784</v>
       </c>
       <c r="C10" t="s">
         <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B11">
-        <v>5719</v>
+        <v>7775</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>20</v>
+      </c>
+      <c r="E11" t="s">
+        <v>7</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B12">
-        <v>5700</v>
+        <v>7665</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>22</v>
+      </c>
+      <c r="E12" t="s">
+        <v>7</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B13">
-        <v>5435</v>
+        <v>7638</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>24</v>
+      </c>
+      <c r="E13" t="s">
+        <v>7</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="B14">
-        <v>5432</v>
+        <v>7590</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>26</v>
+      </c>
+      <c r="E14" t="s">
+        <v>7</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B15">
-        <v>5357</v>
+        <v>7049</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="B16">
-        <v>5191</v>
+        <v>6389</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>31</v>
+      </c>
+      <c r="E16" t="s">
+        <v>7</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="B17">
-        <v>5190</v>
+        <v>6386</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>32</v>
+      </c>
+      <c r="E17" t="s">
+        <v>7</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="B18">
-        <v>5089</v>
+        <v>6384</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>33</v>
+      </c>
+      <c r="E18" t="s">
+        <v>7</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="B19">
-        <v>4909</v>
+        <v>6333</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>35</v>
+      </c>
+      <c r="E19" t="s">
+        <v>7</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="B20">
-        <v>4738</v>
+        <v>6149</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>37</v>
+      </c>
+      <c r="E20" t="s">
+        <v>7</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="B21">
-        <v>4483</v>
+        <v>5887</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="B22">
-        <v>4288</v>
+        <v>5841</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="B23">
-        <v>4293</v>
+        <v>5824</v>
       </c>
       <c r="C23" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="D23" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="B24">
-        <v>4038</v>
+        <v>5760</v>
       </c>
       <c r="C24" t="s">
-        <v>64</v>
+        <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>47</v>
+      </c>
+      <c r="E24" t="s">
+        <v>7</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="B25">
-        <v>3872</v>
+        <v>5719</v>
       </c>
       <c r="C25" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="B26">
-        <v>3870</v>
+        <v>5700</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="B27">
-        <v>3793</v>
+        <v>5435</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="D27" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="B28">
-        <v>3780</v>
+        <v>5432</v>
       </c>
       <c r="C28" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="B29">
-        <v>3757</v>
+        <v>5357</v>
       </c>
       <c r="C29" t="s">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="D29" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>61</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="B30">
-        <v>3498</v>
+        <v>5191</v>
       </c>
       <c r="C30" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="D30" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="B31">
-        <v>3456</v>
+        <v>5190</v>
       </c>
       <c r="C31" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="D31" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="B32">
-        <v>3397</v>
+        <v>5089</v>
       </c>
       <c r="C32" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="D32" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="B33">
-        <v>3395</v>
+        <v>4909</v>
       </c>
       <c r="C33" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="D33" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="B34">
-        <v>3186</v>
+        <v>4738</v>
       </c>
       <c r="C34" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="D34" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="B35">
-        <v>3184</v>
+        <v>4483</v>
       </c>
       <c r="C35" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="D35" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="B36">
-        <v>3065</v>
+        <v>4288</v>
       </c>
       <c r="C36" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="D36" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="B37">
-        <v>3064</v>
+        <v>4293</v>
       </c>
       <c r="C37" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="D37" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="B38">
-        <v>2978</v>
+        <v>4038</v>
       </c>
       <c r="C38" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="D38" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="B39">
-        <v>2622</v>
+        <v>3872</v>
       </c>
       <c r="C39" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="D39" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="B40">
-        <v>2547</v>
+        <v>3870</v>
       </c>
       <c r="C40" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="D40" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="B41">
-        <v>2492</v>
+        <v>3793</v>
       </c>
       <c r="C41" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="D41" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="B42">
-        <v>2443</v>
+        <v>3780</v>
       </c>
       <c r="C42" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="D42" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="B43">
-        <v>2442</v>
+        <v>3757</v>
       </c>
       <c r="C43" t="s">
-        <v>114</v>
+        <v>7</v>
       </c>
       <c r="D43" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>99</v>
+      </c>
+      <c r="E43" t="s">
+        <v>7</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="B44">
-        <v>2273</v>
+        <v>3498</v>
       </c>
       <c r="C44" t="s">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="D44" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="B45">
-        <v>2272</v>
+        <v>3456</v>
       </c>
       <c r="C45" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="D45" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="B46">
-        <v>2269</v>
+        <v>3397</v>
       </c>
       <c r="C46" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="D46" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="B47">
-        <v>2268</v>
+        <v>3395</v>
       </c>
       <c r="C47" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="D47" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="B48">
-        <v>2261</v>
+        <v>3186</v>
       </c>
       <c r="C48" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="D48" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="B49">
-        <v>2253</v>
+        <v>3184</v>
       </c>
       <c r="C49" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="D49" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="B50">
-        <v>2119</v>
+        <v>3065</v>
       </c>
       <c r="C50" t="s">
-        <v>7</v>
+        <v>117</v>
       </c>
       <c r="D50" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>118</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="B51">
-        <v>2098</v>
+        <v>3064</v>
       </c>
       <c r="C51" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="D51" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="B52">
-        <v>2094</v>
+        <v>2978</v>
       </c>
       <c r="C52" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="D52" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="B53">
-        <v>2091</v>
+        <v>2622</v>
       </c>
       <c r="C53" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="D53" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B54">
-        <v>2086</v>
+        <v>2547</v>
       </c>
       <c r="C54" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="D54" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55">
-        <v>2085</v>
+        <v>2492</v>
       </c>
       <c r="C55" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="D55" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="B56">
-        <v>1902</v>
+        <v>2443</v>
       </c>
       <c r="C56" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="D56" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="B57">
-        <v>1901</v>
+        <v>2442</v>
       </c>
       <c r="C57" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="D57" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="B58">
-        <v>1897</v>
+        <v>2273</v>
       </c>
       <c r="C58" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="D58" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="B59">
-        <v>1895</v>
+        <v>2272</v>
       </c>
       <c r="C59" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="D59" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="B60">
-        <v>1715</v>
+        <v>2269</v>
       </c>
       <c r="C60" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="D60" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="B61">
-        <v>1338</v>
+        <v>2268</v>
       </c>
       <c r="C61" t="s">
-        <v>7</v>
+        <v>146</v>
       </c>
       <c r="D61" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>147</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="B62">
-        <v>1187</v>
+        <v>2261</v>
       </c>
       <c r="C62" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="D62" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>160</v>
+        <v>143</v>
       </c>
       <c r="B63">
-        <v>1010</v>
+        <v>2253</v>
       </c>
       <c r="C63" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="D63" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="B64">
-        <v>10</v>
+        <v>2119</v>
       </c>
       <c r="C64" t="s">
-        <v>164</v>
+        <v>7</v>
       </c>
       <c r="D64" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>153</v>
+      </c>
+      <c r="E64" t="s">
+        <v>7</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="B65">
-        <v>11585</v>
+        <v>2098</v>
       </c>
       <c r="C65" t="s">
-        <v>167</v>
+        <v>154</v>
       </c>
       <c r="D65" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="B66">
-        <v>11581</v>
+        <v>2094</v>
       </c>
       <c r="C66" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="D66" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="B67">
-        <v>11290</v>
+        <v>2091</v>
       </c>
       <c r="C67" t="s">
-        <v>172</v>
+        <v>158</v>
       </c>
       <c r="D67" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>174</v>
+        <v>152</v>
       </c>
       <c r="B68">
-        <v>11093</v>
+        <v>2086</v>
       </c>
       <c r="C68" t="s">
-        <v>7</v>
+        <v>160</v>
       </c>
       <c r="D68" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>161</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>174</v>
+        <v>152</v>
       </c>
       <c r="B69">
-        <v>11092</v>
+        <v>2085</v>
       </c>
       <c r="C69" t="s">
-        <v>7</v>
+        <v>162</v>
       </c>
       <c r="D69" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>163</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="B70">
-        <v>11091</v>
+        <v>1902</v>
       </c>
       <c r="C70" t="s">
-        <v>7</v>
+        <v>165</v>
       </c>
       <c r="D70" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>166</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="B71">
-        <v>11090</v>
+        <v>1901</v>
       </c>
       <c r="C71" t="s">
-        <v>7</v>
+        <v>167</v>
       </c>
       <c r="D71" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>168</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B72">
-        <v>11089</v>
+        <v>1897</v>
       </c>
       <c r="C72" t="s">
-        <v>7</v>
+        <v>170</v>
       </c>
       <c r="D72" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>171</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="B73">
-        <v>11050</v>
+        <v>1895</v>
       </c>
       <c r="C73" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="D73" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="B74">
-        <v>11013</v>
+        <v>1715</v>
       </c>
       <c r="C74" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="D74" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B75">
-        <v>10854</v>
+        <v>1338</v>
       </c>
       <c r="C75" t="s">
-        <v>187</v>
+        <v>7</v>
       </c>
       <c r="D75" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>178</v>
+      </c>
+      <c r="E75" t="s">
+        <v>7</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="B76">
-        <v>10601</v>
+        <v>1187</v>
       </c>
       <c r="C76" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="D76" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="B77">
-        <v>10372</v>
+        <v>1010</v>
       </c>
       <c r="C77" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="D77" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="B78">
-        <v>10334</v>
+        <v>10</v>
       </c>
       <c r="C78" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="D78" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="B79">
-        <v>10100</v>
+        <v>11585</v>
       </c>
       <c r="C79" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="D79" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="B80">
-        <v>10026</v>
+        <v>11581</v>
       </c>
       <c r="C80" t="s">
-        <v>7</v>
+        <v>191</v>
       </c>
       <c r="D80" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>192</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="B81">
-        <v>10024</v>
+        <v>11290</v>
       </c>
       <c r="C81" t="s">
-        <v>7</v>
+        <v>194</v>
       </c>
       <c r="D81" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>195</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="B82">
-        <v>9976</v>
+        <v>11093</v>
       </c>
       <c r="C82" t="s">
-        <v>204</v>
+        <v>7</v>
       </c>
       <c r="D82" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>197</v>
+      </c>
+      <c r="E82" t="s">
+        <v>7</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="B83">
-        <v>9954</v>
+        <v>11092</v>
       </c>
       <c r="C83" t="s">
         <v>7</v>
       </c>
       <c r="D83" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="B84">
-        <v>9951</v>
+        <v>11091</v>
       </c>
       <c r="C84" t="s">
         <v>7</v>
       </c>
       <c r="D84" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="B85">
-        <v>9919</v>
+        <v>11090</v>
       </c>
       <c r="C85" t="s">
-        <v>210</v>
+        <v>7</v>
       </c>
       <c r="D85" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>200</v>
+      </c>
+      <c r="E85" t="s">
+        <v>7</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="B86">
-        <v>9796</v>
+        <v>11089</v>
       </c>
       <c r="C86" t="s">
-        <v>213</v>
+        <v>7</v>
       </c>
       <c r="D86" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>201</v>
+      </c>
+      <c r="E86" t="s">
+        <v>7</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="B87">
-        <v>9705</v>
+        <v>11050</v>
       </c>
       <c r="C87" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="D87" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="B88">
-        <v>9681</v>
+        <v>11013</v>
       </c>
       <c r="C88" t="s">
-        <v>7</v>
+        <v>206</v>
       </c>
       <c r="D88" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>207</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="B89">
-        <v>9643</v>
+        <v>10854</v>
       </c>
       <c r="C89" t="s">
-        <v>7</v>
+        <v>209</v>
       </c>
       <c r="D89" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>210</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="B90">
-        <v>9632</v>
+        <v>10601</v>
       </c>
       <c r="C90" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="D90" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="B91">
-        <v>9351</v>
+        <v>10372</v>
       </c>
       <c r="C91" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="D91" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="B92">
-        <v>9138</v>
+        <v>10334</v>
       </c>
       <c r="C92" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="D92" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="B93">
-        <v>9071</v>
+        <v>10100</v>
       </c>
       <c r="C93" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="D93" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="B94">
-        <v>8800</v>
+        <v>10026</v>
       </c>
       <c r="C94" t="s">
-        <v>233</v>
+        <v>7</v>
       </c>
       <c r="D94" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>223</v>
+      </c>
+      <c r="E94" t="s">
+        <v>7</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="B95">
-        <v>8799</v>
+        <v>10024</v>
       </c>
       <c r="C95" t="s">
-        <v>235</v>
+        <v>7</v>
       </c>
       <c r="D95" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>224</v>
+      </c>
+      <c r="E95" t="s">
+        <v>7</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="B96">
-        <v>8792</v>
+        <v>9976</v>
       </c>
       <c r="C96" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="D96" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="B97">
-        <v>8760</v>
+        <v>9954</v>
       </c>
       <c r="C97" t="s">
-        <v>240</v>
+        <v>7</v>
       </c>
       <c r="D97" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>229</v>
+      </c>
+      <c r="E97" t="s">
+        <v>7</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="B98">
-        <v>8704</v>
+        <v>9951</v>
       </c>
       <c r="C98" t="s">
-        <v>243</v>
+        <v>7</v>
       </c>
       <c r="D98" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>230</v>
+      </c>
+      <c r="E98" t="s">
+        <v>7</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>242</v>
+        <v>231</v>
       </c>
       <c r="B99">
-        <v>8702</v>
+        <v>9919</v>
       </c>
       <c r="C99" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="D99" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>247</v>
+        <v>234</v>
       </c>
       <c r="B100">
-        <v>7552</v>
+        <v>9796</v>
       </c>
       <c r="C100" t="s">
-        <v>7</v>
+        <v>235</v>
       </c>
       <c r="D100" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>236</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="B101">
-        <v>7551</v>
+        <v>9705</v>
       </c>
       <c r="C101" t="s">
-        <v>7</v>
+        <v>238</v>
       </c>
       <c r="D101" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>239</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>250</v>
+        <v>237</v>
       </c>
       <c r="B102">
-        <v>6697</v>
+        <v>9681</v>
       </c>
       <c r="C102" t="s">
         <v>7</v>
       </c>
       <c r="D102" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B103">
-        <v>6658</v>
+        <v>9643</v>
       </c>
       <c r="C103" t="s">
-        <v>253</v>
+        <v>7</v>
       </c>
       <c r="D103" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>242</v>
+      </c>
+      <c r="E103" t="s">
+        <v>7</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="B104">
-        <v>6632</v>
+        <v>9632</v>
       </c>
       <c r="C104" t="s">
-        <v>256</v>
+        <v>243</v>
       </c>
       <c r="D104" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
       <c r="B105">
-        <v>6427</v>
+        <v>9351</v>
       </c>
       <c r="C105" t="s">
-        <v>7</v>
+        <v>246</v>
       </c>
       <c r="D105" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>247</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="B106">
-        <v>6426</v>
+        <v>9138</v>
       </c>
       <c r="C106" t="s">
-        <v>7</v>
+        <v>249</v>
       </c>
       <c r="D106" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>250</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="B107">
-        <v>6425</v>
+        <v>9071</v>
       </c>
       <c r="C107" t="s">
-        <v>7</v>
+        <v>252</v>
       </c>
       <c r="D107" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>253</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="B108">
-        <v>6424</v>
+        <v>8800</v>
       </c>
       <c r="C108" t="s">
-        <v>7</v>
+        <v>255</v>
       </c>
       <c r="D108" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>256</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
+        <v>254</v>
+      </c>
+      <c r="B109">
+        <v>8799</v>
+      </c>
+      <c r="C109" t="s">
+        <v>257</v>
+      </c>
+      <c r="D109" t="s">
         <v>258</v>
       </c>
-      <c r="B109">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="B110">
-        <v>6422</v>
+        <v>8792</v>
       </c>
       <c r="C110" t="s">
-        <v>7</v>
+        <v>259</v>
       </c>
       <c r="D110" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>260</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B111">
-        <v>6421</v>
+        <v>8760</v>
       </c>
       <c r="C111" t="s">
-        <v>7</v>
+        <v>262</v>
       </c>
       <c r="D111" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>263</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B112">
-        <v>6420</v>
+        <v>8704</v>
       </c>
       <c r="C112" t="s">
-        <v>7</v>
+        <v>265</v>
       </c>
       <c r="D112" t="s">
         <v>266</v>
       </c>
-      <c r="E112" t="s">
-        <v>7</v>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B113">
-        <v>6419</v>
+        <v>8702</v>
       </c>
       <c r="C113" t="s">
-        <v>7</v>
+        <v>267</v>
       </c>
       <c r="D113" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>268</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="B114">
-        <v>6418</v>
+        <v>7552</v>
       </c>
       <c r="C114" t="s">
         <v>7</v>
       </c>
       <c r="D114" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="B115">
-        <v>6417</v>
+        <v>7551</v>
       </c>
       <c r="C115" t="s">
         <v>7</v>
       </c>
       <c r="D115" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="B116">
-        <v>6416</v>
+        <v>6697</v>
       </c>
       <c r="C116" t="s">
         <v>7</v>
       </c>
       <c r="D116" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>258</v>
+        <v>274</v>
       </c>
       <c r="B117">
-        <v>6415</v>
+        <v>6658</v>
       </c>
       <c r="C117" t="s">
-        <v>7</v>
+        <v>275</v>
       </c>
       <c r="D117" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>276</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="B118">
-        <v>6381</v>
+        <v>6632</v>
       </c>
       <c r="C118" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="D118" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="B119">
-        <v>6307</v>
+        <v>6427</v>
       </c>
       <c r="C119" t="s">
-        <v>276</v>
+        <v>7</v>
       </c>
       <c r="D119" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>281</v>
+      </c>
+      <c r="E119" t="s">
+        <v>7</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="B120">
-        <v>6304</v>
+        <v>6426</v>
       </c>
       <c r="C120" t="s">
-        <v>278</v>
+        <v>7</v>
       </c>
       <c r="D120" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>282</v>
+      </c>
+      <c r="E120" t="s">
+        <v>7</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>280</v>
       </c>
       <c r="B121">
-        <v>6099</v>
+        <v>6425</v>
       </c>
       <c r="C121" t="s">
-        <v>281</v>
+        <v>7</v>
       </c>
       <c r="D121" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>283</v>
+      </c>
+      <c r="E121" t="s">
+        <v>7</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B122">
-        <v>5960</v>
+        <v>6424</v>
       </c>
       <c r="C122" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" t="s">
         <v>284</v>
       </c>
-      <c r="D122" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E122" t="s">
+        <v>7</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B123">
-        <v>5894</v>
+        <v>6423</v>
       </c>
       <c r="C123" t="s">
-        <v>287</v>
+        <v>7</v>
       </c>
       <c r="D123" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>285</v>
+      </c>
+      <c r="E123" t="s">
+        <v>7</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="B124">
-        <v>5681</v>
+        <v>6422</v>
       </c>
       <c r="C124" t="s">
-        <v>290</v>
+        <v>7</v>
       </c>
       <c r="D124" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>286</v>
+      </c>
+      <c r="E124" t="s">
+        <v>7</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="B125">
-        <v>5585</v>
+        <v>6421</v>
       </c>
       <c r="C125" t="s">
-        <v>293</v>
+        <v>7</v>
       </c>
       <c r="D125" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>287</v>
+      </c>
+      <c r="E125" t="s">
+        <v>7</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
       <c r="B126">
-        <v>5397</v>
+        <v>6420</v>
       </c>
       <c r="C126" t="s">
-        <v>296</v>
+        <v>7</v>
       </c>
       <c r="D126" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>288</v>
+      </c>
+      <c r="E126" t="s">
+        <v>7</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>298</v>
+        <v>280</v>
       </c>
       <c r="B127">
-        <v>5354</v>
+        <v>6419</v>
       </c>
       <c r="C127" t="s">
         <v>7</v>
       </c>
       <c r="D127" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>298</v>
+        <v>280</v>
       </c>
       <c r="B128">
-        <v>5352</v>
+        <v>6418</v>
       </c>
       <c r="C128" t="s">
         <v>7</v>
       </c>
       <c r="D128" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>301</v>
+        <v>280</v>
       </c>
       <c r="B129">
-        <v>5235</v>
+        <v>6417</v>
       </c>
       <c r="C129" t="s">
-        <v>302</v>
+        <v>7</v>
       </c>
       <c r="D129" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>291</v>
+      </c>
+      <c r="E129" t="s">
+        <v>7</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>304</v>
+        <v>280</v>
       </c>
       <c r="B130">
-        <v>4837</v>
+        <v>6416</v>
       </c>
       <c r="C130" t="s">
-        <v>305</v>
+        <v>7</v>
       </c>
       <c r="D130" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>292</v>
+      </c>
+      <c r="E130" t="s">
+        <v>7</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>307</v>
+        <v>280</v>
       </c>
       <c r="B131">
-        <v>4750</v>
+        <v>6415</v>
       </c>
       <c r="C131" t="s">
         <v>7</v>
       </c>
       <c r="D131" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>309</v>
+        <v>294</v>
       </c>
       <c r="B132">
-        <v>4609</v>
+        <v>6381</v>
       </c>
       <c r="C132" t="s">
-        <v>7</v>
+        <v>295</v>
       </c>
       <c r="D132" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>296</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
       <c r="B133">
-        <v>4608</v>
+        <v>6307</v>
       </c>
       <c r="C133" t="s">
-        <v>7</v>
+        <v>298</v>
       </c>
       <c r="D133" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>299</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>312</v>
+        <v>297</v>
       </c>
       <c r="B134">
-        <v>4605</v>
+        <v>6304</v>
       </c>
       <c r="C134" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D134" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="B135">
-        <v>4602</v>
+        <v>6099</v>
       </c>
       <c r="C135" t="s">
-        <v>315</v>
+        <v>303</v>
       </c>
       <c r="D135" t="s">
-        <v>316</v>
+        <v>304</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>317</v>
+        <v>305</v>
       </c>
       <c r="B136">
-        <v>4440</v>
+        <v>5960</v>
       </c>
       <c r="C136" t="s">
-        <v>7</v>
+        <v>306</v>
       </c>
       <c r="D136" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>307</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="B137">
-        <v>4296</v>
+        <v>5894</v>
       </c>
       <c r="C137" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="D137" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="B138">
-        <v>4214</v>
+        <v>5681</v>
       </c>
       <c r="C138" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
       <c r="D138" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>325</v>
+        <v>314</v>
       </c>
       <c r="B139">
-        <v>4098</v>
+        <v>5585</v>
       </c>
       <c r="C139" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="D139" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="B140">
-        <v>4088</v>
+        <v>5397</v>
       </c>
       <c r="C140" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="D140" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="B141">
-        <v>4062</v>
+        <v>5354</v>
       </c>
       <c r="C141" t="s">
-        <v>331</v>
+        <v>7</v>
       </c>
       <c r="D141" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>321</v>
+      </c>
+      <c r="E141" t="s">
+        <v>7</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>333</v>
+        <v>320</v>
       </c>
       <c r="B142">
-        <v>3897</v>
+        <v>5352</v>
       </c>
       <c r="C142" t="s">
-        <v>334</v>
+        <v>7</v>
       </c>
       <c r="D142" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>322</v>
+      </c>
+      <c r="E142" t="s">
+        <v>7</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>336</v>
+        <v>323</v>
       </c>
       <c r="B143">
-        <v>3817</v>
+        <v>5235</v>
       </c>
       <c r="C143" t="s">
-        <v>337</v>
+        <v>324</v>
       </c>
       <c r="D143" t="s">
-        <v>338</v>
+        <v>325</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>339</v>
+        <v>326</v>
       </c>
       <c r="B144">
-        <v>3728</v>
+        <v>4837</v>
       </c>
       <c r="C144" t="s">
-        <v>340</v>
+        <v>327</v>
       </c>
       <c r="D144" t="s">
-        <v>341</v>
+        <v>328</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>342</v>
+        <v>329</v>
       </c>
       <c r="B145">
-        <v>3673</v>
+        <v>4750</v>
       </c>
       <c r="C145" t="s">
-        <v>343</v>
+        <v>7</v>
       </c>
       <c r="D145" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>330</v>
+      </c>
+      <c r="E145" t="s">
+        <v>7</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="B146">
-        <v>3661</v>
+        <v>4609</v>
       </c>
       <c r="C146" t="s">
-        <v>345</v>
+        <v>7</v>
       </c>
       <c r="D146" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>332</v>
+      </c>
+      <c r="E146" t="s">
+        <v>7</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>347</v>
+        <v>331</v>
       </c>
       <c r="B147">
-        <v>3525</v>
+        <v>4608</v>
       </c>
       <c r="C147" t="s">
-        <v>348</v>
+        <v>7</v>
       </c>
       <c r="D147" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>333</v>
+      </c>
+      <c r="E147" t="s">
+        <v>7</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>350</v>
+        <v>334</v>
       </c>
       <c r="B148">
-        <v>3422</v>
+        <v>4605</v>
       </c>
       <c r="C148" t="s">
-        <v>7</v>
+        <v>335</v>
       </c>
       <c r="D148" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>336</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>350</v>
+        <v>334</v>
       </c>
       <c r="B149">
-        <v>3421</v>
+        <v>4602</v>
       </c>
       <c r="C149" t="s">
-        <v>7</v>
+        <v>337</v>
       </c>
       <c r="D149" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>338</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="B150">
-        <v>3419</v>
+        <v>4440</v>
       </c>
       <c r="C150" t="s">
         <v>7</v>
       </c>
       <c r="D150" t="s">
-        <v>353</v>
+        <v>340</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="B151">
-        <v>3401</v>
+        <v>4296</v>
       </c>
       <c r="C151" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
       <c r="D151" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="B152">
-        <v>3294</v>
+        <v>4214</v>
       </c>
       <c r="C152" t="s">
-        <v>357</v>
+        <v>345</v>
       </c>
       <c r="D152" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="B153">
-        <v>3229</v>
+        <v>4098</v>
       </c>
       <c r="C153" t="s">
-        <v>360</v>
+        <v>348</v>
       </c>
       <c r="D153" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="B154">
-        <v>3224</v>
+        <v>4088</v>
       </c>
       <c r="C154" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="D154" t="s">
-        <v>363</v>
+        <v>351</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="B155">
-        <v>3002</v>
+        <v>4062</v>
       </c>
       <c r="C155" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="D155" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="B156">
-        <v>2851</v>
+        <v>3897</v>
       </c>
       <c r="C156" t="s">
-        <v>368</v>
+        <v>356</v>
       </c>
       <c r="D156" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="B157">
-        <v>2850</v>
+        <v>3817</v>
       </c>
       <c r="C157" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
       <c r="D157" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="B158">
-        <v>2849</v>
+        <v>3728</v>
       </c>
       <c r="C158" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="D158" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B159">
-        <v>2848</v>
+        <v>3673</v>
       </c>
       <c r="C159" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
       <c r="D159" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
+        <v>364</v>
+      </c>
+      <c r="B160">
+        <v>3661</v>
+      </c>
+      <c r="C160" t="s">
         <v>367</v>
       </c>
-      <c r="B160">
-[...4 lines deleted...]
-      </c>
       <c r="D160" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B161">
-        <v>2810</v>
+        <v>3525</v>
       </c>
       <c r="C161" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="D161" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
+        <v>372</v>
+      </c>
+      <c r="B162">
+        <v>3422</v>
+      </c>
+      <c r="C162" t="s">
+        <v>7</v>
+      </c>
+      <c r="D162" t="s">
+        <v>373</v>
+      </c>
+      <c r="E162" t="s">
+        <v>7</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>372</v>
+      </c>
+      <c r="B163">
+        <v>3421</v>
+      </c>
+      <c r="C163" t="s">
+        <v>7</v>
+      </c>
+      <c r="D163" t="s">
+        <v>374</v>
+      </c>
+      <c r="E163" t="s">
+        <v>7</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>372</v>
+      </c>
+      <c r="B164">
+        <v>3419</v>
+      </c>
+      <c r="C164" t="s">
+        <v>7</v>
+      </c>
+      <c r="D164" t="s">
+        <v>375</v>
+      </c>
+      <c r="E164" t="s">
+        <v>7</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>372</v>
+      </c>
+      <c r="B165">
+        <v>3401</v>
+      </c>
+      <c r="C165" t="s">
+        <v>376</v>
+      </c>
+      <c r="D165" t="s">
+        <v>377</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>378</v>
+      </c>
+      <c r="B166">
+        <v>3294</v>
+      </c>
+      <c r="C166" t="s">
+        <v>379</v>
+      </c>
+      <c r="D166" t="s">
         <v>380</v>
       </c>
-      <c r="B162">
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>381</v>
+      </c>
+      <c r="B167">
+        <v>3229</v>
+      </c>
+      <c r="C167" t="s">
+        <v>382</v>
+      </c>
+      <c r="D167" t="s">
+        <v>383</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>381</v>
+      </c>
+      <c r="B168">
+        <v>3224</v>
+      </c>
+      <c r="C168" t="s">
+        <v>384</v>
+      </c>
+      <c r="D168" t="s">
+        <v>385</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>386</v>
+      </c>
+      <c r="B169">
+        <v>3002</v>
+      </c>
+      <c r="C169" t="s">
+        <v>387</v>
+      </c>
+      <c r="D169" t="s">
+        <v>388</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>389</v>
+      </c>
+      <c r="B170">
+        <v>2851</v>
+      </c>
+      <c r="C170" t="s">
+        <v>390</v>
+      </c>
+      <c r="D170" t="s">
+        <v>391</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>389</v>
+      </c>
+      <c r="B171">
+        <v>2850</v>
+      </c>
+      <c r="C171" t="s">
+        <v>392</v>
+      </c>
+      <c r="D171" t="s">
+        <v>393</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>389</v>
+      </c>
+      <c r="B172">
+        <v>2849</v>
+      </c>
+      <c r="C172" t="s">
+        <v>394</v>
+      </c>
+      <c r="D172" t="s">
+        <v>395</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>389</v>
+      </c>
+      <c r="B173">
+        <v>2848</v>
+      </c>
+      <c r="C173" t="s">
+        <v>396</v>
+      </c>
+      <c r="D173" t="s">
+        <v>397</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>389</v>
+      </c>
+      <c r="B174">
+        <v>2816</v>
+      </c>
+      <c r="C174" t="s">
+        <v>398</v>
+      </c>
+      <c r="D174" t="s">
+        <v>399</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>389</v>
+      </c>
+      <c r="B175">
+        <v>2810</v>
+      </c>
+      <c r="C175" t="s">
+        <v>400</v>
+      </c>
+      <c r="D175" t="s">
+        <v>401</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>402</v>
+      </c>
+      <c r="B176">
         <v>2449</v>
       </c>
-      <c r="C162" t="s">
-[...8 lines deleted...]
-      <c r="F162" s="2" t="s">
+      <c r="C176" t="s">
+        <v>403</v>
+      </c>
+      <c r="D176" t="s">
+        <v>404</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
-    <hyperlink ref="E7" r:id="rId6"/>
-[...188 lines deleted...]
-    <hyperlink ref="F116" r:id="rId195"/>
+    <hyperlink ref="F7" r:id="rId6"/>
+    <hyperlink ref="F8" r:id="rId7"/>
+    <hyperlink ref="F9" r:id="rId8"/>
+    <hyperlink ref="F10" r:id="rId9"/>
+    <hyperlink ref="F11" r:id="rId10"/>
+    <hyperlink ref="F12" r:id="rId11"/>
+    <hyperlink ref="F13" r:id="rId12"/>
+    <hyperlink ref="F14" r:id="rId13"/>
+    <hyperlink ref="E15" r:id="rId14"/>
+    <hyperlink ref="F15" r:id="rId15"/>
+    <hyperlink ref="F16" r:id="rId16"/>
+    <hyperlink ref="F17" r:id="rId17"/>
+    <hyperlink ref="F18" r:id="rId18"/>
+    <hyperlink ref="F19" r:id="rId19"/>
+    <hyperlink ref="F20" r:id="rId20"/>
+    <hyperlink ref="E21" r:id="rId21"/>
+    <hyperlink ref="F21" r:id="rId22"/>
+    <hyperlink ref="E22" r:id="rId23"/>
+    <hyperlink ref="F22" r:id="rId24"/>
+    <hyperlink ref="E23" r:id="rId25"/>
+    <hyperlink ref="F23" r:id="rId26"/>
+    <hyperlink ref="F24" r:id="rId27"/>
+    <hyperlink ref="E25" r:id="rId28"/>
+    <hyperlink ref="F25" r:id="rId29"/>
+    <hyperlink ref="E26" r:id="rId30"/>
+    <hyperlink ref="F26" r:id="rId31"/>
+    <hyperlink ref="E27" r:id="rId32"/>
+    <hyperlink ref="F27" r:id="rId33"/>
+    <hyperlink ref="E28" r:id="rId34"/>
+    <hyperlink ref="F28" r:id="rId35"/>
+    <hyperlink ref="E29" r:id="rId36"/>
+    <hyperlink ref="F29" r:id="rId37"/>
+    <hyperlink ref="E30" r:id="rId38"/>
+    <hyperlink ref="F30" r:id="rId39"/>
+    <hyperlink ref="E31" r:id="rId40"/>
+    <hyperlink ref="F31" r:id="rId41"/>
+    <hyperlink ref="E32" r:id="rId42"/>
+    <hyperlink ref="F32" r:id="rId43"/>
+    <hyperlink ref="E33" r:id="rId44"/>
+    <hyperlink ref="F33" r:id="rId45"/>
+    <hyperlink ref="E34" r:id="rId46"/>
+    <hyperlink ref="F34" r:id="rId47"/>
+    <hyperlink ref="E35" r:id="rId48"/>
+    <hyperlink ref="F35" r:id="rId49"/>
+    <hyperlink ref="E36" r:id="rId50"/>
+    <hyperlink ref="F36" r:id="rId51"/>
+    <hyperlink ref="E37" r:id="rId52"/>
+    <hyperlink ref="F37" r:id="rId53"/>
+    <hyperlink ref="E38" r:id="rId54"/>
+    <hyperlink ref="F38" r:id="rId55"/>
+    <hyperlink ref="E39" r:id="rId56"/>
+    <hyperlink ref="F39" r:id="rId57"/>
+    <hyperlink ref="E40" r:id="rId58"/>
+    <hyperlink ref="F40" r:id="rId59"/>
+    <hyperlink ref="E41" r:id="rId60"/>
+    <hyperlink ref="F41" r:id="rId61"/>
+    <hyperlink ref="E42" r:id="rId62"/>
+    <hyperlink ref="F42" r:id="rId63"/>
+    <hyperlink ref="F43" r:id="rId64"/>
+    <hyperlink ref="E44" r:id="rId65"/>
+    <hyperlink ref="F44" r:id="rId66"/>
+    <hyperlink ref="E45" r:id="rId67"/>
+    <hyperlink ref="F45" r:id="rId68"/>
+    <hyperlink ref="E46" r:id="rId69"/>
+    <hyperlink ref="F46" r:id="rId70"/>
+    <hyperlink ref="E47" r:id="rId71"/>
+    <hyperlink ref="F47" r:id="rId72"/>
+    <hyperlink ref="E48" r:id="rId73"/>
+    <hyperlink ref="F48" r:id="rId74"/>
+    <hyperlink ref="E49" r:id="rId75"/>
+    <hyperlink ref="F49" r:id="rId76"/>
+    <hyperlink ref="E50" r:id="rId77"/>
+    <hyperlink ref="F50" r:id="rId78"/>
+    <hyperlink ref="E51" r:id="rId79"/>
+    <hyperlink ref="F51" r:id="rId80"/>
+    <hyperlink ref="E52" r:id="rId81"/>
+    <hyperlink ref="F52" r:id="rId82"/>
+    <hyperlink ref="E53" r:id="rId83"/>
+    <hyperlink ref="F53" r:id="rId84"/>
+    <hyperlink ref="E54" r:id="rId85"/>
+    <hyperlink ref="F54" r:id="rId86"/>
+    <hyperlink ref="E55" r:id="rId87"/>
+    <hyperlink ref="F55" r:id="rId88"/>
+    <hyperlink ref="E56" r:id="rId89"/>
+    <hyperlink ref="F56" r:id="rId90"/>
+    <hyperlink ref="E57" r:id="rId91"/>
+    <hyperlink ref="F57" r:id="rId92"/>
+    <hyperlink ref="E58" r:id="rId93"/>
+    <hyperlink ref="F58" r:id="rId94"/>
+    <hyperlink ref="E59" r:id="rId95"/>
+    <hyperlink ref="F59" r:id="rId96"/>
+    <hyperlink ref="E60" r:id="rId97"/>
+    <hyperlink ref="F60" r:id="rId98"/>
+    <hyperlink ref="E61" r:id="rId99"/>
+    <hyperlink ref="F61" r:id="rId100"/>
+    <hyperlink ref="E62" r:id="rId101"/>
+    <hyperlink ref="F62" r:id="rId102"/>
+    <hyperlink ref="E63" r:id="rId103"/>
+    <hyperlink ref="F63" r:id="rId104"/>
+    <hyperlink ref="F64" r:id="rId105"/>
+    <hyperlink ref="E65" r:id="rId106"/>
+    <hyperlink ref="F65" r:id="rId107"/>
+    <hyperlink ref="E66" r:id="rId108"/>
+    <hyperlink ref="F66" r:id="rId109"/>
+    <hyperlink ref="E67" r:id="rId110"/>
+    <hyperlink ref="F67" r:id="rId111"/>
+    <hyperlink ref="E68" r:id="rId112"/>
+    <hyperlink ref="F68" r:id="rId113"/>
+    <hyperlink ref="E69" r:id="rId114"/>
+    <hyperlink ref="F69" r:id="rId115"/>
+    <hyperlink ref="E70" r:id="rId116"/>
+    <hyperlink ref="F70" r:id="rId117"/>
+    <hyperlink ref="E71" r:id="rId118"/>
+    <hyperlink ref="F71" r:id="rId119"/>
+    <hyperlink ref="E72" r:id="rId120"/>
+    <hyperlink ref="F72" r:id="rId121"/>
+    <hyperlink ref="E73" r:id="rId122"/>
+    <hyperlink ref="F73" r:id="rId123"/>
+    <hyperlink ref="E74" r:id="rId124"/>
+    <hyperlink ref="F74" r:id="rId125"/>
+    <hyperlink ref="F75" r:id="rId126"/>
+    <hyperlink ref="E76" r:id="rId127"/>
+    <hyperlink ref="F76" r:id="rId128"/>
+    <hyperlink ref="E77" r:id="rId129"/>
+    <hyperlink ref="F77" r:id="rId130"/>
+    <hyperlink ref="E78" r:id="rId131"/>
+    <hyperlink ref="F78" r:id="rId132"/>
+    <hyperlink ref="E79" r:id="rId133"/>
+    <hyperlink ref="F79" r:id="rId134"/>
+    <hyperlink ref="E80" r:id="rId135"/>
+    <hyperlink ref="F80" r:id="rId136"/>
+    <hyperlink ref="E81" r:id="rId137"/>
+    <hyperlink ref="F81" r:id="rId138"/>
+    <hyperlink ref="F82" r:id="rId139"/>
+    <hyperlink ref="F83" r:id="rId140"/>
+    <hyperlink ref="F84" r:id="rId141"/>
+    <hyperlink ref="F85" r:id="rId142"/>
+    <hyperlink ref="F86" r:id="rId143"/>
+    <hyperlink ref="E87" r:id="rId144"/>
+    <hyperlink ref="F87" r:id="rId145"/>
+    <hyperlink ref="E88" r:id="rId146"/>
+    <hyperlink ref="F88" r:id="rId147"/>
+    <hyperlink ref="E89" r:id="rId148"/>
+    <hyperlink ref="F89" r:id="rId149"/>
+    <hyperlink ref="E90" r:id="rId150"/>
+    <hyperlink ref="F90" r:id="rId151"/>
+    <hyperlink ref="E91" r:id="rId152"/>
+    <hyperlink ref="F91" r:id="rId153"/>
+    <hyperlink ref="E92" r:id="rId154"/>
+    <hyperlink ref="F92" r:id="rId155"/>
+    <hyperlink ref="E93" r:id="rId156"/>
+    <hyperlink ref="F93" r:id="rId157"/>
+    <hyperlink ref="F94" r:id="rId158"/>
+    <hyperlink ref="F95" r:id="rId159"/>
+    <hyperlink ref="E96" r:id="rId160"/>
+    <hyperlink ref="F96" r:id="rId161"/>
+    <hyperlink ref="F97" r:id="rId162"/>
+    <hyperlink ref="F98" r:id="rId163"/>
+    <hyperlink ref="E99" r:id="rId164"/>
+    <hyperlink ref="F99" r:id="rId165"/>
+    <hyperlink ref="E100" r:id="rId166"/>
+    <hyperlink ref="F100" r:id="rId167"/>
+    <hyperlink ref="E101" r:id="rId168"/>
+    <hyperlink ref="F101" r:id="rId169"/>
+    <hyperlink ref="F102" r:id="rId170"/>
+    <hyperlink ref="F103" r:id="rId171"/>
+    <hyperlink ref="E104" r:id="rId172"/>
+    <hyperlink ref="F104" r:id="rId173"/>
+    <hyperlink ref="E105" r:id="rId174"/>
+    <hyperlink ref="F105" r:id="rId175"/>
+    <hyperlink ref="E106" r:id="rId176"/>
+    <hyperlink ref="F106" r:id="rId177"/>
+    <hyperlink ref="E107" r:id="rId178"/>
+    <hyperlink ref="F107" r:id="rId179"/>
+    <hyperlink ref="E108" r:id="rId180"/>
+    <hyperlink ref="F108" r:id="rId181"/>
+    <hyperlink ref="E109" r:id="rId182"/>
+    <hyperlink ref="F109" r:id="rId183"/>
+    <hyperlink ref="E110" r:id="rId184"/>
+    <hyperlink ref="F110" r:id="rId185"/>
+    <hyperlink ref="E111" r:id="rId186"/>
+    <hyperlink ref="F111" r:id="rId187"/>
+    <hyperlink ref="E112" r:id="rId188"/>
+    <hyperlink ref="F112" r:id="rId189"/>
+    <hyperlink ref="E113" r:id="rId190"/>
+    <hyperlink ref="F113" r:id="rId191"/>
+    <hyperlink ref="F114" r:id="rId192"/>
+    <hyperlink ref="F115" r:id="rId193"/>
+    <hyperlink ref="F116" r:id="rId194"/>
+    <hyperlink ref="E117" r:id="rId195"/>
     <hyperlink ref="F117" r:id="rId196"/>
     <hyperlink ref="E118" r:id="rId197"/>
     <hyperlink ref="F118" r:id="rId198"/>
-    <hyperlink ref="E119" r:id="rId199"/>
-[...77 lines deleted...]
-    <hyperlink ref="F162" r:id="rId277"/>
+    <hyperlink ref="F119" r:id="rId199"/>
+    <hyperlink ref="F120" r:id="rId200"/>
+    <hyperlink ref="F121" r:id="rId201"/>
+    <hyperlink ref="F122" r:id="rId202"/>
+    <hyperlink ref="F123" r:id="rId203"/>
+    <hyperlink ref="F124" r:id="rId204"/>
+    <hyperlink ref="F125" r:id="rId205"/>
+    <hyperlink ref="F126" r:id="rId206"/>
+    <hyperlink ref="F127" r:id="rId207"/>
+    <hyperlink ref="F128" r:id="rId208"/>
+    <hyperlink ref="F129" r:id="rId209"/>
+    <hyperlink ref="F130" r:id="rId210"/>
+    <hyperlink ref="F131" r:id="rId211"/>
+    <hyperlink ref="E132" r:id="rId212"/>
+    <hyperlink ref="F132" r:id="rId213"/>
+    <hyperlink ref="E133" r:id="rId214"/>
+    <hyperlink ref="F133" r:id="rId215"/>
+    <hyperlink ref="E134" r:id="rId216"/>
+    <hyperlink ref="F134" r:id="rId217"/>
+    <hyperlink ref="E135" r:id="rId218"/>
+    <hyperlink ref="F135" r:id="rId219"/>
+    <hyperlink ref="E136" r:id="rId220"/>
+    <hyperlink ref="F136" r:id="rId221"/>
+    <hyperlink ref="E137" r:id="rId222"/>
+    <hyperlink ref="F137" r:id="rId223"/>
+    <hyperlink ref="E138" r:id="rId224"/>
+    <hyperlink ref="F138" r:id="rId225"/>
+    <hyperlink ref="E139" r:id="rId226"/>
+    <hyperlink ref="F139" r:id="rId227"/>
+    <hyperlink ref="E140" r:id="rId228"/>
+    <hyperlink ref="F140" r:id="rId229"/>
+    <hyperlink ref="F141" r:id="rId230"/>
+    <hyperlink ref="F142" r:id="rId231"/>
+    <hyperlink ref="E143" r:id="rId232"/>
+    <hyperlink ref="F143" r:id="rId233"/>
+    <hyperlink ref="E144" r:id="rId234"/>
+    <hyperlink ref="F144" r:id="rId235"/>
+    <hyperlink ref="F145" r:id="rId236"/>
+    <hyperlink ref="F146" r:id="rId237"/>
+    <hyperlink ref="F147" r:id="rId238"/>
+    <hyperlink ref="E148" r:id="rId239"/>
+    <hyperlink ref="F148" r:id="rId240"/>
+    <hyperlink ref="E149" r:id="rId241"/>
+    <hyperlink ref="F149" r:id="rId242"/>
+    <hyperlink ref="F150" r:id="rId243"/>
+    <hyperlink ref="E151" r:id="rId244"/>
+    <hyperlink ref="F151" r:id="rId245"/>
+    <hyperlink ref="E152" r:id="rId246"/>
+    <hyperlink ref="F152" r:id="rId247"/>
+    <hyperlink ref="E153" r:id="rId248"/>
+    <hyperlink ref="F153" r:id="rId249"/>
+    <hyperlink ref="E154" r:id="rId250"/>
+    <hyperlink ref="F154" r:id="rId251"/>
+    <hyperlink ref="E155" r:id="rId252"/>
+    <hyperlink ref="F155" r:id="rId253"/>
+    <hyperlink ref="E156" r:id="rId254"/>
+    <hyperlink ref="F156" r:id="rId255"/>
+    <hyperlink ref="E157" r:id="rId256"/>
+    <hyperlink ref="F157" r:id="rId257"/>
+    <hyperlink ref="E158" r:id="rId258"/>
+    <hyperlink ref="F158" r:id="rId259"/>
+    <hyperlink ref="E159" r:id="rId260"/>
+    <hyperlink ref="F159" r:id="rId261"/>
+    <hyperlink ref="E160" r:id="rId262"/>
+    <hyperlink ref="F160" r:id="rId263"/>
+    <hyperlink ref="E161" r:id="rId264"/>
+    <hyperlink ref="F161" r:id="rId265"/>
+    <hyperlink ref="F162" r:id="rId266"/>
+    <hyperlink ref="F163" r:id="rId267"/>
+    <hyperlink ref="F164" r:id="rId268"/>
+    <hyperlink ref="E165" r:id="rId269"/>
+    <hyperlink ref="F165" r:id="rId270"/>
+    <hyperlink ref="E166" r:id="rId271"/>
+    <hyperlink ref="F166" r:id="rId272"/>
+    <hyperlink ref="E167" r:id="rId273"/>
+    <hyperlink ref="F167" r:id="rId274"/>
+    <hyperlink ref="E168" r:id="rId275"/>
+    <hyperlink ref="F168" r:id="rId276"/>
+    <hyperlink ref="E169" r:id="rId277"/>
+    <hyperlink ref="F169" r:id="rId278"/>
+    <hyperlink ref="E170" r:id="rId279"/>
+    <hyperlink ref="F170" r:id="rId280"/>
+    <hyperlink ref="E171" r:id="rId281"/>
+    <hyperlink ref="F171" r:id="rId282"/>
+    <hyperlink ref="E172" r:id="rId283"/>
+    <hyperlink ref="F172" r:id="rId284"/>
+    <hyperlink ref="E173" r:id="rId285"/>
+    <hyperlink ref="F173" r:id="rId286"/>
+    <hyperlink ref="E174" r:id="rId287"/>
+    <hyperlink ref="F174" r:id="rId288"/>
+    <hyperlink ref="E175" r:id="rId289"/>
+    <hyperlink ref="F175" r:id="rId290"/>
+    <hyperlink ref="E176" r:id="rId291"/>
+    <hyperlink ref="F176" r:id="rId292"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>