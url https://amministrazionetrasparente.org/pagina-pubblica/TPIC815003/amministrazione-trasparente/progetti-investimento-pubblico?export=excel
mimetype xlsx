--- v0 (2026-07-31)
+++ v1 (2026-09-14)
@@ -8,252 +8,249 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="48">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
     <t>AULA IMMERSIVA - L'APPRENDIMENTO INTORNO A TE</t>
   </si>
   <si>
     <t>G32J25000450002</t>
   </si>
   <si>
     <t>€ 54.999,80</t>
   </si>
   <si>
     <t>ASSESSORATO E DELLA FORMAZIONE PROFESSIONALE  DIPARTIMENTO DELL'ISTRUZIONE, DELL'UNIVERSITÀ E DEL DIRITTO ALLO STUDIO</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/89ffff55-d800-4731-b348-8a87bd5ab37f</t>
+    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>TRACCE DI FUTURO: GIBELLINA ATTRAVERSO GLI OCCHI DEGLI STUDENTI”  - CIRCOLARE N. 14 DEL 12/08/2025 “GIBELLINA CAPITALE ITALIANA DELL'ARTE CONTEMPORANEA 2026"</t>
   </si>
   <si>
     <t>G33C25000520002</t>
   </si>
   <si>
     <t>€ 7.500,00</t>
   </si>
   <si>
     <t>ASSESSORATO E DELLA FORMAZIONE PROFESSIONALE DIPARTIMENTO DELL'ISTRUZIONE, DELL'UNIVERSITÀ E DEL DIRITTO ALLO STUDIO</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/f6b575c7-45ac-4c8a-b4d6-286b4721c0e2</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO ESTATE - ESTATE INSIEME: CRESCERE, APPRENDERE CONDIVIDERE</t>
   </si>
   <si>
     <t>D54D25005000007</t>
   </si>
   <si>
     <t>€ 79.944,00</t>
   </si>
   <si>
     <t xml:space="preserve"> Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze ” 2021-2027</t>
   </si>
   <si>
     <t>21/01/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/9ca4508a-ff8e-422b-86c2-28123fd83821</t>
-[...1 lines deleted...]
-  <si>
     <t>SCOPRI IL TUO TALENTO – ORIENTAMENTO E CRESCITA PERSONALE</t>
   </si>
   <si>
     <t>D37G25000190006</t>
   </si>
   <si>
     <t>€ 66.660,00</t>
   </si>
   <si>
     <t>Fondi strutturali europei Programma Nazionale “PN Scuola e Competenze 2021-2027”</t>
   </si>
   <si>
     <t>13/01/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/74623cee-ee31-47c8-9bd5-5288ead4d116</t>
-[...1 lines deleted...]
-  <si>
     <t>ARMONIE EDUCATIVE - AGENDA SUD (SECONDA ANNUALITÀ)</t>
   </si>
   <si>
     <t>D34D25000720007</t>
   </si>
   <si>
     <t>€ 29.994,00</t>
   </si>
   <si>
     <t>FSE +  Agenda Sud (seconda annualità)</t>
   </si>
   <si>
     <t>03/10/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/8b9a4858-7434-4026-9143-9e2e29a7d4df</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGRAMMA ERASMUS+ KA121</t>
   </si>
   <si>
     <t>D37G25000220006</t>
   </si>
   <si>
     <t>€ 32.216,00</t>
   </si>
   <si>
     <t>Agenzia Nazionale Erasmus Plus Indire</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/48a4f87f-e48c-4283-abe1-b5a8e5c12c31</t>
-[...1 lines deleted...]
-  <si>
     <t>STEM...CHE PASSIONE - PNRR DM 65/202</t>
   </si>
   <si>
     <t>B34D23006500006</t>
   </si>
   <si>
     <t>€ 89.360,91</t>
   </si>
   <si>
     <t>PNRR DM 65/2023</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/9300f8a8-df28-460f-a557-43dabcfc83e3</t>
+    <t>Senza data</t>
   </si>
   <si>
     <t>PIANO ESTATE - A SCUOLA DI ESPERIENZE</t>
   </si>
   <si>
     <t>D34D24003300007</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/8975c08a-6af1-44ee-9840-8b76a542d553</t>
-[...1 lines deleted...]
-  <si>
     <t>“A SCUOLA PER LA VITA!” - PNRR DM 19/2024</t>
   </si>
   <si>
     <t>D34D21000850006</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/a5d2c761-e88f-424d-86df-13d78591a8e7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -551,259 +548,380 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/89ffff55-d800-4731-b348-8a87bd5ab37f" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/f6b575c7-45ac-4c8a-b4d6-286b4721c0e2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/9ca4508a-ff8e-422b-86c2-28123fd83821" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/74623cee-ee31-47c8-9bd5-5288ead4d116" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/8b9a4858-7434-4026-9143-9e2e29a7d4df" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/48a4f87f-e48c-4283-abe1-b5a8e5c12c31" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/9300f8a8-df28-460f-a557-43dabcfc83e3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/8975c08a-6af1-44ee-9840-8b76a542d553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/progetto/a5d2c761-e88f-424d-86df-13d78591a8e7" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F20"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
-[...43 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" t="s">
-[...15 lines deleted...]
-        <v>51</v>
+      <c r="A9" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>31</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" t="s">
+        <v>41</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" t="s">
+        <v>45</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" t="s">
+        <v>45</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A17:F17"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F10" r:id="rId5"/>
+    <hyperlink ref="F11" r:id="rId6"/>
+    <hyperlink ref="F15" r:id="rId7"/>
+    <hyperlink ref="F19" r:id="rId8"/>
+    <hyperlink ref="F20" r:id="rId9"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>