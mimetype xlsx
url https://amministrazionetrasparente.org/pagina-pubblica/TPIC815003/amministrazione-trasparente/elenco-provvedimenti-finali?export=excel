--- v0 (2026-07-31)
+++ v1 (2026-09-14)
@@ -8,323 +8,263 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1171" uniqueCount="601">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1196" uniqueCount="437">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCE8F3C4C3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento servizio di fornitura e installazione n.3 Pompe di Calore plesso NINO ATRIA</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BCE8DA333F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento servizio di trasloco arredi scolastici plessi RUGGERO SETTIMO e NINO ATRIA</t>
+  </si>
+  <si>
+    <t>BCE909731E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 2° rinnovo Google Workspace for Education anno 2026</t>
+  </si>
+  <si>
+    <t>BCE8C29B4D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura n. 2 Batterie per macchina Lavasciuga del plesso NINO ATRIA</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCECFE1D6B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizio esami certificazione linguistica progetto Piano Estate 2025</t>
+  </si>
+  <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>BC7E50409B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale facile consumo per progetto ORIENTAMENTO Codice: ESO4.6.A4.D-FSEPN-SI-2025-346</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7E50409B</t>
-[...4 lines deleted...]
-  <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Costituzione del Gruppo di Lavoro per l’utilizzo dell’Intelligenza Artificiale e Nomina dei Componenti – a.s. 2025.26</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>BC4E75B8DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e Installazione n.2 Elettropompe, n.2 Pressostati, n.1 Manometro, n.1 Quadro elettrico, n.1 Galleggiante elettrico</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4E75B8DA</t>
-[...4 lines deleted...]
-  <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC49F91AD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di discerbatura per n.12 plessi dell'Istituto</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC49F91AD8</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>INGRASSIA_MARIA_ANNA_-_Lettera_di_incarico_N._2___Tutor__modulo_ENGLISH_FOR_THE_FUTURE_-_PREPARAZIONE_AVANZATA_ALLA_CERTIFICAZIONE</t>
   </si>
   <si>
     <t xml:space="preserve">LA_CASCIA_ROSANNA_-_LETTERA_DI_INCARICO_TUTOR_-_ORIENTAMENTO_-_SI-2025-346.pdf.pades </t>
   </si>
   <si>
     <t>BC3941B39F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale facile consumo per progretto PON PIANO ESTATE 25</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3941B39F</t>
-[...4 lines deleted...]
-  <si>
     <t>BC390A36D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e installazione n.1 condizionatore plesso Pardo e sistemazione linea elettrica aula immersiva plesso Capuana</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC390A36D1</t>
-[...4 lines deleted...]
-  <si>
     <t>BC391E508C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e Installazione Scaldabagno elettrico plesso Redipuglia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC391E508C</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>AIELLO_ANTONINA-_LETTERA_DI_INCARICO_TUTOR_-_PIANO_ESTATE_-_SI-2025-639.pdf.pades (4)</t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC09CC109F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di Pulizia Straordinaria Auditorium plesso Ruggero Settimo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC09CC109F</t>
-[...4 lines deleted...]
-  <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>Conferimento dell’incarico al Collaboratore Scolastico Francesco Napoli (secondo incarico) – Progetto FSE+ ESO 4.6.A4.D-FSE PN SI-2025-639</t>
   </si>
   <si>
     <t>Decreto di nomina - Seconda Determina di individuazione del personale ATA per affidamento incarichi che integra la precedente prot. n. 0006390/U del 29/04/2026 a seguito fabbisogno di altra unità di personale, già candidatasi.</t>
   </si>
   <si>
     <t>BC05613CF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo FIRMA DIGITALE REMOTA - Singola Massiva per Dirigente Scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC05613CF7</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBDF798133</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n.200 stampati a colori formato A4 tre ante per pubblicità manifestazione canora alunni coro DO RE MI al parco archeologico di Selinunte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF798133</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDF713371</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio impianto audio per manifestazione canora alunni coro DO RE MI al parco archeologico di Selinunte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF713371</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDD5F0B0A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura mattonelle Antitrauma in gomma riciclata per gioco didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD5F0B0A</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBC8453F91</t>
   </si>
   <si>
     <t>Decisione a contrarre - Interventi di riparazione porte e serrande plesso Redipuglia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8453F91</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC85A7827</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale pubblicitario per progetto Tracce di Futuro: Gibellina attraverso gli occhi degli studenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC85A7827</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBBE63868D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio per  certificazioni linguistiche grado 1 n. 19 alunni Trinity  progetto Piano Estate 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBE63868D</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBA9E108F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento organizzazione viaggio d'istruzione in Sicilia Orientale dal 26/5 al 28/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA9E108F4</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BB99CE2DB6</t>
   </si>
   <si>
     <t xml:space="preserve"> Determina dirigenziale affidamento servizio Medico Competente</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/89c719f9-c141-4e49-af2b-93da86ef71bd</t>
   </si>
   <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>Conferimento dell’incarico alla Collaboratrice Scolastica Ninfa Bono – Progetto FSE+ ESO 4.6.A4.D-FSE PN SI-2025-639</t>
   </si>
   <si>
     <t xml:space="preserve">Conferimento dell’incarico alla Collaboratrice Scolastica Dora Agata Atria – Progetto FSE+ ESO 4.6.A4.D-FSE PN SI-2025-639 </t>
   </si>
   <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Foscari Filippo collaboratore scolastico decreto di conferimento incarico per svolgimento attività ausiliarie progetto Aula Immersiva II edizione Circolare 0006 del 16/04/2025 " L'apprendimento intorno a TE"
 </t>
   </si>
   <si>
     <t>Mannone Giuseppa Incarico personale coinvolto nell'implementazione di attività inerenti aula immersiva II edizione Circolare 0006 del 16/04/2025 " L'apprendimento intorno a TE"</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - collettivo docenti per partecipazione attività di formazione progetto Aula Immersiva II edizione Circolare 0006 del 16/04/2025 "L'Apprendimento intorno a TE".
 </t>
   </si>
   <si>
@@ -335,256 +275,184 @@
 </t>
   </si>
   <si>
     <t>Di Giuseppe Anna Maria Incarico personale coinvolto nell'implementazione di attività inerenti aula immersiva II edizione Circolare 0006 del 16/04/2025 progetto " L'apprendimento intorno a te"</t>
   </si>
   <si>
     <t>Caraccioli Maurizio Massimo decreto di nomina -  personale ATA Attività amministrative contabili progetto aula immersiva II edizione Circolare 0006 del 16/04/2025 " L'apprendimento intorno a te "</t>
   </si>
   <si>
     <t>Aleo Francesca Incarico personale ATA Attività amministrative - contabili progetto Aula Immersiva seconda edizione Circolare 0006 del 16/04/2025 "L'apprendimento intorino a te"</t>
   </si>
   <si>
     <t xml:space="preserve">Accardi Marianna docente di scuola primaria decreto di conferimento incarico per implementazione attività inerenti la didattica con l’utilizzo delle aule immersive II edizione Circolare 0006 del 16/04/2025 progetto "L'apprendimento intorno a te".
 </t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB8678FA89</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio per l'adeguamento Regolamento UE 679/2016 (G.D.P.R) Nomina DPO - canone annuale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8678FA89</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7C22CF48</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di  cambio nome partecipante accompagnatore volo andata BIRGI/TORINO e ritorno TORINO/PUNTA RAISI - Partecipazione Sanremo GEF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7C22CF48</t>
-[...4 lines deleted...]
-  <si>
     <t>BB86B0882A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di consulenza Amministrazione trasparente + supporto fasi rilevazione e monitoraggio OIV + utenza portale " amministrazionetrasparente.org" certificata AGID/ACN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB86B0882A</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8582308E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di noleggio pullman con autista per trasporto alunni da Castelvetrano a Erice Casa Santa a/r per partecipazione a Giochi della Gioventù</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8582308E</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Crespo Giulia decreto di nomina  esperto esterno progetto PIANO ESTATE 2025 - TRINITY </t>
   </si>
   <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB7C402327</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di riparazione finestre aula magna plesso PARDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7C402327</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7C2F65FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per laboratorio didattico " Tracce di futuro: Gibellina attraverso gli occhi degli studenti"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7C2F65FD</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BBA9B6ECBF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Avvio procedimento di affidamento della fornitura di un'aula immersiva tramite trattativa diretta MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA9B6ECBF</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB6DB258F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n.16 stampati a colori adesivi in PVC per mobilità ERASMUS +</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6DB258F1</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>OLIVERI_DOMENICA_-_LETTERA_DI_INCARICO_TUTOR_-_PIANO_ESTATE_-_SI-2025-639.pdf.pades fea</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6174DB67</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento lavori di manutenzione ordinaria impianti idrici vari plessi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6174DB67</t>
-[...4 lines deleted...]
-  <si>
     <t>BB60EEC14E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di trasporto n.11 persone da Castelvetrano a Palermo ( Aeroporto) il 26-04-26 e ritorno  da Palermo ( Aeroporto) a Castelvetrano il 30-04-26 per mobilità ERASMUS +</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/a52b179b-e8db-4776-8b84-9c93f6045bee</t>
   </si>
   <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>SAVARINO RAIMONDO - LETTERA INCARICO ATA GIBELLINA CAPITALE DELLA CULTURA 2026</t>
   </si>
   <si>
     <t>PANICOLA ROBERTA - LETTERA INCARICO DOCENTE REFERENTE GIBELLINA CAPITALE DELLA CULTURA 2026</t>
   </si>
   <si>
     <t>CARACCIOLI MAURIZIO - LETTERA INCARICO ATA GIBELLINA CAPITALE DELLA CULTURA 2026</t>
   </si>
   <si>
     <t>ALEO FRANCESCA - LETTERA INCARICO ATA GIBELLINA CAPITALE DELLA CULTURA 2026</t>
   </si>
   <si>
     <t xml:space="preserve">VALENTI ALFREDO docente interno contratto biennale RSPP responsabile servizio prevenzione e protezione CIG: BB6134F009
 </t>
   </si>
   <si>
     <t>ALA MICHELE - LETTERA INCARICO CS GIBELLINA CAPITALE DELLA CULTURA 2026</t>
   </si>
   <si>
     <t>BB5A4E0E0D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di organizzazione della mobilità ERASMUS a Strasburgo per n. 11 persone  di cui 3 docenti e 8 alunni a.s. 25-26 - Codice progetto 2025-1-IT02-KA121-SCH-000333479 - CUP: D37G25000220006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5A4E0E0D</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BULGARELLO_ANGELO_LETTERA_DI_INCARICO_INTERNO_1_-_PIANO_ESTATE_-_SI-2025-639_Educare_alle_emozioni.</t>
   </si>
   <si>
     <t>BULGARELLO_ANGELO_LETTERA_DI_INCARICO_ESPERTO_INTERNO_2_-_PIANO_ESTATE_-_SI-2025-639_Corpo__mente_e_cuore</t>
   </si>
   <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>RISALVATO_GINA_LETTERA_DI_INCARICO_ESPERTO_INTERNO_-_PIANO_ESTATE_-_SI-2025-639_.docx.pdf.pades_(1)</t>
   </si>
   <si>
     <t>DOLCE_GIOVANNA-_LETTERA_DI_INCARICO_2_TUTOR_-_PIANO_ESTATE_-_SI-2025-639_Ambiente_e_territorio_conoscere_per_tutelare</t>
   </si>
   <si>
     <t>DOLCE_GIOVANNA-_LETTERA_DI_INCARICO_1_TUTOR_-_PIANO_ESTATE_-_SI-2025-639_Io_cittadino_attivo.pdf.pad (1)</t>
   </si>
   <si>
     <t>BULGARELLO_ANGELO_-_LETTERA_DI_INCARICO_TUTOR_-_PIANO_ESTATE_-_SI-2025-639.pdf.pades_(2)</t>
   </si>
   <si>
     <t>BB4FCDD842</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento  all'operatore economico MONDO SCUOLA VIAGGI srl il servizio di visite e viaggi d'istruzione per l'a.s. 2025-2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/bc46a6e9-a6fa-45e2-9443-d4ee0d7ac38b</t>
   </si>
   <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>LA_CASCIA_ROSANNA_-_LETTERA_DI_INCARICO_TUTOR_-_PIANO_ESTATE_-_SI-2025-639_.docx_(1).pdf.pades (1)</t>
   </si>
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>GENNA_MARIA_GIUSEPPA_LETIZIA_LETTERA_DI_INCARICO_ESPERTO_INTERNO_-_PIANO_ESTATE_-_SI-2025-639.pdf.pa_(2) (1)</t>
   </si>
   <si>
     <t>CLEMENTE SIMONA decreto di nomina - esperto esterno progetto Orientamento e crescita personale.</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>PANICOLA_ROBERTA-_LETTERA_DI_INCARICO_ESPERTO_INTERNO_2-_PIANO_ESTATE_-_SI-2025-639_Modulo_Ambiente_e_territorio</t>
   </si>
   <si>
     <t xml:space="preserve"> PANICOLA_ROBERTA_-_LETTERA_DI_INCARICO_ESPERTO_INTERNO_1_-_PIANO_ESTATE_-_SI-2025-639_Modulo_Io_cittadino_attivo</t>
   </si>
@@ -640,174 +508,138 @@
     <t>PRIOLO GIUSEPPA decreto di nomina - esperto esterno progetto Orientamento e crescita personale</t>
   </si>
   <si>
     <t>SIGNORELLO SILVANA decreto di nomina - esperto esterno progetto Orientamento e crescita personale.</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Calia Giovanni decreto di nomina esperto esterno progetto Orientamento e crescita personale </t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO DI ASSEGNAZIONE INCARICHI ESPERTI E TUTOR Fondi Strutturali Europei – Programma Nazionale “Scuola e Competenze” 2021–2027 - FSE+ – Avviso Pubblico n. 81652 del 23/05/2025
 Piano Estate 2025–2026 – Percorsi educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità - Nota autorizzativa prot. n. 108714 del 25/06/2025</t>
   </si>
   <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB2E1853A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio alberghiero con mezza pensione per i seguenti giorni 15-16-17 aprile 2026 a Sanremo o località distante circa 20km per n. 65 partecipanti a GEF Festival</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E1853A5</t>
-[...4 lines deleted...]
-  <si>
     <t>RAGOLIA ANNA CHIARA - Lettera di incarico – Mobilità Erasmus+ Strasburgo (26–30 aprile 2026) - (Responsabile–Coordinatrice della mobilità)</t>
   </si>
   <si>
     <t>PASSERINI PIERA MARIA - Conferimento incarico di docente accompagnatrice – Mobilità Erasmus+ Strasburgo (26–30 aprile 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">ERRANTE MARIA TERESA - Conferimento incarico di docente accompagnatrice – Mobilità Erasmus+ Strasburgo (26–30 aprile 2026) </t>
   </si>
   <si>
     <t>Conferimento incarico ai docenti accompagnatori – Mobilità Erasmus+ KA121 – Strasburgo (Francia), 26–30 aprile 2026.</t>
   </si>
   <si>
     <t>INGRASSIA_MARIA_ANNA_-_Lettera_di_incarico_di___Tutor__modulo_Costruisci_il_tuo_futuro_-_Progetto_FSE_ORIENTAMENTO Prot. n. 5199-U del 10-04-2026</t>
   </si>
   <si>
     <t>Annullamento_per_errore_materiale_del_Decreto_di_incarico_Tutor_relativo_al_modulo_Comunicare_con_successo - Sviluppare relazioni efficaci</t>
   </si>
   <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB18F0A0FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Assistenza annuale  tecnico informatica per n.8 plessi dell'Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18F0A0FB</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>Decreto_di_Nomina_della_Commissione_di_Valutazione_Istanze_DSGA_ATA_Mobilit__Erasmus__KA121.pdf.pade</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>RANDAZZO_GIOVANNA_PATRIZIA-_LETTERA_DI_INCARICO_TUTOR_-_ORIENTAMENTO_-_SI-2025-346.pdf.pades (1)</t>
   </si>
   <si>
     <t>PANICOLA_ROBERTA-_LETTERA_DI_INCARICO_TUTOR_-_ORIENTAMENTO_-_SI-2025-346.pdf.pades (1)</t>
   </si>
   <si>
     <t xml:space="preserve"> VOLPE_PIERA-_LETTERA_DI_INCARICO_TUTOR_-_ORIENTAMENTO_-_SI-2025-346.pdf.pades (1)</t>
   </si>
   <si>
     <t>SAVALLE_MARINA-_LETTERA_DI_INCARICO_TUTOR_-_ORIENTAMENTO_-_SI-2025-346.pdf.pades (1)</t>
   </si>
   <si>
     <t>MANGIARACINA_VALERIA-_LETTERA_DI_INCARICO_TUTOR_-_ORIENTAMENTO_-_SI-2025-346.pdf.pades (1)</t>
   </si>
   <si>
     <t>DOLCE_GIOVANNA-_LETTERA_DI_INCARICO_TUTOR_-_ORIENTAMENTO_-_SI-2025-346.pdf.pades (1)</t>
   </si>
   <si>
     <t>INGRASSIA_MARIA_ANNA-_LETTERA_DI_INCARICO_TUTOR_-_ORIENTAMENTO_-_SI-2025-346.pdf.pades (2)</t>
   </si>
   <si>
     <t>BAFAED7B19</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e installazione n.1 batteria per gruppo di continuità dell'impianto di video sorveglianza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFAED7B19</t>
-[...4 lines deleted...]
-  <si>
     <t>BAFAF82837</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e sostituzione faretti, Salvavita e Magnetotermico plesso PARDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFAF82837</t>
-[...4 lines deleted...]
-  <si>
     <t>BAFAE322F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di  trasporto n.12 alunni più n.2 docenti accompagnatori da Castelvetrano a Trapani a/r il 26-03-2026 per partecipazione ai Giochi della Gioventù 2025-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFAE322F2</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>CROCO_GIULIA-_LETTERA_DI_INCARICO_TUTOR_-_ORIENTAMENTO_-_SI-2025-346.pdf.pades (1)</t>
   </si>
   <si>
     <t>CIARAVOLO_BETTY_MARIA_GRAZIA-_LETTERA_DI_INCARICO_TUTOR_-_ORIENTAMENTO_-_SI-2025-346.pdf.pades (1)</t>
   </si>
   <si>
     <t>BAF6BA5790</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di trasporto aereo più noleggio bus con autista per la partecipazione degli alunni del coro DO RE MI con accompagnatori al FESTIVAL MONDIALE DI CRETIVITA' a SANREMO dal 15 al 18 aprile 2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/a496d602-12d9-4426-b822-8e39acc52af5</t>
   </si>
   <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>RISALVATO_GINETTA_LETTERA_DI_INCARICO_ESPERTO_-_ORIENTAMENTO_-_SI-2025-346</t>
   </si>
   <si>
     <t>GUCCIARDO_ELISABETTA_LETTERA_DI_INCARICO_ESPERTO_-_ORIENTAMENTO_-_SI-2025-346</t>
   </si>
   <si>
     <t xml:space="preserve">GIAMBALVO_ANTONELLA_LETTERA_DI_INCARICO_ESPERTO_-_ORIENTAMENTO_-_SI-2025-346 Decreto di nomina - </t>
   </si>
   <si>
     <t>LA_GRASSA_ROSSELLA_LETTERA_DI_INCARICO_ESPERTO_-_ORIENTAMENTO_-_SI-2025-346</t>
   </si>
   <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BARONE ANTONINO - Conferimento dell’incarico di Collaboratore Scolastico – Progetto FSE+ ESO 4.6.A4.D-FSE PN SI-2025-346</t>
   </si>
   <si>
     <t>MANFRE' MARIA - Conferimento dell’incarico di Supporto Operativo – Progetto FSE+ ESO 4.6.A4.D-FSE PN SI-2025-346</t>
   </si>
@@ -824,728 +656,476 @@
     <t>COSENTINO LUCIA - Conferimento dell’incarico di Collaboratore Scolastico – Progetto FSE+ ESO 4.6.A4.D-FSE PN SI-2025-346</t>
   </si>
   <si>
     <t>GRIMALDI MARIA - Conferimento dell’incarico di Collaboratore Scolastico – Progetto FSE+ ESO 4.6.A4.D-FSE PN SI-2025-346</t>
   </si>
   <si>
     <t xml:space="preserve"> LANFRANCA MARISA - Conferimento dell’incarico di Supporto Operativo – Progetto FSE+ ESO 4.6.A4.D-FSE PN SI-2025-346</t>
   </si>
   <si>
     <t xml:space="preserve">ALA MICHELE - Conferimento dell’incarico di Collaboratore Scolastico – Progetto FSE+ ESO 4.6.A4.DFSE
 PN SI-2025-346</t>
   </si>
   <si>
     <t xml:space="preserve">SPINELLO ADRIANA - Conferimento dell’incarico di Supporto Operativo – Progetto FSE+ ESO 4.6.A4.D-FSE PN SI-2025-346 </t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BAD0E0D71C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo n.5 licenze GOOGLE WORKSPACE for EDUCATION per l'anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD0E0D71C</t>
-[...4 lines deleted...]
-  <si>
     <t>Assegnazione incarichi a n.9 Esperti e n.9 Tutor nell’ambito del progetto FSE+ ESO 4.6.A4.D-FSE PN SI-2025-346</t>
   </si>
   <si>
     <t xml:space="preserve">Assegnazione incarichi alle figure di supporto operativo (assistenti amministrativi) e collaboratori scolastici nell’ambito del progetto FSE+ ESO 4.6.A4.D-FSE PN SI-2025-346 – “Scopri il tuo talento – Orientamento e crescita personale” </t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BABA95142A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pagamento quote di partecipazione per n.2 brani musicali al Festival Internazionale della Musica Scolastica a SANREMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA95142A</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAAB670614</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e installazione n.1 pompa di calore, fornitura e installazione n.3 faretti a led, controllo linee elettriche aule primo piano plesso PARDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB670614</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>Valenti Alfredo nomina  per formazione generale e specifica di docenti rischio medio art. 37 D.lgs81/08</t>
   </si>
   <si>
     <t>BAA04D44B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto mouse usb per prove d'esame personale ATA per progressione orizzontale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA04D44B3</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>CALDERONE_MARIA_DARIA_-_LETTERA_DI_INCARICO_REFERENTE_VALUTAZIONE_ORIENTAMENTO_SI-2025-346.pdf.pades</t>
   </si>
   <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA9BCA20E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di noleggio pullman con autista inerente le visite guidate a.s. 2025-26 - Identificativo RDO n. 6037581</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9BCA20E0</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA9A19A24F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto alla società SERVIZI TURISTICI MARRONE s.r.l. noleggio pullman con conducente per visite guidate Gibellina a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A19A24F</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA5FBD4F4B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di autospurgo in n.3 plessi dell'Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5FBD4F4B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6111DFF3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Disinfestazione e Derattizzazione per n.7 plessi dell'Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6111DFF3</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5F985798</t>
   </si>
   <si>
     <t>Decisione a contrarre - Revisione, collaudo e acquisto estintori per n.7 plessi + revisione semestrale per l'anno 2026;</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F985798</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto_incarico_ATA_ORIENTAMENTO_FSE_PN_SI-2025-346.pdf.pades </t>
   </si>
   <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA46AA4D46</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio per visione n.3 spettacoli cinematografici per tutti gli ordini di scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA46AA4D46</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto di Nomina Tutor PCTO Liceo Scienze Umane a.s. 2025.26</t>
   </si>
   <si>
     <t>Decreto di nomina - DSGA- Decreto di nomina per prestazione attività aggiuntiva ai sensi dell’art.56 comma 4 CCNL</t>
   </si>
   <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>STALLONE_BENEDETTA_Decreto_di_assegnazione_incarico_direzione_amministrativa_</t>
   </si>
   <si>
     <t>BA1ED388E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pagamento quota iscrizione al FESTIVAL INTERNAZIONE DELLA MUSICA SCOLASTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1ED388E2</t>
-[...4 lines deleted...]
-  <si>
     <t>Nomina RUP - Orientamento FSE PN SI-2025-346 D.S. Stallone Anna Vania</t>
   </si>
   <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>B983ABEE22</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura macchina dattilo-braille</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B983ABEE22</t>
-[...4 lines deleted...]
-  <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>B9D4BC4492</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e installazione n.2 pompe di calore in aule scolastiche plesso PARDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D4BC4492</t>
-[...4 lines deleted...]
-  <si>
     <t>B9D2150C01</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento lavori elettrici plessi Capuana e Ruggero Settimo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D2150C01</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9A1C4F4D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trasporto n.3 pedane dal Plesso Ruggero Settimo al Teatro Selinus e vicerversa per il concerto di Natale il 17-12-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A1C4F4D8</t>
-[...4 lines deleted...]
-  <si>
     <t>B9AAED2C97</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia igienco-sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AAED2C97</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B975495EFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e installazione Neon plesso Pardo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B975495EFC</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B9911CB551</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto stampe Manifesti e Brochure per pubblicità concerto di Natale coro DO RE MI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9911CB551</t>
-[...4 lines deleted...]
-  <si>
     <t>B99143EABA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di ferramenta per piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99143EABA</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B9838F11B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo utenza telefonica con Internet plesso Ruggero Settimo dal 01-12-25 al 30-11-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9838F11B8</t>
-[...4 lines deleted...]
-  <si>
     <t>B97084A980</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di sistemazione finestre plessi Nino Atria e Catullo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97084A980</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B959414104</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n.1 Pannello 70x100 con stampa a colori per pubblicità Progetto PIANO ESTATE 24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B959414104</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B95929983F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto pannello in Plex 70 x100 per pubblicità Progetto AGENDA SUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95929983F</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>B959A0DEC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio impianto audio-luci per manifestazione  canora per progetto AGENDA SUD - ESO 46.A1.B.FSE-SI-2025-276 - CUP: D34D25000720007</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B959A0DEC5</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B91C57F0E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina dirigenziale per acquisto materiale facile consumo per progetto PON AGENDA SUD seconda annualità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C57F0E1</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B91C370DF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina dirigenziale per noleggio pullman con conducente il 14/01/2026 per n. 256 alunni + 45 docenti Castelvetrano-Marsala e ritorno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C370DF8</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B90A2BCF28</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina dirigenziale per acquisto carta A4 per fotocopie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90A2BCF28</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B8DC3E45A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina dirigenziale per rinnovo applicativi AXIOS annualità 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC3E45A2</t>
-[...4 lines deleted...]
-  <si>
     <t>B901AC6C57</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina dirigenziale per partecipazione spettacolo in lingua francese "Montecristo" il 14-01-2026 presso teatro Impero Marsala (Tp)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901AC6C57</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>COSENTINO LUCIA -Decreto assegnazione dell’incarico di Collaboratore Scolastico</t>
   </si>
   <si>
     <t>SAVARINO RAIMONDO - Decreto assegnazione dell’incarico di SUPPORTO OPERATIVO</t>
   </si>
   <si>
     <t>CARACCIOLI MAURIZIO - Decreto assegnazione dell’incarico di SUPPORTO OPERATIVO</t>
   </si>
   <si>
     <t xml:space="preserve">BATTIATA DOMENICO - Decreto assegnazione dell’incarico di SUPPORTO OPERATIVO - </t>
   </si>
   <si>
     <t>ALEO FRANCESCA - Decreto assegnazione dell’incarico di SUPPORTO OPERATIVO</t>
   </si>
   <si>
     <t>MILAZZO VITO -  Decreto assegnazione dell’incarico di Collaboratore Scolastico</t>
   </si>
   <si>
     <t>MILAZZO VITO - Decreto assegnazione dell’incarico di Collaboratore Scolastico</t>
   </si>
   <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B8DC51E8C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina dirigenziale per acquisto materiale di facile consumo per progetto PON PIANO ESTATE 24-25 " A SCUOLA DI ESPERIENZE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC51E8C0</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8CE6A51A8</t>
   </si>
   <si>
     <t xml:space="preserve"> Determina dirigenziale per affidamento servizio di trasloco tra plessi di banchi,sedie e suppellettili</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CE6A51A8</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>B8AD4C2AE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina dirigenziale per noleggio n.6 fotocopiatori per uso amministrativo e didattico per l'a.s. 2025-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD4C2AE6</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2025</t>
   </si>
   <si>
     <t>B8AD9C4CD6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina Dirigenziale iscrizione alunni GIOCHI MATEMATICI a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD9C4CD6</t>
-[...4 lines deleted...]
-  <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>B893A66740</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina dirigenziale per affidamento servizio di manutenzione ordinaria n.4 porte e n.1 cancello plesso CAPUANA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B893A66740</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>B8827699CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - per acquisto toner per fotocopiatori in uso alla funzione strumentale per l'inclusione e per fotocopiatori di tutti i plessi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8827699CE</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>BONAGIUSO GIACOMO decreto di nomina - esperto esterno PIANO ESTATE 2024</t>
   </si>
   <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B8808BA7A8</t>
   </si>
   <si>
     <t xml:space="preserve"> Determina dirigenziale di affidamento servizi assicurativi triennale alunni e personale scolastico mediante trattativa diretta MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8808BA7A8</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Nomina RUP AGENDA SUD seconda annualità</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO DI NOMINA DSGA – Supporto giuridico-amministrativo</t>
   </si>
   <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>B854CB17B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina dirigenziale per affidamento servizio di assistenza Software e Hardware a.s.25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B854CB17B6</t>
-[...4 lines deleted...]
-  <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>B858989D6D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina dirigenziale per acquisto materiale di facile consumo per tutte le sezioni di scuola infanzia, classi di scuola primaria e secondaria di 1° grado</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B858989D6D</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>B8391CB9EC</t>
   </si>
   <si>
     <t>Decisione a contrarre -per affidamento lavori idraulici plessi Vari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8391CB9EC</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>B838C20C84</t>
   </si>
   <si>
     <t>Decisione a contrarre - per acquisto materiale di ferramenta per progetto PNRR  DM19-2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B838C20C84</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B828EC3788</t>
   </si>
   <si>
     <t>Decisione a contrarre - - Determina dirigenziale per affidamento servizio di trasloco arredi scolastici dal plesso Borsani al plesso Ruggero Settimo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B828EC3788</t>
-[...4 lines deleted...]
-  <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>B81AAFE16E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di scerbatura e rimozione vegetazione in n.7 plessi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81AAFE16E</t>
-[...4 lines deleted...]
-  <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - CIARAVOLO BETTY Decreto assegnazione incarico " REFERENTE VALUTATORE" PIANO ESTATE 24-25</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Nomina docenti : Risalvato Ginetta, Fratello Caterina, Scalia Maria, Croco Giulia componenti a supporto commissione alla continuità /orientamento e formazioni classi a.s. 2024/2025 </t>
   </si>
   <si>
     <t xml:space="preserve"> Nomina  segretario verbalizzante  Spallino Antonina in sede di commissione di esami conclusivi I ciclo A.S. 2024/2025</t>
   </si>
   <si>
     <t>05/08/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina Genna Maria Giuseppa Letizia esperto interno PNRR DM65/2023 titolo progetto " Stem che Passione" </t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Coll.scol. NAPOLI FRANCESCO</t>
@@ -1574,209 +1154,149 @@
   <si>
     <t>Decreto di nomina - Ass.te  Amm.vo SAVARINO RAIMONDO</t>
   </si>
   <si>
     <t>Decreto di nomina - Coll.Scol. LUCCHESE GIUSEPPA</t>
   </si>
   <si>
     <t>Decreto di nomina - ASS.TE AMM.VO  CARACCIOLI MAURIZIO MASSIMO</t>
   </si>
   <si>
     <t>Decreto di nomina - Coll.scol. SALVO ANTONINA</t>
   </si>
   <si>
     <t>Decreto di nomina - ASS.TE AMM.VO  BATTIATA DOMENICO</t>
   </si>
   <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>B778B70312</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE CONDIZIONATORE UFFICIO DSGA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B778B70312</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>B796E99A74</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina dirigenziale per acquisto targhe con intestazione di n. 10 plessi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B796E99A74</t>
-[...4 lines deleted...]
-  <si>
     <t>B798549360</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina dirigenziale per acquisto materiale di cancelleria per uffici di segreteria e vicepresidenza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B798549360</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>B78DC1FA20</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina dirigenziale per affidamento servizio di disinfestazione Laboratorio Linguistico plesso PARDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78DC1FA20</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - SCIACCA_ANTONELLA_Nomina_Referente_PNRR_DM_65_-_STEM...CHE_PASSIONE!_.docx.pdf.pades</t>
   </si>
   <si>
     <t>Decreto di nomina - DI_ROSA_ANNA_LISA_Lettera_di_incarico_2_Esperto_Linea_di_intervento_A_INGLESE_.docx.pdf.pades</t>
   </si>
   <si>
     <t>Decreto di nomina - BULGARELLO_ANGELO_Lettera_di_incarico_2_Tutor_Progetto_Stem...che_passione!_D.M._65-2023_Competenze_STEM</t>
   </si>
   <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - NAPOLI_VINCENZA_Lettera_di_incarico_2_-TUTOR_Linea_Intervento_A_-_INGLESE.pdf.pades (1)</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>B7858DD8E1</t>
   </si>
   <si>
     <t>Decisione a contrarre  per affidamento servizio di disotturazione linea bagni plesso RUGGERO SETTIMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7858DD8E1</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>B778AED6F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina dirigenziale per Fornitura materiale di ferramenta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B778AED6F6</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>B767316896</t>
   </si>
   <si>
     <t>Determina Dirigente Scolastico Decisione a contrarre - Acquisto n. 1 condizionatore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B767316896</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Nomina RUP</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>B6C0BC954E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina dirigenziale per affidamento servizio di  fornitura e istallazione vetri rotti plessi Ruggero Settimo, Capuana e Pardo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C0BC954E</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>B719DE9574</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina dirigenziale per pagamento diritti di autore per manifestazione fine anno scolastico coro DO RE MI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B719DE9574</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>B71927738B</t>
   </si>
   <si>
     <t>Decisione a contrarre -Determina dirigenziale per affidamento servizio di diserbatura per tutti i plessi dell'Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71927738B</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - docente SALADINO LILIANA</t>
   </si>
   <si>
     <t>Decreto di nomina - docente NUCCIO MARIANGELA</t>
   </si>
   <si>
     <t>Decreto di nomina - docente MANGIARACINA VALERIA</t>
   </si>
   <si>
     <t>Decreto di nomina - docente CUTRONA CHRISTIAN</t>
   </si>
   <si>
     <t>Decreto di nomina - docente CATALDO GIUSEPPE</t>
   </si>
   <si>
     <t>Decreto di nomina - ERRATA CORRIGE docente LIPARI ROSANNA</t>
   </si>
   <si>
     <t>Decreto di nomina - ERRATA CORRIGE docente CASCIO AGNESE</t>
   </si>
   <si>
     <t>Decreto di nomina - ERRATA CORRIGE docente GUZZO ROSARIO</t>
@@ -1802,103 +1322,102 @@
   <si>
     <t>Decreto di nomina - docente ACCARDO DONATELLA</t>
   </si>
   <si>
     <t>Decreto di nomina - docente MINEO DALILA</t>
   </si>
   <si>
     <t>Decreto di nomina - docente LIPARI ROSANNA</t>
   </si>
   <si>
     <t>Decreto di nomina - docente SICILIA KATIA</t>
   </si>
   <si>
     <t>Decreto di nomina - docente GUCCIARDO ELISABETTA</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>B6EA175CB2</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA DIRIGENZIALE per fornitura stampati per manifestazione canora alunni del coro DO RE MI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA175CB2</t>
-[...4 lines deleted...]
-  <si>
     <t>B6EA00D3A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - determina di affidamento servizio trasporto</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/002006b8-9d16-4f24-9396-bb91d458d30f</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2196,4739 +1715,5176 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE8F3C4C3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/eb0cfba8-a4a8-4668-9a74-548dd3198766" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE8DA333F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/f6745676-3e63-44f5-bef5-5740b793cd4f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE909731E" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/4ec847a0-b383-4753-a4c4-15e87947ff0e" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE8C29B4D" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/322f952d-0b6d-4f73-a47b-9a23bfd9bc77" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCECFE1D6B" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/9f304e27-4b26-42c1-a9ea-1996b3e0a7eb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7E50409B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/e69b08e5-3d2f-4df7-8b99-546ffee03102" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4E75B8DA" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/b96ecb99-ba67-4fcb-8bc1-72400e3ca1e7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC49F91AD8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/e61f43ff-9666-402e-b36e-842c250c8c59" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3941B39F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/b03897cb-a597-48d8-b93d-9815039d8fa1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC390A36D1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/4def1bbe-4ba6-4093-88ed-d9ab50510f9b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC391E508C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/c7b1957c-d3b9-4058-86b2-5ba70c7ff052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC09CC109F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/2931deab-cebc-4433-a55d-1fea166fa84f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC05613CF7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/915f6885-cf1c-44ee-ae4b-a53ed1bae36d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF798133" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/40c72b90-34d3-4339-8225-a7972b77aa81" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF713371" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/79d507c4-c819-4a28-b3c0-0765bc6af666" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD5F0B0A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/2bc24930-6b66-4832-96b1-7c8ff5272907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8453F91" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/454c7fad-b680-4e0a-92ae-39ecd61ecf43" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC85A7827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/691e6e97-8994-41f5-8104-e9297d080eb8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBE63868D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/8a77a098-ac58-43de-bafc-0e43bc843c4a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA9E108F4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/150358b4-a130-43c4-8624-6d418625b305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99CE2DB6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/89c719f9-c141-4e49-af2b-93da86ef71bd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8678FA89" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/5e83dfe8-472f-4728-864c-b7916308ada4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7C22CF48" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/783c0df7-4225-4bb4-90d6-f1162bcbf216" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB86B0882A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/06799da4-3f0b-4bf1-a800-bfb10398a930" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8582308E" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/719e4a7f-df59-496f-b3e9-5c64873b87eb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7C402327" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/b658606b-9936-477b-b302-ca7811ef0797" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7C2F65FD" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/12677265-659c-455a-95fb-cec212c085e5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA9B6ECBF" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/268f699f-7148-42ab-a467-0a0bf3266164" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6DB258F1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/433addfa-5e66-4fe5-90c8-d9fa71121d2d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6174DB67" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/fcd1d846-6d70-43bf-8bf4-f5d2a6049715" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB60EEC14E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/a52b179b-e8db-4776-8b84-9c93f6045bee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5A4E0E0D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/3371113a-fac3-4153-aab5-721273370aee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4FCDD842" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/bc46a6e9-a6fa-45e2-9443-d4ee0d7ac38b" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E1853A5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/8aa9a8c5-d6e2-4c01-b8c4-2dee66effd24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18F0A0FB" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/caae0352-bd55-4c16-bfac-7890b0b7e16d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFAED7B19" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/cc00f988-25d3-406f-85f0-bc0d8013be57" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFAF82837" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/418be780-9207-4b74-9882-af85cae4be88" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFAE322F2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/b9cb0292-06f4-47d6-a8df-2e560e09f6cc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF6BA5790" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/a496d602-12d9-4426-b822-8e39acc52af5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD0E0D71C" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/ee9df695-35f7-48a9-b82e-3c083d574562" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA95142A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/0cee806f-06dc-43f4-a796-6113d916487f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB670614" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/87d23838-3dda-46cf-9210-ceea7cec9ad5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA04D44B3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/bc9799f8-65e8-4a87-8dc8-544de4b000bc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9BCA20E0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/7ff0861e-70cb-4f92-a18f-d62c6a61d82c" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A19A24F" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/c21874ef-e304-4999-9ead-5e8cf5818716" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5FBD4F4B" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/f2b90f5b-4129-457d-b14c-d5faa6061070" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6111DFF3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/1d7dc08c-a9c8-4470-b799-5b951f77d817" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F985798" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/c76a0df5-4ec7-46a2-81f2-7f31ebec7ac9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA46AA4D46" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/3dcce31d-645f-44aa-8744-ea6270927b6a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1ED388E2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/e4f88382-4e42-41d5-a7c8-40de264beaf6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B983ABEE22" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/b7161f8b-4d41-4ab2-92e5-02eded5bb760" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D4BC4492" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/6607082a-89a4-4b9a-bb8a-76f00db6ac83" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D2150C01" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/6cf8bfa4-b229-47c3-8a06-9ae6be282de9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A1C4F4D8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/4fcf9944-c962-4ec1-95b4-b97aaead5090" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AAED2C97" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/b124d390-f92b-4076-854f-4c098735e1e9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B975495EFC" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/1d283640-f8fb-4b72-9a44-6a1a99108da0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9911CB551" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/eaed870b-5f9f-4e2e-818b-66b3cc9f31dd" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99143EABA" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/6c70ecda-644e-4cb0-a1cf-1a5ac25a7ec8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9838F11B8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/02269317-ffc8-4c74-8066-17fa10b63750" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97084A980" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/ec08da94-30be-4369-9027-b9a16a6a5272" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B959414104" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/51ac34ce-1f47-4779-b3a5-26653bae01ea" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95929983F" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/cbedf588-f91d-4b54-9014-6e51a3a08376" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B959A0DEC5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/b26e0528-e393-4e5b-a8b5-de504a888e2c" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C57F0E1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/a42417a7-89b8-4e68-84be-d12d7acceb80" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C370DF8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/c0c3b9a2-c4d3-4bf8-8b60-161ba0853314" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90A2BCF28" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/26bcfc28-0854-4ce8-b898-deec66f31ff3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC3E45A2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/04ae7e16-daae-4e39-a695-7a17e8677fb5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901AC6C57" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/0244752e-46e9-4565-a9db-f9de82538f74" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC51E8C0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/80d581ed-0a6c-4691-b6dd-e755308df35b" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CE6A51A8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/ef3020e7-1c61-4b79-b343-bd284ae4cbb0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD4C2AE6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/53aa2d12-f414-4dc3-bf99-55d0a3eb4911" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD9C4CD6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/41bc257c-6c53-4353-b615-4790c3986db4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B893A66740" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/cf05e3cb-8455-489e-9d02-e30a5436df32" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8827699CE" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/59693e1c-e3ab-4e02-815d-285231f65767" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8808BA7A8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/550f6b05-798a-4dd0-934a-10a6fae03ae4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B854CB17B6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/326e9fe5-3e4a-403e-8fd3-998eff6d9fa4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B858989D6D" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/46778fff-465b-4eee-b06e-669c1c2cf01f" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8391CB9EC" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/bc72d51f-921b-4984-9269-bdb75251ae49" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B838C20C84" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/73cc41ea-1c33-4d62-9818-c9c034a27e15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B828EC3788" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/cd7b7606-3dfc-45bc-8b40-7e57ed059336" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81AAFE16E" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/1c5bb328-e533-4ce2-abcf-fecfc7b74528" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B778B70312" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/a72cd918-74f7-4e46-9c43-c76086b7d473" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B796E99A74" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/bfc2e02d-79ec-4329-9a35-a79d2796393d" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B798549360" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/96b5cb42-2c77-4306-bc77-d92a77676f9b" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78DC1FA20" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/96f42b20-7cb5-4fc4-a75b-0ca8e0a20fea" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7858DD8E1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/15e213ee-b4ab-4bbc-b69f-9d68d4b6d353" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B778AED6F6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/d5f8035c-bbd3-4788-b0e4-1452928c108c" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B767316896" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/edabe4a0-4b4f-4c0c-adcb-77a9c82bb229" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C0BC954E" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/9cd90ad9-7e38-4b01-89e1-4d42e66695a1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B719DE9574" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/90ebfcf9-6edd-48d1-9f8c-81104643bf98" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71927738B" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/a092c983-7637-47b0-af4f-c96150a02a4d" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA175CB2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/e225fa71-a3f4-4ccb-ae49-4582aaaaf790" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA00D3A0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC815003/amministrazione-trasparente/atti-amministrazioni-enti/002006b8-9d16-4f24-9396-bb91d458d30f" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F234"/>
+  <dimension ref="A1:F239"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>11016</v>
+        <v>12161</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>12157</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...12 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B4">
-        <v>10615</v>
+        <v>12147</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="B5">
-        <v>10521</v>
+        <v>12138</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>15</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="B6">
-        <v>10416</v>
+        <v>12046</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>18</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>10408</v>
+        <v>11016</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>21</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>10366</v>
+        <v>10849</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>23</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9">
-        <v>10358</v>
+        <v>10615</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>10348</v>
+        <v>10521</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>9886</v>
+        <v>10416</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="B12">
-        <v>9535</v>
+        <v>10408</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>23</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="B13">
-        <v>9386</v>
+        <v>10366</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="B14">
-        <v>9385</v>
+        <v>10358</v>
       </c>
       <c r="C14" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>37</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="B15">
-        <v>9334</v>
+        <v>10348</v>
       </c>
       <c r="C15" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>39</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="B16">
-        <v>8609</v>
+        <v>9886</v>
       </c>
       <c r="C16" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>23</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="B17">
-        <v>8579</v>
+        <v>9535</v>
       </c>
       <c r="C17" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>44</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="B18">
-        <v>8540</v>
+        <v>9386</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>23</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="B19">
-        <v>8124</v>
+        <v>9385</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>23</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="B20">
-        <v>8121</v>
+        <v>9334</v>
       </c>
       <c r="C20" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>49</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="B21">
-        <v>7945</v>
+        <v>8609</v>
       </c>
       <c r="C21" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>52</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="B22">
-        <v>7588</v>
+        <v>8579</v>
       </c>
       <c r="C22" t="s">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="D22" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>54</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="B23">
-        <v>7486</v>
+        <v>8540</v>
       </c>
       <c r="C23" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="D23" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>56</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="B24">
-        <v>7343</v>
+        <v>8124</v>
       </c>
       <c r="C24" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="D24" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>59</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="B25">
-        <v>7338</v>
+        <v>8121</v>
       </c>
       <c r="C25" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="D25" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>61</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>62</v>
       </c>
       <c r="B26">
-        <v>7197</v>
+        <v>7945</v>
       </c>
       <c r="C26" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="D26" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>64</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="B27">
-        <v>7196</v>
+        <v>7588</v>
       </c>
       <c r="C27" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>67</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>94</v>
+        <v>68</v>
       </c>
       <c r="B28">
-        <v>7194</v>
+        <v>7486</v>
       </c>
       <c r="C28" t="s">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="D28" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>70</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="B29">
-        <v>7194</v>
+        <v>7343</v>
       </c>
       <c r="C29" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D29" t="s">
-        <v>98</v>
+        <v>72</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="B30">
-        <v>7193</v>
+        <v>7338</v>
       </c>
       <c r="C30" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D30" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="B31">
-        <v>7192</v>
+        <v>7197</v>
       </c>
       <c r="C31" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D31" t="s">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="B32">
-        <v>7189</v>
+        <v>7196</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D32" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="B33">
-        <v>7188</v>
+        <v>7194</v>
       </c>
       <c r="C33" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D33" t="s">
-        <v>102</v>
+        <v>77</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="B34">
-        <v>7186</v>
+        <v>7194</v>
       </c>
       <c r="C34" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D34" t="s">
-        <v>103</v>
+        <v>78</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>104</v>
+        <v>74</v>
       </c>
       <c r="B35">
-        <v>7073</v>
+        <v>7193</v>
       </c>
       <c r="C35" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="D35" t="s">
-        <v>106</v>
+        <v>79</v>
       </c>
       <c r="E35" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>23</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>104</v>
+        <v>74</v>
       </c>
       <c r="B36">
-        <v>7013</v>
+        <v>7192</v>
       </c>
       <c r="C36" t="s">
-        <v>109</v>
+        <v>23</v>
       </c>
       <c r="D36" t="s">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="E36" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>23</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>104</v>
+        <v>74</v>
       </c>
       <c r="B37">
-        <v>7006</v>
+        <v>7189</v>
       </c>
       <c r="C37" t="s">
-        <v>113</v>
+        <v>23</v>
       </c>
       <c r="D37" t="s">
-        <v>114</v>
+        <v>81</v>
       </c>
       <c r="E37" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>23</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>74</v>
       </c>
       <c r="B38">
-        <v>7004</v>
+        <v>7188</v>
       </c>
       <c r="C38" t="s">
-        <v>117</v>
+        <v>23</v>
       </c>
       <c r="D38" t="s">
-        <v>118</v>
+        <v>82</v>
       </c>
       <c r="E38" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>23</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>121</v>
+        <v>74</v>
       </c>
       <c r="B39">
-        <v>7000</v>
+        <v>7186</v>
       </c>
       <c r="C39" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D39" t="s">
-        <v>122</v>
+        <v>83</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>123</v>
+        <v>84</v>
       </c>
       <c r="B40">
-        <v>6829</v>
+        <v>7073</v>
       </c>
       <c r="C40" t="s">
-        <v>124</v>
+        <v>85</v>
       </c>
       <c r="D40" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>86</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>123</v>
+        <v>84</v>
       </c>
       <c r="B41">
-        <v>6772</v>
+        <v>7013</v>
       </c>
       <c r="C41" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="D41" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>88</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>132</v>
+        <v>84</v>
       </c>
       <c r="B42">
-        <v>6675</v>
+        <v>7006</v>
       </c>
       <c r="C42" t="s">
-        <v>133</v>
+        <v>89</v>
       </c>
       <c r="D42" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>90</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="B43">
-        <v>6374</v>
+        <v>7004</v>
       </c>
       <c r="C43" t="s">
-        <v>138</v>
+        <v>91</v>
       </c>
       <c r="D43" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>92</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>142</v>
+        <v>93</v>
       </c>
       <c r="B44">
-        <v>6346</v>
+        <v>7000</v>
       </c>
       <c r="C44" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D44" t="s">
-        <v>143</v>
+        <v>94</v>
       </c>
       <c r="E44" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>144</v>
+        <v>95</v>
       </c>
       <c r="B45">
-        <v>6200</v>
+        <v>6829</v>
       </c>
       <c r="C45" t="s">
-        <v>145</v>
+        <v>96</v>
       </c>
       <c r="D45" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>97</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>144</v>
+        <v>95</v>
       </c>
       <c r="B46">
-        <v>6189</v>
+        <v>6772</v>
       </c>
       <c r="C46" t="s">
-        <v>149</v>
+        <v>98</v>
       </c>
       <c r="D46" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>99</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>153</v>
+        <v>100</v>
       </c>
       <c r="B47">
-        <v>6115</v>
+        <v>6675</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="D47" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>102</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>153</v>
+        <v>103</v>
       </c>
       <c r="B48">
-        <v>6111</v>
+        <v>6374</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="D48" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>105</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>153</v>
+        <v>106</v>
       </c>
       <c r="B49">
-        <v>6106</v>
+        <v>6346</v>
       </c>
       <c r="C49" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D49" t="s">
-        <v>156</v>
+        <v>107</v>
       </c>
       <c r="E49" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>153</v>
+        <v>108</v>
       </c>
       <c r="B50">
-        <v>6096</v>
+        <v>6200</v>
       </c>
       <c r="C50" t="s">
-        <v>12</v>
+        <v>109</v>
       </c>
       <c r="D50" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>110</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>153</v>
+        <v>108</v>
       </c>
       <c r="B51">
-        <v>6095</v>
+        <v>6189</v>
       </c>
       <c r="C51" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="D51" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>112</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>153</v>
+        <v>113</v>
       </c>
       <c r="B52">
-        <v>6094</v>
+        <v>6115</v>
       </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D52" t="s">
-        <v>159</v>
+        <v>114</v>
       </c>
       <c r="E52" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>153</v>
+        <v>113</v>
       </c>
       <c r="B53">
-        <v>6040</v>
+        <v>6111</v>
       </c>
       <c r="C53" t="s">
-        <v>160</v>
+        <v>23</v>
       </c>
       <c r="D53" t="s">
-        <v>161</v>
+        <v>115</v>
       </c>
       <c r="E53" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>23</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>164</v>
+        <v>113</v>
       </c>
       <c r="B54">
-        <v>6018</v>
+        <v>6106</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D54" t="s">
-        <v>165</v>
+        <v>116</v>
       </c>
       <c r="E54" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>164</v>
+        <v>113</v>
       </c>
       <c r="B55">
-        <v>6017</v>
+        <v>6096</v>
       </c>
       <c r="C55" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D55" t="s">
-        <v>166</v>
+        <v>117</v>
       </c>
       <c r="E55" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>167</v>
+        <v>113</v>
       </c>
       <c r="B56">
-        <v>5929</v>
+        <v>6095</v>
       </c>
       <c r="C56" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D56" t="s">
-        <v>168</v>
+        <v>118</v>
       </c>
       <c r="E56" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>167</v>
+        <v>113</v>
       </c>
       <c r="B57">
-        <v>5928</v>
+        <v>6094</v>
       </c>
       <c r="C57" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D57" t="s">
-        <v>169</v>
+        <v>119</v>
       </c>
       <c r="E57" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>167</v>
+        <v>113</v>
       </c>
       <c r="B58">
-        <v>5927</v>
+        <v>6040</v>
       </c>
       <c r="C58" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="D58" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>121</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>122</v>
       </c>
       <c r="B59">
-        <v>5923</v>
+        <v>6018</v>
       </c>
       <c r="C59" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D59" t="s">
-        <v>171</v>
+        <v>123</v>
       </c>
       <c r="E59" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>167</v>
+        <v>122</v>
       </c>
       <c r="B60">
-        <v>5849</v>
+        <v>6017</v>
       </c>
       <c r="C60" t="s">
-        <v>172</v>
+        <v>23</v>
       </c>
       <c r="D60" t="s">
-        <v>173</v>
+        <v>124</v>
       </c>
       <c r="E60" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>23</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>176</v>
+        <v>125</v>
       </c>
       <c r="B61">
-        <v>5776</v>
+        <v>5929</v>
       </c>
       <c r="C61" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D61" t="s">
-        <v>177</v>
+        <v>126</v>
       </c>
       <c r="E61" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>178</v>
+        <v>125</v>
       </c>
       <c r="B62">
-        <v>5697</v>
+        <v>5928</v>
       </c>
       <c r="C62" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D62" t="s">
-        <v>179</v>
+        <v>127</v>
       </c>
       <c r="E62" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>178</v>
+        <v>125</v>
       </c>
       <c r="B63">
-        <v>5694</v>
+        <v>5927</v>
       </c>
       <c r="C63" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D63" t="s">
-        <v>180</v>
+        <v>128</v>
       </c>
       <c r="E63" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>181</v>
+        <v>125</v>
       </c>
       <c r="B64">
-        <v>5578</v>
+        <v>5923</v>
       </c>
       <c r="C64" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D64" t="s">
-        <v>182</v>
+        <v>129</v>
       </c>
       <c r="E64" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>181</v>
+        <v>125</v>
       </c>
       <c r="B65">
-        <v>5577</v>
+        <v>5849</v>
       </c>
       <c r="C65" t="s">
-        <v>12</v>
+        <v>130</v>
       </c>
       <c r="D65" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>131</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>181</v>
+        <v>132</v>
       </c>
       <c r="B66">
-        <v>5576</v>
+        <v>5776</v>
       </c>
       <c r="C66" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D66" t="s">
-        <v>184</v>
+        <v>133</v>
       </c>
       <c r="E66" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>181</v>
+        <v>134</v>
       </c>
       <c r="B67">
-        <v>5575</v>
+        <v>5697</v>
       </c>
       <c r="C67" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D67" t="s">
-        <v>185</v>
+        <v>135</v>
       </c>
       <c r="E67" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>181</v>
+        <v>134</v>
       </c>
       <c r="B68">
-        <v>5569</v>
+        <v>5694</v>
       </c>
       <c r="C68" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D68" t="s">
-        <v>186</v>
+        <v>136</v>
       </c>
       <c r="E68" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>181</v>
+        <v>137</v>
       </c>
       <c r="B69">
-        <v>5565</v>
+        <v>5578</v>
       </c>
       <c r="C69" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D69" t="s">
-        <v>187</v>
+        <v>138</v>
       </c>
       <c r="E69" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>181</v>
+        <v>137</v>
       </c>
       <c r="B70">
-        <v>5563</v>
+        <v>5577</v>
       </c>
       <c r="C70" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D70" t="s">
-        <v>188</v>
+        <v>139</v>
       </c>
       <c r="E70" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>181</v>
+        <v>137</v>
       </c>
       <c r="B71">
-        <v>5559</v>
+        <v>5576</v>
       </c>
       <c r="C71" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D71" t="s">
-        <v>189</v>
+        <v>140</v>
       </c>
       <c r="E71" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>181</v>
+        <v>137</v>
       </c>
       <c r="B72">
-        <v>5557</v>
+        <v>5575</v>
       </c>
       <c r="C72" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D72" t="s">
-        <v>190</v>
+        <v>141</v>
       </c>
       <c r="E72" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>181</v>
+        <v>137</v>
       </c>
       <c r="B73">
-        <v>5531</v>
+        <v>5569</v>
       </c>
       <c r="C73" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D73" t="s">
-        <v>191</v>
+        <v>142</v>
       </c>
       <c r="E73" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>181</v>
+        <v>137</v>
       </c>
       <c r="B74">
-        <v>5529</v>
+        <v>5565</v>
       </c>
       <c r="C74" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D74" t="s">
-        <v>192</v>
+        <v>143</v>
       </c>
       <c r="E74" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>193</v>
+        <v>137</v>
       </c>
       <c r="B75">
-        <v>5496</v>
+        <v>5563</v>
       </c>
       <c r="C75" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D75" t="s">
-        <v>194</v>
+        <v>144</v>
       </c>
       <c r="E75" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>193</v>
+        <v>137</v>
       </c>
       <c r="B76">
-        <v>5494</v>
+        <v>5559</v>
       </c>
       <c r="C76" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D76" t="s">
-        <v>195</v>
+        <v>145</v>
       </c>
       <c r="E76" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>193</v>
+        <v>137</v>
       </c>
       <c r="B77">
-        <v>5489</v>
+        <v>5557</v>
       </c>
       <c r="C77" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D77" t="s">
-        <v>196</v>
+        <v>146</v>
       </c>
       <c r="E77" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>193</v>
+        <v>137</v>
       </c>
       <c r="B78">
-        <v>5487</v>
+        <v>5531</v>
       </c>
       <c r="C78" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D78" t="s">
-        <v>197</v>
+        <v>147</v>
       </c>
       <c r="E78" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>193</v>
+        <v>137</v>
       </c>
       <c r="B79">
-        <v>5486</v>
+        <v>5529</v>
       </c>
       <c r="C79" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D79" t="s">
-        <v>198</v>
+        <v>148</v>
       </c>
       <c r="E79" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>193</v>
+        <v>149</v>
       </c>
       <c r="B80">
-        <v>5482</v>
+        <v>5496</v>
       </c>
       <c r="C80" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D80" t="s">
-        <v>199</v>
+        <v>150</v>
       </c>
       <c r="E80" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>193</v>
+        <v>149</v>
       </c>
       <c r="B81">
-        <v>5430</v>
+        <v>5494</v>
       </c>
       <c r="C81" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D81" t="s">
-        <v>200</v>
+        <v>151</v>
       </c>
       <c r="E81" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>193</v>
+        <v>149</v>
       </c>
       <c r="B82">
-        <v>5427</v>
+        <v>5489</v>
       </c>
       <c r="C82" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D82" t="s">
-        <v>201</v>
+        <v>152</v>
       </c>
       <c r="E82" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>202</v>
+        <v>149</v>
       </c>
       <c r="B83">
-        <v>5331</v>
+        <v>5487</v>
       </c>
       <c r="C83" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D83" t="s">
-        <v>203</v>
+        <v>153</v>
       </c>
       <c r="E83" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>202</v>
+        <v>149</v>
       </c>
       <c r="B84">
-        <v>5309</v>
+        <v>5486</v>
       </c>
       <c r="C84" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D84" t="s">
-        <v>204</v>
+        <v>154</v>
       </c>
       <c r="E84" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>205</v>
+        <v>149</v>
       </c>
       <c r="B85">
-        <v>5228</v>
+        <v>5482</v>
       </c>
       <c r="C85" t="s">
-        <v>206</v>
+        <v>23</v>
       </c>
       <c r="D85" t="s">
-        <v>207</v>
+        <v>155</v>
       </c>
       <c r="E85" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>23</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>205</v>
+        <v>149</v>
       </c>
       <c r="B86">
-        <v>5206</v>
+        <v>5430</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D86" t="s">
-        <v>210</v>
+        <v>156</v>
       </c>
       <c r="E86" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>205</v>
+        <v>149</v>
       </c>
       <c r="B87">
-        <v>5205</v>
+        <v>5427</v>
       </c>
       <c r="C87" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D87" t="s">
-        <v>211</v>
+        <v>157</v>
       </c>
       <c r="E87" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>205</v>
+        <v>158</v>
       </c>
       <c r="B88">
-        <v>5204</v>
+        <v>5331</v>
       </c>
       <c r="C88" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D88" t="s">
-        <v>212</v>
+        <v>159</v>
       </c>
       <c r="E88" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>205</v>
+        <v>158</v>
       </c>
       <c r="B89">
-        <v>5202</v>
+        <v>5309</v>
       </c>
       <c r="C89" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D89" t="s">
-        <v>213</v>
+        <v>160</v>
       </c>
       <c r="E89" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>205</v>
+        <v>161</v>
       </c>
       <c r="B90">
-        <v>5199</v>
+        <v>5228</v>
       </c>
       <c r="C90" t="s">
-        <v>12</v>
+        <v>162</v>
       </c>
       <c r="D90" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>163</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>205</v>
+        <v>161</v>
       </c>
       <c r="B91">
-        <v>5198</v>
+        <v>5206</v>
       </c>
       <c r="C91" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D91" t="s">
-        <v>215</v>
+        <v>164</v>
       </c>
       <c r="E91" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>216</v>
+        <v>161</v>
       </c>
       <c r="B92">
-        <v>4995</v>
+        <v>5205</v>
       </c>
       <c r="C92" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="D92" t="s">
-        <v>218</v>
+        <v>165</v>
       </c>
       <c r="E92" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>23</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="B93">
-        <v>4640</v>
+        <v>5204</v>
       </c>
       <c r="C93" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D93" t="s">
-        <v>222</v>
+        <v>166</v>
       </c>
       <c r="E93" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>223</v>
+        <v>161</v>
       </c>
       <c r="B94">
-        <v>4499</v>
+        <v>5202</v>
       </c>
       <c r="C94" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D94" t="s">
-        <v>224</v>
+        <v>167</v>
       </c>
       <c r="E94" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>223</v>
+        <v>161</v>
       </c>
       <c r="B95">
-        <v>4498</v>
+        <v>5199</v>
       </c>
       <c r="C95" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D95" t="s">
-        <v>225</v>
+        <v>168</v>
       </c>
       <c r="E95" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>223</v>
+        <v>161</v>
       </c>
       <c r="B96">
-        <v>4497</v>
+        <v>5198</v>
       </c>
       <c r="C96" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D96" t="s">
-        <v>226</v>
+        <v>169</v>
       </c>
       <c r="E96" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>223</v>
+        <v>170</v>
       </c>
       <c r="B97">
-        <v>4496</v>
+        <v>4995</v>
       </c>
       <c r="C97" t="s">
-        <v>12</v>
+        <v>171</v>
       </c>
       <c r="D97" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>172</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>223</v>
+        <v>173</v>
       </c>
       <c r="B98">
-        <v>4494</v>
+        <v>4640</v>
       </c>
       <c r="C98" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D98" t="s">
-        <v>228</v>
+        <v>174</v>
       </c>
       <c r="E98" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>223</v>
+        <v>175</v>
       </c>
       <c r="B99">
-        <v>4493</v>
+        <v>4499</v>
       </c>
       <c r="C99" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D99" t="s">
-        <v>229</v>
+        <v>176</v>
       </c>
       <c r="E99" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>223</v>
+        <v>175</v>
       </c>
       <c r="B100">
-        <v>4492</v>
+        <v>4498</v>
       </c>
       <c r="C100" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D100" t="s">
-        <v>230</v>
+        <v>177</v>
       </c>
       <c r="E100" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>223</v>
+        <v>175</v>
       </c>
       <c r="B101">
-        <v>4482</v>
+        <v>4497</v>
       </c>
       <c r="C101" t="s">
-        <v>231</v>
+        <v>23</v>
       </c>
       <c r="D101" t="s">
-        <v>232</v>
+        <v>178</v>
       </c>
       <c r="E101" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>23</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>223</v>
+        <v>175</v>
       </c>
       <c r="B102">
-        <v>4458</v>
+        <v>4496</v>
       </c>
       <c r="C102" t="s">
-        <v>235</v>
+        <v>23</v>
       </c>
       <c r="D102" t="s">
-        <v>236</v>
+        <v>179</v>
       </c>
       <c r="E102" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>23</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>223</v>
+        <v>175</v>
       </c>
       <c r="B103">
-        <v>4455</v>
+        <v>4494</v>
       </c>
       <c r="C103" t="s">
-        <v>239</v>
+        <v>23</v>
       </c>
       <c r="D103" t="s">
-        <v>240</v>
+        <v>180</v>
       </c>
       <c r="E103" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>23</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>243</v>
+        <v>175</v>
       </c>
       <c r="B104">
-        <v>4382</v>
+        <v>4493</v>
       </c>
       <c r="C104" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D104" t="s">
-        <v>244</v>
+        <v>181</v>
       </c>
       <c r="E104" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>243</v>
+        <v>175</v>
       </c>
       <c r="B105">
-        <v>4381</v>
+        <v>4492</v>
       </c>
       <c r="C105" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D105" t="s">
-        <v>245</v>
+        <v>182</v>
       </c>
       <c r="E105" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>243</v>
+        <v>175</v>
       </c>
       <c r="B106">
-        <v>4357</v>
+        <v>4482</v>
       </c>
       <c r="C106" t="s">
-        <v>246</v>
+        <v>183</v>
       </c>
       <c r="D106" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>184</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>250</v>
+        <v>175</v>
       </c>
       <c r="B107">
-        <v>4018</v>
+        <v>4458</v>
       </c>
       <c r="C107" t="s">
-        <v>12</v>
+        <v>185</v>
       </c>
       <c r="D107" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>186</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>250</v>
+        <v>175</v>
       </c>
       <c r="B108">
-        <v>4016</v>
+        <v>4455</v>
       </c>
       <c r="C108" t="s">
-        <v>12</v>
+        <v>187</v>
       </c>
       <c r="D108" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>188</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>250</v>
+        <v>189</v>
       </c>
       <c r="B109">
-        <v>4015</v>
+        <v>4382</v>
       </c>
       <c r="C109" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D109" t="s">
-        <v>253</v>
+        <v>190</v>
       </c>
       <c r="E109" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>250</v>
+        <v>189</v>
       </c>
       <c r="B110">
-        <v>417</v>
+        <v>4381</v>
       </c>
       <c r="C110" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D110" t="s">
-        <v>254</v>
+        <v>191</v>
       </c>
       <c r="E110" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>255</v>
+        <v>189</v>
       </c>
       <c r="B111">
-        <v>3899</v>
+        <v>4357</v>
       </c>
       <c r="C111" t="s">
-        <v>12</v>
+        <v>192</v>
       </c>
       <c r="D111" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>193</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>255</v>
+        <v>194</v>
       </c>
       <c r="B112">
-        <v>3898</v>
+        <v>4018</v>
       </c>
       <c r="C112" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D112" t="s">
-        <v>257</v>
+        <v>195</v>
       </c>
       <c r="E112" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>255</v>
+        <v>194</v>
       </c>
       <c r="B113">
-        <v>3897</v>
+        <v>4016</v>
       </c>
       <c r="C113" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D113" t="s">
-        <v>258</v>
+        <v>196</v>
       </c>
       <c r="E113" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>255</v>
+        <v>194</v>
       </c>
       <c r="B114">
-        <v>3896</v>
+        <v>4015</v>
       </c>
       <c r="C114" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D114" t="s">
-        <v>259</v>
+        <v>197</v>
       </c>
       <c r="E114" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>255</v>
+        <v>194</v>
       </c>
       <c r="B115">
-        <v>3895</v>
+        <v>417</v>
       </c>
       <c r="C115" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D115" t="s">
-        <v>260</v>
+        <v>198</v>
       </c>
       <c r="E115" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>255</v>
+        <v>199</v>
       </c>
       <c r="B116">
-        <v>3894</v>
+        <v>3899</v>
       </c>
       <c r="C116" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D116" t="s">
-        <v>261</v>
+        <v>200</v>
       </c>
       <c r="E116" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>255</v>
+        <v>199</v>
       </c>
       <c r="B117">
-        <v>3893</v>
+        <v>3898</v>
       </c>
       <c r="C117" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D117" t="s">
-        <v>262</v>
+        <v>201</v>
       </c>
       <c r="E117" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>255</v>
+        <v>199</v>
       </c>
       <c r="B118">
-        <v>3892</v>
+        <v>3897</v>
       </c>
       <c r="C118" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D118" t="s">
-        <v>263</v>
+        <v>202</v>
       </c>
       <c r="E118" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>255</v>
+        <v>199</v>
       </c>
       <c r="B119">
-        <v>3891</v>
+        <v>3896</v>
       </c>
       <c r="C119" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D119" t="s">
-        <v>264</v>
+        <v>203</v>
       </c>
       <c r="E119" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>255</v>
+        <v>199</v>
       </c>
       <c r="B120">
-        <v>3890</v>
+        <v>3895</v>
       </c>
       <c r="C120" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D120" t="s">
-        <v>265</v>
+        <v>204</v>
       </c>
       <c r="E120" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>266</v>
+        <v>199</v>
       </c>
       <c r="B121">
-        <v>3739</v>
+        <v>3894</v>
       </c>
       <c r="C121" t="s">
-        <v>267</v>
+        <v>23</v>
       </c>
       <c r="D121" t="s">
-        <v>268</v>
+        <v>205</v>
       </c>
       <c r="E121" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>23</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>266</v>
+        <v>199</v>
       </c>
       <c r="B122">
-        <v>3724</v>
+        <v>3893</v>
       </c>
       <c r="C122" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D122" t="s">
-        <v>271</v>
+        <v>206</v>
       </c>
       <c r="E122" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>266</v>
+        <v>199</v>
       </c>
       <c r="B123">
-        <v>3718</v>
+        <v>3892</v>
       </c>
       <c r="C123" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D123" t="s">
-        <v>272</v>
+        <v>207</v>
       </c>
       <c r="E123" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>273</v>
+        <v>199</v>
       </c>
       <c r="B124">
-        <v>3319</v>
+        <v>3891</v>
       </c>
       <c r="C124" t="s">
-        <v>274</v>
+        <v>23</v>
       </c>
       <c r="D124" t="s">
-        <v>275</v>
+        <v>208</v>
       </c>
       <c r="E124" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>23</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>278</v>
+        <v>199</v>
       </c>
       <c r="B125">
-        <v>2987</v>
+        <v>3890</v>
       </c>
       <c r="C125" t="s">
-        <v>279</v>
+        <v>23</v>
       </c>
       <c r="D125" t="s">
-        <v>280</v>
+        <v>209</v>
       </c>
       <c r="E125" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>23</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>283</v>
+        <v>210</v>
       </c>
       <c r="B126">
-        <v>2839</v>
+        <v>3739</v>
       </c>
       <c r="C126" t="s">
-        <v>12</v>
+        <v>211</v>
       </c>
       <c r="D126" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>212</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>283</v>
+        <v>210</v>
       </c>
       <c r="B127">
-        <v>2822</v>
+        <v>3724</v>
       </c>
       <c r="C127" t="s">
-        <v>285</v>
+        <v>23</v>
       </c>
       <c r="D127" t="s">
-        <v>286</v>
+        <v>213</v>
       </c>
       <c r="E127" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>23</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>289</v>
+        <v>210</v>
       </c>
       <c r="B128">
-        <v>2750</v>
+        <v>3718</v>
       </c>
       <c r="C128" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D128" t="s">
-        <v>290</v>
+        <v>214</v>
       </c>
       <c r="E128" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>291</v>
+        <v>215</v>
       </c>
       <c r="B129">
-        <v>2618</v>
+        <v>3319</v>
       </c>
       <c r="C129" t="s">
-        <v>292</v>
+        <v>216</v>
       </c>
       <c r="D129" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>217</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>296</v>
+        <v>218</v>
       </c>
       <c r="B130">
-        <v>2588</v>
+        <v>2987</v>
       </c>
       <c r="C130" t="s">
-        <v>297</v>
+        <v>219</v>
       </c>
       <c r="D130" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>220</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>301</v>
+        <v>221</v>
       </c>
       <c r="B131">
-        <v>1961</v>
+        <v>2839</v>
       </c>
       <c r="C131" t="s">
-        <v>302</v>
+        <v>23</v>
       </c>
       <c r="D131" t="s">
-        <v>303</v>
+        <v>222</v>
       </c>
       <c r="E131" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>23</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>301</v>
+        <v>221</v>
       </c>
       <c r="B132">
-        <v>1951</v>
+        <v>2822</v>
       </c>
       <c r="C132" t="s">
-        <v>306</v>
+        <v>223</v>
       </c>
       <c r="D132" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>224</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>310</v>
+        <v>225</v>
       </c>
       <c r="B133">
-        <v>1895</v>
+        <v>2750</v>
       </c>
       <c r="C133" t="s">
-        <v>311</v>
+        <v>23</v>
       </c>
       <c r="D133" t="s">
-        <v>312</v>
+        <v>226</v>
       </c>
       <c r="E133" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>23</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>315</v>
+        <v>227</v>
       </c>
       <c r="B134">
-        <v>1810</v>
+        <v>2618</v>
       </c>
       <c r="C134" t="s">
-        <v>12</v>
+        <v>228</v>
       </c>
       <c r="D134" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>229</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>317</v>
+        <v>230</v>
       </c>
       <c r="B135">
-        <v>1553</v>
+        <v>2588</v>
       </c>
       <c r="C135" t="s">
-        <v>318</v>
+        <v>231</v>
       </c>
       <c r="D135" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>321</v>
+        <v>232</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>322</v>
+        <v>233</v>
       </c>
       <c r="B136">
-        <v>1511</v>
+        <v>1961</v>
       </c>
       <c r="C136" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="D136" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>235</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>322</v>
+        <v>233</v>
       </c>
       <c r="B137">
-        <v>1510</v>
+        <v>1951</v>
       </c>
       <c r="C137" t="s">
-        <v>12</v>
+        <v>236</v>
       </c>
       <c r="D137" t="s">
-        <v>324</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>237</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>325</v>
+        <v>238</v>
       </c>
       <c r="B138">
-        <v>1055</v>
+        <v>1895</v>
       </c>
       <c r="C138" t="s">
-        <v>12</v>
+        <v>239</v>
       </c>
       <c r="D138" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>240</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>325</v>
+        <v>241</v>
       </c>
       <c r="B139">
-        <v>1039</v>
+        <v>1810</v>
       </c>
       <c r="C139" t="s">
-        <v>327</v>
+        <v>23</v>
       </c>
       <c r="D139" t="s">
-        <v>328</v>
+        <v>242</v>
       </c>
       <c r="E139" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>23</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>325</v>
+        <v>243</v>
       </c>
       <c r="B140">
-        <v>1036</v>
+        <v>1553</v>
       </c>
       <c r="C140" t="s">
-        <v>12</v>
+        <v>244</v>
       </c>
       <c r="D140" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>245</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>332</v>
+        <v>246</v>
       </c>
       <c r="B141">
-        <v>721</v>
+        <v>1511</v>
       </c>
       <c r="C141" t="s">
-        <v>333</v>
+        <v>23</v>
       </c>
       <c r="D141" t="s">
-        <v>334</v>
+        <v>247</v>
       </c>
       <c r="E141" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>23</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>337</v>
+        <v>246</v>
       </c>
       <c r="B142">
-        <v>17986</v>
+        <v>1510</v>
       </c>
       <c r="C142" t="s">
-        <v>338</v>
+        <v>23</v>
       </c>
       <c r="D142" t="s">
-        <v>339</v>
+        <v>248</v>
       </c>
       <c r="E142" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>23</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>337</v>
+        <v>249</v>
       </c>
       <c r="B143">
-        <v>17984</v>
+        <v>1055</v>
       </c>
       <c r="C143" t="s">
-        <v>342</v>
+        <v>23</v>
       </c>
       <c r="D143" t="s">
-        <v>343</v>
+        <v>250</v>
       </c>
       <c r="E143" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>23</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>346</v>
+        <v>249</v>
       </c>
       <c r="B144">
-        <v>17877</v>
+        <v>1039</v>
       </c>
       <c r="C144" t="s">
-        <v>347</v>
+        <v>251</v>
       </c>
       <c r="D144" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>350</v>
+        <v>252</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>346</v>
+        <v>249</v>
       </c>
       <c r="B145">
-        <v>17847</v>
+        <v>1036</v>
       </c>
       <c r="C145" t="s">
-        <v>351</v>
+        <v>23</v>
       </c>
       <c r="D145" t="s">
-        <v>352</v>
+        <v>253</v>
       </c>
       <c r="E145" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>23</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>355</v>
+        <v>254</v>
       </c>
       <c r="B146">
-        <v>17674</v>
+        <v>721</v>
       </c>
       <c r="C146" t="s">
-        <v>356</v>
+        <v>255</v>
       </c>
       <c r="D146" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-        <v>359</v>
+        <v>256</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>360</v>
+        <v>257</v>
       </c>
       <c r="B147">
-        <v>17614</v>
+        <v>17986</v>
       </c>
       <c r="C147" t="s">
-        <v>361</v>
+        <v>258</v>
       </c>
       <c r="D147" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>364</v>
+        <v>259</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>360</v>
+        <v>257</v>
       </c>
       <c r="B148">
-        <v>17605</v>
+        <v>17984</v>
       </c>
       <c r="C148" t="s">
-        <v>365</v>
+        <v>260</v>
       </c>
       <c r="D148" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>261</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>369</v>
+        <v>262</v>
       </c>
       <c r="B149">
-        <v>17454</v>
+        <v>17877</v>
       </c>
       <c r="C149" t="s">
-        <v>370</v>
+        <v>263</v>
       </c>
       <c r="D149" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>264</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>369</v>
+        <v>262</v>
       </c>
       <c r="B150">
-        <v>17404</v>
+        <v>17847</v>
       </c>
       <c r="C150" t="s">
-        <v>374</v>
+        <v>265</v>
       </c>
       <c r="D150" t="s">
-        <v>375</v>
-[...5 lines deleted...]
-        <v>377</v>
+        <v>266</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>378</v>
+        <v>267</v>
       </c>
       <c r="B151">
-        <v>16937</v>
+        <v>17674</v>
       </c>
       <c r="C151" t="s">
-        <v>379</v>
+        <v>268</v>
       </c>
       <c r="D151" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>382</v>
+        <v>269</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>383</v>
+        <v>270</v>
       </c>
       <c r="B152">
-        <v>16917</v>
+        <v>17614</v>
       </c>
       <c r="C152" t="s">
-        <v>384</v>
+        <v>271</v>
       </c>
       <c r="D152" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>272</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>388</v>
+        <v>270</v>
       </c>
       <c r="B153">
-        <v>16843</v>
+        <v>17605</v>
       </c>
       <c r="C153" t="s">
-        <v>389</v>
+        <v>273</v>
       </c>
       <c r="D153" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-        <v>392</v>
+        <v>274</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>393</v>
+        <v>275</v>
       </c>
       <c r="B154">
-        <v>16158</v>
+        <v>17454</v>
       </c>
       <c r="C154" t="s">
-        <v>394</v>
+        <v>276</v>
       </c>
       <c r="D154" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>277</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>398</v>
+        <v>275</v>
       </c>
       <c r="B155">
-        <v>16097</v>
+        <v>17404</v>
       </c>
       <c r="C155" t="s">
-        <v>399</v>
+        <v>278</v>
       </c>
       <c r="D155" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>279</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>403</v>
+        <v>280</v>
       </c>
       <c r="B156">
-        <v>15857</v>
+        <v>16937</v>
       </c>
       <c r="C156" t="s">
-        <v>404</v>
+        <v>281</v>
       </c>
       <c r="D156" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>282</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>408</v>
+        <v>283</v>
       </c>
       <c r="B157">
-        <v>15686</v>
+        <v>16917</v>
       </c>
       <c r="C157" t="s">
-        <v>409</v>
+        <v>284</v>
       </c>
       <c r="D157" t="s">
-        <v>410</v>
-[...5 lines deleted...]
-        <v>412</v>
+        <v>285</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>408</v>
+        <v>286</v>
       </c>
       <c r="B158">
-        <v>15682</v>
+        <v>16843</v>
       </c>
       <c r="C158" t="s">
-        <v>413</v>
+        <v>287</v>
       </c>
       <c r="D158" t="s">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>288</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>417</v>
+        <v>289</v>
       </c>
       <c r="B159">
-        <v>15588</v>
+        <v>16158</v>
       </c>
       <c r="C159" t="s">
-        <v>12</v>
+        <v>290</v>
       </c>
       <c r="D159" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>291</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>417</v>
+        <v>292</v>
       </c>
       <c r="B160">
-        <v>15587</v>
+        <v>16097</v>
       </c>
       <c r="C160" t="s">
-        <v>12</v>
+        <v>293</v>
       </c>
       <c r="D160" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>294</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>417</v>
+        <v>295</v>
       </c>
       <c r="B161">
-        <v>15586</v>
+        <v>15857</v>
       </c>
       <c r="C161" t="s">
-        <v>12</v>
+        <v>296</v>
       </c>
       <c r="D161" t="s">
-        <v>420</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>297</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>417</v>
+        <v>298</v>
       </c>
       <c r="B162">
-        <v>15584</v>
+        <v>15686</v>
       </c>
       <c r="C162" t="s">
-        <v>12</v>
+        <v>299</v>
       </c>
       <c r="D162" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>300</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>417</v>
+        <v>298</v>
       </c>
       <c r="B163">
-        <v>15583</v>
+        <v>15682</v>
       </c>
       <c r="C163" t="s">
-        <v>12</v>
+        <v>301</v>
       </c>
       <c r="D163" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>302</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>417</v>
+        <v>303</v>
       </c>
       <c r="B164">
-        <v>15582</v>
+        <v>15588</v>
       </c>
       <c r="C164" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D164" t="s">
-        <v>423</v>
+        <v>304</v>
       </c>
       <c r="E164" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>417</v>
+        <v>303</v>
       </c>
       <c r="B165">
-        <v>15581</v>
+        <v>15587</v>
       </c>
       <c r="C165" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D165" t="s">
-        <v>424</v>
+        <v>305</v>
       </c>
       <c r="E165" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>425</v>
+        <v>303</v>
       </c>
       <c r="B166">
-        <v>15219</v>
+        <v>15586</v>
       </c>
       <c r="C166" t="s">
-        <v>426</v>
+        <v>23</v>
       </c>
       <c r="D166" t="s">
-        <v>427</v>
+        <v>306</v>
       </c>
       <c r="E166" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>23</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>430</v>
+        <v>303</v>
       </c>
       <c r="B167">
-        <v>14884</v>
+        <v>15584</v>
       </c>
       <c r="C167" t="s">
-        <v>431</v>
+        <v>23</v>
       </c>
       <c r="D167" t="s">
-        <v>432</v>
+        <v>307</v>
       </c>
       <c r="E167" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>23</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>435</v>
+        <v>303</v>
       </c>
       <c r="B168">
-        <v>14245</v>
+        <v>15583</v>
       </c>
       <c r="C168" t="s">
-        <v>436</v>
+        <v>23</v>
       </c>
       <c r="D168" t="s">
-        <v>437</v>
+        <v>308</v>
       </c>
       <c r="E168" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>23</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>440</v>
+        <v>303</v>
       </c>
       <c r="B169">
-        <v>14118</v>
+        <v>15582</v>
       </c>
       <c r="C169" t="s">
-        <v>441</v>
+        <v>23</v>
       </c>
       <c r="D169" t="s">
-        <v>442</v>
+        <v>309</v>
       </c>
       <c r="E169" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>23</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>445</v>
+        <v>303</v>
       </c>
       <c r="B170">
-        <v>13507</v>
+        <v>15581</v>
       </c>
       <c r="C170" t="s">
-        <v>446</v>
+        <v>23</v>
       </c>
       <c r="D170" t="s">
-        <v>447</v>
+        <v>310</v>
       </c>
       <c r="E170" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>23</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>450</v>
+        <v>311</v>
       </c>
       <c r="B171">
-        <v>13296</v>
+        <v>15219</v>
       </c>
       <c r="C171" t="s">
-        <v>451</v>
+        <v>312</v>
       </c>
       <c r="D171" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-        <v>454</v>
+        <v>313</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>455</v>
+        <v>314</v>
       </c>
       <c r="B172">
-        <v>13236</v>
+        <v>14884</v>
       </c>
       <c r="C172" t="s">
-        <v>12</v>
+        <v>315</v>
       </c>
       <c r="D172" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>316</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>457</v>
+        <v>317</v>
       </c>
       <c r="B173">
-        <v>13164</v>
+        <v>14245</v>
       </c>
       <c r="C173" t="s">
-        <v>458</v>
+        <v>318</v>
       </c>
       <c r="D173" t="s">
-        <v>459</v>
-[...5 lines deleted...]
-        <v>461</v>
+        <v>319</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>462</v>
+        <v>320</v>
       </c>
       <c r="B174">
-        <v>13031</v>
+        <v>14118</v>
       </c>
       <c r="C174" t="s">
-        <v>12</v>
+        <v>321</v>
       </c>
       <c r="D174" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>322</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>462</v>
+        <v>323</v>
       </c>
       <c r="B175">
-        <v>13030</v>
+        <v>13507</v>
       </c>
       <c r="C175" t="s">
-        <v>12</v>
+        <v>324</v>
       </c>
       <c r="D175" t="s">
-        <v>464</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>325</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>465</v>
+        <v>326</v>
       </c>
       <c r="B176">
-        <v>12521</v>
+        <v>13296</v>
       </c>
       <c r="C176" t="s">
-        <v>466</v>
+        <v>327</v>
       </c>
       <c r="D176" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>328</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>470</v>
+        <v>329</v>
       </c>
       <c r="B177">
-        <v>12278</v>
+        <v>13236</v>
       </c>
       <c r="C177" t="s">
-        <v>471</v>
+        <v>23</v>
       </c>
       <c r="D177" t="s">
-        <v>472</v>
+        <v>330</v>
       </c>
       <c r="E177" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>23</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>475</v>
+        <v>331</v>
       </c>
       <c r="B178">
-        <v>12061</v>
+        <v>13164</v>
       </c>
       <c r="C178" t="s">
-        <v>476</v>
+        <v>332</v>
       </c>
       <c r="D178" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>333</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>480</v>
+        <v>334</v>
       </c>
       <c r="B179">
-        <v>11946</v>
+        <v>13031</v>
       </c>
       <c r="C179" t="s">
-        <v>481</v>
+        <v>23</v>
       </c>
       <c r="D179" t="s">
-        <v>482</v>
+        <v>335</v>
       </c>
       <c r="E179" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>23</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>485</v>
+        <v>334</v>
       </c>
       <c r="B180">
-        <v>11414</v>
+        <v>13030</v>
       </c>
       <c r="C180" t="s">
-        <v>486</v>
+        <v>23</v>
       </c>
       <c r="D180" t="s">
-        <v>487</v>
+        <v>336</v>
       </c>
       <c r="E180" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>23</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>490</v>
+        <v>337</v>
       </c>
       <c r="B181">
-        <v>11217</v>
+        <v>12521</v>
       </c>
       <c r="C181" t="s">
-        <v>491</v>
+        <v>338</v>
       </c>
       <c r="D181" t="s">
-        <v>492</v>
-[...5 lines deleted...]
-        <v>494</v>
+        <v>339</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>495</v>
+        <v>340</v>
       </c>
       <c r="B182">
-        <v>10798</v>
+        <v>12278</v>
       </c>
       <c r="C182" t="s">
-        <v>12</v>
+        <v>341</v>
       </c>
       <c r="D182" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>342</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>497</v>
+        <v>343</v>
       </c>
       <c r="B183">
-        <v>10724</v>
+        <v>12061</v>
       </c>
       <c r="C183" t="s">
-        <v>12</v>
+        <v>344</v>
       </c>
       <c r="D183" t="s">
-        <v>498</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>345</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>497</v>
+        <v>346</v>
       </c>
       <c r="B184">
-        <v>10723</v>
+        <v>11946</v>
       </c>
       <c r="C184" t="s">
-        <v>12</v>
+        <v>347</v>
       </c>
       <c r="D184" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>348</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>500</v>
+        <v>349</v>
       </c>
       <c r="B185">
-        <v>10638</v>
+        <v>11414</v>
       </c>
       <c r="C185" t="s">
-        <v>12</v>
+        <v>350</v>
       </c>
       <c r="D185" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>351</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>502</v>
+        <v>352</v>
       </c>
       <c r="B186">
-        <v>10461</v>
+        <v>11217</v>
       </c>
       <c r="C186" t="s">
-        <v>12</v>
+        <v>353</v>
       </c>
       <c r="D186" t="s">
-        <v>503</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>354</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>502</v>
+        <v>355</v>
       </c>
       <c r="B187">
-        <v>10460</v>
+        <v>10798</v>
       </c>
       <c r="C187" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D187" t="s">
-        <v>504</v>
+        <v>356</v>
       </c>
       <c r="E187" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>502</v>
+        <v>357</v>
       </c>
       <c r="B188">
-        <v>10459</v>
+        <v>10724</v>
       </c>
       <c r="C188" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D188" t="s">
-        <v>505</v>
+        <v>358</v>
       </c>
       <c r="E188" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>502</v>
+        <v>357</v>
       </c>
       <c r="B189">
-        <v>10458</v>
+        <v>10723</v>
       </c>
       <c r="C189" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D189" t="s">
-        <v>506</v>
+        <v>359</v>
       </c>
       <c r="E189" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>502</v>
+        <v>360</v>
       </c>
       <c r="B190">
-        <v>10457</v>
+        <v>10638</v>
       </c>
       <c r="C190" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D190" t="s">
-        <v>507</v>
+        <v>361</v>
       </c>
       <c r="E190" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>502</v>
+        <v>362</v>
       </c>
       <c r="B191">
-        <v>10456</v>
+        <v>10461</v>
       </c>
       <c r="C191" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D191" t="s">
-        <v>508</v>
+        <v>363</v>
       </c>
       <c r="E191" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>502</v>
+        <v>362</v>
       </c>
       <c r="B192">
-        <v>10455</v>
+        <v>10460</v>
       </c>
       <c r="C192" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D192" t="s">
-        <v>509</v>
+        <v>364</v>
       </c>
       <c r="E192" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>502</v>
+        <v>362</v>
       </c>
       <c r="B193">
-        <v>10454</v>
+        <v>10459</v>
       </c>
       <c r="C193" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D193" t="s">
-        <v>510</v>
+        <v>365</v>
       </c>
       <c r="E193" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>502</v>
+        <v>362</v>
       </c>
       <c r="B194">
-        <v>10453</v>
+        <v>10458</v>
       </c>
       <c r="C194" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D194" t="s">
-        <v>511</v>
+        <v>366</v>
       </c>
       <c r="E194" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>502</v>
+        <v>362</v>
       </c>
       <c r="B195">
-        <v>10452</v>
+        <v>10457</v>
       </c>
       <c r="C195" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D195" t="s">
-        <v>512</v>
+        <v>367</v>
       </c>
       <c r="E195" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>502</v>
+        <v>362</v>
       </c>
       <c r="B196">
-        <v>10451</v>
+        <v>10456</v>
       </c>
       <c r="C196" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D196" t="s">
-        <v>513</v>
+        <v>368</v>
       </c>
       <c r="E196" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>502</v>
+        <v>362</v>
       </c>
       <c r="B197">
-        <v>10450</v>
+        <v>10455</v>
       </c>
       <c r="C197" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D197" t="s">
-        <v>514</v>
+        <v>369</v>
       </c>
       <c r="E197" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>502</v>
+        <v>362</v>
       </c>
       <c r="B198">
-        <v>10449</v>
+        <v>10454</v>
       </c>
       <c r="C198" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D198" t="s">
-        <v>515</v>
+        <v>370</v>
       </c>
       <c r="E198" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>516</v>
+        <v>362</v>
       </c>
       <c r="B199">
-        <v>10284</v>
+        <v>10453</v>
       </c>
       <c r="C199" t="s">
-        <v>517</v>
+        <v>23</v>
       </c>
       <c r="D199" t="s">
-        <v>518</v>
+        <v>371</v>
       </c>
       <c r="E199" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>23</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>521</v>
+        <v>362</v>
       </c>
       <c r="B200">
-        <v>10146</v>
+        <v>10452</v>
       </c>
       <c r="C200" t="s">
-        <v>522</v>
+        <v>23</v>
       </c>
       <c r="D200" t="s">
-        <v>523</v>
+        <v>372</v>
       </c>
       <c r="E200" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>23</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>521</v>
+        <v>362</v>
       </c>
       <c r="B201">
-        <v>10144</v>
+        <v>10451</v>
       </c>
       <c r="C201" t="s">
-        <v>526</v>
+        <v>23</v>
       </c>
       <c r="D201" t="s">
-        <v>527</v>
+        <v>373</v>
       </c>
       <c r="E201" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>23</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>530</v>
+        <v>362</v>
       </c>
       <c r="B202">
-        <v>10107</v>
+        <v>10450</v>
       </c>
       <c r="C202" t="s">
-        <v>531</v>
+        <v>23</v>
       </c>
       <c r="D202" t="s">
-        <v>532</v>
+        <v>374</v>
       </c>
       <c r="E202" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>23</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>530</v>
+        <v>362</v>
       </c>
       <c r="B203">
-        <v>10089</v>
+        <v>10449</v>
       </c>
       <c r="C203" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D203" t="s">
-        <v>535</v>
+        <v>375</v>
       </c>
       <c r="E203" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>530</v>
+        <v>376</v>
       </c>
       <c r="B204">
-        <v>10087</v>
+        <v>10284</v>
       </c>
       <c r="C204" t="s">
-        <v>12</v>
+        <v>377</v>
       </c>
       <c r="D204" t="s">
-        <v>536</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>378</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>530</v>
+        <v>379</v>
       </c>
       <c r="B205">
-        <v>10085</v>
+        <v>10146</v>
       </c>
       <c r="C205" t="s">
-        <v>12</v>
+        <v>380</v>
       </c>
       <c r="D205" t="s">
-        <v>537</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>381</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>538</v>
+        <v>379</v>
       </c>
       <c r="B206">
-        <v>10054</v>
+        <v>10144</v>
       </c>
       <c r="C206" t="s">
-        <v>12</v>
+        <v>382</v>
       </c>
       <c r="D206" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>383</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>540</v>
+        <v>384</v>
       </c>
       <c r="B207">
-        <v>10011</v>
+        <v>10107</v>
       </c>
       <c r="C207" t="s">
-        <v>541</v>
+        <v>385</v>
       </c>
       <c r="D207" t="s">
-        <v>542</v>
-[...5 lines deleted...]
-        <v>544</v>
+        <v>386</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>545</v>
+        <v>384</v>
       </c>
       <c r="B208">
-        <v>9909</v>
+        <v>10089</v>
       </c>
       <c r="C208" t="s">
-        <v>546</v>
+        <v>23</v>
       </c>
       <c r="D208" t="s">
-        <v>547</v>
+        <v>387</v>
       </c>
       <c r="E208" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>23</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>550</v>
+        <v>384</v>
       </c>
       <c r="B209">
-        <v>9448</v>
+        <v>10087</v>
       </c>
       <c r="C209" t="s">
-        <v>551</v>
+        <v>23</v>
       </c>
       <c r="D209" t="s">
-        <v>552</v>
+        <v>388</v>
       </c>
       <c r="E209" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>23</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>555</v>
+        <v>384</v>
       </c>
       <c r="B210">
-        <v>8974</v>
+        <v>10085</v>
       </c>
       <c r="C210" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D210" t="s">
-        <v>556</v>
+        <v>389</v>
       </c>
       <c r="E210" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>557</v>
+        <v>390</v>
       </c>
       <c r="B211">
-        <v>8367</v>
+        <v>10054</v>
       </c>
       <c r="C211" t="s">
-        <v>558</v>
+        <v>23</v>
       </c>
       <c r="D211" t="s">
-        <v>559</v>
+        <v>391</v>
       </c>
       <c r="E211" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>23</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>562</v>
+        <v>392</v>
       </c>
       <c r="B212">
-        <v>8191</v>
+        <v>10011</v>
       </c>
       <c r="C212" t="s">
-        <v>563</v>
+        <v>393</v>
       </c>
       <c r="D212" t="s">
-        <v>564</v>
-[...5 lines deleted...]
-        <v>566</v>
+        <v>394</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>567</v>
+        <v>395</v>
       </c>
       <c r="B213">
-        <v>8087</v>
+        <v>9909</v>
       </c>
       <c r="C213" t="s">
-        <v>568</v>
+        <v>396</v>
       </c>
       <c r="D213" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>397</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>572</v>
+        <v>398</v>
       </c>
       <c r="B214">
-        <v>8057</v>
+        <v>9448</v>
       </c>
       <c r="C214" t="s">
-        <v>12</v>
+        <v>399</v>
       </c>
       <c r="D214" t="s">
-        <v>573</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>400</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>572</v>
+        <v>401</v>
       </c>
       <c r="B215">
-        <v>8047</v>
+        <v>8974</v>
       </c>
       <c r="C215" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D215" t="s">
-        <v>574</v>
+        <v>402</v>
       </c>
       <c r="E215" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>572</v>
+        <v>403</v>
       </c>
       <c r="B216">
-        <v>8046</v>
+        <v>8367</v>
       </c>
       <c r="C216" t="s">
-        <v>12</v>
+        <v>404</v>
       </c>
       <c r="D216" t="s">
-        <v>575</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>405</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>572</v>
+        <v>406</v>
       </c>
       <c r="B217">
-        <v>8045</v>
+        <v>8191</v>
       </c>
       <c r="C217" t="s">
-        <v>12</v>
+        <v>407</v>
       </c>
       <c r="D217" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>408</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>572</v>
+        <v>409</v>
       </c>
       <c r="B218">
-        <v>8044</v>
+        <v>8087</v>
       </c>
       <c r="C218" t="s">
-        <v>12</v>
+        <v>410</v>
       </c>
       <c r="D218" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>411</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>572</v>
+        <v>412</v>
       </c>
       <c r="B219">
-        <v>8043</v>
+        <v>8057</v>
       </c>
       <c r="C219" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D219" t="s">
-        <v>578</v>
+        <v>413</v>
       </c>
       <c r="E219" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>572</v>
+        <v>412</v>
       </c>
       <c r="B220">
-        <v>8042</v>
+        <v>8047</v>
       </c>
       <c r="C220" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D220" t="s">
-        <v>579</v>
+        <v>414</v>
       </c>
       <c r="E220" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>572</v>
+        <v>412</v>
       </c>
       <c r="B221">
-        <v>8041</v>
+        <v>8046</v>
       </c>
       <c r="C221" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D221" t="s">
-        <v>580</v>
+        <v>415</v>
       </c>
       <c r="E221" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>572</v>
+        <v>412</v>
       </c>
       <c r="B222">
-        <v>8040</v>
+        <v>8045</v>
       </c>
       <c r="C222" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D222" t="s">
-        <v>581</v>
+        <v>416</v>
       </c>
       <c r="E222" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>572</v>
+        <v>412</v>
       </c>
       <c r="B223">
-        <v>8039</v>
+        <v>8044</v>
       </c>
       <c r="C223" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D223" t="s">
-        <v>582</v>
+        <v>417</v>
       </c>
       <c r="E223" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>572</v>
+        <v>412</v>
       </c>
       <c r="B224">
-        <v>8030</v>
+        <v>8043</v>
       </c>
       <c r="C224" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D224" t="s">
-        <v>583</v>
+        <v>418</v>
       </c>
       <c r="E224" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>572</v>
+        <v>412</v>
       </c>
       <c r="B225">
-        <v>8029</v>
+        <v>8042</v>
       </c>
       <c r="C225" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D225" t="s">
-        <v>584</v>
+        <v>419</v>
       </c>
       <c r="E225" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>572</v>
+        <v>412</v>
       </c>
       <c r="B226">
-        <v>8028</v>
+        <v>8041</v>
       </c>
       <c r="C226" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D226" t="s">
-        <v>585</v>
+        <v>420</v>
       </c>
       <c r="E226" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>572</v>
+        <v>412</v>
       </c>
       <c r="B227">
-        <v>8026</v>
+        <v>8040</v>
       </c>
       <c r="C227" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D227" t="s">
-        <v>586</v>
+        <v>421</v>
       </c>
       <c r="E227" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>572</v>
+        <v>412</v>
       </c>
       <c r="B228">
-        <v>8025</v>
+        <v>8039</v>
       </c>
       <c r="C228" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D228" t="s">
-        <v>587</v>
+        <v>422</v>
       </c>
       <c r="E228" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>572</v>
+        <v>412</v>
       </c>
       <c r="B229">
-        <v>8024</v>
+        <v>8030</v>
       </c>
       <c r="C229" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D229" t="s">
-        <v>588</v>
+        <v>423</v>
       </c>
       <c r="E229" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>572</v>
+        <v>412</v>
       </c>
       <c r="B230">
-        <v>8023</v>
+        <v>8029</v>
       </c>
       <c r="C230" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D230" t="s">
-        <v>589</v>
+        <v>424</v>
       </c>
       <c r="E230" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>572</v>
+        <v>412</v>
       </c>
       <c r="B231">
-        <v>8022</v>
+        <v>8028</v>
       </c>
       <c r="C231" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D231" t="s">
-        <v>590</v>
+        <v>425</v>
       </c>
       <c r="E231" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>572</v>
+        <v>412</v>
       </c>
       <c r="B232">
-        <v>8021</v>
+        <v>8026</v>
       </c>
       <c r="C232" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D232" t="s">
-        <v>591</v>
+        <v>426</v>
       </c>
       <c r="E232" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>592</v>
+        <v>412</v>
       </c>
       <c r="B233">
-        <v>7524</v>
+        <v>8025</v>
       </c>
       <c r="C233" t="s">
-        <v>593</v>
+        <v>23</v>
       </c>
       <c r="D233" t="s">
-        <v>594</v>
+        <v>427</v>
       </c>
       <c r="E233" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>23</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>592</v>
+        <v>412</v>
       </c>
       <c r="B234">
+        <v>8024</v>
+      </c>
+      <c r="C234" t="s">
+        <v>23</v>
+      </c>
+      <c r="D234" t="s">
+        <v>428</v>
+      </c>
+      <c r="E234" t="s">
+        <v>23</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>412</v>
+      </c>
+      <c r="B235">
+        <v>8023</v>
+      </c>
+      <c r="C235" t="s">
+        <v>23</v>
+      </c>
+      <c r="D235" t="s">
+        <v>429</v>
+      </c>
+      <c r="E235" t="s">
+        <v>23</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>412</v>
+      </c>
+      <c r="B236">
+        <v>8022</v>
+      </c>
+      <c r="C236" t="s">
+        <v>23</v>
+      </c>
+      <c r="D236" t="s">
+        <v>430</v>
+      </c>
+      <c r="E236" t="s">
+        <v>23</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>412</v>
+      </c>
+      <c r="B237">
+        <v>8021</v>
+      </c>
+      <c r="C237" t="s">
+        <v>23</v>
+      </c>
+      <c r="D237" t="s">
+        <v>431</v>
+      </c>
+      <c r="E237" t="s">
+        <v>23</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>432</v>
+      </c>
+      <c r="B238">
+        <v>7524</v>
+      </c>
+      <c r="C238" t="s">
+        <v>433</v>
+      </c>
+      <c r="D238" t="s">
+        <v>434</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>432</v>
+      </c>
+      <c r="B239">
         <v>7518</v>
       </c>
-      <c r="C234" t="s">
-[...9 lines deleted...]
-        <v>600</v>
+      <c r="C239" t="s">
+        <v>435</v>
+      </c>
+      <c r="D239" t="s">
+        <v>436</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="E13" r:id="rId20"/>
+    <hyperlink ref="F13" r:id="rId21"/>
+    <hyperlink ref="E14" r:id="rId22"/>
+    <hyperlink ref="F14" r:id="rId23"/>
+    <hyperlink ref="E15" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="F16" r:id="rId26"/>
+    <hyperlink ref="E17" r:id="rId27"/>
+    <hyperlink ref="F17" r:id="rId28"/>
+    <hyperlink ref="F18" r:id="rId29"/>
+    <hyperlink ref="F19" r:id="rId30"/>
+    <hyperlink ref="E20" r:id="rId31"/>
+    <hyperlink ref="F20" r:id="rId32"/>
+    <hyperlink ref="E21" r:id="rId33"/>
+    <hyperlink ref="F21" r:id="rId34"/>
+    <hyperlink ref="E22" r:id="rId35"/>
+    <hyperlink ref="F22" r:id="rId36"/>
+    <hyperlink ref="E23" r:id="rId37"/>
+    <hyperlink ref="F23" r:id="rId38"/>
+    <hyperlink ref="E24" r:id="rId39"/>
+    <hyperlink ref="F24" r:id="rId40"/>
+    <hyperlink ref="E25" r:id="rId41"/>
+    <hyperlink ref="F25" r:id="rId42"/>
+    <hyperlink ref="E26" r:id="rId43"/>
+    <hyperlink ref="F26" r:id="rId44"/>
+    <hyperlink ref="E27" r:id="rId45"/>
+    <hyperlink ref="F27" r:id="rId46"/>
+    <hyperlink ref="E28" r:id="rId47"/>
+    <hyperlink ref="F28" r:id="rId48"/>
+    <hyperlink ref="F29" r:id="rId49"/>
+    <hyperlink ref="F30" r:id="rId50"/>
+    <hyperlink ref="F31" r:id="rId51"/>
+    <hyperlink ref="F32" r:id="rId52"/>
+    <hyperlink ref="F33" r:id="rId53"/>
+    <hyperlink ref="F34" r:id="rId54"/>
+    <hyperlink ref="F35" r:id="rId55"/>
+    <hyperlink ref="F36" r:id="rId56"/>
+    <hyperlink ref="F37" r:id="rId57"/>
+    <hyperlink ref="F38" r:id="rId58"/>
+    <hyperlink ref="F39" r:id="rId59"/>
+    <hyperlink ref="E40" r:id="rId60"/>
+    <hyperlink ref="F40" r:id="rId61"/>
+    <hyperlink ref="E41" r:id="rId62"/>
+    <hyperlink ref="F41" r:id="rId63"/>
+    <hyperlink ref="E42" r:id="rId64"/>
+    <hyperlink ref="F42" r:id="rId65"/>
+    <hyperlink ref="E43" r:id="rId66"/>
+    <hyperlink ref="F43" r:id="rId67"/>
+    <hyperlink ref="F44" r:id="rId68"/>
+    <hyperlink ref="E45" r:id="rId69"/>
+    <hyperlink ref="F45" r:id="rId70"/>
+    <hyperlink ref="E46" r:id="rId71"/>
+    <hyperlink ref="F46" r:id="rId72"/>
+    <hyperlink ref="E47" r:id="rId73"/>
+    <hyperlink ref="F47" r:id="rId74"/>
+    <hyperlink ref="E48" r:id="rId75"/>
+    <hyperlink ref="F48" r:id="rId76"/>
+    <hyperlink ref="F49" r:id="rId77"/>
+    <hyperlink ref="E50" r:id="rId78"/>
+    <hyperlink ref="F50" r:id="rId79"/>
+    <hyperlink ref="E51" r:id="rId80"/>
+    <hyperlink ref="F51" r:id="rId81"/>
+    <hyperlink ref="F52" r:id="rId82"/>
+    <hyperlink ref="F53" r:id="rId83"/>
+    <hyperlink ref="F54" r:id="rId84"/>
+    <hyperlink ref="F55" r:id="rId85"/>
+    <hyperlink ref="F56" r:id="rId86"/>
+    <hyperlink ref="F57" r:id="rId87"/>
+    <hyperlink ref="E58" r:id="rId88"/>
+    <hyperlink ref="F58" r:id="rId89"/>
+    <hyperlink ref="F59" r:id="rId90"/>
+    <hyperlink ref="F60" r:id="rId91"/>
+    <hyperlink ref="F61" r:id="rId92"/>
+    <hyperlink ref="F62" r:id="rId93"/>
+    <hyperlink ref="F63" r:id="rId94"/>
+    <hyperlink ref="F64" r:id="rId95"/>
+    <hyperlink ref="E65" r:id="rId96"/>
+    <hyperlink ref="F65" r:id="rId97"/>
+    <hyperlink ref="F66" r:id="rId98"/>
+    <hyperlink ref="F67" r:id="rId99"/>
+    <hyperlink ref="F68" r:id="rId100"/>
+    <hyperlink ref="F69" r:id="rId101"/>
+    <hyperlink ref="F70" r:id="rId102"/>
+    <hyperlink ref="F71" r:id="rId103"/>
+    <hyperlink ref="F72" r:id="rId104"/>
+    <hyperlink ref="F73" r:id="rId105"/>
+    <hyperlink ref="F74" r:id="rId106"/>
+    <hyperlink ref="F75" r:id="rId107"/>
+    <hyperlink ref="F76" r:id="rId108"/>
+    <hyperlink ref="F77" r:id="rId109"/>
+    <hyperlink ref="F78" r:id="rId110"/>
+    <hyperlink ref="F79" r:id="rId111"/>
+    <hyperlink ref="F80" r:id="rId112"/>
+    <hyperlink ref="F81" r:id="rId113"/>
+    <hyperlink ref="F82" r:id="rId114"/>
+    <hyperlink ref="F83" r:id="rId115"/>
+    <hyperlink ref="F84" r:id="rId116"/>
+    <hyperlink ref="F85" r:id="rId117"/>
+    <hyperlink ref="F86" r:id="rId118"/>
+    <hyperlink ref="F87" r:id="rId119"/>
+    <hyperlink ref="F88" r:id="rId120"/>
+    <hyperlink ref="F89" r:id="rId121"/>
+    <hyperlink ref="E90" r:id="rId122"/>
+    <hyperlink ref="F90" r:id="rId123"/>
+    <hyperlink ref="F91" r:id="rId124"/>
+    <hyperlink ref="F92" r:id="rId125"/>
+    <hyperlink ref="F93" r:id="rId126"/>
+    <hyperlink ref="F94" r:id="rId127"/>
+    <hyperlink ref="F95" r:id="rId128"/>
+    <hyperlink ref="F96" r:id="rId129"/>
+    <hyperlink ref="E97" r:id="rId130"/>
+    <hyperlink ref="F97" r:id="rId131"/>
+    <hyperlink ref="F98" r:id="rId132"/>
+    <hyperlink ref="F99" r:id="rId133"/>
+    <hyperlink ref="F100" r:id="rId134"/>
+    <hyperlink ref="F101" r:id="rId135"/>
+    <hyperlink ref="F102" r:id="rId136"/>
+    <hyperlink ref="F103" r:id="rId137"/>
+    <hyperlink ref="F104" r:id="rId138"/>
+    <hyperlink ref="F105" r:id="rId139"/>
+    <hyperlink ref="E106" r:id="rId140"/>
+    <hyperlink ref="F106" r:id="rId141"/>
+    <hyperlink ref="E107" r:id="rId142"/>
+    <hyperlink ref="F107" r:id="rId143"/>
+    <hyperlink ref="E108" r:id="rId144"/>
+    <hyperlink ref="F108" r:id="rId145"/>
+    <hyperlink ref="F109" r:id="rId146"/>
+    <hyperlink ref="F110" r:id="rId147"/>
+    <hyperlink ref="E111" r:id="rId148"/>
+    <hyperlink ref="F111" r:id="rId149"/>
+    <hyperlink ref="F112" r:id="rId150"/>
+    <hyperlink ref="F113" r:id="rId151"/>
+    <hyperlink ref="F114" r:id="rId152"/>
+    <hyperlink ref="F115" r:id="rId153"/>
+    <hyperlink ref="F116" r:id="rId154"/>
+    <hyperlink ref="F117" r:id="rId155"/>
+    <hyperlink ref="F118" r:id="rId156"/>
+    <hyperlink ref="F119" r:id="rId157"/>
+    <hyperlink ref="F120" r:id="rId158"/>
+    <hyperlink ref="F121" r:id="rId159"/>
+    <hyperlink ref="F122" r:id="rId160"/>
+    <hyperlink ref="F123" r:id="rId161"/>
+    <hyperlink ref="F124" r:id="rId162"/>
+    <hyperlink ref="F125" r:id="rId163"/>
+    <hyperlink ref="E126" r:id="rId164"/>
+    <hyperlink ref="F126" r:id="rId165"/>
+    <hyperlink ref="F127" r:id="rId166"/>
+    <hyperlink ref="F128" r:id="rId167"/>
+    <hyperlink ref="E129" r:id="rId168"/>
+    <hyperlink ref="F129" r:id="rId169"/>
+    <hyperlink ref="E130" r:id="rId170"/>
+    <hyperlink ref="F130" r:id="rId171"/>
+    <hyperlink ref="F131" r:id="rId172"/>
+    <hyperlink ref="E132" r:id="rId173"/>
+    <hyperlink ref="F132" r:id="rId174"/>
+    <hyperlink ref="F133" r:id="rId175"/>
+    <hyperlink ref="E134" r:id="rId176"/>
+    <hyperlink ref="F134" r:id="rId177"/>
+    <hyperlink ref="E135" r:id="rId178"/>
+    <hyperlink ref="F135" r:id="rId179"/>
+    <hyperlink ref="E136" r:id="rId180"/>
+    <hyperlink ref="F136" r:id="rId181"/>
+    <hyperlink ref="E137" r:id="rId182"/>
+    <hyperlink ref="F137" r:id="rId183"/>
+    <hyperlink ref="E138" r:id="rId184"/>
+    <hyperlink ref="F138" r:id="rId185"/>
+    <hyperlink ref="F139" r:id="rId186"/>
+    <hyperlink ref="E140" r:id="rId187"/>
+    <hyperlink ref="F140" r:id="rId188"/>
+    <hyperlink ref="F141" r:id="rId189"/>
+    <hyperlink ref="F142" r:id="rId190"/>
+    <hyperlink ref="F143" r:id="rId191"/>
+    <hyperlink ref="E144" r:id="rId192"/>
+    <hyperlink ref="F144" r:id="rId193"/>
+    <hyperlink ref="F145" r:id="rId194"/>
+    <hyperlink ref="E146" r:id="rId195"/>
+    <hyperlink ref="F146" r:id="rId196"/>
+    <hyperlink ref="E147" r:id="rId197"/>
+    <hyperlink ref="F147" r:id="rId198"/>
+    <hyperlink ref="E148" r:id="rId199"/>
+    <hyperlink ref="F148" r:id="rId200"/>
+    <hyperlink ref="E149" r:id="rId201"/>
+    <hyperlink ref="F149" r:id="rId202"/>
+    <hyperlink ref="E150" r:id="rId203"/>
+    <hyperlink ref="F150" r:id="rId204"/>
+    <hyperlink ref="E151" r:id="rId205"/>
+    <hyperlink ref="F151" r:id="rId206"/>
+    <hyperlink ref="E152" r:id="rId207"/>
+    <hyperlink ref="F152" r:id="rId208"/>
+    <hyperlink ref="E153" r:id="rId209"/>
+    <hyperlink ref="F153" r:id="rId210"/>
+    <hyperlink ref="E154" r:id="rId211"/>
+    <hyperlink ref="F154" r:id="rId212"/>
+    <hyperlink ref="E155" r:id="rId213"/>
+    <hyperlink ref="F155" r:id="rId214"/>
+    <hyperlink ref="E156" r:id="rId215"/>
+    <hyperlink ref="F156" r:id="rId216"/>
+    <hyperlink ref="E157" r:id="rId217"/>
+    <hyperlink ref="F157" r:id="rId218"/>
+    <hyperlink ref="E158" r:id="rId219"/>
+    <hyperlink ref="F158" r:id="rId220"/>
+    <hyperlink ref="E159" r:id="rId221"/>
+    <hyperlink ref="F159" r:id="rId222"/>
+    <hyperlink ref="E160" r:id="rId223"/>
+    <hyperlink ref="F160" r:id="rId224"/>
+    <hyperlink ref="E161" r:id="rId225"/>
+    <hyperlink ref="F161" r:id="rId226"/>
+    <hyperlink ref="E162" r:id="rId227"/>
+    <hyperlink ref="F162" r:id="rId228"/>
+    <hyperlink ref="E163" r:id="rId229"/>
+    <hyperlink ref="F163" r:id="rId230"/>
+    <hyperlink ref="F164" r:id="rId231"/>
+    <hyperlink ref="F165" r:id="rId232"/>
+    <hyperlink ref="F166" r:id="rId233"/>
+    <hyperlink ref="F167" r:id="rId234"/>
+    <hyperlink ref="F168" r:id="rId235"/>
+    <hyperlink ref="F169" r:id="rId236"/>
+    <hyperlink ref="F170" r:id="rId237"/>
+    <hyperlink ref="E171" r:id="rId238"/>
+    <hyperlink ref="F171" r:id="rId239"/>
+    <hyperlink ref="E172" r:id="rId240"/>
+    <hyperlink ref="F172" r:id="rId241"/>
+    <hyperlink ref="E173" r:id="rId242"/>
+    <hyperlink ref="F173" r:id="rId243"/>
+    <hyperlink ref="E174" r:id="rId244"/>
+    <hyperlink ref="F174" r:id="rId245"/>
+    <hyperlink ref="E175" r:id="rId246"/>
+    <hyperlink ref="F175" r:id="rId247"/>
+    <hyperlink ref="E176" r:id="rId248"/>
+    <hyperlink ref="F176" r:id="rId249"/>
+    <hyperlink ref="F177" r:id="rId250"/>
+    <hyperlink ref="E178" r:id="rId251"/>
+    <hyperlink ref="F178" r:id="rId252"/>
+    <hyperlink ref="F179" r:id="rId253"/>
+    <hyperlink ref="F180" r:id="rId254"/>
+    <hyperlink ref="E181" r:id="rId255"/>
+    <hyperlink ref="F181" r:id="rId256"/>
+    <hyperlink ref="E182" r:id="rId257"/>
+    <hyperlink ref="F182" r:id="rId258"/>
+    <hyperlink ref="E183" r:id="rId259"/>
+    <hyperlink ref="F183" r:id="rId260"/>
+    <hyperlink ref="E184" r:id="rId261"/>
+    <hyperlink ref="F184" r:id="rId262"/>
+    <hyperlink ref="E185" r:id="rId263"/>
+    <hyperlink ref="F185" r:id="rId264"/>
+    <hyperlink ref="E186" r:id="rId265"/>
+    <hyperlink ref="F186" r:id="rId266"/>
+    <hyperlink ref="F187" r:id="rId267"/>
+    <hyperlink ref="F188" r:id="rId268"/>
+    <hyperlink ref="F189" r:id="rId269"/>
+    <hyperlink ref="F190" r:id="rId270"/>
+    <hyperlink ref="F191" r:id="rId271"/>
+    <hyperlink ref="F192" r:id="rId272"/>
+    <hyperlink ref="F193" r:id="rId273"/>
+    <hyperlink ref="F194" r:id="rId274"/>
+    <hyperlink ref="F195" r:id="rId275"/>
+    <hyperlink ref="F196" r:id="rId276"/>
+    <hyperlink ref="F197" r:id="rId277"/>
+    <hyperlink ref="F198" r:id="rId278"/>
+    <hyperlink ref="F199" r:id="rId279"/>
+    <hyperlink ref="F200" r:id="rId280"/>
+    <hyperlink ref="F201" r:id="rId281"/>
+    <hyperlink ref="F202" r:id="rId282"/>
+    <hyperlink ref="F203" r:id="rId283"/>
+    <hyperlink ref="E204" r:id="rId284"/>
+    <hyperlink ref="F204" r:id="rId285"/>
+    <hyperlink ref="E205" r:id="rId286"/>
+    <hyperlink ref="F205" r:id="rId287"/>
+    <hyperlink ref="E206" r:id="rId288"/>
+    <hyperlink ref="F206" r:id="rId289"/>
+    <hyperlink ref="E207" r:id="rId290"/>
+    <hyperlink ref="F207" r:id="rId291"/>
+    <hyperlink ref="F208" r:id="rId292"/>
+    <hyperlink ref="F209" r:id="rId293"/>
+    <hyperlink ref="F210" r:id="rId294"/>
+    <hyperlink ref="F211" r:id="rId295"/>
+    <hyperlink ref="E212" r:id="rId296"/>
+    <hyperlink ref="F212" r:id="rId297"/>
+    <hyperlink ref="E213" r:id="rId298"/>
+    <hyperlink ref="F213" r:id="rId299"/>
+    <hyperlink ref="E214" r:id="rId300"/>
+    <hyperlink ref="F214" r:id="rId301"/>
+    <hyperlink ref="F215" r:id="rId302"/>
+    <hyperlink ref="E216" r:id="rId303"/>
+    <hyperlink ref="F216" r:id="rId304"/>
+    <hyperlink ref="E217" r:id="rId305"/>
+    <hyperlink ref="F217" r:id="rId306"/>
+    <hyperlink ref="E218" r:id="rId307"/>
+    <hyperlink ref="F218" r:id="rId308"/>
+    <hyperlink ref="F219" r:id="rId309"/>
+    <hyperlink ref="F220" r:id="rId310"/>
+    <hyperlink ref="F221" r:id="rId311"/>
+    <hyperlink ref="F222" r:id="rId312"/>
+    <hyperlink ref="F223" r:id="rId313"/>
+    <hyperlink ref="F224" r:id="rId314"/>
+    <hyperlink ref="F225" r:id="rId315"/>
+    <hyperlink ref="F226" r:id="rId316"/>
+    <hyperlink ref="F227" r:id="rId317"/>
+    <hyperlink ref="F228" r:id="rId318"/>
+    <hyperlink ref="F229" r:id="rId319"/>
+    <hyperlink ref="F230" r:id="rId320"/>
+    <hyperlink ref="F231" r:id="rId321"/>
+    <hyperlink ref="F232" r:id="rId322"/>
+    <hyperlink ref="F233" r:id="rId323"/>
+    <hyperlink ref="F234" r:id="rId324"/>
+    <hyperlink ref="F235" r:id="rId325"/>
+    <hyperlink ref="F236" r:id="rId326"/>
+    <hyperlink ref="F237" r:id="rId327"/>
+    <hyperlink ref="E238" r:id="rId328"/>
+    <hyperlink ref="F238" r:id="rId329"/>
+    <hyperlink ref="E239" r:id="rId330"/>
+    <hyperlink ref="F239" r:id="rId331"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>