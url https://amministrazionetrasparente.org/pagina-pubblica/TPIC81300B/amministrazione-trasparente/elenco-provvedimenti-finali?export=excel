--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -8,2247 +8,1460 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="846" uniqueCount="719">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="861" uniqueCount="453">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCCB09FDEC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - DISPOSITIVI DIGITALI 10 8 6A FDRPOC SI 2026 41</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>BCAE4F8CBE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI GESTIONE COPIE PLESSI DI CALATAFIMI SEGESTA DI N 2 FOTOCOPIATORI 12 MESI + EVENTUALE PROROGA DI 24 MESI</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di assunzione  incarico direzione tecnica </t>
+  </si>
+  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>BC643BF91E</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO ARGENTO ITALIA SCUOLA 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC643BF91E</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC52CA0298</t>
   </si>
   <si>
     <t>Decisione a contrarre - T.D. 6442535 SERVIZIO NOLEGGIO PULLMAN CON AUTISTA 10/07/2026 ISNELLO PIANO ESTATE II EDIZIONE 783</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC52CA0298</t>
-[...4 lines deleted...]
-  <si>
     <t>BC52689C0E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO BIGLIETTERIA OSSERVATORIO ASTRONOMICO - PIANO STATE II EDIZ CODICE 783</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC52689C0E</t>
-[...4 lines deleted...]
-  <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC35120D75</t>
   </si>
   <si>
     <t>Decisione a contrarre - T.D. 6408594 ACQUISTO ATTREZZATURE DI PULIZIE PLESSI CALATAFIMI SEGESTA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC35120D75</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>BC16CD351C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FRIGO PER GHIACCIO PLESSO SASI T.D. 6387919</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC16CD351C</t>
-[...4 lines deleted...]
-  <si>
     <t>BC16597CC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - TARGHE T.D. 6396781 AZIONI DI PUBBLICITA' PIANO ESTATE 783</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC16597CC8</t>
-[...4 lines deleted...]
-  <si>
     <t>BC15F4880C</t>
   </si>
   <si>
     <t>Decisione a contrarre - TARGHE T.D. 6397014 AZIONI DI PUBBLICITA' TARGHE AGENDA SUD II EDIZIONE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC15F4880C</t>
-[...4 lines deleted...]
-  <si>
     <t>BC15AE7AF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - AZIONI DI PUBBLICITA' PROGETTO GIBELLINA CAPITALE DELL'ARTE 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC15AE7AF7</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF59F3D92</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI MANUTENZIONE ESTINTORI ANNUALE SEDE CENTRALE + SASI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF59F3D92</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC9882785</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO GESTIONE COPIE PLESSI DI CALATAFIMI SEGESTA T.D. 6336335 N.2 FOTOCOPIATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9882785</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBBD68FA37</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN CON AUTISTA  PROGETTO GIBELLINA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD68FA37</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBB297E893</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESPERTO ESTERNO ARTE CONTEMPORANEA E SERVIZI CONNESSI - SERVZI LABORATORIALI E BIGLIETTI PROGETTO GIBELLINA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB297E893</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB90BA63D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN CON AUTISTA CONCORSO MUSICALE BUSETO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90BA63D1</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8EE3BD07</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI CANCELLERIA PROGETTO GIBELLINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EE3BD07</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB861B34B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN CON AUTISTA ORIENTAMENTO CONSERVATORIO TP 11/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB861B34B4</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB7F1AB139</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N.3 DEFIBRILATORI PLESSI CALATAFIMI E VITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F1AB139</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina docenti accompagnatori – Mobilità progetto Erasmus+ KA210 TURCHIA</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6BF3D189</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO PROROGA MEDICO COMPETENTE 26-27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6BF3D189</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>Decreto_dirigenziale_Erasmus_KA121__siviglia_-.pdf.pades</t>
   </si>
   <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB520638DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO BERGANTINI + RASSEGNA GIURIDICA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB520638DD</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5152C7A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO BIGLIETTERIA MOBILITA' TURCHIA ERASMUS IT02-KA210 SCH 288849</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5152C7A4</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB3E615985</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO AUTOSPURGO PLESSO SASI CALATAFIMI SEGESTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E615985</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2D3974E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALI DI PULIZIA PLESSI DI VITA 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D3974E3</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB2A2C6C07</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALI DI PULIZIA PLESSI DI CALATAFIMI SEGESTA 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A2C6C07</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB38130DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - TONER E CARTUCCE 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB38130DD</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAB0D88552</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZIO MANTENIMENTO MYPORTAL SCHOOL 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB0D88552</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA41ACA6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGI DI ISTRUZIONE CLASSI I E II - SICILIA ORIENTALE E CALABRIA 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA41ACA6A</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA4B1A285</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO ASSISTENZA PER LA PUBBLICAZIONE A NORMA SU A.T. 03-2026/03/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4B1A285</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA8210FC90</t>
   </si>
   <si>
     <t>Decisione a contrarre - CARTA PER FOTOCOPIE 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8210FC90</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA7791F673</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO BIGLIETTERIA AEREA ERASMUS + MOBILITA' FRANCIA MARSIGLIA COD 315292</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7791F673</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA60014128</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI ADEGUAMENTO AL REGOLAMENTO RGPD -GDPR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA60014128</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA5061A7A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITE DI ISTRUZIONE GIORNALIERE 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5061A7A1</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA39C8EBFF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSISTENZA TECNICA - INFORMATICA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39C8EBFF</t>
-[...4 lines deleted...]
-  <si>
     <t>BA38F8AE57</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO TRA ARTE CULTURA E NATURA CAMPANIA 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38F8AE57</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>DECRETO_DI_ASSEGNAZIONE_ESPERTI_E_TUTOR_AI_MODULI.pdf.pades</t>
   </si>
   <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>DEcreto_Missione_e_rimborso_Mobilit__ERasmus_KA210.pdf.pades</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>Decreto_individuazione_definitiva_RSPP</t>
   </si>
   <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>determina di individuazione provvisoria RSPP 2026</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B99F937F00</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOFTWARE GESTIONALI AXIOS DIAMOND COMPLETAMENTO FINANZ PNRR + MOF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99F937F00</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B97A0EDF34</t>
   </si>
   <si>
     <t>Decisione a contrarre - CARRELLO PULIZIE E PRODOTTI DI PULIZIE PLESSI CALATAFIMI SEGESTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97A0EDF34</t>
-[...4 lines deleted...]
-  <si>
     <t>B9797651AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE INFISSI -SOSTITUZIONE VETRI PLESSI CALATAFIMI SEGESTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9797651AB</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B945E338A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STRUMENTI MUSICALI E ATTRZZATURE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B945E338A5</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92C80DE94</t>
   </si>
   <si>
     <t>Decisione a contrarre - VERIFICA IMPIANTI BIENNALE T.D. 5806428 PLESSI CALATAFIMI SEGESTA E PLESSI DI VITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C80DE94</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B9121C32B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER COMPATIBILI PER STAMPANTI HP SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9121C32B3</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>DECRETO_INDIVIDUAZIONE_DOCENTI_FORMATORI_-_DIDATTICA_IMMERSIVA-</t>
   </si>
   <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8C393519E</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DIDATTICO A01-9 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C393519E</t>
-[...4 lines deleted...]
-  <si>
     <t>B8C2F92DC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI CANCELLERIA USO DIDATTICO A08 -25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C2F92DC5</t>
-[...4 lines deleted...]
-  <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>B8B5F34A90</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI CANCELLERIA USO DIDATTICO A03-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B5F34A90</t>
-[...4 lines deleted...]
-  <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>B89B272819</t>
   </si>
   <si>
     <t>Decisione a contrarre - DERATTIZZAZIONE SEDE CENTRALE E PLESSO SASI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89B272819</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>B88DB17091</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SOFTWARE RILEVATORE DI PRESENZE 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88DB17091</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B889929864</t>
   </si>
   <si>
     <t>Decisione a contrarre - PELLICOLE DI SICUREZZA VETRI INTERNI PLESSO SASI ED APPLICAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889929864</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B88200F8BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - SMONTAGGIO E RIMONTAGGIO PARZIALE TOUCH SCREEEN VARI PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88200F8BB</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>B874FB04B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE FOTOCOPIATORE INEO 250 SETTEMBRE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B874FB04B3</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>B85C4AB9B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO TECNICO SEDE CENTRALE E PLESSO SASI SETTEMBRE 25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85C4AB9B4</t>
-[...4 lines deleted...]
-  <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>B8572D72E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ACCESSORI STRUMENTI MUSICALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8572D72E0</t>
-[...4 lines deleted...]
-  <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>B815C600EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI PULIZIA PLESSI COMUNE DI CALATAFIMI SEGESTA 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B815C600EE</t>
-[...4 lines deleted...]
-  <si>
     <t>25/08/2025</t>
   </si>
   <si>
     <t>B805509050</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI PULIZIA PLESSI COMUNE DI VITA 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B805509050</t>
-[...4 lines deleted...]
-  <si>
     <t>07/08/2025</t>
   </si>
   <si>
     <t>B7ED7D5C22</t>
   </si>
   <si>
     <t>Decisione a contrarre - TONER E CARTUCCE PLESSI DI VITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7ED7D5C22</t>
-[...4 lines deleted...]
-  <si>
     <t>B7E5A9B50B</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI SUPPORTO PNRR ERASMUS FINLANDIA IRLANDA 149943</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E5A9B50B</t>
-[...4 lines deleted...]
-  <si>
     <t>05/08/2025</t>
   </si>
   <si>
     <t>B7E55058F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI SUPPORTO PNRR 2023 BELGIO 149943</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E55058F7</t>
-[...4 lines deleted...]
-  <si>
     <t>B7DDF2C8B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO BIGLIETTERIA AEREA MOBILITA' PNRR ERASMUS CODICE 149943</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DDF2C8B8</t>
-[...4 lines deleted...]
-  <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>B7D7B8E3CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - TONER E CARTUCCE  PLESSI CALATIFIMI SEGESTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D7B8E3CF</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>B79EF73F5B</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI CANCELLERIA USO AMMINISTRATIVO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/14141deb-aa79-422f-a77e-a8c59a8b4237</t>
   </si>
   <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO PUBBLICAZIONE GRADUATORIA DEFINITIVA PER IL CONFERIMENTO
 DI N. 14 BORSE DI MOBILITÀ CON DESTINAZIONI: IRLANDA, BELGIO, FINLANDIA Decreto di nomina - </t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>B785334D1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO ITALIASCUOLA 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B785334D1F</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>B75F601008</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE CASSETTE PRONTO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75F601008</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>B753734BD9</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN CON AUTISTA SELINUNTE PERCORSO FORMATIVO DM 19/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B753734BD9</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>B74E104C0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASLOCO E RIMONTAGGIO AULA MIRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74E104C0F</t>
-[...4 lines deleted...]
-  <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>B744F72B2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TELESORVEGLIANZA E PRONTO INTERVENTO SEDE CENTRALE CALATAFIMI SEGESTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B744F72B2F</t>
-[...4 lines deleted...]
-  <si>
     <t>B7444FEAE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - RECUPERO DATI SERVER E RICONFIGURAZIONI SOFTWARE VARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7444FEAE1</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6F0327B9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AZIONI DI PUBBLICITA' FINALE ERASMUS 2024 IT02 KA122 SCH 000196577 SPAGNA MALTA FINLANDIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0327B9A</t>
-[...4 lines deleted...]
-  <si>
     <t>B6EF8D7902</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI MANUTENZIONE E VERIFICA ESTINTORI PLESSI COMUNE DI CALATAFIMI SEGESTA MAGGIO/NOVEMBRE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF8D7902</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto CONFERIMENTO INCARICO DI COLLABORAZIONE PLURIMA CCNL ESPERTO SU SERVIZI PASSWEB E TFR/TFS </t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6C9CC8CDD</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA  T.D. 5296974 PRENOTAZIONE VISITA GUIDATA ORTO BOTANICO FFWFZHXM 20/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9CC8CDD</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6A960A87E</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA ORTO BOTANICO PALERMO 20/05/2025 PRENOTAZIONE 77C7F9DF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A960A87E</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>B6961C10D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITE DI ISTRUZIONE DI 2 E 3 GIORNI SICILIA ORIENTALE CLASSI I E II A.S. 2024-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6961C10D5</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>B6930DD84B</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DI ISTRUZIONE PROGETTO TRA ARTE STORIA CULTURA E NATURA CLASSI TERZE 2024-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6930DD84B</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2025</t>
   </si>
   <si>
     <t>B67A675EDB</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN CON AUTISTA  T.D. 5253262 CONCORSO MUSICALE CACCAMO 08/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67A675EDB</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>B672C6DACC</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIIO DI POLISPURGO SEDE CENTRALE</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/ed957fc9-01c3-451f-9af6-b983e8e9a897</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t xml:space="preserve">INCARICO FIGURE PROFESSIONALI ESTERNE LAVORO AUTONOMO/
 PRESTAZIONE OCCASIONALE PARTECIPANTI ALL’AVVISO PROT. N 2160 del 05/03/2025</t>
   </si>
   <si>
     <t>B663DCCE8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI RIPARAZIONE AVVOLGIBILI/INFISSI PLESSO CAPUANA COMUNE DI VITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B663DCCE8E</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>B631E19FCA</t>
   </si>
   <si>
     <t>Decisione a contrarre - AULA IMMERSIVA CIRC. 24 REGIONE SICILIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B631E19FCA</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B62DFEC0AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO BERGANTINI 2025 E RASSEGNA GIURIDICA E NORMATIVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62DFEC0AF</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>B62152BF4E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO RIVISTE AMMINISTRARE E DIRIGERE LA SCUOLA 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62152BF4E</t>
-[...4 lines deleted...]
-  <si>
     <t>B620F1ADBB</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO SOFTWARE DI GENERAZIONE CONTENUTI TABELLARI AT 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B620F1ADBB</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>B61F6E971D</t>
   </si>
   <si>
     <t>Decisione a contrarre - CARTA PER FOTOCOPIE A.S. 2024-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F6E971D</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B611DBCF02</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI MANUTENZIONE INFISSI SASI E VIVONA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611DBCF02</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B603CF9456</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI MEDICO COMPETENTE 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603CF9456</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F74A31CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI SUPPORTING ARGANIZATION AGREEMENT FINLANDIA MOBILITY HUB LIMITED ERASMUS COD 196577</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/cf89538b-3869-48e0-b161-f961581dfea3</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO PUBBLICAZIONE GRADUATORIE DEFINITIVE DELLE FIGURE PROFESSIONALI INTERNE
 DA IMPIEGARE NEI PERCORSI DI MENTORING E POTENZIAMENTO COMPETENZE DI BASE</t>
   </si>
   <si>
     <t>DECRETO PUBBLICAZIONE GRADUATORIE DEFINITIVE TEAM PER LA DISPERSIONE</t>
   </si>
   <si>
     <t>B5F25B70ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN CON AUTISTA 21/03/2025 XXX GIORNATA DELLA MEMORIA TP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F25B70ED</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5EB3B07BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE IGIENICO-SANITARIO PLESSI COMUNE DI VITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EB3B07BE</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>B5EAD95DE8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE IGIENICO - SANITARIO PLESSI DI CALATAFIMI SEGESTA 24-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EAD95DE8</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>B5D1F644D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI SUPPORTING ORGANIZATION AGREEMENT ERASMUS+ SPAGNA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D1F644D8</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5C986D475</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSISTENZA TECNICA SOFTWARE RILEVATORE PRESENZE SASI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C986D475</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5BCB0746B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE SERVIZI DI SUPPORTING ERASMUS MOBILITA' MALTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BCB0746B</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B9000E6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STAMPANTE MULTIFUNZIONE AREA PROTOCOLLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B9000E6A</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B58FFACFEC</t>
   </si>
   <si>
     <t>Decisione a contrarre - T.D. 5078930 12 BIGLIETTI AEREI ERASMUS MALTA FINLANDIA SPAGNA 2024 COD 196577 MOBILITA' BREVE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58FFACFEC</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B57B220F84</t>
   </si>
   <si>
     <t>Decisione a contrarre - TONER E CARTUCCE PLESSI COMUNE DI VITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B220F84</t>
-[...4 lines deleted...]
-  <si>
     <t>B57A308AD9</t>
   </si>
   <si>
     <t>Decisione a contrarre - TONER E CARTUCCE E RIPARAZ FOTOCOPIATORE PLESSI DI CALATAFIMI SEGESTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57A308AD9</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>B555FE92F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE DI AFFIDAMENTO DIRETTO SU MEPA SERVIZIO DPO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B555FE92F6</t>
-[...4 lines deleted...]
-  <si>
     <t>B555A1648C</t>
   </si>
   <si>
     <t>Decisione a contrarre - PASSAGGIO IMPIANTO WI-FI ATTIVAZIONE FIBRA SASI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B555A1648C</t>
-[...4 lines deleted...]
-  <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>B53754B436</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI FORMAZIONE 2 EDIZIONI ATA E TEAM PNRR DM 66/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53754B436</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>PNRR DM 65 RETTIFICA DECRETO INCARICO TUTOR</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>Decreto assegnazione incarico di Responsabile del Servizio di Prevenzione e Protezione (RSPP)</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>B5145DA9CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSISTENZA TECNICA INFORNMATICA E.F.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5145DA9CC</t>
-[...4 lines deleted...]
-  <si>
     <t>B51441EB65</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SOFTWARE GESTIONALI AXIOS ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51441EB65</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>B4D8377A04</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI FORMAZIONE ALLA TRANSIZIONE DIGITALE DI N 8 EDIZIONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D8377A04</t>
-[...4 lines deleted...]
-  <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>B46ABB3FB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO PULLMAN CON AUTISTA VISITE DI ISTRUZIONE A.S. 2024-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46ABB3FB6</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>B4568A3639</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA STRUMENTI ED ATTREZZATURE MUSICALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4568A3639</t>
-[...4 lines deleted...]
-  <si>
     <t>B4529A2826</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA USO DIDATTICO TUTTI I PLESSI 2024-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4529A2826</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>B450C241B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE IGIENICO SANITARIO PLESSI COMUNE DI VITA 2024-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B450C241B3</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>B44FBEF1D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE IGIENICO SANITARIO PLESSI COMUNE DI CALATAFIMI SEGESTA 2024-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44FBEF1D6</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>B41F221476</t>
   </si>
   <si>
     <t>Decisione a contrarre - PNRR 65-2023 9 CORSI DI FORMAZIONE LINGUISTICI ALUNNI E DOCENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41F221476</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>ZAD3C9A1D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE ESERCIZIO DI PROROGA POLIZZA ASSICURATIVA UNIPOLSAI 2024-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZAD3C9A1D2</t>
-[...4 lines deleted...]
-  <si>
     <t>B3EA4242C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - COLLOCAZIONE DOPPIE BARRE PARAPETTO PLESSO DE AMICIS + ADEGUAMENTO ALTEZZA LETTINO H</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EA4242C5</t>
-[...4 lines deleted...]
-  <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>B368CDFEBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - VERIFICA SEMESTRALE ESTINTORI E REVISIONE TRIENNALE ESTINTORI PLESSO DE AMICIS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B368CDFEBD</t>
-[...4 lines deleted...]
-  <si>
     <t>B362790483</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE ADDETTI AL SERVIZIO ANTINCENDIO 2 LIVELLO 8 ORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B362790483</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>B3432C1CBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - SMONTAGGIO/SMALTIMENTO/FORNITURA E COLLOCAZIONE 3 VETRI DI SICUREZZA PLESSO SASI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3432C1CBD</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>B316B4D0AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPANTE UFFICIO AREA PERSONALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B316B4D0AC</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2024</t>
   </si>
   <si>
     <t>B310EA4979</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO RILEVAZIONE PRESENZE IN CLOUD 2024-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B310EA4979</t>
-[...4 lines deleted...]
-  <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>B301312F41</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARTUCCE E TONER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B301312F41</t>
-[...4 lines deleted...]
-  <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>ZF83D2DF51</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROROGA INCARICO RSPP DAL 01-09-2024 AL 31-12-2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZF83D2DF51</t>
-[...4 lines deleted...]
-  <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>B26C8BE6B3</t>
   </si>
   <si>
     <t>MATERIALE DI CANCELLERIA USO DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26C8BE6B3</t>
-[...4 lines deleted...]
-  <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>B269C8CE15</t>
   </si>
   <si>
     <t>FORNITURA ED INSTALLAZIONE GRATE IN ACCIAIO AULA MUSICALE SEDE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B269C8CE15</t>
-[...4 lines deleted...]
-  <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>FORNITURA MATERIALE DI CANCELLERIA USO DIDATTICO</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>B22C56AF86</t>
   </si>
   <si>
     <t>MATERIALE IGIENICO SANITARIO PLESSI COMUNE DI VITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22C56AF86</t>
-[...4 lines deleted...]
-  <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>FORNITURA MATERIALE IGIENICO SANITARIO PLESSI DEL COMUNE DI VITA</t>
   </si>
   <si>
     <t>17/06/2024</t>
   </si>
   <si>
     <t>B203635DE0</t>
   </si>
   <si>
     <t>DETERMINA CHIUSURA CIG E PROCEDURA PER ASSENZA OFFERTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B203635DE0</t>
-[...4 lines deleted...]
-  <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>B211F77B6E</t>
   </si>
   <si>
     <t>FORMAZIONE MADRELINGUA N.1 MODULO AGENDA SUD ULTERIORE PROCEDURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B211F77B6E</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>B20344870C</t>
   </si>
   <si>
     <t>ABBONAMENTO SERVIZI TELEMATICI E FORMAZIONE ITALIA SCUOLA GRUPPO SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20344870C</t>
-[...4 lines deleted...]
-  <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>B1C8E7CF16</t>
   </si>
   <si>
     <t>FORNITURA ED INSTALLAZIONE PLAFONIERE PLESSI DI CALATAFIMI SEGESTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C8E7CF16</t>
-[...4 lines deleted...]
-  <si>
     <t>B1CA4ACE5F</t>
   </si>
   <si>
     <t>FORNITURA ED INSTALLAZIONE CITOFONO AUDIO PLESSO BRUNO COMUNE DI VITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CA4ACE5F</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>B1D4CFC3BA</t>
   </si>
   <si>
     <t>SERVIZIO DI INSEGNAMENTO DI MADRELINGUA INGLESE 2 MODULI AGENDA SUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D4CFC3BA</t>
-[...4 lines deleted...]
-  <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>B1D619C8EA</t>
   </si>
   <si>
     <t>RINNOVO PROGRAMMI DI GESTIONE MAD + SUPREMO 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D619C8EA</t>
-[...4 lines deleted...]
-  <si>
     <t>SERVIZIO INSEGNAMENTO MADRELINGUA INGLESE N. 2 MODULI AGENDA SUD</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>B1B5BDE7CC</t>
   </si>
   <si>
     <t>DETERMINA DI AGGIUDICAZIONE TD CONTROLLO SEMESTRALE ESTINTORI 05/11-2024 PLESSI E SEDE DI CALATAFIMI SEGESTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B5BDE7CC</t>
-[...4 lines deleted...]
-  <si>
     <t>DECISIONE DI AVVIO TD FORNITURA E INSTALLAZIONE CITOFONO AUDIO PLESSO BRUNO COMUNE DI VITA</t>
   </si>
   <si>
     <t>DETERMINA AVVIO TD FORNITURA E SOSTITUZIONE PLAFONIERE E TUBI LED PLESSI COMUNE DI CALATAFIMI SEGESTA</t>
   </si>
   <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>B18D67E33F</t>
   </si>
   <si>
     <t>DECISIONE DI AGGIUDICAZIONE DISPENSER CARTA E MATERIALE DI CANCELLERIA UFFICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18D67E33F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2024</t>
   </si>
   <si>
     <t>DETERMINA DI AVVIO TD CONTROLLO SEMESTRALE ESTINTORI 05/11-2024 PLESSI E SEDE DI CALATAFIMI SEGESTA</t>
   </si>
   <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>B19CB0F5D3</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE AI SENSI DELL'ART. 50 DLGS 36/2023 AFFIDAMENTO DIRETTO ODA SU MEPA SOSTITUZIONE E RIPARAZIONE COMPONENTI FOTOCOPIATRICI PLESSI CALATAFIMI SEGESTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19CB0F5D3</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>B193F1D945</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE SU MEPA AI SENSI DELL'ART.50 DLGS 36/2023 - RINNOVO ABBONAMENTO DIRIGERE ED AMMINISTRARE LA SCUOLA 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B193F1D945</t>
-[...4 lines deleted...]
-  <si>
     <t>B1915ECB42</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE SU MEPA AI SENSI DELL'ART.50 DLGS 36/2023 - POSTAZIONE COMPLETA AREA ALUNNI UFFICIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1915ECB42</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2024</t>
   </si>
   <si>
     <t>DECISIONE DI AVVIO TRATTATIVA DIRETTA SU MEPA AI SENSI DELL'ART. 50 DLGS 36/2023 -DISPENSER CARTA E CANCELLERIA UFFICI</t>
   </si>
   <si>
     <t>B15EB387D6</t>
   </si>
   <si>
     <t>DECISIONE DI AGGIUDICAZIONE TRATTATIVA DIRETTA SU MEPA AI SENSI DELL'ART. 50DLGS 36/2023 -VIAGGIO ISTRUZIONE 5 GIORNI CAMPANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15EB387D6</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2024</t>
   </si>
   <si>
     <t>B169B244B9</t>
   </si>
   <si>
     <t>DECISIONE DI AGGIUDICAZIONE TD ACQUISTO LIBRI ED ACCESSORI DIDATTICI PLESSO SASI PROGETTO BILANCIO PARTECIPATO 2023 COMUNE DI CALATAFIMI SEGESTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B169B244B9</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>B16278C0A3</t>
   </si>
   <si>
     <t>DECISIONE DI AGGIUDICAZIONE TRATTATIVA DIRETTA SU MEPA AI SENSI DELL'ART.50 DLGS 36/2023 - NOLEGGIO PULLMAN CONCORSO MUSICALE BIVONA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16278C0A3</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>DETERMINA DI AVVIO ACQUISTO LIBRI ED ACCESSORI DIDATTICI PLESSO SASI -PROGETTO DECOCRAZIA PARTECIPATA 2023 COMUNE DI CALATAFIMI SEGESTA</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>DECISIONE DI AVVIO TRATTATIVA DIRETTA SU MEPA AI SENSI DELL'ART.50 DLGS 36/2023 - NOLEGGIO PULLMAN CONCORSO MUSICALE BIVONA</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>DECISIONE DI AVVIO TRATTATIVA DIRETTA SU MEPA AI SENSI DELL'ART. 50DLGS 36/2023 -VIAGGIO ISTRUZIONE 5 GIORNI CAMPANIA</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>B119128D58</t>
   </si>
   <si>
     <t>Decisione a contrarre ai sensi dell’art. 50 del D.Lgs. 36/2023 per l’affidamento diretto attraverso OdA MEPA per l’acquisto abbonamento Bergantini edizione 2024 e rassegna giuridica.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B119128D58</t>
-[...4 lines deleted...]
-  <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>B0E8F555EB</t>
   </si>
   <si>
     <t>decisione di aggiudicazione di trattativa diretta MEPA n. 4187519 per l’organizzazione di una Visita di istruzione di 3 giorni in Sicilia Orientale dal 12 al 14/04/2024 a.s. 2023-2024.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E8F555EB</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>decisione di avvio di trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per l’organizzazione di una Visita di istruzione di 3 giorni in Sicilia Orientale dal 12 al 14/04/2024 a.s. 2023-2024</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>B0C854C9DF</t>
   </si>
   <si>
     <t>DECISIONE DI AGGIUDICAZIONE T.D. SU MEPA ACQUISTO MATERIALI IGIENICO SANITARI PLESSI DI VITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C854C9DF</t>
-[...4 lines deleted...]
-  <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>B0D70D36E2</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE SU MEPA AI SENSI DELL'ART.50 DLGS 36/2023 - SERVIZIO OPERATIVO SOFTWARE PER LA GESTIONE DATI AT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D70D36E2</t>
-[...4 lines deleted...]
-  <si>
     <t>B0C55AFF2F</t>
   </si>
   <si>
     <t>DECISIONE DI AGGIUDICAZIONE TD SU MEPA - NOLEGGIO PULLMAN CON AUTISTA PER ULTERIORI VISITE GUIDATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C55AFF2F</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>DECISIONE DI AVVIO TRATTATIVA DIRETTA SU MEPA - ACQUISTO MATERIALE DI PULIZIA PLESSI DI VITA</t>
   </si>
   <si>
     <t>DECISIONE DI AVVIO TRATTATIVA DIRETTA SU MEPA AI SENSI DELL'ART.50 DLGS 36/2023 - NOLEGGIO PULLMAN CON AUTISTA ULTERIORI VISITE GUIDATE</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>B051CCADA4</t>
   </si>
   <si>
     <t>DETERMINA AGGIUDICAZIONE T.D. SU MEPA AI SENSI DELL'ART.50 DLGS 36/2023 - NOLEGGIO PULLMAN CON AUTISTA VISITE GUIDATE GIORNALIERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B051CCADA4</t>
-[...4 lines deleted...]
-  <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>DETERMINA AVVIO T.D. SU MEPA AI SENSI DELL'ART.50 DLGS 36/2023 - NOLEGGIO PULLMAN CON AUTISTA VISITE GUIDATE GIORNALIERE</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>B048A302EB</t>
   </si>
   <si>
     <t>DECISIONE ACONTRARRE SU MEPA AI SENSI DELL'ART.50 DLGS 36/2023 - ACQUISTO TONER E CARTUCCE PLESSI COMUNE DI CALATAFIMI SEGESTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B048A302EB</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>B026B4F378</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE SU MEPA AI SENSI DELL'ART. 50 DEL DLGS 36/2023 - INCARICO RPD 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B026B4F378</t>
-[...4 lines deleted...]
-  <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>B01B75F640</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE SU MEPA AI SENSI DELL'ART. 50 DEL DLGS 36/2023 MATERIALE IGIENICO SANITARIO PLESSI CALATAFIMI SEGESTA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/6d817c46-3799-4104-b560-feea3b0f5fc6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2546,3439 +1759,3832 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCB09FDEC" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/8c54e9a3-6b41-4c38-aa55-58dd1525c461" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAE4F8CBE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/eb7cc3b3-0bc5-43b2-8ee5-44e762dfea28" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC643BF91E" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/9a728aec-2e0c-4c4c-beec-7cd9f4a497c4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC52CA0298" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/ff49ceca-41ba-4ac9-af9b-19279828b634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC52689C0E" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/23de2d6a-2811-4bda-93d6-6b1dca8540b7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35120D75" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/4a06184a-859b-47b1-9db7-5932b15a0c07" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC16CD351C" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/a5590896-7d35-4b8c-a068-b5934ee9c978" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC16597CC8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/6a4e98fe-f1a9-4e67-92fe-23ac72fe977b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC15F4880C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/93ed53af-9d92-4cff-98c1-1a96e77bafe5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC15AE7AF7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/e4624dfa-9a8d-4692-9ba8-80b17afd0e31" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF59F3D92" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/e4d98c89-f127-4786-9394-ddad5ada3182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9882785" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/ebbf98ff-d55a-4d7c-be14-bcdbd9473a02" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD68FA37" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/f64d24f3-821e-4da3-a681-208f3417a7d9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB297E893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/3a51ed8d-febe-4125-844b-5a5728d6529f" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90BA63D1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/d2ad04d3-2f3d-4fea-97a6-dfd1839e8146" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EE3BD07" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/c9705bf3-28f5-4d51-8b6c-dadd927de0f7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB861B34B4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/7e5bf1cf-2f28-40ec-9465-ad3baee29198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F1AB139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/cf503204-2185-4ab5-ad9a-da965f16b4df" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6BF3D189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/525924b7-3583-4b63-b778-4c50c3f78052" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB520638DD" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/d17bc1fd-e094-4588-8fb3-c18f52a41a97" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5152C7A4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/36370664-aebb-40f9-8c76-511e6fa1d503" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E615985" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/15f5adea-5893-47f3-8ee7-cdc9af644fc1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D3974E3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/93ee9b26-1f63-4469-8ab5-a9a13a4a2e97" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A2C6C07" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/f15e3418-e022-4d89-8dd1-8f70e81d36bb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB38130DD" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/71e86706-dbe0-46d8-a926-66178dd0fa1c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB0D88552" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/75f645ee-76f3-418e-8dac-910550a873c9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA41ACA6A" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/3c8eef12-7bf4-40c2-a9e2-505bbb8e1861" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4B1A285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/cdd86672-dc14-45cd-bc28-69387663c3ba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8210FC90" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/4b9fe27c-65de-493f-ada3-a7811b97fea1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7791F673" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/5a40048f-9acc-415d-9029-f92af733d596" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA60014128" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/fefe1b8c-1aba-4fa5-9f27-c2284ba3ac0c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5061A7A1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/8b7d7d96-8211-49af-b3e1-1139da4a964f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39C8EBFF" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/5285c9cc-c9f7-43f7-89c8-59178f66a033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38F8AE57" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/7378aa82-4e0a-46b0-a2ef-7465b524b54e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99F937F00" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/de454f09-3c91-4cbf-91b2-2578114db74e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97A0EDF34" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/7ca21197-9eb2-4c92-8c9d-edba2c5118fe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9797651AB" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/f8510933-17c9-4a58-90f2-5db36c246b6c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B945E338A5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/6b47ffbd-397e-4376-bac8-b58e0b48d75c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C80DE94" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/e3cd646a-7715-4c54-a31c-253982d1225d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9121C32B3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/024fbf8b-6e9a-48d9-9385-1c05c01e11c2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C393519E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/03f5c8cc-8aa7-4ed6-b3e6-717b990d96bf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C2F92DC5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/01804b25-40ad-4927-bf6c-da0901ec4ee2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B5F34A90" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/efc86d6c-7faa-4c49-b71b-4bfb8382e1f2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89B272819" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/a434fa8a-ecc9-42e4-9c6e-7425d5179866" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88DB17091" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/e1e9e0ca-c6fe-445f-b246-8126b36934c7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889929864" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/7e82e2b8-0d66-4a94-b23d-846556b6e31e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88200F8BB" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/8b4f3c18-100c-417f-b085-8ce6ab0ff741" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B874FB04B3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/3d371f93-9825-49b7-9820-e871c09b575a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85C4AB9B4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/4a748fe8-2a64-4ab0-9ac8-b4570838f95f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8572D72E0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/2b4ca02e-ab44-4519-8431-0f0f86015e4b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B815C600EE" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/e541c623-fc49-4940-b31a-5adb27aa2067" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B805509050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/0062a724-2e41-4ed6-b88f-6ef7da4dfdd0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7ED7D5C22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/1edbb1c6-cc86-44e6-8bf9-e4dafaa18a21" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E5A9B50B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/69c44c31-067a-45af-a57e-b6ea48b8ed31" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E55058F7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/fa0b91e0-00bc-43e8-a0ab-863cc8676189" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DDF2C8B8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/2582d77a-c151-48bd-b0fe-327ca2152d19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D7B8E3CF" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/a037644c-7cc9-4371-93a6-69f550bf7e22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79EF73F5B" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/14141deb-aa79-422f-a77e-a8c59a8b4237" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B785334D1F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/14d4b72d-18a2-4ec9-9f7c-62f53871e5b1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75F601008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/e5ceae4c-a63a-4e41-b867-17dfb27ad6d2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B753734BD9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/da65a965-9214-4be8-94de-c2f2f3c21adb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74E104C0F" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/0db1700a-9921-4e4e-8987-99af8326edc4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B744F72B2F" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/4bb45b97-8cd1-4e73-9e6d-78cb45417e91" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7444FEAE1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/321520ee-b62c-4646-b42b-ce175d304807" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0327B9A" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/e8f9d4e5-b533-4471-aab6-6eefc8bc21c7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF8D7902" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/bed3e46c-628d-4f6f-93d5-49456bc9bf64" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9CC8CDD" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/35a1f463-fad1-4577-a3cf-3391e4f88af5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A960A87E" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/4f1a3a1e-5642-4604-9ba4-f16844ba1728" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6961C10D5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/abd5e87f-862f-4dd3-8656-bc06eb0f7015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6930DD84B" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/7f098bb9-f112-411b-9fb4-92e3d9f46af7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67A675EDB" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/eb3dae55-2844-4d2c-91da-7dde354a8934" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B672C6DACC" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/ed957fc9-01c3-451f-9af6-b983e8e9a897" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B663DCCE8E" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/b187944c-623c-4b45-82aa-a8585634cf25" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B631E19FCA" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/d59ea01f-8509-49a0-bb24-660a9d671ed2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62DFEC0AF" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/b37e185a-b0ca-4209-bd4d-a9adce9ffb3b" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62152BF4E" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/fdb7837a-9c44-4890-b464-963e7253116c" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B620F1ADBB" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/4e9eee98-cf9c-4419-937d-31f639c987e5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F6E971D" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/4593cc83-2aee-41a3-8f61-8091f1e32f9d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611DBCF02" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/7141302c-bdd1-4a4f-9cd3-c17af6c48734" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603CF9456" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/c84134ea-971c-4948-8de8-ec5962b60a91" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F74A31CB" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/cf89538b-3869-48e0-b161-f961581dfea3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F25B70ED" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/7e16afea-9742-49e3-a13e-9f7877d32e8c" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EB3B07BE" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/6b983b55-6152-41a3-97ce-82b7f88da3ff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EAD95DE8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/f69a5afc-20c0-483d-8ec2-7919702f70a8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D1F644D8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/acf48aba-17f5-48d6-8c5a-3f362f59bc48" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C986D475" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/6c09a26e-be38-40de-b9c5-9e407c428f9c" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BCB0746B" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/ef49429d-d366-404c-ad78-a79ab5d40750" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B9000E6A" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/47d0424b-aa77-46ed-903a-8f93cfc1615b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58FFACFEC" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/f7416c5b-73c7-4032-bb94-807be799df1f" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B220F84" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/698dfa88-e200-4413-bea4-ae82d9e25679" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57A308AD9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/173eef28-874a-4d2b-b49d-56f940a1f1c7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B555FE92F6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/aea59523-7f17-4ac4-ac32-6648cf1d4fbb" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B555A1648C" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/a0ca3a47-1d95-456f-9951-0adb60cbd5f1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53754B436" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/c6038612-3df4-4580-8377-0032644ff8eb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5145DA9CC" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/5cfa9e59-cf1f-4227-a3bc-d28b6d0db442" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51441EB65" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/9d568f10-aab8-4045-b257-7868defb51ba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D8377A04" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/01992eb6-62d9-46b4-ab5b-9fa6448a18ea" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46ABB3FB6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/83d3daac-72f1-4e6b-adbb-eed2f21c480b" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4568A3639" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/527262c8-53ba-4cd4-a9f0-7007b23a235f" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4529A2826" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/7466c6cf-068c-4981-b788-10499ae686ba" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B450C241B3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/4ccd8b23-a94b-43f2-850f-f1e0704c2dab" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44FBEF1D6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/6e8c95cc-a5da-443a-899d-3693b568fe3d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41F221476" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/eac2e1b2-9d34-424f-9b4e-496145aabffb" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZAD3C9A1D2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/1d345b54-2642-464e-96f1-ce36e8258b07" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EA4242C5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/5c0229d0-a05e-4eaa-afc1-d79cbf689cb3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B368CDFEBD" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/a64d71a5-19f6-4d25-b70e-3824a40330ab" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B362790483" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/e334ac35-8ad4-4653-bef9-99da92e28667" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3432C1CBD" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/ef477523-e450-44c5-9c0a-0f5131634ac8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B316B4D0AC" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/100719b3-dd50-47a0-8ea2-6b73d65820b2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B310EA4979" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/ee3a5674-e8cb-49ef-b95b-735f1770b1be" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B301312F41" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/10f8e036-1a85-4d70-bbee-d341279eeee5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZF83D2DF51" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/8b2fbed5-b23c-4139-ba5c-3147235ee4ae" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26C8BE6B3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/2cd61bde-1d2c-4856-b84f-5a745ddc7100" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B269C8CE15" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/edee4d71-c552-479a-9951-d1b423bf3ef8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26C8BE6B3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/2cd61bde-1d2c-4856-b84f-5a745ddc7100" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B269C8CE15" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/edee4d71-c552-479a-9951-d1b423bf3ef8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22C56AF86" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/d55a3522-cb8f-4b43-9bbb-282664b84dd2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22C56AF86" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/d55a3522-cb8f-4b43-9bbb-282664b84dd2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B203635DE0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/52efcded-b429-485d-82d8-9b09d839d32d" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B211F77B6E" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/2b37a507-10b4-4b25-8ba8-304e8ae13ac0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B211F77B6E" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/2b37a507-10b4-4b25-8ba8-304e8ae13ac0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B203635DE0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/52efcded-b429-485d-82d8-9b09d839d32d" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20344870C" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/d8993a24-07df-4316-84c7-35eb960b03cb" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C8E7CF16" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/78d0fade-d163-4ce2-8202-b86c19dccd95" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CA4ACE5F" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/4cd6c657-dfc7-4f8c-9844-5c4cce1f4a6a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D4CFC3BA" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/dcdd7b4c-a924-404a-adcc-d6904e3ef699" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D619C8EA" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/c387852a-3e05-49a0-8168-cccdf9020530" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D4CFC3BA" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/dcdd7b4c-a924-404a-adcc-d6904e3ef699" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B5BDE7CC" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/ba0b7bfa-efff-4b53-9407-7454fc8c601c" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CA4ACE5F" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/4cd6c657-dfc7-4f8c-9844-5c4cce1f4a6a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C8E7CF16" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/78d0fade-d163-4ce2-8202-b86c19dccd95" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18D67E33F" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/b4cf7645-1f32-4238-9c82-089d04084f7e" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B5BDE7CC" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/ba0b7bfa-efff-4b53-9407-7454fc8c601c" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19CB0F5D3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/bf06ef68-2764-4b92-a0d5-86f86eda4163" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B193F1D945" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/6b673da5-a77f-49e7-9ca3-a35ead0ada5a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1915ECB42" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/379f0f24-9fc2-4d5d-90df-adfe40821cfd" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18D67E33F" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/b4cf7645-1f32-4238-9c82-089d04084f7e" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15EB387D6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/8e235c30-29f6-43fa-94e8-bbc79134639e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B169B244B9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/f102d369-bb8a-4ff2-86d8-c863f75335db" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16278C0A3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/9f706a85-1368-4998-b6bd-cd4c3a6184cc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B169B244B9" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/f102d369-bb8a-4ff2-86d8-c863f75335db" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16278C0A3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/9f706a85-1368-4998-b6bd-cd4c3a6184cc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15EB387D6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/8e235c30-29f6-43fa-94e8-bbc79134639e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B119128D58" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/e999c790-1191-4e2c-a8fb-db71d7809632" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E8F555EB" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/196ac642-8522-40e4-acb1-b1653cbb514a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E8F555EB" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/196ac642-8522-40e4-acb1-b1653cbb514a" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C854C9DF" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/aea5720c-2df6-4492-ab06-ad9c912073d1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D70D36E2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/33d82549-105d-4846-ae69-3f7b905383d0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C55AFF2F" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/a5b4d7e5-b29c-45cc-a9a7-476625810423" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C854C9DF" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/aea5720c-2df6-4492-ab06-ad9c912073d1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C55AFF2F" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/a5b4d7e5-b29c-45cc-a9a7-476625810423" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B051CCADA4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/97901695-d71a-4103-825f-e635de70a9ef" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B051CCADA4" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/97901695-d71a-4103-825f-e635de70a9ef" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B048A302EB" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/6a34049e-eeee-454b-b1d0-7fb7f4503436" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B026B4F378" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/300886c8-bbb7-471e-bba0-87f5881497e9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01B75F640" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TPIC81300B/amministrazione-trasparente/atti-amministrazioni-enti/6d817c46-3799-4104-b560-feea3b0f5fc6" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F169"/>
+  <dimension ref="A1:F172"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6000</v>
+        <v>6381</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>6255</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>5937</v>
+        <v>6179</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>5697</v>
+        <v>6000</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>5439</v>
+        <v>5941</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>5432</v>
+        <v>5937</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8">
+        <v>5697</v>
+      </c>
+      <c r="C8" t="s">
         <v>25</v>
       </c>
-      <c r="B8">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>5423</v>
+        <v>5439</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="B10">
-        <v>4991</v>
+        <v>5432</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="B11">
-        <v>4597</v>
+        <v>5431</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="B12">
-        <v>4520</v>
+        <v>5423</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>35</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>4397</v>
+        <v>4991</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>38</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>4163</v>
+        <v>4597</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>4090</v>
+        <v>4520</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>4028</v>
+        <v>4397</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>3956</v>
+        <v>4163</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>3826</v>
+        <v>4090</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>3765</v>
+        <v>4028</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>3660</v>
+        <v>3956</v>
       </c>
       <c r="C20" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>59</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>3582</v>
+        <v>3826</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="D21" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="E21" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>14</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>62</v>
       </c>
       <c r="B22">
-        <v>3576</v>
+        <v>3765</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>64</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="B23">
-        <v>3389</v>
+        <v>3660</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>14</v>
       </c>
       <c r="D23" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="E23" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>14</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>3153</v>
+        <v>3582</v>
       </c>
       <c r="C24" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>69</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="B25">
-        <v>3080</v>
+        <v>3576</v>
       </c>
       <c r="C25" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>71</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>72</v>
       </c>
       <c r="B26">
-        <v>1980</v>
+        <v>3389</v>
       </c>
       <c r="C26" t="s">
-        <v>118</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>74</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>75</v>
       </c>
       <c r="B27">
-        <v>1953</v>
+        <v>3153</v>
       </c>
       <c r="C27" t="s">
-        <v>123</v>
+        <v>76</v>
       </c>
       <c r="D27" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>77</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>78</v>
       </c>
       <c r="B28">
-        <v>1889</v>
+        <v>3080</v>
       </c>
       <c r="C28" t="s">
-        <v>128</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>80</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>81</v>
       </c>
       <c r="B29">
-        <v>1813</v>
+        <v>1980</v>
       </c>
       <c r="C29" t="s">
-        <v>132</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>83</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>84</v>
       </c>
       <c r="B30">
-        <v>1486</v>
+        <v>1953</v>
       </c>
       <c r="C30" t="s">
-        <v>137</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>86</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>141</v>
+        <v>87</v>
       </c>
       <c r="B31">
-        <v>1416</v>
+        <v>1889</v>
       </c>
       <c r="C31" t="s">
-        <v>142</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>89</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>87</v>
       </c>
       <c r="B32">
-        <v>1286</v>
+        <v>1813</v>
       </c>
       <c r="C32" t="s">
-        <v>147</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>91</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>151</v>
+        <v>92</v>
       </c>
       <c r="B33">
-        <v>1127</v>
+        <v>1486</v>
       </c>
       <c r="C33" t="s">
-        <v>152</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>94</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>156</v>
+        <v>95</v>
       </c>
       <c r="B34">
-        <v>942</v>
+        <v>1416</v>
       </c>
       <c r="C34" t="s">
-        <v>157</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>97</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>156</v>
+        <v>98</v>
       </c>
       <c r="B35">
-        <v>936</v>
+        <v>1286</v>
       </c>
       <c r="C35" t="s">
-        <v>161</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>100</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>165</v>
+        <v>101</v>
       </c>
       <c r="B36">
-        <v>880</v>
+        <v>1127</v>
       </c>
       <c r="C36" t="s">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>103</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>167</v>
+        <v>104</v>
       </c>
       <c r="B37">
-        <v>649</v>
+        <v>942</v>
       </c>
       <c r="C37" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="D37" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>106</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>169</v>
+        <v>104</v>
       </c>
       <c r="B38">
-        <v>393</v>
+        <v>936</v>
       </c>
       <c r="C38" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="D38" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>108</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>171</v>
+        <v>109</v>
       </c>
       <c r="B39">
-        <v>170</v>
+        <v>880</v>
       </c>
       <c r="C39" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="D39" t="s">
-        <v>172</v>
+        <v>110</v>
       </c>
       <c r="E39" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>14</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>173</v>
+        <v>111</v>
       </c>
       <c r="B40">
-        <v>11833</v>
+        <v>649</v>
       </c>
       <c r="C40" t="s">
-        <v>174</v>
+        <v>14</v>
       </c>
       <c r="D40" t="s">
-        <v>175</v>
+        <v>112</v>
       </c>
       <c r="E40" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>14</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>178</v>
+        <v>113</v>
       </c>
       <c r="B41">
-        <v>11678</v>
+        <v>393</v>
       </c>
       <c r="C41" t="s">
-        <v>179</v>
+        <v>14</v>
       </c>
       <c r="D41" t="s">
-        <v>180</v>
+        <v>114</v>
       </c>
       <c r="E41" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>14</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>178</v>
+        <v>115</v>
       </c>
       <c r="B42">
-        <v>11677</v>
+        <v>170</v>
       </c>
       <c r="C42" t="s">
-        <v>183</v>
+        <v>14</v>
       </c>
       <c r="D42" t="s">
-        <v>184</v>
+        <v>116</v>
       </c>
       <c r="E42" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>14</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>187</v>
+        <v>117</v>
       </c>
       <c r="B43">
-        <v>11205</v>
+        <v>11833</v>
       </c>
       <c r="C43" t="s">
-        <v>188</v>
+        <v>118</v>
       </c>
       <c r="D43" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>119</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>192</v>
+        <v>120</v>
       </c>
       <c r="B44">
-        <v>10819</v>
+        <v>11678</v>
       </c>
       <c r="C44" t="s">
-        <v>193</v>
+        <v>121</v>
       </c>
       <c r="D44" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>122</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>197</v>
+        <v>120</v>
       </c>
       <c r="B45">
-        <v>10496</v>
+        <v>11677</v>
       </c>
       <c r="C45" t="s">
-        <v>198</v>
+        <v>123</v>
       </c>
       <c r="D45" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>124</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>202</v>
+        <v>125</v>
       </c>
       <c r="B46">
-        <v>9784</v>
+        <v>11205</v>
       </c>
       <c r="C46" t="s">
-        <v>83</v>
+        <v>126</v>
       </c>
       <c r="D46" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>127</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>204</v>
+        <v>128</v>
       </c>
       <c r="B47">
-        <v>9736</v>
+        <v>10819</v>
       </c>
       <c r="C47" t="s">
-        <v>205</v>
+        <v>129</v>
       </c>
       <c r="D47" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>130</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>204</v>
+        <v>131</v>
       </c>
       <c r="B48">
-        <v>9730</v>
+        <v>10496</v>
       </c>
       <c r="C48" t="s">
-        <v>209</v>
+        <v>132</v>
       </c>
       <c r="D48" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>133</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>213</v>
+        <v>134</v>
       </c>
       <c r="B49">
-        <v>9531</v>
+        <v>9784</v>
       </c>
       <c r="C49" t="s">
-        <v>214</v>
+        <v>14</v>
       </c>
       <c r="D49" t="s">
-        <v>215</v>
+        <v>135</v>
       </c>
       <c r="E49" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>14</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>218</v>
+        <v>136</v>
       </c>
       <c r="B50">
-        <v>9159</v>
+        <v>9736</v>
       </c>
       <c r="C50" t="s">
-        <v>219</v>
+        <v>137</v>
       </c>
       <c r="D50" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>138</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>223</v>
+        <v>136</v>
       </c>
       <c r="B51">
-        <v>9067</v>
+        <v>9730</v>
       </c>
       <c r="C51" t="s">
-        <v>224</v>
+        <v>139</v>
       </c>
       <c r="D51" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>140</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>228</v>
+        <v>141</v>
       </c>
       <c r="B52">
-        <v>8937</v>
+        <v>9531</v>
       </c>
       <c r="C52" t="s">
-        <v>229</v>
+        <v>142</v>
       </c>
       <c r="D52" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>143</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>233</v>
+        <v>144</v>
       </c>
       <c r="B53">
-        <v>8810</v>
+        <v>9159</v>
       </c>
       <c r="C53" t="s">
-        <v>234</v>
+        <v>145</v>
       </c>
       <c r="D53" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>146</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>238</v>
+        <v>147</v>
       </c>
       <c r="B54">
-        <v>8631</v>
+        <v>9067</v>
       </c>
       <c r="C54" t="s">
-        <v>239</v>
+        <v>148</v>
       </c>
       <c r="D54" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>149</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>243</v>
+        <v>150</v>
       </c>
       <c r="B55">
-        <v>8294</v>
+        <v>8937</v>
       </c>
       <c r="C55" t="s">
-        <v>244</v>
+        <v>151</v>
       </c>
       <c r="D55" t="s">
-        <v>245</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>152</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>248</v>
+        <v>153</v>
       </c>
       <c r="B56">
-        <v>8219</v>
+        <v>8810</v>
       </c>
       <c r="C56" t="s">
-        <v>249</v>
+        <v>154</v>
       </c>
       <c r="D56" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>252</v>
+        <v>155</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>253</v>
+        <v>156</v>
       </c>
       <c r="B57">
-        <v>7436</v>
+        <v>8631</v>
       </c>
       <c r="C57" t="s">
-        <v>254</v>
+        <v>157</v>
       </c>
       <c r="D57" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>158</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>258</v>
+        <v>159</v>
       </c>
       <c r="B58">
-        <v>7316</v>
+        <v>8294</v>
       </c>
       <c r="C58" t="s">
-        <v>259</v>
+        <v>160</v>
       </c>
       <c r="D58" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>262</v>
+        <v>161</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>263</v>
+        <v>162</v>
       </c>
       <c r="B59">
-        <v>7070</v>
+        <v>8219</v>
       </c>
       <c r="C59" t="s">
-        <v>264</v>
+        <v>163</v>
       </c>
       <c r="D59" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-        <v>267</v>
+        <v>164</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>263</v>
+        <v>165</v>
       </c>
       <c r="B60">
-        <v>7063</v>
+        <v>7436</v>
       </c>
       <c r="C60" t="s">
-        <v>268</v>
+        <v>166</v>
       </c>
       <c r="D60" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>167</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>272</v>
+        <v>168</v>
       </c>
       <c r="B61">
-        <v>7033</v>
+        <v>7316</v>
       </c>
       <c r="C61" t="s">
-        <v>273</v>
+        <v>169</v>
       </c>
       <c r="D61" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>170</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>272</v>
+        <v>171</v>
       </c>
       <c r="B62">
-        <v>7029</v>
+        <v>7070</v>
       </c>
       <c r="C62" t="s">
-        <v>277</v>
+        <v>172</v>
       </c>
       <c r="D62" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>173</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>281</v>
+        <v>171</v>
       </c>
       <c r="B63">
-        <v>6984</v>
+        <v>7063</v>
       </c>
       <c r="C63" t="s">
-        <v>282</v>
+        <v>174</v>
       </c>
       <c r="D63" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>175</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>286</v>
+        <v>176</v>
       </c>
       <c r="B64">
-        <v>6668</v>
+        <v>7033</v>
       </c>
       <c r="C64" t="s">
-        <v>287</v>
+        <v>177</v>
       </c>
       <c r="D64" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>178</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>291</v>
+        <v>176</v>
       </c>
       <c r="B65">
-        <v>6545</v>
+        <v>7029</v>
       </c>
       <c r="C65" t="s">
-        <v>83</v>
+        <v>179</v>
       </c>
       <c r="D65" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>180</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>293</v>
+        <v>181</v>
       </c>
       <c r="B66">
-        <v>6452</v>
+        <v>6984</v>
       </c>
       <c r="C66" t="s">
-        <v>294</v>
+        <v>182</v>
       </c>
       <c r="D66" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>297</v>
+        <v>183</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>298</v>
+        <v>184</v>
       </c>
       <c r="B67">
-        <v>6067</v>
+        <v>6668</v>
       </c>
       <c r="C67" t="s">
-        <v>299</v>
+        <v>185</v>
       </c>
       <c r="D67" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>302</v>
+        <v>186</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>303</v>
+        <v>187</v>
       </c>
       <c r="B68">
-        <v>5885</v>
+        <v>6545</v>
       </c>
       <c r="C68" t="s">
-        <v>304</v>
+        <v>14</v>
       </c>
       <c r="D68" t="s">
-        <v>305</v>
+        <v>188</v>
       </c>
       <c r="E68" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>14</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>308</v>
+        <v>189</v>
       </c>
       <c r="B69">
-        <v>5800</v>
+        <v>6452</v>
       </c>
       <c r="C69" t="s">
-        <v>309</v>
+        <v>190</v>
       </c>
       <c r="D69" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>312</v>
+        <v>191</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>313</v>
+        <v>192</v>
       </c>
       <c r="B70">
-        <v>5632</v>
+        <v>6067</v>
       </c>
       <c r="C70" t="s">
-        <v>314</v>
+        <v>193</v>
       </c>
       <c r="D70" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>194</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>313</v>
+        <v>195</v>
       </c>
       <c r="B71">
-        <v>5624</v>
+        <v>5885</v>
       </c>
       <c r="C71" t="s">
-        <v>318</v>
+        <v>196</v>
       </c>
       <c r="D71" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>321</v>
+        <v>197</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>322</v>
+        <v>198</v>
       </c>
       <c r="B72">
-        <v>4820</v>
+        <v>5800</v>
       </c>
       <c r="C72" t="s">
-        <v>323</v>
+        <v>199</v>
       </c>
       <c r="D72" t="s">
-        <v>324</v>
-[...5 lines deleted...]
-        <v>326</v>
+        <v>200</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>322</v>
+        <v>201</v>
       </c>
       <c r="B73">
-        <v>4817</v>
+        <v>5632</v>
       </c>
       <c r="C73" t="s">
-        <v>327</v>
+        <v>202</v>
       </c>
       <c r="D73" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>330</v>
+        <v>203</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>331</v>
+        <v>201</v>
       </c>
       <c r="B74">
-        <v>4574</v>
+        <v>5624</v>
       </c>
       <c r="C74" t="s">
-        <v>83</v>
+        <v>204</v>
       </c>
       <c r="D74" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>205</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>333</v>
+        <v>206</v>
       </c>
       <c r="B75">
-        <v>4453</v>
+        <v>4820</v>
       </c>
       <c r="C75" t="s">
-        <v>334</v>
+        <v>207</v>
       </c>
       <c r="D75" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>208</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>338</v>
+        <v>206</v>
       </c>
       <c r="B76">
-        <v>4122</v>
+        <v>4817</v>
       </c>
       <c r="C76" t="s">
-        <v>339</v>
+        <v>209</v>
       </c>
       <c r="D76" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>210</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>343</v>
+        <v>211</v>
       </c>
       <c r="B77">
-        <v>3956</v>
+        <v>4574</v>
       </c>
       <c r="C77" t="s">
-        <v>344</v>
+        <v>14</v>
       </c>
       <c r="D77" t="s">
-        <v>345</v>
+        <v>212</v>
       </c>
       <c r="E77" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>14</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>348</v>
+        <v>213</v>
       </c>
       <c r="B78">
-        <v>3914</v>
+        <v>4453</v>
       </c>
       <c r="C78" t="s">
-        <v>349</v>
+        <v>214</v>
       </c>
       <c r="D78" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>215</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="B79">
-        <v>3718</v>
+        <v>4122</v>
       </c>
       <c r="C79" t="s">
-        <v>354</v>
+        <v>217</v>
       </c>
       <c r="D79" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>218</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>358</v>
+        <v>219</v>
       </c>
       <c r="B80">
-        <v>3634</v>
+        <v>3956</v>
       </c>
       <c r="C80" t="s">
-        <v>359</v>
+        <v>220</v>
       </c>
       <c r="D80" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-        <v>362</v>
+        <v>221</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>363</v>
+        <v>222</v>
       </c>
       <c r="B81">
-        <v>3552</v>
+        <v>3914</v>
       </c>
       <c r="C81" t="s">
-        <v>83</v>
+        <v>223</v>
       </c>
       <c r="D81" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>224</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>363</v>
+        <v>225</v>
       </c>
       <c r="B82">
-        <v>3511</v>
+        <v>3718</v>
       </c>
       <c r="C82" t="s">
-        <v>365</v>
+        <v>226</v>
       </c>
       <c r="D82" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>227</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>369</v>
+        <v>228</v>
       </c>
       <c r="B83">
-        <v>3023</v>
+        <v>3634</v>
       </c>
       <c r="C83" t="s">
-        <v>370</v>
+        <v>229</v>
       </c>
       <c r="D83" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>230</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>374</v>
+        <v>231</v>
       </c>
       <c r="B84">
-        <v>2980</v>
+        <v>3552</v>
       </c>
       <c r="C84" t="s">
-        <v>375</v>
+        <v>14</v>
       </c>
       <c r="D84" t="s">
-        <v>376</v>
+        <v>232</v>
       </c>
       <c r="E84" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>14</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>379</v>
+        <v>231</v>
       </c>
       <c r="B85">
-        <v>2861</v>
+        <v>3511</v>
       </c>
       <c r="C85" t="s">
-        <v>380</v>
+        <v>233</v>
       </c>
       <c r="D85" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>383</v>
+        <v>234</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>379</v>
+        <v>235</v>
       </c>
       <c r="B86">
-        <v>2856</v>
+        <v>3023</v>
       </c>
       <c r="C86" t="s">
-        <v>384</v>
+        <v>236</v>
       </c>
       <c r="D86" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>237</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>388</v>
+        <v>238</v>
       </c>
       <c r="B87">
-        <v>2841</v>
+        <v>2980</v>
       </c>
       <c r="C87" t="s">
-        <v>389</v>
+        <v>239</v>
       </c>
       <c r="D87" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-        <v>392</v>
+        <v>240</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>393</v>
+        <v>241</v>
       </c>
       <c r="B88">
-        <v>2719</v>
+        <v>2861</v>
       </c>
       <c r="C88" t="s">
-        <v>394</v>
+        <v>242</v>
       </c>
       <c r="D88" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>243</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>398</v>
+        <v>241</v>
       </c>
       <c r="B89">
-        <v>2526</v>
+        <v>2856</v>
       </c>
       <c r="C89" t="s">
-        <v>399</v>
+        <v>244</v>
       </c>
       <c r="D89" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>245</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>403</v>
+        <v>246</v>
       </c>
       <c r="B90">
-        <v>2368</v>
+        <v>2841</v>
       </c>
       <c r="C90" t="s">
-        <v>404</v>
+        <v>247</v>
       </c>
       <c r="D90" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>248</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>408</v>
+        <v>249</v>
       </c>
       <c r="B91">
-        <v>2332</v>
+        <v>2719</v>
       </c>
       <c r="C91" t="s">
-        <v>83</v>
+        <v>250</v>
       </c>
       <c r="D91" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>251</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>408</v>
+        <v>252</v>
       </c>
       <c r="B92">
-        <v>2331</v>
+        <v>2526</v>
       </c>
       <c r="C92" t="s">
-        <v>83</v>
+        <v>253</v>
       </c>
       <c r="D92" t="s">
-        <v>410</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>254</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>408</v>
+        <v>255</v>
       </c>
       <c r="B93">
-        <v>2296</v>
+        <v>2368</v>
       </c>
       <c r="C93" t="s">
-        <v>411</v>
+        <v>256</v>
       </c>
       <c r="D93" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>257</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>415</v>
+        <v>258</v>
       </c>
       <c r="B94">
-        <v>2196</v>
+        <v>2332</v>
       </c>
       <c r="C94" t="s">
-        <v>416</v>
+        <v>14</v>
       </c>
       <c r="D94" t="s">
-        <v>417</v>
+        <v>259</v>
       </c>
       <c r="E94" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>14</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>420</v>
+        <v>258</v>
       </c>
       <c r="B95">
-        <v>2176</v>
+        <v>2331</v>
       </c>
       <c r="C95" t="s">
-        <v>421</v>
+        <v>14</v>
       </c>
       <c r="D95" t="s">
-        <v>422</v>
+        <v>260</v>
       </c>
       <c r="E95" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>14</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>425</v>
+        <v>258</v>
       </c>
       <c r="B96">
-        <v>2004</v>
+        <v>2296</v>
       </c>
       <c r="C96" t="s">
-        <v>426</v>
+        <v>261</v>
       </c>
       <c r="D96" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-        <v>429</v>
+        <v>262</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>430</v>
+        <v>263</v>
       </c>
       <c r="B97">
-        <v>1915</v>
+        <v>2196</v>
       </c>
       <c r="C97" t="s">
-        <v>431</v>
+        <v>264</v>
       </c>
       <c r="D97" t="s">
-        <v>432</v>
-[...5 lines deleted...]
-        <v>434</v>
+        <v>265</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>435</v>
+        <v>266</v>
       </c>
       <c r="B98">
-        <v>1754</v>
+        <v>2176</v>
       </c>
       <c r="C98" t="s">
-        <v>436</v>
+        <v>267</v>
       </c>
       <c r="D98" t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>439</v>
+        <v>268</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>435</v>
+        <v>269</v>
       </c>
       <c r="B99">
-        <v>1708</v>
+        <v>2004</v>
       </c>
       <c r="C99" t="s">
-        <v>440</v>
+        <v>270</v>
       </c>
       <c r="D99" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-        <v>443</v>
+        <v>271</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>444</v>
+        <v>272</v>
       </c>
       <c r="B100">
-        <v>1345</v>
+        <v>1915</v>
       </c>
       <c r="C100" t="s">
-        <v>445</v>
+        <v>273</v>
       </c>
       <c r="D100" t="s">
-        <v>446</v>
-[...5 lines deleted...]
-        <v>448</v>
+        <v>274</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>449</v>
+        <v>275</v>
       </c>
       <c r="B101">
-        <v>1108</v>
+        <v>1754</v>
       </c>
       <c r="C101" t="s">
-        <v>450</v>
+        <v>276</v>
       </c>
       <c r="D101" t="s">
-        <v>451</v>
-[...5 lines deleted...]
-        <v>453</v>
+        <v>277</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>449</v>
+        <v>275</v>
       </c>
       <c r="B102">
-        <v>1103</v>
+        <v>1708</v>
       </c>
       <c r="C102" t="s">
-        <v>454</v>
+        <v>278</v>
       </c>
       <c r="D102" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>457</v>
+        <v>279</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>458</v>
+        <v>280</v>
       </c>
       <c r="B103">
-        <v>789</v>
+        <v>1345</v>
       </c>
       <c r="C103" t="s">
-        <v>459</v>
+        <v>281</v>
       </c>
       <c r="D103" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-        <v>462</v>
+        <v>282</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>458</v>
+        <v>283</v>
       </c>
       <c r="B104">
-        <v>788</v>
+        <v>1108</v>
       </c>
       <c r="C104" t="s">
-        <v>463</v>
+        <v>284</v>
       </c>
       <c r="D104" t="s">
-        <v>464</v>
-[...5 lines deleted...]
-        <v>466</v>
+        <v>285</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>467</v>
+        <v>283</v>
       </c>
       <c r="B105">
-        <v>529</v>
+        <v>1103</v>
       </c>
       <c r="C105" t="s">
-        <v>468</v>
+        <v>286</v>
       </c>
       <c r="D105" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>471</v>
+        <v>287</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>472</v>
+        <v>288</v>
       </c>
       <c r="B106">
-        <v>356</v>
+        <v>789</v>
       </c>
       <c r="C106" t="s">
-        <v>83</v>
+        <v>289</v>
       </c>
       <c r="D106" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>290</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>474</v>
+        <v>288</v>
       </c>
       <c r="B107">
-        <v>125</v>
+        <v>788</v>
       </c>
       <c r="C107" t="s">
-        <v>83</v>
+        <v>291</v>
       </c>
       <c r="D107" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>292</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>476</v>
+        <v>293</v>
       </c>
       <c r="B108">
-        <v>10</v>
+        <v>529</v>
       </c>
       <c r="C108" t="s">
-        <v>477</v>
+        <v>294</v>
       </c>
       <c r="D108" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>480</v>
+        <v>295</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>476</v>
+        <v>296</v>
       </c>
       <c r="B109">
-        <v>9</v>
+        <v>356</v>
       </c>
       <c r="C109" t="s">
-        <v>481</v>
+        <v>14</v>
       </c>
       <c r="D109" t="s">
-        <v>482</v>
+        <v>297</v>
       </c>
       <c r="E109" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>14</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>485</v>
+        <v>298</v>
       </c>
       <c r="B110">
-        <v>10527</v>
+        <v>125</v>
       </c>
       <c r="C110" t="s">
-        <v>486</v>
+        <v>14</v>
       </c>
       <c r="D110" t="s">
-        <v>487</v>
+        <v>299</v>
       </c>
       <c r="E110" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>14</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>490</v>
+        <v>300</v>
       </c>
       <c r="B111">
-        <v>9536</v>
+        <v>10</v>
       </c>
       <c r="C111" t="s">
-        <v>491</v>
+        <v>301</v>
       </c>
       <c r="D111" t="s">
-        <v>492</v>
-[...5 lines deleted...]
-        <v>494</v>
+        <v>302</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>495</v>
+        <v>300</v>
       </c>
       <c r="B112">
-        <v>9358</v>
+        <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>496</v>
+        <v>303</v>
       </c>
       <c r="D112" t="s">
-        <v>497</v>
-[...5 lines deleted...]
-        <v>499</v>
+        <v>304</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>495</v>
+        <v>305</v>
       </c>
       <c r="B113">
-        <v>9350</v>
+        <v>10527</v>
       </c>
       <c r="C113" t="s">
-        <v>500</v>
+        <v>306</v>
       </c>
       <c r="D113" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>503</v>
+        <v>307</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>504</v>
+        <v>308</v>
       </c>
       <c r="B114">
-        <v>9305</v>
+        <v>9536</v>
       </c>
       <c r="C114" t="s">
-        <v>505</v>
+        <v>309</v>
       </c>
       <c r="D114" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>508</v>
+        <v>310</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>509</v>
+        <v>311</v>
       </c>
       <c r="B115">
-        <v>9020</v>
+        <v>9358</v>
       </c>
       <c r="C115" t="s">
-        <v>510</v>
+        <v>312</v>
       </c>
       <c r="D115" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>513</v>
+        <v>313</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>514</v>
+        <v>311</v>
       </c>
       <c r="B116">
-        <v>8794</v>
+        <v>9350</v>
       </c>
       <c r="C116" t="s">
-        <v>515</v>
+        <v>314</v>
       </c>
       <c r="D116" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>518</v>
+        <v>315</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>519</v>
+        <v>316</v>
       </c>
       <c r="B117">
-        <v>8315</v>
+        <v>9305</v>
       </c>
       <c r="C117" t="s">
-        <v>520</v>
+        <v>317</v>
       </c>
       <c r="D117" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>523</v>
+        <v>318</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>519</v>
+        <v>319</v>
       </c>
       <c r="B118">
-        <v>8276</v>
+        <v>9020</v>
       </c>
       <c r="C118" t="s">
-        <v>524</v>
+        <v>320</v>
       </c>
       <c r="D118" t="s">
-        <v>525</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>321</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>528</v>
+        <v>322</v>
       </c>
       <c r="B119">
-        <v>7847</v>
+        <v>8794</v>
       </c>
       <c r="C119" t="s">
-        <v>529</v>
+        <v>323</v>
       </c>
       <c r="D119" t="s">
-        <v>530</v>
-[...5 lines deleted...]
-        <v>532</v>
+        <v>324</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>528</v>
+        <v>325</v>
       </c>
       <c r="B120">
-        <v>7839</v>
+        <v>8315</v>
       </c>
       <c r="C120" t="s">
-        <v>533</v>
+        <v>326</v>
       </c>
       <c r="D120" t="s">
-        <v>534</v>
-[...5 lines deleted...]
-        <v>536</v>
+        <v>327</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>537</v>
+        <v>325</v>
       </c>
       <c r="B121">
-        <v>7444</v>
+        <v>8276</v>
       </c>
       <c r="C121" t="s">
-        <v>538</v>
+        <v>328</v>
       </c>
       <c r="D121" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>329</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>542</v>
+        <v>330</v>
       </c>
       <c r="B122">
-        <v>6968</v>
+        <v>7847</v>
       </c>
       <c r="C122" t="s">
-        <v>543</v>
+        <v>331</v>
       </c>
       <c r="D122" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>546</v>
+        <v>332</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>547</v>
+        <v>330</v>
       </c>
       <c r="B123">
-        <v>6922</v>
+        <v>7839</v>
       </c>
       <c r="C123" t="s">
-        <v>548</v>
+        <v>333</v>
       </c>
       <c r="D123" t="s">
-        <v>549</v>
-[...5 lines deleted...]
-        <v>551</v>
+        <v>334</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>552</v>
+        <v>335</v>
       </c>
       <c r="B124">
-        <v>6738</v>
+        <v>7444</v>
       </c>
       <c r="C124" t="s">
-        <v>553</v>
+        <v>336</v>
       </c>
       <c r="D124" t="s">
-        <v>554</v>
-[...5 lines deleted...]
-        <v>556</v>
+        <v>337</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>557</v>
+        <v>338</v>
       </c>
       <c r="B125">
-        <v>6322</v>
+        <v>6968</v>
       </c>
       <c r="C125" t="s">
-        <v>558</v>
+        <v>339</v>
       </c>
       <c r="D125" t="s">
-        <v>559</v>
-[...5 lines deleted...]
-        <v>561</v>
+        <v>340</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>562</v>
+        <v>341</v>
       </c>
       <c r="B126">
-        <v>5870</v>
+        <v>6922</v>
       </c>
       <c r="C126" t="s">
-        <v>563</v>
+        <v>342</v>
       </c>
       <c r="D126" t="s">
-        <v>564</v>
-[...5 lines deleted...]
-        <v>566</v>
+        <v>343</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>567</v>
+        <v>344</v>
       </c>
       <c r="B127">
-        <v>5854</v>
+        <v>6738</v>
       </c>
       <c r="C127" t="s">
-        <v>568</v>
+        <v>345</v>
       </c>
       <c r="D127" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>346</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>572</v>
+        <v>347</v>
       </c>
       <c r="B128">
-        <v>5806</v>
+        <v>6322</v>
       </c>
       <c r="C128" t="s">
-        <v>563</v>
+        <v>348</v>
       </c>
       <c r="D128" t="s">
-        <v>573</v>
-[...5 lines deleted...]
-        <v>566</v>
+        <v>349</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>574</v>
+        <v>350</v>
       </c>
       <c r="B129">
-        <v>5799</v>
+        <v>5870</v>
       </c>
       <c r="C129" t="s">
-        <v>568</v>
+        <v>351</v>
       </c>
       <c r="D129" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>352</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>575</v>
+        <v>353</v>
       </c>
       <c r="B130">
-        <v>5543</v>
+        <v>5854</v>
       </c>
       <c r="C130" t="s">
-        <v>576</v>
+        <v>354</v>
       </c>
       <c r="D130" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>579</v>
+        <v>355</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>580</v>
+        <v>356</v>
       </c>
       <c r="B131">
-        <v>5448</v>
+        <v>5806</v>
       </c>
       <c r="C131" t="s">
-        <v>576</v>
+        <v>351</v>
       </c>
       <c r="D131" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>579</v>
+        <v>357</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>582</v>
+        <v>358</v>
       </c>
       <c r="B132">
-        <v>5330</v>
+        <v>5799</v>
       </c>
       <c r="C132" t="s">
-        <v>583</v>
+        <v>354</v>
       </c>
       <c r="D132" t="s">
-        <v>584</v>
-[...5 lines deleted...]
-        <v>586</v>
+        <v>355</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>587</v>
+        <v>359</v>
       </c>
       <c r="B133">
-        <v>5243</v>
+        <v>5543</v>
       </c>
       <c r="C133" t="s">
-        <v>588</v>
+        <v>360</v>
       </c>
       <c r="D133" t="s">
-        <v>589</v>
-[...5 lines deleted...]
-        <v>591</v>
+        <v>361</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>592</v>
+        <v>362</v>
       </c>
       <c r="B134">
-        <v>5149</v>
+        <v>5448</v>
       </c>
       <c r="C134" t="s">
-        <v>588</v>
+        <v>360</v>
       </c>
       <c r="D134" t="s">
-        <v>589</v>
-[...5 lines deleted...]
-        <v>591</v>
+        <v>363</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>593</v>
+        <v>364</v>
       </c>
       <c r="B135">
-        <v>4976</v>
+        <v>5330</v>
       </c>
       <c r="C135" t="s">
-        <v>583</v>
+        <v>365</v>
       </c>
       <c r="D135" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>586</v>
+        <v>366</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>593</v>
+        <v>367</v>
       </c>
       <c r="B136">
-        <v>4973</v>
+        <v>5243</v>
       </c>
       <c r="C136" t="s">
-        <v>594</v>
+        <v>368</v>
       </c>
       <c r="D136" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>597</v>
+        <v>369</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>598</v>
+        <v>370</v>
       </c>
       <c r="B137">
-        <v>4663</v>
+        <v>5149</v>
       </c>
       <c r="C137" t="s">
-        <v>599</v>
+        <v>368</v>
       </c>
       <c r="D137" t="s">
-        <v>600</v>
-[...5 lines deleted...]
-        <v>602</v>
+        <v>369</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>598</v>
+        <v>371</v>
       </c>
       <c r="B138">
-        <v>4662</v>
+        <v>4976</v>
       </c>
       <c r="C138" t="s">
-        <v>603</v>
+        <v>365</v>
       </c>
       <c r="D138" t="s">
-        <v>604</v>
-[...5 lines deleted...]
-        <v>606</v>
+        <v>361</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>607</v>
+        <v>371</v>
       </c>
       <c r="B139">
-        <v>4568</v>
+        <v>4973</v>
       </c>
       <c r="C139" t="s">
-        <v>608</v>
+        <v>372</v>
       </c>
       <c r="D139" t="s">
-        <v>609</v>
-[...5 lines deleted...]
-        <v>611</v>
+        <v>373</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>612</v>
+        <v>374</v>
       </c>
       <c r="B140">
-        <v>4399</v>
+        <v>4663</v>
       </c>
       <c r="C140" t="s">
-        <v>613</v>
+        <v>375</v>
       </c>
       <c r="D140" t="s">
-        <v>614</v>
-[...5 lines deleted...]
-        <v>616</v>
+        <v>376</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>612</v>
+        <v>374</v>
       </c>
       <c r="B141">
-        <v>4385</v>
+        <v>4662</v>
       </c>
       <c r="C141" t="s">
-        <v>608</v>
+        <v>377</v>
       </c>
       <c r="D141" t="s">
-        <v>617</v>
-[...5 lines deleted...]
-        <v>611</v>
+        <v>378</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>618</v>
+        <v>379</v>
       </c>
       <c r="B142">
-        <v>4321</v>
+        <v>4568</v>
       </c>
       <c r="C142" t="s">
-        <v>619</v>
+        <v>380</v>
       </c>
       <c r="D142" t="s">
-        <v>620</v>
-[...5 lines deleted...]
-        <v>622</v>
+        <v>381</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>618</v>
+        <v>382</v>
       </c>
       <c r="B143">
-        <v>4309</v>
+        <v>4399</v>
       </c>
       <c r="C143" t="s">
-        <v>603</v>
+        <v>383</v>
       </c>
       <c r="D143" t="s">
-        <v>623</v>
-[...5 lines deleted...]
-        <v>606</v>
+        <v>384</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>618</v>
+        <v>382</v>
       </c>
       <c r="B144">
-        <v>4303</v>
+        <v>4385</v>
       </c>
       <c r="C144" t="s">
-        <v>599</v>
+        <v>380</v>
       </c>
       <c r="D144" t="s">
-        <v>624</v>
-[...5 lines deleted...]
-        <v>602</v>
+        <v>385</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>625</v>
+        <v>386</v>
       </c>
       <c r="B145">
-        <v>4234</v>
+        <v>4321</v>
       </c>
       <c r="C145" t="s">
-        <v>626</v>
+        <v>387</v>
       </c>
       <c r="D145" t="s">
-        <v>627</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>388</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>630</v>
+        <v>386</v>
       </c>
       <c r="B146">
-        <v>4157</v>
+        <v>4309</v>
       </c>
       <c r="C146" t="s">
-        <v>619</v>
+        <v>377</v>
       </c>
       <c r="D146" t="s">
-        <v>631</v>
-[...5 lines deleted...]
-        <v>622</v>
+        <v>389</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>632</v>
+        <v>386</v>
       </c>
       <c r="B147">
-        <v>3994</v>
+        <v>4303</v>
       </c>
       <c r="C147" t="s">
-        <v>633</v>
+        <v>375</v>
       </c>
       <c r="D147" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>636</v>
+        <v>390</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>637</v>
+        <v>391</v>
       </c>
       <c r="B148">
-        <v>3912</v>
+        <v>4234</v>
       </c>
       <c r="C148" t="s">
-        <v>638</v>
+        <v>392</v>
       </c>
       <c r="D148" t="s">
-        <v>639</v>
-[...5 lines deleted...]
-        <v>641</v>
+        <v>393</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>637</v>
+        <v>394</v>
       </c>
       <c r="B149">
-        <v>3888</v>
+        <v>4157</v>
       </c>
       <c r="C149" t="s">
-        <v>642</v>
+        <v>387</v>
       </c>
       <c r="D149" t="s">
-        <v>643</v>
-[...5 lines deleted...]
-        <v>645</v>
+        <v>395</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>646</v>
+        <v>396</v>
       </c>
       <c r="B150">
-        <v>3819</v>
+        <v>3994</v>
       </c>
       <c r="C150" t="s">
-        <v>626</v>
+        <v>397</v>
       </c>
       <c r="D150" t="s">
-        <v>647</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>398</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>646</v>
+        <v>399</v>
       </c>
       <c r="B151">
-        <v>3796</v>
+        <v>3912</v>
       </c>
       <c r="C151" t="s">
-        <v>648</v>
+        <v>400</v>
       </c>
       <c r="D151" t="s">
-        <v>649</v>
-[...5 lines deleted...]
-        <v>651</v>
+        <v>401</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>652</v>
+        <v>399</v>
       </c>
       <c r="B152">
-        <v>3761</v>
+        <v>3888</v>
       </c>
       <c r="C152" t="s">
-        <v>653</v>
+        <v>402</v>
       </c>
       <c r="D152" t="s">
-        <v>654</v>
-[...5 lines deleted...]
-        <v>656</v>
+        <v>403</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>657</v>
+        <v>404</v>
       </c>
       <c r="B153">
-        <v>3651</v>
+        <v>3819</v>
       </c>
       <c r="C153" t="s">
-        <v>658</v>
+        <v>392</v>
       </c>
       <c r="D153" t="s">
-        <v>659</v>
-[...5 lines deleted...]
-        <v>661</v>
+        <v>405</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>662</v>
+        <v>404</v>
       </c>
       <c r="B154">
-        <v>3524</v>
+        <v>3796</v>
       </c>
       <c r="C154" t="s">
-        <v>653</v>
+        <v>406</v>
       </c>
       <c r="D154" t="s">
-        <v>663</v>
-[...5 lines deleted...]
-        <v>656</v>
+        <v>407</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>664</v>
+        <v>408</v>
       </c>
       <c r="B155">
-        <v>3466</v>
+        <v>3761</v>
       </c>
       <c r="C155" t="s">
-        <v>658</v>
+        <v>409</v>
       </c>
       <c r="D155" t="s">
-        <v>665</v>
-[...5 lines deleted...]
-        <v>661</v>
+        <v>410</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>666</v>
+        <v>411</v>
       </c>
       <c r="B156">
-        <v>3438</v>
+        <v>3651</v>
       </c>
       <c r="C156" t="s">
-        <v>648</v>
+        <v>412</v>
       </c>
       <c r="D156" t="s">
-        <v>667</v>
-[...5 lines deleted...]
-        <v>651</v>
+        <v>413</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>668</v>
+        <v>414</v>
       </c>
       <c r="B157">
-        <v>2856</v>
+        <v>3524</v>
       </c>
       <c r="C157" t="s">
-        <v>669</v>
+        <v>409</v>
       </c>
       <c r="D157" t="s">
-        <v>670</v>
-[...5 lines deleted...]
-        <v>672</v>
+        <v>415</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>673</v>
+        <v>416</v>
       </c>
       <c r="B158">
-        <v>2749</v>
+        <v>3466</v>
       </c>
       <c r="C158" t="s">
-        <v>674</v>
+        <v>412</v>
       </c>
       <c r="D158" t="s">
-        <v>675</v>
-[...5 lines deleted...]
-        <v>677</v>
+        <v>417</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>678</v>
+        <v>418</v>
       </c>
       <c r="B159">
-        <v>2542</v>
+        <v>3438</v>
       </c>
       <c r="C159" t="s">
-        <v>674</v>
+        <v>406</v>
       </c>
       <c r="D159" t="s">
-        <v>679</v>
-[...5 lines deleted...]
-        <v>677</v>
+        <v>419</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>680</v>
+        <v>420</v>
       </c>
       <c r="B160">
-        <v>2420</v>
+        <v>2856</v>
       </c>
       <c r="C160" t="s">
-        <v>681</v>
+        <v>421</v>
       </c>
       <c r="D160" t="s">
-        <v>682</v>
-[...5 lines deleted...]
-        <v>684</v>
+        <v>422</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>685</v>
+        <v>423</v>
       </c>
       <c r="B161">
-        <v>2372</v>
+        <v>2749</v>
       </c>
       <c r="C161" t="s">
-        <v>686</v>
+        <v>424</v>
       </c>
       <c r="D161" t="s">
-        <v>687</v>
-[...5 lines deleted...]
-        <v>689</v>
+        <v>425</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>685</v>
+        <v>426</v>
       </c>
       <c r="B162">
-        <v>2368</v>
+        <v>2542</v>
       </c>
       <c r="C162" t="s">
-        <v>690</v>
+        <v>424</v>
       </c>
       <c r="D162" t="s">
-        <v>691</v>
-[...5 lines deleted...]
-        <v>693</v>
+        <v>427</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>694</v>
+        <v>428</v>
       </c>
       <c r="B163">
-        <v>2265</v>
+        <v>2420</v>
       </c>
       <c r="C163" t="s">
-        <v>681</v>
+        <v>429</v>
       </c>
       <c r="D163" t="s">
-        <v>695</v>
-[...5 lines deleted...]
-        <v>684</v>
+        <v>430</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>694</v>
+        <v>431</v>
       </c>
       <c r="B164">
-        <v>2245</v>
+        <v>2372</v>
       </c>
       <c r="C164" t="s">
-        <v>690</v>
+        <v>432</v>
       </c>
       <c r="D164" t="s">
-        <v>696</v>
-[...5 lines deleted...]
-        <v>693</v>
+        <v>433</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>697</v>
+        <v>431</v>
       </c>
       <c r="B165">
-        <v>1225</v>
+        <v>2368</v>
       </c>
       <c r="C165" t="s">
-        <v>698</v>
+        <v>434</v>
       </c>
       <c r="D165" t="s">
-        <v>699</v>
-[...5 lines deleted...]
-        <v>701</v>
+        <v>435</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>702</v>
+        <v>436</v>
       </c>
       <c r="B166">
-        <v>1158</v>
+        <v>2265</v>
       </c>
       <c r="C166" t="s">
-        <v>698</v>
+        <v>429</v>
       </c>
       <c r="D166" t="s">
-        <v>703</v>
-[...5 lines deleted...]
-        <v>701</v>
+        <v>437</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>704</v>
+        <v>436</v>
       </c>
       <c r="B167">
-        <v>1131</v>
+        <v>2245</v>
       </c>
       <c r="C167" t="s">
-        <v>705</v>
+        <v>434</v>
       </c>
       <c r="D167" t="s">
-        <v>706</v>
-[...5 lines deleted...]
-        <v>708</v>
+        <v>438</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>709</v>
+        <v>439</v>
       </c>
       <c r="B168">
-        <v>814</v>
+        <v>1225</v>
       </c>
       <c r="C168" t="s">
-        <v>710</v>
+        <v>440</v>
       </c>
       <c r="D168" t="s">
-        <v>711</v>
-[...5 lines deleted...]
-        <v>713</v>
+        <v>441</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>714</v>
+        <v>442</v>
       </c>
       <c r="B169">
+        <v>1158</v>
+      </c>
+      <c r="C169" t="s">
+        <v>440</v>
+      </c>
+      <c r="D169" t="s">
+        <v>443</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>444</v>
+      </c>
+      <c r="B170">
+        <v>1131</v>
+      </c>
+      <c r="C170" t="s">
+        <v>445</v>
+      </c>
+      <c r="D170" t="s">
+        <v>446</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>447</v>
+      </c>
+      <c r="B171">
+        <v>814</v>
+      </c>
+      <c r="C171" t="s">
+        <v>448</v>
+      </c>
+      <c r="D171" t="s">
+        <v>449</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>450</v>
+      </c>
+      <c r="B172">
         <v>702</v>
       </c>
-      <c r="C169" t="s">
-[...9 lines deleted...]
-        <v>718</v>
+      <c r="C172" t="s">
+        <v>451</v>
+      </c>
+      <c r="D172" t="s">
+        <v>452</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="E22" r:id="rId39"/>
+    <hyperlink ref="F22" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="E27" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="E29" r:id="rId52"/>
+    <hyperlink ref="F29" r:id="rId53"/>
+    <hyperlink ref="E30" r:id="rId54"/>
+    <hyperlink ref="F30" r:id="rId55"/>
+    <hyperlink ref="E31" r:id="rId56"/>
+    <hyperlink ref="F31" r:id="rId57"/>
+    <hyperlink ref="E32" r:id="rId58"/>
+    <hyperlink ref="F32" r:id="rId59"/>
+    <hyperlink ref="E33" r:id="rId60"/>
+    <hyperlink ref="F33" r:id="rId61"/>
+    <hyperlink ref="E34" r:id="rId62"/>
+    <hyperlink ref="F34" r:id="rId63"/>
+    <hyperlink ref="E35" r:id="rId64"/>
+    <hyperlink ref="F35" r:id="rId65"/>
+    <hyperlink ref="E36" r:id="rId66"/>
+    <hyperlink ref="F36" r:id="rId67"/>
+    <hyperlink ref="E37" r:id="rId68"/>
+    <hyperlink ref="F37" r:id="rId69"/>
+    <hyperlink ref="E38" r:id="rId70"/>
+    <hyperlink ref="F38" r:id="rId71"/>
+    <hyperlink ref="F39" r:id="rId72"/>
+    <hyperlink ref="F40" r:id="rId73"/>
+    <hyperlink ref="F41" r:id="rId74"/>
+    <hyperlink ref="F42" r:id="rId75"/>
+    <hyperlink ref="E43" r:id="rId76"/>
+    <hyperlink ref="F43" r:id="rId77"/>
+    <hyperlink ref="E44" r:id="rId78"/>
+    <hyperlink ref="F44" r:id="rId79"/>
+    <hyperlink ref="E45" r:id="rId80"/>
+    <hyperlink ref="F45" r:id="rId81"/>
+    <hyperlink ref="E46" r:id="rId82"/>
+    <hyperlink ref="F46" r:id="rId83"/>
+    <hyperlink ref="E47" r:id="rId84"/>
+    <hyperlink ref="F47" r:id="rId85"/>
+    <hyperlink ref="E48" r:id="rId86"/>
+    <hyperlink ref="F48" r:id="rId87"/>
+    <hyperlink ref="F49" r:id="rId88"/>
+    <hyperlink ref="E50" r:id="rId89"/>
+    <hyperlink ref="F50" r:id="rId90"/>
+    <hyperlink ref="E51" r:id="rId91"/>
+    <hyperlink ref="F51" r:id="rId92"/>
+    <hyperlink ref="E52" r:id="rId93"/>
+    <hyperlink ref="F52" r:id="rId94"/>
+    <hyperlink ref="E53" r:id="rId95"/>
+    <hyperlink ref="F53" r:id="rId96"/>
+    <hyperlink ref="E54" r:id="rId97"/>
+    <hyperlink ref="F54" r:id="rId98"/>
+    <hyperlink ref="E55" r:id="rId99"/>
+    <hyperlink ref="F55" r:id="rId100"/>
+    <hyperlink ref="E56" r:id="rId101"/>
+    <hyperlink ref="F56" r:id="rId102"/>
+    <hyperlink ref="E57" r:id="rId103"/>
+    <hyperlink ref="F57" r:id="rId104"/>
+    <hyperlink ref="E58" r:id="rId105"/>
+    <hyperlink ref="F58" r:id="rId106"/>
+    <hyperlink ref="E59" r:id="rId107"/>
+    <hyperlink ref="F59" r:id="rId108"/>
+    <hyperlink ref="E60" r:id="rId109"/>
+    <hyperlink ref="F60" r:id="rId110"/>
+    <hyperlink ref="E61" r:id="rId111"/>
+    <hyperlink ref="F61" r:id="rId112"/>
+    <hyperlink ref="E62" r:id="rId113"/>
+    <hyperlink ref="F62" r:id="rId114"/>
+    <hyperlink ref="E63" r:id="rId115"/>
+    <hyperlink ref="F63" r:id="rId116"/>
+    <hyperlink ref="E64" r:id="rId117"/>
+    <hyperlink ref="F64" r:id="rId118"/>
+    <hyperlink ref="E65" r:id="rId119"/>
+    <hyperlink ref="F65" r:id="rId120"/>
+    <hyperlink ref="E66" r:id="rId121"/>
+    <hyperlink ref="F66" r:id="rId122"/>
+    <hyperlink ref="E67" r:id="rId123"/>
+    <hyperlink ref="F67" r:id="rId124"/>
+    <hyperlink ref="F68" r:id="rId125"/>
+    <hyperlink ref="E69" r:id="rId126"/>
+    <hyperlink ref="F69" r:id="rId127"/>
+    <hyperlink ref="E70" r:id="rId128"/>
+    <hyperlink ref="F70" r:id="rId129"/>
+    <hyperlink ref="E71" r:id="rId130"/>
+    <hyperlink ref="F71" r:id="rId131"/>
+    <hyperlink ref="E72" r:id="rId132"/>
+    <hyperlink ref="F72" r:id="rId133"/>
+    <hyperlink ref="E73" r:id="rId134"/>
+    <hyperlink ref="F73" r:id="rId135"/>
+    <hyperlink ref="E74" r:id="rId136"/>
+    <hyperlink ref="F74" r:id="rId137"/>
+    <hyperlink ref="E75" r:id="rId138"/>
+    <hyperlink ref="F75" r:id="rId139"/>
+    <hyperlink ref="E76" r:id="rId140"/>
+    <hyperlink ref="F76" r:id="rId141"/>
+    <hyperlink ref="F77" r:id="rId142"/>
+    <hyperlink ref="E78" r:id="rId143"/>
+    <hyperlink ref="F78" r:id="rId144"/>
+    <hyperlink ref="E79" r:id="rId145"/>
+    <hyperlink ref="F79" r:id="rId146"/>
+    <hyperlink ref="E80" r:id="rId147"/>
+    <hyperlink ref="F80" r:id="rId148"/>
+    <hyperlink ref="E81" r:id="rId149"/>
+    <hyperlink ref="F81" r:id="rId150"/>
+    <hyperlink ref="E82" r:id="rId151"/>
+    <hyperlink ref="F82" r:id="rId152"/>
+    <hyperlink ref="E83" r:id="rId153"/>
+    <hyperlink ref="F83" r:id="rId154"/>
+    <hyperlink ref="F84" r:id="rId155"/>
+    <hyperlink ref="E85" r:id="rId156"/>
+    <hyperlink ref="F85" r:id="rId157"/>
+    <hyperlink ref="E86" r:id="rId158"/>
+    <hyperlink ref="F86" r:id="rId159"/>
+    <hyperlink ref="E87" r:id="rId160"/>
+    <hyperlink ref="F87" r:id="rId161"/>
+    <hyperlink ref="E88" r:id="rId162"/>
+    <hyperlink ref="F88" r:id="rId163"/>
+    <hyperlink ref="E89" r:id="rId164"/>
+    <hyperlink ref="F89" r:id="rId165"/>
+    <hyperlink ref="E90" r:id="rId166"/>
+    <hyperlink ref="F90" r:id="rId167"/>
+    <hyperlink ref="E91" r:id="rId168"/>
+    <hyperlink ref="F91" r:id="rId169"/>
+    <hyperlink ref="E92" r:id="rId170"/>
+    <hyperlink ref="F92" r:id="rId171"/>
+    <hyperlink ref="E93" r:id="rId172"/>
+    <hyperlink ref="F93" r:id="rId173"/>
+    <hyperlink ref="F94" r:id="rId174"/>
+    <hyperlink ref="F95" r:id="rId175"/>
+    <hyperlink ref="E96" r:id="rId176"/>
+    <hyperlink ref="F96" r:id="rId177"/>
+    <hyperlink ref="E97" r:id="rId178"/>
+    <hyperlink ref="F97" r:id="rId179"/>
+    <hyperlink ref="E98" r:id="rId180"/>
+    <hyperlink ref="F98" r:id="rId181"/>
+    <hyperlink ref="E99" r:id="rId182"/>
+    <hyperlink ref="F99" r:id="rId183"/>
+    <hyperlink ref="E100" r:id="rId184"/>
+    <hyperlink ref="F100" r:id="rId185"/>
+    <hyperlink ref="E101" r:id="rId186"/>
+    <hyperlink ref="F101" r:id="rId187"/>
+    <hyperlink ref="E102" r:id="rId188"/>
+    <hyperlink ref="F102" r:id="rId189"/>
+    <hyperlink ref="E103" r:id="rId190"/>
+    <hyperlink ref="F103" r:id="rId191"/>
+    <hyperlink ref="E104" r:id="rId192"/>
+    <hyperlink ref="F104" r:id="rId193"/>
+    <hyperlink ref="E105" r:id="rId194"/>
+    <hyperlink ref="F105" r:id="rId195"/>
+    <hyperlink ref="E106" r:id="rId196"/>
+    <hyperlink ref="F106" r:id="rId197"/>
+    <hyperlink ref="E107" r:id="rId198"/>
+    <hyperlink ref="F107" r:id="rId199"/>
+    <hyperlink ref="E108" r:id="rId200"/>
+    <hyperlink ref="F108" r:id="rId201"/>
+    <hyperlink ref="F109" r:id="rId202"/>
+    <hyperlink ref="F110" r:id="rId203"/>
+    <hyperlink ref="E111" r:id="rId204"/>
+    <hyperlink ref="F111" r:id="rId205"/>
+    <hyperlink ref="E112" r:id="rId206"/>
+    <hyperlink ref="F112" r:id="rId207"/>
+    <hyperlink ref="E113" r:id="rId208"/>
+    <hyperlink ref="F113" r:id="rId209"/>
+    <hyperlink ref="E114" r:id="rId210"/>
+    <hyperlink ref="F114" r:id="rId211"/>
+    <hyperlink ref="E115" r:id="rId212"/>
+    <hyperlink ref="F115" r:id="rId213"/>
+    <hyperlink ref="E116" r:id="rId214"/>
+    <hyperlink ref="F116" r:id="rId215"/>
+    <hyperlink ref="E117" r:id="rId216"/>
+    <hyperlink ref="F117" r:id="rId217"/>
+    <hyperlink ref="E118" r:id="rId218"/>
+    <hyperlink ref="F118" r:id="rId219"/>
+    <hyperlink ref="E119" r:id="rId220"/>
+    <hyperlink ref="F119" r:id="rId221"/>
+    <hyperlink ref="E120" r:id="rId222"/>
+    <hyperlink ref="F120" r:id="rId223"/>
+    <hyperlink ref="E121" r:id="rId224"/>
+    <hyperlink ref="F121" r:id="rId225"/>
+    <hyperlink ref="E122" r:id="rId226"/>
+    <hyperlink ref="F122" r:id="rId227"/>
+    <hyperlink ref="E123" r:id="rId228"/>
+    <hyperlink ref="F123" r:id="rId229"/>
+    <hyperlink ref="E124" r:id="rId230"/>
+    <hyperlink ref="F124" r:id="rId231"/>
+    <hyperlink ref="E125" r:id="rId232"/>
+    <hyperlink ref="F125" r:id="rId233"/>
+    <hyperlink ref="E126" r:id="rId234"/>
+    <hyperlink ref="F126" r:id="rId235"/>
+    <hyperlink ref="E127" r:id="rId236"/>
+    <hyperlink ref="F127" r:id="rId237"/>
+    <hyperlink ref="E128" r:id="rId238"/>
+    <hyperlink ref="F128" r:id="rId239"/>
+    <hyperlink ref="E129" r:id="rId240"/>
+    <hyperlink ref="F129" r:id="rId241"/>
+    <hyperlink ref="E130" r:id="rId242"/>
+    <hyperlink ref="F130" r:id="rId243"/>
+    <hyperlink ref="E131" r:id="rId244"/>
+    <hyperlink ref="F131" r:id="rId245"/>
+    <hyperlink ref="E132" r:id="rId246"/>
+    <hyperlink ref="F132" r:id="rId247"/>
+    <hyperlink ref="E133" r:id="rId248"/>
+    <hyperlink ref="F133" r:id="rId249"/>
+    <hyperlink ref="E134" r:id="rId250"/>
+    <hyperlink ref="F134" r:id="rId251"/>
+    <hyperlink ref="E135" r:id="rId252"/>
+    <hyperlink ref="F135" r:id="rId253"/>
+    <hyperlink ref="E136" r:id="rId254"/>
+    <hyperlink ref="F136" r:id="rId255"/>
+    <hyperlink ref="E137" r:id="rId256"/>
+    <hyperlink ref="F137" r:id="rId257"/>
+    <hyperlink ref="E138" r:id="rId258"/>
+    <hyperlink ref="F138" r:id="rId259"/>
+    <hyperlink ref="E139" r:id="rId260"/>
+    <hyperlink ref="F139" r:id="rId261"/>
+    <hyperlink ref="E140" r:id="rId262"/>
+    <hyperlink ref="F140" r:id="rId263"/>
+    <hyperlink ref="E141" r:id="rId264"/>
+    <hyperlink ref="F141" r:id="rId265"/>
+    <hyperlink ref="E142" r:id="rId266"/>
+    <hyperlink ref="F142" r:id="rId267"/>
+    <hyperlink ref="E143" r:id="rId268"/>
+    <hyperlink ref="F143" r:id="rId269"/>
+    <hyperlink ref="E144" r:id="rId270"/>
+    <hyperlink ref="F144" r:id="rId271"/>
+    <hyperlink ref="E145" r:id="rId272"/>
+    <hyperlink ref="F145" r:id="rId273"/>
+    <hyperlink ref="E146" r:id="rId274"/>
+    <hyperlink ref="F146" r:id="rId275"/>
+    <hyperlink ref="E147" r:id="rId276"/>
+    <hyperlink ref="F147" r:id="rId277"/>
+    <hyperlink ref="E148" r:id="rId278"/>
+    <hyperlink ref="F148" r:id="rId279"/>
+    <hyperlink ref="E149" r:id="rId280"/>
+    <hyperlink ref="F149" r:id="rId281"/>
+    <hyperlink ref="E150" r:id="rId282"/>
+    <hyperlink ref="F150" r:id="rId283"/>
+    <hyperlink ref="E151" r:id="rId284"/>
+    <hyperlink ref="F151" r:id="rId285"/>
+    <hyperlink ref="E152" r:id="rId286"/>
+    <hyperlink ref="F152" r:id="rId287"/>
+    <hyperlink ref="E153" r:id="rId288"/>
+    <hyperlink ref="F153" r:id="rId289"/>
+    <hyperlink ref="E154" r:id="rId290"/>
+    <hyperlink ref="F154" r:id="rId291"/>
+    <hyperlink ref="E155" r:id="rId292"/>
+    <hyperlink ref="F155" r:id="rId293"/>
+    <hyperlink ref="E156" r:id="rId294"/>
+    <hyperlink ref="F156" r:id="rId295"/>
+    <hyperlink ref="E157" r:id="rId296"/>
+    <hyperlink ref="F157" r:id="rId297"/>
+    <hyperlink ref="E158" r:id="rId298"/>
+    <hyperlink ref="F158" r:id="rId299"/>
+    <hyperlink ref="E159" r:id="rId300"/>
+    <hyperlink ref="F159" r:id="rId301"/>
+    <hyperlink ref="E160" r:id="rId302"/>
+    <hyperlink ref="F160" r:id="rId303"/>
+    <hyperlink ref="E161" r:id="rId304"/>
+    <hyperlink ref="F161" r:id="rId305"/>
+    <hyperlink ref="E162" r:id="rId306"/>
+    <hyperlink ref="F162" r:id="rId307"/>
+    <hyperlink ref="E163" r:id="rId308"/>
+    <hyperlink ref="F163" r:id="rId309"/>
+    <hyperlink ref="E164" r:id="rId310"/>
+    <hyperlink ref="F164" r:id="rId311"/>
+    <hyperlink ref="E165" r:id="rId312"/>
+    <hyperlink ref="F165" r:id="rId313"/>
+    <hyperlink ref="E166" r:id="rId314"/>
+    <hyperlink ref="F166" r:id="rId315"/>
+    <hyperlink ref="E167" r:id="rId316"/>
+    <hyperlink ref="F167" r:id="rId317"/>
+    <hyperlink ref="E168" r:id="rId318"/>
+    <hyperlink ref="F168" r:id="rId319"/>
+    <hyperlink ref="E169" r:id="rId320"/>
+    <hyperlink ref="F169" r:id="rId321"/>
+    <hyperlink ref="E170" r:id="rId322"/>
+    <hyperlink ref="F170" r:id="rId323"/>
+    <hyperlink ref="E171" r:id="rId324"/>
+    <hyperlink ref="F171" r:id="rId325"/>
+    <hyperlink ref="E172" r:id="rId326"/>
+    <hyperlink ref="F172" r:id="rId327"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>