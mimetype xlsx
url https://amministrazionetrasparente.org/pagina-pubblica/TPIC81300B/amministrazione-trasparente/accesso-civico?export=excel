--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -8,51 +8,54 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="21">
+  <si>
+    <t>REGISTRO DEGLI ACCESSI CIVICI</t>
+  </si>
   <si>
     <t>Data di ricevimento della richiesta</t>
   </si>
   <si>
     <t>Protocollo di ricevimento della richiesta</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Presenza di Contro-Interessati</t>
   </si>
   <si>
     <t>Data di risposta</t>
   </si>
   <si>
     <t>Protocollo della risposta</t>
   </si>
   <si>
     <t>Esito della risposta</t>
   </si>
   <si>
@@ -74,81 +77,94 @@
     <t>RIGETTATA</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>"WEBUP  ""1.	Elenco dettagliato dei posti vacanti per personale ATA e docenti, comprensivo di: a.	Punteggio di chiamata; b.	Tipologia di contratto proposto. c.	Durate e periodo del contratto. d.	Posizione in graduatoria. 2.	Statistiche sul numero di dipendenti, distinti per personale ATA e docenti, che raggiungeranno l'età pensionabile nel corso del prossimo triennio. 3.	Vicinanza o meno dell’istituto con mezzi di trasporto come Bus o Treni. 4.	Se l’istituto effettua la settimana lunga (Lun – Sab) o la settimana corta (Lun – Ven) """</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>"MONITORAPA  ""1.        copia del contratto o altro atto giuridico in forza del quale l’Istituto Scolastico in indirizzo ha utilizzato ed utilizzerà i servizi di posta elettronica, messaggistica, videoconferenza, didattica a distanza, didattica digitale integrata, registro elettronico, relativamente agli anni scolastici 2020/2021, 2021/2022, 2022/2023;  2.         copia della valutazione d’impatto della protezione dei dati (DPIA) effettuata dall’Istituto Scolastico in indirizzo nell’ambito dell’utilizzo di un servizio on line di videoconferenza o di una piattaforma che consenta il monitoraggio sistematico degli utenti, negli anni scolastici 2020/2021, 2021/2022;  3.        copia degli atti riportanti le misure tecniche previste ed adottate nell’istituto scolastico in indirizzo per attivare i soli servizi strettamente necessari alla formazione, nel caso di utilizzo di piattaforme più complesse che eroghino servizi più complessi anche non rivolti esclusivamente alla didattica, negli anni scolastici 2020/2021, 2021/2022, 2022/2023;   4.        copia della valutazione d’impatto della protezione dei dati (DPIA) ai sensi dell’art. 35 del GDPR, effettuata nell’ambito dell’utilizzo delle piattaforme di posta elettronica, messaggistica, videoconferenza, didattica a distanza, didattica digitale integrata, registro elettronico, adottate nell’anno scolastico 2022/2023 dall’Istituto in indirizzo;  5.        copia della valutazione di impatto del trasferimento dei dati all’estero (TIA), afferente all’eventuale trattamento dei dati in paesi terzi (ovvero che si trovino al di fuori dell’Unione Europea) necessario per la fruizione ed il funzionamento dei servizi di posta elettronica, messaggistica, videoconferenza, didattica a distanza, didattica digitale integrata, registro elettronico, adottati nell’anno scolastico 2022/2023 dall’Istituto in indirizzo.                     6.copia della valutazione comparativa ai sensi dell’art. 68 del d. lgs. 7/3/2005 n. 82 realizzata per provvedere all’acquisizione delle piattaforme di posta elettronica, messaggistica, videoconferenza, didattica a distanza, didattica digitale integrata, registro elettronico, adottate nell’anno scolastico 2022/2023 dall’Istituto in indirizzo;"""</t>
   </si>
   <si>
     <t>18/10/2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -448,161 +464,176 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H4"/>
+  <dimension ref="A1:H5"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="8" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2" s="2" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3">
+        <v>1257</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3">
+        <v>1751</v>
+      </c>
+      <c r="H3" t="s">
         <v>14</v>
-      </c>
-[...19 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4">
+        <v>34409424</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>17</v>
       </c>
-      <c r="B4">
+      <c r="G4">
+        <v>4183</v>
+      </c>
+      <c r="H4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5">
         <v>5607</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4" t="s">
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
         <v>11</v>
       </c>
-      <c r="F4" t="s">
-[...2 lines deleted...]
-      <c r="G4">
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5">
         <v>5662</v>
       </c>
-      <c r="H4" t="s">
-        <v>13</v>
+      <c r="H5" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:H1"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>