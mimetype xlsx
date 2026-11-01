--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -8,80 +8,191 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="82">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>BD8E9E6A6F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizio assistenza specialistica su progetto scuola aperta (72 ore)</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>BD858DB8F7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto servizio assistenza educativa as 26-27</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6BC92E78</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto acquisto software Gorilla per la gestione dei data breach licenza biennale</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5D4A38AD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto servizio deblattizzazione presso il plesso Meucci e infanzia Santa Chiara del IC Pacchiotti Revel</t>
+  </si>
+  <si>
+    <t>BD5D3F8B8F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto servizio rimozione guano colombi presso il plesso Meucci del IC Pacchiotti Revel</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD4962B9A4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale di pulizia e sanitario per tutti i plessi del IC Pacchiotti Revel</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3EF70286</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Incarico di DPO per IC Pacchiotti Revel per 12 mesi</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Decreto di conferimento incarichi esperti e tutor Formazione Docenti</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2C99C902</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA servizio di spostamento nr. 2 lim da plesso Meucci a corso Matteotti 6 bis secondo piano</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD235A0A24</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di amministratore di rete e assistenza tecnica formula All In Scuola 150 per un anno</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD1188428C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto acquisto rooter e scheda  per emergenze linea internet</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - determina nomina d'urgenza esperto esterno - CHIELLO</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD059EA875</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto linea internet 24 mesi per Plesso Rignon</t>
+  </si>
+  <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>B15EB5F805</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura batterie defibrillatore</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>B12546C0C3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trasporto in treno Torino Cervia per competizione di matematica</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>B0DAD533FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione Hippo English Language per alunni scuola secondaria I grado</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>B04B92207D</t>
   </si>
@@ -533,369 +644,653 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B15EB5F805" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/474f4c22-1ff5-4314-b861-0e92e34d4118" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B12546C0C3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/4fdd5798-7c1e-4dce-9522-e03f0ec7993c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0DAD533FD" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/fa17057c-0346-4f30-80de-d1c73cb4537d" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B04B92207D" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/25eeb337-5c16-470b-8982-d2fea3e3551c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B045E29DC8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/32b68794-d8d3-4e7b-b6e2-1413ae332d81" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B062D0FCBA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/3cb4d309-6c49-4606-a36d-6c04ee7b1576" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B04684FDB8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/3a447ae1-6c30-4369-a7b6-ea0cee33f036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B04688AE68" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/07af9d70-cc05-480e-b235-cc811d667652" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B01747D4BB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/edb7f52b-e3ac-4fb8-9178-c93f0cc36592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B02D595691" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/e078688e-737e-49c9-8afb-a3629c38248a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0040FC21C" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/8d4fb673-fb24-4491-91aa-41bca99c4598" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B02D5D6C33" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/4812291f-bd23-42e3-ae75-e1cce5657e75" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B017B3E78B" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/1f5b93f3-3536-4c56-b156-eb12b23190f7" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD8E9E6A6F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/d92d236c-7f25-48f2-b74d-7ab3b5141711" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD858DB8F7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/2ecc3af3-cf45-4344-a17e-cc5d5be1560a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6BC92E78" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/886ebb44-52e4-4982-9127-71d8e2a6021f" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5D4A38AD" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/2d4f9b70-a670-4655-a33a-ae941c78fba5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5D3F8B8F" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/d5e747c0-46f6-4337-8a8e-9943a9db24c9" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4962B9A4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/dfbffe5a-e91f-482c-9981-5618e5be2735" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3EF70286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/74d05d2d-dae1-4611-87f2-e4b1b4d901b4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2C99C902" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/d7d7a65c-42a6-45a6-b5ab-399f11dd178a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD235A0A24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/4c82f274-63fc-4cca-8557-895b75896ff6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1188428C" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/359336e0-9728-4cb2-88f7-8e2841f75922" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD059EA875" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/fef668f7-f9f5-4d40-a5cf-17f4935e34c5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B15EB5F805" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/474f4c22-1ff5-4314-b861-0e92e34d4118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B12546C0C3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/4fdd5798-7c1e-4dce-9522-e03f0ec7993c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0DAD533FD" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/fa17057c-0346-4f30-80de-d1c73cb4537d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B04B92207D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/25eeb337-5c16-470b-8982-d2fea3e3551c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B045E29DC8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/32b68794-d8d3-4e7b-b6e2-1413ae332d81" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B062D0FCBA" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/3cb4d309-6c49-4606-a36d-6c04ee7b1576" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B04684FDB8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/3a447ae1-6c30-4369-a7b6-ea0cee33f036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B04688AE68" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/07af9d70-cc05-480e-b235-cc811d667652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B01747D4BB" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/edb7f52b-e3ac-4fb8-9178-c93f0cc36592" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B02D595691" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/e078688e-737e-49c9-8afb-a3629c38248a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0040FC21C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/8d4fb673-fb24-4491-91aa-41bca99c4598" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B02D5D6C33" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/4812291f-bd23-42e3-ae75-e1cce5657e75" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B017B3E78B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TOIC8B500Q/amministrazione-trasparente/atti-amministrazioni-enti/1f5b93f3-3536-4c56-b156-eb12b23190f7" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:F27"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>5045</v>
+        <v>27882</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>3843</v>
+        <v>27540</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>3475</v>
+        <v>26693</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>825</v>
+        <v>26014</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6">
+        <v>26011</v>
+      </c>
+      <c r="C6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7">
+        <v>25391</v>
+      </c>
+      <c r="C7" t="s">
         <v>22</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8">
+        <v>25093</v>
+      </c>
+      <c r="C8" t="s">
         <v>25</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>1107</v>
+        <v>24510</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
-      <c r="E9" s="2" t="s">
-        <v>9</v>
+      <c r="E9" t="s">
+        <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
-        <v>848</v>
+        <v>24371</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11">
-        <v>789</v>
+        <v>24032</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
-        <v>436</v>
+        <v>23177</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
-        <v>262</v>
+        <v>22987</v>
       </c>
       <c r="C13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" t="s">
         <v>40</v>
       </c>
-      <c r="D13" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E13" t="s">
+        <v>28</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14">
+        <v>22134</v>
+      </c>
+      <c r="C14" t="s">
         <v>42</v>
       </c>
-      <c r="B14">
+      <c r="D14" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15">
+        <v>5045</v>
+      </c>
+      <c r="C15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D15" t="s">
+        <v>46</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16">
+        <v>3843</v>
+      </c>
+      <c r="C16" t="s">
+        <v>48</v>
+      </c>
+      <c r="D16" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17">
+        <v>3475</v>
+      </c>
+      <c r="C17" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18">
+        <v>825</v>
+      </c>
+      <c r="C18" t="s">
+        <v>54</v>
+      </c>
+      <c r="D18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19">
+        <v>1345</v>
+      </c>
+      <c r="C19" t="s">
+        <v>57</v>
+      </c>
+      <c r="D19" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20">
+        <v>1200</v>
+      </c>
+      <c r="C20" t="s">
+        <v>60</v>
+      </c>
+      <c r="D20" t="s">
+        <v>61</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21">
+        <v>1109</v>
+      </c>
+      <c r="C21" t="s">
         <v>63</v>
       </c>
-      <c r="C14" t="s">
-[...8 lines deleted...]
-      <c r="F14" s="2" t="s">
+      <c r="D21" t="s">
+        <v>64</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22">
+        <v>1107</v>
+      </c>
+      <c r="C22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D22" t="s">
+        <v>66</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23">
+        <v>848</v>
+      </c>
+      <c r="C23" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" t="s">
+        <v>69</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24">
+        <v>789</v>
+      </c>
+      <c r="C24" t="s">
+        <v>71</v>
+      </c>
+      <c r="D24" t="s">
+        <v>72</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25">
+        <v>436</v>
+      </c>
+      <c r="C25" t="s">
+        <v>74</v>
+      </c>
+      <c r="D25" t="s">
+        <v>75</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26">
+        <v>262</v>
+      </c>
+      <c r="C26" t="s">
+        <v>77</v>
+      </c>
+      <c r="D26" t="s">
+        <v>78</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27">
+        <v>63</v>
+      </c>
+      <c r="C27" t="s">
+        <v>80</v>
+      </c>
+      <c r="D27" t="s">
+        <v>81</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
-    <hyperlink ref="E9" r:id="rId15"/>
-[...10 lines deleted...]
-    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="E14" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="E15" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="F18" r:id="rId32"/>
+    <hyperlink ref="E19" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="E20" r:id="rId35"/>
+    <hyperlink ref="F20" r:id="rId36"/>
+    <hyperlink ref="E21" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="E22" r:id="rId39"/>
+    <hyperlink ref="F22" r:id="rId40"/>
+    <hyperlink ref="E23" r:id="rId41"/>
+    <hyperlink ref="F23" r:id="rId42"/>
+    <hyperlink ref="E24" r:id="rId43"/>
+    <hyperlink ref="F24" r:id="rId44"/>
+    <hyperlink ref="E25" r:id="rId45"/>
+    <hyperlink ref="F25" r:id="rId46"/>
+    <hyperlink ref="E26" r:id="rId47"/>
+    <hyperlink ref="F26" r:id="rId48"/>
+    <hyperlink ref="E27" r:id="rId49"/>
+    <hyperlink ref="F27" r:id="rId50"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>