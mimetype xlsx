--- v0 (2026-08-18)
+++ v1 (2026-10-28)
@@ -8,119 +8,287 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="160">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD76BD3E3D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Intervento manutenzione straordinaria  lavasciuga mod.L1-5 368  -Elettrotecnica snc</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD69DBBB50</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura risme di carta per fotocopieA4 80gr 500fg Bianca-GRASSI</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD5B374662</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Stampa pannello e adesivi per progetto POC DIspositivi digitali</t>
+  </si>
+  <si>
+    <t>BD71D174FE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio n.2 Autobus (GT) Uscita didattica presso Agriturismo Manni 27-10-2026-Malagnino</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4A4057E5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Realizzazione e spedizione regalo -Prodotti tipici del territorio-Manduria (TA)-Erasmus+</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina </t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD524BAE43</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio Minibus (19)-Erasmus+ -Malagnino S.R.L</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD438EF925</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale di cancelleria-Gregorio Mero</t>
+  </si>
+  <si>
+    <t>BD52465820</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento del servizio di viaggio, vitto e alloggio per alunni e docenti in mobilità e Job Shadowing in Portogallo</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BD004B03AE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto biglietto aereo</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF8BC7C72</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura corsi di formazione DM/38</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BD0E13B31F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Stampe manifesti contrassegni sezioni-Athena</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>BCEA99D982</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Innovamat  Education SRL</t>
+  </si>
+  <si>
+    <t>BCF3986BA9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Manutenzione e pulizia condizionatori</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>BCD6055E3E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto libri  n.12 copie "Il Filo Invisibile"</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCDAA6A0AC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA-Plus mod. aggiuntivo Scuolanext</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCCA200D1A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Corso Laboratoriale  Inglese Piano Estate</t>
+  </si>
+  <si>
+    <t>BCC970F5A7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale per la pulizia-Azienda Myo S.p.a</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>BCD60137C9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale didattico-Azienda Borgione Centro Didattico</t>
+  </si>
+  <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>BC8F8F0346</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisizione di beni ai sensi dell’art.50 del D. Lgs. 36/2023 PROGETTO POC “Per la Scuola” 2014-2020 – Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d'uso gratuito al personale della scuola</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>BC72674EC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisizione dei servizi di formazione ai sensi dell’art.50 del D. Lgs. 36/2023 PNRR Poli formativi nazionali e snodi territoriali per lo sviluppo del sistema di formazione continua per le competenze didattiche e digitali del personale scolastico</t>
   </si>
   <si>
     <t>BC74A8FA54</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio di formazione presso circolo velico e servizi di Pensione completa, Sistemazione in bungalow di legno con servizi igienici interni e climatizzazione per n. 40 alunni e due docenti</t>
   </si>
   <si>
     <t>20/07/2026</t>
   </si>
   <si>
     <t>BC74BBE461</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n.1 stampanteApparecchiature  - Multifunzione A3 a colori</t>
   </si>
   <si>
     <t>BCAD7723D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pittura murale per interni</t>
   </si>
   <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC4DA16590</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione del personale scolastico - Adempiment-IA-scuole</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>BCB503C177</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale di cancelleria</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC56540D0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stampe locandine e inviti</t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2E0DD94A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio riprese video spettacolo teatrale</t>
   </si>
   <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>BC33C52251</t>
   </si>
@@ -711,853 +879,1292 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8F8F0346" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/1fb8aa0c-fb2d-47ae-a39c-7bc555cb741d" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC72674EC2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/a0794e4b-839f-44ee-ae8c-0b70b0c08174" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC74A8FA54" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/9403d178-613b-4074-9e16-4008073fa2b4" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC74BBE461" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/94eae1b0-9c18-4ef7-8e75-6f5959acacfe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAD7723D2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/c6c2f950-2055-4686-a501-df37e5291793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4DA16590" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/0a26ce8e-85d6-400d-8a1d-3a19542c0f09" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC56540D0F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/cfcd9e1f-ced5-45e8-ab91-d82213a88d0f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2E0DD94A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/c23c8d63-46e2-4d8b-9cc1-ca017d076b42" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC33C52251" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/9449afe2-01ac-4b89-8c88-31fa3d6b7d1a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1C6A003D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/09399c06-40cd-4866-9684-1d0cad054c88" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFCAC6895" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/a3520e66-cea8-4efe-92f9-8fad6a56f3db" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC15251520" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/783cc9d3-6346-4e57-87bf-9286a7b0a86d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC33B22771" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/d9e19c53-863d-4fe5-bcd0-8cbc25b45bfa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1C4EB79B" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/504f66c4-5644-41f1-8652-1a07d5c96062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFCA8B7E5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/173301e6-8aec-4f2a-90b0-919c57b482e5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFCCB9460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/d23ce595-54c0-430f-9071-c3bab15c8a9a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFCB9DA01" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/533e9c05-4d6d-4251-812d-c493cf46fb7d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFCB2EE66" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/49ac85cd-44f5-475f-ba89-e68eeadbfa47" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFEAA98E7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/745f17aa-8298-4ecd-9f3f-95b30090f0ee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEA7907FA" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/e9b1b968-a985-4a48-8978-dc49479afbc2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE90AD4FB" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/7c5b7388-7ca0-428d-82af-3685278c9a69" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8E1E46C" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/aa9d6fcd-bf46-4024-82d5-836a0818276d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4C8004C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/2eeb2442-5e43-42d1-ab3d-35bed7975743" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBE2B3F03" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/39e889fa-9157-44fd-85b9-99795e7cfb87" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBE28DFA7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/f2fac16d-eb16-451a-b445-dab19aecc5a4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBE265EA5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/281a3019-607b-45b7-baf2-8217050a6d1a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1502119" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/ecbec078-2e48-4e66-a04e-69de83a8f4d0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9BB801D9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/287a8008-0dc1-431c-a9e0-05a6a8b8da5d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9BDF266F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/48042ee1-52c0-4503-8826-2de7c209954f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96BBBDE4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/92f143f1-dd25-436e-a4e2-0f148a24b968" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9BDF159C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/b857539e-8f0c-4039-9975-33e686ef9902" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F7331BE" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/98c182cc-91bf-4c61-8734-429895b0e72c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF9CD1BCB" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/15e66467-12f8-4a8d-94f4-46eb5ab95d52" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF9BFBB32" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/8e6e3274-f1f7-465d-96de-ef29b0b1e8a7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31DD8B9A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/34223678-ad93-4322-830a-aec0f659c30c" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD76BD3E3D" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/8cba2448-91b4-432f-8f3e-363d5ab5e6c0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD69DBBB50" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/4d956844-90ee-4df7-bfb4-9c2b6c5e5260" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5B374662" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/070ae339-fd6f-497c-8818-72138feb25e4" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD71D174FE" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/e5d8b12a-2ac3-43ff-ace2-e9a3de4989fc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4A4057E5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/adb4670c-f58d-4c70-b50d-4d7e2a9df6df" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD524BAE43" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/710862b3-988e-442b-a6ba-b621610027cb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD438EF925" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/1a00176f-133f-4d9e-a6d9-1f369e75bc7f" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD52465820" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/8bd3eea8-775b-4bfa-be84-ca51c1efeaa0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD004B03AE" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/60e525e5-1fed-4566-a3d4-55965afb2d6e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF8BC7C72" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/df841480-29c7-40ac-82f9-9227d2d6e571" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0E13B31F" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/b06c51cb-7153-4686-8868-2a1ffa948c0e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEA99D982" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/3fb13859-b124-4bb8-88bf-49814e47cfcd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF3986BA9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/71f020cd-6a03-4283-90e5-eafee1481b41" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD6055E3E" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/1098c158-e580-4bcb-864a-d7fc9763d7d9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDAA6A0AC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/413b7258-d215-455b-8f89-c6da727aa651" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCA200D1A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/24dd12dc-40f0-4cc6-bb80-50607ce1ee8d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC970F5A7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/954b6d41-a425-4a48-9c0d-0b9402a581b2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD60137C9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/ef3f9650-e25c-4d1a-aa26-6b43d50fea95" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8F8F0346" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/1fb8aa0c-fb2d-47ae-a39c-7bc555cb741d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC72674EC2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/a0794e4b-839f-44ee-ae8c-0b70b0c08174" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC74A8FA54" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/9403d178-613b-4074-9e16-4008073fa2b4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC74BBE461" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/94eae1b0-9c18-4ef7-8e75-6f5959acacfe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAD7723D2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/c6c2f950-2055-4686-a501-df37e5291793" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4DA16590" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/0a26ce8e-85d6-400d-8a1d-3a19542c0f09" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB503C177" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/ed623cd3-4e9d-4adc-a9c9-cb21c4faa78c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC56540D0F" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/cfcd9e1f-ced5-45e8-ab91-d82213a88d0f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2E0DD94A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/c23c8d63-46e2-4d8b-9cc1-ca017d076b42" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC33C52251" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/9449afe2-01ac-4b89-8c88-31fa3d6b7d1a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1C6A003D" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/09399c06-40cd-4866-9684-1d0cad054c88" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFCAC6895" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/a3520e66-cea8-4efe-92f9-8fad6a56f3db" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC15251520" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/783cc9d3-6346-4e57-87bf-9286a7b0a86d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC33B22771" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/d9e19c53-863d-4fe5-bcd0-8cbc25b45bfa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1C4EB79B" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/504f66c4-5644-41f1-8652-1a07d5c96062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFCA8B7E5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/173301e6-8aec-4f2a-90b0-919c57b482e5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFCCB9460" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/d23ce595-54c0-430f-9071-c3bab15c8a9a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFCB9DA01" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/533e9c05-4d6d-4251-812d-c493cf46fb7d" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFCB2EE66" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/49ac85cd-44f5-475f-ba89-e68eeadbfa47" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFEAA98E7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/745f17aa-8298-4ecd-9f3f-95b30090f0ee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEA7907FA" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/e9b1b968-a985-4a48-8978-dc49479afbc2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE90AD4FB" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/7c5b7388-7ca0-428d-82af-3685278c9a69" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8E1E46C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/aa9d6fcd-bf46-4024-82d5-836a0818276d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4C8004C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/2eeb2442-5e43-42d1-ab3d-35bed7975743" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBE2B3F03" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/39e889fa-9157-44fd-85b9-99795e7cfb87" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBE28DFA7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/f2fac16d-eb16-451a-b445-dab19aecc5a4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBE265EA5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/281a3019-607b-45b7-baf2-8217050a6d1a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1502119" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/ecbec078-2e48-4e66-a04e-69de83a8f4d0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9BB801D9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/287a8008-0dc1-431c-a9e0-05a6a8b8da5d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9BDF266F" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/48042ee1-52c0-4503-8826-2de7c209954f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96BBBDE4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/92f143f1-dd25-436e-a4e2-0f148a24b968" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9BDF159C" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/b857539e-8f0c-4039-9975-33e686ef9902" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F7331BE" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/98c182cc-91bf-4c61-8734-429895b0e72c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF9CD1BCB" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/15e66467-12f8-4a8d-94f4-46eb5ab95d52" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF9BFBB32" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/8e6e3274-f1f7-465d-96de-ef29b0b1e8a7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31DD8B9A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/TAIC84800D/amministrazione-trasparente/atti-amministrazioni-enti/34223678-ad93-4322-830a-aec0f659c30c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F36"/>
+  <dimension ref="A1:F56"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8941</v>
+        <v>12170</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>8764</v>
+        <v>11937</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>8759</v>
+        <v>11589</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>8742</v>
+        <v>11588</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>8721</v>
+        <v>11528</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>8483</v>
+        <v>11292</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>8197</v>
+        <v>11085</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>8169</v>
+        <v>10962</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B10">
-        <v>8122</v>
+        <v>10934</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11">
-        <v>7880</v>
+        <v>10259</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
-        <v>7859</v>
+        <v>10101</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>7856</v>
+        <v>9929</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>7674</v>
+        <v>9639</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>6989</v>
+        <v>9635</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>6988</v>
+        <v>9449</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>6969</v>
+        <v>9330</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>6958</v>
+        <v>9318</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B19">
-        <v>6956</v>
+        <v>9286</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>6825</v>
+        <v>9040</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>6778</v>
+        <v>8941</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>6512</v>
+        <v>8764</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B23">
-        <v>6445</v>
+        <v>8759</v>
       </c>
       <c r="C23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>6252</v>
+        <v>8742</v>
       </c>
       <c r="C24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>6136</v>
+        <v>8721</v>
       </c>
       <c r="C25" t="s">
         <v>71</v>
       </c>
       <c r="D25" t="s">
         <v>72</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>73</v>
       </c>
       <c r="B26">
-        <v>6024</v>
+        <v>8483</v>
       </c>
       <c r="C26" t="s">
         <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>75</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B27">
-        <v>6003</v>
+        <v>8416</v>
       </c>
       <c r="C27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B28">
-        <v>5900</v>
+        <v>8197</v>
       </c>
       <c r="C28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B29">
-        <v>5803</v>
+        <v>8169</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B30">
-        <v>5802</v>
+        <v>8122</v>
       </c>
       <c r="C30" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B31">
-        <v>5601</v>
+        <v>7880</v>
       </c>
       <c r="C31" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B32">
-        <v>5582</v>
+        <v>7859</v>
       </c>
       <c r="C32" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B33">
-        <v>5148</v>
+        <v>7856</v>
       </c>
       <c r="C33" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B34">
-        <v>5083</v>
+        <v>7674</v>
       </c>
       <c r="C34" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B35">
-        <v>4791</v>
+        <v>6989</v>
       </c>
       <c r="C35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B36">
-        <v>3912</v>
+        <v>6988</v>
       </c>
       <c r="C36" t="s">
         <v>102</v>
       </c>
       <c r="D36" t="s">
         <v>103</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37">
+        <v>6969</v>
+      </c>
+      <c r="C37" t="s">
+        <v>104</v>
+      </c>
+      <c r="D37" t="s">
+        <v>105</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>106</v>
+      </c>
+      <c r="B38">
+        <v>6958</v>
+      </c>
+      <c r="C38" t="s">
+        <v>107</v>
+      </c>
+      <c r="D38" t="s">
+        <v>108</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39">
+        <v>6956</v>
+      </c>
+      <c r="C39" t="s">
+        <v>109</v>
+      </c>
+      <c r="D39" t="s">
+        <v>110</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>111</v>
+      </c>
+      <c r="B40">
+        <v>6825</v>
+      </c>
+      <c r="C40" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" t="s">
+        <v>113</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>114</v>
+      </c>
+      <c r="B41">
+        <v>6778</v>
+      </c>
+      <c r="C41" t="s">
+        <v>115</v>
+      </c>
+      <c r="D41" t="s">
+        <v>116</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42">
+        <v>6512</v>
+      </c>
+      <c r="C42" t="s">
+        <v>118</v>
+      </c>
+      <c r="D42" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43">
+        <v>6445</v>
+      </c>
+      <c r="C43" t="s">
+        <v>121</v>
+      </c>
+      <c r="D43" t="s">
+        <v>122</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44">
+        <v>6252</v>
+      </c>
+      <c r="C44" t="s">
+        <v>124</v>
+      </c>
+      <c r="D44" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>126</v>
+      </c>
+      <c r="B45">
+        <v>6136</v>
+      </c>
+      <c r="C45" t="s">
+        <v>127</v>
+      </c>
+      <c r="D45" t="s">
+        <v>128</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46">
+        <v>6024</v>
+      </c>
+      <c r="C46" t="s">
+        <v>130</v>
+      </c>
+      <c r="D46" t="s">
+        <v>131</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47">
+        <v>6003</v>
+      </c>
+      <c r="C47" t="s">
+        <v>132</v>
+      </c>
+      <c r="D47" t="s">
+        <v>133</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>134</v>
+      </c>
+      <c r="B48">
+        <v>5900</v>
+      </c>
+      <c r="C48" t="s">
+        <v>135</v>
+      </c>
+      <c r="D48" t="s">
+        <v>136</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B49">
+        <v>5803</v>
+      </c>
+      <c r="C49" t="s">
+        <v>138</v>
+      </c>
+      <c r="D49" t="s">
+        <v>139</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>137</v>
+      </c>
+      <c r="B50">
+        <v>5802</v>
+      </c>
+      <c r="C50" t="s">
+        <v>140</v>
+      </c>
+      <c r="D50" t="s">
+        <v>141</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>142</v>
+      </c>
+      <c r="B51">
+        <v>5601</v>
+      </c>
+      <c r="C51" t="s">
+        <v>143</v>
+      </c>
+      <c r="D51" t="s">
+        <v>144</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>145</v>
+      </c>
+      <c r="B52">
+        <v>5582</v>
+      </c>
+      <c r="C52" t="s">
+        <v>146</v>
+      </c>
+      <c r="D52" t="s">
+        <v>147</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>148</v>
+      </c>
+      <c r="B53">
+        <v>5148</v>
+      </c>
+      <c r="C53" t="s">
+        <v>149</v>
+      </c>
+      <c r="D53" t="s">
+        <v>150</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>151</v>
+      </c>
+      <c r="B54">
+        <v>5083</v>
+      </c>
+      <c r="C54" t="s">
+        <v>152</v>
+      </c>
+      <c r="D54" t="s">
+        <v>153</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>154</v>
+      </c>
+      <c r="B55">
+        <v>4791</v>
+      </c>
+      <c r="C55" t="s">
+        <v>155</v>
+      </c>
+      <c r="D55" t="s">
+        <v>156</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>157</v>
+      </c>
+      <c r="B56">
+        <v>3912</v>
+      </c>
+      <c r="C56" t="s">
+        <v>158</v>
+      </c>
+      <c r="D56" t="s">
+        <v>159</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
-    <hyperlink ref="E7" r:id="rId11"/>
-[...58 lines deleted...]
-    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>