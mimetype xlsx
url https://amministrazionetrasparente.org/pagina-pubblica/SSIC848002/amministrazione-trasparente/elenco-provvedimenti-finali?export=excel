--- v0 (2026-07-26)
+++ v1 (2026-10-22)
@@ -8,3358 +8,2229 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1261" uniqueCount="1090">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1411" uniqueCount="710">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD756F01C5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura toner sharp-bp-30m28 scuola media Punta Idda</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD569C5824</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di prodotti per la pulizia dei locali</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD516D56F1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura ghiaccio secco</t>
+  </si>
+  <si>
+    <t>BD513828AC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura carta A3</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3DAEB39C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura libretti scolastici e materiale di cancelleria</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2C7CFC93</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Ritiro supplementare di Ecobox (sacco 95 lt.-max 18Kg)</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD13FEF9E5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di n° 2 pianoforti digitali.</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD19FB8545</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura Device - Il digitale per la scuola - DM 38/206</t>
+  </si>
+  <si>
+    <t>BD3DCF6334</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Riparazione e manutenzione strumenti musicali</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Progetto PN/FSE + “Formazione docenti” – D.M. n. 38 del 6 marzo 2026  - Lettera d'incarico  - TUTOR - Anno scolastico: 2025/26- Periodo di riferimento: dal 21/09/2026 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Progetto PN/FSE + “Formazione docenti” – D.M. n. 38 del 6 marzo 2026 - Lettera d'incarico - Esperta -  Anno scolastico: 2025/26 - Periodo di riferimento: dal 21/09/2026 </t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCEE17709A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura scarpe antinfortunistica e guanti da lavoro</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE583187F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Disattivazione servizio conservazione Namirial</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCDC08F6DF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura toner per fotocopiatrici.</t>
+  </si>
+  <si>
+    <t>BCDA42A84D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo abbonamento rivista Italiascuola.it</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>BC9C11B256</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura e montaggio di una telecamera di videosorveglianza</t>
+  </si>
+  <si>
+    <t>07/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - Fresu Erica - Piano Scuola Estate - Lettera d'incarico - TUTOR - Anno scolastico: 2025/26- Periodo di riferimento: dal 06/07/2026 al 31/12/2026 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - Doneddu Maria Noemi - Piano Scuola Estate - Lettera d'incarico  - TUTOR - Anno scolastico: 2025/26 - Periodo di riferimento: dal 06/07/2026 al 31/12/2026 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - Mereu Cristina - Contratto di prestazione servizi: Progetto: Piano Scuola Estate - ESPERTO - Anno scolastico: 2025/26- Periodo di riferimento: dal 01/09/2026 al 30/09/2026 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - Zene Andreina - Contratto di prestazione servizi: Progetto: Piano Scuola Estate - ESPERTO - Anno scolastico: 2025/26- Periodo di riferimento: dal 01/09/2026 al 30/09/2026 </t>
+  </si>
+  <si>
+    <t>BC4EBB3E7F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA STRUMENTI MUSICALI</t>
+  </si>
+  <si>
+    <t>BC4AE230F3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO SERVIZI RITIRO SCARTO TONER</t>
+  </si>
+  <si>
+    <t>06/07/2026</t>
+  </si>
+  <si>
+    <t>BC4BB0A6AA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Piano Scuola Estate - Convenzione per la realizzazione del Progetto “EstateAttiva: gioco, ripasso e crescita”</t>
+  </si>
+  <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>BC17B8BA8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rimozione e smaltimento insonorizzazione aula musica</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC17B8BA8E</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/58aaec9a-e75e-4d44-b88b-7c3fd9840123</t>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>BC1700CDE9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Riparazione e manutenzione condizionatori segreteria.</t>
+  </si>
+  <si>
+    <t>BC1634636F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura accessori di rete EnGenius</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>BBFA1FE13B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ABBONAMENTO 12 MESI CORSI SICUREZZA SAFETY FOR SCOOL - SPAGGIARI</t>
   </si>
   <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF39AA915</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio pulizia piazzale antistante sede centrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF39AA915</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BB4F0B9376</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura biglietti aerei Aleghero/Roma A/R  "Matematica per tutti"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F0B9376</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBB2F05845</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura registri presenza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2F05845</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBAABD0D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio Buffet  22 Maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBAABD0D7</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BB3D54ADDE</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRANSFERT OZIERI-ALGHERO A/R 14 E 16 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D54ADDE</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BB97A91C1A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus visita guidata a Buddusò 20.05.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97A91C1A</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB8FAC5603</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione alunni esami Cambridge A1 Starters</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FAC5603</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8F6E85DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione alunni esami Cambridge A1 Movers</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F6E85DD</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - PROGRESSI – Linea RECUPERIAMO - Incarico docente affiancamento - Anno scolastico: 2025/26 - 3^ annualità</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - Progetto PROGRESSI - Linea AIUTIAMOCI  - Incarico di Mediatrice Culturale - Anno scolastico: 2025/26</t>
   </si>
   <si>
     <t>Decreto di nomina - Progetto PROGRESSI - Linea AIUTIAMOCI  - Incarico di Psicologo - Anno scolastico: 2025/26</t>
   </si>
   <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB57BACD91</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura rotoloni e bobine in carta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57BACD91</t>
-[...4 lines deleted...]
-  <si>
     <t>BB58233089</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  diffusore a batteria Proel mod. V12 Free</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58233089</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB44EC2B1A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura batteria per defibrillatore Tecnoheart plus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44EC2B1A</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/0b2a85ac-1165-421d-b2b9-489b9736c8b8</t>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>BB44D24577</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Accesso alla piattaforma VargiuScuola - corso “introduzione dell’IA a scuola”</t>
   </si>
   <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3C4716AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura biglietti autobus ARST SPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C4716AD</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2E7257F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione Hotel Concorso Matematica per tutti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E7257F7</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/c5128ab6-f969-40dd-a001-58a4f239362b</t>
+    <t>BB2EFC453E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio trasferimento alunni da aeroporto a Hotel concorso Matematica per tutti.</t>
   </si>
   <si>
     <t>11/04/2026</t>
   </si>
   <si>
     <t>BA1A616585</t>
   </si>
   <si>
     <t>Decisione a contrarre - Piano Nazionale Cinema - Progetto: Imparamus Umpare</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA1A616585</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB129D7DD5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio trasporto pianoforte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB129D7DD5</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0D6A455A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio noleggio bus-visita guidata scuola dell'Infanzia "Il Carmelo" di Ozieri - Osservatorio astronomico - Siligo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0D6A455A</t>
-[...4 lines deleted...]
-  <si>
     <t>BAFF4F798F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di detergenti, detersivi e materiale vario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF4F798F</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAF0232297</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di consumo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0232297</t>
-[...4 lines deleted...]
-  <si>
     <t>BAEE8FADF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura supporti materiali alunni con disabilità.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE8FADF7</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BADE8AAEE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Altri supporti materiali per bambini H</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE8AAEE1</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC472C85F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Hard Disk progetto "Imparamus Umpare"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC472C85F</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC101630A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione n° 2 pianoforti digitali Korg B2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC101630A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Docente Tutor - Progetto PN FSE + / FESR “ESO4.6.A4.D-FSEPN-SA2025-29" - OrientiAMOci - A.S. 2025/26- Periodo di riferimento: dal 04/03 al 30/11 2026</t>
   </si>
   <si>
     <t>BA8FC08047</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto toner fotocopiatori scuole infanzia Gescal- Carmelo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FC08047</t>
-[...4 lines deleted...]
-  <si>
     <t>BAAFEF4D91</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAFEF4D91</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA8FA2C776</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione fotocopiatore scuola secondaria di 1° grado di  Tula</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FA2C776</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA7F6743D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto Minibasket e Basket a scuola</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA7F6743D5</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA79F105DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura rivista "Notizie della scuola A.S- 2025/26"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79F105DF</t>
-[...4 lines deleted...]
-  <si>
     <t>BA78F30C25</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizi internet portale Argo Scuola Cloud</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78F30C25</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA65E36F70</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione fotocopiatore scuola secondaria di 1° grado Chilivani</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65E36F70</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA635B7455</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura libri inglese Fun for Starters e Fun for Movers 4^ edizione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA635B7455</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA6169EAB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico scuola primaria G. Garibaldi Ozieri.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6169EAB3</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA457EEC71</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione alunni esami  Cambrige A2 Flyers</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA457EEC71</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3E53E7CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura manuale Docendoman35 passWeb e tfs-tfr</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E53E7CF</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA3FDBDECB</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS VISITE GUIDATE A ALGHERO E SASSARI/LA CRUCCA SCUOLE G.GARIBALDI E M.T.CAU</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3FDBDECB</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA1A3FC98B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Bus visita guidata Stintino/Isola dell'Asinara maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A3FC98B</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA24271CD6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LIBRI INGLESE EMPOWER SECOND EDITION A2 E B1 - 100% STEM - Linea B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24271CD6</t>
-[...4 lines deleted...]
-  <si>
     <t>BA32CB6023</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale infanzia Tula</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32CB6023</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3317E236</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico 1^B scuola primaria L. Sotgia (San Gavino) concorso "A spasso in sicurezza"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3317E236</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3288175C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trasferta alunni Ozieri-Sassari A/R spettacolo teatrale Viaggio oltre il tempo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3288175C</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>B9F0A699BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico Progetto Steam Il Mondo Dipinto, classi 1^A e 3^A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F0A699BE</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F050461C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico Progetto Goccia dopo Goccia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F050461C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA1ARFC98B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d’istruzione Isola Dell’Asinara</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1ARFC98B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA19956FF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITE GUIDATE A POSADA E PENISOLA DEL SINIS 8 E 15 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19956FF8</t>
-[...4 lines deleted...]
-  <si>
     <t>BA193DBA2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITE GUIDATE A FONNI, BUDDUSO, BOSA 13-21-22 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA193DBA2F</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>BA1779CAF9</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITE GUIDATE A BOSA, BITTI, IGLESIAS, 15-22-26 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1779CAF9</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>B9B0C46B4D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico scuola primaria Mores</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B0C46B4D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA12E16E90</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TONER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12E16E90</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>B927BFB822</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico classe 1^A scuola G. Deledda.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B927BFB822</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9FA3491CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto "MEMO' KIDS" attività teatrali per la scuola.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA3491CD</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9FA6193F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione Kyocera Multifunzione Ecosys  scuola G. Deledda.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA6193F6</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F8705E73</t>
   </si>
   <si>
     <t>Decisione a contrarre - TASLOCO ARREDI DA DIREZIONE DIDATTICA 1 OZIERI A SEDE CENTRALE G. DELEDDA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F8705E73</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>B9F41E5343</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTO D'INGRESSO TEATRO VERDI SASSARI-SPETTACOLO IN VIAGGIO OLTRE IL TEMPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F41E5343</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E08C8F99</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visite guidate al Museo della Brigata Sassari scuola secondaria di 1° grado a.s.2025.26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E08C8F99</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>B9EBA3BF25</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SOFTWARE ARGO PLANNING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBA3BF25</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E0A4D0A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso per referenti gruppo di lavoro intelligenza artificiale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0A4D0A1</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2026</t>
   </si>
   <si>
     <t>Decreto di nomina -  Docente Tutor - Progetto PN FSE + / FESR “ESO4.6.A4.D-FSEPN-SA2025-29” - OrientiAMOci - Anno scolastico: 2025/26- Periodo di riferimento: dal 09/01/2026 al 30/11/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Docente Tutor - Progetto PN FSE + / FESR “ESO4.6.A4.D-FSEPN-SA2025-29" - OrientiAMOci - Anno scolastico: 2025/26- Periodo di riferimento: dal 09/01/2026 al 30/11/2026</t>
   </si>
   <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>B9E0C3100A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico scuola secondaria di 1° grado TULA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0C3100A</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E0B3F853</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico scuola primaria Ardara</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0B3F853</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E1130F7C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico primaria Tula</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E1130F7C</t>
-[...4 lines deleted...]
-  <si>
     <t>30/12/2025</t>
   </si>
   <si>
+    <t>B9B95B6610</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Stage nel Repubblica di Malta</t>
+  </si>
+  <si>
     <t>B9E079E9B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASFERTA ALUNNI PER STAGE A MALTA OZIERI CAGLIARI-ELMAS A/R</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E079E9B0</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
+    <t>B99B5252A0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOLEGGIO BUS VISITE GUIDATE ALGHERO E CASTRUM ROMANO/ LA CRUCCA CANTARO E M.T.CAU</t>
+  </si>
+  <si>
     <t>B9BA19E959</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico M.T.CAU classi 3^ 4^ A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA19E959</t>
-[...4 lines deleted...]
-  <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9B8548729</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Materiale didattico M.T.CAU classi 1^ 2^ e 5^A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B8548729</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9B994BACA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B994BACA</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B8AFCC934A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pulizie Teatro Civico Ozieri 22 Dicembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AFCC934A</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B9A2792FF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto PON OrientiAMOci – Avviso pubblico “Percorsi di orientamento nelle scuole secondarie di primo grado” (FSE)+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2792FF5</t>
-[...4 lines deleted...]
-  <si>
     <t>B9759C9A31</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO 1°-2°-3° C , SCUOLA G. DELEDDA.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9759C9A31</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B9980ECA2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visite guidate FAB a.s. 2025/26.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9980ECA2B</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B974A56A6C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO SCUOLA INFANZIA GESCAL-SA PASTIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974A56A6C</t>
-[...4 lines deleted...]
-  <si>
     <t>B9864FA87C</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZI ARGO ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9864FA87C</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B9830BBB15</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE IPAD 101TH GEN WIFI 64 GB SILVER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9830BBB15</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B97437A156</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico scuola infanzia TULA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97437A156</t>
-[...4 lines deleted...]
-  <si>
     <t>B973AA1432</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO PLESSO CHILIVANI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B973AA1432</t>
-[...4 lines deleted...]
-  <si>
     <t>B974E98DEA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE CLASSI 2° e 3° B  SCUOLA G. DELEDDA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974E98DEA</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B9407D206E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO SCUOLA SAN GAVINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9407D206E</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B94035081C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico scuola G. Deledda classi 1^B e 1^D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94035081C</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>B47B00A691</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per la formazione sugli applicativi ARGO PNRR - DM 66/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47B00A691</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B944DCBEB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visite guidate a Sassari, Chilivani  e Bosa - Sede: Scuola primaria "Don Lorenzo Milani"- Mores</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944DCBEB0</t>
-[...4 lines deleted...]
-  <si>
     <t>B94902E76A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ritiro smaltimento-recupero cartucce toner esausti, n° 2 ritiri annuali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94902E76A</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>B933D513E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico scuola infanzia Carmelo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933D513E1</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B93378F37F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale progetto Well</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93378F37F</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B928E2BA62</t>
   </si>
   <si>
     <t>Decisione a contrarre - Richiesta d’Offerta (RdO) – partecipazione alla X^ Edizione dei “Preparation Centres Awards!” – Roma, 20 novembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928E2BA62</t>
-[...4 lines deleted...]
-  <si>
     <t>B922DCE4E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata a Alghero- Fattoria Didattica "Natura Bio"  - Sede: Scuola primaria classe 2A "Maria Teresa Cau"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B922DCE4E3</t>
-[...4 lines deleted...]
-  <si>
     <t>B921AC820A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata a Macomer - Nuraghe Santa Barbara - Scuola Secondaria di I^ Chilivani, Tula, G. Deledda - Ozieri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B921AC820A</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B8FF2CBE26</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE FORMATIVO TOKALON</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF2CBE26</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B8FEABD88A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BERGANTINI 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FEABD88A</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F73451D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO SCUOLA SECONDARIA DI 1° PUNTA IDDA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F73451D5</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B8FA2B24E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI INGLESE FUN FOR FLYERS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FA2B24E6</t>
-[...4 lines deleted...]
-  <si>
     <t>B8EC361B8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Contratto di fornitura: Richiesta d’Offerta (RdO) – acquisto carta per fotocopie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC361B8A</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F6CFC20B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ASCIUGAMANI IN CARTA E CARTA IGIENICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6CFC20B</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8D4BAE221</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AUTOBUS VISITA GUIDATA CABRAS/TORREGRANDE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D4BAE221</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CA151B88</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER RIGENERATI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CA151B88</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8C31AA819</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ACCESSORI E ATTREZZATURE MUSICALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C31AA819</t>
-[...4 lines deleted...]
-  <si>
     <t>B8C3D9A1FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSICURAZIONE ALUNNI A.S. 2025-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C3D9A1FF</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8BE5F700D</t>
   </si>
   <si>
     <t>Decisione a contrarre - RDO ACQUISTO MATERIALE PULIZIE LOCALI SCOLASTICI a.s.202526</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BE5F700D</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2025</t>
   </si>
   <si>
     <t>B8B56536D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONVENZIONE ASSOCIAZIONE INOGHE - CULTURA E SPETTACOLO OZIERI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B56536D4</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B8A8C307DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SMARTPHONE XIAOMI REDMI A5 E SIM FASTWEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8C307DA</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B889C28159</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORMAZIONE E AGGIORNAMENTO PERSONALE CORSI RLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889C28159</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B884B28973</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ROUTER RETE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884B28973</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>B87590F06C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LIBRI BORSA DI STUDIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87590F06C</t>
-[...4 lines deleted...]
-  <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>B86CC3004B</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO FIRMA DIGITALE DIRIGENTE SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86CC3004B</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>B85E5C8D24</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto  monitor, tablet, mouse, presi a noleggio.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E5C8D24</t>
-[...4 lines deleted...]
-  <si>
     <t>B8629C5835</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASPORTO, INSTALLAZIONE E MONTAGGIO LIM CON PROIETTORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8629C5835</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>B8626119E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULMINO PERCORSO OZIERI-TULA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8626119E4</t>
-[...4 lines deleted...]
-  <si>
     <t>B86232831B</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULMINO PERCORSO OZIERI-TULA-MORES</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86232831B</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>B84F5DD098</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84F5DD098</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>B846613803</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura dispositivi di sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B846613803</t>
-[...4 lines deleted...]
-  <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>B83BB248F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura, installazione, configurazione PC ALL IN ONE.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83BB248F1</t>
-[...4 lines deleted...]
-  <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - LETTERA DI INCARICO  - TUTOR - Moduli n.2,4,6,8,10,12,14</t>
   </si>
   <si>
     <t>Decreto di nomina - FORMATORE Modulo n.13– Gestione didattica e tecnica degli ambienti di apprendimento innovativi e relativi strumenti tecnologic</t>
   </si>
   <si>
     <t>Decreto di nomina - FORMATORE Modulo n.11– Cybersicurezza utilizzo sicuro della rete internet e prevenzione del cyberbullismo</t>
   </si>
   <si>
     <t>Decreto di nomina - FORMATORE Modulo n.9– Didattica inclusiva - Tecnologie digitali per l’inclusione scolastica</t>
   </si>
   <si>
     <t>Decreto di nomina - FORMATORE Modulo n.7 – Potenziamento dell’insegnamento nelle discipline scientifiche, tecnologiche, GEOGEBRA - Scuola Sec.di I^</t>
   </si>
   <si>
     <t>Decreto di nomina - FORMATORE Modulo N.5 – Potenziamento dell’insegnamento nelle discipline scientifiche, tecnologiche, GEOGEBRA - Scuola Primaria</t>
   </si>
   <si>
     <t>Decreto di nomina - FORMATORE Modulo n.3 – Didattica insegnamento dell’informatica, del pensiero computazionale e del coding, dell’IA - ATA</t>
   </si>
   <si>
     <t>Decreto di nomina -  FORMATORE Modulo n.1 – Didattica insegnamento dell’informatica, del pensiero computazionale e del coding, dell’IA - DOCENTI</t>
   </si>
   <si>
     <t>B8240D369F</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO RIVISTE ORIZZONTE SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8240D369F</t>
-[...4 lines deleted...]
-  <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>B82127D9C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo abbonamento rivista Italiascuola.it Oro - 10 quesiti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82127D9C9</t>
-[...4 lines deleted...]
-  <si>
     <t>B816A7F81D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SFERA S.r.l. - CANONE ANNUO GENERAZIONE CONTENUTI AMMINISTRAZIONE TRASPARENTE-</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B816A7F81D</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>B77FB3C50A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di N° 4 targhe personalizzate</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77FB3C50A</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>B7395D6FBC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura gruppo tamburo + manodopera</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7395D6FBC</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B70C10E3FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus Viaggio More-Ozieri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70C10E3FF</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>B6FEC45B72</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE ALUNNI ESAMI DELF A2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FEC45B72</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6D45C2E7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - assistenza tecnico informatica/riparazione pc - C&amp;C CONSULTING SPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D45C2E7E</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6E4D6E544</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4D6E544</t>
-[...4 lines deleted...]
-  <si>
     <t>B6E4AB5615</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto etichette</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4AB5615</t>
-[...4 lines deleted...]
-  <si>
     <t>B6EA1CD553</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata Auditorium "G.M.Devilla" - Sassari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA1CD553</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6D142D3E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ritiro annuale toner esausto + contenitore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D142D3E9</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6D0A82978</t>
   </si>
   <si>
     <t>Decisione a contrarre - Proiezione del cortometraggio “NO SEMUS A PE” - Bus Scuola Primaria Don Lorenzo Milani di Mores</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0A82978</t>
-[...4 lines deleted...]
-  <si>
     <t>B6D0537B49</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AUTOBUS TRASFERTA OZIERI/SASSARI - Prove Esame Certificazione DELF A2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0537B49</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6C9D48680</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO TRIENNALE VS-RPD-3A VARGIU SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9D48680</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C57CF1DC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Stampante TT-DT - Progressi Linea Digitiamo!</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C57CF1DC</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C93B4F09</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAMI CERTIFICAZIONE LINGUISTICA INGLESE A1 STARTERS / A1 MOVERS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C93B4F09</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6BB7445E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - proiezione documentario progetto "No Semus a Pe"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB7445E3</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B69D80488B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TONER SEGRETERIA, PLESSI, I.C. OZIERI.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69D80488B</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B69E6720F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO BIGLIETTERIA AEREA 15/18 MAGGIO A/R - MATEMATICA PER TUTTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69E6720F0</t>
-[...4 lines deleted...]
-  <si>
     <t>B69E9A7671</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASFERIMENTO  ALUNNI OZIERI-AEROPORTO/OLBIA A/R 15/18 MAGGIO MATEMATICA PER TUTTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69E9A7671</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A7824C35</t>
   </si>
   <si>
     <t>Decisione a contrarre - SMALTIMENTO MATERIALE OBSOLETO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A7824C35</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>B69DCEC508</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AUTOBUS TRASFERIMENTO ALUNNI DA FIUMICINO  A HOTEL - MATEMATICA PER TUTTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69DCEC508</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>B699079E85</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE BAMBINI H SCUOLA SECONDARIA 1° GRADO CHILIVANI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B699079E85</t>
-[...4 lines deleted...]
-  <si>
     <t>B6998FF72C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata Scuola dell'Infanzia di Tula</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6998FF72C</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>B69EFDC5BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AUTOBUS VIAGGIO D'ISTRUZIONE OZIERI/PATTADA MONTE LERNO A/R 27-05-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69EFDC5BA</t>
-[...4 lines deleted...]
-  <si>
     <t>B69F17AB5D</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLO BUS VIAGGIO TULA/ARZACHENA A/R 19-05-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69F17AB5D</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>B66E138AB8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PROGETTO WELL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66E138AB8</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>B683293FB7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata ad Alghero Parco dei Pini e Olzai -Teti-Tiana</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B683293FB7</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B674028306</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visite guidate a Barumini, Bitti, Tuili, Alghero.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B674028306</t>
-[...4 lines deleted...]
-  <si>
     <t>B66DAC8ABF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visite guidate: Valledoria, La Crucca (SS), Parco di Porto Conte (Alghero), Tuili e Burgos</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DAC8ABF</t>
-[...4 lines deleted...]
-  <si>
     <t>B66DC43384</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visite guidate: Castelsardo e Cabras</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DC43384</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - TATTI DANIELA MARIA docente Esperto in lingua Inglese per il Progetto  PNRR - 100% STEM – Linea B</t>
   </si>
   <si>
     <t>Decreto di nomina - ORECCHIONI ELISA MARGHERITA - docente Esperto in lingua Inglese per il Progetto  PNRR - 100% STEM – Linea B</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B65C40F864</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BATTERIA SONY "PROGETTO NO SEMUS A PE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65C40F864</t>
-[...4 lines deleted...]
-  <si>
     <t>B65DDABA92</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASFERIMENTO DI UNA LIM DA SCUOLA PRIMARIA ARDARA A OZIERI SCUOLA G. GARIBALDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65DDABA92</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>''''''''''</t>
   </si>
   <si>
     <t>Decisione a contrarre - Avviso di selezione personale - DM65 LINEA B 100% STEM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=''''''''''</t>
-[...4 lines deleted...]
-  <si>
     <t>B5FFC265B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata ad Orani (NU) - Scuola Secondaria di I^ Mores e Tula</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FFC265B5</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>B65C852CB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LICENZA D'USO JAMF SCHOOL PERPETUAL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65C852CB5</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B61C226CC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio a Nora Oasi WWF Monte Arcosu 14-15 Aprile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61C226CC7</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B619B10B91</t>
   </si>
   <si>
     <t>Decisione a contrarre - PNRR DM 66/23 - In viaggio verso la scuola del futuro - Noleggio Mouse</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619B10B91</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B61144E6EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - PIANO NAZIONALE CINEMA E IMMAGINI PER LA SCUOLA - NO SEMUS A PE - Convenzione Carta Bianca</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61144E6EC</t>
-[...4 lines deleted...]
-  <si>
     <t>B61159224D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ATTREZZATTURE MUSICALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61159224D</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>..........</t>
   </si>
   <si>
     <t>Decisione a contrarre - Nessuno resti indietro: iniziative per la riduzione dei divari negli apprendimenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=..........</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B5F995384F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PROGETTO "DAL TUORLO AL MONDO, IL MIRACOLO DELLA SCHIUSA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F995384F</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F8DC0B29</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ROTOLI ASCIUGAMANI DISPENCER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F8DC0B29</t>
-[...4 lines deleted...]
-  <si>
     <t>B5FA059412</t>
   </si>
   <si>
     <t>Decisione a contrarre - PNRR DM 66/23 - IN VIAGGIO VERSO LA SCUOLA DEL FUTURO - NOLEGGIO MULTIFUNZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FA059412</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - PNRR - In viaggio verso la scuola del futuro - Lettera d'incarico - Tutor - Formazione Programmi ARGO  - Periodo di riferimento: dal 03/03/2025 al 30/09/2026 </t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5CB12D118</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO AUSILI DIDATTICI SCUOLA SECONDARIA DI 1° GRADO 2024-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CB12D118</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C5E936DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SUPPORTI MATERIALI PER ALUNNI H SCUOLA INFANZIA - PRIMARIA - SECONDARIA DI 1° GRADO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5E936DB</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C5336646</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER PER FOTOCOPIATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5336646</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B59DAE0453</t>
   </si>
   <si>
     <t>Decisione a contrarre - Procedura d'acquisto n.2 - HDD ESTERNO SSD 2TB USB 3.0</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59DAE0453</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B17F5E64</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto PNRR – 100% - Noleggio iPad</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B17F5E64</t>
-[...4 lines deleted...]
-  <si>
     <t>B582F73B40</t>
   </si>
   <si>
     <t>Decisione a contrarre - Procedura d’acquisto libri di testo Progetto certificazione linguistica Cambridge a.s. 202425</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582F73B40</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B15E5AAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Procedura d'acquisto n°3 Flyht Case</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B15E5AAD</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B12851B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata ad Orani (Nu)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B12851B1</t>
-[...4 lines deleted...]
-  <si>
     <t>B5A789F16F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio trasferta alunni VS Porto di Porto Torres</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A789F16F</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>B59D70991F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione esame certificazione linguistica Cambridge A2 Flyers</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D70991F</t>
-[...4 lines deleted...]
-  <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>B59D245A58</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D245A58</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>B56DD4F064</t>
   </si>
   <si>
     <t>Decisione a contrarre - Hikvision NOLEGGIO DM66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56DD4F064</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B56D775C30</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio trasferta alunni VS aeroporto Alghero</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56D775C30</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B562DCCA25</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ELETTRODI PER DEFIBLILLATORE IPAD NF 1200 s/n P1R20G185</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B562DCCA25</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>B54BF35528</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO SCUOLA PRIMARIA ARDARA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54BF35528</t>
-[...4 lines deleted...]
-  <si>
     <t>B54BA3CCAA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento al portale ClassVR 1 anno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54BA3CCAA</t>
-[...4 lines deleted...]
-  <si>
     <t>B558232DF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO RIVISTA 2024/2025 NOTIZIE DELLA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B558232DF5</t>
-[...4 lines deleted...]
-  <si>
     <t>B54385CD84</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d’istruzione parco archeologico di Nora (CA) e oasi WWF di Monte Arcosu</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54385CD84</t>
-[...4 lines deleted...]
-  <si>
     <t>B543FF201F</t>
   </si>
   <si>
     <t>Decisione a contrarre - spettacolo on-line “Il diario di Anna Frank”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543FF201F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B532FD4138</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata ad Arzachena</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B532FD4138</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>B52474BC52</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTI PROGRAMMI ARGO ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52474BC52</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>B51852B9E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - PULIZIE SALONE DON SALIS - SAGGIO FESTIVITA' NATALIZIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51852B9E3</t>
-[...4 lines deleted...]
-  <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>B4BF3D82EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO PRIMARIA G. GARIBALDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BF3D82EB</t>
-[...4 lines deleted...]
-  <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Prof.sse Maria Luisa Masia, Anna Maria Sanguinetti, Caterina Satta - incarico di Docenti interni per l’Attività Tecnica, – DM 02/2019, nell’ambito del progetto dal Titolo Nessuno resti indietro: iniziative per la riduzione dei divari negli apprendimenti</t>
   </si>
   <si>
     <t>B4D56E6305</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO PROGETTO "IL MONDO DIPINTO"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D56E6305</t>
-[...4 lines deleted...]
-  <si>
     <t>B4D672C0EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO PROGETTO "GOCCIA DOPO GOCCIA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D672C0EA</t>
-[...4 lines deleted...]
-  <si>
     <t>B4D4F0C84F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER SEDE CENTRALE, PLESSI, SCUOLA SEC. 1° TULA.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D4F0C84F</t>
-[...4 lines deleted...]
-  <si>
     <t>B50504D743</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di istruzione a Barcellona e Lloret de Mar - Disconnect  Cruise</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/777bcf62-f880-4991-b0ea-ac60a3ecc935</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Docenti interni per l’Attività Tecnica, – Linea B del DM 65/2023, 
 nell’ambito del progetto dal Titolo 100% STEM </t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>B4BFEB2764</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d'Istruzione a Roma Scuola Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BFEB2764</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>B4A69E9D54</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE INFANZIA CARMELO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A69E9D54</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>B4EE4A6ED4</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA MUSEO BRIGATA SASSARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EE4A6ED4</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>B4D24CFD22</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAGE LINGUISTICO NELLA REPUBBLICA D'IRLANDA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D24CFD22</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>B99BBE97E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS VIAGGIO TULA/OZIERI AR ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BBE97E9</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>B4964D0666</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATRIALE DIDATTICO PRIMARIA M.T. CAU</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4964D0666</t>
-[...4 lines deleted...]
-  <si>
     <t>B986879B0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA "PLUS MODULO AGGIUNTIVO SCUOLANEXT"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B986879B0F</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>B49F9075F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA A SASSARI TEATRO ASTRA EX FERROVIARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49F9075F4</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4A06C2A9E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO SCUOLA PRIMARIA MORES</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/null</t>
-[...7 lines deleted...]
-  <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>B49449B26A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BERGANTINI EDIZIONE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49449B26A</t>
-[...4 lines deleted...]
-  <si>
     <t>B4941224C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico scuola primaria San Gavino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4941224C9</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>B47D30761E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PROGETTO+ISCRIZIONE "MATEMATICA PER TUTTI"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47D30761E</t>
-[...4 lines deleted...]
-  <si>
     <t>B3F05EC3D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - RDO ACQUISTO MATERIALE PULIZIE LOCALI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F05EC3D4</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>B47CA2E8FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Portale Scuola Cloud Migrazione Sito e Formazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47CA2E8FA</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>B4700AF159</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO SCUOLA VOLLEY - TULA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4700AF159</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>B4703399BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO SCUOLA BASKET A SCUOLA OZIERI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4703399BC</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>B4839B1EB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Laboaratori PNRR_DM65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4839B1EB3</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>B457CAE077</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO SCUOLA PRIMARIA TULA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B457CAE077</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>B4567A1152</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO SCUOLA MEDIA PUNTA IDDA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4567A1152</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>B451F2A48C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO TRASFERTA PER VISITA GUIDATA VILLA PIERCY-BOLOTANA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B451F2A48C</t>
-[...4 lines deleted...]
-  <si>
     <t>B4523182BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO TRASFERTA  PER CORSO FORMAZIONE DOCENTI - VERONA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4523182BA</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>B44597093F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale strumentazione musicale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44597093F</t>
-[...4 lines deleted...]
-  <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>B447E8317A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto incarico lavori per realizzazione impianto elettrico  laboratorio scientifico ed aula con parete immersiva</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B447E8317A</t>
-[...4 lines deleted...]
-  <si>
     <t>B447D8932B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata a Torralba visione film “Il ragazzo dai pantaloni rosa”, di Margherita Ferri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B447D8932B</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>B435BDB60C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARRELLO PULIZIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B435BDB60C</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>B425E964DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DISPOSITIVI PROTEZIONE PERSONALE ATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B425E964DD</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>B3FFE411EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - BORSA DI STUDIO PROF. M. COLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FFE411EE</t>
-[...4 lines deleted...]
-  <si>
     <t>B420DE6EF2</t>
   </si>
   <si>
     <t>Decisione a contrarre - DORSALE COLLEGAMENTO DA RACK PRINCIPALE A STANZA MULTIMEDIALE EE G.GARIBALDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420DE6EF2</t>
-[...4 lines deleted...]
-  <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto di Lingua Inglese - PNRR - 100% STEM - Progetto Certificazione Lingua Inglese Cambridge - Linea A</t>
   </si>
   <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>B3E60A5FAC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE DELLE COPERTURE ASSICURATIVE INFORTUNI E RESPONSABILITÀ CIVILE AS202425 E202526.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E60A5FAC</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>B39F46A712</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO FIRMA DIGITALE DSGA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39F46A712</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>B3740C213E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ASCIUGAMANI ROTOLO SCOTT ESSENTIAL SLIMROLL 6 PEZZI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3740C213E</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>B36D6A8273</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PROTEZIONE MURALE E SACCOPOUF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36D6A8273</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>B39DAB9390</t>
   </si>
   <si>
     <t>Decisione a contrarre - RICHIESTA D’OFFERTA (RDO) – ACQUISTO CARTA PER FOTOCOPIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39DAB9390</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>B32E168964</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER (DIDATTICA)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32E168964</t>
-[...4 lines deleted...]
-  <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>B338612BF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE (UFFICI SEGRETERIA)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B338612BF8</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>B329F8497A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO GUANTI MONOUSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329F8497A</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>B32ED8AC8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZI INFORMATICI BIT-MANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32ED8AC8A</t>
-[...4 lines deleted...]
-  <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>B31A73E7C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE UFFICI SEGRETERIA - BORGIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31A73E7C2</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2024</t>
   </si>
   <si>
     <t>B30DF127DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO MIGRAZIONE AL CLOUD SERVIZI DIGITALI ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30DF127DF</t>
-[...4 lines deleted...]
-  <si>
     <t>B3124C9FAC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER STAMPANTE UFFICI E PLESSI VARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3124C9FAC</t>
-[...4 lines deleted...]
-  <si>
     <t>16/09/2024</t>
   </si>
   <si>
     <t>B30E6D1C4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO ARGOWEB PREMIUM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E6D1C4A</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>B2F1446B69</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO RIVISTA ITALIA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F1446B69</t>
-[...4 lines deleted...]
-  <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>B2EFC143F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ALIMENTATORE DI ORIGINALI UFFICI - SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EFC143F8</t>
-[...4 lines deleted...]
-  <si>
     <t>02/09/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Prof.sse Anna Maria Sanguinetti, Caterina Satta - PNRR - 100% STEM - Linea A - Lettera d'incarico Attività Tecnica in Piattaforma </t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>B2ABA52809</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STAMPANTE SCUOLA SECONDARIA TULA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2ABA52809</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Affidamento Esperti e Tutor: Progetto: Piano Scuola Estate - Anno scolastico: 2023/25- Periodo di riferimento: dal 26/06/2024 al 31/07/2025 </t>
   </si>
   <si>
     <t>05/12/2023</t>
   </si>
   <si>
     <t>B4A15A0F6C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE INFANZIA GESAL-SA PASTIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A15A0F6C</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2023</t>
   </si>
   <si>
     <t>B4640E6D35</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO SCUOLA INFANZIA TULA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/416796fc-816e-40e1-86f1-fc6a75f63840</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3657,5099 +2528,6236 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD756F01C5" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/780204c4-079f-4187-bbd5-18c659c582fd" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD569C5824" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/0ed9d03a-ccab-4930-bee4-2bcd6dedb75c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD516D56F1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/8adef4b7-21c8-490d-bf40-4a9093e2aab4" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD513828AC" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/6797e405-a81a-4194-b46c-6ffd2aa7ba1f" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3DAEB39C" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/d0f80459-488c-48b1-b6f2-b3c9091a64c9" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2C7CFC93" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/1b8c5108-3d8c-480c-b4cb-8804fce3a792" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD13FEF9E5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/54ec90b3-8026-474a-9567-deaea22893c9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD19FB8545" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/44c28349-7ae5-44db-9090-78b6592f66d3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3DCF6334" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/8d2723e7-4070-4eb6-ba7f-21df61298efb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEE17709A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/eb46bff0-6b31-4cf8-8ec4-e1f27698a74c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE583187F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/b6d5c68a-73c9-41c2-b7e2-d0c3647857c6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDC08F6DF" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/ee1cfd24-6458-4ae4-83b2-570e0da3da47" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDA42A84D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/71342508-11be-4e21-bf4e-6f9e83e238f3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9C11B256" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/8d120e3e-402b-4ce9-9187-bf6f9cfeb6e3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4EBB3E7F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/11673aa5-bd4f-4606-90a1-103a3d053f26" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4AE230F3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/67d4d5e0-4752-4c20-9c91-79749113b11c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4BB0A6AA" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/3a0599fb-626e-4fe6-bfe4-c3023d555d75" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC17B8BA8E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/58aaec9a-e75e-4d44-b88b-7c3fd9840123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1700CDE9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/126e0aae-71f2-493d-aad4-9f0d12575cc3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1634636F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/d7c25fd9-f269-4913-b9c6-8170ef737341" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFA1FE13B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/424a45fd-211f-4932-ab79-96d312042ba2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF39AA915" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/a4bf0a9e-7e64-4610-8b20-bda32f9a7c42" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F0B9376" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/47b3c338-b071-48a3-a1d3-873e9723b292" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2F05845" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/e3834c7f-f2aa-4a13-9243-9dbe791b4354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBAABD0D7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/7b1e79a0-f1ce-4b6e-b4da-b374a8989b96" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D54ADDE" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/593d6078-ffe0-43df-9bdf-0e2199ba1bca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97A91C1A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/e5bcc798-70d4-4e9b-82c7-ee278232e074" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FAC5603" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/12cc9c54-7073-4444-b2b0-d8d111e45fb5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F6E85DD" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/d77aa171-212c-4ae1-817b-c2f989d792c9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57BACD91" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/f1ad9d85-09ac-42bc-a149-2d5869925772" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58233089" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/c26471e4-292b-449e-a264-07b33a652622" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44EC2B1A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/0b2a85ac-1165-421d-b2b9-489b9736c8b8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB44D24577" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/074f5627-1bdd-47e5-80d4-208f66f8208f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C4716AD" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/b7013bc5-401d-4b6c-84d9-836d7321100f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E7257F7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/c5128ab6-f969-40dd-a001-58a4f239362b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB2EFC453E" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/4a25094f-5743-4a71-b1dd-c2fc0b519ac8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1A616585" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/90398892-415d-42f6-bbc1-7b77b939f6a9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB129D7DD5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/5a756ab8-577e-46b4-a875-753d42f94766" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0D6A455A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/535c4b34-4e28-4c6d-b003-de7778d100a6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF4F798F" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/7994f757-812f-4707-b9b7-79d08f9ff64d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0232297" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/48eb1539-9999-4e3b-a8f1-098986205b2a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE8FADF7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/1c786ecd-fd98-43d6-8971-fdcfe74b2c6c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE8AAEE1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/400f2847-0512-4585-b8bb-f04f3cd9746e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC472C85F" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/bad1875e-5409-4284-9263-96c4ac1b3429" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC101630A" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/09d24bc7-59fb-471c-971c-a6ae383324e4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FC08047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/6f78cf84-ade7-45e8-b0f9-318b540993b5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAFEF4D91" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/059adf27-66bf-4de8-badd-66a2752ffd7e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FA2C776" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/a3e4c72b-3c69-4084-a438-67fa6465bbce" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA7F6743D5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/2b2e8e98-716e-43b8-aca5-0903ca8a0cc1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79F105DF" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/e5e6b31c-ab00-4814-b929-bef499783744" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78F30C25" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/f7d3b7d7-e52a-45c0-a3cf-275d40a1f03b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65E36F70" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/1ed8de63-ac1c-445a-a215-6bfec1dcdb62" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA635B7455" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/a76a5ed2-6a9d-4d7a-b151-b09b0fcf3ca9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6169EAB3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/fefbf0f7-0ea1-43b7-82f4-f86b67635734" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA457EEC71" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/b74f91ee-31e2-47a5-8a57-43f4c1cca2ad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E53E7CF" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/4e17c977-ffde-4e9a-8eda-25f3c088eb44" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3FDBDECB" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/2d1ea47c-cde0-4e7c-89b0-d7ca132c15a8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A3FC98B" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/3c3b8e14-ebdd-461b-ad15-b92bc8f84d44" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24271CD6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/e1c3b5b6-9fea-4471-bcf5-6d0975e4e53d" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32CB6023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/2d71874c-9106-434b-8082-8184b55960e0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3317E236" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/2922a3a6-ff70-4c6c-b689-81df8508eadd" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3288175C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/59f4b62d-ec1b-4bca-927d-a3ffc4c268b7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F0A699BE" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/1d229cb1-477d-49a7-b6f3-de2e8c484810" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F050461C" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/f82427c2-062e-40b3-b80e-4ec602bda18d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1ARFC98B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/1c122a2d-900c-4ade-a5f7-0f891627f3ec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19956FF8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/0a21b80a-285e-4b30-a0c1-88d3400673d0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA193DBA2F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/cba36680-9e79-4905-83d7-db2219a696a7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1779CAF9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/8e4f93e9-b481-4a91-a030-d3d835ef187a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B0C46B4D" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/09e610dd-797d-46d9-b7f9-2106815683ba" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12E16E90" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/a39f2627-ea09-468e-97df-7f40cf8793b6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B927BFB822" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/776614a1-de58-44b2-abf7-c1bb9d7862df" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA3491CD" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/46e44914-98b1-4587-873b-eb716eb0a222" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA6193F6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/32583b11-12f5-46e9-94e6-c8fb8880e412" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F8705E73" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/044a8581-230f-4f98-828d-50656a104a39" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F41E5343" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/44cab849-2fc1-47ae-b0d6-8d144da48dcb" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E08C8F99" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/a27ed0b2-6437-42ae-b635-e8adc0e488c0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBA3BF25" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/298e2461-07ce-4fb9-bd01-4c1f5ea67c4d" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0A4D0A1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/ee301220-552a-4d1a-b74c-ddbbba230621" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0C3100A" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/29bd6c0b-0ccf-4279-b4af-e055658bd4f3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0B3F853" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/14ad6154-9d0f-4624-9647-dab161f9b6c2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E1130F7C" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/81dac22d-ca48-434e-9815-ac6548099d8e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9B95B6610" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/5fe24aec-e127-40eb-885e-f5cc47d610f7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E079E9B0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/c865961b-7920-401d-99af-245b5c87a8df" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B99B5252A0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/d864b99b-059f-4289-9c9b-e2e5bb776d20" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA19E959" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/afdccb41-224f-486c-93c2-6b5afb1c7546" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B8548729" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/8f0318a9-15e2-4b6c-9207-f2c1a1bff226" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B994BACA" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/76b8c846-9e38-4b3e-be38-51d79eb38f00" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AFCC934A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/c672cef4-e1fa-4521-a7c7-97870eb39811" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2792FF5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/ee6263ba-5d21-4977-81ca-48fe2a3a195c" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9759C9A31" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/86e24904-dc3b-45ec-a0cf-ae78f4529000" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9980ECA2B" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/9da0800e-9ea8-4abe-b273-ff13650879ff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974A56A6C" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/75916de8-095b-454b-b14a-c7a6f4c27940" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9864FA87C" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/5fa7d573-e40d-4255-87ec-b39fd97820c2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9830BBB15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/febf433d-7df1-4108-b0e3-3ab63cb60768" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97437A156" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/f1abf999-c838-4900-b4dd-834c984ba298" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B973AA1432" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/224ef184-c81a-4a98-9f9b-12c32784bc61" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974E98DEA" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/6d049a06-f9a3-40e1-a742-743cbeba403e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9407D206E" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/275984cf-ccfb-4f42-98e6-f0def80eafe3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94035081C" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/a707223e-916d-4111-9144-3012b2682c0a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47B00A691" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/cacf0d4b-6e5f-425b-842f-64ae2a64b50d" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944DCBEB0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/28af96ab-d9ee-4278-8356-14ec16d7d565" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94902E76A" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/513d2d04-2b91-4d4a-827d-64153772ab44" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933D513E1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/2e2ba6da-2ec3-409b-ac32-a3eef82e7c14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93378F37F" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/9c74b2f0-2428-4e5d-bba5-737e371c3552" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928E2BA62" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/f2d57786-0741-42bd-a03b-5060acebe331" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B922DCE4E3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/736af720-75df-447d-a321-1331fadda2b2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B921AC820A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/df90db93-03c0-49ed-b306-5092161f80f8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF2CBE26" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/4cce8b17-a2cf-4f0b-a8bf-24ddbab5b816" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FEABD88A" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/3764e91f-b4f0-43b1-9a24-c80e2630c019" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F73451D5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/0e2e70de-aea8-4f1e-9c81-2351950b03ab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FA2B24E6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/cb5bdc17-8314-4f98-bb11-8889783e472b" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC361B8A" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/682b48ef-c87a-445e-bc2a-c8b1171171f9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6CFC20B" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/e6741da7-4f80-46d2-9076-7b7ce9ca6313" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D4BAE221" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/477440d0-063b-4897-8101-a7f221caee0a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CA151B88" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/d9724b91-3859-43f3-af0c-c259f9fbc262" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C31AA819" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/41ef8b40-b251-4984-a7aa-7d7007f06ee5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C3D9A1FF" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/7325f350-5a44-46a9-a258-213771265a70" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BE5F700D" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/16c2d8d2-0781-49b1-991f-3cde254deb1c" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B56536D4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/6e825455-998e-4ad3-b674-c265a8bbc4c6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8C307DA" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/3e93f6db-2a4e-4438-88e4-c332c927ef91" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889C28159" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/e4f0b3a2-cbe3-4a46-976f-8a9b16ab817c" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884B28973" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/3be4fbda-acdf-4bee-8ec3-4646540a1038" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87590F06C" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/36f89acf-870f-4df8-87f3-dab67201683d" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86CC3004B" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/793b4697-f569-4796-9996-0ff71d0ce15e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E5C8D24" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/936c67a4-e2af-44de-9e27-91e3b1acfeba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8629C5835" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/a38c5aae-be5f-40f3-bd6f-69ccfc32bda9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8626119E4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/11b35268-bf02-442f-a97e-c2368e0226d2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86232831B" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/38eb024c-aa96-41b7-9fa6-7d8cce27b071" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84F5DD098" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/25bf4f0a-b12f-4cbf-b271-593bfdd91cfd" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B846613803" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/feef27b7-7c79-47ed-a2fb-a111d959ec46" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83BB248F1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/99718c7a-e3b0-44b9-991c-07f9d595fb1d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8240D369F" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/477d3d7f-ad9d-4cd6-909c-9b3a92f90483" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82127D9C9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/f6a1073f-dfc4-4968-b74e-72e0e0cd1fee" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B816A7F81D" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/12c927ae-cab0-4c69-9813-c6ab9dce92f2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77FB3C50A" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/c6e850ab-9d7d-453e-8d6f-db9a8e6e9f15" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7395D6FBC" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/53646091-8a0d-4fed-bb7b-265ffb53371f" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70C10E3FF" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/5a76fcaf-9622-44bd-89fa-2bd3c8277fdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FEC45B72" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/a12eb5e0-bd54-4410-bf45-210c6d4c3269" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D45C2E7E" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/7d29bb86-d908-4d5f-9d4a-4e9be90c88a7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4D6E544" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/528b86de-436b-42d6-b70e-3edeefcd5130" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4AB5615" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/b02ee268-65eb-471f-9bd9-9a076293cde4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA1CD553" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/90db1540-9bba-456d-8529-8292bf10d1f4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D142D3E9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/29c47557-ab53-4f11-84a1-8a60fd0aad7c" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0A82978" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/c705792e-9942-4d03-af7f-7a40f87e0926" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0537B49" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/c84bb00f-0efc-43e8-865f-d9b5377a80d8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9D48680" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/319c59e0-a22f-456d-b4bf-ad6ad63446b1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C57CF1DC" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/0ebcc940-bbeb-4121-9014-fd6b30d063d4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C93B4F09" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/141c68c9-1faa-4903-97cb-29d48db6410c" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB7445E3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/06619a24-0e91-4eb1-81bb-db293e47ec76" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69D80488B" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/1ec23cf7-2c05-4146-ad04-301f2b4e287f" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69E6720F0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/da29b477-ef58-4871-ad17-59b08c7c2001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69E9A7671" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/795541f4-7d97-4145-9f07-a09a85d5b15e" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A7824C35" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/e9cc1ba0-4af3-4908-ae9b-8adb9174425a" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69DCEC508" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/f7c3cfa0-4f1e-4af8-8db0-aa0fb9f6cc00" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B699079E85" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/6893f27f-831f-489d-9920-8af3904f806d" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6998FF72C" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/7721e876-87fd-4899-8651-5889177e167c" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69EFDC5BA" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/c7ca2dc7-0ebb-4a4d-8eeb-21743d42e1e1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69F17AB5D" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/9a2cc18b-a5f3-4ca0-b33f-d7d6d76805dc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66E138AB8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/4989692f-b031-4072-a179-8b8863aa4772" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B683293FB7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/f6a457f7-56a0-48b6-b5c1-511527fc8fcd" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B674028306" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/cac63ee6-f2a4-4d9e-8392-a0213c94eec3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DAC8ABF" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/e02b6d31-9762-4cbe-b362-65b0517e968c" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DC43384" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/2431019b-c909-49cb-968c-e4a7882ce7d1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65C40F864" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/423a6063-a9b1-4acb-a0fe-236594f1ea5f" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65DDABA92" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/10d0fb09-cea7-4ca2-b530-a281cd42eca4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=&apos;&apos;&apos;&apos;&apos;&apos;&apos;&apos;&apos;&apos;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/b2c44528-fe58-4e6c-9171-f4347b41be06" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FFC265B5" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/71f17046-4fff-4057-83e0-e51e9d038410" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65C852CB5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/b2f5b38a-8de5-42ad-8d52-a6b7d9d06687" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61C226CC7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/da05c030-7748-4946-a9bc-95d7d22e32e3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619B10B91" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/e25e0599-6e4f-448e-ac27-c06190c2047f" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61144E6EC" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/a91d121b-7cfc-4053-8ab4-91e75861c411" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61159224D" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/94427996-892b-4788-9b9c-f54dd6b52472" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.........." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/6d63e7b8-b81b-44a9-8d6b-d216510e9326" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F995384F" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/ff1d40c4-3364-4af6-b8a4-b92bf50da3be" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F8DC0B29" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/e028117e-6161-4523-8d1d-1135de8856ab" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FA059412" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/e25ca635-57f9-4c45-8509-086bf146107c" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CB12D118" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/237be7a4-3591-4ea9-90d2-4dc1fea7d892" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5E936DB" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/b2463617-14ae-4b9a-9b82-08808b0e01bb" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5336646" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/2dd0d90c-0c4a-4601-acaf-388f353e09b2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59DAE0453" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/4b992094-b899-4358-b3e1-27cad3632f55" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B17F5E64" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/d6a5d36e-92c4-419a-9c6a-727e169d2e79" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582F73B40" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/9a7cfd08-dc42-432c-b725-e3f7de7fddf4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B15E5AAD" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/720af098-d5d4-4427-bbd1-470248d54925" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B12851B1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/434d0787-1a28-4a26-bfd6-c8c29ebfd373" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A789F16F" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/4da065c1-43ae-4dbf-b31c-81427631b267" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D70991F" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/0d079ba6-d371-4c2e-8255-b6c4b35c988e" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D245A58" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/0a67380c-8a20-47fe-b198-e67b8c8b9b4f" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56DD4F064" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/63a45ccc-6fca-41ae-9b95-9aea686c5221" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56D775C30" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/bc90909a-9026-4b75-bc90-69f845ec1a41" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B562DCCA25" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/e52fade9-7705-455a-900c-dee6f5aa47ad" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54BF35528" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/bb04c7f1-9d1c-4718-ada6-50b0cc8c010e" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54BA3CCAA" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/cecf1630-5da5-4b88-ab4d-4915ea09074e" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B558232DF5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/b3424630-edae-4a1d-b80a-6de9eb2d7f1e" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54385CD84" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/d6aa3c8b-c827-464f-9164-859fdc392bb7" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543FF201F" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/b72a3cab-9bee-451a-a492-6f72e3a9e672" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B532FD4138" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/beaf7ecf-08b0-4dd9-be1a-1cf963ec92e8" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52474BC52" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/62335262-0a5b-429d-8723-188496cf43d3" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51852B9E3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/9888fdef-4084-44ff-aa6d-f124dfc63609" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BF3D82EB" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/28baade7-75b2-4fe3-a6bb-ec2de2503cf6" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D56E6305" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/d3e52ac6-aa6d-4224-ad63-beadc755f69f" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D672C0EA" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/277a4c09-1f17-4fee-ab58-5c6d960415f2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D4F0C84F" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/d4b763bf-d995-418f-a933-91b38c685450" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50504D743" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/777bcf62-f880-4991-b0ea-ac60a3ecc935" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BFEB2764" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/7886a887-ee0b-4006-b0da-b9f1aa7e598e" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A69E9D54" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/7a5cb855-3ff0-4b77-93e7-e2330e5c0d1d" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EE4A6ED4" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/ec76dea1-7796-4675-822a-63316d4ee465" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D24CFD22" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/e08acbdd-9e2f-4493-bc96-b3398744d133" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BBE97E9" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/bccbcbcc-7bbe-4a19-bcf0-e2af14757f8a" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4964D0666" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/816e8d3f-376a-48ed-98c2-ddddf1e8acf7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B986879B0F" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/297682b5-f6cf-4587-afd1-278ff648a66c" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49F9075F4" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/bfa856bb-d1ab-4bb5-89d6-1499d86d3cc3" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A06C2A9E" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/95cf9620-768a-4875-80d4-22a4fd6a35f5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49449B26A" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/d8344328-92d9-42fd-bd64-b15190af31ee" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4941224C9" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/1a5ef390-279e-4d5d-94b0-74461e6a3dda" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47D30761E" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/01d10ba5-6f74-42ba-a967-a59df1c2c7ce" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F05EC3D4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/d914882f-cf5c-4700-87a6-1dd1e7c628d3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47CA2E8FA" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/2df56321-c6d5-4ca7-b0a1-a7a42670c7cd" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4700AF159" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/c57787ca-d9b3-43a0-a72f-dfbccbbf7161" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4703399BC" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/71ed9cbb-5bd8-4cd8-a85e-8faaafb34bc7" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4839B1EB3" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/0c78202e-be8a-4e07-91ab-9c63a994e9d1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B457CAE077" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/6b7c15b7-488e-4c4c-9ed0-be91e56c49ea" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4567A1152" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/32026a8a-b335-4780-8aaf-6f43b92a07df" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B451F2A48C" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/1c879a00-1bbb-4259-a339-d5277db22c2e" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4523182BA" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/c79f8138-0d8e-49c4-b1d9-6a48bc9f4bcf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44597093F" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/b4e9e1ab-3a4b-4810-8c35-ca0c24a70c59" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B447E8317A" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/98972171-04f9-4ce9-b2f8-be5a460ed84e" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B447D8932B" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/4f88b63f-afd0-4c25-831c-e0b84d61935e" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B435BDB60C" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/e2249244-6f3f-4ec2-80b0-279cce61d619" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B425E964DD" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/f3e7c083-d173-430c-bbbf-d6310dbde947" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FFE411EE" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/21594afc-2096-4008-9736-faf74499e721" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420DE6EF2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/1c3f0759-b4ed-40d0-8d19-8eaafa9cec02" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E60A5FAC" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/d891ebef-cf94-4ba2-bdcd-78f219a48bd1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39F46A712" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/f26cd0f5-3f15-435d-b7f6-84214a67b612" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3740C213E" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/fbc9c5ec-b200-4190-ad6c-4982a7c17cd7" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36D6A8273" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/6a4fabdd-3f48-4b9c-bbf0-9de7db72302a" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39DAB9390" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/527a7ab2-e8a0-490e-96fd-9cdde14916a8" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32E168964" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/05c489fc-8a08-4cc9-bdb7-fd0e6eecfc87" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B338612BF8" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/3f133be1-2870-480d-b1d8-d88df2782645" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329F8497A" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/3cdb5ed1-3c36-419e-9922-04e5488244e2" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32ED8AC8A" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/a0fbb354-c912-4928-ae2f-0c8e892af706" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31A73E7C2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/51649c12-f9f3-46db-bb06-615701ed757b" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30DF127DF" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/53f9830b-ddcc-48d3-931f-9c288dbb0d4f" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3124C9FAC" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/f18b152d-737d-4b3d-b035-44e02801805b" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E6D1C4A" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/d40f4617-6e32-4fd2-95c5-e3d6f5052937" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F1446B69" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/d7a9af00-78c2-456f-b6a0-897c70cb87ca" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EFC143F8" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/0e775c16-615e-4c61-a918-7c5f2dacf8ad" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2ABA52809" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/b1d1f75f-ff94-430e-86c1-4b35410c3a24" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A15A0F6C" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/b4535647-7a9c-4f56-a090-2ab499b3189e" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4640E6D35" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SSIC848002/amministrazione-trasparente/atti-amministrazioni-enti/416796fc-816e-40e1-86f1-fc6a75f63840" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F252"/>
+  <dimension ref="A1:F282"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10086</v>
+        <v>15574</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>15015</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>8274</v>
+        <v>14960</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>7990</v>
+        <v>14946</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>7952</v>
+        <v>14494</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>5814</v>
+        <v>14155</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>7311</v>
+        <v>13812</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>7118</v>
+        <v>13741</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="B10">
-        <v>7117</v>
+        <v>13740</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>6703</v>
+        <v>13622</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>33</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>6638</v>
+        <v>13621</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>33</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>6637</v>
+        <v>12993</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>38</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>6636</v>
+        <v>12888</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>6265</v>
+        <v>12785</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="B16">
-        <v>6259</v>
+        <v>12784</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>46</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>6157</v>
+        <v>11882</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>49</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="B18">
-        <v>5854</v>
+        <v>10850</v>
       </c>
       <c r="C18" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="E18" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>33</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="B19">
-        <v>5781</v>
+        <v>10849</v>
       </c>
       <c r="C19" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="E19" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>33</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="B20">
-        <v>5659</v>
+        <v>10848</v>
       </c>
       <c r="C20" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>33</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="B21">
-        <v>5044</v>
+        <v>10847</v>
       </c>
       <c r="C21" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>33</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="B22">
-        <v>5001</v>
+        <v>10834</v>
       </c>
       <c r="C22" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="D22" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>56</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="B23">
-        <v>4962</v>
+        <v>10821</v>
       </c>
       <c r="C23" t="s">
-        <v>93</v>
+        <v>57</v>
       </c>
       <c r="D23" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>58</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>59</v>
       </c>
       <c r="B24">
-        <v>4498</v>
+        <v>10815</v>
       </c>
       <c r="C24" t="s">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="D24" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>61</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="B25">
-        <v>4482</v>
+        <v>10086</v>
       </c>
       <c r="C25" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="D25" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>64</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="B26">
-        <v>4318</v>
+        <v>10056</v>
       </c>
       <c r="C26" t="s">
-        <v>107</v>
+        <v>66</v>
       </c>
       <c r="D26" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>67</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>65</v>
       </c>
       <c r="B27">
-        <v>3892</v>
+        <v>10036</v>
       </c>
       <c r="C27" t="s">
-        <v>112</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>69</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>70</v>
       </c>
       <c r="B28">
-        <v>3841</v>
+        <v>9342</v>
       </c>
       <c r="C28" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="D28" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>72</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>73</v>
       </c>
       <c r="B29">
-        <v>3483</v>
+        <v>9189</v>
       </c>
       <c r="C29" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="D29" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>75</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>76</v>
       </c>
       <c r="B30">
-        <v>3482</v>
+        <v>8274</v>
       </c>
       <c r="C30" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="D30" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>78</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>79</v>
       </c>
       <c r="B31">
-        <v>3457</v>
+        <v>7990</v>
       </c>
       <c r="C31" t="s">
-        <v>122</v>
+        <v>80</v>
       </c>
       <c r="D31" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>81</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>79</v>
       </c>
       <c r="B32">
-        <v>3440</v>
+        <v>7952</v>
       </c>
       <c r="C32" t="s">
-        <v>126</v>
+        <v>82</v>
       </c>
       <c r="D32" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>83</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="B33">
-        <v>2959</v>
+        <v>5814</v>
       </c>
       <c r="C33" t="s">
-        <v>131</v>
+        <v>85</v>
       </c>
       <c r="D33" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>86</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>135</v>
+        <v>87</v>
       </c>
       <c r="B34">
-        <v>2851</v>
+        <v>7311</v>
       </c>
       <c r="C34" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="D34" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>89</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>140</v>
+        <v>90</v>
       </c>
       <c r="B35">
-        <v>2557</v>
+        <v>7118</v>
       </c>
       <c r="C35" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="D35" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>92</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>140</v>
+        <v>90</v>
       </c>
       <c r="B36">
-        <v>2544</v>
+        <v>7117</v>
       </c>
       <c r="C36" t="s">
-        <v>145</v>
+        <v>93</v>
       </c>
       <c r="D36" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>94</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>95</v>
       </c>
       <c r="B37">
-        <v>2378</v>
+        <v>6703</v>
       </c>
       <c r="C37" t="s">
-        <v>150</v>
+        <v>33</v>
       </c>
       <c r="D37" t="s">
-        <v>151</v>
+        <v>96</v>
       </c>
       <c r="E37" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>33</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>154</v>
+        <v>95</v>
       </c>
       <c r="B38">
-        <v>2269</v>
+        <v>6638</v>
       </c>
       <c r="C38" t="s">
-        <v>155</v>
+        <v>33</v>
       </c>
       <c r="D38" t="s">
-        <v>156</v>
+        <v>97</v>
       </c>
       <c r="E38" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>33</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>159</v>
+        <v>95</v>
       </c>
       <c r="B39">
-        <v>2224</v>
+        <v>6637</v>
       </c>
       <c r="C39" t="s">
-        <v>160</v>
+        <v>33</v>
       </c>
       <c r="D39" t="s">
-        <v>161</v>
+        <v>98</v>
       </c>
       <c r="E39" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>33</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>164</v>
+        <v>95</v>
       </c>
       <c r="B40">
-        <v>1886</v>
+        <v>6636</v>
       </c>
       <c r="C40" t="s">
-        <v>165</v>
+        <v>33</v>
       </c>
       <c r="D40" t="s">
-        <v>166</v>
+        <v>98</v>
       </c>
       <c r="E40" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>33</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>164</v>
+        <v>99</v>
       </c>
       <c r="B41">
-        <v>1828</v>
+        <v>6265</v>
       </c>
       <c r="C41" t="s">
-        <v>169</v>
+        <v>100</v>
       </c>
       <c r="D41" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>101</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>173</v>
+        <v>99</v>
       </c>
       <c r="B42">
-        <v>1706</v>
+        <v>6259</v>
       </c>
       <c r="C42" t="s">
-        <v>174</v>
+        <v>102</v>
       </c>
       <c r="D42" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>103</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>178</v>
+        <v>104</v>
       </c>
       <c r="B43">
-        <v>1470</v>
+        <v>6157</v>
       </c>
       <c r="C43" t="s">
-        <v>179</v>
+        <v>105</v>
       </c>
       <c r="D43" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>106</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>183</v>
+        <v>107</v>
       </c>
       <c r="B44">
-        <v>1422</v>
+        <v>5968</v>
       </c>
       <c r="C44" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="D44" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>109</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>110</v>
       </c>
       <c r="B45">
-        <v>1421</v>
+        <v>5854</v>
       </c>
       <c r="C45" t="s">
-        <v>188</v>
+        <v>111</v>
       </c>
       <c r="D45" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>112</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>183</v>
+        <v>110</v>
       </c>
       <c r="B46">
-        <v>1419</v>
+        <v>5781</v>
       </c>
       <c r="C46" t="s">
-        <v>192</v>
+        <v>113</v>
       </c>
       <c r="D46" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>114</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>183</v>
+        <v>110</v>
       </c>
       <c r="B47">
-        <v>1412</v>
+        <v>5780</v>
       </c>
       <c r="C47" t="s">
-        <v>196</v>
+        <v>115</v>
       </c>
       <c r="D47" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>116</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>200</v>
+        <v>117</v>
       </c>
       <c r="B48">
-        <v>1279</v>
+        <v>5659</v>
       </c>
       <c r="C48" t="s">
-        <v>201</v>
+        <v>118</v>
       </c>
       <c r="D48" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>119</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>200</v>
+        <v>120</v>
       </c>
       <c r="B49">
-        <v>1278</v>
+        <v>5044</v>
       </c>
       <c r="C49" t="s">
-        <v>205</v>
+        <v>121</v>
       </c>
       <c r="D49" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>122</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>209</v>
+        <v>123</v>
       </c>
       <c r="B50">
-        <v>1470</v>
+        <v>5001</v>
       </c>
       <c r="C50" t="s">
-        <v>210</v>
+        <v>124</v>
       </c>
       <c r="D50" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>125</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>209</v>
+        <v>123</v>
       </c>
       <c r="B51">
-        <v>1188</v>
+        <v>4962</v>
       </c>
       <c r="C51" t="s">
-        <v>214</v>
+        <v>126</v>
       </c>
       <c r="D51" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>127</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>209</v>
+        <v>128</v>
       </c>
       <c r="B52">
-        <v>1187</v>
+        <v>4498</v>
       </c>
       <c r="C52" t="s">
-        <v>218</v>
+        <v>129</v>
       </c>
       <c r="D52" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>130</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>222</v>
+        <v>128</v>
       </c>
       <c r="B53">
-        <v>1055</v>
+        <v>4482</v>
       </c>
       <c r="C53" t="s">
-        <v>223</v>
+        <v>131</v>
       </c>
       <c r="D53" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>132</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>227</v>
+        <v>133</v>
       </c>
       <c r="B54">
-        <v>18711</v>
+        <v>4318</v>
       </c>
       <c r="C54" t="s">
-        <v>228</v>
+        <v>134</v>
       </c>
       <c r="D54" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>135</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>227</v>
+        <v>136</v>
       </c>
       <c r="B55">
-        <v>965</v>
+        <v>3892</v>
       </c>
       <c r="C55" t="s">
-        <v>232</v>
+        <v>137</v>
       </c>
       <c r="D55" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>138</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>236</v>
+        <v>136</v>
       </c>
       <c r="B56">
-        <v>794</v>
+        <v>3841</v>
       </c>
       <c r="C56" t="s">
-        <v>237</v>
+        <v>139</v>
       </c>
       <c r="D56" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>140</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>241</v>
+        <v>141</v>
       </c>
       <c r="B57">
-        <v>681</v>
+        <v>3483</v>
       </c>
       <c r="C57" t="s">
-        <v>242</v>
+        <v>33</v>
       </c>
       <c r="D57" t="s">
-        <v>243</v>
+        <v>142</v>
       </c>
       <c r="E57" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>33</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>246</v>
+        <v>141</v>
       </c>
       <c r="B58">
-        <v>648</v>
+        <v>3482</v>
       </c>
       <c r="C58" t="s">
-        <v>247</v>
+        <v>33</v>
       </c>
       <c r="D58" t="s">
-        <v>248</v>
+        <v>142</v>
       </c>
       <c r="E58" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>33</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>246</v>
+        <v>141</v>
       </c>
       <c r="B59">
-        <v>612</v>
+        <v>3457</v>
       </c>
       <c r="C59" t="s">
-        <v>251</v>
+        <v>143</v>
       </c>
       <c r="D59" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>144</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>255</v>
+        <v>141</v>
       </c>
       <c r="B60">
-        <v>547</v>
+        <v>3440</v>
       </c>
       <c r="C60" t="s">
-        <v>256</v>
+        <v>145</v>
       </c>
       <c r="D60" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>146</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>255</v>
+        <v>147</v>
       </c>
       <c r="B61">
-        <v>515</v>
+        <v>2959</v>
       </c>
       <c r="C61" t="s">
-        <v>260</v>
+        <v>148</v>
       </c>
       <c r="D61" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>149</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>264</v>
+        <v>150</v>
       </c>
       <c r="B62">
-        <v>389</v>
+        <v>2851</v>
       </c>
       <c r="C62" t="s">
-        <v>265</v>
+        <v>151</v>
       </c>
       <c r="D62" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>152</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>264</v>
+        <v>153</v>
       </c>
       <c r="B63">
-        <v>385</v>
+        <v>2557</v>
       </c>
       <c r="C63" t="s">
-        <v>269</v>
+        <v>154</v>
       </c>
       <c r="D63" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>155</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>273</v>
+        <v>153</v>
       </c>
       <c r="B64">
-        <v>289</v>
+        <v>2544</v>
       </c>
       <c r="C64" t="s">
-        <v>50</v>
+        <v>156</v>
       </c>
       <c r="D64" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>157</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>273</v>
+        <v>158</v>
       </c>
       <c r="B65">
-        <v>288</v>
+        <v>2378</v>
       </c>
       <c r="C65" t="s">
-        <v>50</v>
+        <v>159</v>
       </c>
       <c r="D65" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>160</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>276</v>
+        <v>161</v>
       </c>
       <c r="B66">
-        <v>274</v>
+        <v>2269</v>
       </c>
       <c r="C66" t="s">
-        <v>277</v>
+        <v>162</v>
       </c>
       <c r="D66" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>163</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>276</v>
+        <v>164</v>
       </c>
       <c r="B67">
-        <v>272</v>
+        <v>2224</v>
       </c>
       <c r="C67" t="s">
-        <v>281</v>
+        <v>165</v>
       </c>
       <c r="D67" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>166</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>276</v>
+        <v>167</v>
       </c>
       <c r="B68">
-        <v>269</v>
+        <v>1886</v>
       </c>
       <c r="C68" t="s">
-        <v>285</v>
+        <v>168</v>
       </c>
       <c r="D68" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>169</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>289</v>
+        <v>167</v>
       </c>
       <c r="B69">
-        <v>19005</v>
+        <v>1828</v>
       </c>
       <c r="C69" t="s">
-        <v>290</v>
+        <v>170</v>
       </c>
       <c r="D69" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>293</v>
+        <v>171</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>294</v>
+        <v>172</v>
       </c>
       <c r="B70">
-        <v>18757</v>
+        <v>1706</v>
       </c>
       <c r="C70" t="s">
-        <v>295</v>
+        <v>173</v>
       </c>
       <c r="D70" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>298</v>
+        <v>174</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>299</v>
+        <v>175</v>
       </c>
       <c r="B71">
-        <v>18740</v>
+        <v>1470</v>
       </c>
       <c r="C71" t="s">
-        <v>300</v>
+        <v>176</v>
       </c>
       <c r="D71" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>177</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>304</v>
+        <v>178</v>
       </c>
       <c r="B72">
-        <v>18662</v>
+        <v>1422</v>
       </c>
       <c r="C72" t="s">
-        <v>305</v>
+        <v>179</v>
       </c>
       <c r="D72" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>308</v>
+        <v>180</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>309</v>
+        <v>178</v>
       </c>
       <c r="B73">
-        <v>18599</v>
+        <v>1421</v>
       </c>
       <c r="C73" t="s">
-        <v>310</v>
+        <v>181</v>
       </c>
       <c r="D73" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>182</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>314</v>
+        <v>178</v>
       </c>
       <c r="B74">
-        <v>18483</v>
+        <v>1419</v>
       </c>
       <c r="C74" t="s">
-        <v>315</v>
+        <v>183</v>
       </c>
       <c r="D74" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>184</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>314</v>
+        <v>178</v>
       </c>
       <c r="B75">
-        <v>18316</v>
+        <v>1412</v>
       </c>
       <c r="C75" t="s">
-        <v>319</v>
+        <v>185</v>
       </c>
       <c r="D75" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>186</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>323</v>
+        <v>187</v>
       </c>
       <c r="B76">
-        <v>18205</v>
+        <v>1279</v>
       </c>
       <c r="C76" t="s">
-        <v>324</v>
+        <v>188</v>
       </c>
       <c r="D76" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>189</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>328</v>
+        <v>187</v>
       </c>
       <c r="B77">
-        <v>18062</v>
+        <v>1278</v>
       </c>
       <c r="C77" t="s">
-        <v>329</v>
+        <v>190</v>
       </c>
       <c r="D77" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>191</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>328</v>
+        <v>192</v>
       </c>
       <c r="B78">
-        <v>18042</v>
+        <v>1470</v>
       </c>
       <c r="C78" t="s">
-        <v>333</v>
+        <v>193</v>
       </c>
       <c r="D78" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>194</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>337</v>
+        <v>192</v>
       </c>
       <c r="B79">
-        <v>17824</v>
+        <v>1188</v>
       </c>
       <c r="C79" t="s">
-        <v>338</v>
+        <v>195</v>
       </c>
       <c r="D79" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>341</v>
+        <v>196</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>342</v>
+        <v>192</v>
       </c>
       <c r="B80">
-        <v>17698</v>
+        <v>1187</v>
       </c>
       <c r="C80" t="s">
-        <v>343</v>
+        <v>197</v>
       </c>
       <c r="D80" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>346</v>
+        <v>198</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>342</v>
+        <v>199</v>
       </c>
       <c r="B81">
-        <v>17687</v>
+        <v>1055</v>
       </c>
       <c r="C81" t="s">
-        <v>347</v>
+        <v>200</v>
       </c>
       <c r="D81" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>350</v>
+        <v>201</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>342</v>
+        <v>202</v>
       </c>
       <c r="B82">
-        <v>17651</v>
+        <v>18711</v>
       </c>
       <c r="C82" t="s">
-        <v>351</v>
+        <v>203</v>
       </c>
       <c r="D82" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>204</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>355</v>
+        <v>202</v>
       </c>
       <c r="B83">
-        <v>17499</v>
+        <v>965</v>
       </c>
       <c r="C83" t="s">
-        <v>356</v>
+        <v>205</v>
       </c>
       <c r="D83" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-        <v>359</v>
+        <v>206</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>360</v>
+        <v>207</v>
       </c>
       <c r="B84">
-        <v>17477</v>
+        <v>794</v>
       </c>
       <c r="C84" t="s">
-        <v>361</v>
+        <v>208</v>
       </c>
       <c r="D84" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>364</v>
+        <v>209</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>365</v>
+        <v>210</v>
       </c>
       <c r="B85">
-        <v>17341</v>
+        <v>681</v>
       </c>
       <c r="C85" t="s">
-        <v>366</v>
+        <v>211</v>
       </c>
       <c r="D85" t="s">
-        <v>367</v>
-[...5 lines deleted...]
-        <v>369</v>
+        <v>212</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>370</v>
+        <v>213</v>
       </c>
       <c r="B86">
-        <v>17199</v>
+        <v>648</v>
       </c>
       <c r="C86" t="s">
-        <v>371</v>
+        <v>214</v>
       </c>
       <c r="D86" t="s">
-        <v>372</v>
-[...5 lines deleted...]
-        <v>374</v>
+        <v>215</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>370</v>
+        <v>213</v>
       </c>
       <c r="B87">
-        <v>17171</v>
+        <v>612</v>
       </c>
       <c r="C87" t="s">
-        <v>375</v>
+        <v>216</v>
       </c>
       <c r="D87" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>217</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>379</v>
+        <v>218</v>
       </c>
       <c r="B88">
-        <v>16772</v>
+        <v>547</v>
       </c>
       <c r="C88" t="s">
-        <v>380</v>
+        <v>219</v>
       </c>
       <c r="D88" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>383</v>
+        <v>220</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>384</v>
+        <v>218</v>
       </c>
       <c r="B89">
-        <v>16591</v>
+        <v>515</v>
       </c>
       <c r="C89" t="s">
-        <v>385</v>
+        <v>221</v>
       </c>
       <c r="D89" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>222</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>223</v>
+      </c>
+      <c r="B90">
         <v>389</v>
       </c>
-      <c r="B90">
-[...1 lines deleted...]
-      </c>
       <c r="C90" t="s">
-        <v>390</v>
+        <v>224</v>
       </c>
       <c r="D90" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>225</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>389</v>
+        <v>223</v>
       </c>
       <c r="B91">
-        <v>16431</v>
+        <v>385</v>
       </c>
       <c r="C91" t="s">
-        <v>394</v>
+        <v>226</v>
       </c>
       <c r="D91" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>227</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>389</v>
+        <v>228</v>
       </c>
       <c r="B92">
-        <v>16430</v>
+        <v>289</v>
       </c>
       <c r="C92" t="s">
-        <v>398</v>
+        <v>33</v>
       </c>
       <c r="D92" t="s">
-        <v>399</v>
+        <v>229</v>
       </c>
       <c r="E92" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>33</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>402</v>
+        <v>228</v>
       </c>
       <c r="B93">
-        <v>16140</v>
+        <v>288</v>
       </c>
       <c r="C93" t="s">
-        <v>403</v>
+        <v>33</v>
       </c>
       <c r="D93" t="s">
-        <v>404</v>
+        <v>230</v>
       </c>
       <c r="E93" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>33</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>407</v>
+        <v>231</v>
       </c>
       <c r="B94">
-        <v>16069</v>
+        <v>274</v>
       </c>
       <c r="C94" t="s">
-        <v>408</v>
+        <v>232</v>
       </c>
       <c r="D94" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>411</v>
+        <v>233</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>407</v>
+        <v>231</v>
       </c>
       <c r="B95">
-        <v>16065</v>
+        <v>272</v>
       </c>
       <c r="C95" t="s">
-        <v>412</v>
+        <v>234</v>
       </c>
       <c r="D95" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>415</v>
+        <v>235</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>416</v>
+        <v>231</v>
       </c>
       <c r="B96">
-        <v>15947</v>
+        <v>269</v>
       </c>
       <c r="C96" t="s">
-        <v>417</v>
+        <v>236</v>
       </c>
       <c r="D96" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>420</v>
+        <v>237</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>416</v>
+        <v>238</v>
       </c>
       <c r="B97">
-        <v>15932</v>
+        <v>19005</v>
       </c>
       <c r="C97" t="s">
-        <v>421</v>
+        <v>239</v>
       </c>
       <c r="D97" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>424</v>
+        <v>240</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>425</v>
+        <v>238</v>
       </c>
       <c r="B98">
-        <v>15815</v>
+        <v>19005</v>
       </c>
       <c r="C98" t="s">
-        <v>426</v>
+        <v>241</v>
       </c>
       <c r="D98" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-        <v>429</v>
+        <v>242</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>430</v>
+        <v>243</v>
       </c>
       <c r="B99">
-        <v>15247</v>
+        <v>18810</v>
       </c>
       <c r="C99" t="s">
-        <v>431</v>
+        <v>244</v>
       </c>
       <c r="D99" t="s">
-        <v>432</v>
-[...5 lines deleted...]
-        <v>434</v>
+        <v>245</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>430</v>
+        <v>243</v>
       </c>
       <c r="B100">
-        <v>15208</v>
+        <v>18757</v>
       </c>
       <c r="C100" t="s">
-        <v>435</v>
+        <v>246</v>
       </c>
       <c r="D100" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>438</v>
+        <v>247</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>439</v>
+        <v>248</v>
       </c>
       <c r="B101">
-        <v>15101</v>
+        <v>18740</v>
       </c>
       <c r="C101" t="s">
-        <v>440</v>
+        <v>249</v>
       </c>
       <c r="D101" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-        <v>443</v>
+        <v>250</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>439</v>
+        <v>251</v>
       </c>
       <c r="B102">
-        <v>15097</v>
+        <v>18662</v>
       </c>
       <c r="C102" t="s">
-        <v>444</v>
+        <v>252</v>
       </c>
       <c r="D102" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>253</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>448</v>
+        <v>254</v>
       </c>
       <c r="B103">
-        <v>15029</v>
+        <v>18599</v>
       </c>
       <c r="C103" t="s">
-        <v>449</v>
+        <v>255</v>
       </c>
       <c r="D103" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>452</v>
+        <v>256</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>453</v>
+        <v>257</v>
       </c>
       <c r="B104">
-        <v>14812</v>
+        <v>18483</v>
       </c>
       <c r="C104" t="s">
-        <v>454</v>
+        <v>258</v>
       </c>
       <c r="D104" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>457</v>
+        <v>259</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>458</v>
+        <v>257</v>
       </c>
       <c r="B105">
-        <v>14426</v>
+        <v>18316</v>
       </c>
       <c r="C105" t="s">
-        <v>459</v>
+        <v>260</v>
       </c>
       <c r="D105" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-        <v>462</v>
+        <v>261</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>463</v>
+        <v>262</v>
       </c>
       <c r="B106">
-        <v>13993</v>
+        <v>18205</v>
       </c>
       <c r="C106" t="s">
-        <v>464</v>
+        <v>263</v>
       </c>
       <c r="D106" t="s">
-        <v>465</v>
-[...5 lines deleted...]
-        <v>467</v>
+        <v>264</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>468</v>
+        <v>265</v>
       </c>
       <c r="B107">
-        <v>13911</v>
+        <v>18062</v>
       </c>
       <c r="C107" t="s">
-        <v>469</v>
+        <v>266</v>
       </c>
       <c r="D107" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>472</v>
+        <v>267</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>473</v>
+        <v>265</v>
       </c>
       <c r="B108">
-        <v>13681</v>
+        <v>18042</v>
       </c>
       <c r="C108" t="s">
-        <v>474</v>
+        <v>268</v>
       </c>
       <c r="D108" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>477</v>
+        <v>269</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>478</v>
+        <v>270</v>
       </c>
       <c r="B109">
-        <v>13450</v>
+        <v>17824</v>
       </c>
       <c r="C109" t="s">
-        <v>479</v>
+        <v>271</v>
       </c>
       <c r="D109" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>482</v>
+        <v>272</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>483</v>
+        <v>273</v>
       </c>
       <c r="B110">
-        <v>13368</v>
+        <v>17698</v>
       </c>
       <c r="C110" t="s">
-        <v>484</v>
+        <v>274</v>
       </c>
       <c r="D110" t="s">
-        <v>485</v>
-[...5 lines deleted...]
-        <v>487</v>
+        <v>275</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>483</v>
+        <v>273</v>
       </c>
       <c r="B111">
-        <v>13324</v>
+        <v>17687</v>
       </c>
       <c r="C111" t="s">
-        <v>488</v>
+        <v>276</v>
       </c>
       <c r="D111" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>277</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>492</v>
+        <v>273</v>
       </c>
       <c r="B112">
-        <v>13368</v>
+        <v>17651</v>
       </c>
       <c r="C112" t="s">
-        <v>493</v>
+        <v>278</v>
       </c>
       <c r="D112" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>279</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>492</v>
+        <v>280</v>
       </c>
       <c r="B113">
-        <v>13304</v>
+        <v>17499</v>
       </c>
       <c r="C113" t="s">
-        <v>497</v>
+        <v>281</v>
       </c>
       <c r="D113" t="s">
-        <v>498</v>
-[...5 lines deleted...]
-        <v>500</v>
+        <v>282</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>501</v>
+        <v>283</v>
       </c>
       <c r="B114">
-        <v>12911</v>
+        <v>17477</v>
       </c>
       <c r="C114" t="s">
-        <v>502</v>
+        <v>284</v>
       </c>
       <c r="D114" t="s">
-        <v>503</v>
-[...5 lines deleted...]
-        <v>505</v>
+        <v>285</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>506</v>
+        <v>286</v>
       </c>
       <c r="B115">
-        <v>12841</v>
+        <v>17341</v>
       </c>
       <c r="C115" t="s">
-        <v>507</v>
+        <v>287</v>
       </c>
       <c r="D115" t="s">
-        <v>508</v>
-[...5 lines deleted...]
-        <v>510</v>
+        <v>288</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>511</v>
+        <v>289</v>
       </c>
       <c r="B116">
-        <v>12592</v>
+        <v>17199</v>
       </c>
       <c r="C116" t="s">
-        <v>512</v>
+        <v>290</v>
       </c>
       <c r="D116" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>291</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>516</v>
+        <v>289</v>
       </c>
       <c r="B117">
-        <v>12103</v>
+        <v>17171</v>
       </c>
       <c r="C117" t="s">
-        <v>50</v>
+        <v>292</v>
       </c>
       <c r="D117" t="s">
-        <v>517</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>293</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>516</v>
+        <v>294</v>
       </c>
       <c r="B118">
-        <v>12102</v>
+        <v>16772</v>
       </c>
       <c r="C118" t="s">
-        <v>50</v>
+        <v>295</v>
       </c>
       <c r="D118" t="s">
-        <v>518</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>296</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>516</v>
+        <v>297</v>
       </c>
       <c r="B119">
-        <v>12101</v>
+        <v>16591</v>
       </c>
       <c r="C119" t="s">
-        <v>50</v>
+        <v>298</v>
       </c>
       <c r="D119" t="s">
-        <v>519</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>299</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>516</v>
+        <v>300</v>
       </c>
       <c r="B120">
-        <v>12100</v>
+        <v>16432</v>
       </c>
       <c r="C120" t="s">
-        <v>50</v>
+        <v>301</v>
       </c>
       <c r="D120" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>302</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>516</v>
+        <v>300</v>
       </c>
       <c r="B121">
-        <v>12099</v>
+        <v>16431</v>
       </c>
       <c r="C121" t="s">
-        <v>50</v>
+        <v>303</v>
       </c>
       <c r="D121" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>304</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>516</v>
+        <v>300</v>
       </c>
       <c r="B122">
-        <v>12098</v>
+        <v>16430</v>
       </c>
       <c r="C122" t="s">
-        <v>50</v>
+        <v>305</v>
       </c>
       <c r="D122" t="s">
-        <v>522</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>306</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>516</v>
+        <v>307</v>
       </c>
       <c r="B123">
-        <v>12097</v>
+        <v>16140</v>
       </c>
       <c r="C123" t="s">
-        <v>50</v>
+        <v>308</v>
       </c>
       <c r="D123" t="s">
-        <v>523</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>309</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>516</v>
+        <v>310</v>
       </c>
       <c r="B124">
-        <v>12096</v>
+        <v>16069</v>
       </c>
       <c r="C124" t="s">
-        <v>50</v>
+        <v>311</v>
       </c>
       <c r="D124" t="s">
-        <v>524</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>312</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>516</v>
+        <v>310</v>
       </c>
       <c r="B125">
-        <v>12096</v>
+        <v>16065</v>
       </c>
       <c r="C125" t="s">
-        <v>50</v>
+        <v>313</v>
       </c>
       <c r="D125" t="s">
-        <v>524</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>314</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>516</v>
+        <v>315</v>
       </c>
       <c r="B126">
-        <v>12063</v>
+        <v>15947</v>
       </c>
       <c r="C126" t="s">
-        <v>525</v>
+        <v>316</v>
       </c>
       <c r="D126" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-        <v>528</v>
+        <v>317</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>529</v>
+        <v>315</v>
       </c>
       <c r="B127">
-        <v>11968</v>
+        <v>15932</v>
       </c>
       <c r="C127" t="s">
-        <v>530</v>
+        <v>318</v>
       </c>
       <c r="D127" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-        <v>533</v>
+        <v>319</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>529</v>
+        <v>320</v>
       </c>
       <c r="B128">
-        <v>11953</v>
+        <v>15815</v>
       </c>
       <c r="C128" t="s">
-        <v>534</v>
+        <v>321</v>
       </c>
       <c r="D128" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>537</v>
+        <v>322</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>538</v>
+        <v>323</v>
       </c>
       <c r="B129">
-        <v>9852</v>
+        <v>15247</v>
       </c>
       <c r="C129" t="s">
-        <v>539</v>
+        <v>324</v>
       </c>
       <c r="D129" t="s">
-        <v>540</v>
-[...5 lines deleted...]
-        <v>542</v>
+        <v>325</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>543</v>
+        <v>323</v>
       </c>
       <c r="B130">
-        <v>8628</v>
+        <v>15208</v>
       </c>
       <c r="C130" t="s">
-        <v>544</v>
+        <v>326</v>
       </c>
       <c r="D130" t="s">
-        <v>545</v>
-[...5 lines deleted...]
-        <v>547</v>
+        <v>327</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>548</v>
+        <v>328</v>
       </c>
       <c r="B131">
-        <v>7693</v>
+        <v>15101</v>
       </c>
       <c r="C131" t="s">
-        <v>549</v>
+        <v>329</v>
       </c>
       <c r="D131" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>330</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>553</v>
+        <v>328</v>
       </c>
       <c r="B132">
-        <v>7482</v>
+        <v>15097</v>
       </c>
       <c r="C132" t="s">
-        <v>554</v>
+        <v>331</v>
       </c>
       <c r="D132" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>557</v>
+        <v>332</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>558</v>
+        <v>333</v>
       </c>
       <c r="B133">
-        <v>7394</v>
+        <v>15029</v>
       </c>
       <c r="C133" t="s">
-        <v>559</v>
+        <v>334</v>
       </c>
       <c r="D133" t="s">
-        <v>560</v>
-[...5 lines deleted...]
-        <v>562</v>
+        <v>335</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>563</v>
+        <v>336</v>
       </c>
       <c r="B134">
-        <v>7171</v>
+        <v>14812</v>
       </c>
       <c r="C134" t="s">
-        <v>564</v>
+        <v>337</v>
       </c>
       <c r="D134" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>567</v>
+        <v>338</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>563</v>
+        <v>339</v>
       </c>
       <c r="B135">
-        <v>7164</v>
+        <v>14426</v>
       </c>
       <c r="C135" t="s">
-        <v>568</v>
+        <v>340</v>
       </c>
       <c r="D135" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>341</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>563</v>
+        <v>342</v>
       </c>
       <c r="B136">
-        <v>7118</v>
+        <v>13993</v>
       </c>
       <c r="C136" t="s">
-        <v>572</v>
+        <v>343</v>
       </c>
       <c r="D136" t="s">
-        <v>573</v>
-[...5 lines deleted...]
-        <v>575</v>
+        <v>344</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>576</v>
+        <v>345</v>
       </c>
       <c r="B137">
-        <v>6717</v>
+        <v>13911</v>
       </c>
       <c r="C137" t="s">
-        <v>577</v>
+        <v>346</v>
       </c>
       <c r="D137" t="s">
-        <v>578</v>
-[...5 lines deleted...]
-        <v>580</v>
+        <v>347</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>581</v>
+        <v>348</v>
       </c>
       <c r="B138">
-        <v>6647</v>
+        <v>13681</v>
       </c>
       <c r="C138" t="s">
-        <v>582</v>
+        <v>349</v>
       </c>
       <c r="D138" t="s">
-        <v>583</v>
-[...5 lines deleted...]
-        <v>585</v>
+        <v>350</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>581</v>
+        <v>351</v>
       </c>
       <c r="B139">
-        <v>6641</v>
+        <v>13450</v>
       </c>
       <c r="C139" t="s">
-        <v>586</v>
+        <v>352</v>
       </c>
       <c r="D139" t="s">
-        <v>587</v>
-[...5 lines deleted...]
-        <v>589</v>
+        <v>353</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>590</v>
+        <v>354</v>
       </c>
       <c r="B140">
-        <v>6546</v>
+        <v>13368</v>
       </c>
       <c r="C140" t="s">
-        <v>591</v>
+        <v>355</v>
       </c>
       <c r="D140" t="s">
-        <v>592</v>
-[...5 lines deleted...]
-        <v>594</v>
+        <v>356</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>590</v>
+        <v>354</v>
       </c>
       <c r="B141">
-        <v>6541</v>
+        <v>13324</v>
       </c>
       <c r="C141" t="s">
-        <v>595</v>
+        <v>357</v>
       </c>
       <c r="D141" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>598</v>
+        <v>358</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>590</v>
+        <v>359</v>
       </c>
       <c r="B142">
-        <v>6530</v>
+        <v>13368</v>
       </c>
       <c r="C142" t="s">
-        <v>599</v>
+        <v>360</v>
       </c>
       <c r="D142" t="s">
-        <v>600</v>
-[...5 lines deleted...]
-        <v>602</v>
+        <v>361</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>603</v>
+        <v>359</v>
       </c>
       <c r="B143">
-        <v>6403</v>
+        <v>13304</v>
       </c>
       <c r="C143" t="s">
-        <v>604</v>
+        <v>362</v>
       </c>
       <c r="D143" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-        <v>607</v>
+        <v>363</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>608</v>
+        <v>364</v>
       </c>
       <c r="B144">
-        <v>6228</v>
+        <v>12911</v>
       </c>
       <c r="C144" t="s">
-        <v>609</v>
+        <v>365</v>
       </c>
       <c r="D144" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>366</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>613</v>
+        <v>367</v>
       </c>
       <c r="B145">
-        <v>6118</v>
+        <v>12841</v>
       </c>
       <c r="C145" t="s">
-        <v>614</v>
+        <v>368</v>
       </c>
       <c r="D145" t="s">
-        <v>615</v>
-[...5 lines deleted...]
-        <v>617</v>
+        <v>369</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>613</v>
+        <v>370</v>
       </c>
       <c r="B146">
-        <v>6113</v>
+        <v>12592</v>
       </c>
       <c r="C146" t="s">
-        <v>618</v>
+        <v>371</v>
       </c>
       <c r="D146" t="s">
-        <v>619</v>
-[...5 lines deleted...]
-        <v>621</v>
+        <v>372</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>613</v>
+        <v>373</v>
       </c>
       <c r="B147">
-        <v>6109</v>
+        <v>12103</v>
       </c>
       <c r="C147" t="s">
-        <v>622</v>
+        <v>33</v>
       </c>
       <c r="D147" t="s">
-        <v>623</v>
+        <v>374</v>
       </c>
       <c r="E147" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>33</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>626</v>
+        <v>373</v>
       </c>
       <c r="B148">
-        <v>6038</v>
+        <v>12102</v>
       </c>
       <c r="C148" t="s">
-        <v>627</v>
+        <v>33</v>
       </c>
       <c r="D148" t="s">
-        <v>628</v>
+        <v>375</v>
       </c>
       <c r="E148" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>33</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>631</v>
+        <v>373</v>
       </c>
       <c r="B149">
-        <v>5973</v>
+        <v>12101</v>
       </c>
       <c r="C149" t="s">
-        <v>632</v>
+        <v>33</v>
       </c>
       <c r="D149" t="s">
-        <v>633</v>
+        <v>376</v>
       </c>
       <c r="E149" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>33</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>631</v>
+        <v>373</v>
       </c>
       <c r="B150">
-        <v>5950</v>
+        <v>12100</v>
       </c>
       <c r="C150" t="s">
-        <v>636</v>
+        <v>33</v>
       </c>
       <c r="D150" t="s">
-        <v>637</v>
+        <v>377</v>
       </c>
       <c r="E150" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>33</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>640</v>
+        <v>373</v>
       </c>
       <c r="B151">
-        <v>5872</v>
+        <v>12099</v>
       </c>
       <c r="C151" t="s">
-        <v>641</v>
+        <v>33</v>
       </c>
       <c r="D151" t="s">
-        <v>642</v>
+        <v>378</v>
       </c>
       <c r="E151" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-        <v>644</v>
+        <v>33</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>640</v>
+        <v>373</v>
       </c>
       <c r="B152">
-        <v>5872</v>
+        <v>12098</v>
       </c>
       <c r="C152" t="s">
-        <v>645</v>
+        <v>33</v>
       </c>
       <c r="D152" t="s">
-        <v>646</v>
+        <v>379</v>
       </c>
       <c r="E152" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>33</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>649</v>
+        <v>373</v>
       </c>
       <c r="B153">
-        <v>5777</v>
+        <v>12097</v>
       </c>
       <c r="C153" t="s">
-        <v>650</v>
+        <v>33</v>
       </c>
       <c r="D153" t="s">
-        <v>651</v>
+        <v>380</v>
       </c>
       <c r="E153" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>33</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>654</v>
+        <v>373</v>
       </c>
       <c r="B154">
-        <v>5749</v>
+        <v>12096</v>
       </c>
       <c r="C154" t="s">
-        <v>655</v>
+        <v>33</v>
       </c>
       <c r="D154" t="s">
-        <v>656</v>
+        <v>381</v>
       </c>
       <c r="E154" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>33</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>659</v>
+        <v>373</v>
       </c>
       <c r="B155">
-        <v>5560</v>
+        <v>12096</v>
       </c>
       <c r="C155" t="s">
-        <v>660</v>
+        <v>33</v>
       </c>
       <c r="D155" t="s">
-        <v>661</v>
+        <v>381</v>
       </c>
       <c r="E155" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-        <v>663</v>
+        <v>33</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>659</v>
+        <v>373</v>
       </c>
       <c r="B156">
-        <v>5556</v>
+        <v>12063</v>
       </c>
       <c r="C156" t="s">
-        <v>664</v>
+        <v>382</v>
       </c>
       <c r="D156" t="s">
-        <v>665</v>
-[...5 lines deleted...]
-        <v>667</v>
+        <v>383</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>659</v>
+        <v>384</v>
       </c>
       <c r="B157">
-        <v>5555</v>
+        <v>11968</v>
       </c>
       <c r="C157" t="s">
-        <v>668</v>
+        <v>385</v>
       </c>
       <c r="D157" t="s">
-        <v>669</v>
-[...5 lines deleted...]
-        <v>671</v>
+        <v>386</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>672</v>
+        <v>384</v>
       </c>
       <c r="B158">
-        <v>5442</v>
+        <v>11953</v>
       </c>
       <c r="C158" t="s">
-        <v>50</v>
+        <v>387</v>
       </c>
       <c r="D158" t="s">
-        <v>673</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>388</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>672</v>
+        <v>389</v>
       </c>
       <c r="B159">
-        <v>5441</v>
+        <v>9852</v>
       </c>
       <c r="C159" t="s">
-        <v>50</v>
+        <v>390</v>
       </c>
       <c r="D159" t="s">
-        <v>674</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>391</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>675</v>
+        <v>392</v>
       </c>
       <c r="B160">
-        <v>5105</v>
+        <v>8628</v>
       </c>
       <c r="C160" t="s">
-        <v>676</v>
+        <v>393</v>
       </c>
       <c r="D160" t="s">
-        <v>677</v>
-[...5 lines deleted...]
-        <v>679</v>
+        <v>394</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>675</v>
+        <v>395</v>
       </c>
       <c r="B161">
-        <v>5072</v>
+        <v>7693</v>
       </c>
       <c r="C161" t="s">
-        <v>680</v>
+        <v>396</v>
       </c>
       <c r="D161" t="s">
-        <v>681</v>
-[...5 lines deleted...]
-        <v>683</v>
+        <v>397</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>684</v>
+        <v>398</v>
       </c>
       <c r="B162">
-        <v>4817</v>
+        <v>7482</v>
       </c>
       <c r="C162" t="s">
-        <v>685</v>
+        <v>399</v>
       </c>
       <c r="D162" t="s">
-        <v>686</v>
-[...5 lines deleted...]
-        <v>688</v>
+        <v>400</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>684</v>
+        <v>401</v>
       </c>
       <c r="B163">
-        <v>4791</v>
+        <v>7394</v>
       </c>
       <c r="C163" t="s">
-        <v>689</v>
+        <v>402</v>
       </c>
       <c r="D163" t="s">
-        <v>690</v>
-[...5 lines deleted...]
-        <v>692</v>
+        <v>403</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>693</v>
+        <v>404</v>
       </c>
       <c r="B164">
-        <v>4611</v>
+        <v>7171</v>
       </c>
       <c r="C164" t="s">
-        <v>694</v>
+        <v>405</v>
       </c>
       <c r="D164" t="s">
-        <v>695</v>
-[...5 lines deleted...]
-        <v>697</v>
+        <v>406</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>698</v>
+        <v>404</v>
       </c>
       <c r="B165">
-        <v>4305</v>
+        <v>7164</v>
       </c>
       <c r="C165" t="s">
-        <v>699</v>
+        <v>407</v>
       </c>
       <c r="D165" t="s">
-        <v>700</v>
-[...5 lines deleted...]
-        <v>702</v>
+        <v>408</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>703</v>
+        <v>404</v>
       </c>
       <c r="B166">
-        <v>4099</v>
+        <v>7118</v>
       </c>
       <c r="C166" t="s">
-        <v>704</v>
+        <v>409</v>
       </c>
       <c r="D166" t="s">
-        <v>705</v>
-[...5 lines deleted...]
-        <v>707</v>
+        <v>410</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>708</v>
+        <v>411</v>
       </c>
       <c r="B167">
-        <v>3985</v>
+        <v>6717</v>
       </c>
       <c r="C167" t="s">
-        <v>709</v>
+        <v>412</v>
       </c>
       <c r="D167" t="s">
-        <v>710</v>
-[...5 lines deleted...]
-        <v>712</v>
+        <v>413</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>708</v>
+        <v>414</v>
       </c>
       <c r="B168">
-        <v>3949</v>
+        <v>6647</v>
       </c>
       <c r="C168" t="s">
-        <v>713</v>
+        <v>415</v>
       </c>
       <c r="D168" t="s">
-        <v>714</v>
-[...5 lines deleted...]
-        <v>716</v>
+        <v>416</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>717</v>
+        <v>414</v>
       </c>
       <c r="B169">
-        <v>3833</v>
+        <v>6641</v>
       </c>
       <c r="C169" t="s">
-        <v>718</v>
+        <v>417</v>
       </c>
       <c r="D169" t="s">
-        <v>719</v>
-[...5 lines deleted...]
-        <v>721</v>
+        <v>418</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>722</v>
+        <v>419</v>
       </c>
       <c r="B170">
-        <v>3704</v>
+        <v>6546</v>
       </c>
       <c r="C170" t="s">
-        <v>723</v>
+        <v>420</v>
       </c>
       <c r="D170" t="s">
-        <v>724</v>
-[...5 lines deleted...]
-        <v>726</v>
+        <v>421</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>722</v>
+        <v>419</v>
       </c>
       <c r="B171">
-        <v>3703</v>
+        <v>6541</v>
       </c>
       <c r="C171" t="s">
-        <v>727</v>
+        <v>422</v>
       </c>
       <c r="D171" t="s">
-        <v>728</v>
-[...5 lines deleted...]
-        <v>730</v>
+        <v>423</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>722</v>
+        <v>419</v>
       </c>
       <c r="B172">
-        <v>3687</v>
+        <v>6530</v>
       </c>
       <c r="C172" t="s">
-        <v>731</v>
+        <v>424</v>
       </c>
       <c r="D172" t="s">
-        <v>732</v>
-[...5 lines deleted...]
-        <v>734</v>
+        <v>425</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>735</v>
+        <v>426</v>
       </c>
       <c r="B173">
-        <v>3089</v>
+        <v>6403</v>
       </c>
       <c r="C173" t="s">
-        <v>50</v>
+        <v>427</v>
       </c>
       <c r="D173" t="s">
-        <v>736</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>428</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>737</v>
+        <v>429</v>
       </c>
       <c r="B174">
-        <v>2769</v>
+        <v>6228</v>
       </c>
       <c r="C174" t="s">
-        <v>738</v>
+        <v>430</v>
       </c>
       <c r="D174" t="s">
-        <v>739</v>
-[...5 lines deleted...]
-        <v>741</v>
+        <v>431</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>737</v>
+        <v>432</v>
       </c>
       <c r="B175">
-        <v>2765</v>
+        <v>6118</v>
       </c>
       <c r="C175" t="s">
-        <v>742</v>
+        <v>433</v>
       </c>
       <c r="D175" t="s">
-        <v>743</v>
-[...5 lines deleted...]
-        <v>745</v>
+        <v>434</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>737</v>
+        <v>432</v>
       </c>
       <c r="B176">
-        <v>2752</v>
+        <v>6113</v>
       </c>
       <c r="C176" t="s">
-        <v>746</v>
+        <v>435</v>
       </c>
       <c r="D176" t="s">
-        <v>747</v>
-[...5 lines deleted...]
-        <v>749</v>
+        <v>436</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>750</v>
+        <v>432</v>
       </c>
       <c r="B177">
-        <v>2462</v>
+        <v>6109</v>
       </c>
       <c r="C177" t="s">
-        <v>751</v>
+        <v>437</v>
       </c>
       <c r="D177" t="s">
-        <v>752</v>
-[...5 lines deleted...]
-        <v>754</v>
+        <v>438</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>750</v>
+        <v>439</v>
       </c>
       <c r="B178">
-        <v>2457</v>
+        <v>6038</v>
       </c>
       <c r="C178" t="s">
-        <v>755</v>
+        <v>440</v>
       </c>
       <c r="D178" t="s">
-        <v>756</v>
-[...5 lines deleted...]
-        <v>758</v>
+        <v>441</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>750</v>
+        <v>442</v>
       </c>
       <c r="B179">
-        <v>2456</v>
+        <v>5973</v>
       </c>
       <c r="C179" t="s">
-        <v>759</v>
+        <v>443</v>
       </c>
       <c r="D179" t="s">
-        <v>760</v>
-[...5 lines deleted...]
-        <v>762</v>
+        <v>444</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>750</v>
+        <v>442</v>
       </c>
       <c r="B180">
-        <v>2455</v>
+        <v>5950</v>
       </c>
       <c r="C180" t="s">
-        <v>763</v>
+        <v>445</v>
       </c>
       <c r="D180" t="s">
-        <v>764</v>
-[...5 lines deleted...]
-        <v>766</v>
+        <v>446</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>750</v>
+        <v>447</v>
       </c>
       <c r="B181">
-        <v>2454</v>
+        <v>5872</v>
       </c>
       <c r="C181" t="s">
-        <v>767</v>
+        <v>448</v>
       </c>
       <c r="D181" t="s">
-        <v>768</v>
-[...5 lines deleted...]
-        <v>770</v>
+        <v>449</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>750</v>
+        <v>447</v>
       </c>
       <c r="B182">
-        <v>2453</v>
+        <v>5872</v>
       </c>
       <c r="C182" t="s">
-        <v>771</v>
+        <v>450</v>
       </c>
       <c r="D182" t="s">
-        <v>772</v>
-[...5 lines deleted...]
-        <v>774</v>
+        <v>451</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>775</v>
+        <v>452</v>
       </c>
       <c r="B183">
-        <v>2374</v>
+        <v>5777</v>
       </c>
       <c r="C183" t="s">
-        <v>776</v>
+        <v>453</v>
       </c>
       <c r="D183" t="s">
-        <v>777</v>
-[...5 lines deleted...]
-        <v>779</v>
+        <v>454</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>780</v>
+        <v>455</v>
       </c>
       <c r="B184">
-        <v>2204</v>
+        <v>5749</v>
       </c>
       <c r="C184" t="s">
-        <v>781</v>
+        <v>456</v>
       </c>
       <c r="D184" t="s">
-        <v>782</v>
-[...5 lines deleted...]
-        <v>784</v>
+        <v>457</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>785</v>
+        <v>458</v>
       </c>
       <c r="B185">
-        <v>1464</v>
+        <v>5560</v>
       </c>
       <c r="C185" t="s">
-        <v>786</v>
+        <v>459</v>
       </c>
       <c r="D185" t="s">
-        <v>787</v>
-[...5 lines deleted...]
-        <v>789</v>
+        <v>460</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>790</v>
+        <v>458</v>
       </c>
       <c r="B186">
-        <v>1417</v>
+        <v>5556</v>
       </c>
       <c r="C186" t="s">
-        <v>791</v>
+        <v>461</v>
       </c>
       <c r="D186" t="s">
-        <v>792</v>
-[...5 lines deleted...]
-        <v>794</v>
+        <v>462</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>795</v>
+        <v>458</v>
       </c>
       <c r="B187">
-        <v>1314</v>
+        <v>5555</v>
       </c>
       <c r="C187" t="s">
-        <v>796</v>
+        <v>463</v>
       </c>
       <c r="D187" t="s">
-        <v>797</v>
-[...5 lines deleted...]
-        <v>799</v>
+        <v>464</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>800</v>
+        <v>465</v>
       </c>
       <c r="B188">
-        <v>1058</v>
+        <v>5442</v>
       </c>
       <c r="C188" t="s">
-        <v>801</v>
+        <v>33</v>
       </c>
       <c r="D188" t="s">
-        <v>802</v>
+        <v>466</v>
       </c>
       <c r="E188" t="s">
-        <v>803</v>
-[...2 lines deleted...]
-        <v>804</v>
+        <v>33</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>800</v>
+        <v>465</v>
       </c>
       <c r="B189">
-        <v>1057</v>
+        <v>5441</v>
       </c>
       <c r="C189" t="s">
-        <v>805</v>
+        <v>33</v>
       </c>
       <c r="D189" t="s">
-        <v>806</v>
+        <v>467</v>
       </c>
       <c r="E189" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-        <v>808</v>
+        <v>33</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>800</v>
+        <v>468</v>
       </c>
       <c r="B190">
-        <v>1056</v>
+        <v>5105</v>
       </c>
       <c r="C190" t="s">
-        <v>809</v>
+        <v>469</v>
       </c>
       <c r="D190" t="s">
-        <v>810</v>
-[...5 lines deleted...]
-        <v>812</v>
+        <v>470</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>800</v>
+        <v>468</v>
       </c>
       <c r="B191">
-        <v>1046</v>
+        <v>5072</v>
       </c>
       <c r="C191" t="s">
-        <v>813</v>
+        <v>471</v>
       </c>
       <c r="D191" t="s">
-        <v>814</v>
-[...5 lines deleted...]
-        <v>816</v>
+        <v>472</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>800</v>
+        <v>473</v>
       </c>
       <c r="B192">
-        <v>1038</v>
+        <v>4817</v>
       </c>
       <c r="C192" t="s">
-        <v>817</v>
+        <v>474</v>
       </c>
       <c r="D192" t="s">
-        <v>818</v>
-[...5 lines deleted...]
-        <v>820</v>
+        <v>475</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>821</v>
+        <v>473</v>
       </c>
       <c r="B193">
-        <v>744</v>
+        <v>4791</v>
       </c>
       <c r="C193" t="s">
-        <v>822</v>
+        <v>476</v>
       </c>
       <c r="D193" t="s">
-        <v>823</v>
-[...5 lines deleted...]
-        <v>825</v>
+        <v>477</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>826</v>
+        <v>478</v>
       </c>
       <c r="B194">
-        <v>364</v>
+        <v>4611</v>
       </c>
       <c r="C194" t="s">
-        <v>827</v>
+        <v>479</v>
       </c>
       <c r="D194" t="s">
-        <v>828</v>
-[...5 lines deleted...]
-        <v>830</v>
+        <v>480</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>831</v>
+        <v>481</v>
       </c>
       <c r="B195">
-        <v>258</v>
+        <v>4305</v>
       </c>
       <c r="C195" t="s">
-        <v>832</v>
+        <v>482</v>
       </c>
       <c r="D195" t="s">
-        <v>833</v>
-[...5 lines deleted...]
-        <v>835</v>
+        <v>483</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>836</v>
+        <v>484</v>
       </c>
       <c r="B196">
-        <v>61</v>
+        <v>4099</v>
       </c>
       <c r="C196" t="s">
-        <v>837</v>
+        <v>485</v>
       </c>
       <c r="D196" t="s">
-        <v>838</v>
-[...5 lines deleted...]
-        <v>840</v>
+        <v>486</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>841</v>
+        <v>487</v>
       </c>
       <c r="B197">
-        <v>49</v>
+        <v>3985</v>
       </c>
       <c r="C197" t="s">
-        <v>50</v>
+        <v>488</v>
       </c>
       <c r="D197" t="s">
-        <v>842</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>489</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>841</v>
+        <v>487</v>
       </c>
       <c r="B198">
-        <v>38</v>
+        <v>3949</v>
       </c>
       <c r="C198" t="s">
-        <v>843</v>
+        <v>490</v>
       </c>
       <c r="D198" t="s">
-        <v>844</v>
-[...5 lines deleted...]
-        <v>846</v>
+        <v>491</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>841</v>
+        <v>492</v>
       </c>
       <c r="B199">
-        <v>36</v>
+        <v>3833</v>
       </c>
       <c r="C199" t="s">
-        <v>847</v>
+        <v>493</v>
       </c>
       <c r="D199" t="s">
-        <v>848</v>
-[...5 lines deleted...]
-        <v>850</v>
+        <v>494</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>841</v>
+        <v>495</v>
       </c>
       <c r="B200">
-        <v>34</v>
+        <v>3704</v>
       </c>
       <c r="C200" t="s">
-        <v>851</v>
+        <v>496</v>
       </c>
       <c r="D200" t="s">
-        <v>852</v>
-[...5 lines deleted...]
-        <v>854</v>
+        <v>497</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>841</v>
+        <v>495</v>
       </c>
       <c r="B201">
-        <v>20</v>
+        <v>3703</v>
       </c>
       <c r="C201" t="s">
-        <v>855</v>
+        <v>498</v>
       </c>
       <c r="D201" t="s">
-        <v>856</v>
-[...5 lines deleted...]
-        <v>858</v>
+        <v>499</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>841</v>
+        <v>495</v>
       </c>
       <c r="B202">
-        <v>4</v>
+        <v>3687</v>
       </c>
       <c r="C202" t="s">
-        <v>50</v>
+        <v>500</v>
       </c>
       <c r="D202" t="s">
-        <v>859</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>501</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>860</v>
+        <v>502</v>
       </c>
       <c r="B203">
-        <v>18831</v>
+        <v>3089</v>
       </c>
       <c r="C203" t="s">
-        <v>861</v>
+        <v>33</v>
       </c>
       <c r="D203" t="s">
-        <v>862</v>
+        <v>503</v>
       </c>
       <c r="E203" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>33</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>865</v>
+        <v>504</v>
       </c>
       <c r="B204">
-        <v>18803</v>
+        <v>2769</v>
       </c>
       <c r="C204" t="s">
-        <v>866</v>
+        <v>505</v>
       </c>
       <c r="D204" t="s">
-        <v>867</v>
-[...5 lines deleted...]
-        <v>869</v>
+        <v>506</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>870</v>
+        <v>504</v>
       </c>
       <c r="B205">
-        <v>18688</v>
+        <v>2765</v>
       </c>
       <c r="C205" t="s">
-        <v>871</v>
+        <v>507</v>
       </c>
       <c r="D205" t="s">
-        <v>872</v>
-[...5 lines deleted...]
-        <v>874</v>
+        <v>508</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>875</v>
+        <v>504</v>
       </c>
       <c r="B206">
-        <v>18492</v>
+        <v>2752</v>
       </c>
       <c r="C206" t="s">
-        <v>876</v>
+        <v>509</v>
       </c>
       <c r="D206" t="s">
-        <v>877</v>
-[...5 lines deleted...]
-        <v>879</v>
+        <v>510</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>880</v>
+        <v>511</v>
       </c>
       <c r="B207">
-        <v>18404</v>
+        <v>2462</v>
       </c>
       <c r="C207" t="s">
-        <v>881</v>
+        <v>512</v>
       </c>
       <c r="D207" t="s">
-        <v>882</v>
-[...5 lines deleted...]
-        <v>884</v>
+        <v>513</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>885</v>
+        <v>511</v>
       </c>
       <c r="B208">
-        <v>18188</v>
+        <v>2457</v>
       </c>
       <c r="C208" t="s">
-        <v>886</v>
+        <v>514</v>
       </c>
       <c r="D208" t="s">
-        <v>887</v>
-[...5 lines deleted...]
-        <v>889</v>
+        <v>515</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>885</v>
+        <v>511</v>
       </c>
       <c r="B209">
-        <v>18041</v>
+        <v>2456</v>
       </c>
       <c r="C209" t="s">
-        <v>890</v>
+        <v>516</v>
       </c>
       <c r="D209" t="s">
-        <v>891</v>
-[...5 lines deleted...]
-        <v>893</v>
+        <v>517</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>894</v>
+        <v>511</v>
       </c>
       <c r="B210">
-        <v>17952</v>
+        <v>2455</v>
       </c>
       <c r="C210" t="s">
-        <v>895</v>
+        <v>518</v>
       </c>
       <c r="D210" t="s">
-        <v>896</v>
-[...5 lines deleted...]
-        <v>898</v>
+        <v>519</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>899</v>
+        <v>511</v>
       </c>
       <c r="B211">
-        <v>17729</v>
+        <v>2454</v>
       </c>
       <c r="C211" t="s">
-        <v>900</v>
+        <v>520</v>
       </c>
       <c r="D211" t="s">
-        <v>901</v>
-[...5 lines deleted...]
-        <v>902</v>
+        <v>521</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>899</v>
+        <v>511</v>
       </c>
       <c r="B212">
-        <v>17729</v>
+        <v>2453</v>
       </c>
       <c r="C212" t="s">
-        <v>900</v>
+        <v>522</v>
       </c>
       <c r="D212" t="s">
-        <v>901</v>
-[...5 lines deleted...]
-        <v>904</v>
+        <v>523</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>905</v>
+        <v>524</v>
       </c>
       <c r="B213">
-        <v>17616</v>
+        <v>2374</v>
       </c>
       <c r="C213" t="s">
-        <v>906</v>
+        <v>525</v>
       </c>
       <c r="D213" t="s">
-        <v>907</v>
-[...5 lines deleted...]
-        <v>909</v>
+        <v>526</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>905</v>
+        <v>527</v>
       </c>
       <c r="B214">
-        <v>17596</v>
+        <v>2204</v>
       </c>
       <c r="C214" t="s">
-        <v>910</v>
+        <v>528</v>
       </c>
       <c r="D214" t="s">
-        <v>911</v>
-[...5 lines deleted...]
-        <v>913</v>
+        <v>529</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>914</v>
+        <v>530</v>
       </c>
       <c r="B215">
-        <v>17481</v>
+        <v>1464</v>
       </c>
       <c r="C215" t="s">
-        <v>915</v>
+        <v>531</v>
       </c>
       <c r="D215" t="s">
-        <v>916</v>
-[...5 lines deleted...]
-        <v>918</v>
+        <v>532</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>914</v>
+        <v>533</v>
       </c>
       <c r="B216">
-        <v>17460</v>
+        <v>1417</v>
       </c>
       <c r="C216" t="s">
-        <v>919</v>
+        <v>534</v>
       </c>
       <c r="D216" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-        <v>922</v>
+        <v>535</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>923</v>
+        <v>536</v>
       </c>
       <c r="B217">
-        <v>17339</v>
+        <v>1314</v>
       </c>
       <c r="C217" t="s">
-        <v>924</v>
+        <v>537</v>
       </c>
       <c r="D217" t="s">
-        <v>925</v>
-[...5 lines deleted...]
-        <v>927</v>
+        <v>538</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>928</v>
+        <v>539</v>
       </c>
       <c r="B218">
-        <v>17167</v>
+        <v>1058</v>
       </c>
       <c r="C218" t="s">
-        <v>929</v>
+        <v>540</v>
       </c>
       <c r="D218" t="s">
-        <v>930</v>
-[...5 lines deleted...]
-        <v>932</v>
+        <v>541</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>933</v>
+        <v>539</v>
       </c>
       <c r="B219">
-        <v>17073</v>
+        <v>1057</v>
       </c>
       <c r="C219" t="s">
-        <v>934</v>
+        <v>542</v>
       </c>
       <c r="D219" t="s">
-        <v>935</v>
-[...5 lines deleted...]
-        <v>937</v>
+        <v>543</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>938</v>
+        <v>539</v>
       </c>
       <c r="B220">
-        <v>16859</v>
+        <v>1056</v>
       </c>
       <c r="C220" t="s">
-        <v>939</v>
+        <v>544</v>
       </c>
       <c r="D220" t="s">
-        <v>940</v>
-[...5 lines deleted...]
-        <v>942</v>
+        <v>545</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>943</v>
+        <v>539</v>
       </c>
       <c r="B221">
-        <v>16776</v>
+        <v>1046</v>
       </c>
       <c r="C221" t="s">
-        <v>944</v>
+        <v>546</v>
       </c>
       <c r="D221" t="s">
-        <v>945</v>
-[...5 lines deleted...]
-        <v>947</v>
+        <v>547</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>948</v>
+        <v>539</v>
       </c>
       <c r="B222">
-        <v>16717</v>
+        <v>1038</v>
       </c>
       <c r="C222" t="s">
-        <v>949</v>
+        <v>548</v>
       </c>
       <c r="D222" t="s">
-        <v>950</v>
-[...5 lines deleted...]
-        <v>952</v>
+        <v>549</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>953</v>
+        <v>550</v>
       </c>
       <c r="B223">
-        <v>16605</v>
+        <v>744</v>
       </c>
       <c r="C223" t="s">
-        <v>954</v>
+        <v>551</v>
       </c>
       <c r="D223" t="s">
-        <v>955</v>
-[...5 lines deleted...]
-        <v>957</v>
+        <v>552</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>953</v>
+        <v>553</v>
       </c>
       <c r="B224">
-        <v>16603</v>
+        <v>364</v>
       </c>
       <c r="C224" t="s">
-        <v>958</v>
+        <v>554</v>
       </c>
       <c r="D224" t="s">
-        <v>959</v>
-[...5 lines deleted...]
-        <v>961</v>
+        <v>555</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>962</v>
+        <v>556</v>
       </c>
       <c r="B225">
-        <v>16376</v>
+        <v>258</v>
       </c>
       <c r="C225" t="s">
-        <v>963</v>
+        <v>557</v>
       </c>
       <c r="D225" t="s">
-        <v>964</v>
-[...5 lines deleted...]
-        <v>966</v>
+        <v>558</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>967</v>
+        <v>559</v>
       </c>
       <c r="B226">
-        <v>16351</v>
+        <v>61</v>
       </c>
       <c r="C226" t="s">
-        <v>968</v>
+        <v>560</v>
       </c>
       <c r="D226" t="s">
-        <v>969</v>
-[...5 lines deleted...]
-        <v>971</v>
+        <v>561</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>967</v>
+        <v>562</v>
       </c>
       <c r="B227">
-        <v>16350</v>
+        <v>49</v>
       </c>
       <c r="C227" t="s">
-        <v>972</v>
+        <v>33</v>
       </c>
       <c r="D227" t="s">
-        <v>973</v>
+        <v>563</v>
       </c>
       <c r="E227" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>33</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>976</v>
+        <v>562</v>
       </c>
       <c r="B228">
-        <v>16153</v>
+        <v>38</v>
       </c>
       <c r="C228" t="s">
-        <v>977</v>
+        <v>564</v>
       </c>
       <c r="D228" t="s">
-        <v>978</v>
-[...5 lines deleted...]
-        <v>980</v>
+        <v>565</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>981</v>
+        <v>562</v>
       </c>
       <c r="B229">
-        <v>15920</v>
+        <v>36</v>
       </c>
       <c r="C229" t="s">
-        <v>982</v>
+        <v>566</v>
       </c>
       <c r="D229" t="s">
-        <v>983</v>
-[...5 lines deleted...]
-        <v>985</v>
+        <v>567</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>986</v>
+        <v>562</v>
       </c>
       <c r="B230">
-        <v>15245</v>
+        <v>34</v>
       </c>
       <c r="C230" t="s">
-        <v>987</v>
+        <v>568</v>
       </c>
       <c r="D230" t="s">
-        <v>988</v>
-[...5 lines deleted...]
-        <v>990</v>
+        <v>569</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>986</v>
+        <v>562</v>
       </c>
       <c r="B231">
-        <v>15233</v>
+        <v>20</v>
       </c>
       <c r="C231" t="s">
-        <v>991</v>
+        <v>570</v>
       </c>
       <c r="D231" t="s">
-        <v>992</v>
-[...5 lines deleted...]
-        <v>994</v>
+        <v>571</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>995</v>
+        <v>562</v>
       </c>
       <c r="B232">
-        <v>15199</v>
+        <v>4</v>
       </c>
       <c r="C232" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="D232" t="s">
-        <v>996</v>
+        <v>572</v>
       </c>
       <c r="E232" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>33</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>997</v>
+        <v>573</v>
       </c>
       <c r="B233">
-        <v>14851</v>
+        <v>18831</v>
       </c>
       <c r="C233" t="s">
-        <v>998</v>
+        <v>574</v>
       </c>
       <c r="D233" t="s">
-        <v>999</v>
-[...5 lines deleted...]
-        <v>1001</v>
+        <v>575</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>1002</v>
+        <v>576</v>
       </c>
       <c r="B234">
-        <v>14637</v>
+        <v>18803</v>
       </c>
       <c r="C234" t="s">
-        <v>1003</v>
+        <v>577</v>
       </c>
       <c r="D234" t="s">
-        <v>1004</v>
-[...5 lines deleted...]
-        <v>1006</v>
+        <v>578</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>1007</v>
+        <v>579</v>
       </c>
       <c r="B235">
-        <v>14527</v>
+        <v>18688</v>
       </c>
       <c r="C235" t="s">
-        <v>1008</v>
+        <v>580</v>
       </c>
       <c r="D235" t="s">
-        <v>1009</v>
-[...5 lines deleted...]
-        <v>1011</v>
+        <v>581</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>1012</v>
+        <v>582</v>
       </c>
       <c r="B236">
-        <v>14305</v>
+        <v>18492</v>
       </c>
       <c r="C236" t="s">
-        <v>1013</v>
+        <v>583</v>
       </c>
       <c r="D236" t="s">
-        <v>1014</v>
-[...5 lines deleted...]
-        <v>1016</v>
+        <v>584</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>1017</v>
+        <v>585</v>
       </c>
       <c r="B237">
-        <v>13531</v>
+        <v>18404</v>
       </c>
       <c r="C237" t="s">
-        <v>1018</v>
+        <v>586</v>
       </c>
       <c r="D237" t="s">
-        <v>1019</v>
-[...5 lines deleted...]
-        <v>1021</v>
+        <v>587</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>1022</v>
+        <v>588</v>
       </c>
       <c r="B238">
-        <v>13374</v>
+        <v>18188</v>
       </c>
       <c r="C238" t="s">
-        <v>1023</v>
+        <v>589</v>
       </c>
       <c r="D238" t="s">
-        <v>1024</v>
-[...5 lines deleted...]
-        <v>1026</v>
+        <v>590</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>1027</v>
+        <v>588</v>
       </c>
       <c r="B239">
-        <v>13122</v>
+        <v>18041</v>
       </c>
       <c r="C239" t="s">
-        <v>1028</v>
+        <v>591</v>
       </c>
       <c r="D239" t="s">
-        <v>1029</v>
-[...5 lines deleted...]
-        <v>1031</v>
+        <v>592</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>1032</v>
+        <v>593</v>
       </c>
       <c r="B240">
-        <v>13015</v>
+        <v>17952</v>
       </c>
       <c r="C240" t="s">
-        <v>1033</v>
+        <v>594</v>
       </c>
       <c r="D240" t="s">
-        <v>1034</v>
-[...5 lines deleted...]
-        <v>1036</v>
+        <v>595</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>1037</v>
+        <v>596</v>
       </c>
       <c r="B241">
-        <v>12970</v>
+        <v>17729</v>
       </c>
       <c r="C241" t="s">
-        <v>1038</v>
+        <v>597</v>
       </c>
       <c r="D241" t="s">
-        <v>1039</v>
-[...5 lines deleted...]
-        <v>1041</v>
+        <v>598</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>1042</v>
+        <v>596</v>
       </c>
       <c r="B242">
-        <v>12662</v>
+        <v>17729</v>
       </c>
       <c r="C242" t="s">
-        <v>1043</v>
+        <v>597</v>
       </c>
       <c r="D242" t="s">
-        <v>1044</v>
-[...5 lines deleted...]
-        <v>1046</v>
+        <v>598</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>1047</v>
+        <v>599</v>
       </c>
       <c r="B243">
-        <v>12400</v>
+        <v>17616</v>
       </c>
       <c r="C243" t="s">
-        <v>1048</v>
+        <v>600</v>
       </c>
       <c r="D243" t="s">
-        <v>1049</v>
-[...5 lines deleted...]
-        <v>1051</v>
+        <v>601</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>1047</v>
+        <v>599</v>
       </c>
       <c r="B244">
-        <v>12384</v>
+        <v>17596</v>
       </c>
       <c r="C244" t="s">
-        <v>1052</v>
+        <v>602</v>
       </c>
       <c r="D244" t="s">
-        <v>1053</v>
-[...5 lines deleted...]
-        <v>1055</v>
+        <v>603</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>1056</v>
+        <v>604</v>
       </c>
       <c r="B245">
-        <v>12316</v>
+        <v>17481</v>
       </c>
       <c r="C245" t="s">
-        <v>1057</v>
+        <v>605</v>
       </c>
       <c r="D245" t="s">
-        <v>1058</v>
-[...5 lines deleted...]
-        <v>1060</v>
+        <v>606</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>1061</v>
+        <v>604</v>
       </c>
       <c r="B246">
-        <v>11733</v>
+        <v>17460</v>
       </c>
       <c r="C246" t="s">
-        <v>1062</v>
+        <v>607</v>
       </c>
       <c r="D246" t="s">
-        <v>1063</v>
-[...5 lines deleted...]
-        <v>1065</v>
+        <v>608</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>1066</v>
+        <v>609</v>
       </c>
       <c r="B247">
-        <v>11527</v>
+        <v>17339</v>
       </c>
       <c r="C247" t="s">
-        <v>1067</v>
+        <v>610</v>
       </c>
       <c r="D247" t="s">
-        <v>1068</v>
-[...5 lines deleted...]
-        <v>1070</v>
+        <v>611</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>1071</v>
+        <v>612</v>
       </c>
       <c r="B248">
-        <v>11356</v>
+        <v>17167</v>
       </c>
       <c r="C248" t="s">
-        <v>50</v>
+        <v>613</v>
       </c>
       <c r="D248" t="s">
-        <v>1072</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>614</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>1073</v>
+        <v>615</v>
       </c>
       <c r="B249">
-        <v>10556</v>
+        <v>17073</v>
       </c>
       <c r="C249" t="s">
-        <v>1074</v>
+        <v>616</v>
       </c>
       <c r="D249" t="s">
-        <v>1075</v>
-[...5 lines deleted...]
-        <v>1077</v>
+        <v>617</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>1078</v>
+        <v>618</v>
       </c>
       <c r="B250">
-        <v>9566</v>
+        <v>16859</v>
       </c>
       <c r="C250" t="s">
-        <v>50</v>
+        <v>619</v>
       </c>
       <c r="D250" t="s">
-        <v>1079</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>620</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>1080</v>
+        <v>621</v>
       </c>
       <c r="B251">
-        <v>17726</v>
+        <v>16776</v>
       </c>
       <c r="C251" t="s">
-        <v>1081</v>
+        <v>622</v>
       </c>
       <c r="D251" t="s">
-        <v>1082</v>
-[...5 lines deleted...]
-        <v>1084</v>
+        <v>623</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>1085</v>
+        <v>624</v>
       </c>
       <c r="B252">
+        <v>16717</v>
+      </c>
+      <c r="C252" t="s">
+        <v>625</v>
+      </c>
+      <c r="D252" t="s">
+        <v>626</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>627</v>
+      </c>
+      <c r="B253">
+        <v>16605</v>
+      </c>
+      <c r="C253" t="s">
+        <v>628</v>
+      </c>
+      <c r="D253" t="s">
+        <v>629</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>627</v>
+      </c>
+      <c r="B254">
+        <v>16603</v>
+      </c>
+      <c r="C254" t="s">
+        <v>630</v>
+      </c>
+      <c r="D254" t="s">
+        <v>631</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>632</v>
+      </c>
+      <c r="B255">
+        <v>16376</v>
+      </c>
+      <c r="C255" t="s">
+        <v>633</v>
+      </c>
+      <c r="D255" t="s">
+        <v>634</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>635</v>
+      </c>
+      <c r="B256">
+        <v>16351</v>
+      </c>
+      <c r="C256" t="s">
+        <v>636</v>
+      </c>
+      <c r="D256" t="s">
+        <v>637</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>635</v>
+      </c>
+      <c r="B257">
+        <v>16350</v>
+      </c>
+      <c r="C257" t="s">
+        <v>638</v>
+      </c>
+      <c r="D257" t="s">
+        <v>639</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>640</v>
+      </c>
+      <c r="B258">
+        <v>16153</v>
+      </c>
+      <c r="C258" t="s">
+        <v>641</v>
+      </c>
+      <c r="D258" t="s">
+        <v>642</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>643</v>
+      </c>
+      <c r="B259">
+        <v>15920</v>
+      </c>
+      <c r="C259" t="s">
+        <v>644</v>
+      </c>
+      <c r="D259" t="s">
+        <v>645</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>646</v>
+      </c>
+      <c r="B260">
+        <v>15245</v>
+      </c>
+      <c r="C260" t="s">
+        <v>647</v>
+      </c>
+      <c r="D260" t="s">
+        <v>648</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>646</v>
+      </c>
+      <c r="B261">
+        <v>15233</v>
+      </c>
+      <c r="C261" t="s">
+        <v>649</v>
+      </c>
+      <c r="D261" t="s">
+        <v>650</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>651</v>
+      </c>
+      <c r="B262">
+        <v>15199</v>
+      </c>
+      <c r="C262" t="s">
+        <v>33</v>
+      </c>
+      <c r="D262" t="s">
+        <v>652</v>
+      </c>
+      <c r="E262" t="s">
+        <v>33</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>653</v>
+      </c>
+      <c r="B263">
+        <v>14851</v>
+      </c>
+      <c r="C263" t="s">
+        <v>654</v>
+      </c>
+      <c r="D263" t="s">
+        <v>655</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>656</v>
+      </c>
+      <c r="B264">
+        <v>14637</v>
+      </c>
+      <c r="C264" t="s">
+        <v>657</v>
+      </c>
+      <c r="D264" t="s">
+        <v>658</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>659</v>
+      </c>
+      <c r="B265">
+        <v>14527</v>
+      </c>
+      <c r="C265" t="s">
+        <v>660</v>
+      </c>
+      <c r="D265" t="s">
+        <v>661</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>662</v>
+      </c>
+      <c r="B266">
+        <v>14305</v>
+      </c>
+      <c r="C266" t="s">
+        <v>663</v>
+      </c>
+      <c r="D266" t="s">
+        <v>664</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>665</v>
+      </c>
+      <c r="B267">
+        <v>13531</v>
+      </c>
+      <c r="C267" t="s">
+        <v>666</v>
+      </c>
+      <c r="D267" t="s">
+        <v>667</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>668</v>
+      </c>
+      <c r="B268">
+        <v>13374</v>
+      </c>
+      <c r="C268" t="s">
+        <v>669</v>
+      </c>
+      <c r="D268" t="s">
+        <v>670</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>671</v>
+      </c>
+      <c r="B269">
+        <v>13122</v>
+      </c>
+      <c r="C269" t="s">
+        <v>672</v>
+      </c>
+      <c r="D269" t="s">
+        <v>673</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>674</v>
+      </c>
+      <c r="B270">
+        <v>13015</v>
+      </c>
+      <c r="C270" t="s">
+        <v>675</v>
+      </c>
+      <c r="D270" t="s">
+        <v>676</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>677</v>
+      </c>
+      <c r="B271">
+        <v>12970</v>
+      </c>
+      <c r="C271" t="s">
+        <v>678</v>
+      </c>
+      <c r="D271" t="s">
+        <v>679</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>680</v>
+      </c>
+      <c r="B272">
+        <v>12662</v>
+      </c>
+      <c r="C272" t="s">
+        <v>681</v>
+      </c>
+      <c r="D272" t="s">
+        <v>682</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>683</v>
+      </c>
+      <c r="B273">
+        <v>12400</v>
+      </c>
+      <c r="C273" t="s">
+        <v>684</v>
+      </c>
+      <c r="D273" t="s">
+        <v>685</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>683</v>
+      </c>
+      <c r="B274">
+        <v>12384</v>
+      </c>
+      <c r="C274" t="s">
+        <v>686</v>
+      </c>
+      <c r="D274" t="s">
+        <v>687</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>688</v>
+      </c>
+      <c r="B275">
+        <v>12316</v>
+      </c>
+      <c r="C275" t="s">
+        <v>689</v>
+      </c>
+      <c r="D275" t="s">
+        <v>690</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>691</v>
+      </c>
+      <c r="B276">
+        <v>11733</v>
+      </c>
+      <c r="C276" t="s">
+        <v>692</v>
+      </c>
+      <c r="D276" t="s">
+        <v>693</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>694</v>
+      </c>
+      <c r="B277">
+        <v>11527</v>
+      </c>
+      <c r="C277" t="s">
+        <v>695</v>
+      </c>
+      <c r="D277" t="s">
+        <v>696</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>697</v>
+      </c>
+      <c r="B278">
+        <v>11356</v>
+      </c>
+      <c r="C278" t="s">
+        <v>33</v>
+      </c>
+      <c r="D278" t="s">
+        <v>698</v>
+      </c>
+      <c r="E278" t="s">
+        <v>33</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>699</v>
+      </c>
+      <c r="B279">
+        <v>10556</v>
+      </c>
+      <c r="C279" t="s">
+        <v>700</v>
+      </c>
+      <c r="D279" t="s">
+        <v>701</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>702</v>
+      </c>
+      <c r="B280">
+        <v>9566</v>
+      </c>
+      <c r="C280" t="s">
+        <v>33</v>
+      </c>
+      <c r="D280" t="s">
+        <v>703</v>
+      </c>
+      <c r="E280" t="s">
+        <v>33</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>704</v>
+      </c>
+      <c r="B281">
+        <v>17726</v>
+      </c>
+      <c r="C281" t="s">
+        <v>705</v>
+      </c>
+      <c r="D281" t="s">
+        <v>706</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>707</v>
+      </c>
+      <c r="B282">
         <v>17500</v>
       </c>
-      <c r="C252" t="s">
-[...9 lines deleted...]
-        <v>1089</v>
+      <c r="C282" t="s">
+        <v>708</v>
+      </c>
+      <c r="D282" t="s">
+        <v>709</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="E13" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="E14" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="E15" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="F19" r:id="rId32"/>
+    <hyperlink ref="F20" r:id="rId33"/>
+    <hyperlink ref="F21" r:id="rId34"/>
+    <hyperlink ref="E22" r:id="rId35"/>
+    <hyperlink ref="F22" r:id="rId36"/>
+    <hyperlink ref="E23" r:id="rId37"/>
+    <hyperlink ref="F23" r:id="rId38"/>
+    <hyperlink ref="E24" r:id="rId39"/>
+    <hyperlink ref="F24" r:id="rId40"/>
+    <hyperlink ref="E25" r:id="rId41"/>
+    <hyperlink ref="F25" r:id="rId42"/>
+    <hyperlink ref="E26" r:id="rId43"/>
+    <hyperlink ref="F26" r:id="rId44"/>
+    <hyperlink ref="E27" r:id="rId45"/>
+    <hyperlink ref="F27" r:id="rId46"/>
+    <hyperlink ref="E28" r:id="rId47"/>
+    <hyperlink ref="F28" r:id="rId48"/>
+    <hyperlink ref="E29" r:id="rId49"/>
+    <hyperlink ref="F29" r:id="rId50"/>
+    <hyperlink ref="E30" r:id="rId51"/>
+    <hyperlink ref="F30" r:id="rId52"/>
+    <hyperlink ref="E31" r:id="rId53"/>
+    <hyperlink ref="F31" r:id="rId54"/>
+    <hyperlink ref="E32" r:id="rId55"/>
+    <hyperlink ref="F32" r:id="rId56"/>
+    <hyperlink ref="E33" r:id="rId57"/>
+    <hyperlink ref="F33" r:id="rId58"/>
+    <hyperlink ref="E34" r:id="rId59"/>
+    <hyperlink ref="F34" r:id="rId60"/>
+    <hyperlink ref="E35" r:id="rId61"/>
+    <hyperlink ref="F35" r:id="rId62"/>
+    <hyperlink ref="E36" r:id="rId63"/>
+    <hyperlink ref="F36" r:id="rId64"/>
+    <hyperlink ref="F37" r:id="rId65"/>
+    <hyperlink ref="F38" r:id="rId66"/>
+    <hyperlink ref="F39" r:id="rId67"/>
+    <hyperlink ref="F40" r:id="rId68"/>
+    <hyperlink ref="E41" r:id="rId69"/>
+    <hyperlink ref="F41" r:id="rId70"/>
+    <hyperlink ref="E42" r:id="rId71"/>
+    <hyperlink ref="F42" r:id="rId72"/>
+    <hyperlink ref="E43" r:id="rId73"/>
+    <hyperlink ref="F43" r:id="rId74"/>
+    <hyperlink ref="E44" r:id="rId75"/>
+    <hyperlink ref="F44" r:id="rId76"/>
+    <hyperlink ref="E45" r:id="rId77"/>
+    <hyperlink ref="F45" r:id="rId78"/>
+    <hyperlink ref="E46" r:id="rId79"/>
+    <hyperlink ref="F46" r:id="rId80"/>
+    <hyperlink ref="E47" r:id="rId81"/>
+    <hyperlink ref="F47" r:id="rId82"/>
+    <hyperlink ref="E48" r:id="rId83"/>
+    <hyperlink ref="F48" r:id="rId84"/>
+    <hyperlink ref="E49" r:id="rId85"/>
+    <hyperlink ref="F49" r:id="rId86"/>
+    <hyperlink ref="E50" r:id="rId87"/>
+    <hyperlink ref="F50" r:id="rId88"/>
+    <hyperlink ref="E51" r:id="rId89"/>
+    <hyperlink ref="F51" r:id="rId90"/>
+    <hyperlink ref="E52" r:id="rId91"/>
+    <hyperlink ref="F52" r:id="rId92"/>
+    <hyperlink ref="E53" r:id="rId93"/>
+    <hyperlink ref="F53" r:id="rId94"/>
+    <hyperlink ref="E54" r:id="rId95"/>
+    <hyperlink ref="F54" r:id="rId96"/>
+    <hyperlink ref="E55" r:id="rId97"/>
+    <hyperlink ref="F55" r:id="rId98"/>
+    <hyperlink ref="E56" r:id="rId99"/>
+    <hyperlink ref="F56" r:id="rId100"/>
+    <hyperlink ref="F57" r:id="rId101"/>
+    <hyperlink ref="F58" r:id="rId102"/>
+    <hyperlink ref="E59" r:id="rId103"/>
+    <hyperlink ref="F59" r:id="rId104"/>
+    <hyperlink ref="E60" r:id="rId105"/>
+    <hyperlink ref="F60" r:id="rId106"/>
+    <hyperlink ref="E61" r:id="rId107"/>
+    <hyperlink ref="F61" r:id="rId108"/>
+    <hyperlink ref="E62" r:id="rId109"/>
+    <hyperlink ref="F62" r:id="rId110"/>
+    <hyperlink ref="E63" r:id="rId111"/>
+    <hyperlink ref="F63" r:id="rId112"/>
+    <hyperlink ref="E64" r:id="rId113"/>
+    <hyperlink ref="F64" r:id="rId114"/>
+    <hyperlink ref="E65" r:id="rId115"/>
+    <hyperlink ref="F65" r:id="rId116"/>
+    <hyperlink ref="E66" r:id="rId117"/>
+    <hyperlink ref="F66" r:id="rId118"/>
+    <hyperlink ref="E67" r:id="rId119"/>
+    <hyperlink ref="F67" r:id="rId120"/>
+    <hyperlink ref="E68" r:id="rId121"/>
+    <hyperlink ref="F68" r:id="rId122"/>
+    <hyperlink ref="E69" r:id="rId123"/>
+    <hyperlink ref="F69" r:id="rId124"/>
+    <hyperlink ref="E70" r:id="rId125"/>
+    <hyperlink ref="F70" r:id="rId126"/>
+    <hyperlink ref="E71" r:id="rId127"/>
+    <hyperlink ref="F71" r:id="rId128"/>
+    <hyperlink ref="E72" r:id="rId129"/>
+    <hyperlink ref="F72" r:id="rId130"/>
+    <hyperlink ref="E73" r:id="rId131"/>
+    <hyperlink ref="F73" r:id="rId132"/>
+    <hyperlink ref="E74" r:id="rId133"/>
+    <hyperlink ref="F74" r:id="rId134"/>
+    <hyperlink ref="E75" r:id="rId135"/>
+    <hyperlink ref="F75" r:id="rId136"/>
+    <hyperlink ref="E76" r:id="rId137"/>
+    <hyperlink ref="F76" r:id="rId138"/>
+    <hyperlink ref="E77" r:id="rId139"/>
+    <hyperlink ref="F77" r:id="rId140"/>
+    <hyperlink ref="E78" r:id="rId141"/>
+    <hyperlink ref="F78" r:id="rId142"/>
+    <hyperlink ref="E79" r:id="rId143"/>
+    <hyperlink ref="F79" r:id="rId144"/>
+    <hyperlink ref="E80" r:id="rId145"/>
+    <hyperlink ref="F80" r:id="rId146"/>
+    <hyperlink ref="E81" r:id="rId147"/>
+    <hyperlink ref="F81" r:id="rId148"/>
+    <hyperlink ref="E82" r:id="rId149"/>
+    <hyperlink ref="F82" r:id="rId150"/>
+    <hyperlink ref="E83" r:id="rId151"/>
+    <hyperlink ref="F83" r:id="rId152"/>
+    <hyperlink ref="E84" r:id="rId153"/>
+    <hyperlink ref="F84" r:id="rId154"/>
+    <hyperlink ref="E85" r:id="rId155"/>
+    <hyperlink ref="F85" r:id="rId156"/>
+    <hyperlink ref="E86" r:id="rId157"/>
+    <hyperlink ref="F86" r:id="rId158"/>
+    <hyperlink ref="E87" r:id="rId159"/>
+    <hyperlink ref="F87" r:id="rId160"/>
+    <hyperlink ref="E88" r:id="rId161"/>
+    <hyperlink ref="F88" r:id="rId162"/>
+    <hyperlink ref="E89" r:id="rId163"/>
+    <hyperlink ref="F89" r:id="rId164"/>
+    <hyperlink ref="E90" r:id="rId165"/>
+    <hyperlink ref="F90" r:id="rId166"/>
+    <hyperlink ref="E91" r:id="rId167"/>
+    <hyperlink ref="F91" r:id="rId168"/>
+    <hyperlink ref="F92" r:id="rId169"/>
+    <hyperlink ref="F93" r:id="rId170"/>
+    <hyperlink ref="E94" r:id="rId171"/>
+    <hyperlink ref="F94" r:id="rId172"/>
+    <hyperlink ref="E95" r:id="rId173"/>
+    <hyperlink ref="F95" r:id="rId174"/>
+    <hyperlink ref="E96" r:id="rId175"/>
+    <hyperlink ref="F96" r:id="rId176"/>
+    <hyperlink ref="E97" r:id="rId177"/>
+    <hyperlink ref="F97" r:id="rId178"/>
+    <hyperlink ref="E98" r:id="rId179"/>
+    <hyperlink ref="F98" r:id="rId180"/>
+    <hyperlink ref="E99" r:id="rId181"/>
+    <hyperlink ref="F99" r:id="rId182"/>
+    <hyperlink ref="E100" r:id="rId183"/>
+    <hyperlink ref="F100" r:id="rId184"/>
+    <hyperlink ref="E101" r:id="rId185"/>
+    <hyperlink ref="F101" r:id="rId186"/>
+    <hyperlink ref="E102" r:id="rId187"/>
+    <hyperlink ref="F102" r:id="rId188"/>
+    <hyperlink ref="E103" r:id="rId189"/>
+    <hyperlink ref="F103" r:id="rId190"/>
+    <hyperlink ref="E104" r:id="rId191"/>
+    <hyperlink ref="F104" r:id="rId192"/>
+    <hyperlink ref="E105" r:id="rId193"/>
+    <hyperlink ref="F105" r:id="rId194"/>
+    <hyperlink ref="E106" r:id="rId195"/>
+    <hyperlink ref="F106" r:id="rId196"/>
+    <hyperlink ref="E107" r:id="rId197"/>
+    <hyperlink ref="F107" r:id="rId198"/>
+    <hyperlink ref="E108" r:id="rId199"/>
+    <hyperlink ref="F108" r:id="rId200"/>
+    <hyperlink ref="E109" r:id="rId201"/>
+    <hyperlink ref="F109" r:id="rId202"/>
+    <hyperlink ref="E110" r:id="rId203"/>
+    <hyperlink ref="F110" r:id="rId204"/>
+    <hyperlink ref="E111" r:id="rId205"/>
+    <hyperlink ref="F111" r:id="rId206"/>
+    <hyperlink ref="E112" r:id="rId207"/>
+    <hyperlink ref="F112" r:id="rId208"/>
+    <hyperlink ref="E113" r:id="rId209"/>
+    <hyperlink ref="F113" r:id="rId210"/>
+    <hyperlink ref="E114" r:id="rId211"/>
+    <hyperlink ref="F114" r:id="rId212"/>
+    <hyperlink ref="E115" r:id="rId213"/>
+    <hyperlink ref="F115" r:id="rId214"/>
+    <hyperlink ref="E116" r:id="rId215"/>
+    <hyperlink ref="F116" r:id="rId216"/>
+    <hyperlink ref="E117" r:id="rId217"/>
+    <hyperlink ref="F117" r:id="rId218"/>
+    <hyperlink ref="E118" r:id="rId219"/>
+    <hyperlink ref="F118" r:id="rId220"/>
+    <hyperlink ref="E119" r:id="rId221"/>
+    <hyperlink ref="F119" r:id="rId222"/>
+    <hyperlink ref="E120" r:id="rId223"/>
+    <hyperlink ref="F120" r:id="rId224"/>
+    <hyperlink ref="E121" r:id="rId225"/>
+    <hyperlink ref="F121" r:id="rId226"/>
+    <hyperlink ref="E122" r:id="rId227"/>
+    <hyperlink ref="F122" r:id="rId228"/>
+    <hyperlink ref="E123" r:id="rId229"/>
+    <hyperlink ref="F123" r:id="rId230"/>
+    <hyperlink ref="E124" r:id="rId231"/>
+    <hyperlink ref="F124" r:id="rId232"/>
+    <hyperlink ref="E125" r:id="rId233"/>
+    <hyperlink ref="F125" r:id="rId234"/>
+    <hyperlink ref="E126" r:id="rId235"/>
+    <hyperlink ref="F126" r:id="rId236"/>
+    <hyperlink ref="E127" r:id="rId237"/>
+    <hyperlink ref="F127" r:id="rId238"/>
+    <hyperlink ref="E128" r:id="rId239"/>
+    <hyperlink ref="F128" r:id="rId240"/>
+    <hyperlink ref="E129" r:id="rId241"/>
+    <hyperlink ref="F129" r:id="rId242"/>
+    <hyperlink ref="E130" r:id="rId243"/>
+    <hyperlink ref="F130" r:id="rId244"/>
+    <hyperlink ref="E131" r:id="rId245"/>
+    <hyperlink ref="F131" r:id="rId246"/>
+    <hyperlink ref="E132" r:id="rId247"/>
+    <hyperlink ref="F132" r:id="rId248"/>
+    <hyperlink ref="E133" r:id="rId249"/>
+    <hyperlink ref="F133" r:id="rId250"/>
+    <hyperlink ref="E134" r:id="rId251"/>
+    <hyperlink ref="F134" r:id="rId252"/>
+    <hyperlink ref="E135" r:id="rId253"/>
+    <hyperlink ref="F135" r:id="rId254"/>
+    <hyperlink ref="E136" r:id="rId255"/>
+    <hyperlink ref="F136" r:id="rId256"/>
+    <hyperlink ref="E137" r:id="rId257"/>
+    <hyperlink ref="F137" r:id="rId258"/>
+    <hyperlink ref="E138" r:id="rId259"/>
+    <hyperlink ref="F138" r:id="rId260"/>
+    <hyperlink ref="E139" r:id="rId261"/>
+    <hyperlink ref="F139" r:id="rId262"/>
+    <hyperlink ref="E140" r:id="rId263"/>
+    <hyperlink ref="F140" r:id="rId264"/>
+    <hyperlink ref="E141" r:id="rId265"/>
+    <hyperlink ref="F141" r:id="rId266"/>
+    <hyperlink ref="E142" r:id="rId267"/>
+    <hyperlink ref="F142" r:id="rId268"/>
+    <hyperlink ref="E143" r:id="rId269"/>
+    <hyperlink ref="F143" r:id="rId270"/>
+    <hyperlink ref="E144" r:id="rId271"/>
+    <hyperlink ref="F144" r:id="rId272"/>
+    <hyperlink ref="E145" r:id="rId273"/>
+    <hyperlink ref="F145" r:id="rId274"/>
+    <hyperlink ref="E146" r:id="rId275"/>
+    <hyperlink ref="F146" r:id="rId276"/>
+    <hyperlink ref="F147" r:id="rId277"/>
+    <hyperlink ref="F148" r:id="rId278"/>
+    <hyperlink ref="F149" r:id="rId279"/>
+    <hyperlink ref="F150" r:id="rId280"/>
+    <hyperlink ref="F151" r:id="rId281"/>
+    <hyperlink ref="F152" r:id="rId282"/>
+    <hyperlink ref="F153" r:id="rId283"/>
+    <hyperlink ref="F154" r:id="rId284"/>
+    <hyperlink ref="F155" r:id="rId285"/>
+    <hyperlink ref="E156" r:id="rId286"/>
+    <hyperlink ref="F156" r:id="rId287"/>
+    <hyperlink ref="E157" r:id="rId288"/>
+    <hyperlink ref="F157" r:id="rId289"/>
+    <hyperlink ref="E158" r:id="rId290"/>
+    <hyperlink ref="F158" r:id="rId291"/>
+    <hyperlink ref="E159" r:id="rId292"/>
+    <hyperlink ref="F159" r:id="rId293"/>
+    <hyperlink ref="E160" r:id="rId294"/>
+    <hyperlink ref="F160" r:id="rId295"/>
+    <hyperlink ref="E161" r:id="rId296"/>
+    <hyperlink ref="F161" r:id="rId297"/>
+    <hyperlink ref="E162" r:id="rId298"/>
+    <hyperlink ref="F162" r:id="rId299"/>
+    <hyperlink ref="E163" r:id="rId300"/>
+    <hyperlink ref="F163" r:id="rId301"/>
+    <hyperlink ref="E164" r:id="rId302"/>
+    <hyperlink ref="F164" r:id="rId303"/>
+    <hyperlink ref="E165" r:id="rId304"/>
+    <hyperlink ref="F165" r:id="rId305"/>
+    <hyperlink ref="E166" r:id="rId306"/>
+    <hyperlink ref="F166" r:id="rId307"/>
+    <hyperlink ref="E167" r:id="rId308"/>
+    <hyperlink ref="F167" r:id="rId309"/>
+    <hyperlink ref="E168" r:id="rId310"/>
+    <hyperlink ref="F168" r:id="rId311"/>
+    <hyperlink ref="E169" r:id="rId312"/>
+    <hyperlink ref="F169" r:id="rId313"/>
+    <hyperlink ref="E170" r:id="rId314"/>
+    <hyperlink ref="F170" r:id="rId315"/>
+    <hyperlink ref="E171" r:id="rId316"/>
+    <hyperlink ref="F171" r:id="rId317"/>
+    <hyperlink ref="E172" r:id="rId318"/>
+    <hyperlink ref="F172" r:id="rId319"/>
+    <hyperlink ref="E173" r:id="rId320"/>
+    <hyperlink ref="F173" r:id="rId321"/>
+    <hyperlink ref="E174" r:id="rId322"/>
+    <hyperlink ref="F174" r:id="rId323"/>
+    <hyperlink ref="E175" r:id="rId324"/>
+    <hyperlink ref="F175" r:id="rId325"/>
+    <hyperlink ref="E176" r:id="rId326"/>
+    <hyperlink ref="F176" r:id="rId327"/>
+    <hyperlink ref="E177" r:id="rId328"/>
+    <hyperlink ref="F177" r:id="rId329"/>
+    <hyperlink ref="E178" r:id="rId330"/>
+    <hyperlink ref="F178" r:id="rId331"/>
+    <hyperlink ref="E179" r:id="rId332"/>
+    <hyperlink ref="F179" r:id="rId333"/>
+    <hyperlink ref="E180" r:id="rId334"/>
+    <hyperlink ref="F180" r:id="rId335"/>
+    <hyperlink ref="E181" r:id="rId336"/>
+    <hyperlink ref="F181" r:id="rId337"/>
+    <hyperlink ref="E182" r:id="rId338"/>
+    <hyperlink ref="F182" r:id="rId339"/>
+    <hyperlink ref="E183" r:id="rId340"/>
+    <hyperlink ref="F183" r:id="rId341"/>
+    <hyperlink ref="E184" r:id="rId342"/>
+    <hyperlink ref="F184" r:id="rId343"/>
+    <hyperlink ref="E185" r:id="rId344"/>
+    <hyperlink ref="F185" r:id="rId345"/>
+    <hyperlink ref="E186" r:id="rId346"/>
+    <hyperlink ref="F186" r:id="rId347"/>
+    <hyperlink ref="E187" r:id="rId348"/>
+    <hyperlink ref="F187" r:id="rId349"/>
+    <hyperlink ref="F188" r:id="rId350"/>
+    <hyperlink ref="F189" r:id="rId351"/>
+    <hyperlink ref="E190" r:id="rId352"/>
+    <hyperlink ref="F190" r:id="rId353"/>
+    <hyperlink ref="E191" r:id="rId354"/>
+    <hyperlink ref="F191" r:id="rId355"/>
+    <hyperlink ref="E192" r:id="rId356"/>
+    <hyperlink ref="F192" r:id="rId357"/>
+    <hyperlink ref="E193" r:id="rId358"/>
+    <hyperlink ref="F193" r:id="rId359"/>
+    <hyperlink ref="E194" r:id="rId360"/>
+    <hyperlink ref="F194" r:id="rId361"/>
+    <hyperlink ref="E195" r:id="rId362"/>
+    <hyperlink ref="F195" r:id="rId363"/>
+    <hyperlink ref="E196" r:id="rId364"/>
+    <hyperlink ref="F196" r:id="rId365"/>
+    <hyperlink ref="E197" r:id="rId366"/>
+    <hyperlink ref="F197" r:id="rId367"/>
+    <hyperlink ref="E198" r:id="rId368"/>
+    <hyperlink ref="F198" r:id="rId369"/>
+    <hyperlink ref="E199" r:id="rId370"/>
+    <hyperlink ref="F199" r:id="rId371"/>
+    <hyperlink ref="E200" r:id="rId372"/>
+    <hyperlink ref="F200" r:id="rId373"/>
+    <hyperlink ref="E201" r:id="rId374"/>
+    <hyperlink ref="F201" r:id="rId375"/>
+    <hyperlink ref="E202" r:id="rId376"/>
+    <hyperlink ref="F202" r:id="rId377"/>
+    <hyperlink ref="F203" r:id="rId378"/>
+    <hyperlink ref="E204" r:id="rId379"/>
+    <hyperlink ref="F204" r:id="rId380"/>
+    <hyperlink ref="E205" r:id="rId381"/>
+    <hyperlink ref="F205" r:id="rId382"/>
+    <hyperlink ref="E206" r:id="rId383"/>
+    <hyperlink ref="F206" r:id="rId384"/>
+    <hyperlink ref="E207" r:id="rId385"/>
+    <hyperlink ref="F207" r:id="rId386"/>
+    <hyperlink ref="E208" r:id="rId387"/>
+    <hyperlink ref="F208" r:id="rId388"/>
+    <hyperlink ref="E209" r:id="rId389"/>
+    <hyperlink ref="F209" r:id="rId390"/>
+    <hyperlink ref="E210" r:id="rId391"/>
+    <hyperlink ref="F210" r:id="rId392"/>
+    <hyperlink ref="E211" r:id="rId393"/>
+    <hyperlink ref="F211" r:id="rId394"/>
+    <hyperlink ref="E212" r:id="rId395"/>
+    <hyperlink ref="F212" r:id="rId396"/>
+    <hyperlink ref="E213" r:id="rId397"/>
+    <hyperlink ref="F213" r:id="rId398"/>
+    <hyperlink ref="E214" r:id="rId399"/>
+    <hyperlink ref="F214" r:id="rId400"/>
+    <hyperlink ref="E215" r:id="rId401"/>
+    <hyperlink ref="F215" r:id="rId402"/>
+    <hyperlink ref="E216" r:id="rId403"/>
+    <hyperlink ref="F216" r:id="rId404"/>
+    <hyperlink ref="E217" r:id="rId405"/>
+    <hyperlink ref="F217" r:id="rId406"/>
+    <hyperlink ref="E218" r:id="rId407"/>
+    <hyperlink ref="F218" r:id="rId408"/>
+    <hyperlink ref="E219" r:id="rId409"/>
+    <hyperlink ref="F219" r:id="rId410"/>
+    <hyperlink ref="E220" r:id="rId411"/>
+    <hyperlink ref="F220" r:id="rId412"/>
+    <hyperlink ref="E221" r:id="rId413"/>
+    <hyperlink ref="F221" r:id="rId414"/>
+    <hyperlink ref="E222" r:id="rId415"/>
+    <hyperlink ref="F222" r:id="rId416"/>
+    <hyperlink ref="E223" r:id="rId417"/>
+    <hyperlink ref="F223" r:id="rId418"/>
+    <hyperlink ref="E224" r:id="rId419"/>
+    <hyperlink ref="F224" r:id="rId420"/>
+    <hyperlink ref="E225" r:id="rId421"/>
+    <hyperlink ref="F225" r:id="rId422"/>
+    <hyperlink ref="E226" r:id="rId423"/>
+    <hyperlink ref="F226" r:id="rId424"/>
+    <hyperlink ref="F227" r:id="rId425"/>
+    <hyperlink ref="E228" r:id="rId426"/>
+    <hyperlink ref="F228" r:id="rId427"/>
+    <hyperlink ref="E229" r:id="rId428"/>
+    <hyperlink ref="F229" r:id="rId429"/>
+    <hyperlink ref="E230" r:id="rId430"/>
+    <hyperlink ref="F230" r:id="rId431"/>
+    <hyperlink ref="E231" r:id="rId432"/>
+    <hyperlink ref="F231" r:id="rId433"/>
+    <hyperlink ref="F232" r:id="rId434"/>
+    <hyperlink ref="E233" r:id="rId435"/>
+    <hyperlink ref="F233" r:id="rId436"/>
+    <hyperlink ref="E234" r:id="rId437"/>
+    <hyperlink ref="F234" r:id="rId438"/>
+    <hyperlink ref="E235" r:id="rId439"/>
+    <hyperlink ref="F235" r:id="rId440"/>
+    <hyperlink ref="E236" r:id="rId441"/>
+    <hyperlink ref="F236" r:id="rId442"/>
+    <hyperlink ref="E237" r:id="rId443"/>
+    <hyperlink ref="F237" r:id="rId444"/>
+    <hyperlink ref="E238" r:id="rId445"/>
+    <hyperlink ref="F238" r:id="rId446"/>
+    <hyperlink ref="E239" r:id="rId447"/>
+    <hyperlink ref="F239" r:id="rId448"/>
+    <hyperlink ref="E240" r:id="rId449"/>
+    <hyperlink ref="F240" r:id="rId450"/>
+    <hyperlink ref="E241" r:id="rId451"/>
+    <hyperlink ref="F241" r:id="rId452"/>
+    <hyperlink ref="E242" r:id="rId453"/>
+    <hyperlink ref="F242" r:id="rId454"/>
+    <hyperlink ref="E243" r:id="rId455"/>
+    <hyperlink ref="F243" r:id="rId456"/>
+    <hyperlink ref="E244" r:id="rId457"/>
+    <hyperlink ref="F244" r:id="rId458"/>
+    <hyperlink ref="E245" r:id="rId459"/>
+    <hyperlink ref="F245" r:id="rId460"/>
+    <hyperlink ref="E246" r:id="rId461"/>
+    <hyperlink ref="F246" r:id="rId462"/>
+    <hyperlink ref="E247" r:id="rId463"/>
+    <hyperlink ref="F247" r:id="rId464"/>
+    <hyperlink ref="E248" r:id="rId465"/>
+    <hyperlink ref="F248" r:id="rId466"/>
+    <hyperlink ref="E249" r:id="rId467"/>
+    <hyperlink ref="F249" r:id="rId468"/>
+    <hyperlink ref="E250" r:id="rId469"/>
+    <hyperlink ref="F250" r:id="rId470"/>
+    <hyperlink ref="E251" r:id="rId471"/>
+    <hyperlink ref="F251" r:id="rId472"/>
+    <hyperlink ref="E252" r:id="rId473"/>
+    <hyperlink ref="F252" r:id="rId474"/>
+    <hyperlink ref="E253" r:id="rId475"/>
+    <hyperlink ref="F253" r:id="rId476"/>
+    <hyperlink ref="E254" r:id="rId477"/>
+    <hyperlink ref="F254" r:id="rId478"/>
+    <hyperlink ref="E255" r:id="rId479"/>
+    <hyperlink ref="F255" r:id="rId480"/>
+    <hyperlink ref="E256" r:id="rId481"/>
+    <hyperlink ref="F256" r:id="rId482"/>
+    <hyperlink ref="E257" r:id="rId483"/>
+    <hyperlink ref="F257" r:id="rId484"/>
+    <hyperlink ref="E258" r:id="rId485"/>
+    <hyperlink ref="F258" r:id="rId486"/>
+    <hyperlink ref="E259" r:id="rId487"/>
+    <hyperlink ref="F259" r:id="rId488"/>
+    <hyperlink ref="E260" r:id="rId489"/>
+    <hyperlink ref="F260" r:id="rId490"/>
+    <hyperlink ref="E261" r:id="rId491"/>
+    <hyperlink ref="F261" r:id="rId492"/>
+    <hyperlink ref="F262" r:id="rId493"/>
+    <hyperlink ref="E263" r:id="rId494"/>
+    <hyperlink ref="F263" r:id="rId495"/>
+    <hyperlink ref="E264" r:id="rId496"/>
+    <hyperlink ref="F264" r:id="rId497"/>
+    <hyperlink ref="E265" r:id="rId498"/>
+    <hyperlink ref="F265" r:id="rId499"/>
+    <hyperlink ref="E266" r:id="rId500"/>
+    <hyperlink ref="F266" r:id="rId501"/>
+    <hyperlink ref="E267" r:id="rId502"/>
+    <hyperlink ref="F267" r:id="rId503"/>
+    <hyperlink ref="E268" r:id="rId504"/>
+    <hyperlink ref="F268" r:id="rId505"/>
+    <hyperlink ref="E269" r:id="rId506"/>
+    <hyperlink ref="F269" r:id="rId507"/>
+    <hyperlink ref="E270" r:id="rId508"/>
+    <hyperlink ref="F270" r:id="rId509"/>
+    <hyperlink ref="E271" r:id="rId510"/>
+    <hyperlink ref="F271" r:id="rId511"/>
+    <hyperlink ref="E272" r:id="rId512"/>
+    <hyperlink ref="F272" r:id="rId513"/>
+    <hyperlink ref="E273" r:id="rId514"/>
+    <hyperlink ref="F273" r:id="rId515"/>
+    <hyperlink ref="E274" r:id="rId516"/>
+    <hyperlink ref="F274" r:id="rId517"/>
+    <hyperlink ref="E275" r:id="rId518"/>
+    <hyperlink ref="F275" r:id="rId519"/>
+    <hyperlink ref="E276" r:id="rId520"/>
+    <hyperlink ref="F276" r:id="rId521"/>
+    <hyperlink ref="E277" r:id="rId522"/>
+    <hyperlink ref="F277" r:id="rId523"/>
+    <hyperlink ref="F278" r:id="rId524"/>
+    <hyperlink ref="E279" r:id="rId525"/>
+    <hyperlink ref="F279" r:id="rId526"/>
+    <hyperlink ref="F280" r:id="rId527"/>
+    <hyperlink ref="E281" r:id="rId528"/>
+    <hyperlink ref="F281" r:id="rId529"/>
+    <hyperlink ref="E282" r:id="rId530"/>
+    <hyperlink ref="F282" r:id="rId531"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>