--- v0 (2026-07-25)
+++ v1 (2026-10-21)
@@ -8,2602 +8,1696 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1006" uniqueCount="865">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1121" uniqueCount="563">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>BCA674C793</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DI N.4 TIMBRI LINEARI</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BCA6BF5014</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto n.1 corso strutturato per mobilità in Francia - Programma Erasmus Azione KA122 Short term projects for mobility of learners and staff in vocational education and training B.R.E.A.T.H.E. Progetto n. 2025-1 IT01 KA122 VET 000310508 CUP J64C25000600</t>
+  </si>
+  <si>
+    <t>BCA6AC4461</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di supporto individuale e organizzativo attività di Job Shadowing in Francia - Programma Erasmus Azione KA122 Short term projects for mobility of learners and staff in vocational education and training B.R.E.A.T.H.E. Progetto n. 2025-1 IT01 KA122</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>BC93105809</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DIRETTO CORSO SUGLI ADEMPIMENTI NORMATIVI, ORGANIZZATIVI E TECNICI PER L'INTRODUZIONE DELLA IA</t>
+  </si>
+  <si>
+    <t>BC932ECCEB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Prenotazione n.2 biglietti aerei Catania Marsiglia  Programma Erasmus+ Azione KA122 – Short-term projects for mobility of learners and staff in vocational education and training “B.R.E.A.T.H.E.” Progetto n. 2025-1-IT01-KA122-VET-000310508 CUP J64C25000600</t>
+  </si>
+  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC12A13FA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione infissi classi 2T, 4S, 1T,1K</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC12A13FA2</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>BBA46304AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazioni idrauliche sede centrale</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBA46304AC</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/11d04143-2984-495e-8642-83d1c5030e0c</t>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>BC116A02D9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di vigilanza Plesso "A. Moncada"</t>
+  </si>
+  <si>
+    <t>BC117B6841</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO APPARATI DI RETE PER LA SEDE CENTRALE</t>
+  </si>
+  <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>BC11547624</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura n. 3 toner per stampanti</t>
+  </si>
+  <si>
+    <t>BC1137CB5B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO  SERVIZIO MENSA POC SCUOLA” 2014-2020 - CODICE PROGETTO: 10.1.6A-FDRPOC-SI-2024-13 - TITOLO: “PERCORSI DI ORIENTAMENTO FORMATIVO”-</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>BBD886E4E9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura generi alimentari POC Scuola” 2014-2020 - AVVISO 64310 del 23/04/2025 Codice progetto: 10.1.6A-FDRPOC-SI-2024-141 Titolo: “Navigare il Futuro: Bussola per le tue scelte” - CUP: H64D25000880001</t>
+  </si>
+  <si>
+    <t>BBE44E291D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI MATERIALE ELETTRICO PER MANUTENZIONE ORDINARIA</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFA5D9FB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura attrezzature per laboratori di accoglienza inclusiva - PNRR Missione 4 Linea di investimento 1.4  Agenda sud – Fase 2 (D.M. 106/2025) Titolo: “Accoglienza inclusiva” Codice Progetto:  M4C1I1.4-2025-1685-P-62590   Cup: J64D25003240006</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBFA5D9FB6</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/7b6e3ad4-8d10-492b-a778-66ea0b23c426</t>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>BBE37360D5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio n.2 Bus 54p per uscita didattica presso Taetro Greco - Siracusa il 04/06/2026</t>
+  </si>
+  <si>
+    <t>BBE39FEC61</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DI N.FORNITURA NOTEBOOK16</t>
   </si>
   <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBD89BD95B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale sanitario per riparazioni idrauliche</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBD89BD95B</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/d47f69b0-b0c4-443e-893f-e176a13a220f</t>
+    <t>BBD92453A8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura registro rilascio diplomi</t>
+  </si>
+  <si>
+    <t>BBD8FF3977</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio n.1 BUS per fattoria della legalità (Lentini)P rogetto PON Inclusione 10.1.1A-FSEPON-SI-2017-181</t>
   </si>
   <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBC17EB9E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n.2 esami di certificazione linguistica inglese B1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC17EB9E6</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC112749D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n.1 corso strutturato per mobilità in Germania Programma Erasmus Azione KA122 Short term projects for mobility of learners and staff in vocational education and training B.R.E.A.T.H.E. Progetto n. 2025-1 IT01 KA122 VET 000310508 CUP J64C250006000</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC112749D</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBC12104E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n.1 corso di formazione per mobilità in Finlandia Programma Erasmus Azione KA122 Short term projects for mobility of learners and staff in vocational education and training B.R.E.A.T.H.E. Progetto n. 2025-1 IT01 KA122 VET 000310508 CUP J64C250006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC12104E</t>
-[...7 lines deleted...]
-  <si>
     <t>BBC13FA93F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria per uso didattico Progetto PON Inclusione 10.1.1A-FSEPON-SI-2017-181</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC13FA93F</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB594FE29</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria per sami di stato A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB594FE29</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB56B5891</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio navetta per Hotel Sofia Noto e Voi Hotel Siracusa - FSL Formazione Scuola Lavoro ex  PCTO alunni Plesso A. Moncada – a.s. 2025-2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBB56B5891</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB5B5F1E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Bus per Catania (Casa di cura Carmide) il 22 Maggio per Sperimentazione Nazionale del Percorso “Biologia con curvatura biomedica” – a.s. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5B5F1E5</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB5DC0873</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n.1 Bus il 21 Maggio Lentini-Catania (Unict) A/R - POC Scuola” 2014-2020 - Codice Progetto: 10.1.6A-FDRPOC-SI-2024-13 - Titolo: “Percorsi di Orientamento Formativo”-</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5DC0873</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBC1632DF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n.1 BUS il 23 Maggio Bus per Progetto POC Scuola” 2014-2020 - Codice Progetto: 10.1.6A-FDRPOC-SI-2024-13 - Titolo: “Percorsi di Orientamento Formativo”-</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1632DF8</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBADC2B939</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n.2 Bus per Uscita didattica presso  Piazza Alcalà - Catania</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBADC2B939</t>
-[...4 lines deleted...]
-  <si>
     <t>BBAD8CD1E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  materiale di  pulizia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBAD8CD1E3</t>
-[...4 lines deleted...]
-  <si>
     <t>BBAD0CD7D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e messa in opera apparati di rete per Wi-Fi plesso "A. Moncada"</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBAD0CD7D1</t>
-[...4 lines deleted...]
-  <si>
     <t>BBAE7387CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n.1 il 16 Maggio Bus POC Scuola” 2014-2020 - Codice Progetto: 10.1.6A-FDRPOC-SI-2024-13 - Titolo: “Percorsi di Orientamento Formativo”-</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE7387CA</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA42512E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Contratto assistenza  Wi-Fi plesso "A.Moncada" - n.12 Mesi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBA42512E0</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA2C52C04</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ESAMI CAMBRIDGE PER CERTIFICAZIONE LINGUISTICA DI INGLESE B1 E B2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2C52C04</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA3085325</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  materiale per laboratorio di ceramica progetto POC: Codice progetto: 10.1.6A-FDRPOC-SI-2024-13-Titolo: “Percorsi di orientamento formativo”-CUP: J64D25001500001</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3085325</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/31379664-0d02-4f72-8d81-0b2d5f70038d</t>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>BBA2435A06</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DISPOSITIVI DI STAMPA</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB712E7C37</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale informatico e toner</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB712E7C37</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB7EBD2DD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento rivista Orizzonte Scuola Plus - 365 giorni -</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB7EBD2DD8</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB71488458</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti di ingresso al museo e  laboratori -  Progetto regionale “Gibellina Capitale Italiana delll’Arte 2026-”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB71488458</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB533EA62C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Installazione apriporta e citofono portineria</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB533EA62C</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5352E18D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n. 1 table Lenovo 11 iDEA tAB 11"</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB5352E18D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB56F4E8E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus uscita didattica progetto regionale "Gibellina Capitale Italiana dell'Arte Contemporanea 2026" dal 28 al 29 Aprile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56F4E8E8</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB5209307C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio mensa POC Scuola” 2014-2020 - Codice Progetto: 10.1.6A-FDRPOC-SI-2024-13 - Titolo: “Percorsi di Orientamento Formativo”-</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5209307C</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/430d9457-01ad-4b6e-920f-badb3d1a79cd</t>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>BB5287FA08</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio n.1 Bus Formazione scuola-Lavoro Lentini-Università di Catania Dipartime G. F. Ingrassia A/R il 22 Aprile Dipartimento Scienze Mediche Università Catani</t>
   </si>
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB3D6F3C97</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n.2 elettrodi per defibrillatore IPAD CU-SPI sede "A.Moncada"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D6F3C97</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB3D5AAD17</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Yamaha P-224 pianoforte 88 tasti e accessori per progetto PTOF  "Musica Live"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D5AAD17</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB35539ED4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Assistenza defibrillatore Philips Heartstart HS1 plesso "Gorgia"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35539ED4</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB3090F495</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Bus Lentini-Piscina di Via Del Mare per progetto P.T.O.F. "Nuoto e Sicurezza"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3090F495</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3000F742</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione biglietti aerei mobilità in Finlandia- Programma Erasmus+ Azione KA122 – Short-term projects for mobility of learners and staff in vocational education and training “B.R.E.A.T.H.E.” Progetto n. 2025-1-IT01-KA122-VET-000310508 CUP J64C25000600</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3000F742</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2FF02945</t>
   </si>
   <si>
     <t>Decisione a contrarre - Supporto organizzativo e supporto individuale per n.5 partecipanti alla mobilità in Finlandia nell’ambito del Programma Erasmus Azione KA122 Short term projects for mobility of learners and staff in vocational education and training B R E A T H E Progetto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FF02945</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2F712C68</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di istruzione a Policoro a.s. 2025726</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F712C68</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0EDECBB1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di istruzione a Praga A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0EDECBB1</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BAFAA62D83</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo dominio internet sito Istituto "Gorgia Vittorini Moncada"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFAA62D83</t>
-[...4 lines deleted...]
-  <si>
     <t>BAFAC861C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio service profetto P.T.O.F.  "Notte Nazionale del Liceo Classico"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFAC861C0</t>
-[...4 lines deleted...]
-  <si>
     <t>BAFACE9372</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura abbigliamento per il laboratori di cucina sede "A. Moncada"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFACE9372</t>
-[...4 lines deleted...]
-  <si>
     <t>BAFB0B7736</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura abbigliamento professionale per Cucina-Sala-Bar sede "A. Moncada"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFB0B7736</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/c10dba04-aef4-44e3-be06-dcfee6ffff61</t>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>BAF5832AC2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Cambio nominativo biglietto aereo mobilità in Irlanda Programma Erasmus+ Azione KA122 – Short-term projects for mobility of learners and staff in vocational education and training “B.R.E.A.T.H.E.” Progetto n. 2025-1-IT01-KA122-VET-000310508 CUP J64C250006</t>
   </si>
   <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE1C4227B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Bus uscita didattica presso Colle San Mauro dal 23 al 25 Marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE1C4227B</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/f67c6132-d095-4b3c-b7f2-74b9a30e3248</t>
+    <t>BAE1BDDF1E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio Bus il 24/03/2026 Lentini-Borgo Rizza per   Formazione Scuola Lavoro (Ex Pcto) Progetto "Archeologia della vita quotidiana nella Carlentini del '900" - Italia Nostra</t>
   </si>
   <si>
     <t>BAE1A048CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di  cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE1A048CB</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE1982D82</t>
   </si>
   <si>
     <t>Decisione a contrarre - Supporto organizzativo e supporto individuale per le attività formative per n.3 partecipanti alla mobilità in Germania nell’ambito del Programma Erasmus+ Azione KA122 – Short-term projects for mobility of learners and staff in vocational education and tra</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE1982D82</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE18BDAF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio per biglietteria per mobilità in Germania Programma Erasmus+ Azione KA122 – Short-term projects for mobility of learners and staff in vocational education and training “B.R.E.A.T.H.E.” Progetto n. 2025-1-IT01-KA122-VET-000310508 CUP J64C250006000</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE18BDAF1</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BAC6C28D9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pronto soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6C28D9B</t>
-[...4 lines deleted...]
-  <si>
     <t>B74056A382</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale per riparazioni idrauliche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74056A382</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BAA4C0DB0A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione infissi aule</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4C0DB0A</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB49D1509</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale elettrico per piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB49D1509</t>
-[...4 lines deleted...]
-  <si>
     <t>BAAB7EF225</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione sicurezza sui luoghi di lavoro (D. Lgs. 81/08 s.m.i. e Accordo Stato-Regioni del 07/07/16)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB7EF225</t>
-[...4 lines deleted...]
-  <si>
     <t>BAAB4C55B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto esami Ecdl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB4C55B5</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAA35B1773</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di ferramenta per piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA35B1773</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA9FD5229E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organizzazione e supporto mobilità in Irlanda per studenti e docenti Programma Erasmus Azione KA122  Short-term projects for mobility of learners and staff in vocational education and training B.R.E.A.T.H.E. Progetto n. 2025 1 IT01 KA122 VET 000310508 CUP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FD5229E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9FB0E3FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento prenotazione biglietti aerei mobilità in Irlanda Programma Erasmus+ Azione KA122 – Short-term projects for mobility of learners and staff in vocational education and training “B.R.E.A.T.H.E.” Progetto n. 2025-1-IT01-KA122-VET-000310508 CUP J64</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FB0E3FC</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA9452FE45</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n.4 esami Ecdl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9452FE45</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
+    <t>BA5B356CC0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura set 12 padelle e pentole per induzione sede "A. Moncada"</t>
+  </si>
+  <si>
     <t>BA6607D090</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura contenitore per rifiuti 120 Lt e guanti in nitrile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6607D090</t>
-[...4 lines deleted...]
-  <si>
     <t>BA660DCEF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento contratto di manutenzione ordinaria n.2 ascensori sede "A. Moncada"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA660DCEF1</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA540CE920</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione biglietti aerei Mobilità in Francia -  Programma Erasmus+ Azione KA122 – Short-term projects for mobility of learners and staff in vocational education and training “B.R.E.A.T.H.E.” Progetto n. 2025-1-IT01-KA122-VET-000310508 CUP J64C25000600</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA540CE920</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA50046864</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizi di organizzazione e supporto per studenti e docenti Catania-Bordeaux n. 6 studenti e n. 4 docenti accompagnatori Programma Erasmus Azione KA122  Short-term projects for mobility of learners and staff in vocational education and trainin</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50046864</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/4650c994-dff0-4296-8593-3161274e766e</t>
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>BA2EA66717</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio Bus Lentini-Siracusa (Teatro Vasquez) A/R il 05/02/2026</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA23239A80</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo segreteria digitale spaggiari  2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23239A80</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1F21082A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n.1 asticella antitrauma per  salto in alto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1F21082A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1DAC81D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Bus Lentini-Catania A/R Giochi matematici del Mediterraneo il 31/01/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DAC81D3</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA159C4A3K</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Bus uscita didattica del 27/01/2025 presso  Teatro Metropolitan Catania</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA159C4A3K</t>
-[...4 lines deleted...]
-  <si>
     <t>BA159C4A3F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Bus uscita didattica Catania- Teatro Ambasciatori il 27/01/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA159C4A3F</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/c6f9b344-c228-462b-9ead-89dde0824bf6</t>
+    <t>BA158FE6DB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio n.1 Bus Formazione scuola-Lavoro Lentini-Università di Catania Dipartime G. F. Ingrassia A/R il 28 e 29 Gennaio Dipartimento Scienze Mediche Università Catania</t>
   </si>
   <si>
     <t>BA2E883881</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura registro verbali consigli di istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2E883881</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9F8B05B7C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto gasolio da riscaldamento in convenzione Consip per sede A. Moncada</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F8B05B7C</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>B9EF7B6B62</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di  pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF7B6B62</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>B9E7D3102E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo assistenza programmi Argo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E7D3102E</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B98B4E07A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura carta A4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B4E07A9</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/5157a90d-ee18-488c-a150-121e49fa2959</t>
+    <t>04/12/2025</t>
+  </si>
+  <si>
+    <t>B966128D5F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura prodotti per la pulizia degli elettrodomestici ubicati presso la sede A. Moncada</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B8D9E71E2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sostituzione n.2 maniglioni antipanico plesso "A. Moncada"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D9E71E2E</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B93F8E0B1A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sostituzione scheda madre monitor interattivo classe 1Q</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F8E0B1A</t>
-[...4 lines deleted...]
-  <si>
     <t>B93FA2467B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale elettrico per laboratorio di accoglienza "A. Moncada"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FA2467B</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B944C6EEAF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ordine corso di formazione sicurezza sui luoghi di lavoro per studenti Pcto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944C6EEAF</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B8EC34CA36</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sostituzione fari palestra "Gorgia"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC34CA36</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B9068EA82B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Postazione in alluminio per collaboratori scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9068EA82B</t>
-[...4 lines deleted...]
-  <si>
     <t>B65925C756</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n. 3 asciugamani elettrici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65925C756</t>
-[...4 lines deleted...]
-  <si>
     <t>B90679706D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n. 4 timbri linerari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90679706D</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8EC2353FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale elettrico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC2353FB</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8EBFF262C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico responsabile del servizio di prevenzione e protezione (rspp) ai sensi dell’art. 32 del d.lgs.81/08  triennio 2025-2028</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EBFF262C</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8DB88EAD2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura dosatori per lavastoviglie e manutenzione macchinari plesso "A. Moncada"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DB88EAD2</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8D0526DD5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di pittura per uffici di segreteria a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0526DD5</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D15882D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di implementamento e mantenimento del sistema di autocontrollo ai sensi del Reg. CE852 2004 - HACCP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D15882D8</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D13E7AB7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura generi alimentari 2° settimana</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D13E7AB7</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D0EEACE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0EEACE6</t>
-[...4 lines deleted...]
-  <si>
     <t>25/10/2025</t>
   </si>
   <si>
     <t>B8D11BF333</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura generi alimentari 1° settimana</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D11BF333</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>B86C87C1FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86C87C1FA</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>B88328A8E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e manutenzione estintori plessi "Gorgia" "Vittorini " "Moncada"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88328A8E0</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>B863A59678</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo assistenza Portale Scuola Cloud</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B863A59678</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>B861941727</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e installazione terminale Argo presenze e n. 30 Badge</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B861941727</t>
-[...4 lines deleted...]
-  <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B829579147</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale in legno per costruzione tavolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B829579147</t>
-[...4 lines deleted...]
-  <si>
     <t>B84C146A90</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n. 1 Bus con conducente Francofonte-Lentini A/R</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84C146A90</t>
-[...4 lines deleted...]
-  <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - n. 7 incarichi individuali avente ad oggetto: TUTOR</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>B81300AA9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Cambio dominio portale scuola Cloud</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81300AA9A</t>
-[...4 lines deleted...]
-  <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>B7F088381B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione lavapavimenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F088381B</t>
-[...4 lines deleted...]
-  <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>B7F1352383</t>
   </si>
   <si>
     <t>Decisione a contrarre - Travaso dati segreteria digitale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F1352383</t>
-[...4 lines deleted...]
-  <si>
     <t>23/07/2025</t>
   </si>
   <si>
     <t>5555555555</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura corsi formazione DM66</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>B74095F775</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Switch per uffici di segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74095F775</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>B735D3A891</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura lettori smart card</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B735D3A891</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>B7388CBC4F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale elettrico per uffici di segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7388CBC4F</t>
-[...4 lines deleted...]
-  <si>
     <t>B71E560EF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di disostruzione condotta fognaria sede di Via Riccardo Da Lentini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E560EF4</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>B7355E7D43</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sostituzione e riparazione condizionatori plesso centrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7355E7D43</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>B727D0D9AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura toner per stampante</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B727D0D9AA</t>
-[...4 lines deleted...]
-  <si>
     <t>B73BF8DC54</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Bus uscita didattica presso Siracusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BF8DC54</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B6FA1DA213</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria per uso didattico nell’ambito del progetto Pon competenze chiave 2° 10.2.2°-FSEPON-SI-2019-146</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA1DA213</t>
-[...4 lines deleted...]
-  <si>
     <t>B70E961ACC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura carta A4 e A3 per stampante progetto inclusione 10.1.1-FSEPON-SI-2017-181</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E961ACC</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6FA6E7D14</t>
   </si>
   <si>
     <t>Decisione a contrarre - Certificazioni linguistiche inglese C1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA6E7D14</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B7364FCF75</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pronto soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7364FCF75</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6CC1032D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CC1032D9</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CBDCDC80</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio mensa Progetto PN: LA SCUOLA: UN'ISOLA TRA PIÙ MONDI - Codice Progetto ESO4.6.A4.A-FSEPN-SI-2024-284 CUP J64D24000800007 Modulo: Cittadinanza sostenibile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CBDCDC80</t>
-[...4 lines deleted...]
-  <si>
     <t>B6D0A0C818</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per viaggio di istruzione a Vienna A.S. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0A0C818</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>B6CBB93621</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio Bus A/R Lentini- Agriturismo San Domenico e Oasi del Simeto progetto inclusione 10.1.1-FSEPON-SI-2017-181</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CBB93621</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CB24EFDB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ESAMI CAMBRIDGE PER CERTIFICAZIONE LINGUISTICA DI INGLESE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB24EFDB</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B54AFBA6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Bus Villa Muraglia 06/05/2025 -  Progetto PN: LA SCUOLA: UN'ISOLA TRA PIÙ MONDI - Codice Progetto ESO4.6.A4.A-FSEPN-SI-2024-284 CUP J64D24000800007</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B54AFBA6</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>B69AB4E303</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di istruzione a Gibellina</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69AB4E303</t>
-[...4 lines deleted...]
-  <si>
     <t>B69A6E5F51</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Bus  16-23-30 Maggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69A6E5F51</t>
-[...4 lines deleted...]
-  <si>
     <t>B69A855F00</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio Mensa -Progetto PON: LA SCUOLA: UN'ISOLA TRA PIÙ MONDI - Codice Progetto ESO4.6.A4.A-FSEPN-SI-2024-284 CUP J64D24000800007 Modulo: Navigazione a vela</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69A855F00</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>B657F71878</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura batteria per defibrillatore Philips HeartStart</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B657F71878</t>
-[...4 lines deleted...]
-  <si>
     <t>B6569B3743</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale informatico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6569B3743</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>B64C91F3DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di istruzione  Policoro Village A.s. 2024-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C91F3DF</t>
-[...4 lines deleted...]
-  <si>
     <t>B64D038F4B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA PROGETTO INCLUSIONE 10.1.1A-FSEPON-SI-2017-181</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D038F4B</t>
-[...4 lines deleted...]
-  <si>
     <t>B64C3FC6B2</t>
   </si>
   <si>
     <t>"Decisione a contrarre - NOLEGGIO IMBARCAZIONE A VELA FONDI STRUTTURALI EUROPEI PROGETTO:"" LA SCUOLA: UN'ISOLA TRA PIÙ MONDI"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C3FC6B2</t>
-[...4 lines deleted...]
-  <si>
     <t>B64BC3E31A</t>
   </si>
   <si>
     <t>"Decisione a contrarre - NOLEGGIO N. 1 BUS PCTO ""ERASMUS TEATHRE"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64BC3E31A</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B637F90E02</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS USCITA DIDATTICA DEL 28/03 OSSERVATORIO ASTROFISICO DI CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B637F90E02</t>
-[...4 lines deleted...]
-  <si>
     <t>B638076BDO</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BERGANTINI 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B638076BDO</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B612A22A48</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio di prenotazione n.4 biglietti aerei A/R Catania/Francoforte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B612A22A48</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>B6097F8BF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N.1 BUS USCITA DIDATTICA SIRACUSA IL 17/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6097F8BF8</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>B5F4B63766</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI FERRAMENTA PER PICCOLA MANUTENZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F4B63766</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5EE0EDCAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PACCHETTO TUTTO INCLUSO STAGE A MALTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EE0EDCAE</t>
-[...4 lines deleted...]
-  <si>
     <t>B5EF21229C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n.3 Bus per Pcto Lentini-Catania A/R 10-11-12 Marzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EF21229C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5D3EFF9BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO REGISTRI ATTIVITÀ SPORTIVE E CARPETTE PER MANDATI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D3EFF9BE</t>
-[...4 lines deleted...]
-  <si>
     <t>B5D4304AE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO ROLL-UP (D.M. N. 66/2023) - PIANO NAZIONALE DI RIPRESA E RESILIENZA, MISSIONE 4 - ISTRUZIONE E RICERCA -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D4304AE6</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5C1184F9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C1184F9C</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5AABD4352</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto formazione/aggiornamento formazione - Sicurezza sul lavoro rischio medio n.30 ore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AABD4352</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B9C9D714</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N.1 IMPRESA FORMATIVA SIMULATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B9C9D714</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>B5BBB8CE09</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PROGETTO PON: LA SCUOLA: UN'ISOLA TRA PIÙ MONDI - CODICE PROGETTO ESO4.6.A4.A-FSEPN-SI-2024-284 CUP J64D24000800007</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBB8CE09</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>B5AA8FB9B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N. 3 BANDIERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA8FB9B9</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>B59D4FD8B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO CAMPO DI PADEL PROGETTO PN: LA SCUOLA: UN'ISOLA TRA PIÙ MONDI - CODICE PROGETTO ESO4.6.A4.A-FSEPN-SI-2024-284 CUP J64D24000800007 - MODULO: IL PADEL - GIOCO DI RACCHETTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D4FD8B4</t>
-[...4 lines deleted...]
-  <si>
     <t>B59CE63613</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TECA PER DEFIBRILLATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59CE63613</t>
-[...4 lines deleted...]
-  <si>
     <t>B59B736602</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO NASTRO CARBONGRAFICO PER STAMPANTE TERMICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B736602</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>B59B9D84B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B9D84B0</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B59257B34D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO MIGRAZIONE DI RETE IN TUTTI I PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59257B34D</t>
-[...4 lines deleted...]
-  <si>
     <t>B592439992</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO SEGRETERIA DIGITALE SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B592439992</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B58D5C2941</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA E RIPARAZIONE CONDIZIONATORI SEDE GAUDIOSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58D5C2941</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B55CD25794</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO CONTROLLO SEMESTRALE ESTINTORI TUTTI I PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CD25794</t>
-[...4 lines deleted...]
-  <si>
     <t>B55C312752</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO DI MANUTENZIONE ASCENSORE PLESSO VITTORINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55C312752</t>
-[...4 lines deleted...]
-  <si>
     <t>B59CC2A087</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS CATANIA- MOSTRA DI VAN GOGH</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59CC2A087</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - n. 6 Collaboratori Scolastici n. 2 Assistente Amministrativi n. 2 Assistenti Tecnici</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>B5438390A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE AVVOLGIBILI PLESSO VITTORINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5438390A6</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>B52B33BEF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA A4 A A3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52B33BEF7</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>B518352390</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI MANUTENZIONE ORDINARIA ASCENSORE PLESSO GORGIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B518352390</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>B519A86966</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N.1 BUS ESAMI ANTINCENDIO PERSONALE SCOLASTICO PRESSO MODICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B519A86966</t>
-[...4 lines deleted...]
-  <si>
     <t>B51947362D</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO ASSISTENZA ARGO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51947362D</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>B543400493</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO RIVISTA L'INTERNAZIONALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543400493</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>B51908CDC4</t>
   </si>
   <si>
     <t>"Decisione a contrarre - ACQUISTO SERVIZIO DI FORMAZIONE DEL PERSONALE SCOLASTICO PNRR - COMPETENZE STEM E MULTILINGUISTICHE NELLE SCUOLE STATALI D.M.65/2023 ""PREPARIAMOCI AL FUTURO"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51908CDC4</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>B4C1683EC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO PER RIPRISTINO WI FI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C1683EC9</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>B4C0DF3DE4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ESAMI ECDL AICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C0DF3DE4</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B49108EE43</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZIO MENSA PROGETTO PON ESO4.6.A4.A-FSEPN-SI-2024-284</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49108EE43</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>B49AF67418</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. BUS USCITA DIDATTICA PRESSO SIRACUSA IL 04/1272024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49AF67418</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina -conferimenti individuali di Tutor ed Esperti D.M.65/2023 </t>
   </si>
   <si>
     <t>B58D8AC0E2</t>
   </si>
   <si>
     <t>"Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO DI CATERING ""CELEBRAZIONE DEL SETTANTENNALE DEL LICEO CLASSICO GORGIA LENTINI”"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58D8AC0E2</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>B487AACE56</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS - USCITA DIDATTICA OSSERVATORIO ASTROFISICO IL 29/11/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B487AACE56</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>B490184527</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARGO INVENTARIO ACQUISTO SOFTWARE - PNRR, MISSIONE 1 – COMPONENTE 1 – ASSE 1, INVESTIMENTO 1.2 – M1C1 - “ABILITAZIONE AL CLOUD PER LE PA LOCALI” - SCUOLE (OTTOBRE 2023)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B490184527</t>
-[...4 lines deleted...]
-  <si>
     <t>B464387897</t>
   </si>
   <si>
     <t>"Decisione a contrarre - ACQUISTO VOLANTINI E LOCANDINE - PROGETTO PON- LA SCUOLA: UN'ISOLA TRA PIÙ MONDI - MODULO ""CELEBRANDO INSIEME IL SETTANTENNALE DEL LICEO CLASSICO GORGIA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B464387897</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>B457C49D1A</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE SOSTITUZIONE SALVAVITA ASCENSORE PLESSO GORGIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B457C49D1A</t>
-[...4 lines deleted...]
-  <si>
     <t>B458137E89</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE INTERVENTI ELETTRICI PLESSO GORGIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B458137E89</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>B44B482094</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA PROGETTO PON POTENZIAMENTO EDUCAZ. AMBIENTALE/ARTISTICA 10.2.5°-FSEPON-SI 2018-240 - CODICE10.1.1A-FDRPOC-SI-2022-295</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44B482094</t>
-[...4 lines deleted...]
-  <si>
     <t>B44C3C8B33</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44C3C8B33</t>
-[...4 lines deleted...]
-  <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>B447452874</t>
   </si>
   <si>
     <t>"Decisione a contrarre - RIPARAZIONE MONTASCALE PLESSO ""GAUDIOSO"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B447452874</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>B41ED4303C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STAMPA FOTOGRAFICA SU PANNELLO IN FOREX 5 MM PER PROGETTO ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41ED4303C</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>B4118A6BFD</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO CORSO DI FORMAZIONE DEL PERSONALE SCOLASTICO PER LA TRANSIZIONE DIGITALE (D.M. N. 66/2023) - PIANO NAZIONALE DI RIPRESA E RESILIENZA, MISSIONE 4 - ISTRUZIONE E RICERCA -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4118A6BFD</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - conferimento di n. 2 incarichi per attività di mentoring </t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>B40602D0B3</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA MATERIALE PER PROGETTO ""ARTE DI OGNI GENERE"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40602D0B3</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>B3EFF326C9</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EFF326C9</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>B32341C710</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONSULENZA RSPP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32341C710</t>
-[...4 lines deleted...]
-  <si>
     <t>B3EAB99A1E</t>
   </si>
   <si>
     <t>"Decisione a contrarre - SERVIZIO DI NOLEGGIO BUS - VII EDIZIONE CATANESE DI ORIENTASICILIA - ASTERSICILIA"" CATANIA, 22 - 24 OTTOBRE 2024 - SICILIAFIERA PAD.C2"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EAB99A1E</t>
-[...4 lines deleted...]
-  <si>
     <t>18/10/2024</t>
   </si>
   <si>
     <t>B44AC44359</t>
   </si>
   <si>
     <t>"Decisione a contrarre - NOLEGGIO N. 2 BUS USCITA DIDATTICA PROGETTO ""ARTE. DI OGNI GENERE - QUESTIONE DI GENERE : FRA ARTE, STORIA E CONTEMPORANEITÀ"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44AC44359</t>
-[...4 lines deleted...]
-  <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>B33CEB2A93</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRATTATIVA DIRETTA PER ACQUISTO MATERIALE INFORMATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33CEB2A93</t>
-[...4 lines deleted...]
-  <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>B32F03B521</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE TAPPARELLE SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F03B521</t>
-[...4 lines deleted...]
-  <si>
     <t>B32F206FE5</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE BAGNI SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F206FE5</t>
-[...4 lines deleted...]
-  <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CORSO ANTINCENDIO LIVELLO 2 DM 02/09/21</t>
   </si>
   <si>
     <t>B33425A9DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SEDIA PER UFFICIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33425A9DA</t>
-[...4 lines deleted...]
-  <si>
     <t>B32412F11A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE SPORTIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32412F11A</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2024</t>
   </si>
   <si>
     <t>B323C954FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOFTWARE - PNRR, AVVISO 1.2 – M1C1 - “ABILITAZIONE AL CLOUD PER LE PA LOCALI” - SCUOLE (OTTOBRE 2023)” FINANZIATO DALL’UNIONE EUROPEA – NEX</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B323C954FB</t>
-[...4 lines deleted...]
-  <si>
     <t>B30EBD60B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZI PORTALE SCUOLA CLOUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30EBD60B8</t>
-[...4 lines deleted...]
-  <si>
     <t>16/09/2024</t>
   </si>
   <si>
     <t>B30D0AA471</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO DI PULIZIA STRAORDINARIA N.3 LABORATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D0AA471</t>
-[...4 lines deleted...]
-  <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>B30911081B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO CARTA A4</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/8742886b-a09e-474d-8603-418deb95b7b1</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - 1 incarico individuale avente ad oggetto FORMATORE 1 incarico individuale avente ad oggetto TUTOR  2 incarichi individuali avente ad oggetto COMUNITA' DI BUONE PRATICHE </t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - . n. 1 incarico individuale avente ad oggetto FORMATORE Intervento A 1 incarico individuale avente ad oggetto TUTOR Intervento A
 n. 1 incarico individuale avente ad oggetto FORMATORE Intervento ?
 </t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>B276FFC9ED</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fuori mepa acquisto servizio di manutenzione ordinaria semestrale dei presidi antincendio ditta Cadi F.lli Milasi S.r.l</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/f9907db5-4bb7-499d-b914-f1356cb2370e</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - n. 5 incarichi per attività di mentoring/tutoring matematica, n. 2 incarichi per attività di mentoring/tutoring inglese</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina -  Realizzazione di percorsi didattici, formativi e di orientamento </t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina -  incarichi di esperto dei percorsi laboratoriali
 </t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>Decreto di nomina - ATTRIBUZIONE N. 82 INCARICHI DI MENTORING ORIENTAMENTO</t>
@@ -2612,81 +1706,92 @@
     <t>10/11/2023</t>
   </si>
   <si>
     <t>Decreto di nomina - conferimento di n. 82 incarichi di mentoring e orientamento, 28 incarichi di esperto dei percorsi di potenziamento delle competenze di base,  di 7 tutor dei percorsi laboratoriali</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - conferimento degli incarichi al personale ATA interno </t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - TEAM OPERATIVO </t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina -  TEAM OPERATIVO </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2984,4079 +2089,4977 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA674C793" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/847859bc-8e03-4b1e-859e-940487698347" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA6BF5014" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/4ce48b3c-9cef-486c-bb2d-1417eba6995a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA6AC4461" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/dd8bcf8c-4bbe-4b8e-88fa-80759c417bb7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC93105809" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/664f1619-5b58-415b-9462-5d4c7adc95b5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC932ECCEB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/561525d0-50b9-4f1c-b121-507a1bbf333f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC12A13FA2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/6aa36b25-7fba-4b31-bf37-51defa4faef5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA46304AC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/11d04143-2984-495e-8642-83d1c5030e0c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC116A02D9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/73728db9-fdea-4c6f-a848-7b5f1bd5271f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC117B6841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/6c4a17b3-cc8e-4b30-8e5a-d6d597128140" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC11547624" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/56bf1b82-97f9-486b-921c-dfc62014402a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1137CB5B" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/d1bbf395-d788-4dae-8774-a12194f6f1e0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBD886E4E9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/6a02d438-4b06-4302-a4da-525865bcd90c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBE44E291D" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/05f730b9-4704-4d7f-88db-58ce66e771da" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFA5D9FB6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/7b6e3ad4-8d10-492b-a778-66ea0b23c426" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBE37360D5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/72800fec-c119-4de2-981a-842e0ff7bad9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBE39FEC61" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/8e11eec7-6ae2-4771-a76a-f9ce4c6fa298" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBD89BD95B" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/d47f69b0-b0c4-443e-893f-e176a13a220f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBD92453A8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/ac1ef12e-3e7c-44b0-a291-e99ff044da52" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBD8FF3977" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/b2bb8ae1-cdb8-449c-99c9-1b7aab835650" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC17EB9E6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/5d3a2b45-13e4-438c-ade7-37619f2d8a85" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC112749D" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/0dbb731c-f9c2-4af8-979e-5fd5818dba22" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC12104E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/c2d651b0-3029-4106-ad6b-6f1df475276a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC13FA93F" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/883cf28e-6d0b-414d-ad34-bc3885acafdc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB594FE29" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/3726cfd1-eb9d-495c-9500-69863707ecda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBB56B5891" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/941cc32b-8274-478c-8ab9-a9154637bc07" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5B5F1E5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/ebc61a12-580e-4648-be80-6c69e877b630" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5DC0873" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/f714506e-8b57-4cf7-a6b2-10e710e8f0d0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1632DF8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/de2d3b36-2f87-4e6b-bb95-66cb9c7ff41d" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBADC2B939" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/28adc1df-749d-4dcd-bfae-b6714620e109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBAD8CD1E3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/43005d07-b0e7-4c0b-b97c-293500b3de3e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBAD0CD7D1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/fa025712-1082-47aa-8143-9978a8180e30" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE7387CA" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/83ca476e-64f7-4c7e-96dc-992b0e259048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA42512E0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/29b2d390-18c5-4c50-8a02-33d9abd0ae70" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2C52C04" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/6b813e7e-ae8d-4f6f-a0c3-c5ee38285e36" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3085325" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/31379664-0d02-4f72-8d81-0b2d5f70038d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA2435A06" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/b85a9d82-a8c6-4ff4-82f8-deb1eb9bf5df" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB712E7C37" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/b6c1ff88-b4de-43d6-94b3-b3fdecc265fa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB7EBD2DD8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/253619a5-ff49-43cd-ad6c-1f113ad99899" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB71488458" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/82ec1280-b5b3-405d-9e67-409e1eb65cf7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB533EA62C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/8b78ec0e-2082-4c8d-8be0-81034e856513" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB5352E18D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/b1d57886-9a56-4dda-b3b5-d886cd9ee0f9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56F4E8E8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/cf3a166a-cdec-48dc-9b76-fe67ac6cd9d4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5209307C" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/430d9457-01ad-4b6e-920f-badb3d1a79cd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB5287FA08" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/17260cd7-8dce-4249-a666-88ec3ffde988" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D6F3C97" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/d7ab6d6a-bb13-4890-ae7b-679c427f02ad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D5AAD17" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/e03b0535-d578-47ba-8a0a-5b0f5537b5e1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35539ED4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/85e497ec-7951-4e5d-bfc1-42213a87b87d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3090F495" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/945abf48-29ec-4afd-8dad-fcb158d591c2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3000F742" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/c9375726-9b6a-4ae2-9e27-ef6fd30df32b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FF02945" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/e9eea177-5a48-4082-b762-dee437e02c5e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F712C68" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/c3f6abc1-f2af-40b3-a18a-28176f8bd667" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0EDECBB1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/8c7fe63b-4a84-410b-89d3-3b01d5ee4485" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFAA62D83" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/e4dc91a9-e261-4eed-97e0-d2a6915b59f1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFAC861C0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/75f1222c-9dfd-4a37-b7fc-83a51bda3c63" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFACE9372" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/74e326a6-2ce8-4212-8aa4-16c008b1632c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFB0B7736" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/c10dba04-aef4-44e3-be06-dcfee6ffff61" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAF5832AC2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/a46ee46c-07f0-4adb-96dc-6ed4887be284" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE1C4227B" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/f67c6132-d095-4b3c-b7f2-74b9a30e3248" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE1BDDF1E" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/2ad300e6-8f52-4736-8f26-2346edc6644c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE1A048CB" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/f1894bdd-b000-46dc-b7ce-d2f982df3128" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE1982D82" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/7a1a1cfc-0f33-45aa-9304-c5032ebb95e0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE18BDAF1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/021ce1ae-9b93-4925-a404-9eb2fa8a1cf6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6C28D9B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/9f3b00ea-5303-4c15-b8a0-f637a7829261" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74056A382" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/d1160399-e69a-4e78-8485-411f05e0f2d5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4C0DB0A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/9f3a2744-3eea-4b93-9e22-5f6b151ae7c2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB49D1509" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/ca11b6fb-9914-4b0f-af20-cdfe934427ee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB7EF225" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/09a810bc-5a23-4dfc-9c94-bccdf2ce0422" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB4C55B5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/7643100c-b181-48f3-81d4-e30c394c3ac5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA35B1773" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/712ab83b-952d-4d03-8c03-ab84b2a5f6f3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FD5229E" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/11e263d7-f4ba-434c-89c0-5e9294911d95" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FB0E3FC" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/9ed3b834-1c16-475f-9917-189f0bf083b9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9452FE45" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/b1596900-9c9f-4eb2-b07d-4a6beb10ad3d" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA5B356CC0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/68ac1116-d968-491c-84e8-72d6f57f9d17" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6607D090" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/f88bb15c-18a6-4729-96bd-f4484fb2a24f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA660DCEF1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/55b62665-f7c1-4923-846f-25a104c7930a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA540CE920" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/2262a200-a1c3-40da-ad7d-62edf7e1b5ff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50046864" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/4650c994-dff0-4296-8593-3161274e766e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA2EA66717" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/994d883b-9332-49d0-8814-3fa995b47020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23239A80" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/37c84172-4cd8-4453-b5b4-5af9a0560df3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1F21082A" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/8b997f19-4f6b-4342-8ee2-30b884e6c180" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DAC81D3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/db70d3ac-f5d5-4ce4-a104-35e790c2a716" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA159C4A3K" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/be6eecc4-0a1a-4bd3-bf50-d02d70527367" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA159C4A3F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/c6f9b344-c228-462b-9ead-89dde0824bf6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA158FE6DB" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/e989715e-df89-48f5-83cc-ebdda3dbd4ac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2E883881" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/651003f5-b77b-4ff2-8d9d-ccaf922d8f86" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F8B05B7C" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/dd642c30-3986-4f39-9412-f9663e1da0a7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF7B6B62" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/3820be0e-b83d-4ac0-a862-b08375c92617" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E7D3102E" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/836402bf-73bb-461e-b771-76627b8af4bc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B4E07A9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/5157a90d-ee18-488c-a150-121e49fa2959" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B966128D5F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/a29499e9-26d3-4f0c-8963-1a5bf2a5c6ef" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D9E71E2E" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/e1bfc41a-e446-42d2-935c-308b26fff92c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F8E0B1A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/8b25e1c1-d3d0-418c-a3b3-8a4d26ebcfc0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FA2467B" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/0452b17e-8a41-4d9a-afd5-2c19f14b6c50" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944C6EEAF" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/20652e35-2148-48e3-955f-15adaffcb7d2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC34CA36" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/3461df01-7a9d-4c7f-a313-f8a24c76b7dd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9068EA82B" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/13bd00d8-e21e-4bef-a20a-e9b47d9cd413" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65925C756" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/5b100517-592b-419a-b1fb-30c5148fc953" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90679706D" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/ce8e2772-1ad7-4f21-b86f-a566a7dce21f" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC2353FB" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/5771ab58-52aa-4ec3-9671-281c2d797f65" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EBFF262C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/5b64951d-581b-404c-adb2-d8cb1d688b21" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DB88EAD2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/7dc64e86-37e0-46ef-95ea-021cc98ce961" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0526DD5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/d6b93d36-5cbc-4dfc-9bf3-0fbd102fb700" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D15882D8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/e063deb7-68a0-4356-9932-b245f75a26b7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D13E7AB7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/a27d1df2-b1ed-4ab8-8714-7b9fe238c0f8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0EEACE6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/7b6dacd2-4c6c-4a99-bc3b-4ac1496adf39" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D11BF333" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/d2bc5bdd-f359-434a-8eb2-653166fdd597" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86C87C1FA" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/7dfd8836-728c-4b99-8b8a-4040ea8d3f16" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88328A8E0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/4974b196-be79-4c83-82d5-61eee12202f9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B863A59678" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/d364cab7-3304-452a-a9bb-7517f6fc089b" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B861941727" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/026077ab-1b2e-4059-8684-f335bd9d43d5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B829579147" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/5444c6c5-c744-4856-b924-b86e922e9ae4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84C146A90" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/38c00a2a-b8de-41c9-b1d5-a3f37e91d125" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81300AA9A" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/8459c8b1-a87a-4139-b9a4-c72add648f2c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F088381B" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/db6ae0c7-5e68-4673-b424-fef62ef18ee2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F1352383" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/1b732a59-f27c-45ec-a5b0-66396726aea2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74095F775" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/007139b0-aaf2-44cd-9bd3-c3bbf6d46ff5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B735D3A891" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/8d4da8c7-201e-425c-a5e0-915742afefc0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7388CBC4F" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/d92bb6a9-06ab-418c-af2c-27e1e989eef6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E560EF4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/982b4846-539b-490c-825a-515c070d0505" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7355E7D43" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/57f70286-4b4c-4c20-8748-d7906eab4b73" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B727D0D9AA" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/fbd3a021-6b9b-4dc4-a0dc-d70b92ec08ad" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BF8DC54" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/16502069-60a4-4e39-86bf-4d069c7b836a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA1DA213" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/89e47bb0-e516-4a54-9b64-6aa4667698b1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E961ACC" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/39e48933-f534-4c11-a1f3-e02a381fedd6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA6E7D14" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/1f3a3f48-ce6e-41e5-928c-bdf2fb102b2c" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7364FCF75" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/7c255460-1bb9-4fa5-bce5-f320ac0a8980" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CC1032D9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/2aa86f27-7f63-48dc-ab94-c1017c21f8b2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CBDCDC80" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/7cb2c3f6-84bb-4d8d-8d48-b23ead62b7b9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0A0C818" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/4a875391-f094-4729-9796-772931cd9787" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CBB93621" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/1392cfe1-d1dd-4726-bb87-7457a80ad9f8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB24EFDB" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/08889d81-bc86-473f-8255-65f51639728f" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B54AFBA6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/649856f4-ecf0-46b6-b073-156baf54baa3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69AB4E303" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/4871c37d-0f15-46d7-be4a-622d29bb9b00" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69A6E5F51" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/317e6d37-d7a5-4f01-ba7b-2ffe6164b0f7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69A855F00" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/90eb2cc9-8fa9-4f05-9117-4a3fc51597ba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B657F71878" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/19f9410b-2ac1-4141-867f-5f6db55734a6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6569B3743" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/30da57fa-47aa-44b8-879b-a5c75c263067" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C91F3DF" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/d642b60b-b44b-4187-9c4f-81c779c332dd" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D038F4B" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/dd2b55dc-120d-48d2-b9f8-97ac6096da4f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C3FC6B2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/16cc8dac-0400-485b-83ec-3193375653e2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64BC3E31A" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/f5515866-4872-48fc-8b6d-534fcaf42b1c" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B637F90E02" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/5bf30529-b0b1-4bc0-900c-15c15cdeeebe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B638076BDO" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/fb7d7639-f913-46f1-8d43-9f66fbf84e03" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B612A22A48" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/bf1539cf-e431-4634-9843-5682f0b850e8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6097F8BF8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/5339e07e-67e3-49df-9ace-0c70ca0715e8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F4B63766" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/0199511b-ab02-49e5-a5bb-ff3a8d2ade1f" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EE0EDCAE" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/a32e364d-04f4-462b-af57-b5d7ffd10219" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EF21229C" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/fc041718-b00a-4f30-aff9-1d7c4aaec067" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D3EFF9BE" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/fa827a17-dcdb-41e5-a357-ac7acfecf909" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D4304AE6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/c066e859-6349-47ed-a423-1d6612b81c3c" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C1184F9C" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/cd14744e-dd52-46bc-8eab-1873aead1c98" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AABD4352" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/a7a35f3a-9a8d-45b8-8a93-11dac0ce78f9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B9C9D714" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/009a1841-790d-41d1-8346-8e201aa0c71b" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBB8CE09" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/4c90e2f6-9c2d-4bfd-bee8-dc476f7284c0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA8FB9B9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/c8e40c6d-ecd1-465d-ad79-c527058abc48" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D4FD8B4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/a7b33a1a-7b5c-438e-9813-9093986409f7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59CE63613" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/736d4265-f46e-462c-8c29-5145d53e9d17" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B736602" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/9250ee96-981e-4a68-9474-d2bf5d22cd89" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B9D84B0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/653298f2-1783-43b3-98df-d8e7cd7be380" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59257B34D" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/1b791044-5ebf-46bb-92d1-459e3699f94c" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B592439992" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/2c74f640-74a5-43c9-a4f7-95735650fa0b" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58D5C2941" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/037a4416-6143-43ba-8d49-f1baaff6ee43" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CD25794" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/ffd27f88-0fb9-4354-ad97-36071b529acc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55C312752" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/044564d2-1597-4fc7-99c5-f6975de633c8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59CC2A087" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/5f63e8c3-4ee5-40a5-a6c8-0418213147b6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5438390A6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/f79225ec-6131-42db-ae65-48e3f37102a0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52B33BEF7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/add7069d-41c9-4088-a4be-50114210bc79" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B518352390" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/c5567983-400c-41fd-8fc7-614b9f00cea1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B519A86966" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/6bb96bd2-c5a1-49f1-abb0-428c05460535" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51947362D" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/61e90043-32b9-433d-a0c4-4b0028267b10" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543400493" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/6fda9875-2a30-4851-824f-6824f7e1ab8a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51908CDC4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/90f31b0b-df19-4f4b-8e84-9b62018b8170" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C1683EC9" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/a366f3e1-059f-4382-acf7-13615c0df571" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C0DF3DE4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/845df82b-9663-4b2a-800e-2ae70308a4f9" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49108EE43" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/8b5808ba-6201-4d92-b070-16ff4d4eaea9" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49AF67418" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/f477d36b-e6e4-4a97-88c2-e3f3cb08814b" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58D8AC0E2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/78234128-4c25-49b7-a433-758b511c17ed" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B487AACE56" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/e4ccb790-687a-4e4c-a370-6de7f2521e39" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B490184527" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/b91995f8-c817-40b0-97c4-59cb4eabc3c2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B464387897" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/0f89f965-10fc-4404-90d2-51e254b0334f" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B457C49D1A" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/ba14d17b-c841-415b-8c35-24f7706f2664" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B458137E89" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/203097fb-85d9-4702-80db-a517d78cf2ab" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44B482094" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/ccf3a855-58e0-4dbe-9f84-5d94d6394721" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44C3C8B33" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/2518b2c4-0d79-4c7b-93a9-4318e64fc6b1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B447452874" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/05cd730a-ab4c-45af-a0b8-27d84d6b5611" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41ED4303C" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/0ea035ba-9c65-484e-997d-64500c173d28" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4118A6BFD" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/32cd22aa-818b-42e7-af8c-6600326ec68d" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40602D0B3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/e0d6eae6-d6b9-46ce-9add-07debbc5080d" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EFF326C9" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/b8a3c1da-76cc-46de-a30a-7b91c1daa25e" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32341C710" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/66c9bff0-d15f-47c1-99af-d844934b2d17" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EAB99A1E" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/e3202bfb-4f84-45c6-9ed3-bf9a2de7bdba" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44AC44359" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/9e5bc78b-15d2-4fc8-8af8-fe40de57d13b" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33CEB2A93" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/62363d24-56cf-4a04-b6db-de60604ce658" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F03B521" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/84786ac5-ef68-4409-bb27-04dd766224c8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F206FE5" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/2d484108-6a97-4ac4-8eaf-c2066037dbf4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32341C710" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/66c9bff0-d15f-47c1-99af-d844934b2d17" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33425A9DA" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/386bb776-a9a6-4181-bff1-7ad797c34f3e" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32412F11A" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/774ef6a0-6e40-4197-9362-9612feed290d" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B323C954FB" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/a1bf4835-9889-4a20-9564-6a625a87d380" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30EBD60B8" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/d1a482ac-06d2-47b9-b8e5-a8157f453bc6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D0AA471" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/02825568-a042-475f-b637-fc856742c65e" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30911081B" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/8742886b-a09e-474d-8603-418deb95b7b1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B276FFC9ED" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/atti-amministrazioni-enti/f9907db5-4bb7-499d-b914-f1356cb2370e" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02800D/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F201"/>
+  <dimension ref="A1:F224"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9700</v>
+        <v>10658</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>10653</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...12 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B4">
-        <v>8745</v>
+        <v>10647</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>13</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B5">
-        <v>8184</v>
+        <v>10567</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>16</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="B6">
-        <v>7821</v>
+        <v>10562</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>18</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>7820</v>
+        <v>9700</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>21</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>7818</v>
+        <v>9426</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>24</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9">
+        <v>9197</v>
+      </c>
+      <c r="C9" t="s">
         <v>26</v>
       </c>
-      <c r="B9">
-[...4 lines deleted...]
-      </c>
       <c r="D9" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B10">
-        <v>7816</v>
+        <v>9194</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>29</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>7640</v>
+        <v>9080</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>32</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="B12">
-        <v>7645</v>
+        <v>9078</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>34</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>7643</v>
+        <v>8813</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>37</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B14">
-        <v>7636</v>
+        <v>8808</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>39</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="B15">
-        <v>7814</v>
+        <v>8745</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>42</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>7493</v>
+        <v>8385</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>45</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="B17">
-        <v>7485</v>
+        <v>8381</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>47</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="B18">
-        <v>7476</v>
+        <v>8184</v>
       </c>
       <c r="C18" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>50</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="B19">
-        <v>7473</v>
+        <v>8177</v>
       </c>
       <c r="C19" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>52</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="B20">
-        <v>7445</v>
+        <v>8175</v>
       </c>
       <c r="C20" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>54</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="B21">
-        <v>7427</v>
+        <v>7821</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>57</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="B22">
-        <v>7408</v>
+        <v>7820</v>
       </c>
       <c r="C22" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>59</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>55</v>
       </c>
       <c r="B23">
-        <v>6918</v>
+        <v>7818</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>61</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>55</v>
       </c>
       <c r="B24">
-        <v>6818</v>
+        <v>7818</v>
       </c>
       <c r="C24" t="s">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="D24" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>61</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
       <c r="B25">
-        <v>6495</v>
+        <v>7816</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
+        <v>62</v>
       </c>
       <c r="D25" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>63</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>55</v>
       </c>
       <c r="B26">
-        <v>6192</v>
+        <v>7640</v>
       </c>
       <c r="C26" t="s">
-        <v>112</v>
+        <v>64</v>
       </c>
       <c r="D26" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>65</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="B27">
-        <v>6188</v>
+        <v>7645</v>
       </c>
       <c r="C27" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="D27" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>68</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="B28">
-        <v>6166</v>
+        <v>7643</v>
       </c>
       <c r="C28" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="D28" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>70</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>66</v>
       </c>
       <c r="B29">
-        <v>6053</v>
+        <v>7636</v>
       </c>
       <c r="C29" t="s">
-        <v>125</v>
+        <v>71</v>
       </c>
       <c r="D29" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>72</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="B30">
-        <v>5715</v>
+        <v>7814</v>
       </c>
       <c r="C30" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
       <c r="D30" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>75</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>76</v>
       </c>
       <c r="B31">
-        <v>5772</v>
+        <v>7493</v>
       </c>
       <c r="C31" t="s">
-        <v>135</v>
+        <v>77</v>
       </c>
       <c r="D31" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>78</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="B32">
-        <v>5709</v>
+        <v>7485</v>
       </c>
       <c r="C32" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="D32" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>80</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="B33">
-        <v>5415</v>
+        <v>7476</v>
       </c>
       <c r="C33" t="s">
-        <v>145</v>
+        <v>81</v>
       </c>
       <c r="D33" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>82</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="B34">
-        <v>5406</v>
+        <v>7473</v>
       </c>
       <c r="C34" t="s">
-        <v>149</v>
+        <v>83</v>
       </c>
       <c r="D34" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>84</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="B35">
-        <v>5401</v>
+        <v>7445</v>
       </c>
       <c r="C35" t="s">
-        <v>153</v>
+        <v>85</v>
       </c>
       <c r="D35" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>86</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="B36">
-        <v>5399</v>
+        <v>7427</v>
       </c>
       <c r="C36" t="s">
-        <v>157</v>
+        <v>87</v>
       </c>
       <c r="D36" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>88</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>144</v>
+        <v>89</v>
       </c>
       <c r="B37">
-        <v>5399</v>
+        <v>7408</v>
       </c>
       <c r="C37" t="s">
-        <v>157</v>
+        <v>90</v>
       </c>
       <c r="D37" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>91</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>144</v>
+        <v>92</v>
       </c>
       <c r="B38">
-        <v>5399</v>
+        <v>7321</v>
       </c>
       <c r="C38" t="s">
-        <v>157</v>
+        <v>93</v>
       </c>
       <c r="D38" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>94</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>161</v>
+        <v>95</v>
       </c>
       <c r="B39">
-        <v>4945</v>
+        <v>6918</v>
       </c>
       <c r="C39" t="s">
-        <v>162</v>
+        <v>96</v>
       </c>
       <c r="D39" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>97</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>166</v>
+        <v>98</v>
       </c>
       <c r="B40">
-        <v>4840</v>
+        <v>6818</v>
       </c>
       <c r="C40" t="s">
-        <v>167</v>
+        <v>99</v>
       </c>
       <c r="D40" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>100</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>166</v>
+        <v>101</v>
       </c>
       <c r="B41">
-        <v>4835</v>
+        <v>6495</v>
       </c>
       <c r="C41" t="s">
-        <v>171</v>
+        <v>102</v>
       </c>
       <c r="D41" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>103</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>166</v>
+        <v>104</v>
       </c>
       <c r="B42">
-        <v>4833</v>
+        <v>6192</v>
       </c>
       <c r="C42" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="D42" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>106</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>166</v>
+        <v>104</v>
       </c>
       <c r="B43">
-        <v>4831</v>
+        <v>6188</v>
       </c>
       <c r="C43" t="s">
-        <v>179</v>
+        <v>107</v>
       </c>
       <c r="D43" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>108</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>183</v>
+        <v>104</v>
       </c>
       <c r="B44">
-        <v>4164</v>
+        <v>6166</v>
       </c>
       <c r="C44" t="s">
-        <v>184</v>
+        <v>109</v>
       </c>
       <c r="D44" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>110</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>111</v>
       </c>
       <c r="B45">
-        <v>4159</v>
+        <v>6053</v>
       </c>
       <c r="C45" t="s">
-        <v>188</v>
+        <v>112</v>
       </c>
       <c r="D45" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>113</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>183</v>
+        <v>114</v>
       </c>
       <c r="B46">
-        <v>4152</v>
+        <v>5993</v>
       </c>
       <c r="C46" t="s">
-        <v>192</v>
+        <v>115</v>
       </c>
       <c r="D46" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>116</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>183</v>
+        <v>117</v>
       </c>
       <c r="B47">
-        <v>4146</v>
+        <v>5715</v>
       </c>
       <c r="C47" t="s">
-        <v>196</v>
+        <v>118</v>
       </c>
       <c r="D47" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>119</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>200</v>
+        <v>120</v>
       </c>
       <c r="B48">
-        <v>3907</v>
+        <v>5772</v>
       </c>
       <c r="C48" t="s">
-        <v>201</v>
+        <v>121</v>
       </c>
       <c r="D48" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>122</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>200</v>
+        <v>123</v>
       </c>
       <c r="B49">
-        <v>3905</v>
+        <v>5709</v>
       </c>
       <c r="C49" t="s">
-        <v>205</v>
+        <v>124</v>
       </c>
       <c r="D49" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>125</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>209</v>
+        <v>126</v>
       </c>
       <c r="B50">
-        <v>3450</v>
+        <v>5415</v>
       </c>
       <c r="C50" t="s">
-        <v>210</v>
+        <v>127</v>
       </c>
       <c r="D50" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>128</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>214</v>
+        <v>126</v>
       </c>
       <c r="B51">
-        <v>3394</v>
+        <v>5406</v>
       </c>
       <c r="C51" t="s">
-        <v>215</v>
+        <v>129</v>
       </c>
       <c r="D51" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>130</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>214</v>
+        <v>126</v>
       </c>
       <c r="B52">
-        <v>3388</v>
+        <v>5401</v>
       </c>
       <c r="C52" t="s">
-        <v>219</v>
+        <v>131</v>
       </c>
       <c r="D52" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>132</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>214</v>
+        <v>126</v>
       </c>
       <c r="B53">
-        <v>3386</v>
+        <v>5399</v>
       </c>
       <c r="C53" t="s">
-        <v>223</v>
+        <v>133</v>
       </c>
       <c r="D53" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>134</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>227</v>
+        <v>126</v>
       </c>
       <c r="B54">
-        <v>3267</v>
+        <v>5399</v>
       </c>
       <c r="C54" t="s">
-        <v>228</v>
+        <v>133</v>
       </c>
       <c r="D54" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>134</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>232</v>
+        <v>126</v>
       </c>
       <c r="B55">
-        <v>2990</v>
+        <v>5399</v>
       </c>
       <c r="C55" t="s">
-        <v>233</v>
+        <v>133</v>
       </c>
       <c r="D55" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>134</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>232</v>
+        <v>135</v>
       </c>
       <c r="B56">
-        <v>2987</v>
+        <v>4945</v>
       </c>
       <c r="C56" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="D56" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>137</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>241</v>
+        <v>138</v>
       </c>
       <c r="B57">
-        <v>2860</v>
+        <v>4840</v>
       </c>
       <c r="C57" t="s">
-        <v>242</v>
+        <v>139</v>
       </c>
       <c r="D57" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>140</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>246</v>
+        <v>138</v>
       </c>
       <c r="B58">
-        <v>2088</v>
+        <v>4835</v>
       </c>
       <c r="C58" t="s">
-        <v>247</v>
+        <v>141</v>
       </c>
       <c r="D58" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>142</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>246</v>
+        <v>138</v>
       </c>
       <c r="B59">
-        <v>2085</v>
+        <v>4833</v>
       </c>
       <c r="C59" t="s">
-        <v>251</v>
+        <v>143</v>
       </c>
       <c r="D59" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>144</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>255</v>
+        <v>138</v>
       </c>
       <c r="B60">
-        <v>1914</v>
+        <v>4831</v>
       </c>
       <c r="C60" t="s">
-        <v>256</v>
+        <v>145</v>
       </c>
       <c r="D60" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>146</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>260</v>
+        <v>147</v>
       </c>
       <c r="B61">
-        <v>1912</v>
+        <v>4667</v>
       </c>
       <c r="C61" t="s">
-        <v>261</v>
+        <v>148</v>
       </c>
       <c r="D61" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>149</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>265</v>
+        <v>150</v>
       </c>
       <c r="B62">
-        <v>1175</v>
+        <v>4164</v>
       </c>
       <c r="C62" t="s">
-        <v>266</v>
+        <v>151</v>
       </c>
       <c r="D62" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>152</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>270</v>
+        <v>150</v>
       </c>
       <c r="B63">
-        <v>1069</v>
+        <v>4162</v>
       </c>
       <c r="C63" t="s">
-        <v>271</v>
+        <v>153</v>
       </c>
       <c r="D63" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>154</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>270</v>
+        <v>150</v>
       </c>
       <c r="B64">
-        <v>1057</v>
+        <v>4159</v>
       </c>
       <c r="C64" t="s">
-        <v>275</v>
+        <v>155</v>
       </c>
       <c r="D64" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>156</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>279</v>
+        <v>150</v>
       </c>
       <c r="B65">
-        <v>903</v>
+        <v>4152</v>
       </c>
       <c r="C65" t="s">
-        <v>280</v>
+        <v>157</v>
       </c>
       <c r="D65" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>158</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>279</v>
+        <v>150</v>
       </c>
       <c r="B66">
-        <v>903</v>
+        <v>4146</v>
       </c>
       <c r="C66" t="s">
-        <v>284</v>
+        <v>159</v>
       </c>
       <c r="D66" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>160</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>279</v>
+        <v>161</v>
       </c>
       <c r="B67">
-        <v>899</v>
+        <v>3907</v>
       </c>
       <c r="C67" t="s">
-        <v>288</v>
+        <v>162</v>
       </c>
       <c r="D67" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>163</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>292</v>
+        <v>161</v>
       </c>
       <c r="B68">
-        <v>582</v>
+        <v>3905</v>
       </c>
       <c r="C68" t="s">
-        <v>293</v>
+        <v>164</v>
       </c>
       <c r="D68" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>165</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>297</v>
+        <v>166</v>
       </c>
       <c r="B69">
-        <v>428</v>
+        <v>3450</v>
       </c>
       <c r="C69" t="s">
-        <v>298</v>
+        <v>167</v>
       </c>
       <c r="D69" t="s">
-        <v>299</v>
-[...5 lines deleted...]
-        <v>301</v>
+        <v>168</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>302</v>
+        <v>169</v>
       </c>
       <c r="B70">
-        <v>274</v>
+        <v>3394</v>
       </c>
       <c r="C70" t="s">
-        <v>303</v>
+        <v>170</v>
       </c>
       <c r="D70" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>306</v>
+        <v>171</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>307</v>
+        <v>169</v>
       </c>
       <c r="B71">
-        <v>12844</v>
+        <v>3388</v>
       </c>
       <c r="C71" t="s">
-        <v>308</v>
+        <v>172</v>
       </c>
       <c r="D71" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>311</v>
+        <v>173</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>312</v>
+        <v>169</v>
       </c>
       <c r="B72">
-        <v>10522</v>
+        <v>3386</v>
       </c>
       <c r="C72" t="s">
-        <v>313</v>
+        <v>174</v>
       </c>
       <c r="D72" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-        <v>316</v>
+        <v>175</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>317</v>
+        <v>176</v>
       </c>
       <c r="B73">
-        <v>11815</v>
+        <v>3267</v>
       </c>
       <c r="C73" t="s">
-        <v>318</v>
+        <v>177</v>
       </c>
       <c r="D73" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>321</v>
+        <v>178</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>317</v>
+        <v>179</v>
       </c>
       <c r="B74">
-        <v>11813</v>
+        <v>2990</v>
       </c>
       <c r="C74" t="s">
-        <v>322</v>
+        <v>180</v>
       </c>
       <c r="D74" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>181</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>326</v>
+        <v>179</v>
       </c>
       <c r="B75">
-        <v>11637</v>
+        <v>2987</v>
       </c>
       <c r="C75" t="s">
-        <v>327</v>
+        <v>182</v>
       </c>
       <c r="D75" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>330</v>
+        <v>183</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>331</v>
+        <v>184</v>
       </c>
       <c r="B76">
-        <v>11302</v>
+        <v>2860</v>
       </c>
       <c r="C76" t="s">
-        <v>332</v>
+        <v>185</v>
       </c>
       <c r="D76" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>335</v>
+        <v>186</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>336</v>
+        <v>187</v>
       </c>
       <c r="B77">
-        <v>10952</v>
+        <v>2090</v>
       </c>
       <c r="C77" t="s">
-        <v>337</v>
+        <v>188</v>
       </c>
       <c r="D77" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>189</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>336</v>
+        <v>187</v>
       </c>
       <c r="B78">
-        <v>10949</v>
+        <v>2088</v>
       </c>
       <c r="C78" t="s">
-        <v>341</v>
+        <v>190</v>
       </c>
       <c r="D78" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-        <v>344</v>
+        <v>191</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>336</v>
+        <v>187</v>
       </c>
       <c r="B79">
-        <v>10945</v>
+        <v>2085</v>
       </c>
       <c r="C79" t="s">
-        <v>345</v>
+        <v>192</v>
       </c>
       <c r="D79" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>193</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>349</v>
+        <v>194</v>
       </c>
       <c r="B80">
-        <v>10516</v>
+        <v>1914</v>
       </c>
       <c r="C80" t="s">
-        <v>350</v>
+        <v>195</v>
       </c>
       <c r="D80" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>353</v>
+        <v>196</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>354</v>
+        <v>197</v>
       </c>
       <c r="B81">
-        <v>10426</v>
+        <v>1912</v>
       </c>
       <c r="C81" t="s">
-        <v>355</v>
+        <v>198</v>
       </c>
       <c r="D81" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>358</v>
+        <v>199</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>359</v>
+        <v>200</v>
       </c>
       <c r="B82">
-        <v>10279</v>
+        <v>1305</v>
       </c>
       <c r="C82" t="s">
-        <v>360</v>
+        <v>201</v>
       </c>
       <c r="D82" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>363</v>
+        <v>202</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>364</v>
+        <v>203</v>
       </c>
       <c r="B83">
-        <v>10133</v>
+        <v>1175</v>
       </c>
       <c r="C83" t="s">
-        <v>365</v>
+        <v>204</v>
       </c>
       <c r="D83" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>205</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>364</v>
+        <v>206</v>
       </c>
       <c r="B84">
-        <v>10130</v>
+        <v>1069</v>
       </c>
       <c r="C84" t="s">
-        <v>369</v>
+        <v>207</v>
       </c>
       <c r="D84" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>208</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>364</v>
+        <v>206</v>
       </c>
       <c r="B85">
-        <v>10126</v>
+        <v>1057</v>
       </c>
       <c r="C85" t="s">
-        <v>373</v>
+        <v>209</v>
       </c>
       <c r="D85" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>210</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>364</v>
+        <v>211</v>
       </c>
       <c r="B86">
-        <v>10120</v>
+        <v>903</v>
       </c>
       <c r="C86" t="s">
-        <v>377</v>
+        <v>212</v>
       </c>
       <c r="D86" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>213</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>381</v>
+        <v>211</v>
       </c>
       <c r="B87">
-        <v>10123</v>
+        <v>903</v>
       </c>
       <c r="C87" t="s">
-        <v>382</v>
+        <v>214</v>
       </c>
       <c r="D87" t="s">
-        <v>383</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>215</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>386</v>
+        <v>211</v>
       </c>
       <c r="B88">
-        <v>8369</v>
+        <v>901</v>
       </c>
       <c r="C88" t="s">
-        <v>387</v>
+        <v>216</v>
       </c>
       <c r="D88" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>217</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>391</v>
+        <v>211</v>
       </c>
       <c r="B89">
-        <v>9042</v>
+        <v>899</v>
       </c>
       <c r="C89" t="s">
-        <v>392</v>
+        <v>218</v>
       </c>
       <c r="D89" t="s">
-        <v>393</v>
-[...5 lines deleted...]
-        <v>395</v>
+        <v>219</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>396</v>
+        <v>220</v>
       </c>
       <c r="B90">
-        <v>8200</v>
+        <v>582</v>
       </c>
       <c r="C90" t="s">
-        <v>397</v>
+        <v>221</v>
       </c>
       <c r="D90" t="s">
-        <v>398</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>222</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>401</v>
+        <v>223</v>
       </c>
       <c r="B91">
-        <v>8142</v>
+        <v>428</v>
       </c>
       <c r="C91" t="s">
-        <v>402</v>
+        <v>224</v>
       </c>
       <c r="D91" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>405</v>
+        <v>225</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>406</v>
+        <v>226</v>
       </c>
       <c r="B92">
-        <v>7581</v>
+        <v>274</v>
       </c>
       <c r="C92" t="s">
-        <v>407</v>
+        <v>227</v>
       </c>
       <c r="D92" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>228</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>406</v>
+        <v>229</v>
       </c>
       <c r="B93">
-        <v>7551</v>
+        <v>12844</v>
       </c>
       <c r="C93" t="s">
-        <v>411</v>
+        <v>230</v>
       </c>
       <c r="D93" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>231</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>415</v>
+        <v>232</v>
       </c>
       <c r="B94">
-        <v>7124</v>
+        <v>12386</v>
       </c>
       <c r="C94" t="s">
-        <v>416</v>
+        <v>233</v>
       </c>
       <c r="D94" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>234</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>419</v>
+        <v>235</v>
       </c>
       <c r="B95">
-        <v>6872</v>
+        <v>10522</v>
       </c>
       <c r="C95" t="s">
-        <v>420</v>
+        <v>236</v>
       </c>
       <c r="D95" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>423</v>
+        <v>237</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>424</v>
+        <v>238</v>
       </c>
       <c r="B96">
-        <v>6685</v>
+        <v>11815</v>
       </c>
       <c r="C96" t="s">
-        <v>425</v>
+        <v>239</v>
       </c>
       <c r="D96" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>428</v>
+        <v>240</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>429</v>
+        <v>238</v>
       </c>
       <c r="B97">
-        <v>6662</v>
+        <v>11813</v>
       </c>
       <c r="C97" t="s">
-        <v>430</v>
+        <v>241</v>
       </c>
       <c r="D97" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>433</v>
+        <v>242</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>434</v>
+        <v>243</v>
       </c>
       <c r="B98">
-        <v>444</v>
+        <v>11637</v>
       </c>
       <c r="C98" t="s">
-        <v>435</v>
+        <v>244</v>
       </c>
       <c r="D98" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>245</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>434</v>
+        <v>246</v>
       </c>
       <c r="B99">
-        <v>444</v>
+        <v>11302</v>
       </c>
       <c r="C99" t="s">
-        <v>435</v>
+        <v>247</v>
       </c>
       <c r="D99" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>248</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>434</v>
+        <v>249</v>
       </c>
       <c r="B100">
-        <v>444</v>
+        <v>10952</v>
       </c>
       <c r="C100" t="s">
-        <v>435</v>
+        <v>250</v>
       </c>
       <c r="D100" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>251</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>437</v>
+        <v>249</v>
       </c>
       <c r="B101">
-        <v>5701</v>
+        <v>10949</v>
       </c>
       <c r="C101" t="s">
-        <v>438</v>
+        <v>252</v>
       </c>
       <c r="D101" t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>441</v>
+        <v>253</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>442</v>
+        <v>249</v>
       </c>
       <c r="B102">
-        <v>5440</v>
+        <v>10945</v>
       </c>
       <c r="C102" t="s">
-        <v>443</v>
+        <v>254</v>
       </c>
       <c r="D102" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>446</v>
+        <v>255</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>447</v>
+        <v>256</v>
       </c>
       <c r="B103">
-        <v>5302</v>
+        <v>10516</v>
       </c>
       <c r="C103" t="s">
-        <v>448</v>
+        <v>257</v>
       </c>
       <c r="D103" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>451</v>
+        <v>258</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>447</v>
+        <v>259</v>
       </c>
       <c r="B104">
-        <v>5302</v>
+        <v>10426</v>
       </c>
       <c r="C104" t="s">
-        <v>452</v>
+        <v>260</v>
       </c>
       <c r="D104" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>261</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>456</v>
+        <v>262</v>
       </c>
       <c r="B105">
-        <v>5308</v>
+        <v>10279</v>
       </c>
       <c r="C105" t="s">
-        <v>457</v>
+        <v>263</v>
       </c>
       <c r="D105" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>460</v>
+        <v>264</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>461</v>
+        <v>265</v>
       </c>
       <c r="B106">
-        <v>5119</v>
+        <v>10133</v>
       </c>
       <c r="C106" t="s">
-        <v>462</v>
+        <v>266</v>
       </c>
       <c r="D106" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>465</v>
+        <v>267</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>461</v>
+        <v>265</v>
       </c>
       <c r="B107">
-        <v>5117</v>
+        <v>10130</v>
       </c>
       <c r="C107" t="s">
-        <v>466</v>
+        <v>268</v>
       </c>
       <c r="D107" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>269</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>470</v>
+        <v>265</v>
       </c>
       <c r="B108">
-        <v>5081</v>
+        <v>10126</v>
       </c>
       <c r="C108" t="s">
-        <v>471</v>
+        <v>270</v>
       </c>
       <c r="D108" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>474</v>
+        <v>271</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>470</v>
+        <v>265</v>
       </c>
       <c r="B109">
-        <v>5070</v>
+        <v>10120</v>
       </c>
       <c r="C109" t="s">
-        <v>475</v>
+        <v>272</v>
       </c>
       <c r="D109" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-        <v>478</v>
+        <v>273</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>479</v>
+        <v>274</v>
       </c>
       <c r="B110">
-        <v>4889</v>
+        <v>10123</v>
       </c>
       <c r="C110" t="s">
-        <v>480</v>
+        <v>275</v>
       </c>
       <c r="D110" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>483</v>
+        <v>276</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>484</v>
+        <v>277</v>
       </c>
       <c r="B111">
-        <v>4635</v>
+        <v>8369</v>
       </c>
       <c r="C111" t="s">
-        <v>485</v>
+        <v>278</v>
       </c>
       <c r="D111" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>279</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>489</v>
+        <v>280</v>
       </c>
       <c r="B112">
-        <v>4538</v>
+        <v>9042</v>
       </c>
       <c r="C112" t="s">
-        <v>490</v>
+        <v>281</v>
       </c>
       <c r="D112" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>493</v>
+        <v>282</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>489</v>
+        <v>283</v>
       </c>
       <c r="B113">
-        <v>4536</v>
+        <v>8200</v>
       </c>
       <c r="C113" t="s">
-        <v>494</v>
+        <v>284</v>
       </c>
       <c r="D113" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>285</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>489</v>
+        <v>286</v>
       </c>
       <c r="B114">
-        <v>4531</v>
+        <v>8142</v>
       </c>
       <c r="C114" t="s">
-        <v>498</v>
+        <v>287</v>
       </c>
       <c r="D114" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>501</v>
+        <v>288</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>502</v>
+        <v>289</v>
       </c>
       <c r="B115">
-        <v>4423</v>
+        <v>7581</v>
       </c>
       <c r="C115" t="s">
-        <v>503</v>
+        <v>290</v>
       </c>
       <c r="D115" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>506</v>
+        <v>291</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>502</v>
+        <v>289</v>
       </c>
       <c r="B116">
-        <v>4410</v>
+        <v>7551</v>
       </c>
       <c r="C116" t="s">
-        <v>507</v>
+        <v>292</v>
       </c>
       <c r="D116" t="s">
-        <v>508</v>
-[...5 lines deleted...]
-        <v>510</v>
+        <v>293</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>511</v>
+        <v>294</v>
       </c>
       <c r="B117">
-        <v>4339</v>
+        <v>7124</v>
       </c>
       <c r="C117" t="s">
-        <v>512</v>
+        <v>295</v>
       </c>
       <c r="D117" t="s">
-        <v>513</v>
+        <v>296</v>
       </c>
       <c r="E117" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>295</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>516</v>
+        <v>297</v>
       </c>
       <c r="B118">
-        <v>4098</v>
+        <v>6872</v>
       </c>
       <c r="C118" t="s">
-        <v>517</v>
+        <v>298</v>
       </c>
       <c r="D118" t="s">
-        <v>518</v>
-[...5 lines deleted...]
-        <v>520</v>
+        <v>299</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>516</v>
+        <v>300</v>
       </c>
       <c r="B119">
-        <v>4095</v>
+        <v>6685</v>
       </c>
       <c r="C119" t="s">
-        <v>521</v>
+        <v>301</v>
       </c>
       <c r="D119" t="s">
-        <v>522</v>
-[...5 lines deleted...]
-        <v>524</v>
+        <v>302</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>516</v>
+        <v>303</v>
       </c>
       <c r="B120">
-        <v>4092</v>
+        <v>6662</v>
       </c>
       <c r="C120" t="s">
-        <v>525</v>
+        <v>304</v>
       </c>
       <c r="D120" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-        <v>528</v>
+        <v>305</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>529</v>
+        <v>306</v>
       </c>
       <c r="B121">
-        <v>3569</v>
+        <v>444</v>
       </c>
       <c r="C121" t="s">
-        <v>530</v>
+        <v>307</v>
       </c>
       <c r="D121" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-        <v>533</v>
+        <v>308</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>529</v>
+        <v>306</v>
       </c>
       <c r="B122">
-        <v>3532</v>
+        <v>444</v>
       </c>
       <c r="C122" t="s">
-        <v>534</v>
+        <v>307</v>
       </c>
       <c r="D122" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>537</v>
+        <v>308</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>538</v>
+        <v>306</v>
       </c>
       <c r="B123">
-        <v>3449</v>
+        <v>444</v>
       </c>
       <c r="C123" t="s">
-        <v>539</v>
+        <v>307</v>
       </c>
       <c r="D123" t="s">
-        <v>540</v>
-[...5 lines deleted...]
-        <v>542</v>
+        <v>308</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>538</v>
+        <v>309</v>
       </c>
       <c r="B124">
-        <v>3446</v>
+        <v>5701</v>
       </c>
       <c r="C124" t="s">
-        <v>543</v>
+        <v>310</v>
       </c>
       <c r="D124" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>546</v>
+        <v>311</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>538</v>
+        <v>312</v>
       </c>
       <c r="B125">
-        <v>3438</v>
+        <v>5440</v>
       </c>
       <c r="C125" t="s">
-        <v>547</v>
+        <v>313</v>
       </c>
       <c r="D125" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>314</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>538</v>
+        <v>315</v>
       </c>
       <c r="B126">
-        <v>3435</v>
+        <v>5302</v>
       </c>
       <c r="C126" t="s">
-        <v>551</v>
+        <v>316</v>
       </c>
       <c r="D126" t="s">
-        <v>552</v>
-[...5 lines deleted...]
-        <v>554</v>
+        <v>317</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>555</v>
+        <v>315</v>
       </c>
       <c r="B127">
-        <v>3105</v>
+        <v>5302</v>
       </c>
       <c r="C127" t="s">
-        <v>556</v>
+        <v>318</v>
       </c>
       <c r="D127" t="s">
-        <v>557</v>
-[...5 lines deleted...]
-        <v>559</v>
+        <v>319</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>555</v>
+        <v>320</v>
       </c>
       <c r="B128">
-        <v>3100</v>
+        <v>5308</v>
       </c>
       <c r="C128" t="s">
-        <v>560</v>
+        <v>321</v>
       </c>
       <c r="D128" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-        <v>563</v>
+        <v>322</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>564</v>
+        <v>323</v>
       </c>
       <c r="B129">
-        <v>2872</v>
+        <v>5119</v>
       </c>
       <c r="C129" t="s">
-        <v>565</v>
+        <v>324</v>
       </c>
       <c r="D129" t="s">
-        <v>566</v>
-[...5 lines deleted...]
-        <v>568</v>
+        <v>325</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>569</v>
+        <v>323</v>
       </c>
       <c r="B130">
-        <v>2684</v>
+        <v>5117</v>
       </c>
       <c r="C130" t="s">
-        <v>570</v>
+        <v>326</v>
       </c>
       <c r="D130" t="s">
-        <v>571</v>
-[...5 lines deleted...]
-        <v>573</v>
+        <v>327</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>574</v>
+        <v>328</v>
       </c>
       <c r="B131">
-        <v>2494</v>
+        <v>5081</v>
       </c>
       <c r="C131" t="s">
-        <v>575</v>
+        <v>329</v>
       </c>
       <c r="D131" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-        <v>578</v>
+        <v>330</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>579</v>
+        <v>328</v>
       </c>
       <c r="B132">
-        <v>2421</v>
+        <v>5070</v>
       </c>
       <c r="C132" t="s">
-        <v>580</v>
+        <v>331</v>
       </c>
       <c r="D132" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>583</v>
+        <v>332</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>579</v>
+        <v>333</v>
       </c>
       <c r="B133">
-        <v>2398</v>
+        <v>4889</v>
       </c>
       <c r="C133" t="s">
-        <v>584</v>
+        <v>334</v>
       </c>
       <c r="D133" t="s">
-        <v>585</v>
-[...5 lines deleted...]
-        <v>587</v>
+        <v>335</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>588</v>
+        <v>336</v>
       </c>
       <c r="B134">
-        <v>2282</v>
+        <v>4635</v>
       </c>
       <c r="C134" t="s">
-        <v>589</v>
+        <v>337</v>
       </c>
       <c r="D134" t="s">
-        <v>590</v>
-[...5 lines deleted...]
-        <v>592</v>
+        <v>338</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>588</v>
+        <v>339</v>
       </c>
       <c r="B135">
-        <v>2279</v>
+        <v>4538</v>
       </c>
       <c r="C135" t="s">
-        <v>593</v>
+        <v>340</v>
       </c>
       <c r="D135" t="s">
-        <v>594</v>
-[...5 lines deleted...]
-        <v>596</v>
+        <v>341</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>597</v>
+        <v>339</v>
       </c>
       <c r="B136">
-        <v>2069</v>
+        <v>4536</v>
       </c>
       <c r="C136" t="s">
-        <v>598</v>
+        <v>342</v>
       </c>
       <c r="D136" t="s">
-        <v>599</v>
-[...5 lines deleted...]
-        <v>601</v>
+        <v>343</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>602</v>
+        <v>339</v>
       </c>
       <c r="B137">
-        <v>2035</v>
+        <v>4531</v>
       </c>
       <c r="C137" t="s">
-        <v>603</v>
+        <v>344</v>
       </c>
       <c r="D137" t="s">
-        <v>604</v>
-[...5 lines deleted...]
-        <v>606</v>
+        <v>345</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>602</v>
+        <v>346</v>
       </c>
       <c r="B138">
-        <v>2005</v>
+        <v>4423</v>
       </c>
       <c r="C138" t="s">
-        <v>607</v>
+        <v>347</v>
       </c>
       <c r="D138" t="s">
-        <v>608</v>
-[...5 lines deleted...]
-        <v>610</v>
+        <v>348</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>611</v>
+        <v>346</v>
       </c>
       <c r="B139">
-        <v>1892</v>
+        <v>4410</v>
       </c>
       <c r="C139" t="s">
-        <v>612</v>
+        <v>349</v>
       </c>
       <c r="D139" t="s">
-        <v>613</v>
-[...5 lines deleted...]
-        <v>615</v>
+        <v>350</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>616</v>
+        <v>351</v>
       </c>
       <c r="B140">
-        <v>1798</v>
+        <v>4339</v>
       </c>
       <c r="C140" t="s">
-        <v>617</v>
+        <v>352</v>
       </c>
       <c r="D140" t="s">
-        <v>618</v>
-[...5 lines deleted...]
-        <v>620</v>
+        <v>353</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>621</v>
+        <v>354</v>
       </c>
       <c r="B141">
-        <v>1622</v>
+        <v>4098</v>
       </c>
       <c r="C141" t="s">
-        <v>622</v>
+        <v>355</v>
       </c>
       <c r="D141" t="s">
-        <v>623</v>
-[...5 lines deleted...]
-        <v>625</v>
+        <v>356</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>621</v>
+        <v>354</v>
       </c>
       <c r="B142">
-        <v>1616</v>
+        <v>4095</v>
       </c>
       <c r="C142" t="s">
-        <v>626</v>
+        <v>357</v>
       </c>
       <c r="D142" t="s">
-        <v>627</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>358</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>621</v>
+        <v>354</v>
       </c>
       <c r="B143">
-        <v>1600</v>
+        <v>4092</v>
       </c>
       <c r="C143" t="s">
-        <v>630</v>
+        <v>359</v>
       </c>
       <c r="D143" t="s">
-        <v>631</v>
-[...5 lines deleted...]
-        <v>633</v>
+        <v>360</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>634</v>
+        <v>361</v>
       </c>
       <c r="B144">
-        <v>1551</v>
+        <v>3569</v>
       </c>
       <c r="C144" t="s">
-        <v>635</v>
+        <v>362</v>
       </c>
       <c r="D144" t="s">
-        <v>636</v>
-[...5 lines deleted...]
-        <v>638</v>
+        <v>363</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>639</v>
+        <v>361</v>
       </c>
       <c r="B145">
-        <v>1509</v>
+        <v>3532</v>
       </c>
       <c r="C145" t="s">
-        <v>640</v>
+        <v>364</v>
       </c>
       <c r="D145" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>643</v>
+        <v>365</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>639</v>
+        <v>366</v>
       </c>
       <c r="B146">
-        <v>1507</v>
+        <v>3449</v>
       </c>
       <c r="C146" t="s">
-        <v>644</v>
+        <v>367</v>
       </c>
       <c r="D146" t="s">
-        <v>645</v>
-[...5 lines deleted...]
-        <v>647</v>
+        <v>368</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>648</v>
+        <v>366</v>
       </c>
       <c r="B147">
-        <v>1451</v>
+        <v>3446</v>
       </c>
       <c r="C147" t="s">
-        <v>649</v>
+        <v>369</v>
       </c>
       <c r="D147" t="s">
-        <v>650</v>
-[...5 lines deleted...]
-        <v>652</v>
+        <v>370</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>653</v>
+        <v>366</v>
       </c>
       <c r="B148">
-        <v>928</v>
+        <v>3438</v>
       </c>
       <c r="C148" t="s">
-        <v>654</v>
+        <v>371</v>
       </c>
       <c r="D148" t="s">
-        <v>655</v>
-[...5 lines deleted...]
-        <v>657</v>
+        <v>372</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>653</v>
+        <v>366</v>
       </c>
       <c r="B149">
-        <v>926</v>
+        <v>3435</v>
       </c>
       <c r="C149" t="s">
-        <v>658</v>
+        <v>373</v>
       </c>
       <c r="D149" t="s">
-        <v>659</v>
-[...5 lines deleted...]
-        <v>661</v>
+        <v>374</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>653</v>
+        <v>375</v>
       </c>
       <c r="B150">
-        <v>922</v>
+        <v>3105</v>
       </c>
       <c r="C150" t="s">
-        <v>662</v>
+        <v>376</v>
       </c>
       <c r="D150" t="s">
-        <v>663</v>
-[...5 lines deleted...]
-        <v>665</v>
+        <v>377</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>666</v>
+        <v>375</v>
       </c>
       <c r="B151">
-        <v>670</v>
+        <v>3100</v>
       </c>
       <c r="C151" t="s">
-        <v>416</v>
+        <v>378</v>
       </c>
       <c r="D151" t="s">
-        <v>667</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>379</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>668</v>
+        <v>380</v>
       </c>
       <c r="B152">
-        <v>650</v>
+        <v>2872</v>
       </c>
       <c r="C152" t="s">
-        <v>669</v>
+        <v>381</v>
       </c>
       <c r="D152" t="s">
-        <v>670</v>
-[...5 lines deleted...]
-        <v>672</v>
+        <v>382</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>673</v>
+        <v>383</v>
       </c>
       <c r="B153">
-        <v>368</v>
+        <v>2684</v>
       </c>
       <c r="C153" t="s">
-        <v>674</v>
+        <v>384</v>
       </c>
       <c r="D153" t="s">
-        <v>675</v>
-[...5 lines deleted...]
-        <v>677</v>
+        <v>385</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>678</v>
+        <v>386</v>
       </c>
       <c r="B154">
-        <v>160</v>
+        <v>2494</v>
       </c>
       <c r="C154" t="s">
-        <v>679</v>
+        <v>387</v>
       </c>
       <c r="D154" t="s">
-        <v>680</v>
-[...5 lines deleted...]
-        <v>682</v>
+        <v>388</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>683</v>
+        <v>389</v>
       </c>
       <c r="B155">
-        <v>110</v>
+        <v>2421</v>
       </c>
       <c r="C155" t="s">
-        <v>684</v>
+        <v>390</v>
       </c>
       <c r="D155" t="s">
-        <v>685</v>
-[...5 lines deleted...]
-        <v>687</v>
+        <v>391</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>683</v>
+        <v>389</v>
       </c>
       <c r="B156">
-        <v>103</v>
+        <v>2398</v>
       </c>
       <c r="C156" t="s">
-        <v>688</v>
+        <v>392</v>
       </c>
       <c r="D156" t="s">
-        <v>689</v>
-[...5 lines deleted...]
-        <v>691</v>
+        <v>393</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>692</v>
+        <v>394</v>
       </c>
       <c r="B157">
-        <v>10383</v>
+        <v>2282</v>
       </c>
       <c r="C157" t="s">
-        <v>693</v>
+        <v>395</v>
       </c>
       <c r="D157" t="s">
-        <v>694</v>
-[...5 lines deleted...]
-        <v>696</v>
+        <v>396</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>697</v>
+        <v>394</v>
       </c>
       <c r="B158">
-        <v>10331</v>
+        <v>2279</v>
       </c>
       <c r="C158" t="s">
-        <v>698</v>
+        <v>397</v>
       </c>
       <c r="D158" t="s">
-        <v>699</v>
-[...5 lines deleted...]
-        <v>701</v>
+        <v>398</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>702</v>
+        <v>399</v>
       </c>
       <c r="B159">
-        <v>10139</v>
+        <v>2069</v>
       </c>
       <c r="C159" t="s">
-        <v>703</v>
+        <v>400</v>
       </c>
       <c r="D159" t="s">
-        <v>704</v>
-[...5 lines deleted...]
-        <v>706</v>
+        <v>401</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>707</v>
+        <v>402</v>
       </c>
       <c r="B160">
-        <v>10020</v>
+        <v>2035</v>
       </c>
       <c r="C160" t="s">
-        <v>708</v>
+        <v>403</v>
       </c>
       <c r="D160" t="s">
-        <v>709</v>
-[...5 lines deleted...]
-        <v>711</v>
+        <v>404</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>712</v>
+        <v>402</v>
       </c>
       <c r="B161">
-        <v>9762</v>
+        <v>2005</v>
       </c>
       <c r="C161" t="s">
-        <v>713</v>
+        <v>405</v>
       </c>
       <c r="D161" t="s">
-        <v>714</v>
-[...5 lines deleted...]
-        <v>716</v>
+        <v>406</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>717</v>
+        <v>407</v>
       </c>
       <c r="B162">
-        <v>9838</v>
+        <v>1892</v>
       </c>
       <c r="C162" t="s">
-        <v>718</v>
+        <v>408</v>
       </c>
       <c r="D162" t="s">
-        <v>719</v>
-[...5 lines deleted...]
-        <v>721</v>
+        <v>409</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>722</v>
+        <v>410</v>
       </c>
       <c r="B163">
-        <v>9743</v>
+        <v>1798</v>
       </c>
       <c r="C163" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="D163" t="s">
-        <v>723</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>412</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>722</v>
+        <v>413</v>
       </c>
       <c r="B164">
-        <v>9709</v>
+        <v>1622</v>
       </c>
       <c r="C164" t="s">
-        <v>724</v>
+        <v>414</v>
       </c>
       <c r="D164" t="s">
-        <v>725</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>415</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>728</v>
+        <v>413</v>
       </c>
       <c r="B165">
-        <v>9646</v>
+        <v>1616</v>
       </c>
       <c r="C165" t="s">
-        <v>729</v>
+        <v>416</v>
       </c>
       <c r="D165" t="s">
-        <v>730</v>
-[...5 lines deleted...]
-        <v>732</v>
+        <v>417</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>733</v>
+        <v>413</v>
       </c>
       <c r="B166">
-        <v>9585</v>
+        <v>1600</v>
       </c>
       <c r="C166" t="s">
-        <v>734</v>
+        <v>418</v>
       </c>
       <c r="D166" t="s">
-        <v>735</v>
-[...5 lines deleted...]
-        <v>737</v>
+        <v>419</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>733</v>
+        <v>420</v>
       </c>
       <c r="B167">
-        <v>9389</v>
+        <v>1551</v>
       </c>
       <c r="C167" t="s">
-        <v>738</v>
+        <v>421</v>
       </c>
       <c r="D167" t="s">
-        <v>739</v>
-[...5 lines deleted...]
-        <v>741</v>
+        <v>422</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>742</v>
+        <v>423</v>
       </c>
       <c r="B168">
-        <v>9217</v>
+        <v>1509</v>
       </c>
       <c r="C168" t="s">
-        <v>743</v>
+        <v>424</v>
       </c>
       <c r="D168" t="s">
-        <v>744</v>
-[...5 lines deleted...]
-        <v>746</v>
+        <v>425</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>742</v>
+        <v>423</v>
       </c>
       <c r="B169">
-        <v>9215</v>
+        <v>1507</v>
       </c>
       <c r="C169" t="s">
-        <v>747</v>
+        <v>426</v>
       </c>
       <c r="D169" t="s">
-        <v>748</v>
-[...5 lines deleted...]
-        <v>750</v>
+        <v>427</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>751</v>
+        <v>428</v>
       </c>
       <c r="B170">
-        <v>9134</v>
+        <v>1451</v>
       </c>
       <c r="C170" t="s">
-        <v>752</v>
+        <v>429</v>
       </c>
       <c r="D170" t="s">
-        <v>753</v>
-[...5 lines deleted...]
-        <v>755</v>
+        <v>430</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>751</v>
+        <v>431</v>
       </c>
       <c r="B171">
-        <v>9119</v>
+        <v>928</v>
       </c>
       <c r="C171" t="s">
-        <v>756</v>
+        <v>432</v>
       </c>
       <c r="D171" t="s">
-        <v>599</v>
-[...5 lines deleted...]
-        <v>758</v>
+        <v>433</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>759</v>
+        <v>431</v>
       </c>
       <c r="B172">
-        <v>9051</v>
+        <v>926</v>
       </c>
       <c r="C172" t="s">
-        <v>760</v>
+        <v>434</v>
       </c>
       <c r="D172" t="s">
-        <v>761</v>
-[...5 lines deleted...]
-        <v>763</v>
+        <v>435</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>764</v>
+        <v>431</v>
       </c>
       <c r="B173">
-        <v>8802</v>
+        <v>922</v>
       </c>
       <c r="C173" t="s">
-        <v>765</v>
+        <v>436</v>
       </c>
       <c r="D173" t="s">
-        <v>766</v>
-[...5 lines deleted...]
-        <v>768</v>
+        <v>437</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>769</v>
+        <v>438</v>
       </c>
       <c r="B174">
-        <v>8697</v>
+        <v>670</v>
       </c>
       <c r="C174" t="s">
-        <v>770</v>
+        <v>295</v>
       </c>
       <c r="D174" t="s">
-        <v>771</v>
+        <v>439</v>
       </c>
       <c r="E174" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>295</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>774</v>
+        <v>440</v>
       </c>
       <c r="B175">
-        <v>8597</v>
+        <v>650</v>
       </c>
       <c r="C175" t="s">
-        <v>416</v>
+        <v>441</v>
       </c>
       <c r="D175" t="s">
-        <v>775</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>442</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>776</v>
+        <v>443</v>
       </c>
       <c r="B176">
-        <v>8553</v>
+        <v>368</v>
       </c>
       <c r="C176" t="s">
-        <v>777</v>
+        <v>444</v>
       </c>
       <c r="D176" t="s">
-        <v>778</v>
-[...5 lines deleted...]
-        <v>780</v>
+        <v>445</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>781</v>
+        <v>446</v>
       </c>
       <c r="B177">
-        <v>8284</v>
+        <v>160</v>
       </c>
       <c r="C177" t="s">
-        <v>782</v>
+        <v>447</v>
       </c>
       <c r="D177" t="s">
-        <v>599</v>
-[...5 lines deleted...]
-        <v>784</v>
+        <v>448</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>785</v>
+        <v>449</v>
       </c>
       <c r="B178">
-        <v>8282</v>
+        <v>110</v>
       </c>
       <c r="C178" t="s">
-        <v>786</v>
+        <v>450</v>
       </c>
       <c r="D178" t="s">
-        <v>787</v>
-[...5 lines deleted...]
-        <v>789</v>
+        <v>451</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>785</v>
+        <v>449</v>
       </c>
       <c r="B179">
-        <v>3660</v>
+        <v>103</v>
       </c>
       <c r="C179" t="s">
-        <v>790</v>
+        <v>452</v>
       </c>
       <c r="D179" t="s">
-        <v>791</v>
-[...5 lines deleted...]
-        <v>793</v>
+        <v>453</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>794</v>
+        <v>454</v>
       </c>
       <c r="B180">
-        <v>8172</v>
+        <v>10383</v>
       </c>
       <c r="C180" t="s">
-        <v>795</v>
+        <v>455</v>
       </c>
       <c r="D180" t="s">
-        <v>796</v>
-[...5 lines deleted...]
-        <v>798</v>
+        <v>456</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>799</v>
+        <v>457</v>
       </c>
       <c r="B181">
-        <v>7222</v>
+        <v>10331</v>
       </c>
       <c r="C181" t="s">
-        <v>800</v>
+        <v>458</v>
       </c>
       <c r="D181" t="s">
-        <v>801</v>
-[...5 lines deleted...]
-        <v>803</v>
+        <v>459</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>804</v>
+        <v>460</v>
       </c>
       <c r="B182">
-        <v>7115</v>
+        <v>10139</v>
       </c>
       <c r="C182" t="s">
-        <v>805</v>
+        <v>461</v>
       </c>
       <c r="D182" t="s">
-        <v>806</v>
-[...5 lines deleted...]
-        <v>808</v>
+        <v>462</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>804</v>
+        <v>463</v>
       </c>
       <c r="B183">
-        <v>7105</v>
+        <v>10020</v>
       </c>
       <c r="C183" t="s">
-        <v>809</v>
+        <v>464</v>
       </c>
       <c r="D183" t="s">
-        <v>810</v>
-[...5 lines deleted...]
-        <v>812</v>
+        <v>465</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>813</v>
+        <v>466</v>
       </c>
       <c r="B184">
-        <v>6955</v>
+        <v>9762</v>
       </c>
       <c r="C184" t="s">
-        <v>786</v>
+        <v>467</v>
       </c>
       <c r="D184" t="s">
-        <v>814</v>
-[...5 lines deleted...]
-        <v>789</v>
+        <v>468</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>813</v>
+        <v>469</v>
       </c>
       <c r="B185">
-        <v>6955</v>
+        <v>9838</v>
       </c>
       <c r="C185" t="s">
-        <v>815</v>
+        <v>470</v>
       </c>
       <c r="D185" t="s">
-        <v>816</v>
-[...5 lines deleted...]
-        <v>818</v>
+        <v>471</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>813</v>
+        <v>472</v>
       </c>
       <c r="B186">
-        <v>6916</v>
+        <v>9743</v>
       </c>
       <c r="C186" t="s">
-        <v>819</v>
+        <v>295</v>
       </c>
       <c r="D186" t="s">
-        <v>820</v>
+        <v>473</v>
       </c>
       <c r="E186" t="s">
-        <v>821</v>
-[...2 lines deleted...]
-        <v>822</v>
+        <v>295</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>823</v>
+        <v>472</v>
       </c>
       <c r="B187">
-        <v>6736</v>
+        <v>9709</v>
       </c>
       <c r="C187" t="s">
-        <v>824</v>
+        <v>474</v>
       </c>
       <c r="D187" t="s">
-        <v>825</v>
-[...5 lines deleted...]
-        <v>827</v>
+        <v>475</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>823</v>
+        <v>476</v>
       </c>
       <c r="B188">
-        <v>6708</v>
+        <v>9646</v>
       </c>
       <c r="C188" t="s">
-        <v>828</v>
+        <v>477</v>
       </c>
       <c r="D188" t="s">
-        <v>829</v>
-[...5 lines deleted...]
-        <v>831</v>
+        <v>478</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>832</v>
+        <v>479</v>
       </c>
       <c r="B189">
-        <v>6691</v>
+        <v>9585</v>
       </c>
       <c r="C189" t="s">
-        <v>833</v>
+        <v>480</v>
       </c>
       <c r="D189" t="s">
-        <v>834</v>
-[...5 lines deleted...]
-        <v>836</v>
+        <v>481</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>837</v>
+        <v>479</v>
       </c>
       <c r="B190">
-        <v>6623</v>
+        <v>9389</v>
       </c>
       <c r="C190" t="s">
-        <v>838</v>
+        <v>482</v>
       </c>
       <c r="D190" t="s">
-        <v>839</v>
-[...5 lines deleted...]
-        <v>841</v>
+        <v>483</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>842</v>
+        <v>484</v>
       </c>
       <c r="B191">
-        <v>5996</v>
+        <v>9217</v>
       </c>
       <c r="C191" t="s">
-        <v>416</v>
+        <v>485</v>
       </c>
       <c r="D191" t="s">
-        <v>843</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>486</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>842</v>
+        <v>484</v>
       </c>
       <c r="B192">
-        <v>5995</v>
+        <v>9215</v>
       </c>
       <c r="C192" t="s">
-        <v>416</v>
+        <v>487</v>
       </c>
       <c r="D192" t="s">
-        <v>844</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>488</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>845</v>
+        <v>489</v>
       </c>
       <c r="B193">
-        <v>4740</v>
+        <v>9134</v>
       </c>
       <c r="C193" t="s">
-        <v>846</v>
+        <v>490</v>
       </c>
       <c r="D193" t="s">
-        <v>847</v>
-[...5 lines deleted...]
-        <v>849</v>
+        <v>491</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>850</v>
+        <v>489</v>
       </c>
       <c r="B194">
-        <v>4651</v>
+        <v>9119</v>
       </c>
       <c r="C194" t="s">
-        <v>416</v>
+        <v>492</v>
       </c>
       <c r="D194" t="s">
-        <v>851</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>401</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>852</v>
+        <v>493</v>
       </c>
       <c r="B195">
-        <v>4306</v>
+        <v>9051</v>
       </c>
       <c r="C195" t="s">
-        <v>416</v>
+        <v>494</v>
       </c>
       <c r="D195" t="s">
-        <v>853</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>495</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>854</v>
+        <v>496</v>
       </c>
       <c r="B196">
-        <v>786</v>
+        <v>8802</v>
       </c>
       <c r="C196" t="s">
-        <v>416</v>
+        <v>497</v>
       </c>
       <c r="D196" t="s">
-        <v>855</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>498</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>856</v>
+        <v>499</v>
       </c>
       <c r="B197">
-        <v>10234</v>
+        <v>8697</v>
       </c>
       <c r="C197" t="s">
-        <v>416</v>
+        <v>500</v>
       </c>
       <c r="D197" t="s">
-        <v>857</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>501</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>858</v>
+        <v>502</v>
       </c>
       <c r="B198">
-        <v>9441</v>
+        <v>8597</v>
       </c>
       <c r="C198" t="s">
-        <v>416</v>
+        <v>295</v>
       </c>
       <c r="D198" t="s">
-        <v>859</v>
+        <v>503</v>
       </c>
       <c r="E198" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>295</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>858</v>
+        <v>504</v>
       </c>
       <c r="B199">
-        <v>9439</v>
+        <v>8553</v>
       </c>
       <c r="C199" t="s">
-        <v>416</v>
+        <v>505</v>
       </c>
       <c r="D199" t="s">
-        <v>860</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>506</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>861</v>
+        <v>507</v>
       </c>
       <c r="B200">
-        <v>2831</v>
+        <v>8284</v>
       </c>
       <c r="C200" t="s">
-        <v>416</v>
+        <v>508</v>
       </c>
       <c r="D200" t="s">
-        <v>862</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>401</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>863</v>
+        <v>509</v>
       </c>
       <c r="B201">
+        <v>8282</v>
+      </c>
+      <c r="C201" t="s">
+        <v>510</v>
+      </c>
+      <c r="D201" t="s">
+        <v>511</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>509</v>
+      </c>
+      <c r="B202">
+        <v>3660</v>
+      </c>
+      <c r="C202" t="s">
+        <v>512</v>
+      </c>
+      <c r="D202" t="s">
+        <v>513</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>514</v>
+      </c>
+      <c r="B203">
+        <v>8172</v>
+      </c>
+      <c r="C203" t="s">
+        <v>515</v>
+      </c>
+      <c r="D203" t="s">
+        <v>516</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>517</v>
+      </c>
+      <c r="B204">
+        <v>7222</v>
+      </c>
+      <c r="C204" t="s">
+        <v>518</v>
+      </c>
+      <c r="D204" t="s">
+        <v>519</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>520</v>
+      </c>
+      <c r="B205">
+        <v>7115</v>
+      </c>
+      <c r="C205" t="s">
+        <v>521</v>
+      </c>
+      <c r="D205" t="s">
+        <v>522</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>520</v>
+      </c>
+      <c r="B206">
+        <v>7105</v>
+      </c>
+      <c r="C206" t="s">
+        <v>523</v>
+      </c>
+      <c r="D206" t="s">
+        <v>524</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>525</v>
+      </c>
+      <c r="B207">
+        <v>6955</v>
+      </c>
+      <c r="C207" t="s">
+        <v>510</v>
+      </c>
+      <c r="D207" t="s">
+        <v>526</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>525</v>
+      </c>
+      <c r="B208">
+        <v>6955</v>
+      </c>
+      <c r="C208" t="s">
+        <v>527</v>
+      </c>
+      <c r="D208" t="s">
+        <v>528</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>525</v>
+      </c>
+      <c r="B209">
+        <v>6916</v>
+      </c>
+      <c r="C209" t="s">
+        <v>529</v>
+      </c>
+      <c r="D209" t="s">
+        <v>530</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>531</v>
+      </c>
+      <c r="B210">
+        <v>6736</v>
+      </c>
+      <c r="C210" t="s">
+        <v>532</v>
+      </c>
+      <c r="D210" t="s">
+        <v>533</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>531</v>
+      </c>
+      <c r="B211">
+        <v>6708</v>
+      </c>
+      <c r="C211" t="s">
+        <v>534</v>
+      </c>
+      <c r="D211" t="s">
+        <v>535</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>536</v>
+      </c>
+      <c r="B212">
+        <v>6691</v>
+      </c>
+      <c r="C212" t="s">
+        <v>537</v>
+      </c>
+      <c r="D212" t="s">
+        <v>538</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>539</v>
+      </c>
+      <c r="B213">
+        <v>6623</v>
+      </c>
+      <c r="C213" t="s">
+        <v>540</v>
+      </c>
+      <c r="D213" t="s">
+        <v>541</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>542</v>
+      </c>
+      <c r="B214">
+        <v>5996</v>
+      </c>
+      <c r="C214" t="s">
+        <v>295</v>
+      </c>
+      <c r="D214" t="s">
+        <v>543</v>
+      </c>
+      <c r="E214" t="s">
+        <v>295</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>542</v>
+      </c>
+      <c r="B215">
+        <v>5995</v>
+      </c>
+      <c r="C215" t="s">
+        <v>295</v>
+      </c>
+      <c r="D215" t="s">
+        <v>544</v>
+      </c>
+      <c r="E215" t="s">
+        <v>295</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>545</v>
+      </c>
+      <c r="B216">
+        <v>4740</v>
+      </c>
+      <c r="C216" t="s">
+        <v>546</v>
+      </c>
+      <c r="D216" t="s">
+        <v>547</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>548</v>
+      </c>
+      <c r="B217">
+        <v>4651</v>
+      </c>
+      <c r="C217" t="s">
+        <v>295</v>
+      </c>
+      <c r="D217" t="s">
+        <v>549</v>
+      </c>
+      <c r="E217" t="s">
+        <v>295</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>550</v>
+      </c>
+      <c r="B218">
+        <v>4306</v>
+      </c>
+      <c r="C218" t="s">
+        <v>295</v>
+      </c>
+      <c r="D218" t="s">
+        <v>551</v>
+      </c>
+      <c r="E218" t="s">
+        <v>295</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>552</v>
+      </c>
+      <c r="B219">
+        <v>786</v>
+      </c>
+      <c r="C219" t="s">
+        <v>295</v>
+      </c>
+      <c r="D219" t="s">
+        <v>553</v>
+      </c>
+      <c r="E219" t="s">
+        <v>295</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>554</v>
+      </c>
+      <c r="B220">
+        <v>10234</v>
+      </c>
+      <c r="C220" t="s">
+        <v>295</v>
+      </c>
+      <c r="D220" t="s">
+        <v>555</v>
+      </c>
+      <c r="E220" t="s">
+        <v>295</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B221">
+        <v>9441</v>
+      </c>
+      <c r="C221" t="s">
+        <v>295</v>
+      </c>
+      <c r="D221" t="s">
+        <v>557</v>
+      </c>
+      <c r="E221" t="s">
+        <v>295</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>556</v>
+      </c>
+      <c r="B222">
+        <v>9439</v>
+      </c>
+      <c r="C222" t="s">
+        <v>295</v>
+      </c>
+      <c r="D222" t="s">
+        <v>558</v>
+      </c>
+      <c r="E222" t="s">
+        <v>295</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>559</v>
+      </c>
+      <c r="B223">
+        <v>2831</v>
+      </c>
+      <c r="C223" t="s">
+        <v>295</v>
+      </c>
+      <c r="D223" t="s">
+        <v>560</v>
+      </c>
+      <c r="E223" t="s">
+        <v>295</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>561</v>
+      </c>
+      <c r="B224">
         <v>2524</v>
       </c>
-      <c r="C201" t="s">
-[...9 lines deleted...]
-        <v>418</v>
+      <c r="C224" t="s">
+        <v>295</v>
+      </c>
+      <c r="D224" t="s">
+        <v>562</v>
+      </c>
+      <c r="E224" t="s">
+        <v>295</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="F117" r:id="rId231"/>
+    <hyperlink ref="E118" r:id="rId232"/>
+    <hyperlink ref="F118" r:id="rId233"/>
+    <hyperlink ref="E119" r:id="rId234"/>
+    <hyperlink ref="F119" r:id="rId235"/>
+    <hyperlink ref="E120" r:id="rId236"/>
+    <hyperlink ref="F120" r:id="rId237"/>
+    <hyperlink ref="E121" r:id="rId238"/>
+    <hyperlink ref="F121" r:id="rId239"/>
+    <hyperlink ref="E122" r:id="rId240"/>
+    <hyperlink ref="F122" r:id="rId241"/>
+    <hyperlink ref="E123" r:id="rId242"/>
+    <hyperlink ref="F123" r:id="rId243"/>
+    <hyperlink ref="E124" r:id="rId244"/>
+    <hyperlink ref="F124" r:id="rId245"/>
+    <hyperlink ref="E125" r:id="rId246"/>
+    <hyperlink ref="F125" r:id="rId247"/>
+    <hyperlink ref="E126" r:id="rId248"/>
+    <hyperlink ref="F126" r:id="rId249"/>
+    <hyperlink ref="E127" r:id="rId250"/>
+    <hyperlink ref="F127" r:id="rId251"/>
+    <hyperlink ref="E128" r:id="rId252"/>
+    <hyperlink ref="F128" r:id="rId253"/>
+    <hyperlink ref="E129" r:id="rId254"/>
+    <hyperlink ref="F129" r:id="rId255"/>
+    <hyperlink ref="E130" r:id="rId256"/>
+    <hyperlink ref="F130" r:id="rId257"/>
+    <hyperlink ref="E131" r:id="rId258"/>
+    <hyperlink ref="F131" r:id="rId259"/>
+    <hyperlink ref="E132" r:id="rId260"/>
+    <hyperlink ref="F132" r:id="rId261"/>
+    <hyperlink ref="E133" r:id="rId262"/>
+    <hyperlink ref="F133" r:id="rId263"/>
+    <hyperlink ref="E134" r:id="rId264"/>
+    <hyperlink ref="F134" r:id="rId265"/>
+    <hyperlink ref="E135" r:id="rId266"/>
+    <hyperlink ref="F135" r:id="rId267"/>
+    <hyperlink ref="E136" r:id="rId268"/>
+    <hyperlink ref="F136" r:id="rId269"/>
+    <hyperlink ref="E137" r:id="rId270"/>
+    <hyperlink ref="F137" r:id="rId271"/>
+    <hyperlink ref="E138" r:id="rId272"/>
+    <hyperlink ref="F138" r:id="rId273"/>
+    <hyperlink ref="E139" r:id="rId274"/>
+    <hyperlink ref="F139" r:id="rId275"/>
+    <hyperlink ref="E140" r:id="rId276"/>
+    <hyperlink ref="F140" r:id="rId277"/>
+    <hyperlink ref="E141" r:id="rId278"/>
+    <hyperlink ref="F141" r:id="rId279"/>
+    <hyperlink ref="E142" r:id="rId280"/>
+    <hyperlink ref="F142" r:id="rId281"/>
+    <hyperlink ref="E143" r:id="rId282"/>
+    <hyperlink ref="F143" r:id="rId283"/>
+    <hyperlink ref="E144" r:id="rId284"/>
+    <hyperlink ref="F144" r:id="rId285"/>
+    <hyperlink ref="E145" r:id="rId286"/>
+    <hyperlink ref="F145" r:id="rId287"/>
+    <hyperlink ref="E146" r:id="rId288"/>
+    <hyperlink ref="F146" r:id="rId289"/>
+    <hyperlink ref="E147" r:id="rId290"/>
+    <hyperlink ref="F147" r:id="rId291"/>
+    <hyperlink ref="E148" r:id="rId292"/>
+    <hyperlink ref="F148" r:id="rId293"/>
+    <hyperlink ref="E149" r:id="rId294"/>
+    <hyperlink ref="F149" r:id="rId295"/>
+    <hyperlink ref="E150" r:id="rId296"/>
+    <hyperlink ref="F150" r:id="rId297"/>
+    <hyperlink ref="E151" r:id="rId298"/>
+    <hyperlink ref="F151" r:id="rId299"/>
+    <hyperlink ref="E152" r:id="rId300"/>
+    <hyperlink ref="F152" r:id="rId301"/>
+    <hyperlink ref="E153" r:id="rId302"/>
+    <hyperlink ref="F153" r:id="rId303"/>
+    <hyperlink ref="E154" r:id="rId304"/>
+    <hyperlink ref="F154" r:id="rId305"/>
+    <hyperlink ref="E155" r:id="rId306"/>
+    <hyperlink ref="F155" r:id="rId307"/>
+    <hyperlink ref="E156" r:id="rId308"/>
+    <hyperlink ref="F156" r:id="rId309"/>
+    <hyperlink ref="E157" r:id="rId310"/>
+    <hyperlink ref="F157" r:id="rId311"/>
+    <hyperlink ref="E158" r:id="rId312"/>
+    <hyperlink ref="F158" r:id="rId313"/>
+    <hyperlink ref="E159" r:id="rId314"/>
+    <hyperlink ref="F159" r:id="rId315"/>
+    <hyperlink ref="E160" r:id="rId316"/>
+    <hyperlink ref="F160" r:id="rId317"/>
+    <hyperlink ref="E161" r:id="rId318"/>
+    <hyperlink ref="F161" r:id="rId319"/>
+    <hyperlink ref="E162" r:id="rId320"/>
+    <hyperlink ref="F162" r:id="rId321"/>
+    <hyperlink ref="E163" r:id="rId322"/>
+    <hyperlink ref="F163" r:id="rId323"/>
+    <hyperlink ref="E164" r:id="rId324"/>
+    <hyperlink ref="F164" r:id="rId325"/>
+    <hyperlink ref="E165" r:id="rId326"/>
+    <hyperlink ref="F165" r:id="rId327"/>
+    <hyperlink ref="E166" r:id="rId328"/>
+    <hyperlink ref="F166" r:id="rId329"/>
+    <hyperlink ref="E167" r:id="rId330"/>
+    <hyperlink ref="F167" r:id="rId331"/>
+    <hyperlink ref="E168" r:id="rId332"/>
+    <hyperlink ref="F168" r:id="rId333"/>
+    <hyperlink ref="E169" r:id="rId334"/>
+    <hyperlink ref="F169" r:id="rId335"/>
+    <hyperlink ref="E170" r:id="rId336"/>
+    <hyperlink ref="F170" r:id="rId337"/>
+    <hyperlink ref="E171" r:id="rId338"/>
+    <hyperlink ref="F171" r:id="rId339"/>
+    <hyperlink ref="E172" r:id="rId340"/>
+    <hyperlink ref="F172" r:id="rId341"/>
+    <hyperlink ref="E173" r:id="rId342"/>
+    <hyperlink ref="F173" r:id="rId343"/>
+    <hyperlink ref="F174" r:id="rId344"/>
+    <hyperlink ref="E175" r:id="rId345"/>
+    <hyperlink ref="F175" r:id="rId346"/>
+    <hyperlink ref="E176" r:id="rId347"/>
+    <hyperlink ref="F176" r:id="rId348"/>
+    <hyperlink ref="E177" r:id="rId349"/>
+    <hyperlink ref="F177" r:id="rId350"/>
+    <hyperlink ref="E178" r:id="rId351"/>
+    <hyperlink ref="F178" r:id="rId352"/>
+    <hyperlink ref="E179" r:id="rId353"/>
+    <hyperlink ref="F179" r:id="rId354"/>
+    <hyperlink ref="E180" r:id="rId355"/>
+    <hyperlink ref="F180" r:id="rId356"/>
+    <hyperlink ref="E181" r:id="rId357"/>
+    <hyperlink ref="F181" r:id="rId358"/>
+    <hyperlink ref="E182" r:id="rId359"/>
+    <hyperlink ref="F182" r:id="rId360"/>
+    <hyperlink ref="E183" r:id="rId361"/>
+    <hyperlink ref="F183" r:id="rId362"/>
+    <hyperlink ref="E184" r:id="rId363"/>
+    <hyperlink ref="F184" r:id="rId364"/>
+    <hyperlink ref="E185" r:id="rId365"/>
+    <hyperlink ref="F185" r:id="rId366"/>
+    <hyperlink ref="F186" r:id="rId367"/>
+    <hyperlink ref="E187" r:id="rId368"/>
+    <hyperlink ref="F187" r:id="rId369"/>
+    <hyperlink ref="E188" r:id="rId370"/>
+    <hyperlink ref="F188" r:id="rId371"/>
+    <hyperlink ref="E189" r:id="rId372"/>
+    <hyperlink ref="F189" r:id="rId373"/>
+    <hyperlink ref="E190" r:id="rId374"/>
+    <hyperlink ref="F190" r:id="rId375"/>
+    <hyperlink ref="E191" r:id="rId376"/>
+    <hyperlink ref="F191" r:id="rId377"/>
+    <hyperlink ref="E192" r:id="rId378"/>
+    <hyperlink ref="F192" r:id="rId379"/>
+    <hyperlink ref="E193" r:id="rId380"/>
+    <hyperlink ref="F193" r:id="rId381"/>
+    <hyperlink ref="E194" r:id="rId382"/>
+    <hyperlink ref="F194" r:id="rId383"/>
+    <hyperlink ref="E195" r:id="rId384"/>
+    <hyperlink ref="F195" r:id="rId385"/>
+    <hyperlink ref="E196" r:id="rId386"/>
+    <hyperlink ref="F196" r:id="rId387"/>
+    <hyperlink ref="E197" r:id="rId388"/>
+    <hyperlink ref="F197" r:id="rId389"/>
+    <hyperlink ref="F198" r:id="rId390"/>
+    <hyperlink ref="E199" r:id="rId391"/>
+    <hyperlink ref="F199" r:id="rId392"/>
+    <hyperlink ref="E200" r:id="rId393"/>
+    <hyperlink ref="F200" r:id="rId394"/>
+    <hyperlink ref="E201" r:id="rId395"/>
+    <hyperlink ref="F201" r:id="rId396"/>
+    <hyperlink ref="E202" r:id="rId397"/>
+    <hyperlink ref="F202" r:id="rId398"/>
+    <hyperlink ref="E203" r:id="rId399"/>
+    <hyperlink ref="F203" r:id="rId400"/>
+    <hyperlink ref="E204" r:id="rId401"/>
+    <hyperlink ref="F204" r:id="rId402"/>
+    <hyperlink ref="E205" r:id="rId403"/>
+    <hyperlink ref="F205" r:id="rId404"/>
+    <hyperlink ref="E206" r:id="rId405"/>
+    <hyperlink ref="F206" r:id="rId406"/>
+    <hyperlink ref="E207" r:id="rId407"/>
+    <hyperlink ref="F207" r:id="rId408"/>
+    <hyperlink ref="E208" r:id="rId409"/>
+    <hyperlink ref="F208" r:id="rId410"/>
+    <hyperlink ref="E209" r:id="rId411"/>
+    <hyperlink ref="F209" r:id="rId412"/>
+    <hyperlink ref="E210" r:id="rId413"/>
+    <hyperlink ref="F210" r:id="rId414"/>
+    <hyperlink ref="E211" r:id="rId415"/>
+    <hyperlink ref="F211" r:id="rId416"/>
+    <hyperlink ref="E212" r:id="rId417"/>
+    <hyperlink ref="F212" r:id="rId418"/>
+    <hyperlink ref="E213" r:id="rId419"/>
+    <hyperlink ref="F213" r:id="rId420"/>
+    <hyperlink ref="F214" r:id="rId421"/>
+    <hyperlink ref="F215" r:id="rId422"/>
+    <hyperlink ref="E216" r:id="rId423"/>
+    <hyperlink ref="F216" r:id="rId424"/>
+    <hyperlink ref="F217" r:id="rId425"/>
+    <hyperlink ref="F218" r:id="rId426"/>
+    <hyperlink ref="F219" r:id="rId427"/>
+    <hyperlink ref="F220" r:id="rId428"/>
+    <hyperlink ref="F221" r:id="rId429"/>
+    <hyperlink ref="F222" r:id="rId430"/>
+    <hyperlink ref="F223" r:id="rId431"/>
+    <hyperlink ref="F224" r:id="rId432"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>