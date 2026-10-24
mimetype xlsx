--- v0 (2026-09-04)
+++ v1 (2026-10-24)
@@ -8,103 +8,142 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="89">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>CANDIDATURA N. 1095045 64310 DEL 23/04/2025 - POC -“PERCORSI DI ORIENTAMENTO RIVOLTI ALLE CLASSI TERZE, QUARTE E QUINTE DELLE ISTITUZIONI SCOLASTICHE SECONDARIE DI SECONDO GRADO CON IL COORDINAMENTO DEL DOCENTE TUTOR”. IL FUTURO E' NELLE TUE MANI</t>
+  </si>
+  <si>
+    <t>H64D25000660001</t>
+  </si>
+  <si>
+    <t>€ 82.072,50</t>
+  </si>
+  <si>
+    <t>COMUNITA'</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>Attivo</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>PROGETTO ERASMUS+ KA1</t>
+  </si>
+  <si>
+    <t>H64C26000100006</t>
+  </si>
+  <si>
+    <t>€ 22.868,00</t>
+  </si>
+  <si>
+    <t>UNIONE EUROPEA</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
     <t>INTERVENTI DI CONTRASTO ALLA DISPERSIONE SCOLASTICA MEDIANTE IL POTENZIAMENTO DELLE COMPETENZE DI BASE - AGENDA SUD (D.M. N. 175/2025) E AGENDA NORD (D.M. N. 176/2025) DM 175/2025 E 176/2025 "RESTI@MO AD MAJORA_NA"</t>
   </si>
   <si>
     <t>H64D25002040006</t>
   </si>
   <si>
-    <t>€ 150,00</t>
+    <t>€ 150.000,00</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>01/09/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
-[...1 lines deleted...]
-  <si>
     <t>FORMAZIONE DOCENTI-INNOVARE PER INCLUDERE: COMPETENZE DIGITALI, METODOLOGICHE E RELAZIONALI PER UNA DIDATTICA EFFICACE</t>
   </si>
   <si>
     <t>H64D26002130007</t>
   </si>
   <si>
     <t>€ 34.983,00</t>
   </si>
   <si>
     <t>PN 21 27</t>
   </si>
   <si>
     <t>04/08/2026</t>
   </si>
   <si>
+    <t>Chiuso</t>
+  </si>
+  <si>
     <t>"ISTANZA L.R. 1/2026 - ATTREZZATURE TECNICHE E SUSSIDI DIDATTICI PER ALUNNI CON DISABILITÀ</t>
   </si>
   <si>
     <t>G62J26000430002</t>
   </si>
   <si>
     <t>€ 6.289,68</t>
   </si>
   <si>
     <t>REGIONE</t>
   </si>
   <si>
     <t>19/07/2026</t>
   </si>
   <si>
     <t>FORMAZIONE PERSONALE AMMINISTRATIVO, TECNICO E AUSILIARIO</t>
   </si>
   <si>
     <t>H64D26002150007</t>
   </si>
   <si>
     <t>€ 48.480,00</t>
   </si>
   <si>
     <t>Finanziamenti  dall'Unione  Europea</t>
@@ -145,53 +184,50 @@
   <si>
     <t>PNRR DM 19 - RIDUZIONE DEI DIVARI NEGLI APPRENDIMENTI E CONTRASTO ALLA DISPERSIONE</t>
   </si>
   <si>
     <t>H64D21000240006</t>
   </si>
   <si>
     <t>€ 137.265,98</t>
   </si>
   <si>
     <t>Finanziamento dello Stato</t>
   </si>
   <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>-PON PIANO ESTATE 25 26 - AVVISO 81652 DEL 23 MAGGIO 25 "LA SCUOLA COME MOMENTO DI AGGREGAZIONE"</t>
   </si>
   <si>
     <t>H54D25002680007</t>
   </si>
   <si>
     <t>€ 79.980,00</t>
   </si>
   <si>
-    <t>UNIONE EUROPEA</t>
-[...1 lines deleted...]
-  <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>PROGETTO DI ORIENTAMENTO - (OPEN DAY UNIVERSITÀ DI CATANIA)-</t>
   </si>
   <si>
     <t>E61I23000060006</t>
   </si>
   <si>
     <t>€ 6.633,00</t>
   </si>
   <si>
     <t>UNIVERSITA' DI CATANIA</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>ERASMUS+ KA1 COD. PROGETTO 2024-1-IT02-KA121-SCH-000209921</t>
   </si>
   <si>
     <t>H61I20000350006</t>
   </si>
   <si>
     <t>€ 25.578,00</t>
@@ -239,62 +275,50 @@
     <t>H62B24000970002</t>
   </si>
   <si>
     <t>€ 40.000,00</t>
   </si>
   <si>
     <t>LEGGE REGIONE SICILIA N.2 DEL 2024</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>PNRR 65 TITOLO:  “DA STEM A STEAM”</t>
   </si>
   <si>
     <t>H64D23001630006</t>
   </si>
   <si>
     <t>€ 137.556,73</t>
   </si>
   <si>
     <t>FINANZIAMENTO DALLO STATO</t>
   </si>
   <si>
     <t>28/02/2024</t>
-  </si>
-[...10 lines deleted...]
-    <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
@@ -648,504 +672,554 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/2d2d4083-d085-49bf-87ab-f2b771ae2e97" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/85c50bf3-60ef-4885-93da-6e2b48e8f702" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/2e75e0a1-910e-4633-ad5c-703b51891209" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/3dbb6f57-b343-49d6-8c84-207d0e23993d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/877b4d91-1ef5-40f8-a622-b4c411f82e41" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/391a8511-10f5-4586-8f3e-20b19f80e765" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/c8ee4e00-5f62-4217-b331-383b3e183dbb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/51bf79f1-d4e1-4972-8ecb-2d72b5e92e93" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/65874bff-8e90-4e08-8584-57efd646b47e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/29792231-fdeb-47f7-baa4-af424f7bdb3d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/94286f91-a232-446d-8acf-a563e1969ad7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/bd9cdaab-9a30-4d52-b35d-7ffc3e4b41b8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/bb4cba15-50b3-46e5-a0b0-2b9911576ae8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/bbe5a593-f884-4e64-9d1e-9599b9fd3990" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/fdaf6441-0c39-49f8-a498-c1be07b911ac" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/fdaf6441-0c39-49f8-a498-c1be07b911ac" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/5ce67250-3b26-46d1-9d1d-20a25835baad" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/2d2d4083-d085-49bf-87ab-f2b771ae2e97" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/85c50bf3-60ef-4885-93da-6e2b48e8f702" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/2e75e0a1-910e-4633-ad5c-703b51891209" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/3dbb6f57-b343-49d6-8c84-207d0e23993d" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/877b4d91-1ef5-40f8-a622-b4c411f82e41" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/391a8511-10f5-4586-8f3e-20b19f80e765" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/c8ee4e00-5f62-4217-b331-383b3e183dbb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/51bf79f1-d4e1-4972-8ecb-2d72b5e92e93" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/65874bff-8e90-4e08-8584-57efd646b47e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/29792231-fdeb-47f7-baa4-af424f7bdb3d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/94286f91-a232-446d-8acf-a563e1969ad7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/bd9cdaab-9a30-4d52-b35d-7ffc3e4b41b8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/bb4cba15-50b3-46e5-a0b0-2b9911576ae8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/progetto/bbe5a593-f884-4e64-9d1e-9599b9fd3990" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F26"/>
+  <dimension ref="A1:G24"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B3" t="s">
-[...16 lines deleted...]
-      <c r="A4" t="s">
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
-[...16 lines deleted...]
-      <c r="A5" t="s">
+      <c r="G12" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" t="s">
+        <v>53</v>
+      </c>
+      <c r="E14" t="s">
+        <v>54</v>
+      </c>
+      <c r="F14" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" t="s">
         <v>17</v>
       </c>
-      <c r="B5" t="s">
-[...46 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="E15" t="s">
+        <v>58</v>
+      </c>
+      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16" t="s">
+        <v>29</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B19" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="C19" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D19" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="E19" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C10" t="s">
+      <c r="G19" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D20" t="s">
+        <v>67</v>
+      </c>
+      <c r="E20" t="s">
+        <v>68</v>
+      </c>
+      <c r="F20" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
-[...179 lines deleted...]
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G20" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C21" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D21" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E21" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C22" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D22" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E22" t="s">
-        <v>76</v>
-[...36 lines deleted...]
-      <c r="A26" t="s">
         <v>78</v>
       </c>
-      <c r="B26" t="s">
+      <c r="F22" t="s">
+        <v>29</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
         <v>79</v>
       </c>
-      <c r="C26" t="s">
+      <c r="B23" t="s">
         <v>80</v>
       </c>
-      <c r="D26" t="s">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="C23" t="s">
+        <v>81</v>
+      </c>
+      <c r="D23" t="s">
+        <v>82</v>
+      </c>
+      <c r="E23" t="s">
+        <v>83</v>
+      </c>
+      <c r="F23" t="s">
+        <v>29</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" t="s">
+        <v>86</v>
+      </c>
+      <c r="D24" t="s">
+        <v>87</v>
+      </c>
+      <c r="E24" t="s">
+        <v>88</v>
+      </c>
+      <c r="F24" t="s">
+        <v>29</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A24:F24"/>
+  <mergeCells count="3">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A10:G10"/>
+    <mergeCell ref="A18:G18"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...13 lines deleted...]
-    <hyperlink ref="F26" r:id="rId15"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G12" r:id="rId7"/>
+    <hyperlink ref="G13" r:id="rId8"/>
+    <hyperlink ref="G14" r:id="rId9"/>
+    <hyperlink ref="G15" r:id="rId10"/>
+    <hyperlink ref="G16" r:id="rId11"/>
+    <hyperlink ref="G20" r:id="rId12"/>
+    <hyperlink ref="G21" r:id="rId13"/>
+    <hyperlink ref="G22" r:id="rId14"/>
+    <hyperlink ref="G23" r:id="rId15"/>
+    <hyperlink ref="G24" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>