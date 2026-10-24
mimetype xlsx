--- v0 (2026-09-04)
+++ v1 (2026-10-24)
@@ -8,82 +8,154 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1291" uniqueCount="593">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1336" uniqueCount="616">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD4A6DF251</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto derrate alimentari ordine n. 5011302301</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD4A75FBEF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto batteria radar</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD315F3867</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Sostituzione vetri</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Nomina Tutor Modulo Orientamento</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD0872F402</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD0C41BA3A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Abbonamento Orizzonte scuola</t>
+  </si>
+  <si>
+    <t>BD086EDD88</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale di cancelleria</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCD4948897</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale igienico sanitario</t>
+  </si>
+  <si>
+    <t>BCD3F31509</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura estintori</t>
+  </si>
+  <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7143829E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stampa pergamene</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>BC711A9617</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto porta telecomandi</t>
   </si>
   <si>
     <t>BC42EBDF02</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto carta A 4</t>
   </si>
   <si>
     <t>BC68FA4A6F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto matite magiche</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BBEA71FAB9</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA DIDATTICA  AZIENDALE</t>
@@ -431,53 +503,50 @@
     <t>Decisione a contrarre - Acquisto n.° 56 biglietti percorso didattico in lingua francese</t>
   </si>
   <si>
     <t>BA6A7D3ED3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Installazione climatizzatore</t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA5A323E89</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti</t>
   </si>
   <si>
     <t>BA59CBF879</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE IDRAULICO</t>
   </si>
   <si>
     <t>13/02/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - Appalto di Servizi Tecnici di cui all’art.66 d.lgs.36/23 a valere su:Lavori di manutenzione straordinaria ex Circ. 1/2026 Reg. Sicilia-Interventi di manutenzione straordinaria, aventi carattere di urgenza, LIcei</t>
   </si>
   <si>
     <t>Decreto di nomina - Appalto di Servizi Tecnici di cui all’art.66 d.lgs.36/23 a valere su:Lavori di manutenzione straordinaria ex Circ. 1/2026 Reg. Sicilia-Interventi di manutenzione straordinaria, aventi carattere di urgenza, Mattei</t>
   </si>
   <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA59C06FCC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ordine n. 501098893</t>
   </si>
   <si>
     <t>BA59EDA546</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura bombola Kg 25</t>
   </si>
   <si>
     <t>BA59B30F33</t>
   </si>
@@ -2179,5724 +2248,5921 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7143829E" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ba61c6d7-b999-42fd-b3c9-f2ec8a604f3e" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC711A9617" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/1c96b1c9-88ae-4ab4-932c-fa4345b501a6" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC42EBDF02" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/fd89db54-8b9c-4595-a564-f37096023b34" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC68FA4A6F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/702ab225-42cf-4e6c-a89e-f7fabccdb106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBEA71FAB9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d3b4237c-04bc-4f14-b780-4d24fc90f229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBEA66513E" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/199be102-93ab-4a9b-8f92-aea4e3fc57d4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC177B4F5A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c8f4b3a9-ed9a-4983-8777-da9dfadbe4ae" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1ECC8D08" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2b523ac4-1998-4ee4-be04-de0c802f9dee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB26DCC5E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/8b506b59-7784-492c-ac30-bd15bfb4b621" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB264A3E5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2b4cdb5c-aa61-4ed3-9c39-4d2819a78a57" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2C74A18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0bfb044f-d6a5-4c6f-bc30-900fb1ac72be" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB03E0DA4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/e0b418fe-1051-4d9a-a7a9-1c7c25b5bcc6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB0406D00" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2290365c-61be-4eac-aae8-b8569692f673" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB89A41055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f8bac8b8-8fff-483a-a2fc-e56153fd4923" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A36F39C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0631c30d-9048-4782-9f65-fe344a8f0140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A184E69" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/530fb186-9cc6-42e0-a17e-5664f681d907" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB89C95C27" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/03c6bbd9-0257-4ea5-ace2-4b6dc7904539" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69B355A5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/b05846c4-3e61-4eff-89b1-99f1516f7346" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69BDADCC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0416b085-f6fd-4193-8d0d-4b6663a76f91" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5F47D100" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/37ab118a-0056-414d-bca3-a69d6b6f4f73" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5F41F36D" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f7d4061e-f6c0-480a-b9f6-2f9b348cc60d" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5F3AF66F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/905bfbdc-d786-47f4-ace4-3f08fe86272c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5F4F0FE2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/630dd77c-fe8d-4bcb-8165-953fda1a5d62" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5F52D23D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3a077367-07d0-4172-a8aa-dd4069526481" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5F578022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/6cc145ca-d02a-4415-bd1b-9b6b59aedce6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5F64BE3D" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c183a98e-5a75-4bf7-934c-3e7d39393a84" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB297E1E78" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/5524bc25-3144-4d85-86e9-9667b3555f52" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29CC8A22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/6706e5bf-9126-4381-b263-ed216e37f1a1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB061BAA54" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/883d6194-f61f-466a-9610-cc878f1336cb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF789B9A9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/96a509a2-1346-41ee-aafe-28354b3b6bb8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0BDEDD6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/e1d1a57c-5fea-486c-84e2-c9c9aebc70a4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF09906F6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3b78df86-91cc-4711-8210-487cc75cd340" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0A46D25" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/875d5e78-30ff-47ef-b116-e85b2828a9d4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7C2071A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d39e5256-bee1-4139-942d-16f40f951aff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A776824" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/8fa507d9-9d4f-4f54-a21a-8a304f6e1217" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69346FBB" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/1102b2bb-c9cb-4c9f-b9c8-e5a5e00ea1f2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA88D42BE" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/bc08f834-6319-40bb-ac96-4d749897e9d4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8AF43AA" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/143b9c38-f4ce-4dcb-8f72-ee5ea7843697" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A65272D" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/18d00d3d-396b-4c7d-82e5-60ff57f22613" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA89EC9CC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/815bf57d-093b-4381-8189-d008ffe7a065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A83BAB5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/49df1b54-a73b-4504-a411-0636b2d2de3c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8A16C74" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c1404e94-e30a-4e08-969b-8da563df509d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA88230AE" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/26fc09da-5275-4117-90d2-61a37b1a8ce9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8792903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ed21a131-61fe-4669-a2bf-e4b7c9520b13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA99FDA09C" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/65781d9a-af44-48d1-9216-54d96025090f" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93614721" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/de20a2f2-c05b-41fa-9cb4-392062a1babd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93077548" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d1dbe75d-4b62-4da2-9e00-247f36300924" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93100656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/e3c5545a-8d28-4bc6-88c9-613527b694ba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9300FF72" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d9cdf2ad-e0cf-4db1-bb96-2ba725ef17a2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A54D9BC" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d505be89-e72c-4d14-8fa2-4693934556f8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A724E69" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/8f0b88f8-a4eb-42d8-8a91-23b5cc3a08ca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A456DE6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/251a70b8-b7f9-430c-9e16-1b0a8d291e80" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A103D9D" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c04310c3-f739-4d02-8e07-cf4585d9ebf5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A966B65" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/689cb3da-fbac-4f7e-9d25-6f2aa0da1a07" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A880D97" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ea636b2c-6389-4067-88b4-d0c934e4b904" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A7D3ED3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/80239297-3c66-4ad9-a463-a6e87a3d4900" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A323E89" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/21246bee-f798-4c39-8f05-6f000c693f00" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59CBF879" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/900b68f1-c4b5-4b3f-a6b5-c7f060bcc1a7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59C06FCC" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/43b6e374-22ea-4bd0-ba88-d25a9e57f7a7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59EDA546" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/b326fd75-bdc0-440f-b712-3ae046364339" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59B30F33" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/de72a230-43e4-49f6-ab4b-3f8fc18cc622" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A213E13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/cb1ebb2c-aa08-4d1c-8bc1-0fb281ab2cf0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A01E0A7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/a030a593-75b0-4f01-b0ff-1582599d3b61" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39E6F8EF" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/062959da-f660-4f43-83e6-93b7de1b9a00" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4AB0F616" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c3125f94-5860-41d7-b14e-3ac22c6a59f2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39BEB57E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/45ee4683-2ee4-4a27-a38a-8d8ea332e3a5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C334EC3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/34f2d438-1d69-480f-9ea1-771090d5cac6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39B1768B" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f5dfdd51-805b-45d7-bf10-786bc476f1db" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39CF1DB1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/a572b3d0-1f22-48d5-8c3c-2ac965ab1e09" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39C49311" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/14d0e8ed-cc8f-4ad4-9836-5da2f0fe9423" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39C897E0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/feec4ef4-d71a-4424-bd8d-3d72602b86c9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C2D1B0D" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/e06934d6-23f4-4ef9-86e0-1bd87bc201f9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C34D164" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/b4029da3-e855-4def-a7c4-2a07910c5d77" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA160209B7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c1a87fdb-1df8-4850-ae22-4917c0facfda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD39C2AC" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/9532cc8c-e072-4d9e-ac9e-4654f03b61f0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F37BF353" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ccb624c9-9b3f-4cc4-9f75-e3dbc9daa9df" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1EE15DC" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/64617771-ff4e-44c2-94a2-f9ada727072d" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F39093A6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2c6bfc1b-1045-4a1b-b356-7d6128a620bc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F3C4E62C" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ac13a9c9-8379-4bce-a419-099d7c6b6abc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F3A042C8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/1bd587f1-7ff4-44aa-990d-665670e047a4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F59A3AFA" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/360b9f8a-e262-487c-85c2-80ccc08a1d81" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F3741B56" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/4766d2e7-7409-44f9-9c67-d04d2adf8ffd" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B787846C" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/60fe370c-1fce-4293-a5d9-fb12146f3e01" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B1D67A7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/9d87bde0-f49f-4127-81d6-22664456693f" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B0CAA7D" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/83119329-2607-4a92-815a-ef5b29a8b871" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B03605E" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/950946f5-44cc-4a9a-b379-890c451bfbe0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B989A6E4E2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/65d2add3-9761-4eac-af00-f48320100dd5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99AB96F48" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/00a52282-aa1c-4a98-aefd-0218496667d6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99AFCA73C" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/5cf1fb41-39f4-4c52-8e14-1ca0e49c6fb8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99ADA2FB3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ef1520f3-dd6f-4bf6-99dd-2018fb458051" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99AEFAB95" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/fd514aaf-c506-4c15-b938-fc0ebf23bf05" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99AC9D853" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/63a6bc99-4990-4872-8c61-2fd247156aba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984507AF5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/a0c8f7d1-6055-4789-9d43-8e4682678da6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98471D66E" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/5de13a3e-e65f-495a-8f39-ae2b1e2b1b92" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984672685" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0922ef52-0bd5-4b5d-8b1c-3406cb4c7f24" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9845D227D" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0d4e1938-346d-41e9-a654-5f162cca8a5c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94CBB3563" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/9387ecb4-761c-40b2-8b9f-3f25761801d0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B962455BC7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f55a09fe-3ec1-43de-8380-93a9aa52609a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947551C54" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/27579d73-cfcf-44af-856f-d1ad08112c58" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9479A2C34" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/b6944786-2b63-44d0-8750-c751e8200300" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948867C62" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/6e139102-d147-4203-8713-b40a3f8ee99e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9543A0CAS" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/243769a8-d90a-452a-9996-501852408c12" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94C8D3605" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0d53e735-906f-4036-9313-b0d5978dae12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/06a85db2-dfde-40c0-9901-c8689e881b66" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F49A450" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3756ccfc-64a8-411d-bb17-2b36ea83222c" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F3F7DCA" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/932212d0-3b0e-4cc7-8fe7-306cdd4d27c4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F2ADD77" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0ee79582-81a7-457b-be4b-e59d94f261c9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F2457A6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/115ddfa6-dcdf-439f-b355-e7e12b752b78" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F39199F" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/8550df5e-496c-4687-8399-d2e2adf1445b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CEDDBC2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/83c54c02-d70e-48ec-8104-bfb9b1e5f21c" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F32A4A1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0d9cd8c4-3d2c-471b-a958-4c719b97d653" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CC05301" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/e5d3ca9d-d134-42b3-9770-d238a1745bca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/691955f3-a628-421f-9e24-3959e9eb718f" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C9F81C3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/b7b8e262-951b-49d2-9207-b193ef99da4d" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C96CE37" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/9fe80f9a-0612-4005-842d-b284cbe11e1d" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CB01C6F" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/757850b1-0e91-4800-81ac-b4056a8b35a0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D08272F" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/04b15909-7d96-4a39-b26a-d58dcd89118c" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90FCEDCCE" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/1bb9caf8-99da-40a6-b95d-f6250ec34de2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F857400" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/dbe41c25-c37f-407c-8738-ace6662a7113" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90FB44E15" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/075ad934-3a90-4f89-b1cd-c7025d459229" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F9DD5D6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/68c8cb51-1d04-4a59-a990-0bbfd29cb7a4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90FA7D9DE" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/38c052bf-88d6-4908-a868-678007331645" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90FC0D3F7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3d225ba5-572a-4bb9-8ba5-5a9441f34efe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D91C8BA0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3518ce58-140f-4e3e-873c-9555cd3409a6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D93903F0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/56f7b250-bae5-4952-9e0c-fb0390e0d3ad" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A7E91A49" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/64bedd86-0349-4668-9ae6-bdebab486bb8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D9040824" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c7c0f1fb-7b14-4aa0-8815-34f8b343393f" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A91ACE76" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2a7fa43b-8768-4e22-a547-f0664d9194bd" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D921AF4A" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/5b946173-4d06-4d8f-a76c-08fcdee942d9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A76F311B" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/797952f0-b9b8-49e4-989d-dcb127334bcd" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A766F42C" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/57bbfc98-8452-400b-a838-4ecd808e69bc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8FCE404" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0a4872f3-4824-4ba3-bb5b-5957423cc6cf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A92A8E6B" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2d6b05f1-402c-445b-be69-a218efc0abed" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB4C337B" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/1093016d-2b03-4907-87a1-542b0acf73b9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B865764E04" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/e611b125-7c0a-4fab-a7f0-5076223490ab" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8657999C2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/da621686-ce51-4fad-9c8c-2e0ac340492d" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86520E6C4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/664bf35b-74d4-4100-b0b9-3cef2fd2c469" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84E15D5CD" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ff86958c-4fa2-44d7-b504-4af0e16ee2bc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84E177B40" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/12807cee-76ae-4e8e-b692-dc1981eb28f9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A3F744D3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/6d599210-4dec-46db-acf1-6251c8716071" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B763A8C046" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/e45796b8-dc93-4c5b-9239-6594a59fee56" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7259889E2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d60a3d8a-74f3-41e5-9a28-b5d7644fc553" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D344719F" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/7c18de82-bb30-43cd-a637-0abbc79ee880" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B763A14D3B" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/24140810-f7a2-4823-98db-7ba6fcad30d0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75E75CA3F" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/84f1c72f-5893-40b6-af60-2935579abfde" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B744072A51" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2a521fe1-e24c-4016-9711-d8e671803c04" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71D745B11" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/8904252b-c17f-4bf4-a72d-800392b6879e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B727B888A7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/147007d6-85aa-4a1e-a9ee-01a227fbe2a6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71D56C4BE" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/65a20665-78fd-4757-b192-f9d3f1650af6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B727B04BB8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/7419f5f8-ec6d-425d-9683-7af1ffee4322" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70D09FC83" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ccce66eb-945c-437b-80fe-a6f6d2c00dfd" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70D288010" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/feadd93f-e30d-47fd-8bb3-7676adeb4ab3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9ECDB8B" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c612523a-0876-4964-b262-0f4a9684917d" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FDBCF5F3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d542f31f-5610-4d4d-b652-a4b128774a11" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FDCAEDF7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/a812b9a2-14ae-44cf-a3f4-d7442c990086" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FFA1B667" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/15283a91-3a23-484a-a560-edd355165e9d" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D08E43D5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/56593145-a447-460e-9ed9-ddade5efa332" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D095D7AE" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c052ee33-5977-43ee-95e7-d92a2648974f" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1B1B5CE" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/161e76c1-b498-4b61-a915-faa641ebc135" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A79F07D1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/4be728e9-1baa-442d-9368-f182e6f7fc5a" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C12B8E12" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/4a374ac4-c04b-4808-b974-1d6b068fa543" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1233055" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/1bb3f13e-29ae-4456-a342-af7d4b52347c" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C11D2049" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/19a678db-d00c-4b2a-92ef-9f2c19cb0700" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1136F88" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/1bd6454f-3e90-4bb4-92af-5ed997945c4d" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A750ACFA" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/168aaf2d-c34f-4c75-9c86-d497c635a903" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1B68559" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/50c0743e-76f1-42e6-8917-fe7f0ae309ca" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1D46FCB" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f2b8d115-8487-43bd-8531-75dd68c3c46c" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1DA1AE5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/9d4eeef8-6fc7-4bb6-8251-9c2e3b1c648c" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1BC3073" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/de002d54-87ab-4493-8645-3ef75a7d6edf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1CA2877" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/31ab693b-5c14-42f1-be24-32421d634676" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DAAE54C" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/6e2d1043-8376-43ac-af66-0fb15a6860f0" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DB78BFC" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/210a8e0f-62a8-4d42-8291-12098cd5cdca" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DBD698F" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/a66f9bea-37bb-4453-a648-324f3081d137" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C3A5CE0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/95a8baa9-6d4e-4fa6-bf2c-2479774aad18" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B647D5372E" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/dc0a42e1-5991-41c1-b238-dbeaaec77b94" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C26B9C2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/7516d50c-f151-4b4c-9ef2-ad287ba73ae7" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B650511BC8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/6a8516ec-a89c-40dc-a15a-f90010b09109" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B650328840" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/bdf4f9c1-2e56-4027-852e-6128896f85f9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B647F1E1F7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/4ca5c2a8-b1db-4e31-a82e-c81239490dcb" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65076CD64" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3a347a7c-932f-41bc-9666-1139d3a98415" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C4628D9" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2e4e0a3c-3790-4a1c-b9b7-e5de29f76c79" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C769866" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/fab921d0-c43c-40d1-8c15-f70eb8ccfc52" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C6CF950" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/8a777c58-3810-4b33-818d-8e3c2017cec1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B648013C22" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/01e6ec29-7efc-4db4-8659-576cfe5b303c" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6508D9A9A" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f9f1f7f5-72df-4e74-81f4-7331d9b58a83" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C55F9A1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/7beeadcd-9698-4ab0-815f-6e411487d528" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63D2102CC" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/63038b88-ce04-44bc-85b2-f2861b8603ed" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C009261" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/86dfcfc2-9441-4dfe-ac18-48d4cbb7e4cd" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C9580E5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/4e9a81f0-4fcb-4e37-bb07-aa5c9a536aeb" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C81DCEF" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d22cf5e3-7d9f-4c07-b850-5a7ea7b296fe" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63CEE5589" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ea6f2e9a-b759-4b48-8a69-a660574454ff" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BC6C302" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/50c52815-e3ac-4cda-9168-682261867f7e" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA955400" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/4811f22a-acc0-4f4a-9554-87dd8a1ae2ce" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BD083BE" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/41383d98-23d2-4114-9a23-54c1e3a67733" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BCA3066" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/97737eb7-230f-46f4-b6c3-7b04ee6fac3a" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BBEC95F" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/7fa0a007-ba9e-48f1-9157-d06df983aa97" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603B7FC64" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3c26825a-de55-47f9-95d8-ad03122a674d" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6024D479C" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/b296d43b-47d3-4b03-a5f9-fa43a60a0917" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6025FFE58" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3e38975f-1b5d-48dd-8cd8-760cd346c5b0" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BFDF5BB5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f239125b-3ab3-456c-931e-98e201d354ad" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BFFAB52A" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/1d7f10e6-36ba-4f0a-8678-2c03ba1dabdd" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60255E97D" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c1427672-3769-4c4a-a919-7a630bc36cec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6092F7ADB" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/99ebeb9d-353e-490b-8ab2-548297203e71" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B601B89C64" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/622e6329-1ebc-4a11-bb34-c0f679a026f1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4CFDFA4" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/4c2a6904-6eb0-460a-af3d-15d63bd31a77" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F278E59A" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/06b69ccd-ad3b-4815-9888-6568af1d6b19" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F288B662" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/7173528c-0da2-43a2-bc45-4eba4c7309f8" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F292664B" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/afcf725e-aad8-4303-a5cf-0e816fbe62bf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D91C25D0" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/52279a26-d4e2-4320-bca3-24bd0feb73d7" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D93249F0" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/a0a3a76d-cbad-448f-a8bf-b4187259dcbe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AD90882B" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f2c5cf56-920b-4a00-b6e8-15d6dbe6ea5b" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D9450184" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/529ac713-3649-4d18-871c-54d567155c7e" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D901FC09" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/6bc9db14-4dd0-4a2d-806e-2fe0ef3133e3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D8EA75C2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/15619e50-b98e-485c-8842-0f1d9737d48d" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C56FF5EB" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3bff73aa-c864-42d2-885a-14364c2ab48b" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF82A3E8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/9461d21c-c5e8-4328-9a6c-34791c57a1c5" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBD00007" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ac878ad3-d8bd-4f5f-8f71-1c840272f0e4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AABF8108" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/95f69dd7-e177-44c1-8adc-d89f2556aec9" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B513F8E0A1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d8dfa7de-d678-4a7d-8b74-c14875a8321a" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF9AE418" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/e0230e5c-f7c0-4054-9537-da622e278ce8" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AADC0953" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d16a2846-ddec-4f18-9be0-f851f77bdc37" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AAFA8C08" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0bd19e5e-bf6b-4de0-af54-b4c920711f01" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AAD4EB3F" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f5f36d6e-af84-40bc-9eec-ce83b53e875a" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB1D9AFC" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/5829659d-b786-4f45-9ae9-c31f5663587f" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5806330E0" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/876784d0-5a98-42e2-ad15-154bd094f864" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57F8910DE" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ef859f4c-0f72-45d2-90e2-1e416770ace4" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B571CEF1AC" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/17b083bd-fa1b-4835-8032-5cc98c7d84f5" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58BEEA854" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/7a2d43bb-13d7-4f0b-967a-ecf64c44334d" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58BEBDA32" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/960b9c19-859d-4daf-9bdb-fb6657cdcc57" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58086D73F" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/27535ad7-5148-419d-b1eb-a938e9183653" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5804CC89C" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2ba3f0bf-caae-437c-a735-6bfa8ae6456c" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B571B2CD7B" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/187aa026-3bdb-4f28-9410-28b9ddfdf806" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56F944288" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/94bbf674-1de0-484a-bffa-45c077e46cfe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57FB0EE7D" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/cb9b2e81-3ff0-4639-a36c-7bd1b1d65da6" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5709FBDA9" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/fcea0b37-851b-48ed-b650-c1ff14aaddaf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A2E18A6" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/30284879-75dc-437c-8a19-50d723474f7a" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A36ED00" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d83a4ea1-154d-4c53-99c5-c637043ba9e3" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B536D32584" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0e008d3c-bfc3-4e98-8785-3ddff7500061" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B551DAA7F2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f785984d-5445-44e3-9d7d-646739d8c21c" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B524F0C268" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/7c4d0812-374b-47be-acfa-108f1ea76b85" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54C7E2DF9" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ddde8260-f26b-41cc-9dc8-9fe6d79d184a" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54C52E2EE" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/07e0a9d1-97e4-4de4-bb50-addb3655a0c4" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5368B0D32" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/298da743-3823-48fc-8267-e2feef2bcf78" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B525037924" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/11a24abf-e3f9-4ecb-a82e-9ce8fc092092" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4A6DF251" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2836367c-1d4c-4b72-9bbb-7af104ba9399" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4A75FBEF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d4b9a8a2-3553-4bfd-8392-d7b7df2f7a56" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD315F3867" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/01f74e52-8a64-4146-98a4-104bcc672c58" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0872F402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/877d9849-d587-4629-851d-0ba0b5111e2c" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C41BA3A" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d2cf31ed-5297-45d8-b6e5-70fabc0b60aa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD086EDD88" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/9455f9f2-4b70-4d89-9874-38e6f3293753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD4948897" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/770b760f-e6d0-4f4d-8598-792b8dd09371" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD3F31509" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c59e6d93-328f-40f4-8684-eadbe7c861ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7143829E" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ba61c6d7-b999-42fd-b3c9-f2ec8a604f3e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC711A9617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/1c96b1c9-88ae-4ab4-932c-fa4345b501a6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC42EBDF02" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/fd89db54-8b9c-4595-a564-f37096023b34" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC68FA4A6F" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/702ab225-42cf-4e6c-a89e-f7fabccdb106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBEA71FAB9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d3b4237c-04bc-4f14-b780-4d24fc90f229" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBEA66513E" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/199be102-93ab-4a9b-8f92-aea4e3fc57d4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC177B4F5A" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c8f4b3a9-ed9a-4983-8777-da9dfadbe4ae" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1ECC8D08" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2b523ac4-1998-4ee4-be04-de0c802f9dee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB26DCC5E" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/8b506b59-7784-492c-ac30-bd15bfb4b621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB264A3E5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2b4cdb5c-aa61-4ed3-9c39-4d2819a78a57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2C74A18" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0bfb044f-d6a5-4c6f-bc30-900fb1ac72be" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB03E0DA4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/e0b418fe-1051-4d9a-a7a9-1c7c25b5bcc6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB0406D00" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2290365c-61be-4eac-aae8-b8569692f673" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB89A41055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f8bac8b8-8fff-483a-a2fc-e56153fd4923" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A36F39C" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0631c30d-9048-4782-9f65-fe344a8f0140" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A184E69" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/530fb186-9cc6-42e0-a17e-5664f681d907" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB89C95C27" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/03c6bbd9-0257-4ea5-ace2-4b6dc7904539" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69B355A5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/b05846c4-3e61-4eff-89b1-99f1516f7346" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69BDADCC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0416b085-f6fd-4193-8d0d-4b6663a76f91" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5F47D100" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/37ab118a-0056-414d-bca3-a69d6b6f4f73" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5F41F36D" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f7d4061e-f6c0-480a-b9f6-2f9b348cc60d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5F3AF66F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/905bfbdc-d786-47f4-ace4-3f08fe86272c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5F4F0FE2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/630dd77c-fe8d-4bcb-8165-953fda1a5d62" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5F52D23D" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3a077367-07d0-4172-a8aa-dd4069526481" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5F578022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/6cc145ca-d02a-4415-bd1b-9b6b59aedce6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5F64BE3D" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c183a98e-5a75-4bf7-934c-3e7d39393a84" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB297E1E78" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/5524bc25-3144-4d85-86e9-9667b3555f52" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29CC8A22" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/6706e5bf-9126-4381-b263-ed216e37f1a1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB061BAA54" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/883d6194-f61f-466a-9610-cc878f1336cb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF789B9A9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/96a509a2-1346-41ee-aafe-28354b3b6bb8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0BDEDD6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/e1d1a57c-5fea-486c-84e2-c9c9aebc70a4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF09906F6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3b78df86-91cc-4711-8210-487cc75cd340" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0A46D25" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/875d5e78-30ff-47ef-b116-e85b2828a9d4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7C2071A" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d39e5256-bee1-4139-942d-16f40f951aff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A776824" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/8fa507d9-9d4f-4f54-a21a-8a304f6e1217" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69346FBB" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/1102b2bb-c9cb-4c9f-b9c8-e5a5e00ea1f2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA88D42BE" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/bc08f834-6319-40bb-ac96-4d749897e9d4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8AF43AA" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/143b9c38-f4ce-4dcb-8f72-ee5ea7843697" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A65272D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/18d00d3d-396b-4c7d-82e5-60ff57f22613" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA89EC9CC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/815bf57d-093b-4381-8189-d008ffe7a065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A83BAB5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/49df1b54-a73b-4504-a411-0636b2d2de3c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8A16C74" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c1404e94-e30a-4e08-969b-8da563df509d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA88230AE" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/26fc09da-5275-4117-90d2-61a37b1a8ce9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8792903" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ed21a131-61fe-4669-a2bf-e4b7c9520b13" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA99FDA09C" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/65781d9a-af44-48d1-9216-54d96025090f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93614721" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/de20a2f2-c05b-41fa-9cb4-392062a1babd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93077548" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d1dbe75d-4b62-4da2-9e00-247f36300924" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93100656" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/e3c5545a-8d28-4bc6-88c9-613527b694ba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9300FF72" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d9cdf2ad-e0cf-4db1-bb96-2ba725ef17a2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A54D9BC" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d505be89-e72c-4d14-8fa2-4693934556f8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A724E69" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/8f0b88f8-a4eb-42d8-8a91-23b5cc3a08ca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A456DE6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/251a70b8-b7f9-430c-9e16-1b0a8d291e80" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A103D9D" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c04310c3-f739-4d02-8e07-cf4585d9ebf5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A966B65" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/689cb3da-fbac-4f7e-9d25-6f2aa0da1a07" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A880D97" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ea636b2c-6389-4067-88b4-d0c934e4b904" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A7D3ED3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/80239297-3c66-4ad9-a463-a6e87a3d4900" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A323E89" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/21246bee-f798-4c39-8f05-6f000c693f00" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59CBF879" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/900b68f1-c4b5-4b3f-a6b5-c7f060bcc1a7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59C06FCC" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/43b6e374-22ea-4bd0-ba88-d25a9e57f7a7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59EDA546" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/b326fd75-bdc0-440f-b712-3ae046364339" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59B30F33" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/de72a230-43e4-49f6-ab4b-3f8fc18cc622" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A213E13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/cb1ebb2c-aa08-4d1c-8bc1-0fb281ab2cf0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A01E0A7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/a030a593-75b0-4f01-b0ff-1582599d3b61" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39E6F8EF" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/062959da-f660-4f43-83e6-93b7de1b9a00" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4AB0F616" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c3125f94-5860-41d7-b14e-3ac22c6a59f2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39BEB57E" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/45ee4683-2ee4-4a27-a38a-8d8ea332e3a5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C334EC3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/34f2d438-1d69-480f-9ea1-771090d5cac6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39B1768B" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f5dfdd51-805b-45d7-bf10-786bc476f1db" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39CF1DB1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/a572b3d0-1f22-48d5-8c3c-2ac965ab1e09" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39C49311" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/14d0e8ed-cc8f-4ad4-9836-5da2f0fe9423" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39C897E0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/feec4ef4-d71a-4424-bd8d-3d72602b86c9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C2D1B0D" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/e06934d6-23f4-4ef9-86e0-1bd87bc201f9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C34D164" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/b4029da3-e855-4def-a7c4-2a07910c5d77" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA160209B7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c1a87fdb-1df8-4850-ae22-4917c0facfda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD39C2AC" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/9532cc8c-e072-4d9e-ac9e-4654f03b61f0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F37BF353" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ccb624c9-9b3f-4cc4-9f75-e3dbc9daa9df" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1EE15DC" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/64617771-ff4e-44c2-94a2-f9ada727072d" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F39093A6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2c6bfc1b-1045-4a1b-b356-7d6128a620bc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F3C4E62C" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ac13a9c9-8379-4bce-a419-099d7c6b6abc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F3A042C8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/1bd587f1-7ff4-44aa-990d-665670e047a4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F59A3AFA" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/360b9f8a-e262-487c-85c2-80ccc08a1d81" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F3741B56" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/4766d2e7-7409-44f9-9c67-d04d2adf8ffd" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B787846C" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/60fe370c-1fce-4293-a5d9-fb12146f3e01" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B1D67A7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/9d87bde0-f49f-4127-81d6-22664456693f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B0CAA7D" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/83119329-2607-4a92-815a-ef5b29a8b871" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B03605E" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/950946f5-44cc-4a9a-b379-890c451bfbe0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B989A6E4E2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/65d2add3-9761-4eac-af00-f48320100dd5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99AB96F48" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/00a52282-aa1c-4a98-aefd-0218496667d6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99AFCA73C" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/5cf1fb41-39f4-4c52-8e14-1ca0e49c6fb8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99ADA2FB3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ef1520f3-dd6f-4bf6-99dd-2018fb458051" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99AEFAB95" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/fd514aaf-c506-4c15-b938-fc0ebf23bf05" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99AC9D853" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/63a6bc99-4990-4872-8c61-2fd247156aba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984507AF5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/a0c8f7d1-6055-4789-9d43-8e4682678da6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98471D66E" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/5de13a3e-e65f-495a-8f39-ae2b1e2b1b92" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984672685" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0922ef52-0bd5-4b5d-8b1c-3406cb4c7f24" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9845D227D" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0d4e1938-346d-41e9-a654-5f162cca8a5c" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94CBB3563" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/9387ecb4-761c-40b2-8b9f-3f25761801d0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B962455BC7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f55a09fe-3ec1-43de-8380-93a9aa52609a" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947551C54" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/27579d73-cfcf-44af-856f-d1ad08112c58" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9479A2C34" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/b6944786-2b63-44d0-8750-c751e8200300" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948867C62" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/6e139102-d147-4203-8713-b40a3f8ee99e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9543A0CAS" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/243769a8-d90a-452a-9996-501852408c12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94C8D3605" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0d53e735-906f-4036-9313-b0d5978dae12" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/06a85db2-dfde-40c0-9901-c8689e881b66" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F49A450" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3756ccfc-64a8-411d-bb17-2b36ea83222c" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F3F7DCA" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/932212d0-3b0e-4cc7-8fe7-306cdd4d27c4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F2ADD77" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0ee79582-81a7-457b-be4b-e59d94f261c9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F2457A6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/115ddfa6-dcdf-439f-b355-e7e12b752b78" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F39199F" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/8550df5e-496c-4687-8399-d2e2adf1445b" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CEDDBC2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/83c54c02-d70e-48ec-8104-bfb9b1e5f21c" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F32A4A1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0d9cd8c4-3d2c-471b-a958-4c719b97d653" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CC05301" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/e5d3ca9d-d134-42b3-9770-d238a1745bca" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/691955f3-a628-421f-9e24-3959e9eb718f" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C9F81C3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/b7b8e262-951b-49d2-9207-b193ef99da4d" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C96CE37" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/9fe80f9a-0612-4005-842d-b284cbe11e1d" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CB01C6F" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/757850b1-0e91-4800-81ac-b4056a8b35a0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D08272F" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/04b15909-7d96-4a39-b26a-d58dcd89118c" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90FCEDCCE" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/1bb9caf8-99da-40a6-b95d-f6250ec34de2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F857400" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/dbe41c25-c37f-407c-8738-ace6662a7113" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90FB44E15" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/075ad934-3a90-4f89-b1cd-c7025d459229" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F9DD5D6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/68c8cb51-1d04-4a59-a990-0bbfd29cb7a4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90FA7D9DE" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/38c052bf-88d6-4908-a868-678007331645" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90FC0D3F7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3d225ba5-572a-4bb9-8ba5-5a9441f34efe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D91C8BA0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3518ce58-140f-4e3e-873c-9555cd3409a6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D93903F0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/56f7b250-bae5-4952-9e0c-fb0390e0d3ad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A7E91A49" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/64bedd86-0349-4668-9ae6-bdebab486bb8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D9040824" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c7c0f1fb-7b14-4aa0-8815-34f8b343393f" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A91ACE76" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2a7fa43b-8768-4e22-a547-f0664d9194bd" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D921AF4A" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/5b946173-4d06-4d8f-a76c-08fcdee942d9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A76F311B" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/797952f0-b9b8-49e4-989d-dcb127334bcd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A766F42C" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/57bbfc98-8452-400b-a838-4ecd808e69bc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8FCE404" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0a4872f3-4824-4ba3-bb5b-5957423cc6cf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A92A8E6B" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2d6b05f1-402c-445b-be69-a218efc0abed" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB4C337B" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/1093016d-2b03-4907-87a1-542b0acf73b9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B865764E04" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/e611b125-7c0a-4fab-a7f0-5076223490ab" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8657999C2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/da621686-ce51-4fad-9c8c-2e0ac340492d" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86520E6C4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/664bf35b-74d4-4100-b0b9-3cef2fd2c469" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84E15D5CD" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ff86958c-4fa2-44d7-b504-4af0e16ee2bc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84E177B40" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/12807cee-76ae-4e8e-b692-dc1981eb28f9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A3F744D3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/6d599210-4dec-46db-acf1-6251c8716071" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B763A8C046" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/e45796b8-dc93-4c5b-9239-6594a59fee56" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7259889E2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d60a3d8a-74f3-41e5-9a28-b5d7644fc553" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D344719F" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/7c18de82-bb30-43cd-a637-0abbc79ee880" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B763A14D3B" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/24140810-f7a2-4823-98db-7ba6fcad30d0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75E75CA3F" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/84f1c72f-5893-40b6-af60-2935579abfde" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B744072A51" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2a521fe1-e24c-4016-9711-d8e671803c04" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71D745B11" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/8904252b-c17f-4bf4-a72d-800392b6879e" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B727B888A7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/147007d6-85aa-4a1e-a9ee-01a227fbe2a6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71D56C4BE" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/65a20665-78fd-4757-b192-f9d3f1650af6" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B727B04BB8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/7419f5f8-ec6d-425d-9683-7af1ffee4322" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70D09FC83" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ccce66eb-945c-437b-80fe-a6f6d2c00dfd" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70D288010" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/feadd93f-e30d-47fd-8bb3-7676adeb4ab3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9ECDB8B" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c612523a-0876-4964-b262-0f4a9684917d" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FDBCF5F3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d542f31f-5610-4d4d-b652-a4b128774a11" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FDCAEDF7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/a812b9a2-14ae-44cf-a3f4-d7442c990086" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FFA1B667" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/15283a91-3a23-484a-a560-edd355165e9d" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D08E43D5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/56593145-a447-460e-9ed9-ddade5efa332" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D095D7AE" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c052ee33-5977-43ee-95e7-d92a2648974f" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1B1B5CE" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/161e76c1-b498-4b61-a915-faa641ebc135" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A79F07D1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/4be728e9-1baa-442d-9368-f182e6f7fc5a" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C12B8E12" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/4a374ac4-c04b-4808-b974-1d6b068fa543" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1233055" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/1bb3f13e-29ae-4456-a342-af7d4b52347c" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C11D2049" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/19a678db-d00c-4b2a-92ef-9f2c19cb0700" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1136F88" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/1bd6454f-3e90-4bb4-92af-5ed997945c4d" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A750ACFA" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/168aaf2d-c34f-4c75-9c86-d497c635a903" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1B68559" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/50c0743e-76f1-42e6-8917-fe7f0ae309ca" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1D46FCB" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f2b8d115-8487-43bd-8531-75dd68c3c46c" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1DA1AE5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/9d4eeef8-6fc7-4bb6-8251-9c2e3b1c648c" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1BC3073" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/de002d54-87ab-4493-8645-3ef75a7d6edf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1CA2877" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/31ab693b-5c14-42f1-be24-32421d634676" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DAAE54C" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/6e2d1043-8376-43ac-af66-0fb15a6860f0" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DB78BFC" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/210a8e0f-62a8-4d42-8291-12098cd5cdca" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DBD698F" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/a66f9bea-37bb-4453-a648-324f3081d137" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C3A5CE0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/95a8baa9-6d4e-4fa6-bf2c-2479774aad18" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B647D5372E" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/dc0a42e1-5991-41c1-b238-dbeaaec77b94" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C26B9C2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/7516d50c-f151-4b4c-9ef2-ad287ba73ae7" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B650511BC8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/6a8516ec-a89c-40dc-a15a-f90010b09109" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B650328840" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/bdf4f9c1-2e56-4027-852e-6128896f85f9" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B647F1E1F7" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/4ca5c2a8-b1db-4e31-a82e-c81239490dcb" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65076CD64" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3a347a7c-932f-41bc-9666-1139d3a98415" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C4628D9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2e4e0a3c-3790-4a1c-b9b7-e5de29f76c79" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C769866" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/fab921d0-c43c-40d1-8c15-f70eb8ccfc52" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C6CF950" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/8a777c58-3810-4b33-818d-8e3c2017cec1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B648013C22" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/01e6ec29-7efc-4db4-8659-576cfe5b303c" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6508D9A9A" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f9f1f7f5-72df-4e74-81f4-7331d9b58a83" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C55F9A1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/7beeadcd-9698-4ab0-815f-6e411487d528" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63D2102CC" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/63038b88-ce04-44bc-85b2-f2861b8603ed" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C009261" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/86dfcfc2-9441-4dfe-ac18-48d4cbb7e4cd" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C9580E5" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/4e9a81f0-4fcb-4e37-bb07-aa5c9a536aeb" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C81DCEF" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d22cf5e3-7d9f-4c07-b850-5a7ea7b296fe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63CEE5589" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ea6f2e9a-b759-4b48-8a69-a660574454ff" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BC6C302" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/50c52815-e3ac-4cda-9168-682261867f7e" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA955400" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/4811f22a-acc0-4f4a-9554-87dd8a1ae2ce" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BD083BE" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/41383d98-23d2-4114-9a23-54c1e3a67733" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BCA3066" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/97737eb7-230f-46f4-b6c3-7b04ee6fac3a" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BBEC95F" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/7fa0a007-ba9e-48f1-9157-d06df983aa97" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603B7FC64" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3c26825a-de55-47f9-95d8-ad03122a674d" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6024D479C" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/b296d43b-47d3-4b03-a5f9-fa43a60a0917" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6025FFE58" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3e38975f-1b5d-48dd-8cd8-760cd346c5b0" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BFDF5BB5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f239125b-3ab3-456c-931e-98e201d354ad" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BFFAB52A" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/1d7f10e6-36ba-4f0a-8678-2c03ba1dabdd" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60255E97D" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/c1427672-3769-4c4a-a919-7a630bc36cec" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6092F7ADB" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/99ebeb9d-353e-490b-8ab2-548297203e71" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B601B89C64" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/622e6329-1ebc-4a11-bb34-c0f679a026f1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4CFDFA4" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/4c2a6904-6eb0-460a-af3d-15d63bd31a77" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F278E59A" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/06b69ccd-ad3b-4815-9888-6568af1d6b19" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F288B662" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/7173528c-0da2-43a2-bc45-4eba4c7309f8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F292664B" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/afcf725e-aad8-4303-a5cf-0e816fbe62bf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D91C25D0" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/52279a26-d4e2-4320-bca3-24bd0feb73d7" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D93249F0" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/a0a3a76d-cbad-448f-a8bf-b4187259dcbe" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AD90882B" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f2c5cf56-920b-4a00-b6e8-15d6dbe6ea5b" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D9450184" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/529ac713-3649-4d18-871c-54d567155c7e" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D901FC09" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/6bc9db14-4dd0-4a2d-806e-2fe0ef3133e3" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D8EA75C2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/15619e50-b98e-485c-8842-0f1d9737d48d" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C56FF5EB" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/3bff73aa-c864-42d2-885a-14364c2ab48b" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF82A3E8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/9461d21c-c5e8-4328-9a6c-34791c57a1c5" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBD00007" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ac878ad3-d8bd-4f5f-8f71-1c840272f0e4" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AABF8108" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/95f69dd7-e177-44c1-8adc-d89f2556aec9" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B513F8E0A1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d8dfa7de-d678-4a7d-8b74-c14875a8321a" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF9AE418" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/e0230e5c-f7c0-4054-9537-da622e278ce8" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AADC0953" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d16a2846-ddec-4f18-9be0-f851f77bdc37" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AAFA8C08" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0bd19e5e-bf6b-4de0-af54-b4c920711f01" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AAD4EB3F" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f5f36d6e-af84-40bc-9eec-ce83b53e875a" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB1D9AFC" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/5829659d-b786-4f45-9ae9-c31f5663587f" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5806330E0" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/876784d0-5a98-42e2-ad15-154bd094f864" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57F8910DE" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ef859f4c-0f72-45d2-90e2-1e416770ace4" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B571CEF1AC" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/17b083bd-fa1b-4835-8032-5cc98c7d84f5" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58BEEA854" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/7a2d43bb-13d7-4f0b-967a-ecf64c44334d" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58BEBDA32" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/960b9c19-859d-4daf-9bdb-fb6657cdcc57" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58086D73F" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/27535ad7-5148-419d-b1eb-a938e9183653" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5804CC89C" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/2ba3f0bf-caae-437c-a735-6bfa8ae6456c" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B571B2CD7B" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/187aa026-3bdb-4f28-9410-28b9ddfdf806" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56F944288" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/94bbf674-1de0-484a-bffa-45c077e46cfe" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57FB0EE7D" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/cb9b2e81-3ff0-4639-a36c-7bd1b1d65da6" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5709FBDA9" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/fcea0b37-851b-48ed-b650-c1ff14aaddaf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A2E18A6" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/30284879-75dc-437c-8a19-50d723474f7a" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A36ED00" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/d83a4ea1-154d-4c53-99c5-c637043ba9e3" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B536D32584" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/0e008d3c-bfc3-4e98-8785-3ddff7500061" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B551DAA7F2" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/f785984d-5445-44e3-9d7d-646739d8c21c" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B524F0C268" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/7c4d0812-374b-47be-acfa-108f1ea76b85" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54C7E2DF9" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/ddde8260-f26b-41cc-9dc8-9fe6d79d184a" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54C52E2EE" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/07e0a9d1-97e4-4de4-bb50-addb3655a0c4" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5368B0D32" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/298da743-3823-48fc-8267-e2feef2bcf78" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B525037924" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/atti-amministrazioni-enti/11a24abf-e3f9-4ecb-a82e-9ce8fc092092" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02300A/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F258"/>
+  <dimension ref="A1:F267"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>11745</v>
+        <v>15740</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>11744</v>
+        <v>15738</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>11743</v>
+        <v>15066</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>11742</v>
+        <v>14544</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>10871</v>
+        <v>14149</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>10869</v>
+        <v>13948</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
-        <v>10751</v>
+        <v>13945</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>10323</v>
+        <v>13332</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>8454</v>
+        <v>13316</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>8449</v>
+        <v>11745</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B12">
-        <v>8440</v>
+        <v>11744</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B13">
-        <v>8437</v>
+        <v>11743</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B14">
-        <v>8436</v>
+        <v>11742</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B15">
-        <v>8138</v>
+        <v>10871</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B16">
-        <v>8134</v>
+        <v>10869</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B17">
-        <v>8107</v>
+        <v>10751</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B18">
-        <v>8105</v>
+        <v>10323</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>7212</v>
+        <v>8454</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B20">
-        <v>7210</v>
+        <v>8449</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B21">
-        <v>6927</v>
+        <v>8440</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B22">
-        <v>6924</v>
+        <v>8437</v>
       </c>
       <c r="C22" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B23">
-        <v>6921</v>
+        <v>8436</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="B24">
-        <v>6919</v>
+        <v>8138</v>
       </c>
       <c r="C24" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D24" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="B25">
-        <v>6915</v>
+        <v>8134</v>
       </c>
       <c r="C25" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D25" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="B26">
-        <v>6913</v>
+        <v>8107</v>
       </c>
       <c r="C26" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D26" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="B27">
-        <v>6910</v>
+        <v>8105</v>
       </c>
       <c r="C27" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D27" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B28">
-        <v>6034</v>
+        <v>7212</v>
       </c>
       <c r="C28" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B29">
-        <v>6013</v>
+        <v>7210</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D29" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B30">
-        <v>5312</v>
+        <v>6927</v>
       </c>
       <c r="C30" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D30" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B31">
-        <v>5303</v>
+        <v>6924</v>
       </c>
       <c r="C31" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D31" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B32">
-        <v>5046</v>
+        <v>6921</v>
       </c>
       <c r="C32" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D32" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B33">
-        <v>5044</v>
+        <v>6919</v>
       </c>
       <c r="C33" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D33" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B34">
-        <v>5038</v>
+        <v>6915</v>
       </c>
       <c r="C34" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D34" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="B35">
-        <v>3681</v>
+        <v>6913</v>
       </c>
       <c r="C35" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D35" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="B36">
-        <v>3618</v>
+        <v>6910</v>
       </c>
       <c r="C36" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D36" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="B37">
-        <v>3615</v>
+        <v>6034</v>
       </c>
       <c r="C37" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D37" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="B38">
-        <v>3614</v>
+        <v>6013</v>
       </c>
       <c r="C38" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D38" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="B39">
-        <v>3609</v>
+        <v>5312</v>
       </c>
       <c r="C39" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D39" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="B40">
-        <v>3607</v>
+        <v>5303</v>
       </c>
       <c r="C40" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D40" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="B41">
-        <v>3573</v>
+        <v>5046</v>
       </c>
       <c r="C41" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D41" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="B42">
-        <v>3572</v>
+        <v>5044</v>
       </c>
       <c r="C42" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D42" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="B43">
-        <v>3481</v>
+        <v>5038</v>
       </c>
       <c r="C43" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="D43" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B44">
-        <v>3569</v>
+        <v>3681</v>
       </c>
       <c r="C44" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D44" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B45">
-        <v>3567</v>
+        <v>3618</v>
       </c>
       <c r="C45" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D45" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>109</v>
       </c>
       <c r="B46">
-        <v>3346</v>
+        <v>3615</v>
       </c>
       <c r="C46" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D46" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>109</v>
       </c>
       <c r="B47">
-        <v>3345</v>
+        <v>3614</v>
       </c>
       <c r="C47" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D47" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>109</v>
       </c>
       <c r="B48">
-        <v>3343</v>
+        <v>3609</v>
       </c>
       <c r="C48" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D48" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>109</v>
       </c>
       <c r="B49">
-        <v>3340</v>
+        <v>3607</v>
       </c>
       <c r="C49" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D49" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>109</v>
       </c>
       <c r="B50">
-        <v>3339</v>
+        <v>3573</v>
       </c>
       <c r="C50" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D50" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="B51">
-        <v>3044</v>
+        <v>3572</v>
       </c>
       <c r="C51" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D51" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="B52">
-        <v>3037</v>
+        <v>3481</v>
       </c>
       <c r="C52" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D52" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="B53">
-        <v>3033</v>
+        <v>3569</v>
       </c>
       <c r="C53" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="D53" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="B54">
-        <v>3029</v>
+        <v>3567</v>
       </c>
       <c r="C54" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="D54" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="B55">
-        <v>3028</v>
+        <v>3346</v>
       </c>
       <c r="C55" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="D55" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="B56">
-        <v>3025</v>
+        <v>3345</v>
       </c>
       <c r="C56" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="D56" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="B57">
-        <v>3022</v>
+        <v>3343</v>
       </c>
       <c r="C57" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D57" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B58">
-        <v>2974</v>
+        <v>3340</v>
       </c>
       <c r="C58" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D58" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B59">
-        <v>2966</v>
+        <v>3339</v>
       </c>
       <c r="C59" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D59" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B60">
-        <v>2582</v>
+        <v>3044</v>
       </c>
       <c r="C60" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="D60" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>146</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B61">
-        <v>2581</v>
+        <v>3037</v>
       </c>
       <c r="C61" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="D61" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>148</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>144</v>
       </c>
       <c r="B62">
-        <v>2464</v>
+        <v>3033</v>
       </c>
       <c r="C62" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D62" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>144</v>
       </c>
       <c r="B63">
-        <v>2459</v>
+        <v>3029</v>
       </c>
       <c r="C63" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D63" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>144</v>
       </c>
       <c r="B64">
-        <v>2450</v>
+        <v>3028</v>
       </c>
       <c r="C64" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="D64" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>144</v>
       </c>
       <c r="B65">
-        <v>2440</v>
+        <v>3025</v>
       </c>
       <c r="C65" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="D65" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>144</v>
       </c>
       <c r="B66">
-        <v>2437</v>
+        <v>3022</v>
       </c>
       <c r="C66" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D66" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="B67">
-        <v>2399</v>
+        <v>2974</v>
       </c>
       <c r="C67" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D67" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B68">
-        <v>1921</v>
+        <v>2966</v>
       </c>
       <c r="C68" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D68" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B69">
-        <v>1803</v>
+        <v>2582</v>
       </c>
       <c r="C69" t="s">
-        <v>161</v>
+        <v>16</v>
       </c>
       <c r="D69" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>165</v>
+      </c>
+      <c r="E69" t="s">
+        <v>16</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B70">
-        <v>1799</v>
+        <v>2581</v>
       </c>
       <c r="C70" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="D70" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>166</v>
+      </c>
+      <c r="E70" t="s">
+        <v>16</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="B71">
-        <v>1791</v>
+        <v>2464</v>
       </c>
       <c r="C71" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D71" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="B72">
-        <v>1789</v>
+        <v>2459</v>
       </c>
       <c r="C72" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D72" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="B73">
-        <v>1768</v>
+        <v>2450</v>
       </c>
       <c r="C73" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D73" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="B74">
-        <v>1764</v>
+        <v>2440</v>
       </c>
       <c r="C74" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D74" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="B75">
-        <v>1370</v>
+        <v>2437</v>
       </c>
       <c r="C75" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D75" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="B76">
-        <v>1369</v>
+        <v>2399</v>
       </c>
       <c r="C76" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D76" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B77">
-        <v>1363</v>
+        <v>1921</v>
       </c>
       <c r="C77" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D77" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="B78">
-        <v>1362</v>
+        <v>1803</v>
       </c>
       <c r="C78" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D78" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B79">
-        <v>936</v>
+        <v>1799</v>
       </c>
       <c r="C79" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D79" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B80">
-        <v>935</v>
+        <v>1791</v>
       </c>
       <c r="C80" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D80" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B81">
-        <v>934</v>
+        <v>1789</v>
       </c>
       <c r="C81" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D81" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B82">
-        <v>931</v>
+        <v>1768</v>
       </c>
       <c r="C82" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D82" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B83">
-        <v>929</v>
+        <v>1764</v>
       </c>
       <c r="C83" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D83" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="B84">
-        <v>928</v>
+        <v>1370</v>
       </c>
       <c r="C84" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D84" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B85">
-        <v>447</v>
+        <v>1369</v>
       </c>
       <c r="C85" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D85" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B86">
-        <v>358</v>
+        <v>1363</v>
       </c>
       <c r="C86" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D86" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="B87">
-        <v>17075</v>
+        <v>1362</v>
       </c>
       <c r="C87" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D87" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B88">
-        <v>17071</v>
+        <v>936</v>
       </c>
       <c r="C88" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D88" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B89">
-        <v>17062</v>
+        <v>935</v>
       </c>
       <c r="C89" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D89" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B90">
-        <v>17059</v>
+        <v>934</v>
       </c>
       <c r="C90" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D90" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B91">
-        <v>17056</v>
+        <v>931</v>
       </c>
       <c r="C91" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D91" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B92">
-        <v>17052</v>
+        <v>929</v>
       </c>
       <c r="C92" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D92" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="B93">
-        <v>17033</v>
+        <v>928</v>
       </c>
       <c r="C93" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D93" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B94">
-        <v>17027</v>
+        <v>447</v>
       </c>
       <c r="C94" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D94" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="B95">
-        <v>16997</v>
+        <v>358</v>
       </c>
       <c r="C95" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D95" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B96">
-        <v>16572</v>
+        <v>17075</v>
       </c>
       <c r="C96" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D96" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B97">
-        <v>16568</v>
+        <v>17071</v>
       </c>
       <c r="C97" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D97" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B98">
-        <v>16563</v>
+        <v>17062</v>
       </c>
       <c r="C98" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D98" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B99">
-        <v>16511</v>
+        <v>17059</v>
       </c>
       <c r="C99" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D99" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B100">
-        <v>16459</v>
+        <v>17056</v>
       </c>
       <c r="C100" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D100" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B101">
-        <v>16449</v>
+        <v>17052</v>
       </c>
       <c r="C101" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="D101" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="B102">
-        <v>16442</v>
+        <v>17033</v>
       </c>
       <c r="C102" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D102" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>237</v>
       </c>
       <c r="B103">
-        <v>16004</v>
+        <v>17027</v>
       </c>
       <c r="C103" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D103" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>237</v>
       </c>
       <c r="B104">
-        <v>16003</v>
+        <v>16997</v>
       </c>
       <c r="C104" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D104" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B105">
-        <v>15885</v>
+        <v>16572</v>
       </c>
       <c r="C105" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D105" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B106">
-        <v>15710</v>
+        <v>16568</v>
       </c>
       <c r="C106" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D106" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B107">
-        <v>15670</v>
+        <v>16563</v>
       </c>
       <c r="C107" t="s">
         <v>249</v>
       </c>
       <c r="D107" t="s">
         <v>250</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B108">
-        <v>15667</v>
+        <v>16511</v>
       </c>
       <c r="C108" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D108" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B109">
-        <v>15666</v>
+        <v>16459</v>
       </c>
       <c r="C109" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D109" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B110">
-        <v>15665</v>
+        <v>16449</v>
       </c>
       <c r="C110" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D110" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B111">
-        <v>15664</v>
+        <v>16442</v>
       </c>
       <c r="C111" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D111" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="B112">
-        <v>15663</v>
+        <v>16004</v>
       </c>
       <c r="C112" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D112" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="B113">
-        <v>15662</v>
+        <v>16003</v>
       </c>
       <c r="C113" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D113" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>248</v>
+        <v>265</v>
       </c>
       <c r="B114">
-        <v>15661</v>
+        <v>15885</v>
       </c>
       <c r="C114" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D114" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>248</v>
+        <v>268</v>
       </c>
       <c r="B115">
-        <v>15660</v>
+        <v>15710</v>
       </c>
       <c r="C115" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D115" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>248</v>
+        <v>271</v>
       </c>
       <c r="B116">
-        <v>15651</v>
+        <v>15670</v>
       </c>
       <c r="C116" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="D116" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B117">
-        <v>14873</v>
+        <v>15667</v>
       </c>
       <c r="C117" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D117" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B118">
-        <v>14867</v>
+        <v>15666</v>
       </c>
       <c r="C118" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="D118" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B119">
-        <v>14852</v>
+        <v>15665</v>
       </c>
       <c r="C119" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D119" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B120">
-        <v>14849</v>
+        <v>15664</v>
       </c>
       <c r="C120" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D120" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="B121">
-        <v>14728</v>
+        <v>15663</v>
       </c>
       <c r="C121" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D121" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="B122">
-        <v>14726</v>
+        <v>15662</v>
       </c>
       <c r="C122" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="D122" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="B123">
-        <v>14725</v>
+        <v>15661</v>
       </c>
       <c r="C123" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D123" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="B124">
-        <v>14720</v>
+        <v>15660</v>
       </c>
       <c r="C124" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D124" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="B125">
-        <v>14715</v>
+        <v>15651</v>
       </c>
       <c r="C125" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="D125" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="B126">
-        <v>14713</v>
+        <v>14873</v>
       </c>
       <c r="C126" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="D126" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B127">
-        <v>14235</v>
+        <v>14867</v>
       </c>
       <c r="C127" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="D127" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B128">
-        <v>14112</v>
+        <v>14852</v>
       </c>
       <c r="C128" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D128" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="B129">
-        <v>13889</v>
+        <v>14849</v>
       </c>
       <c r="C129" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D129" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B130">
-        <v>13886</v>
+        <v>14728</v>
       </c>
       <c r="C130" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D130" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B131">
-        <v>13884</v>
+        <v>14726</v>
       </c>
       <c r="C131" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D131" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B132">
-        <v>13880</v>
+        <v>14725</v>
       </c>
       <c r="C132" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D132" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B133">
-        <v>13546</v>
+        <v>14720</v>
       </c>
       <c r="C133" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D133" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B134">
-        <v>13545</v>
+        <v>14715</v>
       </c>
       <c r="C134" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D134" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B135">
-        <v>13542</v>
+        <v>14713</v>
       </c>
       <c r="C135" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D135" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="B136">
-        <v>13538</v>
+        <v>14235</v>
       </c>
       <c r="C136" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="D136" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="B137">
-        <v>13504</v>
+        <v>14112</v>
       </c>
       <c r="C137" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="D137" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B138">
-        <v>11650</v>
+        <v>13889</v>
       </c>
       <c r="C138" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="D138" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B139">
-        <v>11648</v>
+        <v>13886</v>
       </c>
       <c r="C139" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D139" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B140">
-        <v>11646</v>
+        <v>13884</v>
       </c>
       <c r="C140" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="D140" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B141">
-        <v>11054</v>
+        <v>13880</v>
       </c>
       <c r="C141" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D141" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="B142">
-        <v>11053</v>
+        <v>13546</v>
       </c>
       <c r="C142" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="D142" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>329</v>
       </c>
       <c r="B143">
-        <v>9438</v>
+        <v>13545</v>
       </c>
       <c r="C143" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D143" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B144">
-        <v>7212</v>
+        <v>13542</v>
       </c>
       <c r="C144" t="s">
-        <v>141</v>
+        <v>334</v>
       </c>
       <c r="D144" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>335</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B145">
-        <v>7211</v>
+        <v>13538</v>
       </c>
       <c r="C145" t="s">
-        <v>141</v>
+        <v>336</v>
       </c>
       <c r="D145" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>337</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="B146">
-        <v>8542</v>
+        <v>13504</v>
       </c>
       <c r="C146" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D146" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B147">
-        <v>8335</v>
+        <v>11650</v>
       </c>
       <c r="C147" t="s">
-        <v>141</v>
+        <v>341</v>
       </c>
       <c r="D147" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>342</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B148">
-        <v>8303</v>
+        <v>11648</v>
       </c>
       <c r="C148" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D148" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B149">
-        <v>8301</v>
+        <v>11646</v>
       </c>
       <c r="C149" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D149" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B150">
-        <v>8298</v>
+        <v>11054</v>
       </c>
       <c r="C150" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D150" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B151">
-        <v>8297</v>
+        <v>11053</v>
       </c>
       <c r="C151" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D151" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>341</v>
+        <v>352</v>
       </c>
       <c r="B152">
-        <v>8295</v>
+        <v>9438</v>
       </c>
       <c r="C152" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D152" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="B153">
-        <v>8291</v>
+        <v>7212</v>
       </c>
       <c r="C153" t="s">
-        <v>352</v>
+        <v>16</v>
       </c>
       <c r="D153" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>356</v>
+      </c>
+      <c r="E153" t="s">
+        <v>16</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>341</v>
+        <v>357</v>
       </c>
       <c r="B154">
-        <v>8285</v>
+        <v>7211</v>
       </c>
       <c r="C154" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="D154" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="E154" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B155">
-        <v>8237</v>
+        <v>8542</v>
       </c>
       <c r="C155" t="s">
-        <v>141</v>
+        <v>360</v>
       </c>
       <c r="D155" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>361</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="B156">
-        <v>8231</v>
+        <v>8335</v>
       </c>
       <c r="C156" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="D156" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="E156" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="B157">
-        <v>7784</v>
+        <v>8303</v>
       </c>
       <c r="C157" t="s">
-        <v>141</v>
+        <v>365</v>
       </c>
       <c r="D157" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>366</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="B158">
-        <v>7551</v>
+        <v>8301</v>
       </c>
       <c r="C158" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="D158" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B159">
-        <v>7390</v>
+        <v>8298</v>
       </c>
       <c r="C159" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="D159" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B160">
-        <v>7345</v>
+        <v>8297</v>
       </c>
       <c r="C160" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D160" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B161">
-        <v>7163</v>
+        <v>8295</v>
       </c>
       <c r="C161" t="s">
-        <v>141</v>
+        <v>373</v>
       </c>
       <c r="D161" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>374</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="B162">
-        <v>6886</v>
+        <v>8291</v>
       </c>
       <c r="C162" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="D162" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="B163">
-        <v>6883</v>
+        <v>8285</v>
       </c>
       <c r="C163" t="s">
-        <v>373</v>
+        <v>16</v>
       </c>
       <c r="D163" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>377</v>
+      </c>
+      <c r="E163" t="s">
+        <v>16</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B164">
-        <v>6765</v>
+        <v>8237</v>
       </c>
       <c r="C164" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="D164" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="E164" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B165">
-        <v>6690</v>
+        <v>8231</v>
       </c>
       <c r="C165" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="D165" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>380</v>
+      </c>
+      <c r="E165" t="s">
+        <v>16</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B166">
-        <v>6688</v>
+        <v>7784</v>
       </c>
       <c r="C166" t="s">
-        <v>380</v>
+        <v>16</v>
       </c>
       <c r="D166" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>382</v>
+      </c>
+      <c r="E166" t="s">
+        <v>16</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="B167">
-        <v>6687</v>
+        <v>7551</v>
       </c>
       <c r="C167" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D167" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="B168">
-        <v>6666</v>
+        <v>7390</v>
       </c>
       <c r="C168" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D168" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>386</v>
       </c>
       <c r="B169">
-        <v>6163</v>
+        <v>7345</v>
       </c>
       <c r="C169" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="D169" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="B170">
-        <v>6157</v>
+        <v>7163</v>
       </c>
       <c r="C170" t="s">
-        <v>389</v>
+        <v>16</v>
       </c>
       <c r="D170" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>392</v>
+      </c>
+      <c r="E170" t="s">
+        <v>16</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="B171">
-        <v>6140</v>
+        <v>6886</v>
       </c>
       <c r="C171" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="D171" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="B172">
-        <v>6137</v>
+        <v>6883</v>
       </c>
       <c r="C172" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="D172" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="B173">
-        <v>6119</v>
+        <v>6765</v>
       </c>
       <c r="C173" t="s">
-        <v>395</v>
+        <v>16</v>
       </c>
       <c r="D173" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>399</v>
+      </c>
+      <c r="E173" t="s">
+        <v>16</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B174">
-        <v>6084</v>
+        <v>6690</v>
       </c>
       <c r="C174" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="D174" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B175">
-        <v>6082</v>
+        <v>6688</v>
       </c>
       <c r="C175" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="D175" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B176">
-        <v>6081</v>
+        <v>6687</v>
       </c>
       <c r="C176" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="D176" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="B177">
-        <v>5756</v>
+        <v>6666</v>
       </c>
       <c r="C177" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D177" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="B178">
-        <v>5693</v>
+        <v>6163</v>
       </c>
       <c r="C178" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="D178" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="B179">
-        <v>5692</v>
+        <v>6157</v>
       </c>
       <c r="C179" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D179" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="B180">
-        <v>5691</v>
+        <v>6140</v>
       </c>
       <c r="C180" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="D180" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="B181">
-        <v>5690</v>
+        <v>6137</v>
       </c>
       <c r="C181" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D181" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="B182">
-        <v>5625</v>
+        <v>6119</v>
       </c>
       <c r="C182" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D182" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B183">
-        <v>5203</v>
+        <v>6084</v>
       </c>
       <c r="C183" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D183" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B184">
-        <v>5199</v>
+        <v>6082</v>
       </c>
       <c r="C184" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D184" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B185">
-        <v>5197</v>
+        <v>6081</v>
       </c>
       <c r="C185" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D185" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B186">
-        <v>502663</v>
+        <v>5756</v>
       </c>
       <c r="C186" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D186" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B187">
-        <v>5030</v>
+        <v>5693</v>
       </c>
       <c r="C187" t="s">
-        <v>141</v>
+        <v>431</v>
       </c>
       <c r="D187" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>432</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B188">
-        <v>5020</v>
+        <v>5692</v>
       </c>
       <c r="C188" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="D188" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B189">
-        <v>5017</v>
+        <v>5691</v>
       </c>
       <c r="C189" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="D189" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B190">
-        <v>5016</v>
+        <v>5690</v>
       </c>
       <c r="C190" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="D190" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="B191">
-        <v>5015</v>
+        <v>5625</v>
       </c>
       <c r="C191" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="D191" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>426</v>
+        <v>442</v>
       </c>
       <c r="B192">
-        <v>5012</v>
+        <v>5203</v>
       </c>
       <c r="C192" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="D192" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>426</v>
+        <v>442</v>
       </c>
       <c r="B193">
-        <v>5009</v>
+        <v>5199</v>
       </c>
       <c r="C193" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="D193" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>426</v>
+        <v>442</v>
       </c>
       <c r="B194">
-        <v>2023</v>
+        <v>5197</v>
       </c>
       <c r="C194" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="D194" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="B195">
-        <v>4720</v>
+        <v>502663</v>
       </c>
       <c r="C195" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="D195" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="B196">
-        <v>4715</v>
+        <v>5030</v>
       </c>
       <c r="C196" t="s">
-        <v>447</v>
+        <v>16</v>
       </c>
       <c r="D196" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>452</v>
+      </c>
+      <c r="E196" t="s">
+        <v>16</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="B197">
-        <v>4714</v>
+        <v>5020</v>
       </c>
       <c r="C197" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="D197" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="B198">
-        <v>4686</v>
+        <v>5017</v>
       </c>
       <c r="C198" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="D198" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="B199">
-        <v>4588</v>
+        <v>5016</v>
       </c>
       <c r="C199" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D199" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="B200">
-        <v>4587</v>
+        <v>5015</v>
       </c>
       <c r="C200" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="D200" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="B201">
-        <v>4586</v>
+        <v>5012</v>
       </c>
       <c r="C201" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D201" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="B202">
-        <v>4585</v>
+        <v>5009</v>
       </c>
       <c r="C202" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="D202" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="B203">
-        <v>4583</v>
+        <v>2023</v>
       </c>
       <c r="C203" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="D203" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="B204">
-        <v>4580</v>
+        <v>4720</v>
       </c>
       <c r="C204" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="D204" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="B205">
-        <v>4578</v>
+        <v>4715</v>
       </c>
       <c r="C205" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="D205" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B206">
-        <v>4151</v>
+        <v>4714</v>
       </c>
       <c r="C206" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D206" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B207">
-        <v>3949</v>
+        <v>4686</v>
       </c>
       <c r="C207" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="D207" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="B208">
-        <v>3947</v>
+        <v>4588</v>
       </c>
       <c r="C208" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="D208" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="B209">
-        <v>3943</v>
+        <v>4587</v>
       </c>
       <c r="C209" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="D209" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="B210">
-        <v>3942</v>
+        <v>4586</v>
       </c>
       <c r="C210" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="D210" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="B211">
-        <v>3807</v>
+        <v>4585</v>
       </c>
       <c r="C211" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D211" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="B212">
-        <v>3803</v>
+        <v>4583</v>
       </c>
       <c r="C212" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="D212" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="B213">
-        <v>3801</v>
+        <v>4580</v>
       </c>
       <c r="C213" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="D213" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="B214">
-        <v>3799</v>
+        <v>4578</v>
       </c>
       <c r="C214" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="D214" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>481</v>
+        <v>492</v>
       </c>
       <c r="B215">
-        <v>3798</v>
+        <v>4151</v>
       </c>
       <c r="C215" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="D215" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="B216">
-        <v>3720</v>
+        <v>3949</v>
       </c>
       <c r="C216" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="D216" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="B217">
-        <v>3720</v>
+        <v>3947</v>
       </c>
       <c r="C217" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="D217" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="B218">
-        <v>3662</v>
+        <v>3943</v>
       </c>
       <c r="C218" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="D218" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="B219">
-        <v>3479</v>
+        <v>3942</v>
       </c>
       <c r="C219" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D219" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="B220">
-        <v>3476</v>
+        <v>3807</v>
       </c>
       <c r="C220" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="D220" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="B221">
-        <v>3475</v>
+        <v>3803</v>
       </c>
       <c r="C221" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="D221" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="B222">
-        <v>3473</v>
+        <v>3801</v>
       </c>
       <c r="C222" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="D222" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="B223">
-        <v>3471</v>
+        <v>3799</v>
       </c>
       <c r="C223" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="D223" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="B224">
-        <v>3468</v>
+        <v>3798</v>
       </c>
       <c r="C224" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="D224" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>500</v>
+        <v>515</v>
       </c>
       <c r="B225">
-        <v>3466</v>
+        <v>3720</v>
       </c>
       <c r="C225" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="D225" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>500</v>
+        <v>515</v>
       </c>
       <c r="B226">
-        <v>3463</v>
+        <v>3720</v>
       </c>
       <c r="C226" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="D226" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="B227">
-        <v>3094</v>
+        <v>3662</v>
       </c>
       <c r="C227" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="D227" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="B228">
-        <v>2971</v>
+        <v>3479</v>
       </c>
       <c r="C228" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="D228" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
         <v>523</v>
       </c>
       <c r="B229">
-        <v>2799</v>
+        <v>3476</v>
       </c>
       <c r="C229" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="D229" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
         <v>523</v>
       </c>
       <c r="B230">
-        <v>2798</v>
+        <v>3475</v>
       </c>
       <c r="C230" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D230" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
         <v>523</v>
       </c>
       <c r="B231">
-        <v>2797</v>
+        <v>3473</v>
       </c>
       <c r="C231" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="D231" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
         <v>523</v>
       </c>
       <c r="B232">
-        <v>2795</v>
+        <v>3471</v>
       </c>
       <c r="C232" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D232" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
         <v>523</v>
       </c>
       <c r="B233">
-        <v>2794</v>
+        <v>3468</v>
       </c>
       <c r="C233" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="D233" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>534</v>
+        <v>523</v>
       </c>
       <c r="B234">
-        <v>2676</v>
+        <v>3466</v>
       </c>
       <c r="C234" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="D234" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>537</v>
+        <v>523</v>
       </c>
       <c r="B235">
-        <v>2580</v>
+        <v>3463</v>
       </c>
       <c r="C235" t="s">
         <v>538</v>
       </c>
       <c r="D235" t="s">
         <v>539</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="B236">
-        <v>2578</v>
+        <v>3094</v>
       </c>
       <c r="C236" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D236" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="B237">
-        <v>2563</v>
+        <v>2971</v>
       </c>
       <c r="C237" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D237" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B238">
-        <v>2244</v>
+        <v>2799</v>
       </c>
       <c r="C238" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="D238" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B239">
-        <v>2239</v>
+        <v>2798</v>
       </c>
       <c r="C239" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="D239" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B240">
-        <v>2232</v>
+        <v>2797</v>
       </c>
       <c r="C240" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="D240" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B241">
-        <v>2215</v>
+        <v>2795</v>
       </c>
       <c r="C241" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="D241" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B242">
-        <v>2193</v>
+        <v>2794</v>
       </c>
       <c r="C242" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="D242" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="B243">
-        <v>1870</v>
+        <v>2676</v>
       </c>
       <c r="C243" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="D243" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B244">
-        <v>1789</v>
+        <v>2580</v>
       </c>
       <c r="C244" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="D244" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B245">
-        <v>1784</v>
+        <v>2578</v>
       </c>
       <c r="C245" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="D245" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B246">
-        <v>1775</v>
+        <v>2563</v>
       </c>
       <c r="C246" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="D246" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>558</v>
+        <v>567</v>
       </c>
       <c r="B247">
-        <v>1773</v>
+        <v>2244</v>
       </c>
       <c r="C247" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="D247" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
         <v>567</v>
       </c>
       <c r="B248">
-        <v>1450</v>
+        <v>2239</v>
       </c>
       <c r="C248" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D248" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
         <v>567</v>
       </c>
       <c r="B249">
-        <v>1432</v>
+        <v>2232</v>
       </c>
       <c r="C249" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D249" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
         <v>567</v>
       </c>
       <c r="B250">
-        <v>1429</v>
+        <v>2215</v>
       </c>
       <c r="C250" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="D250" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="B251">
-        <v>1185</v>
+        <v>2193</v>
       </c>
       <c r="C251" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D251" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="B252">
-        <v>1182</v>
+        <v>1870</v>
       </c>
       <c r="C252" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="D252" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B253">
-        <v>960</v>
+        <v>1789</v>
       </c>
       <c r="C253" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="D253" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B254">
-        <v>938</v>
+        <v>1784</v>
       </c>
       <c r="C254" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="D254" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B255">
-        <v>935</v>
+        <v>1775</v>
       </c>
       <c r="C255" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="D255" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="B256">
-        <v>662</v>
+        <v>1773</v>
       </c>
       <c r="C256" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D256" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="B257">
-        <v>658</v>
+        <v>1450</v>
       </c>
       <c r="C257" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="D257" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="B258">
+        <v>1432</v>
+      </c>
+      <c r="C258" t="s">
+        <v>593</v>
+      </c>
+      <c r="D258" t="s">
+        <v>594</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>590</v>
+      </c>
+      <c r="B259">
+        <v>1429</v>
+      </c>
+      <c r="C259" t="s">
+        <v>595</v>
+      </c>
+      <c r="D259" t="s">
+        <v>596</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>597</v>
+      </c>
+      <c r="B260">
+        <v>1185</v>
+      </c>
+      <c r="C260" t="s">
+        <v>598</v>
+      </c>
+      <c r="D260" t="s">
+        <v>599</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>597</v>
+      </c>
+      <c r="B261">
+        <v>1182</v>
+      </c>
+      <c r="C261" t="s">
+        <v>600</v>
+      </c>
+      <c r="D261" t="s">
+        <v>601</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>602</v>
+      </c>
+      <c r="B262">
+        <v>960</v>
+      </c>
+      <c r="C262" t="s">
+        <v>603</v>
+      </c>
+      <c r="D262" t="s">
+        <v>604</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>602</v>
+      </c>
+      <c r="B263">
+        <v>938</v>
+      </c>
+      <c r="C263" t="s">
+        <v>605</v>
+      </c>
+      <c r="D263" t="s">
+        <v>606</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>602</v>
+      </c>
+      <c r="B264">
+        <v>935</v>
+      </c>
+      <c r="C264" t="s">
+        <v>607</v>
+      </c>
+      <c r="D264" t="s">
+        <v>608</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>609</v>
+      </c>
+      <c r="B265">
+        <v>662</v>
+      </c>
+      <c r="C265" t="s">
+        <v>610</v>
+      </c>
+      <c r="D265" t="s">
+        <v>611</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>609</v>
+      </c>
+      <c r="B266">
+        <v>658</v>
+      </c>
+      <c r="C266" t="s">
+        <v>612</v>
+      </c>
+      <c r="D266" t="s">
+        <v>613</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>614</v>
+      </c>
+      <c r="B267">
         <v>16935</v>
       </c>
-      <c r="C258" t="s">
-[...8 lines deleted...]
-      <c r="F258" s="2" t="s">
+      <c r="C267" t="s">
+        <v>16</v>
+      </c>
+      <c r="D267" t="s">
+        <v>615</v>
+      </c>
+      <c r="E267" t="s">
+        <v>16</v>
+      </c>
+      <c r="F267" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
-    <hyperlink ref="E5" r:id="rId7"/>
-[...108 lines deleted...]
-    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="E59" r:id="rId114"/>
+    <hyperlink ref="F59" r:id="rId115"/>
+    <hyperlink ref="E60" r:id="rId116"/>
     <hyperlink ref="F60" r:id="rId117"/>
-    <hyperlink ref="F61" r:id="rId118"/>
-[...14 lines deleted...]
-    <hyperlink ref="E69" r:id="rId133"/>
+    <hyperlink ref="E61" r:id="rId118"/>
+    <hyperlink ref="F61" r:id="rId119"/>
+    <hyperlink ref="E62" r:id="rId120"/>
+    <hyperlink ref="F62" r:id="rId121"/>
+    <hyperlink ref="E63" r:id="rId122"/>
+    <hyperlink ref="F63" r:id="rId123"/>
+    <hyperlink ref="E64" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="E65" r:id="rId126"/>
+    <hyperlink ref="F65" r:id="rId127"/>
+    <hyperlink ref="E66" r:id="rId128"/>
+    <hyperlink ref="F66" r:id="rId129"/>
+    <hyperlink ref="E67" r:id="rId130"/>
+    <hyperlink ref="F67" r:id="rId131"/>
+    <hyperlink ref="E68" r:id="rId132"/>
+    <hyperlink ref="F68" r:id="rId133"/>
     <hyperlink ref="F69" r:id="rId134"/>
-    <hyperlink ref="E70" r:id="rId135"/>
-[...146 lines deleted...]
-    <hyperlink ref="F143" r:id="rId282"/>
+    <hyperlink ref="F70" r:id="rId135"/>
+    <hyperlink ref="E71" r:id="rId136"/>
+    <hyperlink ref="F71" r:id="rId137"/>
+    <hyperlink ref="E72" r:id="rId138"/>
+    <hyperlink ref="F72" r:id="rId139"/>
+    <hyperlink ref="E73" r:id="rId140"/>
+    <hyperlink ref="F73" r:id="rId141"/>
+    <hyperlink ref="E74" r:id="rId142"/>
+    <hyperlink ref="F74" r:id="rId143"/>
+    <hyperlink ref="E75" r:id="rId144"/>
+    <hyperlink ref="F75" r:id="rId145"/>
+    <hyperlink ref="E76" r:id="rId146"/>
+    <hyperlink ref="F76" r:id="rId147"/>
+    <hyperlink ref="E77" r:id="rId148"/>
+    <hyperlink ref="F77" r:id="rId149"/>
+    <hyperlink ref="E78" r:id="rId150"/>
+    <hyperlink ref="F78" r:id="rId151"/>
+    <hyperlink ref="E79" r:id="rId152"/>
+    <hyperlink ref="F79" r:id="rId153"/>
+    <hyperlink ref="E80" r:id="rId154"/>
+    <hyperlink ref="F80" r:id="rId155"/>
+    <hyperlink ref="E81" r:id="rId156"/>
+    <hyperlink ref="F81" r:id="rId157"/>
+    <hyperlink ref="E82" r:id="rId158"/>
+    <hyperlink ref="F82" r:id="rId159"/>
+    <hyperlink ref="E83" r:id="rId160"/>
+    <hyperlink ref="F83" r:id="rId161"/>
+    <hyperlink ref="E84" r:id="rId162"/>
+    <hyperlink ref="F84" r:id="rId163"/>
+    <hyperlink ref="E85" r:id="rId164"/>
+    <hyperlink ref="F85" r:id="rId165"/>
+    <hyperlink ref="E86" r:id="rId166"/>
+    <hyperlink ref="F86" r:id="rId167"/>
+    <hyperlink ref="E87" r:id="rId168"/>
+    <hyperlink ref="F87" r:id="rId169"/>
+    <hyperlink ref="E88" r:id="rId170"/>
+    <hyperlink ref="F88" r:id="rId171"/>
+    <hyperlink ref="E89" r:id="rId172"/>
+    <hyperlink ref="F89" r:id="rId173"/>
+    <hyperlink ref="E90" r:id="rId174"/>
+    <hyperlink ref="F90" r:id="rId175"/>
+    <hyperlink ref="E91" r:id="rId176"/>
+    <hyperlink ref="F91" r:id="rId177"/>
+    <hyperlink ref="E92" r:id="rId178"/>
+    <hyperlink ref="F92" r:id="rId179"/>
+    <hyperlink ref="E93" r:id="rId180"/>
+    <hyperlink ref="F93" r:id="rId181"/>
+    <hyperlink ref="E94" r:id="rId182"/>
+    <hyperlink ref="F94" r:id="rId183"/>
+    <hyperlink ref="E95" r:id="rId184"/>
+    <hyperlink ref="F95" r:id="rId185"/>
+    <hyperlink ref="E96" r:id="rId186"/>
+    <hyperlink ref="F96" r:id="rId187"/>
+    <hyperlink ref="E97" r:id="rId188"/>
+    <hyperlink ref="F97" r:id="rId189"/>
+    <hyperlink ref="E98" r:id="rId190"/>
+    <hyperlink ref="F98" r:id="rId191"/>
+    <hyperlink ref="E99" r:id="rId192"/>
+    <hyperlink ref="F99" r:id="rId193"/>
+    <hyperlink ref="E100" r:id="rId194"/>
+    <hyperlink ref="F100" r:id="rId195"/>
+    <hyperlink ref="E101" r:id="rId196"/>
+    <hyperlink ref="F101" r:id="rId197"/>
+    <hyperlink ref="E102" r:id="rId198"/>
+    <hyperlink ref="F102" r:id="rId199"/>
+    <hyperlink ref="E103" r:id="rId200"/>
+    <hyperlink ref="F103" r:id="rId201"/>
+    <hyperlink ref="E104" r:id="rId202"/>
+    <hyperlink ref="F104" r:id="rId203"/>
+    <hyperlink ref="E105" r:id="rId204"/>
+    <hyperlink ref="F105" r:id="rId205"/>
+    <hyperlink ref="E106" r:id="rId206"/>
+    <hyperlink ref="F106" r:id="rId207"/>
+    <hyperlink ref="E107" r:id="rId208"/>
+    <hyperlink ref="F107" r:id="rId209"/>
+    <hyperlink ref="E108" r:id="rId210"/>
+    <hyperlink ref="F108" r:id="rId211"/>
+    <hyperlink ref="E109" r:id="rId212"/>
+    <hyperlink ref="F109" r:id="rId213"/>
+    <hyperlink ref="E110" r:id="rId214"/>
+    <hyperlink ref="F110" r:id="rId215"/>
+    <hyperlink ref="E111" r:id="rId216"/>
+    <hyperlink ref="F111" r:id="rId217"/>
+    <hyperlink ref="E112" r:id="rId218"/>
+    <hyperlink ref="F112" r:id="rId219"/>
+    <hyperlink ref="E113" r:id="rId220"/>
+    <hyperlink ref="F113" r:id="rId221"/>
+    <hyperlink ref="E114" r:id="rId222"/>
+    <hyperlink ref="F114" r:id="rId223"/>
+    <hyperlink ref="E115" r:id="rId224"/>
+    <hyperlink ref="F115" r:id="rId225"/>
+    <hyperlink ref="E116" r:id="rId226"/>
+    <hyperlink ref="F116" r:id="rId227"/>
+    <hyperlink ref="E117" r:id="rId228"/>
+    <hyperlink ref="F117" r:id="rId229"/>
+    <hyperlink ref="E118" r:id="rId230"/>
+    <hyperlink ref="F118" r:id="rId231"/>
+    <hyperlink ref="E119" r:id="rId232"/>
+    <hyperlink ref="F119" r:id="rId233"/>
+    <hyperlink ref="E120" r:id="rId234"/>
+    <hyperlink ref="F120" r:id="rId235"/>
+    <hyperlink ref="E121" r:id="rId236"/>
+    <hyperlink ref="F121" r:id="rId237"/>
+    <hyperlink ref="E122" r:id="rId238"/>
+    <hyperlink ref="F122" r:id="rId239"/>
+    <hyperlink ref="E123" r:id="rId240"/>
+    <hyperlink ref="F123" r:id="rId241"/>
+    <hyperlink ref="E124" r:id="rId242"/>
+    <hyperlink ref="F124" r:id="rId243"/>
+    <hyperlink ref="E125" r:id="rId244"/>
+    <hyperlink ref="F125" r:id="rId245"/>
+    <hyperlink ref="E126" r:id="rId246"/>
+    <hyperlink ref="F126" r:id="rId247"/>
+    <hyperlink ref="E127" r:id="rId248"/>
+    <hyperlink ref="F127" r:id="rId249"/>
+    <hyperlink ref="E128" r:id="rId250"/>
+    <hyperlink ref="F128" r:id="rId251"/>
+    <hyperlink ref="E129" r:id="rId252"/>
+    <hyperlink ref="F129" r:id="rId253"/>
+    <hyperlink ref="E130" r:id="rId254"/>
+    <hyperlink ref="F130" r:id="rId255"/>
+    <hyperlink ref="E131" r:id="rId256"/>
+    <hyperlink ref="F131" r:id="rId257"/>
+    <hyperlink ref="E132" r:id="rId258"/>
+    <hyperlink ref="F132" r:id="rId259"/>
+    <hyperlink ref="E133" r:id="rId260"/>
+    <hyperlink ref="F133" r:id="rId261"/>
+    <hyperlink ref="E134" r:id="rId262"/>
+    <hyperlink ref="F134" r:id="rId263"/>
+    <hyperlink ref="E135" r:id="rId264"/>
+    <hyperlink ref="F135" r:id="rId265"/>
+    <hyperlink ref="E136" r:id="rId266"/>
+    <hyperlink ref="F136" r:id="rId267"/>
+    <hyperlink ref="E137" r:id="rId268"/>
+    <hyperlink ref="F137" r:id="rId269"/>
+    <hyperlink ref="E138" r:id="rId270"/>
+    <hyperlink ref="F138" r:id="rId271"/>
+    <hyperlink ref="E139" r:id="rId272"/>
+    <hyperlink ref="F139" r:id="rId273"/>
+    <hyperlink ref="E140" r:id="rId274"/>
+    <hyperlink ref="F140" r:id="rId275"/>
+    <hyperlink ref="E141" r:id="rId276"/>
+    <hyperlink ref="F141" r:id="rId277"/>
+    <hyperlink ref="E142" r:id="rId278"/>
+    <hyperlink ref="F142" r:id="rId279"/>
+    <hyperlink ref="E143" r:id="rId280"/>
+    <hyperlink ref="F143" r:id="rId281"/>
+    <hyperlink ref="E144" r:id="rId282"/>
     <hyperlink ref="F144" r:id="rId283"/>
-    <hyperlink ref="F145" r:id="rId284"/>
-[...41 lines deleted...]
-    <hyperlink ref="E170" r:id="rId326"/>
+    <hyperlink ref="E145" r:id="rId284"/>
+    <hyperlink ref="F145" r:id="rId285"/>
+    <hyperlink ref="E146" r:id="rId286"/>
+    <hyperlink ref="F146" r:id="rId287"/>
+    <hyperlink ref="E147" r:id="rId288"/>
+    <hyperlink ref="F147" r:id="rId289"/>
+    <hyperlink ref="E148" r:id="rId290"/>
+    <hyperlink ref="F148" r:id="rId291"/>
+    <hyperlink ref="E149" r:id="rId292"/>
+    <hyperlink ref="F149" r:id="rId293"/>
+    <hyperlink ref="E150" r:id="rId294"/>
+    <hyperlink ref="F150" r:id="rId295"/>
+    <hyperlink ref="E151" r:id="rId296"/>
+    <hyperlink ref="F151" r:id="rId297"/>
+    <hyperlink ref="E152" r:id="rId298"/>
+    <hyperlink ref="F152" r:id="rId299"/>
+    <hyperlink ref="F153" r:id="rId300"/>
+    <hyperlink ref="F154" r:id="rId301"/>
+    <hyperlink ref="E155" r:id="rId302"/>
+    <hyperlink ref="F155" r:id="rId303"/>
+    <hyperlink ref="F156" r:id="rId304"/>
+    <hyperlink ref="E157" r:id="rId305"/>
+    <hyperlink ref="F157" r:id="rId306"/>
+    <hyperlink ref="E158" r:id="rId307"/>
+    <hyperlink ref="F158" r:id="rId308"/>
+    <hyperlink ref="E159" r:id="rId309"/>
+    <hyperlink ref="F159" r:id="rId310"/>
+    <hyperlink ref="E160" r:id="rId311"/>
+    <hyperlink ref="F160" r:id="rId312"/>
+    <hyperlink ref="E161" r:id="rId313"/>
+    <hyperlink ref="F161" r:id="rId314"/>
+    <hyperlink ref="E162" r:id="rId315"/>
+    <hyperlink ref="F162" r:id="rId316"/>
+    <hyperlink ref="F163" r:id="rId317"/>
+    <hyperlink ref="F164" r:id="rId318"/>
+    <hyperlink ref="F165" r:id="rId319"/>
+    <hyperlink ref="F166" r:id="rId320"/>
+    <hyperlink ref="E167" r:id="rId321"/>
+    <hyperlink ref="F167" r:id="rId322"/>
+    <hyperlink ref="E168" r:id="rId323"/>
+    <hyperlink ref="F168" r:id="rId324"/>
+    <hyperlink ref="E169" r:id="rId325"/>
+    <hyperlink ref="F169" r:id="rId326"/>
     <hyperlink ref="F170" r:id="rId327"/>
     <hyperlink ref="E171" r:id="rId328"/>
     <hyperlink ref="F171" r:id="rId329"/>
     <hyperlink ref="E172" r:id="rId330"/>
     <hyperlink ref="F172" r:id="rId331"/>
-    <hyperlink ref="E173" r:id="rId332"/>
-[...26 lines deleted...]
-    <hyperlink ref="F186" r:id="rId359"/>
+    <hyperlink ref="F173" r:id="rId332"/>
+    <hyperlink ref="E174" r:id="rId333"/>
+    <hyperlink ref="F174" r:id="rId334"/>
+    <hyperlink ref="E175" r:id="rId335"/>
+    <hyperlink ref="F175" r:id="rId336"/>
+    <hyperlink ref="E176" r:id="rId337"/>
+    <hyperlink ref="F176" r:id="rId338"/>
+    <hyperlink ref="E177" r:id="rId339"/>
+    <hyperlink ref="F177" r:id="rId340"/>
+    <hyperlink ref="E178" r:id="rId341"/>
+    <hyperlink ref="F178" r:id="rId342"/>
+    <hyperlink ref="E179" r:id="rId343"/>
+    <hyperlink ref="F179" r:id="rId344"/>
+    <hyperlink ref="E180" r:id="rId345"/>
+    <hyperlink ref="F180" r:id="rId346"/>
+    <hyperlink ref="E181" r:id="rId347"/>
+    <hyperlink ref="F181" r:id="rId348"/>
+    <hyperlink ref="E182" r:id="rId349"/>
+    <hyperlink ref="F182" r:id="rId350"/>
+    <hyperlink ref="E183" r:id="rId351"/>
+    <hyperlink ref="F183" r:id="rId352"/>
+    <hyperlink ref="E184" r:id="rId353"/>
+    <hyperlink ref="F184" r:id="rId354"/>
+    <hyperlink ref="E185" r:id="rId355"/>
+    <hyperlink ref="F185" r:id="rId356"/>
+    <hyperlink ref="E186" r:id="rId357"/>
+    <hyperlink ref="F186" r:id="rId358"/>
+    <hyperlink ref="E187" r:id="rId359"/>
     <hyperlink ref="F187" r:id="rId360"/>
     <hyperlink ref="E188" r:id="rId361"/>
     <hyperlink ref="F188" r:id="rId362"/>
     <hyperlink ref="E189" r:id="rId363"/>
     <hyperlink ref="F189" r:id="rId364"/>
     <hyperlink ref="E190" r:id="rId365"/>
     <hyperlink ref="F190" r:id="rId366"/>
     <hyperlink ref="E191" r:id="rId367"/>
     <hyperlink ref="F191" r:id="rId368"/>
     <hyperlink ref="E192" r:id="rId369"/>
     <hyperlink ref="F192" r:id="rId370"/>
     <hyperlink ref="E193" r:id="rId371"/>
     <hyperlink ref="F193" r:id="rId372"/>
     <hyperlink ref="E194" r:id="rId373"/>
     <hyperlink ref="F194" r:id="rId374"/>
     <hyperlink ref="E195" r:id="rId375"/>
     <hyperlink ref="F195" r:id="rId376"/>
-    <hyperlink ref="E196" r:id="rId377"/>
-[...122 lines deleted...]
-    <hyperlink ref="F257" r:id="rId500"/>
+    <hyperlink ref="F196" r:id="rId377"/>
+    <hyperlink ref="E197" r:id="rId378"/>
+    <hyperlink ref="F197" r:id="rId379"/>
+    <hyperlink ref="E198" r:id="rId380"/>
+    <hyperlink ref="F198" r:id="rId381"/>
+    <hyperlink ref="E199" r:id="rId382"/>
+    <hyperlink ref="F199" r:id="rId383"/>
+    <hyperlink ref="E200" r:id="rId384"/>
+    <hyperlink ref="F200" r:id="rId385"/>
+    <hyperlink ref="E201" r:id="rId386"/>
+    <hyperlink ref="F201" r:id="rId387"/>
+    <hyperlink ref="E202" r:id="rId388"/>
+    <hyperlink ref="F202" r:id="rId389"/>
+    <hyperlink ref="E203" r:id="rId390"/>
+    <hyperlink ref="F203" r:id="rId391"/>
+    <hyperlink ref="E204" r:id="rId392"/>
+    <hyperlink ref="F204" r:id="rId393"/>
+    <hyperlink ref="E205" r:id="rId394"/>
+    <hyperlink ref="F205" r:id="rId395"/>
+    <hyperlink ref="E206" r:id="rId396"/>
+    <hyperlink ref="F206" r:id="rId397"/>
+    <hyperlink ref="E207" r:id="rId398"/>
+    <hyperlink ref="F207" r:id="rId399"/>
+    <hyperlink ref="E208" r:id="rId400"/>
+    <hyperlink ref="F208" r:id="rId401"/>
+    <hyperlink ref="E209" r:id="rId402"/>
+    <hyperlink ref="F209" r:id="rId403"/>
+    <hyperlink ref="E210" r:id="rId404"/>
+    <hyperlink ref="F210" r:id="rId405"/>
+    <hyperlink ref="E211" r:id="rId406"/>
+    <hyperlink ref="F211" r:id="rId407"/>
+    <hyperlink ref="E212" r:id="rId408"/>
+    <hyperlink ref="F212" r:id="rId409"/>
+    <hyperlink ref="E213" r:id="rId410"/>
+    <hyperlink ref="F213" r:id="rId411"/>
+    <hyperlink ref="E214" r:id="rId412"/>
+    <hyperlink ref="F214" r:id="rId413"/>
+    <hyperlink ref="E215" r:id="rId414"/>
+    <hyperlink ref="F215" r:id="rId415"/>
+    <hyperlink ref="E216" r:id="rId416"/>
+    <hyperlink ref="F216" r:id="rId417"/>
+    <hyperlink ref="E217" r:id="rId418"/>
+    <hyperlink ref="F217" r:id="rId419"/>
+    <hyperlink ref="E218" r:id="rId420"/>
+    <hyperlink ref="F218" r:id="rId421"/>
+    <hyperlink ref="E219" r:id="rId422"/>
+    <hyperlink ref="F219" r:id="rId423"/>
+    <hyperlink ref="E220" r:id="rId424"/>
+    <hyperlink ref="F220" r:id="rId425"/>
+    <hyperlink ref="E221" r:id="rId426"/>
+    <hyperlink ref="F221" r:id="rId427"/>
+    <hyperlink ref="E222" r:id="rId428"/>
+    <hyperlink ref="F222" r:id="rId429"/>
+    <hyperlink ref="E223" r:id="rId430"/>
+    <hyperlink ref="F223" r:id="rId431"/>
+    <hyperlink ref="E224" r:id="rId432"/>
+    <hyperlink ref="F224" r:id="rId433"/>
+    <hyperlink ref="E225" r:id="rId434"/>
+    <hyperlink ref="F225" r:id="rId435"/>
+    <hyperlink ref="E226" r:id="rId436"/>
+    <hyperlink ref="F226" r:id="rId437"/>
+    <hyperlink ref="E227" r:id="rId438"/>
+    <hyperlink ref="F227" r:id="rId439"/>
+    <hyperlink ref="E228" r:id="rId440"/>
+    <hyperlink ref="F228" r:id="rId441"/>
+    <hyperlink ref="E229" r:id="rId442"/>
+    <hyperlink ref="F229" r:id="rId443"/>
+    <hyperlink ref="E230" r:id="rId444"/>
+    <hyperlink ref="F230" r:id="rId445"/>
+    <hyperlink ref="E231" r:id="rId446"/>
+    <hyperlink ref="F231" r:id="rId447"/>
+    <hyperlink ref="E232" r:id="rId448"/>
+    <hyperlink ref="F232" r:id="rId449"/>
+    <hyperlink ref="E233" r:id="rId450"/>
+    <hyperlink ref="F233" r:id="rId451"/>
+    <hyperlink ref="E234" r:id="rId452"/>
+    <hyperlink ref="F234" r:id="rId453"/>
+    <hyperlink ref="E235" r:id="rId454"/>
+    <hyperlink ref="F235" r:id="rId455"/>
+    <hyperlink ref="E236" r:id="rId456"/>
+    <hyperlink ref="F236" r:id="rId457"/>
+    <hyperlink ref="E237" r:id="rId458"/>
+    <hyperlink ref="F237" r:id="rId459"/>
+    <hyperlink ref="E238" r:id="rId460"/>
+    <hyperlink ref="F238" r:id="rId461"/>
+    <hyperlink ref="E239" r:id="rId462"/>
+    <hyperlink ref="F239" r:id="rId463"/>
+    <hyperlink ref="E240" r:id="rId464"/>
+    <hyperlink ref="F240" r:id="rId465"/>
+    <hyperlink ref="E241" r:id="rId466"/>
+    <hyperlink ref="F241" r:id="rId467"/>
+    <hyperlink ref="E242" r:id="rId468"/>
+    <hyperlink ref="F242" r:id="rId469"/>
+    <hyperlink ref="E243" r:id="rId470"/>
+    <hyperlink ref="F243" r:id="rId471"/>
+    <hyperlink ref="E244" r:id="rId472"/>
+    <hyperlink ref="F244" r:id="rId473"/>
+    <hyperlink ref="E245" r:id="rId474"/>
+    <hyperlink ref="F245" r:id="rId475"/>
+    <hyperlink ref="E246" r:id="rId476"/>
+    <hyperlink ref="F246" r:id="rId477"/>
+    <hyperlink ref="E247" r:id="rId478"/>
+    <hyperlink ref="F247" r:id="rId479"/>
+    <hyperlink ref="E248" r:id="rId480"/>
+    <hyperlink ref="F248" r:id="rId481"/>
+    <hyperlink ref="E249" r:id="rId482"/>
+    <hyperlink ref="F249" r:id="rId483"/>
+    <hyperlink ref="E250" r:id="rId484"/>
+    <hyperlink ref="F250" r:id="rId485"/>
+    <hyperlink ref="E251" r:id="rId486"/>
+    <hyperlink ref="F251" r:id="rId487"/>
+    <hyperlink ref="E252" r:id="rId488"/>
+    <hyperlink ref="F252" r:id="rId489"/>
+    <hyperlink ref="E253" r:id="rId490"/>
+    <hyperlink ref="F253" r:id="rId491"/>
+    <hyperlink ref="E254" r:id="rId492"/>
+    <hyperlink ref="F254" r:id="rId493"/>
+    <hyperlink ref="E255" r:id="rId494"/>
+    <hyperlink ref="F255" r:id="rId495"/>
+    <hyperlink ref="E256" r:id="rId496"/>
+    <hyperlink ref="F256" r:id="rId497"/>
+    <hyperlink ref="E257" r:id="rId498"/>
+    <hyperlink ref="F257" r:id="rId499"/>
+    <hyperlink ref="E258" r:id="rId500"/>
     <hyperlink ref="F258" r:id="rId501"/>
+    <hyperlink ref="E259" r:id="rId502"/>
+    <hyperlink ref="F259" r:id="rId503"/>
+    <hyperlink ref="E260" r:id="rId504"/>
+    <hyperlink ref="F260" r:id="rId505"/>
+    <hyperlink ref="E261" r:id="rId506"/>
+    <hyperlink ref="F261" r:id="rId507"/>
+    <hyperlink ref="E262" r:id="rId508"/>
+    <hyperlink ref="F262" r:id="rId509"/>
+    <hyperlink ref="E263" r:id="rId510"/>
+    <hyperlink ref="F263" r:id="rId511"/>
+    <hyperlink ref="E264" r:id="rId512"/>
+    <hyperlink ref="F264" r:id="rId513"/>
+    <hyperlink ref="E265" r:id="rId514"/>
+    <hyperlink ref="F265" r:id="rId515"/>
+    <hyperlink ref="E266" r:id="rId516"/>
+    <hyperlink ref="F266" r:id="rId517"/>
+    <hyperlink ref="F267" r:id="rId518"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>