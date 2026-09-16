--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -8,886 +8,561 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="266">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="154">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>BC7E4AFA73</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale igiene e pulizia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7E4AFA73</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/3c9f7ca1-ea2b-43d3-bea3-a7ec01027ab8</t>
+    <t>Link</t>
   </si>
   <si>
     <t>20/07/2026</t>
   </si>
   <si>
     <t>BC72C153EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Nuovo contratto per i servizi di connettività in fibra ottica FTTH e telefonia fissa per le sedi di Pachino e Rosolini</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC72C153EC</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC57AA1189</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di Formazione Intelligenza Artificale</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC57AA1189</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC527FCE36</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione ordinaria e straordinaria, sostituzione pneumatici,  lucidatura e ripristino interni Fiat Ducato targa HB299LC</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC527FCE36</t>
-[...4 lines deleted...]
-  <si>
     <t>BC5270D8FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto attrezzature per esercitazioni Laboratori di indirizzo Agrario sede di Pachino</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5270D8FD</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC0C370CD2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TONER PER STAMPANTI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC0C370CD2</t>
-[...4 lines deleted...]
-  <si>
     <t>BC0C4667D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA POLIZZA ASSICURATIVA ANNUALE, DELL’AUTOMEZZO FIAT MAREA TARGATO BP790EH.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC0C4667D5</t>
-[...4 lines deleted...]
-  <si>
     <t>BC0C3ED3FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA STAMPE CARPETTE E LOCANDINE.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC0C3ED3FC</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCD40DA70</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI NOL. OPER. DI UN SW PER LA GENERAZIONE AUTOMATICA DEI CONTENUTI TABELLARI DI AT 2 CICLO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBCD40DA70</t>
-[...4 lines deleted...]
-  <si>
     <t>BBCD25A379</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO, MEDIANTE O.D.A. SUL ME.P.A., DELLA FORNITURA DI UN TERMINALE PER RILEVAZ. PRESENZE IN SOSTITUZIONE DI UN ALTRO E LICENZA PER ID ILLIMITATI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBCD25A379</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA3D37D1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - L’AFFIDAMENTO DIRETTO, SOSTITUZIONE POMPA TRIVELLA AZIENDA AGRICOLA STAFENNA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBA3D37D1E</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA3C28D7B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CANCELLERIA PER GLI UFFICI AMMINISTRATIVI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBA3C28D7B</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB9AB82F5B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Aggiudicazione Trattativa diretta su MEPA con unico operatore economico del servizio di agenzia viaggi per il "Viaggio nella Memoria" a Cracovia e Auschwitz (15-18 maggio 2026)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9AB82F5B</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB8860C36F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CONTROLLO SEMESTRALE ESTINTORI, MANICHETTE, POMPA ANTINCENDIO, PRESSO SEDI PACHINO E ROSOLINI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB8860C36F</t>
-[...4 lines deleted...]
-  <si>
     <t>BB88483F1B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA STAMPE PROMOZIONALI PER ATTIVITA’ DIDATTICO-FORMATIVE-PROMOZIONALI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB88483F1B</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - Project Manager e Coordinamento Progetto</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6B3A6117</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA POLIZZA ASSICURATIVA ANNUALE, DELL’AUTOMEZZO FIAT DUCATO TARGATO HB922LC</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB6B3A6117</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB653F5984</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PACCHETTO SERVIZIO COMPLETO (AEREO/TRENO E HOTEL) PER PARTECIPAZIONE A CONCORSO ED EVENTI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB653F5984</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB485A34B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA E DI IGIENE PER LA PULIZIA DEI LOCALI DELL’ISTITUTO SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB485A34B6</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4863E49F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RINNOVO POLIZZA ASSICURATIVA ANNUALE, DAL 14/4/2026 AL 14/4/2027, DELLA MACCHINA AGRICOLA TARGATA SR007478</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB4863E49F</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB006A4FB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI PIANTE ORNAMENTALI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB006A4FB3</t>
-[...4 lines deleted...]
-  <si>
     <t>BB00752F4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PACCHETTO SERVIZIO AEREO E TRENO TRASFERTA N. 1 DOCENTE TUTOR F.S.L. A LIMONE DAL 2 AL 3 MARZO 2026 E RIENTRO ALUNNI FINE ATTIVITÀ FSL</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB00752F4A</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE07930E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RINNOVO POLIZZA ANNUALE ASSICURATIVA PULLMAN MERCEDES TARGATO AE018JN</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAE07930E9</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BAE0639361</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO TRASPORTO ALUNNI CON PULLMAN PARTECIPAZIONE “CONTEST CUCINA D’AUTORE” A PALERMO E USCITA DIDATT. TEATRO GRECO SIRACUSA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAE0639361</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE044DD5B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TARGHE IN METACRILLATO COMMEMORATIVE PER LE GIORNATE DEL “GIARDINO DEI GIUSTI”  E ADESIVI CON LOGO SCUOLA DA APPLICARE SUGLI AUTOMEZZI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAE044DD5B</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE0340F5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI TAVOLI DA PIC NIC PER ESERCITAZIONI TECNICO-PRATICHE SALA E VENDITA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAE0340F5E</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD52D48DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARTA PER FOTOCOPIATORI E CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD52D48DD</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD49B4125</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RINNOVO DEL SERVIZIO INTERNET ARGOWEB PREMIUM ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD49B4125</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BAC9A93BC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO POLIZZA ANNUALE ASSICURATIVA MACCHINA AGRICOLA TARGATA AZ886P</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAC9A93BC5</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB53CAFD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ALLOGGIO PER TRASFERTA TUTOR F.S.L. A LIMONE DAL 2 AL 3 MARZO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB53CAFD3</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB55B228D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO TRASPORTO ALUNNI CON PULLMAN, PER LA PARTECIPAZIONE ALLE GIORNATE DELL’ORIENTAMENTO PRESSO L’UNIVERSITA’ DI CATANIA – PROGETTO OUI, OVUNQUE DA QUI – PNRR, MISSIONE 4 “ISTRUZIONE E RICERCA”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB55B228D</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB54A1144</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI PICCOLE ATTREZZATURE DA CUCINA PER I LABORATORI DI INDIRIZZO ALBERGHIERO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB54A1144</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA941AB793</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PACCHETTO PERNOTTO, IN OCCASIONE DELL’EVENTO “ NATIONAL ETNA COCKTAIL COMPETITION” DAL 14 AL 16 APRILE 2026,</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/dd662f05-41e7-4510-89b0-ad627aaff8af</t>
   </si>
   <si>
     <t>BA93FD648C</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - FORNITURA PACCHETTO COMPLETO TRASPORTO E ALLOGGIO PER PARTECIPAZIONE ALLA FIERA SOL-EXPO (SALONE
 INTERNAZIONALE DELL’OLIO D’OLIVA) DAL 01 AL 03 MARZO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93FD648C</t>
-[...4 lines deleted...]
-  <si>
     <t>BA93ECA762</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LAVORI DI PULIZIA TOMBINI E SPURGO FOSSA PRESSO LA SEDE DI PACHINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93ECA762</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA8857EDF3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DERRATE ALIMENTARI PER ESERCITAZIONI LABORATORI INDIRIZZO ALBERGHIERO E BAR DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8857EDF3</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3CF0D7B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ATTREZZATURE PER ESERCITAZIONI PRATICHE DI ENOGASTRONOMIA SETTORE SALA E VENDITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CF0D7B3</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3CE2EFAA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PACCHETTO COMPLETO SERVIZIO AEREO + HOTEL PER PARTECIPAZIONE AL “SAFER INTERNET DAY 2026” – GIORNATA MONDIALE PER LA SICUREZZA IN RETE – GENERAZIONI CONNESSE DAL 10 AL 11 FEBBRAIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CE2EFAA</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3CD13623</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI UN SERVIZIO ALBERGHIERO DI PERNOTTAMENTO DI UNA CAMERA PER UN DOCENTE DAL 3 AL 5 FEBBRAIO 2026, PER TRASFERTA TUTOR F.S.L. A LIMONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CD13623</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3CC699D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO TRASPORTO ALUNNI CON PULLMAN, PER VISITA PER ORIENTAMENTO IN USCITA PRESSO UNIVERSITA’ KORE DI ENNA PER I GIORNI 12/02/2026 E 05/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CC699D8</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3CB6D9E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO TRASPORTO ALUNNI CON PULLMAN PER PARTECIPAZIONE A SPETTACOLO TEATRALE PRESSO TEATRO COMUNALE DI NOTO IN DATA 9 FEBBRAIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CB6D9E3</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA28CC968C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI FERRAMENTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28CC968C</t>
-[...4 lines deleted...]
-  <si>
     <t>BA28953B64</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI RIMONTAGGIO E ALLA RESTITUZIONE DELLE ATTREZZATURE NON RIPARATE GIÀ AFFIDATE PER LA RIPARAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28953B64</t>
-[...4 lines deleted...]
-  <si>
     <t>BA28A56123</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PACCHETTO COMPLETO SERVIZIO AEREO + TRENO DAL 3 AL 5 FEBBRAIO 2026, PER F.S.L. A LIMONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28A56123</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA14426374</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA ED IGIENE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA14426374</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B9AB60E4EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LAVORI A CORPO DI CABLAGGIO PER GLI UFFICI DI SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB60E4EB</t>
-[...4 lines deleted...]
-  <si>
     <t>B9AB59838B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ARREDI PER GLI UFFICI DI SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB59838B</t>
-[...4 lines deleted...]
-  <si>
     <t>B9AB4B4763</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LAVORI A CORPO DI CABLAGGIO ED IMPIANTO ELETTRICO DEL NUOVO LABORATORIO DI ACCOGLIENZA  PIANO TERRA SEDE DI PACHINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB4B4763</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B9895B81AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Polizza Assicurativa Triennio 2025-2028</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9895B81AA</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B94852A049</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corsi Sicurezza sul Lavoro per Studenti e personale Scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94852A049</t>
-[...4 lines deleted...]
-  <si>
     <t>B948292C52</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione ordinaria plessi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948292C52</t>
-[...4 lines deleted...]
-  <si>
     <t>AAAAAAAAAA</t>
   </si>
   <si>
     <t>Decisione a contrarre - COPERTURE ASSICURATIVE INFORTUNI E RESPONSABILITÀ CIVILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=AAAAAAAAAA</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92F59409B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto e sostituzione batterie e piastre defibrillatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F59409B</t>
-[...4 lines deleted...]
-  <si>
     <t>B92E49AE28</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Buoni Carburante per automezzi scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92E49AE28</t>
-[...4 lines deleted...]
-  <si>
     <t>B92D9EBD2A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura prodotti pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92D9EBD2A</t>
-[...4 lines deleted...]
-  <si>
     <t>B92D4AEA8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura prodotti per l'igiene</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92D4AEA8A</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>DECRETO DI ASSUNZIONE INCARICO RUP</t>
   </si>
   <si>
     <t>DICHIARAZIONE ASSENZA CONFLITTO DI INTERESSI RUP</t>
   </si>
   <si>
     <t>Decreto di nomina -  Formatore Emolumenti WEB</t>
   </si>
   <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>B91C7CA548</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto carta A3 e carta da imballaggio</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/0a5bc2e3-f740-4d43-9ad9-4f35b46d593d</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1185,1319 +860,1443 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7E4AFA73" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/3c9f7ca1-ea2b-43d3-bea3-a7ec01027ab8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC72C153EC" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/b03756dc-616c-444c-bfd2-74f39ec20aa2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC57AA1189" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/997671ea-5325-4671-a59f-86f7c5dcf0fd" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC527FCE36" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/ff8a5fa8-6d49-4fcc-9108-566bd6d5d16f" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5270D8FD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/dba235db-6e4d-417e-bce0-e9af78d81f08" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0C370CD2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/04c8f7f0-f8e1-4661-bfae-955abf3c6127" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0C4667D5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/05f258aa-2e2f-4197-8cd0-ecf847a313b0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0C3ED3FC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/7c6834e6-faac-4a5f-a7ec-b39cd7844646" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBCD40DA70" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/2a102e42-6414-4667-b7fb-d1e32848903e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBCD25A379" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/bea8288a-c8c5-4f43-a167-2675e0ecc20e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA3D37D1E" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/f55fb97b-04c2-4c76-928d-0b8023f083bf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA3C28D7B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/2e6cc2a9-8f7a-4b81-9087-e84fce7fc696" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9AB82F5B" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/e66c1569-2f4c-411b-b550-1ec31873bc76" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB8860C36F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/c0bcd41c-21ee-4c6d-a87e-715a7d9c93db" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB88483F1B" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/4e3b55e8-2169-469c-b1ec-877faced0160" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB6B3A6117" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/8f165ca4-fa22-4ab8-978f-72f56faf676a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB653F5984" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/1a3d2a04-c0ae-432e-b5e2-99999b52405f" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB485A34B6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/f01cd2e4-2a0d-4fc7-9ce2-7c0286fd51e5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB4863E49F" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/7f01d29c-5acc-47d0-abd8-abcf66a361aa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB006A4FB3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/d8632093-4a60-4f67-af70-06adc3bd3c1b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB00752F4A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/bb3f4302-ea0d-4bd5-9ea1-5bdb62a4b9cd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE07930E9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/6a645d13-471b-4484-81f4-efbc8a122cf6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE0639361" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/f4671d4a-bee4-4898-bc1e-4d09206d985c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE044DD5B" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/8870ce18-5693-4de3-9334-760711e69e6b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE0340F5E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/3d165783-f429-4f7c-b251-9168b5a31d4e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD52D48DD" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/6bbb2a5c-30d2-4120-9870-daee53fc42e4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD49B4125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/2c601114-bea3-4f70-9eb0-68a3a63c3f64" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAC9A93BC5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/9be2d29f-1d31-4030-ad18-a779670151c6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB53CAFD3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/bd100b08-17a2-4ef0-97e9-3c3843cd2bb2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB55B228D" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/c096545f-3c08-4a5b-8f0e-2655e53ad3dd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB54A1144" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/2ed71397-6f12-4a13-8993-ea82c8c74aea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA941AB793" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/dd662f05-41e7-4510-89b0-ad627aaff8af" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93FD648C" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/7897279e-fea0-44e8-9db5-1ef2b7aaf275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93ECA762" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/d6c449d9-32a3-4881-9eb7-758796e07a3b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8857EDF3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/4c1b86eb-e9b2-4fcf-86c5-e17d7a1a333f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CF0D7B3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/1297dfa9-3649-455a-a072-0607d781d92b" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CE2EFAA" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/85ef1b04-8863-4c60-bfbe-9eb611702ec3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CD13623" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/37cedf7a-b872-4857-b318-72d49289b6a4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CC699D8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/fe2a0e14-8102-410f-bff8-35877ce6ca11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CB6D9E3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/617c2a96-1249-4bc7-ab93-10a7789ad673" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28CC968C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/35efd8c7-49c7-4fe8-8e52-cc64feada4ee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28953B64" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/51f07b7a-131c-4b90-a1dc-5f24dae5b5f9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28A56123" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/c6938136-b4cd-4340-bea7-30ed6d482f55" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA14426374" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/c9d29687-655c-4fbd-a2c8-9aa822579259" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB60E4EB" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/34e777e9-e208-4ae0-9947-dcf2808a94df" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB59838B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/61e45922-ec93-4e0c-9528-a97675eb8cde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB4B4763" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/e29a54fd-4740-49a1-aadc-3657de8231ef" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9895B81AA" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/b5e5f89d-9559-44aa-9eae-1754c8222c35" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94852A049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/9e8d18b1-17cc-4a42-9eea-eb67acbeb9b8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948292C52" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/be853b11-d9b7-4ae3-b694-8607a246bcff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=AAAAAAAAAA" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/fd09627a-02cf-47dc-982a-e6acbd0ceec3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F59409B" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/3367b986-d679-4666-86b8-ff52d819fabd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92E49AE28" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/2003454c-e847-4d00-800b-38b25a41286d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92D9EBD2A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/c8296ba0-272f-4f6c-94a6-23cae07c1efb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92D4AEA8A" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/18cf5cdc-7ca6-4a5c-a2a7-1520ea6dee41" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C7CA548" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIS02100P/amministrazione-trasparente/atti-amministrazioni-enti/0a5bc2e3-f740-4d43-9ad9-4f35b46d593d" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F63"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>9467</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B3">
         <v>6402</v>
       </c>
       <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
         <v>9273</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
         <v>9237</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B6">
         <v>9232</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B7">
         <v>8462</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>8449</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B9">
         <v>8438</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="B10">
         <v>7417</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="B11">
         <v>7410</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>32</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="B12">
         <v>6736</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>35</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="B13">
         <v>6728</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>37</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="B14">
         <v>6603</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>40</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="B15">
         <v>6314</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>43</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="B16">
         <v>6309</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>45</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B17">
         <v>6189</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>47</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="B18">
         <v>5802</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>51</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="B19">
         <v>5747</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>54</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="B20">
         <v>5408</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>57</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="B21">
         <v>5389</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>59</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="B22">
         <v>4337</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>62</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="B23">
         <v>4322</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>64</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>65</v>
       </c>
       <c r="B24">
         <v>3615</v>
       </c>
       <c r="C24" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>67</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>68</v>
       </c>
       <c r="B25">
         <v>3561</v>
       </c>
       <c r="C25" t="s">
-        <v>113</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>70</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>68</v>
       </c>
       <c r="B26">
         <v>3553</v>
       </c>
       <c r="C26" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>72</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>68</v>
       </c>
       <c r="B27">
         <v>3548</v>
       </c>
       <c r="C27" t="s">
-        <v>121</v>
+        <v>73</v>
       </c>
       <c r="D27" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>74</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>75</v>
       </c>
       <c r="B28">
         <v>3400</v>
       </c>
       <c r="C28" t="s">
-        <v>126</v>
+        <v>76</v>
       </c>
       <c r="D28" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>77</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>75</v>
       </c>
       <c r="B29">
         <v>3380</v>
       </c>
       <c r="C29" t="s">
-        <v>130</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>79</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>80</v>
       </c>
       <c r="B30">
         <v>3182</v>
       </c>
       <c r="C30" t="s">
-        <v>135</v>
+        <v>81</v>
       </c>
       <c r="D30" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>82</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>83</v>
       </c>
       <c r="B31">
         <v>2892</v>
       </c>
       <c r="C31" t="s">
-        <v>140</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>85</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>83</v>
       </c>
       <c r="B32">
         <v>2886</v>
       </c>
       <c r="C32" t="s">
-        <v>144</v>
+        <v>86</v>
       </c>
       <c r="D32" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>87</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>83</v>
       </c>
       <c r="B33">
         <v>2878</v>
       </c>
       <c r="C33" t="s">
-        <v>148</v>
+        <v>88</v>
       </c>
       <c r="D33" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>89</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>152</v>
+        <v>90</v>
       </c>
       <c r="B34">
         <v>2446</v>
       </c>
       <c r="C34" t="s">
-        <v>153</v>
+        <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>92</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>152</v>
+        <v>90</v>
       </c>
       <c r="B35">
         <v>2441</v>
       </c>
       <c r="C35" t="s">
-        <v>157</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>94</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>152</v>
+        <v>90</v>
       </c>
       <c r="B36">
         <v>2436</v>
       </c>
       <c r="C36" t="s">
-        <v>161</v>
+        <v>95</v>
       </c>
       <c r="D36" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>96</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>165</v>
+        <v>97</v>
       </c>
       <c r="B37">
         <v>2312</v>
       </c>
       <c r="C37" t="s">
-        <v>166</v>
+        <v>98</v>
       </c>
       <c r="D37" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>99</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>170</v>
+        <v>100</v>
       </c>
       <c r="B38">
         <v>1378</v>
       </c>
       <c r="C38" t="s">
-        <v>171</v>
+        <v>101</v>
       </c>
       <c r="D38" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>102</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>170</v>
+        <v>100</v>
       </c>
       <c r="B39">
         <v>1373</v>
       </c>
       <c r="C39" t="s">
-        <v>175</v>
+        <v>103</v>
       </c>
       <c r="D39" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>104</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>170</v>
+        <v>100</v>
       </c>
       <c r="B40">
         <v>1355</v>
       </c>
       <c r="C40" t="s">
-        <v>179</v>
+        <v>105</v>
       </c>
       <c r="D40" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>106</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>170</v>
+        <v>100</v>
       </c>
       <c r="B41">
         <v>1347</v>
       </c>
       <c r="C41" t="s">
-        <v>183</v>
+        <v>107</v>
       </c>
       <c r="D41" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>108</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>170</v>
+        <v>100</v>
       </c>
       <c r="B42">
         <v>1336</v>
       </c>
       <c r="C42" t="s">
-        <v>187</v>
+        <v>109</v>
       </c>
       <c r="D42" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>110</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>191</v>
+        <v>111</v>
       </c>
       <c r="B43">
         <v>1086</v>
       </c>
       <c r="C43" t="s">
-        <v>192</v>
+        <v>112</v>
       </c>
       <c r="D43" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>113</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>191</v>
+        <v>111</v>
       </c>
       <c r="B44">
         <v>1070</v>
       </c>
       <c r="C44" t="s">
-        <v>196</v>
+        <v>114</v>
       </c>
       <c r="D44" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>115</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>191</v>
+        <v>111</v>
       </c>
       <c r="B45">
         <v>1064</v>
       </c>
       <c r="C45" t="s">
-        <v>200</v>
+        <v>116</v>
       </c>
       <c r="D45" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>117</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>204</v>
+        <v>118</v>
       </c>
       <c r="B46">
         <v>800</v>
       </c>
       <c r="C46" t="s">
-        <v>205</v>
+        <v>119</v>
       </c>
       <c r="D46" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>120</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>209</v>
+        <v>121</v>
       </c>
       <c r="B47">
         <v>15578</v>
       </c>
       <c r="C47" t="s">
-        <v>210</v>
+        <v>122</v>
       </c>
       <c r="D47" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>123</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>209</v>
+        <v>121</v>
       </c>
       <c r="B48">
         <v>15562</v>
       </c>
       <c r="C48" t="s">
-        <v>214</v>
+        <v>124</v>
       </c>
       <c r="D48" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>125</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>209</v>
+        <v>121</v>
       </c>
       <c r="B49">
         <v>15534</v>
       </c>
       <c r="C49" t="s">
-        <v>218</v>
+        <v>126</v>
       </c>
       <c r="D49" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>127</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>222</v>
+        <v>128</v>
       </c>
       <c r="B50">
         <v>15100</v>
       </c>
       <c r="C50" t="s">
-        <v>223</v>
+        <v>129</v>
       </c>
       <c r="D50" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>130</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>227</v>
+        <v>131</v>
       </c>
       <c r="B51">
         <v>14406</v>
       </c>
       <c r="C51" t="s">
-        <v>228</v>
+        <v>132</v>
       </c>
       <c r="D51" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>133</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>227</v>
+        <v>131</v>
       </c>
       <c r="B52">
         <v>14397</v>
       </c>
       <c r="C52" t="s">
-        <v>232</v>
+        <v>134</v>
       </c>
       <c r="D52" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>135</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>227</v>
+        <v>131</v>
       </c>
       <c r="B53">
         <v>14377</v>
       </c>
       <c r="C53" t="s">
-        <v>236</v>
+        <v>136</v>
       </c>
       <c r="D53" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>137</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>240</v>
+        <v>138</v>
       </c>
       <c r="B54">
         <v>13948</v>
       </c>
       <c r="C54" t="s">
-        <v>241</v>
+        <v>139</v>
       </c>
       <c r="D54" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>140</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>240</v>
+        <v>138</v>
       </c>
       <c r="B55">
         <v>13945</v>
       </c>
       <c r="C55" t="s">
-        <v>245</v>
+        <v>141</v>
       </c>
       <c r="D55" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>142</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>240</v>
+        <v>138</v>
       </c>
       <c r="B56">
         <v>13935</v>
       </c>
       <c r="C56" t="s">
-        <v>249</v>
+        <v>143</v>
       </c>
       <c r="D56" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>252</v>
+        <v>144</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>240</v>
+        <v>138</v>
       </c>
       <c r="B57">
         <v>13926</v>
       </c>
       <c r="C57" t="s">
-        <v>253</v>
+        <v>145</v>
       </c>
       <c r="D57" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>146</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>257</v>
+        <v>147</v>
       </c>
       <c r="B58">
         <v>13767</v>
       </c>
       <c r="C58" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="D58" t="s">
-        <v>258</v>
+        <v>148</v>
       </c>
       <c r="E58" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>47</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>257</v>
+        <v>147</v>
       </c>
       <c r="B59">
         <v>13766</v>
       </c>
       <c r="C59" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="D59" t="s">
-        <v>259</v>
+        <v>149</v>
       </c>
       <c r="E59" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>47</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>257</v>
+        <v>147</v>
       </c>
       <c r="B60">
         <v>13763</v>
       </c>
       <c r="C60" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="D60" t="s">
-        <v>259</v>
+        <v>149</v>
       </c>
       <c r="E60" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>47</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>257</v>
+        <v>147</v>
       </c>
       <c r="B61">
         <v>13762</v>
       </c>
       <c r="C61" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="D61" t="s">
-        <v>258</v>
+        <v>148</v>
       </c>
       <c r="E61" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>47</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>257</v>
+        <v>147</v>
       </c>
       <c r="B62">
         <v>13755</v>
       </c>
       <c r="C62" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="D62" t="s">
-        <v>260</v>
+        <v>150</v>
       </c>
       <c r="E62" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>47</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>261</v>
+        <v>151</v>
       </c>
       <c r="B63">
         <v>13665</v>
       </c>
       <c r="C63" t="s">
-        <v>262</v>
+        <v>152</v>
       </c>
       <c r="D63" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>153</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="F58" r:id="rId112"/>
+    <hyperlink ref="F59" r:id="rId113"/>
+    <hyperlink ref="F60" r:id="rId114"/>
+    <hyperlink ref="F61" r:id="rId115"/>
+    <hyperlink ref="F62" r:id="rId116"/>
+    <hyperlink ref="E63" r:id="rId117"/>
+    <hyperlink ref="F63" r:id="rId118"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>