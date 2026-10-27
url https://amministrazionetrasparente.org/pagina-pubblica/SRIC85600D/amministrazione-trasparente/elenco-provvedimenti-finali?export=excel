--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -8,80 +8,107 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="566" uniqueCount="289">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD5BC8C782</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Prodotti per l'igienizzazione e pulizia degli ambienti scolastici</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5BAE9DBB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto attrezzature musicali e accessori</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD2578B795</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di assistenza informatica (triennale)</t>
+  </si>
+  <si>
     <t>02/09/2026</t>
   </si>
   <si>
     <t>BCD6AD8AEE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Registri per i tre ordini di scuola</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>24/08/2026</t>
   </si>
   <si>
     <t>BC9E91822D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di n. 4 insegne per i plessi Don Bosco e Aurispa</t>
   </si>
   <si>
     <t>04/08/2026</t>
   </si>
   <si>
     <t>BC9E6A3B19</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti aereo A/R CT-Budapest (Erasmus 2026)</t>
   </si>
   <si>
     <t>BC9E7E00B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di pittura murale e altri prodotti di ferramenta</t>
   </si>
@@ -1239,2258 +1266,2318 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD6AD8AEE" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/6bdca6c3-5d2e-4440-aa3a-1a8e8d193e2e" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9E91822D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/b7f1c0f4-ce5e-41e0-84cb-758207bcfde7" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9E6A3B19" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/19976d4b-9a9d-435e-a52a-bc8769fd2233" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9E7E00B5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/a3595f6e-59f2-4465-82be-7f8eb6c2d744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1B473076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/8f8982f6-0f39-44d2-a263-d962b3173831" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1A4C4F29" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/f6a77ae8-de52-4338-a046-c3cc48163d26" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC07099044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/ca1e954b-efd2-48e4-b1e6-ebc42229129e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0073FFE6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/c103daea-8085-43f7-b019-b582a68f8e8d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF4D8C17E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/23900b8c-00e2-472b-b11f-2da34387ef2d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF4D04143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/93dd72ac-ec3e-41fc-9374-b06775b8f441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD954B262" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/44530f85-66a1-4950-b355-7171e09ea882" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCDE98DB8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/3e9f567e-15ac-4391-abdb-a3c09b1af5b2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB989D76BE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/a7fb9958-3801-4e5d-8ca8-6a027c9502c7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98B4659A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/d27e8dbe-e704-4002-a41d-22d57b1b8332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A92386F" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/108bd606-944c-4af2-b6c8-dc069760adbb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70A74343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/bd1a1732-38a5-4571-84b1-9cb568564bca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70945936" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/8ecf61e0-e888-4d47-8171-a1c6fe862237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB707CC21C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/81e896b2-9b4c-4688-927a-f2f90911da6a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB497E342B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/04dfbfaf-74a7-458d-92d1-a68b25ab4178" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB498CA2CC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/a30875b0-ebdd-4707-8cfa-a93ba8713a39" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47624B08" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/35f62f2a-c454-47e4-8a47-ad846485eb0a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34B1D727" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/1dc4e629-e834-4021-87d9-b760d7d58390" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D8717D5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/393b642d-819f-4c86-9252-a75d17ca133b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D975E62" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/35feaea2-e395-47aa-b39b-ba5f840f4b50" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1AC17A2D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/d55934f9-f863-4f09-b979-37cfc080725c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15626E5F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/44e3aaa5-45f4-40b4-9a89-96e58c834bc3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8934C250" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/a6e2d49d-238b-4472-a2ba-8b9ab4b2aab1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89227086" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/fe57e399-7970-49c5-924b-2c39b404d3a8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA890DD033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/fdd956f3-5978-4916-8cf5-329eae8afa32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88FF0C9B" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/bc8d671c-1e68-4fb4-b0dd-61b77cdb75ae" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89454C29" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/8809bc8c-7392-46aa-8eea-0b611a3e58bf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF5D726B" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/7a3b3d01-c0ad-4504-9dad-2899c8d0e4cc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4996D903" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/e4f42697-94b9-4dc1-8bb1-1ec7f93b701c" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E5AF0BC2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/5810f681-ef57-45ac-a1f2-30d3ebd590e6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99926121D" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/6259574c-2aaa-45c8-a7e1-2a8585a7061c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9824D8BEB" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/5ba86587-216e-487b-8345-068459ad2879" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9823713AC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/167e0916-bae6-474d-89aa-e9a8a2017d82" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B946F5F458" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/ede5d2ea-5cd5-424d-b9bf-d138cb1884a7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935645B6A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/b3b48dc2-8dd6-4173-91b0-a01dd301cf01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92E9A792E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/af6f3970-1633-4e6d-9144-14c6b682d622" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9319A8663" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/bcfb6ee6-910d-4fd1-a982-e206253f8d83" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0A95DC2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/722343d7-2887-4944-b45a-48fe1ba8f21d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9011AA7EB" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/7bfe7681-bc46-489d-9470-49d793fb12fe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF7C1632" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/d96d7653-388b-4120-95b6-13e55c46fcc1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F094EFE8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/ec048ffa-4fdc-4143-8629-f87e92c730eb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88403F898" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/550fc616-051a-43c0-a483-5cad4e7309c0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82FB716F9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/5f56e5f2-3e18-45e5-9112-3345bf964c98" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84903F528" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/f9fcaf01-d578-4d16-b6b5-cc7e02a0bbb8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D1E9BF8A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/1e8037af-5970-4689-ae03-c9351c022399" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A4D01389" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/8641fb91-65ab-457a-b081-6ea21d54c04b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A4C44790" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/0b91a7be-7445-4f68-896f-0b28d2270037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A070D961" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/92f0a810-3cd2-4dbf-b475-7bda543295d7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76D7692E0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/49720ef3-6db2-4ccb-8a70-e2a650feccd5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B757C0DC75" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/41cea2ee-4964-4b1d-8909-e9deb25ffe7e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B722C8CA94" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/d2879fbd-ed61-40ae-a872-a776f7916e52" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B722BE50C7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/91a0d5a7-9ee8-417c-bc7e-c7cf2ab72509" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F56344BE" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/bbff4a32-62a1-4dd4-84fd-8a708b7041f4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBEC9A71" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/601871b9-abf2-4385-8bf3-90c8301a41e0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BC02CF64" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/a720ff49-1ee6-472e-a4a4-a685b08f96b8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBF8773D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/b2b61f47-e2cc-4410-b92d-85e53fa48d77" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6378FC058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/7135a25d-c9d3-472b-8d22-135e31679681" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E726758" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/66866760-1f3d-4de8-94e1-9db474e7d331" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E82274D" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/bdb3aa1d-a259-48fd-a96e-b8bef7367a00" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60EE75B4D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/1a11c137-fde6-4bc0-9c68-52c450a90ca4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60EF564FC" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/6b008c03-2350-4732-b8ae-2fc642433bb8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60ED5D43F" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/cc77a09f-f9b1-4d83-aa5c-3679557d9be8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FDE24253" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/5291e2ae-d048-446c-a4fc-8176eeeee203" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FDCED1AE" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/b78178e3-c8dc-4201-97f3-b340ef2d49cd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FDBC3BC0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/e0704dc1-e2ae-4c0c-ade2-f3376b0aca1e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DCE3CDF4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/0ad419bd-651d-4d3b-8e0c-0271a1ba54e5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E938CB5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/874dbaea-2d7a-4627-bb7a-591ca353d675" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E938CB5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/75d0a7f3-2c61-4708-9f1f-a3a653498315" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B156A52E" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/027e427c-c5cf-4b10-8c5e-24ccdc03481e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B14F54A1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/ff92dd16-44df-4142-839c-c52d7b33e52c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B1488AAC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/e270038c-b5a5-4b0c-b0db-d9d8cd6a4f7b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B135D3F0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/b94597cc-517f-4f1c-b8a4-ec460e811465" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B12B052C" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/ef7d720a-6fa4-4ca7-b537-15dcc0ff8195" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B115CC96" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/7dc323f3-b921-4530-a075-94d147e17bed" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A601D7F5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/1f8fbf03-8e50-4333-93d0-347a2a46785e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5E06E74" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/23b9d315-45ff-4efd-bd6d-e24fc9f90dc3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5C93C4C" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/2a3ec912-e893-46c1-a67a-83083d563dea" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5AFEE14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/72e6fdb8-9bd7-49fc-94c1-c721727d8acc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5736F42" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/674420ad-a2cd-43be-87d2-3bab789e4b42" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54764006A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/fd036ae8-61a9-4886-8cdf-b0f5648914a5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5378631CB" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/a5dd2fe7-74d8-4694-9501-2ff830bccbd7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53769006A" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/d9b3f374-68cc-4aaf-8f28-9cb9f95a93d7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52463139E" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/b7e27bd4-a603-482f-84c4-a580b1214437" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DD9D609A" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/a4c15a0b-bbce-43a4-b801-d003703f88e9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49F9E0906" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/c1bc84b6-068e-4e39-bae0-56e9b6221919" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49F6AB385" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/8ce0340e-1c0e-4d6d-a801-f00548287746" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49F4C84EF" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/d2b91584-beec-46de-97df-17a2411f0220" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4598805B8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/542c19e4-1911-42de-a3b0-b108a82c3ccc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B496B7E988" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/934a8926-0f26-48bb-acf2-31ba798ac213" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4965FF073" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/486baae2-17d0-4521-9719-ea3290f6561b" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B496452E69" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/e2fe9a80-8c3b-4964-ae32-affa77b60b6d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49678C80E" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/6b294a7d-7304-494a-bcea-b90a31b576fb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46E63799B" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/d36ee5f9-63bc-44fc-87ae-5a85e524113f" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46E7C62E1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/a4e49801-1b2f-47a6-b84f-1bde44e3633d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46E9AB31D" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/1ad6ac2b-d1a4-45e2-8cde-5452818504f8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4599C7392" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/5baf2e26-5515-406f-a673-9c46768fd213" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45974736D" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/afe033cc-229b-4406-8c68-e3a86ca38fe6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F580C960" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/06a3224c-b74b-4e58-a393-81a97e1284d4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F5423F51" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/664b56f8-40b1-41c4-aaf9-e03674808648" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E938D209" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/3b3d2f7f-fede-49df-92dd-7edea1030f27" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E950F093" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/344454d7-cb04-4da6-89be-1de0d9c2480b" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E95C6795" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/cf170e0e-f7a0-4703-9603-c0c6cc4a3503" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B364B3812E" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/0a8f7369-6061-43f2-bcc0-267f82c66850" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B364A1510A" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/2b976904-829b-47f5-8c3b-62b52f3599ff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B364976DD0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/64b8b492-9a9d-44ca-9f14-42413d1e3706" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5BC8C782" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/f58a7ec9-f727-4797-9b51-8cfc68fcb6be" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5BAE9DBB" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/938d00fa-6bf0-4d73-a335-504aef86242f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2578B795" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/6fe95aa2-b099-44c6-b56f-a2d78f387634" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD6AD8AEE" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/6bdca6c3-5d2e-4440-aa3a-1a8e8d193e2e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9E91822D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/b7f1c0f4-ce5e-41e0-84cb-758207bcfde7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9E6A3B19" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/19976d4b-9a9d-435e-a52a-bc8769fd2233" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9E7E00B5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/a3595f6e-59f2-4465-82be-7f8eb6c2d744" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1B473076" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/8f8982f6-0f39-44d2-a263-d962b3173831" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1A4C4F29" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/f6a77ae8-de52-4338-a046-c3cc48163d26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC07099044" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/ca1e954b-efd2-48e4-b1e6-ebc42229129e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0073FFE6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/c103daea-8085-43f7-b019-b582a68f8e8d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF4D8C17E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/23900b8c-00e2-472b-b11f-2da34387ef2d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF4D04143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/93dd72ac-ec3e-41fc-9374-b06775b8f441" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD954B262" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/44530f85-66a1-4950-b355-7171e09ea882" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCDE98DB8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/3e9f567e-15ac-4391-abdb-a3c09b1af5b2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB989D76BE" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/a7fb9958-3801-4e5d-8ca8-6a027c9502c7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98B4659A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/d27e8dbe-e704-4002-a41d-22d57b1b8332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A92386F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/108bd606-944c-4af2-b6c8-dc069760adbb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70A74343" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/bd1a1732-38a5-4571-84b1-9cb568564bca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70945936" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/8ecf61e0-e888-4d47-8171-a1c6fe862237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB707CC21C" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/81e896b2-9b4c-4688-927a-f2f90911da6a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB497E342B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/04dfbfaf-74a7-458d-92d1-a68b25ab4178" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB498CA2CC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/a30875b0-ebdd-4707-8cfa-a93ba8713a39" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47624B08" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/35f62f2a-c454-47e4-8a47-ad846485eb0a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34B1D727" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/1dc4e629-e834-4021-87d9-b760d7d58390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D8717D5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/393b642d-819f-4c86-9252-a75d17ca133b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D975E62" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/35feaea2-e395-47aa-b39b-ba5f840f4b50" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1AC17A2D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/d55934f9-f863-4f09-b979-37cfc080725c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15626E5F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/44e3aaa5-45f4-40b4-9a89-96e58c834bc3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8934C250" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/a6e2d49d-238b-4472-a2ba-8b9ab4b2aab1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89227086" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/fe57e399-7970-49c5-924b-2c39b404d3a8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA890DD033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/fdd956f3-5978-4916-8cf5-329eae8afa32" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88FF0C9B" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/bc8d671c-1e68-4fb4-b0dd-61b77cdb75ae" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89454C29" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/8809bc8c-7392-46aa-8eea-0b611a3e58bf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF5D726B" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/7a3b3d01-c0ad-4504-9dad-2899c8d0e4cc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4996D903" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/e4f42697-94b9-4dc1-8bb1-1ec7f93b701c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E5AF0BC2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/5810f681-ef57-45ac-a1f2-30d3ebd590e6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99926121D" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/6259574c-2aaa-45c8-a7e1-2a8585a7061c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9824D8BEB" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/5ba86587-216e-487b-8345-068459ad2879" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9823713AC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/167e0916-bae6-474d-89aa-e9a8a2017d82" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B946F5F458" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/ede5d2ea-5cd5-424d-b9bf-d138cb1884a7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935645B6A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/b3b48dc2-8dd6-4173-91b0-a01dd301cf01" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92E9A792E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/af6f3970-1633-4e6d-9144-14c6b682d622" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9319A8663" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/bcfb6ee6-910d-4fd1-a982-e206253f8d83" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0A95DC2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/722343d7-2887-4944-b45a-48fe1ba8f21d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9011AA7EB" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/7bfe7681-bc46-489d-9470-49d793fb12fe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF7C1632" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/d96d7653-388b-4120-95b6-13e55c46fcc1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F094EFE8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/ec048ffa-4fdc-4143-8629-f87e92c730eb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88403F898" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/550fc616-051a-43c0-a483-5cad4e7309c0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82FB716F9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/5f56e5f2-3e18-45e5-9112-3345bf964c98" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84903F528" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/f9fcaf01-d578-4d16-b6b5-cc7e02a0bbb8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D1E9BF8A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/1e8037af-5970-4689-ae03-c9351c022399" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A4D01389" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/8641fb91-65ab-457a-b081-6ea21d54c04b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A4C44790" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/0b91a7be-7445-4f68-896f-0b28d2270037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A070D961" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/92f0a810-3cd2-4dbf-b475-7bda543295d7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76D7692E0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/49720ef3-6db2-4ccb-8a70-e2a650feccd5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B757C0DC75" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/41cea2ee-4964-4b1d-8909-e9deb25ffe7e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B722C8CA94" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/d2879fbd-ed61-40ae-a872-a776f7916e52" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B722BE50C7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/91a0d5a7-9ee8-417c-bc7e-c7cf2ab72509" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F56344BE" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/bbff4a32-62a1-4dd4-84fd-8a708b7041f4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBEC9A71" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/601871b9-abf2-4385-8bf3-90c8301a41e0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BC02CF64" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/a720ff49-1ee6-472e-a4a4-a685b08f96b8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBF8773D" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/b2b61f47-e2cc-4410-b92d-85e53fa48d77" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6378FC058" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/7135a25d-c9d3-472b-8d22-135e31679681" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E726758" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/66866760-1f3d-4de8-94e1-9db474e7d331" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E82274D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/bdb3aa1d-a259-48fd-a96e-b8bef7367a00" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60EE75B4D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/1a11c137-fde6-4bc0-9c68-52c450a90ca4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60EF564FC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/6b008c03-2350-4732-b8ae-2fc642433bb8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60ED5D43F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/cc77a09f-f9b1-4d83-aa5c-3679557d9be8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FDE24253" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/5291e2ae-d048-446c-a4fc-8176eeeee203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FDCED1AE" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/b78178e3-c8dc-4201-97f3-b340ef2d49cd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FDBC3BC0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/e0704dc1-e2ae-4c0c-ade2-f3376b0aca1e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DCE3CDF4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/0ad419bd-651d-4d3b-8e0c-0271a1ba54e5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E938CB5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/874dbaea-2d7a-4627-bb7a-591ca353d675" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E938CB5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/75d0a7f3-2c61-4708-9f1f-a3a653498315" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B156A52E" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/027e427c-c5cf-4b10-8c5e-24ccdc03481e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B14F54A1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/ff92dd16-44df-4142-839c-c52d7b33e52c" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B1488AAC" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/e270038c-b5a5-4b0c-b0db-d9d8cd6a4f7b" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B135D3F0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/b94597cc-517f-4f1c-b8a4-ec460e811465" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B12B052C" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/ef7d720a-6fa4-4ca7-b537-15dcc0ff8195" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B115CC96" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/7dc323f3-b921-4530-a075-94d147e17bed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A601D7F5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/1f8fbf03-8e50-4333-93d0-347a2a46785e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5E06E74" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/23b9d315-45ff-4efd-bd6d-e24fc9f90dc3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5C93C4C" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/2a3ec912-e893-46c1-a67a-83083d563dea" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5AFEE14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/72e6fdb8-9bd7-49fc-94c1-c721727d8acc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5736F42" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/674420ad-a2cd-43be-87d2-3bab789e4b42" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54764006A" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/fd036ae8-61a9-4886-8cdf-b0f5648914a5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5378631CB" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/a5dd2fe7-74d8-4694-9501-2ff830bccbd7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53769006A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/d9b3f374-68cc-4aaf-8f28-9cb9f95a93d7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52463139E" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/b7e27bd4-a603-482f-84c4-a580b1214437" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DD9D609A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/a4c15a0b-bbce-43a4-b801-d003703f88e9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49F9E0906" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/c1bc84b6-068e-4e39-bae0-56e9b6221919" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49F6AB385" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/8ce0340e-1c0e-4d6d-a801-f00548287746" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49F4C84EF" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/d2b91584-beec-46de-97df-17a2411f0220" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4598805B8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/542c19e4-1911-42de-a3b0-b108a82c3ccc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B496B7E988" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/934a8926-0f26-48bb-acf2-31ba798ac213" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4965FF073" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/486baae2-17d0-4521-9719-ea3290f6561b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B496452E69" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/e2fe9a80-8c3b-4964-ae32-affa77b60b6d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49678C80E" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/6b294a7d-7304-494a-bcea-b90a31b576fb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46E63799B" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/d36ee5f9-63bc-44fc-87ae-5a85e524113f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46E7C62E1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/a4e49801-1b2f-47a6-b84f-1bde44e3633d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46E9AB31D" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/1ad6ac2b-d1a4-45e2-8cde-5452818504f8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4599C7392" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/5baf2e26-5515-406f-a673-9c46768fd213" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45974736D" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/afe033cc-229b-4406-8c68-e3a86ca38fe6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F580C960" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/06a3224c-b74b-4e58-a393-81a97e1284d4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F5423F51" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/664b56f8-40b1-41c4-aaf9-e03674808648" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E938D209" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/3b3d2f7f-fede-49df-92dd-7edea1030f27" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E950F093" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/344454d7-cb04-4da6-89be-1de0d9c2480b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E95C6795" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/cf170e0e-f7a0-4703-9603-c0c6cc4a3503" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B364B3812E" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/0a8f7369-6061-43f2-bcc0-267f82c66850" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B364A1510A" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/2b976904-829b-47f5-8c3b-62b52f3599ff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B364976DD0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC85600D/amministrazione-trasparente/atti-amministrazioni-enti/64b8b492-9a9d-44ca-9f14-42413d1e3706" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F110"/>
+  <dimension ref="A1:F113"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8985</v>
+        <v>11132</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>8793</v>
+        <v>10758</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>8685</v>
+        <v>9936</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>8684</v>
+        <v>8985</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>7668</v>
+        <v>8793</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>7661</v>
+        <v>8685</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>7501</v>
+        <v>8684</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>7383</v>
+        <v>7668</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B10">
-        <v>7192</v>
+        <v>7661</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>7191</v>
+        <v>7501</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>6460</v>
+        <v>7383</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>6409</v>
+        <v>7192</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>5759</v>
+        <v>7191</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>5758</v>
+        <v>6460</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>5576</v>
+        <v>6409</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>5199</v>
+        <v>5759</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>5197</v>
+        <v>5758</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>5194</v>
+        <v>5576</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>4642</v>
+        <v>5199</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B21">
-        <v>4642</v>
+        <v>5197</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B22">
-        <v>4617</v>
+        <v>5194</v>
       </c>
       <c r="C22" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B23">
-        <v>4616</v>
+        <v>4642</v>
       </c>
       <c r="C23" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B24">
-        <v>4616</v>
+        <v>4642</v>
       </c>
       <c r="C24" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B25">
-        <v>4615</v>
+        <v>4617</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B26">
-        <v>3966</v>
+        <v>4616</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B27">
-        <v>3959</v>
+        <v>4616</v>
       </c>
       <c r="C27" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D27" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="B28">
-        <v>2052</v>
+        <v>4615</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B29">
-        <v>2051</v>
+        <v>3966</v>
       </c>
       <c r="C29" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B30">
-        <v>2049</v>
+        <v>3959</v>
       </c>
       <c r="C30" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D30" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="B31">
-        <v>2048</v>
+        <v>2052</v>
       </c>
       <c r="C31" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D31" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="B32">
-        <v>2045</v>
+        <v>2051</v>
       </c>
       <c r="C32" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D32" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B33">
-        <v>1243</v>
+        <v>2049</v>
       </c>
       <c r="C33" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B34">
-        <v>1242</v>
+        <v>2048</v>
       </c>
       <c r="C34" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D34" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="B35">
-        <v>156</v>
+        <v>2045</v>
       </c>
       <c r="C35" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D35" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B36">
-        <v>13541</v>
+        <v>1243</v>
       </c>
       <c r="C36" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D36" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B37">
-        <v>13358</v>
+        <v>1242</v>
       </c>
       <c r="C37" t="s">
         <v>96</v>
       </c>
       <c r="D37" t="s">
         <v>97</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B38">
-        <v>13357</v>
+        <v>156</v>
       </c>
       <c r="C38" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D38" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B39">
-        <v>12641</v>
+        <v>13541</v>
       </c>
       <c r="C39" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D39" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B40">
-        <v>12245</v>
+        <v>13358</v>
       </c>
       <c r="C40" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D40" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B41">
-        <v>12225</v>
+        <v>13357</v>
       </c>
       <c r="C41" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D41" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="B42">
-        <v>12198</v>
+        <v>12641</v>
       </c>
       <c r="C42" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B43">
-        <v>11653</v>
+        <v>12245</v>
       </c>
       <c r="C43" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D43" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B44">
-        <v>11652</v>
+        <v>12225</v>
       </c>
       <c r="C44" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D44" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B45">
-        <v>11532</v>
+        <v>12198</v>
       </c>
       <c r="C45" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D45" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B46">
-        <v>11354</v>
+        <v>11653</v>
       </c>
       <c r="C46" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D46" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B47">
-        <v>9445</v>
+        <v>11652</v>
       </c>
       <c r="C47" t="s">
         <v>122</v>
       </c>
       <c r="D47" t="s">
         <v>123</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48">
-        <v>8267</v>
+        <v>11532</v>
       </c>
       <c r="C48" t="s">
         <v>125</v>
       </c>
       <c r="D48" t="s">
         <v>126</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49">
-        <v>8243</v>
+        <v>11354</v>
       </c>
       <c r="C49" t="s">
         <v>128</v>
       </c>
       <c r="D49" t="s">
         <v>129</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50">
-        <v>7591</v>
+        <v>9445</v>
       </c>
       <c r="C50" t="s">
         <v>131</v>
       </c>
       <c r="D50" t="s">
         <v>132</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>133</v>
       </c>
       <c r="B51">
-        <v>7358</v>
+        <v>8267</v>
       </c>
       <c r="C51" t="s">
         <v>134</v>
       </c>
       <c r="D51" t="s">
         <v>135</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B52">
-        <v>7357</v>
+        <v>8243</v>
       </c>
       <c r="C52" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D52" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B53">
-        <v>7356</v>
+        <v>7591</v>
       </c>
       <c r="C53" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D53" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B54">
-        <v>6925</v>
+        <v>7358</v>
       </c>
       <c r="C54" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D54" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B55">
-        <v>6767</v>
+        <v>7357</v>
       </c>
       <c r="C55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D55" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B56">
-        <v>6205</v>
+        <v>7356</v>
       </c>
       <c r="C56" t="s">
         <v>147</v>
       </c>
       <c r="D56" t="s">
         <v>148</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B57">
-        <v>6204</v>
+        <v>6925</v>
       </c>
       <c r="C57" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D57" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B58">
-        <v>5507</v>
+        <v>6767</v>
       </c>
       <c r="C58" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D58" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B59">
-        <v>5110</v>
+        <v>6205</v>
       </c>
       <c r="C59" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D59" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B60">
-        <v>5109</v>
+        <v>6204</v>
       </c>
       <c r="C60" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D60" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B61">
-        <v>5108</v>
+        <v>5507</v>
       </c>
       <c r="C61" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D61" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B62">
-        <v>3654</v>
+        <v>5110</v>
       </c>
       <c r="C62" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D62" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B63">
-        <v>3582</v>
+        <v>5109</v>
       </c>
       <c r="C63" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D63" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B64">
-        <v>3581</v>
+        <v>5108</v>
       </c>
       <c r="C64" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D64" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B65">
-        <v>3347</v>
+        <v>3654</v>
       </c>
       <c r="C65" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D65" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B66">
-        <v>3346</v>
+        <v>3582</v>
       </c>
       <c r="C66" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D66" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B67">
-        <v>3345</v>
+        <v>3581</v>
       </c>
       <c r="C67" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D67" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B68">
-        <v>2822</v>
+        <v>3347</v>
       </c>
       <c r="C68" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D68" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B69">
-        <v>2820</v>
+        <v>3346</v>
       </c>
       <c r="C69" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D69" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B70">
-        <v>2819</v>
+        <v>3345</v>
       </c>
       <c r="C70" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D70" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B71">
-        <v>2368</v>
+        <v>2822</v>
       </c>
       <c r="C71" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D71" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B72">
-        <v>2238</v>
+        <v>2820</v>
       </c>
       <c r="C72" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D72" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B73">
-        <v>2237</v>
+        <v>2819</v>
       </c>
       <c r="C73" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D73" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B74">
-        <v>1990</v>
+        <v>2368</v>
       </c>
       <c r="C74" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D74" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B75">
-        <v>1988</v>
+        <v>2238</v>
       </c>
       <c r="C75" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D75" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B76">
-        <v>1987</v>
+        <v>2237</v>
       </c>
       <c r="C76" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D76" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="B77">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="C77" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D77" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="B78">
-        <v>1985</v>
+        <v>1988</v>
       </c>
       <c r="C78" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D78" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="B79">
-        <v>1984</v>
+        <v>1987</v>
       </c>
       <c r="C79" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D79" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B80">
-        <v>1817</v>
+        <v>1986</v>
       </c>
       <c r="C80" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D80" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B81">
-        <v>1810</v>
+        <v>1985</v>
       </c>
       <c r="C81" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D81" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B82">
-        <v>1808</v>
+        <v>1984</v>
       </c>
       <c r="C82" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D82" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="B83">
-        <v>1807</v>
+        <v>1817</v>
       </c>
       <c r="C83" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D83" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="B84">
-        <v>1806</v>
+        <v>1810</v>
       </c>
       <c r="C84" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D84" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B85">
-        <v>625</v>
+        <v>1808</v>
       </c>
       <c r="C85" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D85" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="B86">
-        <v>476</v>
+        <v>1807</v>
       </c>
       <c r="C86" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D86" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="B87">
-        <v>475</v>
+        <v>1806</v>
       </c>
       <c r="C87" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D87" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B88">
-        <v>234</v>
+        <v>625</v>
       </c>
       <c r="C88" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D88" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B89">
-        <v>9711</v>
+        <v>476</v>
       </c>
       <c r="C89" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D89" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B90">
-        <v>9219</v>
+        <v>475</v>
       </c>
       <c r="C90" t="s">
         <v>229</v>
       </c>
       <c r="D90" t="s">
         <v>230</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>231</v>
       </c>
       <c r="B91">
-        <v>9204</v>
+        <v>234</v>
       </c>
       <c r="C91" t="s">
         <v>232</v>
       </c>
       <c r="D91" t="s">
         <v>233</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B92">
-        <v>9203</v>
+        <v>9711</v>
       </c>
       <c r="C92" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D92" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="B93">
-        <v>9186</v>
+        <v>9219</v>
       </c>
       <c r="C93" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D93" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B94">
-        <v>9158</v>
+        <v>9204</v>
       </c>
       <c r="C94" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D94" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B95">
-        <v>9154</v>
+        <v>9203</v>
       </c>
       <c r="C95" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D95" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B96">
-        <v>9153</v>
+        <v>9186</v>
       </c>
       <c r="C96" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D96" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="B97">
-        <v>9152</v>
+        <v>9158</v>
       </c>
       <c r="C97" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D97" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>247</v>
       </c>
       <c r="B98">
-        <v>8826</v>
+        <v>9154</v>
       </c>
       <c r="C98" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D98" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>247</v>
       </c>
       <c r="B99">
-        <v>8825</v>
+        <v>9153</v>
       </c>
       <c r="C99" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D99" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>247</v>
       </c>
       <c r="B100">
-        <v>8824</v>
+        <v>9152</v>
       </c>
       <c r="C100" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D100" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B101">
-        <v>8655</v>
+        <v>8826</v>
       </c>
       <c r="C101" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D101" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B102">
-        <v>8631</v>
+        <v>8825</v>
       </c>
       <c r="C102" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D102" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B103">
-        <v>8106</v>
+        <v>8824</v>
       </c>
       <c r="C103" t="s">
         <v>261</v>
       </c>
       <c r="D103" t="s">
         <v>262</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>263</v>
       </c>
       <c r="B104">
-        <v>7607</v>
+        <v>8655</v>
       </c>
       <c r="C104" t="s">
         <v>264</v>
       </c>
       <c r="D104" t="s">
         <v>265</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>266</v>
       </c>
       <c r="B105">
-        <v>7520</v>
+        <v>8631</v>
       </c>
       <c r="C105" t="s">
         <v>267</v>
       </c>
       <c r="D105" t="s">
         <v>268</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B106">
-        <v>7519</v>
+        <v>8106</v>
       </c>
       <c r="C106" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D106" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B107">
-        <v>7088</v>
+        <v>7607</v>
       </c>
       <c r="C107" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D107" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B108">
-        <v>6981</v>
+        <v>7520</v>
       </c>
       <c r="C108" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D108" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B109">
-        <v>6980</v>
+        <v>7519</v>
       </c>
       <c r="C109" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D109" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="B110">
+        <v>7088</v>
+      </c>
+      <c r="C110" t="s">
+        <v>281</v>
+      </c>
+      <c r="D110" t="s">
+        <v>282</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>280</v>
+      </c>
+      <c r="B111">
+        <v>6981</v>
+      </c>
+      <c r="C111" t="s">
+        <v>283</v>
+      </c>
+      <c r="D111" t="s">
+        <v>284</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>280</v>
+      </c>
+      <c r="B112">
+        <v>6980</v>
+      </c>
+      <c r="C112" t="s">
+        <v>285</v>
+      </c>
+      <c r="D112" t="s">
+        <v>286</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>280</v>
+      </c>
+      <c r="B113">
         <v>6979</v>
       </c>
-      <c r="C110" t="s">
-[...8 lines deleted...]
-      <c r="F110" s="2" t="s">
+      <c r="C113" t="s">
+        <v>287</v>
+      </c>
+      <c r="D113" t="s">
+        <v>288</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -3670,50 +3757,56 @@
     <hyperlink ref="F98" r:id="rId194"/>
     <hyperlink ref="E99" r:id="rId195"/>
     <hyperlink ref="F99" r:id="rId196"/>
     <hyperlink ref="E100" r:id="rId197"/>
     <hyperlink ref="F100" r:id="rId198"/>
     <hyperlink ref="E101" r:id="rId199"/>
     <hyperlink ref="F101" r:id="rId200"/>
     <hyperlink ref="E102" r:id="rId201"/>
     <hyperlink ref="F102" r:id="rId202"/>
     <hyperlink ref="E103" r:id="rId203"/>
     <hyperlink ref="F103" r:id="rId204"/>
     <hyperlink ref="E104" r:id="rId205"/>
     <hyperlink ref="F104" r:id="rId206"/>
     <hyperlink ref="E105" r:id="rId207"/>
     <hyperlink ref="F105" r:id="rId208"/>
     <hyperlink ref="E106" r:id="rId209"/>
     <hyperlink ref="F106" r:id="rId210"/>
     <hyperlink ref="E107" r:id="rId211"/>
     <hyperlink ref="F107" r:id="rId212"/>
     <hyperlink ref="E108" r:id="rId213"/>
     <hyperlink ref="F108" r:id="rId214"/>
     <hyperlink ref="E109" r:id="rId215"/>
     <hyperlink ref="F109" r:id="rId216"/>
     <hyperlink ref="E110" r:id="rId217"/>
     <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>