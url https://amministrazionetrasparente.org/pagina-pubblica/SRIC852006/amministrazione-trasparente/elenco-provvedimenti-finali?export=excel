--- v0 (2026-07-22)
+++ v1 (2026-09-14)
@@ -8,465 +8,356 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="86">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE5AE8608</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale igienico sanitario</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCE0E326E</t>
+  </si>
+  <si>
+    <t>Decisione di aggiudicazione di trattativa diretta MEPA  - Acquisto dispositivi digitali avviso 95450</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>BC8BD6B54D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo triennale (2026-2029) nomina incarico Responsabile Protezione dei Dati (Data ProtectionOfficer - DPO)</t>
+  </si>
+  <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC5814191C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto climatizzatore per gli uffici di segreteria</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5814191C</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC473C99B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un modulo aggiuntivo Time Studio Pro (rinnovo licenza annuale)</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC473C99B6</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC3EDAEEDE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione infissi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3EDAEEDE</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>BC1770C4BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio di istruzione a Caltagirone del 24/06/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1770C4BA</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC1344E0EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di formazione  Codice progetto: “ESO4.6.A4.A-FSEPN-SI-2025-631”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC1344E0EB</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC0CFE547A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio mensa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0CFE547A</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BC04DA79C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di mensa  e utilizzo delle attrezzature (campetto e piscina),  Progetto codice: ESO4.6.A4.A-FSEPN-SI-2025-631 dal titolo: “E la scuola continua!” – Moduli: “Giochiamo insieme 1” e  “Giochiamo insieme 2”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC04DA79C8</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF7C1F0AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Apertura armadio blindato e ripristino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF7C1F0AA</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBEC7867FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto targa pubblicitaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEC7867FA</t>
-[...4 lines deleted...]
-  <si>
     <t>BBEBFA0360</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto targhe pubblicitarie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEBFA0360</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE7DCC0AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto magliette con doppia stampa a colori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE7DCC0AB</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDD37F747</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo abbonamento al mensile Amministrare la scuola 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD37F747</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBB8381045</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto pacchetto volo + soggiorno Istanbul</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB8381045</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBB15951E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione programmata estintori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB15951E</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBAED59692</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto pacchetto volo + soggiorno Pescara Olimpiadi di Problem Solving 2025/26 BIS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAED59692</t>
-[...4 lines deleted...]
-  <si>
     <t>BBAC8B6AC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo antivirus Webroot e  Firewall content filtering</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC8B6AC5</t>
-[...4 lines deleted...]
-  <si>
     <t>BBABC434C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman con conducente Colle San Mauro Caltagirone (CT) del 19/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBABC434C8</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BB80FAF641</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio istruzione Calabria Classi III</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80FAF641</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB8A4B50A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto corsi di metodologia all’estero</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A4B50A3</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB7191ED26</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto carta per fotocopie 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7191ED26</t>
-[...4 lines deleted...]
-  <si>
     <t>BB712936E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto carta per fotocopie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB712936E7</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB680282F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale elettrico per piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB680282F5</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5CF46B0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale igienico sanitario per pulizie dei locali scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5CF46B0F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB54FD4F3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale didattico e di cancelleria ad uso collettivo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54FD4F3A</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB3D08DC9E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria - Stampe</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/2ac6b545-b463-4480-b429-f281ef849980</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -764,579 +655,701 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE5AE8608" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/03a00f82-ba0c-408e-a0fa-71b5078a0cbb" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE0E326E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/6487c4da-70c5-4a79-bca0-a8b18e571e62" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8BD6B54D" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/6bf74e41-5aae-4475-890d-c0072ff1e2a2" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5814191C" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/2b6f4e8a-c92c-4c51-88f5-fc86d78dcbaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC473C99B6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/15d6b518-6848-4607-98c4-6a811e451270" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3EDAEEDE" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/f46fa5ed-6c07-4216-8c6e-a2d8f6de9fc1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1770C4BA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/85a25274-9e04-4aca-bf57-be763ea1e2dd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC1344E0EB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/202174d6-8069-4c71-be02-e73bf8d48a27" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0CFE547A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/8e8268e7-cd1c-4891-885f-3e7e75fab96e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC04DA79C8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/933ff539-c222-4d44-a965-7755232fc8e0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF7C1F0AA" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/b3c41e83-2f47-4325-ae3a-72ed19bfa5ae" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEC7867FA" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/a900e5b7-e2b2-4a6a-9f99-d4a0e6e7c11d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEBFA0360" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/2f945621-56f0-4ee6-8643-94c67bdaeda3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE7DCC0AB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/6d57bcfe-b216-4e46-a368-1290ae5e151f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD37F747" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/afdcaf2f-3b5d-4527-b91e-01a35bbe6f27" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB8381045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/2853ecab-765b-40b5-aaef-0c989385b10c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB15951E" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/d0683ef1-2945-4363-b924-b9ba4a6119ed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAED59692" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/45f1676e-e51e-4828-bfac-9e8148dd110c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC8B6AC5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/1113a979-7c35-4420-acd3-4f12a4b666a3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBABC434C8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/9a756d1a-cfc2-4075-a5c5-13991de390ae" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80FAF641" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/f4d12be4-4b82-4451-aa76-5e2b7325a9f7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A4B50A3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/3e8e92e6-1e24-4c36-a2ec-b9c508b57af1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7191ED26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/70a45dbf-e166-49b2-9359-dcfee9937d26" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB712936E7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/6aeaed52-b3ec-46c4-8226-6486a4285543" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB680282F5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/862b6e2b-0e3c-4b4f-a824-b61191ce451a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5CF46B0F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/3b55302e-6d30-4a57-8d49-34469d06c182" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54FD4F3A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/9e873a47-bf46-47a8-a9eb-9a1b1a566f33" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D08DC9E" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC852006/amministrazione-trasparente/atti-amministrazioni-enti/2ac6b545-b463-4480-b429-f281ef849980" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F26"/>
+  <dimension ref="A1:F29"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6374</v>
+        <v>7180</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>6845</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>6246</v>
+        <v>6572</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>5349</v>
+        <v>6374</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>5266</v>
+        <v>6291</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>5166</v>
+        <v>6246</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>4929</v>
+        <v>5349</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="B9">
-        <v>4799</v>
+        <v>5266</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="B10">
-        <v>4657</v>
+        <v>5166</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>33</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="B11">
-        <v>4626</v>
+        <v>4929</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>36</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="B12">
-        <v>4553</v>
+        <v>4799</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>39</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="B13">
-        <v>4418</v>
+        <v>4657</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>42</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>4154</v>
+        <v>4626</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>44</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="B15">
-        <v>4152</v>
+        <v>4553</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>47</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="B16">
-        <v>3997</v>
+        <v>4418</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>50</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="B17">
-        <v>3981</v>
+        <v>4154</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>53</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>3974</v>
+        <v>4152</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>55</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="B19">
-        <v>3848</v>
+        <v>3997</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>58</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>56</v>
       </c>
       <c r="B20">
-        <v>3679</v>
+        <v>3981</v>
       </c>
       <c r="C20" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>60</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>3422</v>
+        <v>3974</v>
       </c>
       <c r="C21" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>62</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>3415</v>
+        <v>3848</v>
       </c>
       <c r="C22" t="s">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>65</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="B23">
-        <v>3348</v>
+        <v>3679</v>
       </c>
       <c r="C23" t="s">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>68</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="B24">
-        <v>3278</v>
+        <v>3422</v>
       </c>
       <c r="C24" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>71</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>69</v>
       </c>
       <c r="B25">
-        <v>3086</v>
+        <v>3415</v>
       </c>
       <c r="C25" t="s">
-        <v>117</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>73</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>74</v>
       </c>
       <c r="B26">
+        <v>3348</v>
+      </c>
+      <c r="C26" t="s">
+        <v>75</v>
+      </c>
+      <c r="D26" t="s">
+        <v>76</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27">
+        <v>3278</v>
+      </c>
+      <c r="C27" t="s">
+        <v>78</v>
+      </c>
+      <c r="D27" t="s">
+        <v>79</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28">
+        <v>3086</v>
+      </c>
+      <c r="C28" t="s">
+        <v>81</v>
+      </c>
+      <c r="D28" t="s">
+        <v>82</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29">
         <v>2926</v>
       </c>
-      <c r="C26" t="s">
-[...9 lines deleted...]
-        <v>125</v>
+      <c r="C29" t="s">
+        <v>84</v>
+      </c>
+      <c r="D29" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>