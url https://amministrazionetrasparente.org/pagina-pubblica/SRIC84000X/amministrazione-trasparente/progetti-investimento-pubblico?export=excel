--- v0 (2026-08-30)
+++ v1 (2026-10-17)
@@ -8,86 +8,101 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="51">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>PIANO ESTATE 2026/27 AVVISO PUBBLICO AOOGABMI PROT. N. 112894 DELL’11/05/2026 – “PERCORSI PER IL POTENZIAMENTO DELLE  COMPETENZE, L’INCLUSIONE E LA SOCIALITÀ NEL PERIODO DI SOSPENSIONE ESTIVA DELLE LEZIONI NEGLI ANNI SCOLASTICI  2025-2026 E 2026-2027”, C.</t>
+  </si>
+  <si>
+    <t>C74D26002630007</t>
+  </si>
+  <si>
+    <t>€ 51,94</t>
+  </si>
+  <si>
+    <t>FSE</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
     <t>PROGRAMMA OPERATIVO COMPLEMENTARE (POC) “PER LA SCUOLA” 2014-2020 FINANZIATO CON IL FONDO DI ROTAZIONE (FDR) - OBIETTIVO SPECIFICO 10.8 – AZIONE 10.8.6 – SOTTOAZIONE 10.8.6A “CENTRI SCOLASTICI DIGITALI”- AVVISO PUBBLICO PROT. N. 94540 DEL 24/04/2026 -TITO</t>
   </si>
   <si>
     <t>C74D26001850007</t>
   </si>
   <si>
     <t>€ 20,28</t>
   </si>
   <si>
     <t>MIM e UNIONE EUROPEA</t>
   </si>
   <si>
     <t>19/08/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>AI SCUOLA FUTURA – COMPETENZE, INNOVAZIONE E COMUNITÀ</t>
   </si>
   <si>
     <t>C74D25003400006</t>
   </si>
   <si>
     <t>€ 49.548,80</t>
   </si>
   <si>
     <t>Piano Nazionale di Ripresa e Resilienza (PNRR) – Unione europea – NextGenerationEU – Missione 4 – Componente 1 – Investimento 2.1</t>
   </si>
   <si>
     <t>03/08/2026</t>
   </si>
   <si>
     <t>“RIALLINEAMENTO DEL CURRICOLO VERTICALE ALLE NUOVE INDICAZIONI NAZIONALI ATTRAVERSO LA PROGETTAZIONE DIDATTICA INTEGRATA”</t>
   </si>
   <si>
     <t>C74D26001100007</t>
   </si>
   <si>
     <t>€ 20,98</t>
   </si>
@@ -543,56 +558,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/52624c1b-eb6d-4657-9c5f-0e6f6e64be2d" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/2d658253-5404-4796-91d0-44a27fbbcda5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/a5708ead-a4d1-446f-a2d3-de4edb3a91a9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/1b1553a4-65d8-492c-abe8-e323ee6ceb2a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/bdc7fa44-d9bd-4335-a027-1964e467358e" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/769906c4-33a3-4b87-8473-29ab42e29350" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/244c9455-f8c0-47f0-a81b-041d23c3ea88" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/7ec1418c-593d-4fd6-af40-c7046ee6d97a" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/bf482451-69a7-493c-8875-2c4ffc331b6e" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/52624c1b-eb6d-4657-9c5f-0e6f6e64be2d" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/2d658253-5404-4796-91d0-44a27fbbcda5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/a5708ead-a4d1-446f-a2d3-de4edb3a91a9" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/1b1553a4-65d8-492c-abe8-e323ee6ceb2a" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/bdc7fa44-d9bd-4335-a027-1964e467358e" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/769906c4-33a3-4b87-8473-29ab42e29350" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/244c9455-f8c0-47f0-a81b-041d23c3ea88" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/progetto/7ec1418c-593d-4fd6-af40-c7046ee6d97a" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F14"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
@@ -664,174 +679,195 @@
       </c>
       <c r="F5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="1">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
         <v>2025</v>
       </c>
-      <c r="B8" s="1"/>
-[...6 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B10" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="C10" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D10" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="E10" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="E12" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13" t="s">
         <v>43</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A9:F9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1"/>
     <hyperlink ref="F4" r:id="rId2"/>
     <hyperlink ref="F5" r:id="rId3"/>
     <hyperlink ref="F6" r:id="rId4"/>
-    <hyperlink ref="F10" r:id="rId5"/>
+    <hyperlink ref="F7" r:id="rId5"/>
     <hyperlink ref="F11" r:id="rId6"/>
     <hyperlink ref="F12" r:id="rId7"/>
     <hyperlink ref="F13" r:id="rId8"/>
+    <hyperlink ref="F14" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>