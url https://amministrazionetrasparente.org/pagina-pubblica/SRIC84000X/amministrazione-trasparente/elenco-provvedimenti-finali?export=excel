--- v0 (2026-08-30)
+++ v1 (2026-10-17)
@@ -8,83 +8,288 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="611" uniqueCount="315">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>ACQUISIREM</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura Servizio RSPP Anno Scolastico 2026-2027</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD673C9E08</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura segnaletica uscita di emergenza</t>
+  </si>
+  <si>
+    <t>BD64AE6068</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SEGNALETICA DI EMERGENZA E SICUREZZA</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD54796298</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DI REINTEGRO CASSETTE DI PRIMO SOCCORSO PER TUTTI I PLESSI</t>
+  </si>
+  <si>
+    <t>BD547897DC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di servizi documentali informativi e di sensibilizzazione - Progetto@Lab_School II Annualità</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>BD4F85AFB1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura beni e servizi Progetto@La_School. II Annualità</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4F2EE64A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura pasti - formazione docenti 10-17-24</t>
+  </si>
+  <si>
+    <t>BD4F2FE37F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Forniture di targhe - @Lab_school. II annualità</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD4ADB88EE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale Tele e colori  Progetto Lab_school . II annualità</t>
+  </si>
+  <si>
+    <t>BD4B1478B6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di servizi alberghieri - Progetto@Lab_School</t>
+  </si>
+  <si>
+    <t>BD4AAE1100</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura Allestimento Interattivo e Multimediale Progetto @Lab_School</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD45E4F0EB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto del servizio di pubblicizzazione delle Attività di Lab Art, nell’ambito degli Stati Generali dell’Istruzione Palermo 14 e 15 ottobre 2026</t>
+  </si>
+  <si>
+    <t>BD413D7CCB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - FORNITURA DI SERVIZI DI MANUTENZIONE PER LAVAPAVIMENTI - FORNITURA DI RICAMBI </t>
+  </si>
+  <si>
+    <t>03/10/2026</t>
+  </si>
+  <si>
+    <t>BD3742DA81</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di 60 pasti -  Formazione docenti -CUP: C74D26001100007 -CIG: BD3742DA81</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD29C43CF4</t>
+  </si>
+  <si>
+    <t>Fornitura SERVIZIO DI PRENOTAZIONE ALBERGHIERA @Lab_School. II Annualità</t>
+  </si>
+  <si>
+    <t>27/09/2026</t>
+  </si>
+  <si>
+    <t>DADEFINIRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVIZIO TECNICO INTEGRATO AUDIO, LUCI, VIDEO, PROIEZIONI, STRUTTURE SCENICHE E ASSISTENZA TECNICA PER N. 9 EVENTI PROVINCIALI E N. 1 EVENTO CONCLUSIVO REGIONALE – ATTIVITÀ TRASVERSALE –
+PROGETTO “@LAB_SCHOOL. AZIONI A CONTRASTO E PREVENZIONE DALLE DIPENDENZE II ANNUALITA'</t>
+  </si>
+  <si>
+    <t>BD1FB64BAB</t>
+  </si>
+  <si>
+    <t>Acquisto di Beni e servizi - Progtto @LAb_School. II Annualità</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD136F8402</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI T SHIRT PUBBLICITARI - POC DM 38/2026 "DISPOSITIVI DIGITALI"</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD104F6F73</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Fornitura di targa Pubblicitaria -DECISIONE A CONTRARRE E CONTESTUALE AFFIDAMENTO DIRETTO DI MATERIALE PUBBLICITARIO - AFFIDAMENTO DIRETTO DI FORNITURA DI IMPORTO INFERIORE A € 140.000,00, AI SENSI DELL’ART. 17, COMMA 2, E DELL’ART. 50, COMMA 1, LETTERA B), DEL D.LGS. 36/2023, MEDIANTE ORDINE DIRETTO DI ACQUISTO (ODA) SUL MEPA: Programma Operativo Complementare (POC) “Per la Scuola” 2014-2020 finanziato con il Fondo di Rotazione (FdR)– Obiettivo specifico – 10.8: “Diffusione della società della conoscenza nel mondo della scuola e della formazione e adozione di approcci didattici innovativi” – Azione 10.8.6 – “Azioni per l’allestimento di centri scolastici digitali e per favorire l’attrattività e  l’accessibilità anche nelle aree rurali ed interne” – sotto azione 6A “Centri scolastici digitali”, Avviso Prot. 95450 del 24/04/2026 – “Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d’uso al personale della scuola”.
+CUP: C74D26001850007
+CNP: 10.8.6A-FDRPOC-SI-2026-386
+CIG: BD104F6F73
+</t>
+  </si>
+  <si>
+    <t>BD0C02CB39</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Batterie per defibrillatore Plesso Mandolfo</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0BBE42C9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Necrologio e omaggio floreale in ossequio a Padre Giudice e alla maestra Rosa Astone</t>
+  </si>
+  <si>
+    <t>20/09/2026</t>
+  </si>
+  <si>
+    <t>DAACQUISIR</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizi Sportivi Attività Trasversale - @Progetto @Lab_School.Azioni a contrasto e prevenzione dalle dipendenze II annualità</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCE0414EE5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Fornitura del servizio di trasporto per n. 3 alunni e n. 1docente Tutor per la provincia di Ragusa con partenza da Ragusa e destinazione Erice e viceversa
+per le date del 7 e 12 settembre 2026 nell’ambito dell’azione trasversale “Officina delle arti
+sceni</t>
+  </si>
+  <si>
+    <t>BCE0418236</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Fornitura del Servizio di trasporto n. 6 alunni e 2 docenti provincia di Siracusa e Catania dell’azione trasversale “Officina delle arti sceniche” periodo 7 e 12 settembre 2026 – Progetto “@LAB_SCHOOL. Azioni a contrasto e prevenzione dalle dipendenze” – </t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>BCFC9D73A6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DISPOSITIVI DIGITALI IN COMODATO D'USO GRATUITO AL PERSONALE DELLA SCUOLA - D.M.38/2026</t>
   </si>
   <si>
     <t>28/08/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Decreto di Individuazione del Personale Ata per Il Conferimento degli Incarichi Programma
 Nazionale “Scuola e Competenze” 2021-2027 – Fondo Sociale Europeo Plus (FSE+) Priorità 01 – Scuola e
 Competenze (FSE+) - Obiettivo Specifico ESO4.6 – Azione ESO4.6.A4.A Codice Progetto: ESO4.6.A4.A-
 FSEPN-SI-2025-625 - CUP: C34D25001260007 -Titolo del Progetto: Il Benessere nella diversità</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>29/07/2026</t>
   </si>
   <si>
     <t>BC88E5385F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO RINNOVO LICENZE MICROSOFT OFFICE 365 A3 E A5 ANNO 2026_27</t>
   </si>
   <si>
     <t>27/07/2026</t>
   </si>
   <si>
     <t>BC91AFFE68</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI MATERIALE MULTIMEDIALE PROGETTO “SEZIONE PRIMAVERA” 2025/26</t>
   </si>
   <si>
     <t>BC91B096AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI MATERIALE DI CANCELLERIA E GIOCHI DIDATTICO-EDUCATIVI PER ALUNNI DEL PROGETTO “SEZIONE PRIMAVERA” 2025/26</t>
   </si>
@@ -1156,2182 +1361,2732 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC88E5385F" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/ed0ee661-d18d-40e6-8cd1-b395845b52ea" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC91AFFE68" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/9c07ed75-01f5-4844-8bf7-9119a6806b21" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC91B096AB" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/dc49043d-c585-49c4-8fd3-1beaa5477606" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC91AE58F5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/a1fb9592-4336-488d-9758-5a3b2015e038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8479CD4C" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/93f76c4a-1ebf-4c73-8842-ded3883483d4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC849294EC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/74d500ae-622d-45b0-8829-44f559c64b9c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC73F7510C" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/b97f2a8b-602f-4b9d-aac8-966116cfb769" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC74D23AFA" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/636bd373-5200-4e6c-acf9-0397a63dcb64" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEACFC166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/ec369b25-0788-4123-b754-87dbd22d2c76" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0375B66" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/16b781a7-350c-4633-b3f4-d62831603b3d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCCBCDB8F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/84789728-1363-4b87-9484-1b12ab0857b5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCC27DC38" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/161cda37-5443-4585-8158-99b63f7e2144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCC1892E0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/076c990a-9801-455e-b166-ed045ea01cc5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1ECE8C6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/088fac15-ad0e-4cb5-9d5d-36e9e4d52a82" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3CFACCC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/5d014b9c-3dc0-497c-b6e7-ac7033859322" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF76A52E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/f266ce20-2df0-4d4b-8103-2fd7a5ebde30" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF805517" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/d728479a-f791-4e34-8b58-8ab075eeb92c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB1CB12E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/4eb1a912-aa4e-4b3d-b679-69f63544e6ea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB19EC08" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/8e36a23f-c94a-4b16-9668-b0ffc7d4ebe9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB87F3A297" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/28f1b20c-7b4b-407d-836c-e97e645764ea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB942D1A7A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/ed32a6b9-bf96-45b7-b1ad-520fd2d54d1e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB941FDB87" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/1d8084be-33fd-4524-8f3e-934d718fdb9d" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90E6EF5D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/01f0c595-2c87-41ab-b217-b9af8818af1a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90DCB8DC" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/3ec78a9c-8d96-40ed-ae61-f431eeb04c13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8CDCEAD4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/d810f437-8ee7-4d07-a4a7-e3fb67539361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7D5B7FE3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/e8e6ff70-21e3-4038-8713-897aeb4f000e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7D5B5E3D" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/740d8236-8e0a-48a7-a8f0-f8139f539f8c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7348CFE2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/01207e95-996f-4c44-ab65-430dead53e0f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB690F71E8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/e829b73b-b84f-4890-9ca1-80d698440fdb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73485A1D" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/da447c06-6784-4a7b-a826-822023d8073e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58786550" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/fadd6f16-5b15-4145-9014-66a8a3f24495" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58656A70" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/d360f759-6c9a-49ae-8485-f9388d4d52ce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4937B151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/f8928e41-01c2-44ab-9a6e-fec3625ce822" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3B3309A6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/05ea737c-1b44-49b1-9871-67d7a7fddb26" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB368DC341" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/d3d7efa0-30d4-41f7-8de6-31e75a250714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB419FF0C9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/8ea9dc2f-3b91-4655-be46-19546714144d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3205E0B6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/6b0d3f54-cdb4-4bad-b823-058f0135918f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB366CADDF" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/ae087114-1a3a-42e2-aeb0-8e47ccbb7215" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3630B67D" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/d268d2d0-cb90-41f2-872d-ed517c3fb477" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB36091B4A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/3c405e3c-64f7-45cb-bb88-4fb68ccc8aa4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3431567D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/d665874e-e4a7-49b6-9f03-9e1a951fb139" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB27AEFB8C" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/45f53146-00da-421e-b686-057a369f4c47" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB243EB512" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/46a7593e-08b9-4928-93d3-db6fc2bcb884" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB24372139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/047fdb57-d100-4e2c-82bb-255681e0e1d4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB17013369" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/f00bbfd7-cfaa-4beb-8f68-999d89266242" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB171F512C" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/060571e2-9cf4-4b8c-b517-55638ee039a0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB16F3B12A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/ac9bc2ce-ad41-48b3-91a9-f37831495efb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB16D4A705" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/9207c670-9397-4665-9fb7-9ff3093fc76f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C1B8172" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/ab41f34b-fdb3-4b6d-a005-78761fef297b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0BFCFDE5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/01573132-812d-4462-b7aa-4852b1cc837d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFB1BDF69" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/7dfdf295-8d7f-48cf-a484-c2ed151e21a7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE862865B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/3996f2b1-fc12-48b8-924b-0126553ddff5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/07b905e0-7f63-4648-a5c4-df86bcf6ee77" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB078F78C" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/96c8a99b-4756-4051-ba53-34c978a44d01" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD2EB8D1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/b709d0fd-e3d6-4e76-afc0-ffb798c823fc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAACC83D6C" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/068b9f5f-8e87-407c-ada5-4cc6b4e661aa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D6EC0A1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/b945795e-8aae-4d50-ac7f-f3197ba9e959" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59B898A7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/4349e641-4d4a-4214-b0d6-b5906b1b0a98" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2662643D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/2e8f1284-d8be-4b17-a431-b6e96354e26d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F2B3BF49" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/5c866326-a590-4669-b7da-c02a6cb268d5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ED5049BA" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/613cba02-ca1c-4f3f-ab46-d7ba495c5295" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E8FC65C6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/b82b9b16-648d-4f4d-9ed0-7b5d7411458c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BCBA14A9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/e64265c4-1bd6-4148-8831-baa0936178b8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ACD69AF0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/1702ab73-e504-45e3-8273-74ad49c49621" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A5DCF23D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/1afec619-535b-4cae-9f9d-26fd716e44a6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E0140B0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/0edec615-7e25-4f44-a189-c20a33869eaf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9965C0DE4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/aef9b34a-2137-46ff-ba04-22dd2c43114c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9965B65A6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/5298f6d5-3ba6-4053-be50-5dda1b70c6e4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B995DF0B71" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/4697d232-5fd9-4204-b686-774e2869f931" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B995E224B6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/11efe7d6-0923-4b2f-a26e-5e36fab015c9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B995E213E3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/21d1fb2a-5f74-409a-9b2d-3f840c751d0f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9782560E0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/37245633-dc1a-45f8-bd92-b490d5f21b41" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B970AB6924" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/e90fe651-9c25-4ba8-9875-b7d01dc05018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B977C2EC4E" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/f0ea69d4-218b-43dc-b796-4666e2816ee0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B941BFF6B7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/f86a92ba-15c1-439f-8a46-63c8922e7c97" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94BD408DF" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/778f8706-f7de-417a-be04-766a91132ea5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9313F30BD" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/6f398023-eda2-4c9d-a016-8d8e38c72423" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F84C52D8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/6ce758f0-30bd-4efd-ae80-b4e805dc26b8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ED6473FE" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/cf4aec3d-3dbd-4f44-a1bb-12f04808945e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ED5DDC82" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/12e77045-add7-4b5d-93a1-e0b975f49706" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E3A3AD06" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/778cc0dd-2fb7-475e-bcb7-d780344588e2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D982F42E" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/877efdb3-756a-4090-a42b-99c8961407b2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/ACQUISIREM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/f75f8598-0ae3-490a-8a09-f4de86c8c32d" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD673C9E08" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/4449f1fc-0909-4615-8477-2aa156ccbfd6" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD64AE6068" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/c936317c-414a-4aea-be5d-ea6a2ce286ec" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD54796298" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/0840ba00-d95a-4f17-b3ff-49146b957956" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD547897DC" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/0fb13d48-1cdd-409c-89d2-5b07a75fdc16" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4F85AFB1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/8be1ded7-9c10-4370-83b1-e308bc314400" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4F2EE64A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/c945b144-83e7-4722-a3a6-0d3ac0f4bde6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4F2FE37F" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/5a15431b-7925-474c-a75b-c4a3fa2772ae" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4ADB88EE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/cc4ed565-167d-441e-9890-2a97e829b068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4B1478B6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/f911870e-664c-4ddd-b11c-e3c16de257a0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4AAE1100" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/dc56245d-da29-4edc-a261-893e116f6e19" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD45E4F0EB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/2ac7a8fb-d44b-4200-af69-530bb64173f6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD413D7CCB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/b5f3d820-e7ca-443a-9b13-f1c95284d59a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3742DA81" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/98c1785e-8c64-4727-9f1b-312b99f87330" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD29C43CF4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/9c1c36d8-e036-4294-aa74-a2ed81b884d0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/DADEFINIRE" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/8a2b4760-3366-4352-8e4f-2d9289feee24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1FB64BAB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/d4a5e715-2ed6-4c4b-852d-9d3d474bf58a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD136F8402" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/6d66ff4c-6b6d-42fd-b909-5ba2beacba7d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD104F6F73" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/8964ea64-0447-4456-a10b-d18da736bb0d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C02CB39" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/539ce520-a33d-4cbe-99a2-b58412607526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0BBE42C9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/177d1b66-8434-43c7-9094-c2c69299d1cc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/DAACQUISIR" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/1b615e51-3ef0-4e60-868c-d0bb1f9f28bf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE0414EE5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/e708a9c5-9fe7-418f-9304-96a3ad74434e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE0418236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/178ec74f-0041-4322-a503-ad33419dbcdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFC9D73A6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/1ae5324d-0a71-4df4-ba5e-737cf6d45e85" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC88E5385F" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/ed0ee661-d18d-40e6-8cd1-b395845b52ea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC91AFFE68" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/9c07ed75-01f5-4844-8bf7-9119a6806b21" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC91B096AB" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/dc49043d-c585-49c4-8fd3-1beaa5477606" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC91AE58F5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/a1fb9592-4336-488d-9758-5a3b2015e038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8479CD4C" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/93f76c4a-1ebf-4c73-8842-ded3883483d4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC849294EC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/74d500ae-622d-45b0-8829-44f559c64b9c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC73F7510C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/b97f2a8b-602f-4b9d-aac8-966116cfb769" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC74D23AFA" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/636bd373-5200-4e6c-acf9-0397a63dcb64" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEACFC166" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/ec369b25-0788-4123-b754-87dbd22d2c76" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0375B66" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/16b781a7-350c-4633-b3f4-d62831603b3d" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCCBCDB8F" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/84789728-1363-4b87-9484-1b12ab0857b5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCC27DC38" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/161cda37-5443-4585-8158-99b63f7e2144" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCC1892E0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/076c990a-9801-455e-b166-ed045ea01cc5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1ECE8C6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/088fac15-ad0e-4cb5-9d5d-36e9e4d52a82" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3CFACCC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/5d014b9c-3dc0-497c-b6e7-ac7033859322" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF76A52E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/f266ce20-2df0-4d4b-8103-2fd7a5ebde30" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF805517" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/d728479a-f791-4e34-8b58-8ab075eeb92c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB1CB12E" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/4eb1a912-aa4e-4b3d-b679-69f63544e6ea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB19EC08" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/8e36a23f-c94a-4b16-9668-b0ffc7d4ebe9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB87F3A297" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/28f1b20c-7b4b-407d-836c-e97e645764ea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB942D1A7A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/ed32a6b9-bf96-45b7-b1ad-520fd2d54d1e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB941FDB87" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/1d8084be-33fd-4524-8f3e-934d718fdb9d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90E6EF5D" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/01f0c595-2c87-41ab-b217-b9af8818af1a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90DCB8DC" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/3ec78a9c-8d96-40ed-ae61-f431eeb04c13" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8CDCEAD4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/d810f437-8ee7-4d07-a4a7-e3fb67539361" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7D5B7FE3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/e8e6ff70-21e3-4038-8713-897aeb4f000e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7D5B5E3D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/740d8236-8e0a-48a7-a8f0-f8139f539f8c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7348CFE2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/01207e95-996f-4c44-ab65-430dead53e0f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB690F71E8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/e829b73b-b84f-4890-9ca1-80d698440fdb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73485A1D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/da447c06-6784-4a7b-a826-822023d8073e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58786550" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/fadd6f16-5b15-4145-9014-66a8a3f24495" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58656A70" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/d360f759-6c9a-49ae-8485-f9388d4d52ce" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4937B151" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/f8928e41-01c2-44ab-9a6e-fec3625ce822" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3B3309A6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/05ea737c-1b44-49b1-9871-67d7a7fddb26" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB368DC341" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/d3d7efa0-30d4-41f7-8de6-31e75a250714" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB419FF0C9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/8ea9dc2f-3b91-4655-be46-19546714144d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3205E0B6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/6b0d3f54-cdb4-4bad-b823-058f0135918f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB366CADDF" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/ae087114-1a3a-42e2-aeb0-8e47ccbb7215" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3630B67D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/d268d2d0-cb90-41f2-872d-ed517c3fb477" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB36091B4A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/3c405e3c-64f7-45cb-bb88-4fb68ccc8aa4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3431567D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/d665874e-e4a7-49b6-9f03-9e1a951fb139" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB27AEFB8C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/45f53146-00da-421e-b686-057a369f4c47" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB243EB512" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/46a7593e-08b9-4928-93d3-db6fc2bcb884" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB24372139" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/047fdb57-d100-4e2c-82bb-255681e0e1d4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB17013369" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/f00bbfd7-cfaa-4beb-8f68-999d89266242" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB171F512C" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/060571e2-9cf4-4b8c-b517-55638ee039a0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB16F3B12A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/ac9bc2ce-ad41-48b3-91a9-f37831495efb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB16D4A705" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/9207c670-9397-4665-9fb7-9ff3093fc76f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C1B8172" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/ab41f34b-fdb3-4b6d-a005-78761fef297b" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0BFCFDE5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/01573132-812d-4462-b7aa-4852b1cc837d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFB1BDF69" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/7dfdf295-8d7f-48cf-a484-c2ed151e21a7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE862865B" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/3996f2b1-fc12-48b8-924b-0126553ddff5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/07b905e0-7f63-4648-a5c4-df86bcf6ee77" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB078F78C" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/96c8a99b-4756-4051-ba53-34c978a44d01" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD2EB8D1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/b709d0fd-e3d6-4e76-afc0-ffb798c823fc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAACC83D6C" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/068b9f5f-8e87-407c-ada5-4cc6b4e661aa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D6EC0A1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/b945795e-8aae-4d50-ac7f-f3197ba9e959" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59B898A7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/4349e641-4d4a-4214-b0d6-b5906b1b0a98" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2662643D" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/2e8f1284-d8be-4b17-a431-b6e96354e26d" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F2B3BF49" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/5c866326-a590-4669-b7da-c02a6cb268d5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ED5049BA" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/613cba02-ca1c-4f3f-ab46-d7ba495c5295" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E8FC65C6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/b82b9b16-648d-4f4d-9ed0-7b5d7411458c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BCBA14A9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/e64265c4-1bd6-4148-8831-baa0936178b8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ACD69AF0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/1702ab73-e504-45e3-8273-74ad49c49621" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A5DCF23D" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/1afec619-535b-4cae-9f9d-26fd716e44a6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E0140B0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/0edec615-7e25-4f44-a189-c20a33869eaf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9965C0DE4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/aef9b34a-2137-46ff-ba04-22dd2c43114c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9965B65A6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/5298f6d5-3ba6-4053-be50-5dda1b70c6e4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B995DF0B71" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/4697d232-5fd9-4204-b686-774e2869f931" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B995E224B6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/11efe7d6-0923-4b2f-a26e-5e36fab015c9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B995E213E3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/21d1fb2a-5f74-409a-9b2d-3f840c751d0f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9782560E0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/37245633-dc1a-45f8-bd92-b490d5f21b41" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B970AB6924" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/e90fe651-9c25-4ba8-9875-b7d01dc05018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B977C2EC4E" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/f0ea69d4-218b-43dc-b796-4666e2816ee0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B941BFF6B7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/f86a92ba-15c1-439f-8a46-63c8922e7c97" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94BD408DF" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/778f8706-f7de-417a-be04-766a91132ea5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9313F30BD" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/6f398023-eda2-4c9d-a016-8d8e38c72423" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F84C52D8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/6ce758f0-30bd-4efd-ae80-b4e805dc26b8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ED6473FE" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/cf4aec3d-3dbd-4f44-a1bb-12f04808945e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ED5DDC82" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/12e77045-add7-4b5d-93a1-e0b975f49706" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E3A3AD06" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/778cc0dd-2fb7-475e-bcb7-d780344588e2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D982F42E" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC84000X/amministrazione-trasparente/atti-amministrazioni-enti/877efdb3-756a-4090-a42b-99c8961407b2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F97"/>
+  <dimension ref="A1:F122"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8371</v>
+        <v>10406</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-        <v>7</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>7998</v>
+        <v>10405</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4">
+        <v>10374</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>7995</v>
+        <v>10194</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B6">
-        <v>7974</v>
+        <v>10193</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
-        <v>7945</v>
+        <v>10121</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>7943</v>
+        <v>10116</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B9">
-        <v>7899</v>
+        <v>10067</v>
       </c>
       <c r="C9" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>7834</v>
+        <v>10059</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>7833</v>
+        <v>10058</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B12">
-        <v>7706</v>
+        <v>10056</v>
       </c>
       <c r="C12" t="s">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>34</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>7602</v>
+        <v>9989</v>
       </c>
       <c r="C13" t="s">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>37</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14">
-        <v>7601</v>
+        <v>9897</v>
       </c>
       <c r="C14" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>39</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B15">
-        <v>7600</v>
+        <v>9842</v>
       </c>
       <c r="C15" t="s">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>42</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>7599</v>
+        <v>9674</v>
       </c>
       <c r="C16" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>45</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B17">
-        <v>7529</v>
+        <v>9538</v>
       </c>
       <c r="C17" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>48</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B18">
-        <v>7528</v>
+        <v>9533</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>50</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>6295</v>
+        <v>9396</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="B20">
-        <v>5964</v>
+        <v>9351</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B21">
-        <v>5642</v>
+        <v>9312</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B22">
-        <v>5641</v>
+        <v>9298</v>
       </c>
       <c r="C22" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="B23">
-        <v>5638</v>
+        <v>9229</v>
       </c>
       <c r="C23" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="B24">
-        <v>5491</v>
+        <v>8649</v>
       </c>
       <c r="C24" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B25">
-        <v>5320</v>
+        <v>8648</v>
       </c>
       <c r="C25" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B26">
-        <v>5243</v>
+        <v>8566</v>
       </c>
       <c r="C26" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B27">
-        <v>5242</v>
+        <v>8371</v>
       </c>
       <c r="C27" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>75</v>
+      </c>
+      <c r="E27" t="s">
+        <v>74</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="B28">
-        <v>5196</v>
+        <v>7998</v>
       </c>
       <c r="C28" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="B29">
-        <v>5188</v>
+        <v>7996</v>
       </c>
       <c r="C29" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="D29" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B30">
-        <v>5084</v>
+        <v>7995</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B31">
-        <v>4907</v>
+        <v>7974</v>
       </c>
       <c r="C31" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="B32">
-        <v>4905</v>
+        <v>7945</v>
       </c>
       <c r="C32" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="D32" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="B33">
-        <v>4897</v>
+        <v>7943</v>
       </c>
       <c r="C33" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="D33" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="B34">
-        <v>4886</v>
+        <v>7899</v>
       </c>
       <c r="C34" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="D34" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>92</v>
+      </c>
+      <c r="E34" t="s">
+        <v>74</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="B35">
-        <v>4797</v>
+        <v>7834</v>
       </c>
       <c r="C35" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="D35" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B36">
-        <v>4607</v>
+        <v>7833</v>
       </c>
       <c r="C36" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="B37">
-        <v>4606</v>
+        <v>7706</v>
       </c>
       <c r="C37" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="D37" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>99</v>
+      </c>
+      <c r="E37" t="s">
+        <v>74</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="B38">
-        <v>4418</v>
+        <v>7602</v>
       </c>
       <c r="C38" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="D38" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>101</v>
+      </c>
+      <c r="E38" t="s">
+        <v>74</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="B39">
-        <v>4418</v>
+        <v>7601</v>
       </c>
       <c r="C39" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="D39" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>102</v>
+      </c>
+      <c r="E39" t="s">
+        <v>74</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B40">
-        <v>4339</v>
+        <v>7600</v>
       </c>
       <c r="C40" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="D40" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>103</v>
+      </c>
+      <c r="E40" t="s">
+        <v>74</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B41">
-        <v>4197</v>
+        <v>7599</v>
       </c>
       <c r="C41" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="D41" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="E41" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B42">
-        <v>4196</v>
+        <v>7529</v>
       </c>
       <c r="C42" t="s">
-        <v>101</v>
+        <v>74</v>
       </c>
       <c r="D42" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>106</v>
+      </c>
+      <c r="E42" t="s">
+        <v>74</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B43">
-        <v>4139</v>
+        <v>7528</v>
       </c>
       <c r="C43" t="s">
-        <v>104</v>
+        <v>74</v>
       </c>
       <c r="D43" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>107</v>
+      </c>
+      <c r="E43" t="s">
+        <v>74</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B44">
-        <v>4137</v>
+        <v>6295</v>
       </c>
       <c r="C44" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D44" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B45">
-        <v>3979</v>
+        <v>5964</v>
       </c>
       <c r="C45" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D45" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B46">
-        <v>3787</v>
+        <v>5642</v>
       </c>
       <c r="C46" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D46" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B47">
-        <v>3785</v>
+        <v>5641</v>
       </c>
       <c r="C47" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D47" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B48">
-        <v>3771</v>
+        <v>5638</v>
       </c>
       <c r="C48" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D48" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B49">
-        <v>3740</v>
+        <v>5491</v>
       </c>
       <c r="C49" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D49" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="B50">
-        <v>3736</v>
+        <v>5320</v>
       </c>
       <c r="C50" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="D50" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="B51">
-        <v>3734</v>
+        <v>5243</v>
       </c>
       <c r="C51" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="D51" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="B52">
-        <v>3732</v>
+        <v>5242</v>
       </c>
       <c r="C52" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="D52" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="B53">
-        <v>3730</v>
+        <v>5196</v>
       </c>
       <c r="C53" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="D53" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B54">
-        <v>3597</v>
+        <v>5188</v>
       </c>
       <c r="C54" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="D54" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B55">
-        <v>3453</v>
+        <v>5084</v>
       </c>
       <c r="C55" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="D55" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B56">
-        <v>3451</v>
+        <v>4907</v>
       </c>
       <c r="C56" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="D56" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B57">
-        <v>3363</v>
+        <v>4905</v>
       </c>
       <c r="C57" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D57" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B58">
-        <v>3361</v>
+        <v>4897</v>
       </c>
       <c r="C58" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="D58" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B59">
-        <v>3252</v>
+        <v>4886</v>
       </c>
       <c r="C59" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="D59" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="B60">
-        <v>3251</v>
+        <v>4797</v>
       </c>
       <c r="C60" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="D60" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B61">
-        <v>3108</v>
+        <v>4607</v>
       </c>
       <c r="C61" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D61" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B62">
-        <v>3107</v>
+        <v>4606</v>
       </c>
       <c r="C62" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="D62" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B63">
-        <v>2940</v>
+        <v>4418</v>
       </c>
       <c r="C63" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="D63" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B64">
-        <v>2741</v>
+        <v>4418</v>
       </c>
       <c r="C64" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D64" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B65">
-        <v>2509</v>
+        <v>4339</v>
       </c>
       <c r="C65" t="s">
-        <v>7</v>
+        <v>163</v>
       </c>
       <c r="D65" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>164</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B66">
-        <v>2198</v>
+        <v>4197</v>
       </c>
       <c r="C66" t="s">
-        <v>162</v>
+        <v>74</v>
       </c>
       <c r="D66" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>166</v>
+      </c>
+      <c r="E66" t="s">
+        <v>74</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B67">
-        <v>2096</v>
+        <v>4196</v>
       </c>
       <c r="C67" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D67" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B68">
-        <v>2084</v>
+        <v>4139</v>
       </c>
       <c r="C68" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D68" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B69">
-        <v>2037</v>
+        <v>4137</v>
       </c>
       <c r="C69" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D69" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B70">
-        <v>1820</v>
+        <v>3979</v>
       </c>
       <c r="C70" t="s">
-        <v>7</v>
+        <v>175</v>
       </c>
       <c r="D70" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>176</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B71">
-        <v>1778</v>
+        <v>3787</v>
       </c>
       <c r="C71" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D71" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B72">
-        <v>1348</v>
+        <v>3785</v>
       </c>
       <c r="C72" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D72" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B73">
-        <v>775</v>
+        <v>3771</v>
       </c>
       <c r="C73" t="s">
         <v>182</v>
       </c>
       <c r="D73" t="s">
         <v>183</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>184</v>
       </c>
       <c r="B74">
-        <v>384</v>
+        <v>3740</v>
       </c>
       <c r="C74" t="s">
         <v>185</v>
       </c>
       <c r="D74" t="s">
         <v>186</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>184</v>
+      </c>
+      <c r="B75">
+        <v>3736</v>
+      </c>
+      <c r="C75" t="s">
         <v>187</v>
       </c>
-      <c r="B75">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
+        <v>184</v>
+      </c>
+      <c r="B76">
+        <v>3734</v>
+      </c>
+      <c r="C76" t="s">
+        <v>189</v>
+      </c>
+      <c r="D76" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="B77">
-        <v>12378</v>
+        <v>3732</v>
       </c>
       <c r="C77" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D77" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="B78">
-        <v>12269</v>
+        <v>3730</v>
       </c>
       <c r="C78" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="D78" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
+        <v>195</v>
+      </c>
+      <c r="B79">
+        <v>3597</v>
+      </c>
+      <c r="C79" t="s">
         <v>196</v>
       </c>
-      <c r="B79">
-[...4 lines deleted...]
-      </c>
       <c r="D79" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B80">
-        <v>12208</v>
+        <v>3453</v>
       </c>
       <c r="C80" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="D80" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B81">
-        <v>12107</v>
+        <v>3451</v>
       </c>
       <c r="C81" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D81" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>204</v>
       </c>
       <c r="B82">
-        <v>12105</v>
+        <v>3363</v>
       </c>
       <c r="C82" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D82" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B83">
-        <v>12101</v>
+        <v>3361</v>
       </c>
       <c r="C83" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="D83" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>209</v>
       </c>
       <c r="B84">
-        <v>12100</v>
+        <v>3252</v>
       </c>
       <c r="C84" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D84" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>209</v>
       </c>
       <c r="B85">
-        <v>12099</v>
+        <v>3251</v>
       </c>
       <c r="C85" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D85" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>214</v>
+      </c>
+      <c r="B86">
+        <v>3108</v>
+      </c>
+      <c r="C86" t="s">
+        <v>215</v>
+      </c>
+      <c r="D86" t="s">
         <v>216</v>
       </c>
-      <c r="B86">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
+        <v>214</v>
+      </c>
+      <c r="B87">
+        <v>3107</v>
+      </c>
+      <c r="C87" t="s">
+        <v>217</v>
+      </c>
+      <c r="D87" t="s">
         <v>218</v>
-      </c>
-[...7 lines deleted...]
-        <v>220</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
+        <v>219</v>
+      </c>
+      <c r="B88">
+        <v>2940</v>
+      </c>
+      <c r="C88" t="s">
+        <v>220</v>
+      </c>
+      <c r="D88" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
+        <v>222</v>
+      </c>
+      <c r="B89">
+        <v>2741</v>
+      </c>
+      <c r="C89" t="s">
+        <v>223</v>
+      </c>
+      <c r="D89" t="s">
         <v>224</v>
-      </c>
-[...7 lines deleted...]
-        <v>226</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B90">
-        <v>11332</v>
+        <v>2509</v>
       </c>
       <c r="C90" t="s">
-        <v>228</v>
+        <v>74</v>
       </c>
       <c r="D90" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>226</v>
+      </c>
+      <c r="E90" t="s">
+        <v>74</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>227</v>
       </c>
       <c r="B91">
-        <v>11302</v>
+        <v>2198</v>
       </c>
       <c r="C91" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="D91" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
+        <v>230</v>
+      </c>
+      <c r="B92">
+        <v>2096</v>
+      </c>
+      <c r="C92" t="s">
+        <v>231</v>
+      </c>
+      <c r="D92" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
+        <v>233</v>
+      </c>
+      <c r="B93">
+        <v>2084</v>
+      </c>
+      <c r="C93" t="s">
+        <v>234</v>
+      </c>
+      <c r="D93" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>236</v>
+      </c>
+      <c r="B94">
+        <v>2037</v>
+      </c>
+      <c r="C94" t="s">
+        <v>237</v>
+      </c>
+      <c r="D94" t="s">
         <v>238</v>
-      </c>
-[...7 lines deleted...]
-        <v>240</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B95">
-        <v>10417</v>
+        <v>1820</v>
       </c>
       <c r="C95" t="s">
-        <v>241</v>
+        <v>74</v>
       </c>
       <c r="D95" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>240</v>
+      </c>
+      <c r="E95" t="s">
+        <v>74</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
+        <v>241</v>
+      </c>
+      <c r="B96">
+        <v>1778</v>
+      </c>
+      <c r="C96" t="s">
+        <v>242</v>
+      </c>
+      <c r="D96" t="s">
         <v>243</v>
-      </c>
-[...7 lines deleted...]
-        <v>245</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
+        <v>244</v>
+      </c>
+      <c r="B97">
+        <v>1348</v>
+      </c>
+      <c r="C97" t="s">
+        <v>245</v>
+      </c>
+      <c r="D97" t="s">
         <v>246</v>
       </c>
-      <c r="B97">
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>247</v>
+      </c>
+      <c r="B98">
+        <v>775</v>
+      </c>
+      <c r="C98" t="s">
+        <v>248</v>
+      </c>
+      <c r="D98" t="s">
+        <v>249</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>250</v>
+      </c>
+      <c r="B99">
+        <v>384</v>
+      </c>
+      <c r="C99" t="s">
+        <v>251</v>
+      </c>
+      <c r="D99" t="s">
+        <v>252</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>253</v>
+      </c>
+      <c r="B100">
+        <v>327</v>
+      </c>
+      <c r="C100" t="s">
+        <v>254</v>
+      </c>
+      <c r="D100" t="s">
+        <v>255</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>256</v>
+      </c>
+      <c r="B101">
+        <v>275</v>
+      </c>
+      <c r="C101" t="s">
+        <v>257</v>
+      </c>
+      <c r="D101" t="s">
+        <v>258</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>259</v>
+      </c>
+      <c r="B102">
+        <v>12378</v>
+      </c>
+      <c r="C102" t="s">
+        <v>260</v>
+      </c>
+      <c r="D102" t="s">
+        <v>261</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>262</v>
+      </c>
+      <c r="B103">
+        <v>12269</v>
+      </c>
+      <c r="C103" t="s">
+        <v>263</v>
+      </c>
+      <c r="D103" t="s">
+        <v>264</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>262</v>
+      </c>
+      <c r="B104">
+        <v>12249</v>
+      </c>
+      <c r="C104" t="s">
+        <v>265</v>
+      </c>
+      <c r="D104" t="s">
+        <v>266</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>267</v>
+      </c>
+      <c r="B105">
+        <v>12208</v>
+      </c>
+      <c r="C105" t="s">
+        <v>268</v>
+      </c>
+      <c r="D105" t="s">
+        <v>269</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>270</v>
+      </c>
+      <c r="B106">
+        <v>12107</v>
+      </c>
+      <c r="C106" t="s">
+        <v>271</v>
+      </c>
+      <c r="D106" t="s">
+        <v>272</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>270</v>
+      </c>
+      <c r="B107">
+        <v>12105</v>
+      </c>
+      <c r="C107" t="s">
+        <v>273</v>
+      </c>
+      <c r="D107" t="s">
+        <v>274</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>275</v>
+      </c>
+      <c r="B108">
+        <v>12101</v>
+      </c>
+      <c r="C108" t="s">
+        <v>276</v>
+      </c>
+      <c r="D108" t="s">
+        <v>277</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>275</v>
+      </c>
+      <c r="B109">
+        <v>12100</v>
+      </c>
+      <c r="C109" t="s">
+        <v>278</v>
+      </c>
+      <c r="D109" t="s">
+        <v>279</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>275</v>
+      </c>
+      <c r="B110">
+        <v>12099</v>
+      </c>
+      <c r="C110" t="s">
+        <v>280</v>
+      </c>
+      <c r="D110" t="s">
+        <v>281</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>282</v>
+      </c>
+      <c r="B111">
+        <v>11875</v>
+      </c>
+      <c r="C111" t="s">
+        <v>74</v>
+      </c>
+      <c r="D111" t="s">
+        <v>283</v>
+      </c>
+      <c r="E111" t="s">
+        <v>74</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>284</v>
+      </c>
+      <c r="B112">
+        <v>11769</v>
+      </c>
+      <c r="C112" t="s">
+        <v>285</v>
+      </c>
+      <c r="D112" t="s">
+        <v>286</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>287</v>
+      </c>
+      <c r="B113">
+        <v>11533</v>
+      </c>
+      <c r="C113" t="s">
+        <v>288</v>
+      </c>
+      <c r="D113" t="s">
+        <v>289</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>290</v>
+      </c>
+      <c r="B114">
+        <v>11391</v>
+      </c>
+      <c r="C114" t="s">
+        <v>291</v>
+      </c>
+      <c r="D114" t="s">
+        <v>292</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>293</v>
+      </c>
+      <c r="B115">
+        <v>11332</v>
+      </c>
+      <c r="C115" t="s">
+        <v>294</v>
+      </c>
+      <c r="D115" t="s">
+        <v>295</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>293</v>
+      </c>
+      <c r="B116">
+        <v>11302</v>
+      </c>
+      <c r="C116" t="s">
+        <v>296</v>
+      </c>
+      <c r="D116" t="s">
+        <v>297</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>298</v>
+      </c>
+      <c r="B117">
+        <v>10815</v>
+      </c>
+      <c r="C117" t="s">
+        <v>299</v>
+      </c>
+      <c r="D117" t="s">
+        <v>300</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>301</v>
+      </c>
+      <c r="B118">
+        <v>10499</v>
+      </c>
+      <c r="C118" t="s">
+        <v>302</v>
+      </c>
+      <c r="D118" t="s">
+        <v>303</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>304</v>
+      </c>
+      <c r="B119">
+        <v>10418</v>
+      </c>
+      <c r="C119" t="s">
+        <v>305</v>
+      </c>
+      <c r="D119" t="s">
+        <v>306</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>304</v>
+      </c>
+      <c r="B120">
+        <v>10417</v>
+      </c>
+      <c r="C120" t="s">
+        <v>307</v>
+      </c>
+      <c r="D120" t="s">
+        <v>308</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>309</v>
+      </c>
+      <c r="B121">
+        <v>10358</v>
+      </c>
+      <c r="C121" t="s">
+        <v>310</v>
+      </c>
+      <c r="D121" t="s">
+        <v>311</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>312</v>
+      </c>
+      <c r="B122">
         <v>10114</v>
       </c>
-      <c r="C97" t="s">
-[...8 lines deleted...]
-      <c r="F97" s="2" t="s">
+      <c r="C122" t="s">
+        <v>313</v>
+      </c>
+      <c r="D122" t="s">
+        <v>314</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="F2" r:id="rId1"/>
-[...177 lines deleted...]
-    <hyperlink ref="F97" r:id="rId179"/>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="F34" r:id="rId64"/>
+    <hyperlink ref="E35" r:id="rId65"/>
+    <hyperlink ref="F35" r:id="rId66"/>
+    <hyperlink ref="E36" r:id="rId67"/>
+    <hyperlink ref="F36" r:id="rId68"/>
+    <hyperlink ref="F37" r:id="rId69"/>
+    <hyperlink ref="F38" r:id="rId70"/>
+    <hyperlink ref="F39" r:id="rId71"/>
+    <hyperlink ref="F40" r:id="rId72"/>
+    <hyperlink ref="F41" r:id="rId73"/>
+    <hyperlink ref="F42" r:id="rId74"/>
+    <hyperlink ref="F43" r:id="rId75"/>
+    <hyperlink ref="E44" r:id="rId76"/>
+    <hyperlink ref="F44" r:id="rId77"/>
+    <hyperlink ref="E45" r:id="rId78"/>
+    <hyperlink ref="F45" r:id="rId79"/>
+    <hyperlink ref="E46" r:id="rId80"/>
+    <hyperlink ref="F46" r:id="rId81"/>
+    <hyperlink ref="E47" r:id="rId82"/>
+    <hyperlink ref="F47" r:id="rId83"/>
+    <hyperlink ref="E48" r:id="rId84"/>
+    <hyperlink ref="F48" r:id="rId85"/>
+    <hyperlink ref="E49" r:id="rId86"/>
+    <hyperlink ref="F49" r:id="rId87"/>
+    <hyperlink ref="E50" r:id="rId88"/>
+    <hyperlink ref="F50" r:id="rId89"/>
+    <hyperlink ref="E51" r:id="rId90"/>
+    <hyperlink ref="F51" r:id="rId91"/>
+    <hyperlink ref="E52" r:id="rId92"/>
+    <hyperlink ref="F52" r:id="rId93"/>
+    <hyperlink ref="E53" r:id="rId94"/>
+    <hyperlink ref="F53" r:id="rId95"/>
+    <hyperlink ref="E54" r:id="rId96"/>
+    <hyperlink ref="F54" r:id="rId97"/>
+    <hyperlink ref="E55" r:id="rId98"/>
+    <hyperlink ref="F55" r:id="rId99"/>
+    <hyperlink ref="E56" r:id="rId100"/>
+    <hyperlink ref="F56" r:id="rId101"/>
+    <hyperlink ref="E57" r:id="rId102"/>
+    <hyperlink ref="F57" r:id="rId103"/>
+    <hyperlink ref="E58" r:id="rId104"/>
+    <hyperlink ref="F58" r:id="rId105"/>
+    <hyperlink ref="E59" r:id="rId106"/>
+    <hyperlink ref="F59" r:id="rId107"/>
+    <hyperlink ref="E60" r:id="rId108"/>
+    <hyperlink ref="F60" r:id="rId109"/>
+    <hyperlink ref="E61" r:id="rId110"/>
+    <hyperlink ref="F61" r:id="rId111"/>
+    <hyperlink ref="E62" r:id="rId112"/>
+    <hyperlink ref="F62" r:id="rId113"/>
+    <hyperlink ref="E63" r:id="rId114"/>
+    <hyperlink ref="F63" r:id="rId115"/>
+    <hyperlink ref="E64" r:id="rId116"/>
+    <hyperlink ref="F64" r:id="rId117"/>
+    <hyperlink ref="E65" r:id="rId118"/>
+    <hyperlink ref="F65" r:id="rId119"/>
+    <hyperlink ref="F66" r:id="rId120"/>
+    <hyperlink ref="E67" r:id="rId121"/>
+    <hyperlink ref="F67" r:id="rId122"/>
+    <hyperlink ref="E68" r:id="rId123"/>
+    <hyperlink ref="F68" r:id="rId124"/>
+    <hyperlink ref="E69" r:id="rId125"/>
+    <hyperlink ref="F69" r:id="rId126"/>
+    <hyperlink ref="E70" r:id="rId127"/>
+    <hyperlink ref="F70" r:id="rId128"/>
+    <hyperlink ref="E71" r:id="rId129"/>
+    <hyperlink ref="F71" r:id="rId130"/>
+    <hyperlink ref="E72" r:id="rId131"/>
+    <hyperlink ref="F72" r:id="rId132"/>
+    <hyperlink ref="E73" r:id="rId133"/>
+    <hyperlink ref="F73" r:id="rId134"/>
+    <hyperlink ref="E74" r:id="rId135"/>
+    <hyperlink ref="F74" r:id="rId136"/>
+    <hyperlink ref="E75" r:id="rId137"/>
+    <hyperlink ref="F75" r:id="rId138"/>
+    <hyperlink ref="E76" r:id="rId139"/>
+    <hyperlink ref="F76" r:id="rId140"/>
+    <hyperlink ref="E77" r:id="rId141"/>
+    <hyperlink ref="F77" r:id="rId142"/>
+    <hyperlink ref="E78" r:id="rId143"/>
+    <hyperlink ref="F78" r:id="rId144"/>
+    <hyperlink ref="E79" r:id="rId145"/>
+    <hyperlink ref="F79" r:id="rId146"/>
+    <hyperlink ref="E80" r:id="rId147"/>
+    <hyperlink ref="F80" r:id="rId148"/>
+    <hyperlink ref="E81" r:id="rId149"/>
+    <hyperlink ref="F81" r:id="rId150"/>
+    <hyperlink ref="E82" r:id="rId151"/>
+    <hyperlink ref="F82" r:id="rId152"/>
+    <hyperlink ref="E83" r:id="rId153"/>
+    <hyperlink ref="F83" r:id="rId154"/>
+    <hyperlink ref="E84" r:id="rId155"/>
+    <hyperlink ref="F84" r:id="rId156"/>
+    <hyperlink ref="E85" r:id="rId157"/>
+    <hyperlink ref="F85" r:id="rId158"/>
+    <hyperlink ref="E86" r:id="rId159"/>
+    <hyperlink ref="F86" r:id="rId160"/>
+    <hyperlink ref="E87" r:id="rId161"/>
+    <hyperlink ref="F87" r:id="rId162"/>
+    <hyperlink ref="E88" r:id="rId163"/>
+    <hyperlink ref="F88" r:id="rId164"/>
+    <hyperlink ref="E89" r:id="rId165"/>
+    <hyperlink ref="F89" r:id="rId166"/>
+    <hyperlink ref="F90" r:id="rId167"/>
+    <hyperlink ref="E91" r:id="rId168"/>
+    <hyperlink ref="F91" r:id="rId169"/>
+    <hyperlink ref="E92" r:id="rId170"/>
+    <hyperlink ref="F92" r:id="rId171"/>
+    <hyperlink ref="E93" r:id="rId172"/>
+    <hyperlink ref="F93" r:id="rId173"/>
+    <hyperlink ref="E94" r:id="rId174"/>
+    <hyperlink ref="F94" r:id="rId175"/>
+    <hyperlink ref="F95" r:id="rId176"/>
+    <hyperlink ref="E96" r:id="rId177"/>
+    <hyperlink ref="F96" r:id="rId178"/>
+    <hyperlink ref="E97" r:id="rId179"/>
+    <hyperlink ref="F97" r:id="rId180"/>
+    <hyperlink ref="E98" r:id="rId181"/>
+    <hyperlink ref="F98" r:id="rId182"/>
+    <hyperlink ref="E99" r:id="rId183"/>
+    <hyperlink ref="F99" r:id="rId184"/>
+    <hyperlink ref="E100" r:id="rId185"/>
+    <hyperlink ref="F100" r:id="rId186"/>
+    <hyperlink ref="E101" r:id="rId187"/>
+    <hyperlink ref="F101" r:id="rId188"/>
+    <hyperlink ref="E102" r:id="rId189"/>
+    <hyperlink ref="F102" r:id="rId190"/>
+    <hyperlink ref="E103" r:id="rId191"/>
+    <hyperlink ref="F103" r:id="rId192"/>
+    <hyperlink ref="E104" r:id="rId193"/>
+    <hyperlink ref="F104" r:id="rId194"/>
+    <hyperlink ref="E105" r:id="rId195"/>
+    <hyperlink ref="F105" r:id="rId196"/>
+    <hyperlink ref="E106" r:id="rId197"/>
+    <hyperlink ref="F106" r:id="rId198"/>
+    <hyperlink ref="E107" r:id="rId199"/>
+    <hyperlink ref="F107" r:id="rId200"/>
+    <hyperlink ref="E108" r:id="rId201"/>
+    <hyperlink ref="F108" r:id="rId202"/>
+    <hyperlink ref="E109" r:id="rId203"/>
+    <hyperlink ref="F109" r:id="rId204"/>
+    <hyperlink ref="E110" r:id="rId205"/>
+    <hyperlink ref="F110" r:id="rId206"/>
+    <hyperlink ref="F111" r:id="rId207"/>
+    <hyperlink ref="E112" r:id="rId208"/>
+    <hyperlink ref="F112" r:id="rId209"/>
+    <hyperlink ref="E113" r:id="rId210"/>
+    <hyperlink ref="F113" r:id="rId211"/>
+    <hyperlink ref="E114" r:id="rId212"/>
+    <hyperlink ref="F114" r:id="rId213"/>
+    <hyperlink ref="E115" r:id="rId214"/>
+    <hyperlink ref="F115" r:id="rId215"/>
+    <hyperlink ref="E116" r:id="rId216"/>
+    <hyperlink ref="F116" r:id="rId217"/>
+    <hyperlink ref="E117" r:id="rId218"/>
+    <hyperlink ref="F117" r:id="rId219"/>
+    <hyperlink ref="E118" r:id="rId220"/>
+    <hyperlink ref="F118" r:id="rId221"/>
+    <hyperlink ref="E119" r:id="rId222"/>
+    <hyperlink ref="F119" r:id="rId223"/>
+    <hyperlink ref="E120" r:id="rId224"/>
+    <hyperlink ref="F120" r:id="rId225"/>
+    <hyperlink ref="E121" r:id="rId226"/>
+    <hyperlink ref="F121" r:id="rId227"/>
+    <hyperlink ref="E122" r:id="rId228"/>
+    <hyperlink ref="F122" r:id="rId229"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>