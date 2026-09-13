--- v0 (2026-07-22)
+++ v1 (2026-09-13)
@@ -8,1136 +8,846 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="344">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="242">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina per attività di supporto specialistico, tecnico ed organizzativo al DSGA dott. Giuseppe Cianci
+Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 Fondo sociale europeo
+plus (FSE+) – Priorità 1 – Scuola e competenze (FSE+), Obiettivo specifico ESO4.6 – sotto-azione ESO4.6.A.4.A-
+Interventi di cui ai decreti del Ministro dell’istruzione e del merito dell’ 11 aprile 2024, n. 72 e del 22 maggio
+2025, n. 96 Avviso Pubblico prot. n. 81652 del 23/05/2025 – “Percorsi educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione estiva delle lezioni” (c.d. Piano Estate).</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE1DEF514</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - n. 3 per l’affidamento diretto per la fornitura di n. 20 armadietti porta  cellulari 24 posti, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023.
+Avviso prot.n. 57173 del 14/04/2025 - Avviso pubblico “Decreto del M</t>
+  </si>
+  <si>
+    <t>BCE0A8F7F4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n. 2 per l’affidamento diretto tramite trattativa diretta su Mepa per l'acquisto di dispositivi digitali da concedere in comodato d'uso gratuito al personale della scuola , ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs</t>
+  </si>
+  <si>
+    <t>0000000002</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n. 1 per l’affidamento diretto fornitura di n. 1 defibrillatore semiautomatico esterno (DAE) mediante formula exchange, destinato al Plesso Saline, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
+  </si>
+  <si>
+    <t>DECRETO INCARICO DIREZIONE AMMINISTRATIVA DSGA</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>Incarico di Responsabile del Servizio di Prevenzione e Protezione (RSPP).</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCC7B26D67</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto del servizio di formazione del personale scolastico relativo al “Corso di Primo Soccorso Aziendale” – n. 12 ore complessive per n. 25 partecipanti</t>
+  </si>
+  <si>
+    <t>BCC79DAB6E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto previa indagine di mercato per l’acquisto di materiale di facile consumo</t>
+  </si>
+  <si>
+    <t>BCC4FC621B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto per il servizio di manutenzione hardware e software e assistenza tecnica delle apparecchiature informatiche A.S. 2026/2027</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>BCC4EF44CE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto per lo smaltimento di arredi del Plesso Cappuccini sito in Via Generale La Ferla</t>
+  </si>
+  <si>
+    <t>BCC4DDEF61</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto per la messa in sicurezza delle scale del Plesso Cappuccini sito in Via Generale La Ferla (Rimozione delle strisce antiscivolo ammalorate e fornitura e posa in opera di nuove strisce antiscivolo)</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>BCC2B7F23B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - rinnovo della licenza del software EDT Monoposto n. illimitato di classi, canone annuale per il periodo dal 01/09/2026 al 01/09/2027</t>
+  </si>
+  <si>
+    <t>BCC2A8DA84</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di n. 2 alimentatori USB per terminale KRONOS Serie 04-05-06</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>BC95F21802</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto per l'acquisto di materiale pubblicitario afferente il progetto Avviso prot.n. 9507 del 22/01/2025 “Fondi Strutturali Europei PN Scuola e Competenze 2021 – 2027”Agenda SUD”  Titolo: Un PONte per il domanI</t>
+  </si>
+  <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC6920E86D</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto per l'acquisto del servizio di manutenzione del defibrillatore mod. LIFE-POINT Num. Serie 174450532</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC6920E86D</t>
-[...4 lines deleted...]
-  <si>
     <t>BC6868645D</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto per l'acquisto di materiale didattico AFFERENTE IL PROGETTO AVVISO PROT.N. 9507 DEL 22/01/2025 “FONDI STRUTTURALI EUROPEI – “PN SCUOLA E COMPETENZE 2021 – 2027” AGENDA SUD TITOLO: UN PONTE PER IL DOMANI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC6868645D</t>
-[...4 lines deleted...]
-  <si>
     <t>BC65661972</t>
   </si>
   <si>
     <t>Decisione a contrarre - ’affidamento diretto per l'acquisto di materiale afferente il progetto Avviso prot.n. 9507 del 22/01/2025 “Fondi Strutturali Europei – “PN Scuola e Competenze 2021 – 2027” Agenda SUD Titolo: Un PONte per il domani</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC65661972</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>BC647202F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto per corso di formazione Dirigente Scolastico – Team digitale e modulo segreteria “IA A SCUOLA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC647202F2</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD224EE30</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto previa trattativa diretta per il servizio di pulizia locali scolastici in comodato d’uso IRISFO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD224EE30</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBD1315E48</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto per il servizio Portale scuola cloud dal 01/07/2026 al 30/06/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD1315E48</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC63161BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per Servizi per l’adeguamento al Regolamento UE 679/2016 (G.D.P.R.) Nomina DPO dal 13/06/2026 al 12/06/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC63161BC</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC66E77F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto acquisto materiale di primo soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC66E77F9</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto individuazione personale interno con la qualifica di Assistente Amministrativo e
 Collaboratore Scolastico relativo all'AVVISO INTERNO PER RICHIESTA DISPONIBILITÀ E
 SELEZIONE PERSONALE ATA POTENZIAMENTO DEL SISTEMA EDUCATIVO ATTRAVERSO LO
 SVILUPPO, L’INNOVAZIONE E LA SPERIMENTAZIONE DI NUOVI MODELLI BASATI SULLA DIDATTICA
 IMMERSIVA IN FAVORE DEGLI ISTITUTI SCOLASTICI COMPRENSIVI E DELLE DIREZIONI
 DIDATTICHE CON SEDE NELLA REGIONE SICILIANA – SECONDA EDIZIONE: DIDATTICA
 IMMERSIVA CAP. 373361 DEL BILANCIO DELLA REGIONE SICILIANA, ES. FIN. 2025/2026
 CUP: G52J25000240002
 TITOLO DEL PROGETTO: “DIDATTICA IMMERSIVA”</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB824A2FEE</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio di trasporto in autobus a Siracusa martedì 5 maggio 2026, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture),
 D.L.gs 36/2023.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB824A2FEE</t>
-[...4 lines deleted...]
-  <si>
     <t>BB79DA7C3F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di n. 2 registri dei verbali della commissione esaminatrice per gli Esami di Stato Scuola Secondari di Primo grado, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79DA7C3F</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7A03AC12</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di cancelleria per gli Esami di Stato Scuola Secondari di Primo grado, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A03AC12</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB77CD45E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del servizio di amplificazione, illuminazione e assistenza tecnica varie manifestazioni, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77CD45E1</t>
-[...4 lines deleted...]
-  <si>
     <t>BB77D2ACD7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n. 50 cappelli bianchi con stampa a colori e n. 50 cappelli bianchi con stampa monocromatica, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77D2ACD7</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5315223A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER IL SERVIZIO DI SPEDIZIONI FASCICOLI E CORRISPONDENZA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5315223A</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2E11680A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per la realizzazione e produzione di diretta streaming professionale e realizzazione e produzione di promo banner</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/5b2da513-bc14-4c4f-b766-6e2a1130c617</t>
   </si>
   <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>Decreto per il conferimento di un incarico individuale a personale esperto esterno relativo alla realizzazione di una coreografia medievale di sbandieratori e della scacchiera vivente nell’ambito del progetto Corteo Storico 2026 “Alla Corte di Federico II di Svevia”, sedicesima edizione.</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB1F16C120</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento diretto per il trasferimento di n. 17 alunni e 5 adulti accompagnatori lunedì 1 giugno 2026 dall'aereoporto di Beauvais a Chatillon sur Indre e sabato 6 giugno 2026 da Chatillon sur Indre all'aereoporto di Beauvais , ai sensi dell’art. 50,
 com</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F16C120</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE758B0AD</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - affidamento diretto per l'acquisto di n. 2 aule immersiva, Circolare n. 6 del 16/04/2025 della Regione Siciliana Assessorato dell'istruzione e della formazione professionale Dipartimento dell'istruzione, dell’università e del diritto allo studio Servizio </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE758B0AD</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BAE13DF6B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto della gestione triennale del servizio di cassa ai sensi dell’art. 50, comma 1, lettera b), D. L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE13DF6B7</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAAF34487F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per visite mediche di Medicina del Lavoro rese al personale collaboratore scolastico a tempo indeterminato, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF34487F</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA8436B742</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per l'acquisto di Abbonamento Italiascuola.it Argento- 5 quesiti , ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8436B742</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA847A4355</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per il rinnovo dei servizi di assistenza e consulenza per l'utenza scolastica - amministrazione trasparente anno 2026, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA847A4355</t>
-[...4 lines deleted...]
-  <si>
     <t>BB77C56DE4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per l'acquisto di n. 1 targa in plexiglass retrostampata a colori, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77C56DE4</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA3E513454</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di cancelleria, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E513454</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3E0EB649</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di facile consumo sez. primavera, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E0EB649</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3DAE5DC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di facile consumo, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DAE5DC7</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA39D04D5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - RITIRO N. 1 ECOBOX PER RACCOLTA TONER ESAUSTI PIENO - ACQUISTO N. 1 ECOBOX NUOVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39D04D5F</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BAA50531D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo dei servizi Gruppo Spaggiari Parma S.p.a., ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/dd5a19bc-a1a1-47df-b1d8-c7ddf0b8a3a1</t>
   </si>
   <si>
     <t>BA39FD82D9</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - rinnovo dei servizi ARGO SOFTWARE SRL anno 2026 COMMISSIONE I CICLO, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i
 servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39FD82D9</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>B9E3F4CC75</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Rinnovo dei servizi ARGO SOFTWARE SRL anno 2026, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs
 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3F4CC75</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B991C36E2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per l'acquisto di n. 2 corsi di formazione Corso di formazione dei LAVORATORI 8 ore in modalità sincrona € 1.000,00 Corso di formazione per ADDETTI ANTINCENDIO 8 ore € 1.000,00, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i ser</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B991C36E2F</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B971812F68</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per l'acquisto di n. 50 schede per fotocopiatrici con lettore schede, ai sensi dell’art. 50,  comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971812F68</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>B931A808A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per il servizio assicurativo per copertura Responsabilità Civile, Infortuni, Tutela Legale, Assistenza, in favore di Alunni e Personale della scuola , ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B931A808A2</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B9363BC7F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO VIAGGIO DI ISTRUZIONE A TAORMINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9363BC7F9</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>B920FC6C8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione di contrarre per l’affidamento diretto per l'acquisto di materiale finalizzato al concorso C.S.R. 2024/2025, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B920FC6C8A</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>B91E79B6BF</t>
   </si>
   <si>
     <t>Decisione di contrarre per l’affidamento diretto per l'acquisto di materiale di Natale, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91E79B6BF</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B90EEC4D5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione di contrarre per l’affidamento diretto per l'acquisto di n. 1 corso di formazione per la Rappresentante dei Lavoratori per la Sicurezza (RLS) di n. 32 ore rivolto alla docente Coronella Maria Annunziata, ai sensi dell’art. 50, comma 1, lettera a</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90EEC4D5C</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B90F0525CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione di contrarre, previa indagine di mercato, per l’affidamento diretto per l'acquisto di n. 30 schede per fotocopiatrici con lettore schede , ai sensi dell’art. 50, comma 1, lettera a) e b) (per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F0525CF</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F6737F2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione di contrarre per l’affidamento diretto per l'acquisto di materiale afferente al progetto Circolare n. 27 del 27/11/2024 “Azioni Educative in aree di grave esclusione sociale”, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6737F2B</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>BAAF4BDF99</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione di contrarre per l’affidamento diretto per l'acquisto di materiale di pulizia-igienico sanitario, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF4BDF99</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>ASSUNZIONE DI INCARICO RUP - Avviso pubblico “: Fondi Strutturali Europei –Programma Nazionale “Scuola e competenze” 2021-2027. Priorità 01 – Scuola e competenze–Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.6 – Azione ESO4.6.A1 – Sottoazione ESO4.6.A1.B, interventi di cui al decreto del Ministro dell’istruzione e del merito n.176 del 30/08/2023, Avviso Prot. 9507, 22/01/2025, “Agenda SUD” - Priorità Priorità 1 – Scuola e Competenze (FSE+)</t>
   </si>
   <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B88B069823</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione di contrarre per l’affidamento diretto per l'acquisto di materiale igienico sanitario, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88B069823</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B88B27BD80</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione di contrarre per l’affidamento diretto per l'acquisto di pacco medicazione ricarica cassetta infermeria, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023.  </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88B27BD80</t>
-[...4 lines deleted...]
-  <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di attribuzione Funzioni Strumentali – a.s. 2025-2026 </t>
   </si>
   <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>B85E187A79</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione di contrarre, previa indagine di mercato, per l’affidamento diretto per il servizio di noleggio n. 6 fotocopiatrici con lettore schede prepagate e n. 1 fotocopiatore a disposizione degli uffici, ai sensi dell’art. 50, comma 1, lettera a) e b)(pe</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/fc7e53c8-c0b5-4134-9779-8bc9db002244</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>B80CF41BF9</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Decisione a contrarre per la fornitura di arredi per la Scuola Primaria, ai sensi dell’art. 50,
 comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/49d7ed7c-bbe2-4101-afa4-1a494a893149</t>
   </si>
   <si>
     <t>B80B6A08ED</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Decisione a contrarre per l'acquisto del servizio di fornitura di materiale didattico Sezione
 Primavera, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs
 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80B6A08ED</t>
-[...4 lines deleted...]
-  <si>
     <t>B803BD973F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l'affidamento diretto per il rinnovo della licenza del software EDT Monoposto n. illimitato di classi, canone annuale per il periodo dal 01/09/2025 al 01/09/2026, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e fo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B803BD973F</t>
-[...4 lines deleted...]
-  <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>B80CBC4B0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l'acquisto del servizio di fornitura di materiale didattico,  ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CBC4B0C</t>
-[...4 lines deleted...]
-  <si>
     <t>21/07/2025</t>
   </si>
   <si>
     <t>B7B5AC627A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto per l’anno scolastico 2025/2026 del servizio di assistenza e manutenzione delle apparecchiature informatiche dell’istituto, utilizzate ai fini amministrativi e didattici, alla Ditta LT Computer di Luca Tenen</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B5AC627A</t>
-[...4 lines deleted...]
-  <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Atto di nomina del Responsabile della gestione documentale </t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>B7882CF629</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l'acquisto del servizio di fornitura n. 1 staffa monitor Wacebo E11L-65B,  ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7882CF629</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Determina di affidamento del servizio di noleggio fotocopiatori per la durata di 36 mesi alla ditta SIT srl GRADUATORIA PROVVISORIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>B7735E4A9C</t>
   </si>
   <si>
     <t>DETERMINA PER L’AFFIDAMENTO DIRETTO DEL SERVIZIO DI FORNITURA N. 5 TARGHE RICORDO CON BASE IN LEGNO, AI SENSI DELL’ART. 50, COMMA 1, LETTERA B)1, DEL DECRETO LEGISLATIVO N. 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7735E4A9C</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>B7734BF8D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina per l’affidamento diretto del servizio di manutenzione del defibrillatore mod. LIFE-POINT Num. Serie 174450532, ai sensi dell’art. 50, comma 1, lettera b)1, del Decreto Legislativo n. 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7734BF8D2</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>B75562B96B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per il servizio di sostituzione/riparazione pezzi macchine lavapavimenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75562B96B</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>B754FF37A9</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre per l’affidamento diretto per la sostituzione di ventole guaste armadio Rack Plesso Cappuccini, attivazione e collaudo nuovo gruppo ventole modello TS-P9062 Silver, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023. </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B754FF37A9</t>
-[...4 lines deleted...]
-  <si>
     <t>B75530611F</t>
   </si>
   <si>
     <t>Decisione a contrarre  per l’affidamento diretto per il rinnovo del servizio ARGO SOFTWARE SRL portale scuola cloud, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75530611F</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>B7139A35E6</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Determina per l’affidamento diretto del servizio di DPO giugno 2025 – giugno 2026, ai sensi dell’art. 50, comma 1, lettera b)1, del Decreto Legislativo n. 36/2023, mediante Ordine Diretto sul Mercato Elettronico della Pubblica Amministrazione (MEPA), per </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7139A35E6</t>
-[...4 lines deleted...]
-  <si>
     <t>B705FB7031</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre previa indagine di mercato per l'acquisto di 190 attestati per alunni di scuola primaria e secondaria di primo grado, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B705FB7031</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6D3FEDE6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre previa trattativa diretta per l'acquisto di materiale di cancelleria, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3FEDE6E</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6C5A91876</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre previa trattativa diretta per la fornitura di n. 31 maglie personalizzate, ai sensi dell’art. 50, comma 1, lettere a) e b) (per i servizi e forniture), D.Lgs. 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5A91876</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C5C1E016</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre previa indagine di mercato per la fornitura di n. 2 stender appendiabiti, ai sensi dell’art. 50, comma 1, lettere a) e b) (per i servizi e forniture), D.Lgs. 36/2023.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/d0a9d555-bb40-41f1-8856-b93724171e18</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>B6C596D77F</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Decisione a contrarre per l’affidamento diretto per l’acquisto del servizio di n. 5 esami con certificazione CLIL - TKT, ai sensi dell’art. 50, comma 1, lettera b), del D.Lgs. 36/2023.
 PNRR MISSIONE 4: ISTRUZIONE E RICERCA Componente 1 – Potenziamento del</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C596D77F</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>Decreto per il conferimento incarichi individuali al PERSONALE DOCENTE INTERNO/ESTERNO ESPERTO relativi a: – Percorsi di mentoring e orientamentoCodice progetto: M4C1I1.4-2024-1322-P-54585 Titolo: Divari &amp; Divari CUP: H54D21000880006</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6B6A7FBB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto per l’acquisto del servizio di n. 4 esami con certificazione B1, ai sensi dell’art. 50, comma 1, lettera b), del D.Lgs. 36/2023. PNRR MISSIONE 4: ISTRUZIONE E RICERCA Componente 1 – Potenziamento dell’offert</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B6A7FBB6</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>B69ED5C595</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman con conducente per uscita didattica a Siracusa presso “Fiume Ciane” giorno 30/04/2025 e uscita didattica a Siracusa presso “Museo del  Papiro” giorno 06/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69ED5C595</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2025</t>
   </si>
   <si>
     <t>B69EE97988</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre - servizio di amplificazione e illuminazione in occasione della quindicesima edizione del Corteo Storico 2025 “Alla Corte di Federico II di Svevia”, 22 maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69EE97988</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - LETTERA DI INCARICO COME TUTOR nel percorso di orientamento e formazione delle STEM codice progettoM4C1I3.1-2023-1143-P-40333 LET'S WE STEM NOW  DM65 CUP H54D23003480006   </t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B6653FEF7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN CON CONDUCENTE PER VIAGGIO DI ISTRUZIONE A SORTINO AZIENSA AGRICOLA TERRA SURTI 11.04.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6653FEF7D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6652226B1</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre previa trattativa diretta per l'acquisto di materiale di cancelleria,  ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023  </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6652226B1</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B640393E86</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROCEDURA DI AFFIDAMENTO DIRETTO PER LA FORNITURA DEL SERVIZIO DI NOLEGGIO PULLMAN CON CONDUCENTE USCITA DIDATTICA A CATANIA IL 02/04/2025 E 07/04/2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/bd7935ec-d3b9-42ed-99f9-9cf60cd2db09</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento incarichi individuali al PERSONALE DOCENTE INTERNO/ESTERNO ESPERTO e TUTOR relativi a: – Percorsi di mentoring e orientamento – Percorsi di potenziamento delle competenze di base, di motivazione e accompagnamento – Percorsi formativi e laboratoriali co-curriculari – TEAM per la prevenzione della dispersione scolastica </t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento incarichi individuali al PERSONALE DOCENTE INTERNO/ESTERNO ESPERTO relativi a: – Percorsi di orientamento con il coinvolgimento delle famiglie </t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento incarichi individuali al personale ATA INTERNO in qualità di figura di supporto.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento incarichi individuali al PERSONALE DOCENTE INTERNO/ESTERNO  ESPERTO e TUTOR relativi a:– Percorsi di mentoring e orientamento– Percorsi di potenziamento delle competenze di base, di motivazione e  accompagnamento– Percorsi formativi e laboratoriali co-curriculari  </t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B62AE79225</t>
   </si>
   <si>
     <t>Decisione a contrarre - Procedura di affidamento diretto per la fornitura e posa in opera di scaffalatura archivio Plesso Cappuccini</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/9734eb8a-fb5b-47d5-9935-a806b92cf0d9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1435,1659 +1145,2116 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE1DEF514" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/6bc790ca-74f1-4678-a5e0-c8e0c6fb81ab" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE0A8F7F4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/a89fc9d1-acde-4bbe-92a8-8af23dad0c76" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000002" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/9e7b0799-1ff6-4abb-b26a-ccdaf8feda04" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC7B26D67" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/cec1ab67-c5cb-400f-be97-43f653dd7974" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC79DAB6E" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/a8153c6b-c045-441a-8355-eae7f57ccc48" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4FC621B" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/68c04b2a-35d4-47ab-afb6-d7340da84110" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4EF44CE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/ff043b08-2198-4eae-88e5-c01e95f0dcdd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4DDEF61" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/44379e5d-66e6-4dab-95a7-2f98de426904" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2B7F23B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/8ce3c8f8-e2f7-401d-972d-2fb735c398d8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2A8DA84" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/9f5462fd-ea1a-4781-8458-115502684aaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC95F21802" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/f8e8c653-5473-46fc-ae64-464a6e4ce2f7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6920E86D" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/1f292a08-a1f5-41f2-869f-5a10c9c033f1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6868645D" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/ab057d83-c242-4772-971c-7373e65432ca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC65661972" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/657c40e5-4e0d-4fdd-b9eb-424430e39f03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC647202F2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/7efd8455-62cc-4df2-9f2e-c05ca5005212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD224EE30" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/504be177-8d60-45ce-a337-bf85ff47b9f8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD1315E48" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/be7b18bd-704e-405f-afe8-e19b80d511c8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC63161BC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/bed05cf8-9a35-43ab-996c-b161bf74f50f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC66E77F9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/6ab2cb01-045d-4ac3-a13e-aa0c682bb9a0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB824A2FEE" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/e2a9784d-b23d-4f9f-a1d1-40f78d31acc0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79DA7C3F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/73a27e98-c612-4dbd-9ca1-e91bf248f9f9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A03AC12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/0df030b5-46c4-4c3e-a0f0-14901c55d049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77CD45E1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/890d0f21-b8e5-40ae-a4bc-58e1b0df2a17" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77D2ACD7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/7a6fa04b-6b14-490c-8a10-9361a5534c8f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5315223A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/740d9480-f8d2-4a25-8472-681c528e05de" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E11680A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/5b2da513-bc14-4c4f-b766-6e2a1130c617" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F16C120" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/22ac3bdf-ed5d-4d70-ba25-29d179addbd1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE758B0AD" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/77459c5a-4f91-4985-ba1d-a63fe6dbfba5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE13DF6B7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/b7e68f84-3c6a-44f4-b7f9-588f3888d260" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF34487F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/f79301a5-925a-481d-8039-29004737b588" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8436B742" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/6a3329bc-7448-4928-a093-fd6e0d2a2f4b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA847A4355" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/547f252e-9993-4a94-add0-66a6792638f0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77C56DE4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/641c0a3a-91d3-4dfa-a51d-2aaf41fa8591" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E513454" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/c6a3a352-3338-42f3-b2d0-92b4e6b45efd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E0EB649" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/7a499ba3-13a2-4c64-bb37-cd3f25e10ec5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DAE5DC7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/03bba427-a29f-4153-98dc-62d3ba62cf0a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39D04D5F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/416b5577-702e-4263-80dd-8b30b306dd40" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA50531D9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/dd5a19bc-a1a1-47df-b1d8-c7ddf0b8a3a1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39FD82D9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/a51fe42c-8919-44c0-ac9b-c696e230ff36" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3F4CC75" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/a223c083-a4ff-4655-b296-71f62b6bb145" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B991C36E2F" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/7241b352-cb71-44a1-8355-be3acede852f" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971812F68" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/294ac1a1-2504-42a3-82dd-bdadb562a696" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B931A808A2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/c4020a0b-0a0e-4df5-b428-ccbbc1ff81b8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9363BC7F9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/085a4b99-8363-42c9-8b81-27974dc4aaf9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B920FC6C8A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/64c6c3c3-9dd2-4ddd-baff-c3a5c3d6556c" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91E79B6BF" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/7601fb13-b886-4b8f-9b31-eb5ca292c227" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90EEC4D5C" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/e244d3ce-3207-4f59-a826-aaaebe7c7581" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F0525CF" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/07c917f7-0133-4f89-b0d7-53a266f00e01" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6737F2B" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/fcb19e40-6237-437b-ab2f-5571ffc37c51" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF4BDF99" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/cb1bd770-dba6-42f0-ab44-aab3095e40c2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88B069823" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/83b8e236-1250-46c5-803a-7079588c9627" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88B27BD80" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/d744ca77-8a46-4935-971c-1036c509f7e9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E187A79" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/fc7e53c8-c0b5-4134-9779-8bc9db002244" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CF41BF9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/49d7ed7c-bbe2-4101-afa4-1a494a893149" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80B6A08ED" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/737c2b83-1176-4103-b414-a56d0163e122" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B803BD973F" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/e0e7588f-ec93-40c6-b707-9509187ffb3e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CBC4B0C" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/e39b876f-6c25-4719-8e19-adf5828bcde5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B5AC627A" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/9e7cbcc7-2248-4f24-8526-da9a5a163cb8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7882CF629" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/e2b8f79f-1553-494b-bbba-d7f579c7712c" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/70c16249-5ced-4d71-a350-cf95ff71a7e8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7735E4A9C" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/fdfcafb9-0b79-40b1-b863-8715360eee01" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7734BF8D2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/b486752a-20b1-4b1a-9962-418efbdc9d90" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75562B96B" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/1904afe2-8157-44f8-b128-21a1a81cdedf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B754FF37A9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/faead58c-4392-4988-98d9-052b493c29a9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75530611F" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/d35aab1b-ffbf-42ab-8b1f-e86a3c343065" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7139A35E6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/83cf3f77-010b-4d17-87b5-ee3889f3b7f9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B705FB7031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/6990d0a4-c112-4c48-849e-3d92e2e8a7ac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3FEDE6E" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/f3ff722e-275a-46d9-9f50-ef93fdd61443" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5A91876" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/1ead4112-be84-41a5-aa78-12b8d6ae1c22" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5C1E016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/d0a9d555-bb40-41f1-8856-b93724171e18" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C596D77F" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/2411ae7a-81c3-440c-8307-6260e430ce10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B6A7FBB6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/d1f04bc4-f8f1-442e-9652-2d29c330b950" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69ED5C595" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/5b1eb884-75cb-4cf4-9e9d-6783ebcc78b6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69EE97988" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/248a82ec-f90c-404b-bc0a-d469a29087e9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6653FEF7D" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/633e9533-99d0-4394-9cab-f5c88d4a43ee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6652226B1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/66bc8341-f8ec-48f9-8a81-756bc7de3f1d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640393E86" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/bd7935ec-d3b9-42ed-99f9-9cf60cd2db09" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62AE79225" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/9734eb8a-fb5b-47d5-9935-a806b92cf0d9" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F80"/>
+  <dimension ref="A1:F94"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10319</v>
+        <v>11685</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>7</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>10314</v>
+        <v>11600</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>10304</v>
+        <v>11589</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B5">
-        <v>10278</v>
+        <v>11588</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="B6">
-        <v>7665</v>
+        <v>11584</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>7</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="B7">
-        <v>7919</v>
+        <v>11394</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>7</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="B8">
-        <v>7685</v>
+        <v>11069</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>22</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="B9">
-        <v>7684</v>
+        <v>11046</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>24</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="B10">
-        <v>7542</v>
+        <v>11045</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>26</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="B11">
-        <v>6699</v>
+        <v>10942</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>29</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="B12">
-        <v>6379</v>
+        <v>10941</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>31</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="B13">
-        <v>6378</v>
+        <v>10750</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>34</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="B14">
-        <v>6305</v>
+        <v>10748</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>36</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="B15">
-        <v>6304</v>
+        <v>10609</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>39</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="B16">
-        <v>6242</v>
+        <v>10319</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>42</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="B17">
-        <v>6241</v>
+        <v>10314</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>44</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="B18">
-        <v>5831</v>
+        <v>10304</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
-[...4 lines deleted...]
-      <c r="F18" t="s">
         <v>46</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="B19">
-        <v>4892</v>
+        <v>10278</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>49</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="B20">
-        <v>4072</v>
+        <v>7665</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>52</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="B21">
-        <v>4017</v>
+        <v>7919</v>
       </c>
       <c r="C21" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>55</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>56</v>
       </c>
       <c r="B22">
-        <v>3446</v>
+        <v>7685</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>57</v>
       </c>
       <c r="D22" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>58</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="B23">
-        <v>2715</v>
+        <v>7684</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="D23" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>60</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="B24">
-        <v>2233</v>
+        <v>7542</v>
       </c>
       <c r="C24" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="E24" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>7</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>63</v>
       </c>
       <c r="B25">
-        <v>2231</v>
+        <v>6699</v>
       </c>
       <c r="C25" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="D25" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>65</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
       <c r="B26">
-        <v>1870</v>
+        <v>6379</v>
       </c>
       <c r="C26" t="s">
-        <v>114</v>
+        <v>66</v>
       </c>
       <c r="D26" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>67</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
       <c r="B27">
-        <v>1866</v>
+        <v>6378</v>
       </c>
       <c r="C27" t="s">
-        <v>118</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>69</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="B28">
-        <v>1863</v>
+        <v>6305</v>
       </c>
       <c r="C28" t="s">
-        <v>122</v>
+        <v>71</v>
       </c>
       <c r="D28" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>72</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>70</v>
       </c>
       <c r="B29">
-        <v>1621</v>
+        <v>6304</v>
       </c>
       <c r="C29" t="s">
-        <v>127</v>
+        <v>73</v>
       </c>
       <c r="D29" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>74</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>70</v>
       </c>
       <c r="B30">
-        <v>1218</v>
+        <v>6242</v>
       </c>
       <c r="C30" t="s">
-        <v>132</v>
+        <v>75</v>
       </c>
       <c r="D30" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>76</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>70</v>
       </c>
       <c r="B31">
-        <v>1217</v>
+        <v>6241</v>
       </c>
       <c r="C31" t="s">
-        <v>136</v>
+        <v>77</v>
       </c>
       <c r="D31" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>78</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="B32">
-        <v>196</v>
+        <v>5831</v>
       </c>
       <c r="C32" t="s">
-        <v>141</v>
+        <v>7</v>
       </c>
       <c r="D32" t="s">
-        <v>142</v>
+        <v>80</v>
       </c>
       <c r="E32" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>7</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>145</v>
+        <v>81</v>
       </c>
       <c r="B33">
-        <v>18008</v>
+        <v>4892</v>
       </c>
       <c r="C33" t="s">
-        <v>146</v>
+        <v>82</v>
       </c>
       <c r="D33" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>83</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>150</v>
+        <v>84</v>
       </c>
       <c r="B34">
-        <v>17901</v>
+        <v>4072</v>
       </c>
       <c r="C34" t="s">
-        <v>151</v>
+        <v>85</v>
       </c>
       <c r="D34" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>86</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>155</v>
+        <v>87</v>
       </c>
       <c r="B35">
-        <v>16827</v>
+        <v>4017</v>
       </c>
       <c r="C35" t="s">
-        <v>156</v>
+        <v>88</v>
       </c>
       <c r="D35" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>89</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>160</v>
+        <v>90</v>
       </c>
       <c r="B36">
-        <v>16768</v>
+        <v>3446</v>
       </c>
       <c r="C36" t="s">
-        <v>161</v>
+        <v>91</v>
       </c>
       <c r="D36" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>92</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>165</v>
+        <v>93</v>
       </c>
       <c r="B37">
-        <v>16400</v>
+        <v>2715</v>
       </c>
       <c r="C37" t="s">
-        <v>166</v>
+        <v>94</v>
       </c>
       <c r="D37" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>95</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>170</v>
+        <v>96</v>
       </c>
       <c r="B38">
-        <v>16303</v>
+        <v>2233</v>
       </c>
       <c r="C38" t="s">
-        <v>171</v>
+        <v>97</v>
       </c>
       <c r="D38" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>98</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>175</v>
+        <v>96</v>
       </c>
       <c r="B39">
-        <v>16048</v>
+        <v>2231</v>
       </c>
       <c r="C39" t="s">
-        <v>176</v>
+        <v>99</v>
       </c>
       <c r="D39" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>100</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>180</v>
+        <v>101</v>
       </c>
       <c r="B40">
-        <v>15887</v>
+        <v>1870</v>
       </c>
       <c r="C40" t="s">
-        <v>181</v>
+        <v>102</v>
       </c>
       <c r="D40" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>103</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>180</v>
+        <v>101</v>
       </c>
       <c r="B41">
-        <v>15884</v>
+        <v>1866</v>
       </c>
       <c r="C41" t="s">
-        <v>185</v>
+        <v>104</v>
       </c>
       <c r="D41" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>105</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>189</v>
+        <v>101</v>
       </c>
       <c r="B42">
-        <v>15369</v>
+        <v>1863</v>
       </c>
       <c r="C42" t="s">
-        <v>190</v>
+        <v>106</v>
       </c>
       <c r="D42" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>107</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>194</v>
+        <v>108</v>
       </c>
       <c r="B43">
-        <v>14993</v>
+        <v>1621</v>
       </c>
       <c r="C43" t="s">
-        <v>44</v>
+        <v>109</v>
       </c>
       <c r="D43" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>110</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>196</v>
+        <v>111</v>
       </c>
       <c r="B44">
-        <v>13562</v>
+        <v>1218</v>
       </c>
       <c r="C44" t="s">
-        <v>197</v>
+        <v>112</v>
       </c>
       <c r="D44" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>113</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>201</v>
+        <v>111</v>
       </c>
       <c r="B45">
-        <v>12902</v>
+        <v>1217</v>
       </c>
       <c r="C45" t="s">
-        <v>202</v>
+        <v>114</v>
       </c>
       <c r="D45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>115</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>206</v>
+        <v>116</v>
       </c>
       <c r="B46">
-        <v>13149</v>
+        <v>196</v>
       </c>
       <c r="C46" t="s">
-        <v>44</v>
+        <v>117</v>
       </c>
       <c r="D46" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>118</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>208</v>
+        <v>119</v>
       </c>
       <c r="B47">
-        <v>12902</v>
+        <v>18008</v>
       </c>
       <c r="C47" t="s">
-        <v>209</v>
+        <v>120</v>
       </c>
       <c r="D47" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>121</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>213</v>
+        <v>122</v>
       </c>
       <c r="B48">
-        <v>11201</v>
+        <v>17901</v>
       </c>
       <c r="C48" t="s">
-        <v>214</v>
+        <v>123</v>
       </c>
       <c r="D48" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>124</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>213</v>
+        <v>125</v>
       </c>
       <c r="B49">
-        <v>11200</v>
+        <v>16827</v>
       </c>
       <c r="C49" t="s">
-        <v>218</v>
+        <v>126</v>
       </c>
       <c r="D49" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>127</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>213</v>
+        <v>128</v>
       </c>
       <c r="B50">
-        <v>11150</v>
+        <v>16768</v>
       </c>
       <c r="C50" t="s">
-        <v>222</v>
+        <v>129</v>
       </c>
       <c r="D50" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>130</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>226</v>
+        <v>131</v>
       </c>
       <c r="B51">
-        <v>10744</v>
+        <v>16400</v>
       </c>
       <c r="C51" t="s">
-        <v>227</v>
+        <v>132</v>
       </c>
       <c r="D51" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>133</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>231</v>
+        <v>134</v>
       </c>
       <c r="B52">
-        <v>10613</v>
+        <v>16303</v>
       </c>
       <c r="C52" t="s">
-        <v>232</v>
+        <v>135</v>
       </c>
       <c r="D52" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>136</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>236</v>
+        <v>137</v>
       </c>
       <c r="B53">
-        <v>10553</v>
+        <v>16048</v>
       </c>
       <c r="C53" t="s">
-        <v>44</v>
+        <v>138</v>
       </c>
       <c r="D53" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>139</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>238</v>
+        <v>140</v>
       </c>
       <c r="B54">
-        <v>10339</v>
+        <v>15887</v>
       </c>
       <c r="C54" t="s">
-        <v>239</v>
+        <v>141</v>
       </c>
       <c r="D54" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>142</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>243</v>
+        <v>140</v>
       </c>
       <c r="B55">
-        <v>10206</v>
+        <v>15884</v>
       </c>
       <c r="C55" t="s">
-        <v>44</v>
+        <v>143</v>
       </c>
       <c r="D55" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>144</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>243</v>
+        <v>145</v>
       </c>
       <c r="B56">
-        <v>10201</v>
+        <v>15369</v>
       </c>
       <c r="C56" t="s">
-        <v>244</v>
+        <v>146</v>
       </c>
       <c r="D56" t="s">
-        <v>245</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>147</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>248</v>
+        <v>148</v>
       </c>
       <c r="B57">
-        <v>10090</v>
+        <v>14993</v>
       </c>
       <c r="C57" t="s">
-        <v>249</v>
+        <v>7</v>
       </c>
       <c r="D57" t="s">
-        <v>250</v>
+        <v>149</v>
       </c>
       <c r="E57" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>7</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>253</v>
+        <v>150</v>
       </c>
       <c r="B58">
-        <v>9991</v>
+        <v>13562</v>
       </c>
       <c r="C58" t="s">
-        <v>254</v>
+        <v>151</v>
       </c>
       <c r="D58" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>152</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>258</v>
+        <v>153</v>
       </c>
       <c r="B59">
-        <v>9860</v>
+        <v>12902</v>
       </c>
       <c r="C59" t="s">
-        <v>259</v>
+        <v>154</v>
       </c>
       <c r="D59" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>262</v>
+        <v>155</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>263</v>
+        <v>156</v>
       </c>
       <c r="B60">
-        <v>9662</v>
+        <v>13149</v>
       </c>
       <c r="C60" t="s">
-        <v>264</v>
+        <v>7</v>
       </c>
       <c r="D60" t="s">
-        <v>265</v>
+        <v>157</v>
       </c>
       <c r="E60" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>7</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>263</v>
+        <v>158</v>
       </c>
       <c r="B61">
-        <v>9660</v>
+        <v>12902</v>
       </c>
       <c r="C61" t="s">
-        <v>268</v>
+        <v>159</v>
       </c>
       <c r="D61" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>160</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>272</v>
+        <v>161</v>
       </c>
       <c r="B62">
-        <v>8737</v>
+        <v>11201</v>
       </c>
       <c r="C62" t="s">
-        <v>273</v>
+        <v>162</v>
       </c>
       <c r="D62" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>163</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>272</v>
+        <v>161</v>
       </c>
       <c r="B63">
-        <v>8725</v>
+        <v>11200</v>
       </c>
       <c r="C63" t="s">
-        <v>277</v>
+        <v>164</v>
       </c>
       <c r="D63" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>165</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>281</v>
+        <v>161</v>
       </c>
       <c r="B64">
-        <v>8261</v>
+        <v>11150</v>
       </c>
       <c r="C64" t="s">
-        <v>282</v>
+        <v>166</v>
       </c>
       <c r="D64" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>167</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>286</v>
+        <v>168</v>
       </c>
       <c r="B65">
-        <v>7661</v>
+        <v>10744</v>
       </c>
       <c r="C65" t="s">
-        <v>287</v>
+        <v>169</v>
       </c>
       <c r="D65" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>170</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>286</v>
+        <v>171</v>
       </c>
       <c r="B66">
-        <v>7660</v>
+        <v>10613</v>
       </c>
       <c r="C66" t="s">
-        <v>291</v>
+        <v>172</v>
       </c>
       <c r="D66" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>173</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>295</v>
+        <v>174</v>
       </c>
       <c r="B67">
-        <v>7485</v>
+        <v>10553</v>
       </c>
       <c r="C67" t="s">
-        <v>296</v>
+        <v>7</v>
       </c>
       <c r="D67" t="s">
-        <v>297</v>
+        <v>175</v>
       </c>
       <c r="E67" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>7</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>300</v>
+        <v>176</v>
       </c>
       <c r="B68">
-        <v>7272</v>
+        <v>10339</v>
       </c>
       <c r="C68" t="s">
-        <v>44</v>
+        <v>177</v>
       </c>
       <c r="D68" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>178</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>302</v>
+        <v>179</v>
       </c>
       <c r="B69">
-        <v>7184</v>
+        <v>10206</v>
       </c>
       <c r="C69" t="s">
-        <v>303</v>
+        <v>7</v>
       </c>
       <c r="D69" t="s">
-        <v>304</v>
+        <v>175</v>
       </c>
       <c r="E69" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>7</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>307</v>
+        <v>179</v>
       </c>
       <c r="B70">
-        <v>7023</v>
+        <v>10201</v>
       </c>
       <c r="C70" t="s">
-        <v>308</v>
+        <v>180</v>
       </c>
       <c r="D70" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>311</v>
+        <v>181</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>312</v>
+        <v>182</v>
       </c>
       <c r="B71">
-        <v>6471</v>
+        <v>10090</v>
       </c>
       <c r="C71" t="s">
-        <v>313</v>
+        <v>183</v>
       </c>
       <c r="D71" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-        <v>316</v>
+        <v>184</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>317</v>
+        <v>185</v>
       </c>
       <c r="B72">
-        <v>6288</v>
+        <v>9991</v>
       </c>
       <c r="C72" t="s">
-        <v>44</v>
+        <v>186</v>
       </c>
       <c r="D72" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>187</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>319</v>
+        <v>188</v>
       </c>
       <c r="B73">
-        <v>6212</v>
+        <v>9860</v>
       </c>
       <c r="C73" t="s">
-        <v>320</v>
+        <v>189</v>
       </c>
       <c r="D73" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>190</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>319</v>
+        <v>191</v>
       </c>
       <c r="B74">
-        <v>6210</v>
+        <v>9662</v>
       </c>
       <c r="C74" t="s">
-        <v>324</v>
+        <v>192</v>
       </c>
       <c r="D74" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>193</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>328</v>
+        <v>191</v>
       </c>
       <c r="B75">
-        <v>5349</v>
+        <v>9660</v>
       </c>
       <c r="C75" t="s">
-        <v>329</v>
+        <v>194</v>
       </c>
       <c r="D75" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>195</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>333</v>
+        <v>196</v>
       </c>
       <c r="B76">
-        <v>5276</v>
+        <v>8737</v>
       </c>
       <c r="C76" t="s">
-        <v>44</v>
+        <v>197</v>
       </c>
       <c r="D76" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>198</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>333</v>
+        <v>196</v>
       </c>
       <c r="B77">
-        <v>5275</v>
+        <v>8725</v>
       </c>
       <c r="C77" t="s">
-        <v>44</v>
+        <v>199</v>
       </c>
       <c r="D77" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>200</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>336</v>
+        <v>201</v>
       </c>
       <c r="B78">
-        <v>5104</v>
+        <v>8261</v>
       </c>
       <c r="C78" t="s">
-        <v>44</v>
+        <v>202</v>
       </c>
       <c r="D78" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>203</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>336</v>
+        <v>204</v>
       </c>
       <c r="B79">
-        <v>5103</v>
+        <v>7661</v>
       </c>
       <c r="C79" t="s">
-        <v>44</v>
+        <v>205</v>
       </c>
       <c r="D79" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>206</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>339</v>
+        <v>204</v>
       </c>
       <c r="B80">
+        <v>7660</v>
+      </c>
+      <c r="C80" t="s">
+        <v>207</v>
+      </c>
+      <c r="D80" t="s">
+        <v>208</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>209</v>
+      </c>
+      <c r="B81">
+        <v>7485</v>
+      </c>
+      <c r="C81" t="s">
+        <v>210</v>
+      </c>
+      <c r="D81" t="s">
+        <v>211</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>212</v>
+      </c>
+      <c r="B82">
+        <v>7272</v>
+      </c>
+      <c r="C82" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" t="s">
+        <v>213</v>
+      </c>
+      <c r="E82" t="s">
+        <v>7</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>214</v>
+      </c>
+      <c r="B83">
+        <v>7184</v>
+      </c>
+      <c r="C83" t="s">
+        <v>215</v>
+      </c>
+      <c r="D83" t="s">
+        <v>216</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>217</v>
+      </c>
+      <c r="B84">
+        <v>7023</v>
+      </c>
+      <c r="C84" t="s">
+        <v>218</v>
+      </c>
+      <c r="D84" t="s">
+        <v>219</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>220</v>
+      </c>
+      <c r="B85">
+        <v>6471</v>
+      </c>
+      <c r="C85" t="s">
+        <v>221</v>
+      </c>
+      <c r="D85" t="s">
+        <v>222</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>223</v>
+      </c>
+      <c r="B86">
+        <v>6288</v>
+      </c>
+      <c r="C86" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" t="s">
+        <v>224</v>
+      </c>
+      <c r="E86" t="s">
+        <v>7</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>225</v>
+      </c>
+      <c r="B87">
+        <v>6212</v>
+      </c>
+      <c r="C87" t="s">
+        <v>226</v>
+      </c>
+      <c r="D87" t="s">
+        <v>227</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>225</v>
+      </c>
+      <c r="B88">
+        <v>6210</v>
+      </c>
+      <c r="C88" t="s">
+        <v>228</v>
+      </c>
+      <c r="D88" t="s">
+        <v>229</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>230</v>
+      </c>
+      <c r="B89">
+        <v>5349</v>
+      </c>
+      <c r="C89" t="s">
+        <v>231</v>
+      </c>
+      <c r="D89" t="s">
+        <v>232</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>233</v>
+      </c>
+      <c r="B90">
+        <v>5276</v>
+      </c>
+      <c r="C90" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" t="s">
+        <v>234</v>
+      </c>
+      <c r="E90" t="s">
+        <v>7</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>233</v>
+      </c>
+      <c r="B91">
+        <v>5275</v>
+      </c>
+      <c r="C91" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" t="s">
+        <v>235</v>
+      </c>
+      <c r="E91" t="s">
+        <v>7</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>236</v>
+      </c>
+      <c r="B92">
+        <v>5104</v>
+      </c>
+      <c r="C92" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" t="s">
+        <v>237</v>
+      </c>
+      <c r="E92" t="s">
+        <v>7</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>236</v>
+      </c>
+      <c r="B93">
+        <v>5103</v>
+      </c>
+      <c r="C93" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" t="s">
+        <v>238</v>
+      </c>
+      <c r="E93" t="s">
+        <v>7</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>239</v>
+      </c>
+      <c r="B94">
         <v>5006</v>
       </c>
-      <c r="C80" t="s">
-[...9 lines deleted...]
-        <v>343</v>
+      <c r="C94" t="s">
+        <v>240</v>
+      </c>
+      <c r="D94" t="s">
+        <v>241</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="F7" r:id="rId9"/>
+    <hyperlink ref="E8" r:id="rId10"/>
+    <hyperlink ref="F8" r:id="rId11"/>
+    <hyperlink ref="E9" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="E10" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="E11" r:id="rId16"/>
+    <hyperlink ref="F11" r:id="rId17"/>
+    <hyperlink ref="E12" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="E13" r:id="rId20"/>
+    <hyperlink ref="F13" r:id="rId21"/>
+    <hyperlink ref="E14" r:id="rId22"/>
+    <hyperlink ref="F14" r:id="rId23"/>
+    <hyperlink ref="E15" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="E16" r:id="rId26"/>
+    <hyperlink ref="F16" r:id="rId27"/>
+    <hyperlink ref="E17" r:id="rId28"/>
+    <hyperlink ref="F17" r:id="rId29"/>
+    <hyperlink ref="E18" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="E19" r:id="rId32"/>
+    <hyperlink ref="F19" r:id="rId33"/>
+    <hyperlink ref="E20" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="E22" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="F24" r:id="rId42"/>
+    <hyperlink ref="E25" r:id="rId43"/>
+    <hyperlink ref="F25" r:id="rId44"/>
+    <hyperlink ref="E26" r:id="rId45"/>
+    <hyperlink ref="F26" r:id="rId46"/>
+    <hyperlink ref="E27" r:id="rId47"/>
+    <hyperlink ref="F27" r:id="rId48"/>
+    <hyperlink ref="E28" r:id="rId49"/>
+    <hyperlink ref="F28" r:id="rId50"/>
+    <hyperlink ref="E29" r:id="rId51"/>
+    <hyperlink ref="F29" r:id="rId52"/>
+    <hyperlink ref="E30" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="F32" r:id="rId57"/>
+    <hyperlink ref="E33" r:id="rId58"/>
+    <hyperlink ref="F33" r:id="rId59"/>
+    <hyperlink ref="E34" r:id="rId60"/>
+    <hyperlink ref="F34" r:id="rId61"/>
+    <hyperlink ref="E35" r:id="rId62"/>
+    <hyperlink ref="F35" r:id="rId63"/>
+    <hyperlink ref="E36" r:id="rId64"/>
+    <hyperlink ref="F36" r:id="rId65"/>
+    <hyperlink ref="E37" r:id="rId66"/>
+    <hyperlink ref="F37" r:id="rId67"/>
+    <hyperlink ref="E38" r:id="rId68"/>
+    <hyperlink ref="F38" r:id="rId69"/>
+    <hyperlink ref="E39" r:id="rId70"/>
+    <hyperlink ref="F39" r:id="rId71"/>
+    <hyperlink ref="E40" r:id="rId72"/>
+    <hyperlink ref="F40" r:id="rId73"/>
+    <hyperlink ref="E41" r:id="rId74"/>
+    <hyperlink ref="F41" r:id="rId75"/>
+    <hyperlink ref="E42" r:id="rId76"/>
+    <hyperlink ref="F42" r:id="rId77"/>
+    <hyperlink ref="E43" r:id="rId78"/>
+    <hyperlink ref="F43" r:id="rId79"/>
+    <hyperlink ref="E44" r:id="rId80"/>
+    <hyperlink ref="F44" r:id="rId81"/>
+    <hyperlink ref="E45" r:id="rId82"/>
+    <hyperlink ref="F45" r:id="rId83"/>
+    <hyperlink ref="E46" r:id="rId84"/>
+    <hyperlink ref="F46" r:id="rId85"/>
+    <hyperlink ref="E47" r:id="rId86"/>
+    <hyperlink ref="F47" r:id="rId87"/>
+    <hyperlink ref="E48" r:id="rId88"/>
+    <hyperlink ref="F48" r:id="rId89"/>
+    <hyperlink ref="E49" r:id="rId90"/>
+    <hyperlink ref="F49" r:id="rId91"/>
+    <hyperlink ref="E50" r:id="rId92"/>
+    <hyperlink ref="F50" r:id="rId93"/>
+    <hyperlink ref="E51" r:id="rId94"/>
+    <hyperlink ref="F51" r:id="rId95"/>
+    <hyperlink ref="E52" r:id="rId96"/>
+    <hyperlink ref="F52" r:id="rId97"/>
+    <hyperlink ref="E53" r:id="rId98"/>
+    <hyperlink ref="F53" r:id="rId99"/>
+    <hyperlink ref="E54" r:id="rId100"/>
+    <hyperlink ref="F54" r:id="rId101"/>
+    <hyperlink ref="E55" r:id="rId102"/>
+    <hyperlink ref="F55" r:id="rId103"/>
+    <hyperlink ref="E56" r:id="rId104"/>
+    <hyperlink ref="F56" r:id="rId105"/>
+    <hyperlink ref="F57" r:id="rId106"/>
+    <hyperlink ref="E58" r:id="rId107"/>
+    <hyperlink ref="F58" r:id="rId108"/>
+    <hyperlink ref="E59" r:id="rId109"/>
+    <hyperlink ref="F59" r:id="rId110"/>
+    <hyperlink ref="F60" r:id="rId111"/>
+    <hyperlink ref="E61" r:id="rId112"/>
+    <hyperlink ref="F61" r:id="rId113"/>
+    <hyperlink ref="E62" r:id="rId114"/>
+    <hyperlink ref="F62" r:id="rId115"/>
+    <hyperlink ref="E63" r:id="rId116"/>
+    <hyperlink ref="F63" r:id="rId117"/>
+    <hyperlink ref="E64" r:id="rId118"/>
+    <hyperlink ref="F64" r:id="rId119"/>
+    <hyperlink ref="E65" r:id="rId120"/>
+    <hyperlink ref="F65" r:id="rId121"/>
+    <hyperlink ref="E66" r:id="rId122"/>
+    <hyperlink ref="F66" r:id="rId123"/>
+    <hyperlink ref="F67" r:id="rId124"/>
+    <hyperlink ref="E68" r:id="rId125"/>
+    <hyperlink ref="F68" r:id="rId126"/>
+    <hyperlink ref="F69" r:id="rId127"/>
+    <hyperlink ref="E70" r:id="rId128"/>
+    <hyperlink ref="F70" r:id="rId129"/>
+    <hyperlink ref="E71" r:id="rId130"/>
+    <hyperlink ref="F71" r:id="rId131"/>
+    <hyperlink ref="E72" r:id="rId132"/>
+    <hyperlink ref="F72" r:id="rId133"/>
+    <hyperlink ref="E73" r:id="rId134"/>
+    <hyperlink ref="F73" r:id="rId135"/>
+    <hyperlink ref="E74" r:id="rId136"/>
+    <hyperlink ref="F74" r:id="rId137"/>
+    <hyperlink ref="E75" r:id="rId138"/>
+    <hyperlink ref="F75" r:id="rId139"/>
+    <hyperlink ref="E76" r:id="rId140"/>
+    <hyperlink ref="F76" r:id="rId141"/>
+    <hyperlink ref="E77" r:id="rId142"/>
+    <hyperlink ref="F77" r:id="rId143"/>
+    <hyperlink ref="E78" r:id="rId144"/>
+    <hyperlink ref="F78" r:id="rId145"/>
+    <hyperlink ref="E79" r:id="rId146"/>
+    <hyperlink ref="F79" r:id="rId147"/>
+    <hyperlink ref="E80" r:id="rId148"/>
+    <hyperlink ref="F80" r:id="rId149"/>
+    <hyperlink ref="E81" r:id="rId150"/>
+    <hyperlink ref="F81" r:id="rId151"/>
+    <hyperlink ref="F82" r:id="rId152"/>
+    <hyperlink ref="E83" r:id="rId153"/>
+    <hyperlink ref="F83" r:id="rId154"/>
+    <hyperlink ref="E84" r:id="rId155"/>
+    <hyperlink ref="F84" r:id="rId156"/>
+    <hyperlink ref="E85" r:id="rId157"/>
+    <hyperlink ref="F85" r:id="rId158"/>
+    <hyperlink ref="F86" r:id="rId159"/>
+    <hyperlink ref="E87" r:id="rId160"/>
+    <hyperlink ref="F87" r:id="rId161"/>
+    <hyperlink ref="E88" r:id="rId162"/>
+    <hyperlink ref="F88" r:id="rId163"/>
+    <hyperlink ref="E89" r:id="rId164"/>
+    <hyperlink ref="F89" r:id="rId165"/>
+    <hyperlink ref="F90" r:id="rId166"/>
+    <hyperlink ref="F91" r:id="rId167"/>
+    <hyperlink ref="F92" r:id="rId168"/>
+    <hyperlink ref="F93" r:id="rId169"/>
+    <hyperlink ref="E94" r:id="rId170"/>
+    <hyperlink ref="F94" r:id="rId171"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>