--- v1 (2026-09-13)
+++ v2 (2026-10-29)
@@ -8,84 +8,266 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="606" uniqueCount="299">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>BD7F571EF4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n.22 per il corso propedeutico alla seconda lingua comunitaria rivolto agli alunni della scuola dell’infanzia</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD7F7C9E17</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n.21 per l’iscrizione ai Giochi Matematici del Mediterraneo 2027 – XVII  edizione</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6FCC2698</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n. 20 per l’affidamento diretto per l'acquisto di materiale di primo soccorso, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023.</t>
+  </si>
+  <si>
+    <t>BD6E63F2D2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n. 19 per l’affidamento diretto per l'acquisto di strumenti musicali, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023.</t>
+  </si>
+  <si>
+    <t>BD6E9E1248</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n. 18 per l’affidamento diretto per l'acquisto del servizio NCC Augusta – Megara Iblea A/R del 10/11/2026, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023.</t>
+  </si>
+  <si>
+    <t>BD6F6742AF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n. 17 per l’affidamento diretto per la fornitura di materiale didattico, Avviso Pubblico prot. n. 81652 del 23/05/2025 –  (c.d. Piano Estate). Codice Progetto: ESO4.6. A4. A-FSEPN-SI-2025-558 Titolo Progetto: E.…STATE INSIEME</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>0000000004</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - N. 16 DI INDIZIONE TRATTATIVA DIRETTA SUL MERCATO ELETTRONICO DELLA P.A. (ME.PA) AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D.LGS. 36/2023 PER LA PROCEDURA DI ACQUISTO DI STRUMENTI MUSICALI</t>
+  </si>
+  <si>
+    <t>0000000003</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - N. 15 DI INDIZIONE TRATTATIVA DIRETTA SUL MERCATO ELETTRONICO DELLA P.A. (ME.PA) AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D.LGS. 36/2023 PER L’AFFIDAMENTO DEL SERVIZIO NCC DEL 16.04.2027 AUGUSTA – ORTIGIA A/R.</t>
+  </si>
+  <si>
+    <t>BD551EA87C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n. 14 per l’affidamento diretto per l'acquisto del volume BERGANTINI 2027 anche in versione digitale, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023.</t>
+  </si>
+  <si>
+    <t>BD55373CCB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n. 13 per l’affidamento diretto per l'acquisto del servizio ARGO SOFTWARE– AREA PERSONALE TFR SCUOLA</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD451E0E35</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - N. 11 AFFIDAMENTO DIRETTO PER ACQUISTO MATERIALE DIDATTICO</t>
+  </si>
+  <si>
+    <t>BD44D09FC0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n. 10 affidamento diretto per la fornitura di materiale didattico informatico</t>
+  </si>
+  <si>
+    <t>BD44B3800A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n. 9 affidamento diretto per la fornitura di materiale didattico, PN “Scuola e competenze” 2021-2027FSE+ – Avviso Pubblico pro. n. 81652 del 23/05/2025 – “Percorsi educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità ne</t>
+  </si>
+  <si>
+    <t>BD44F47970</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n. 8 per l’affidamento diretto per la fornitura di materiale pubblicitario, Avviso prot.n. 57173 del 14/04/2025 - AFSE+ – Obiettivo Specifico ESO4.6 – Azione ESO4.6.A4 – Sotto azione ESO4.6.A4.D; Titolo: OrientiAmo il nostro futuro</t>
+  </si>
+  <si>
+    <t>0000000001</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - N. 12 DI INDIZIONE TRATTATIVA DIRETTA SUL MERCATO ELETTRONICO DELLA P.A. (ME.PA) AI SENSI DELL’ART. 50, COMMA 1, LETTERA B) DEL D. LGS. 36/2023 PER L’AFFIDAMENTO DEL SERVIZIO NCC DEL 10.11.2026 AUGUSTA – MEGARA IBLEA A/R.</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD28294B18</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Decisione a contrarre n. 7- affidamento diretto del servizio pubblicitario, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023. PROGETTP POC “Per la Scuola” 2014-2020 Codice identificativo progetto: 10.8.6A-FDRPOC-SI-2026-347</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto conferimento incarico per il personale Ata (n.2 Assistenti amministrativi e n. 6 Collaboratori scolastici) per figure utili alla realizzazione delle attività relative al progetto Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 Fondo sociale europeo plus (FSE+) –
+Priorità 1 – Scuola e competenze (FSE+), Obiettivo specifico ESO4.6 – sotto-azione ESO4.6.A.4.A- Interventi di
+cui ai decreti del Ministro dell’istruzione e del merito dell’ 11 aprile 2024, n. 72 e del 22 maggio 2025, n. 96
+Avviso Pubblico prot. n. 81652 del 23/05/2025 – “Percorsi educativi e formativi per il potenziamento delle
+competenze, l’inclusione e la socialità nel periodo di sospensione estiva delle lezioni” (c.d. Piano Estate).
+Codice Progetto: ESO4.6.A4.A-FSEPN-SI-2025-558
+Titolo Progetto: E...STATE INSIEME</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BCFD665FE9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n. 6 per l’affidamento diretto per l'acquisto di materiale didattico/sportivo, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023.</t>
+  </si>
+  <si>
+    <t>BCFDF08081</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n. 5 per l’affidamento diretto per il lavoro di tinteggiatura di n. 1 aula del Plesso Cappuccini, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023.</t>
+  </si>
+  <si>
+    <t>BCFDD8D7BC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - n. 4 per l’affidamento diretto per la fornitura di materiale pubblicitario, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023.
+Avviso prot.n. 57173 del 14/04/2025 - Avviso pubblico “Decreto del Ministro dell’istruz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO DI CONFERIMENTO INCARICO COLAUDATORE DM 38 DISPOSITIVI DIGITALI </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO DI VALUTAZIONE IN AUTONOMIA COLAUDATORE DM 38 DISPOSITIVI DIGITALI </t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>DECRETO DI CONFERIMENTO INCARICO INDIVIDUALE PER SUPPORTO TECNICO-AMMINISTRATIVO AL PROGRAMMA OPERATIVO COMPLEMENTARE (POC) Titolo: Dispositivi digitali Codice identificativo progetto: 10.8.6A-FDRPOC-SI-2026-347</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di valutazione ad opera del Dirigente Scolastico per la selezione personale ATA, profilo assistente amministrativo di cui all'Avviso pubblico per l'acquisto di tablet, pc, dispositivi digitali, libri e sussidi didattici da concedere in comodato d'uso al personale della scuola, nell’ambito del programma operativo complementare al P.N. “Per la Scuola” 2014-2020   Titolo: Dispositivi digitali Codice identificativo progetto: 10.8.6A-FDRPOC-SI-2026-347</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027. Priorità 01 – Scuola e competenze – Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.6 – Azione ESO4.6.A4 – Sotto azione ESO4.6.A4.D, interventi di cui al Decreto del Ministro dell’istruzione e del merito 19 novembre 2024,
+n. 233, Avviso prot. 57173 del 14/04/2025, “Percorsi di orientamento nelle scuole secondarie di primo grado” Codice Progetto: ESO4.6.A4.D-FSEPN-SI-2025-285 Titolo Progetto: “OrientiAmo il nostro futuro”</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di incarico per Direzione Amministra al DSGA dott. Giuseppe Cianci Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027. Priorità 01 – Scuola e competenze – Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.6 – Azione ESO4.6.A4 – So o
+azione ESO4.6.A4.D, interventi di cui al Decreto del Ministro dell’istruzione e del merito 19 novembre 2024, n. 233, Avviso prot. 57173 del 14/04/2025, “Percorsi di orientamento nelle scuole secondarie di primo grado” Codice Progetto: ESO4.6.A4.D-FSEPN-SI-2025-285 Titolo Progetto: “OrientiAmo il nostro futuro”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 Fondo sociale europeo plus (FSE+) – Priorità 1 – Scuola e competenze (FSE+), Obiettivo specifico ESO4.6 – sotto-azione ESO4.6.A.4.A- Interventi di cui ai decreti del Ministro dell’istruzione e del merito dell’ 11 aprile 2024, n. 72 e del 22 maggio
+2025, n. 96 Avviso Pubblico prot. n. 81652 del 23/05/2025 – “Percorsi educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione estiva delle lezioni” (c.d. Piano Estate).
+Codice Progetto: ESO4.6.A4.A-FSEPN-SI-2025-558 Titolo Progetto: E...STATE INSIEME</t>
+  </si>
+  <si>
     <t>08/09/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina per attività di supporto specialistico, tecnico ed organizzativo al DSGA dott. Giuseppe Cianci
 Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 Fondo sociale europeo
 plus (FSE+) – Priorità 1 – Scuola e competenze (FSE+), Obiettivo specifico ESO4.6 – sotto-azione ESO4.6.A.4.A-
 Interventi di cui ai decreti del Ministro dell’istruzione e del merito dell’ 11 aprile 2024, n. 72 e del 22 maggio
 2025, n. 96 Avviso Pubblico prot. n. 81652 del 23/05/2025 – “Percorsi educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione estiva delle lezioni” (c.d. Piano Estate).</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>07/09/2026</t>
   </si>
   <si>
     <t>BCE1DEF514</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - n. 3 per l’affidamento diretto per la fornitura di n. 20 armadietti porta  cellulari 24 posti, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023.
 Avviso prot.n. 57173 del 14/04/2025 - Avviso pubblico “Decreto del M</t>
   </si>
   <si>
     <t>BCE0A8F7F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - n. 2 per l’affidamento diretto tramite trattativa diretta su Mepa per l'acquisto di dispositivi digitali da concedere in comodato d'uso gratuito al personale della scuola , ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs</t>
   </si>
   <si>
     <t>0000000002</t>
   </si>
   <si>
     <t>Decisione a contrarre - n. 1 per l’affidamento diretto fornitura di n. 1 defibrillatore semiautomatico esterno (DAE) mediante formula exchange, destinato al Plesso Saline, ai sensi dell’art. 50, comma 1, lettera a) e b)(per i servizi e forniture), D.L.gs 36/2023</t>
   </si>
   <si>
     <t>DECRETO INCARICO DIREZIONE AMMINISTRATIVA DSGA</t>
@@ -1146,2114 +1328,2700 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE1DEF514" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/6bc790ca-74f1-4678-a5e0-c8e0c6fb81ab" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE0A8F7F4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/a89fc9d1-acde-4bbe-92a8-8af23dad0c76" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000002" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/9e7b0799-1ff6-4abb-b26a-ccdaf8feda04" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC7B26D67" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/cec1ab67-c5cb-400f-be97-43f653dd7974" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC79DAB6E" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/a8153c6b-c045-441a-8355-eae7f57ccc48" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4FC621B" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/68c04b2a-35d4-47ab-afb6-d7340da84110" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4EF44CE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/ff043b08-2198-4eae-88e5-c01e95f0dcdd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4DDEF61" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/44379e5d-66e6-4dab-95a7-2f98de426904" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2B7F23B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/8ce3c8f8-e2f7-401d-972d-2fb735c398d8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2A8DA84" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/9f5462fd-ea1a-4781-8458-115502684aaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC95F21802" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/f8e8c653-5473-46fc-ae64-464a6e4ce2f7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6920E86D" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/1f292a08-a1f5-41f2-869f-5a10c9c033f1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6868645D" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/ab057d83-c242-4772-971c-7373e65432ca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC65661972" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/657c40e5-4e0d-4fdd-b9eb-424430e39f03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC647202F2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/7efd8455-62cc-4df2-9f2e-c05ca5005212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD224EE30" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/504be177-8d60-45ce-a337-bf85ff47b9f8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD1315E48" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/be7b18bd-704e-405f-afe8-e19b80d511c8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC63161BC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/bed05cf8-9a35-43ab-996c-b161bf74f50f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC66E77F9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/6ab2cb01-045d-4ac3-a13e-aa0c682bb9a0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB824A2FEE" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/e2a9784d-b23d-4f9f-a1d1-40f78d31acc0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79DA7C3F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/73a27e98-c612-4dbd-9ca1-e91bf248f9f9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A03AC12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/0df030b5-46c4-4c3e-a0f0-14901c55d049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77CD45E1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/890d0f21-b8e5-40ae-a4bc-58e1b0df2a17" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77D2ACD7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/7a6fa04b-6b14-490c-8a10-9361a5534c8f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5315223A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/740d9480-f8d2-4a25-8472-681c528e05de" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E11680A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/5b2da513-bc14-4c4f-b766-6e2a1130c617" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F16C120" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/22ac3bdf-ed5d-4d70-ba25-29d179addbd1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE758B0AD" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/77459c5a-4f91-4985-ba1d-a63fe6dbfba5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE13DF6B7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/b7e68f84-3c6a-44f4-b7f9-588f3888d260" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF34487F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/f79301a5-925a-481d-8039-29004737b588" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8436B742" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/6a3329bc-7448-4928-a093-fd6e0d2a2f4b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA847A4355" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/547f252e-9993-4a94-add0-66a6792638f0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77C56DE4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/641c0a3a-91d3-4dfa-a51d-2aaf41fa8591" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E513454" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/c6a3a352-3338-42f3-b2d0-92b4e6b45efd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E0EB649" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/7a499ba3-13a2-4c64-bb37-cd3f25e10ec5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DAE5DC7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/03bba427-a29f-4153-98dc-62d3ba62cf0a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39D04D5F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/416b5577-702e-4263-80dd-8b30b306dd40" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA50531D9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/dd5a19bc-a1a1-47df-b1d8-c7ddf0b8a3a1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39FD82D9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/a51fe42c-8919-44c0-ac9b-c696e230ff36" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3F4CC75" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/a223c083-a4ff-4655-b296-71f62b6bb145" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B991C36E2F" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/7241b352-cb71-44a1-8355-be3acede852f" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971812F68" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/294ac1a1-2504-42a3-82dd-bdadb562a696" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B931A808A2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/c4020a0b-0a0e-4df5-b428-ccbbc1ff81b8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9363BC7F9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/085a4b99-8363-42c9-8b81-27974dc4aaf9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B920FC6C8A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/64c6c3c3-9dd2-4ddd-baff-c3a5c3d6556c" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91E79B6BF" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/7601fb13-b886-4b8f-9b31-eb5ca292c227" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90EEC4D5C" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/e244d3ce-3207-4f59-a826-aaaebe7c7581" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F0525CF" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/07c917f7-0133-4f89-b0d7-53a266f00e01" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6737F2B" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/fcb19e40-6237-437b-ab2f-5571ffc37c51" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF4BDF99" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/cb1bd770-dba6-42f0-ab44-aab3095e40c2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88B069823" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/83b8e236-1250-46c5-803a-7079588c9627" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88B27BD80" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/d744ca77-8a46-4935-971c-1036c509f7e9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E187A79" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/fc7e53c8-c0b5-4134-9779-8bc9db002244" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CF41BF9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/49d7ed7c-bbe2-4101-afa4-1a494a893149" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80B6A08ED" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/737c2b83-1176-4103-b414-a56d0163e122" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B803BD973F" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/e0e7588f-ec93-40c6-b707-9509187ffb3e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CBC4B0C" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/e39b876f-6c25-4719-8e19-adf5828bcde5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B5AC627A" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/9e7cbcc7-2248-4f24-8526-da9a5a163cb8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7882CF629" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/e2b8f79f-1553-494b-bbba-d7f579c7712c" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/70c16249-5ced-4d71-a350-cf95ff71a7e8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7735E4A9C" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/fdfcafb9-0b79-40b1-b863-8715360eee01" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7734BF8D2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/b486752a-20b1-4b1a-9962-418efbdc9d90" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75562B96B" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/1904afe2-8157-44f8-b128-21a1a81cdedf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B754FF37A9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/faead58c-4392-4988-98d9-052b493c29a9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75530611F" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/d35aab1b-ffbf-42ab-8b1f-e86a3c343065" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7139A35E6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/83cf3f77-010b-4d17-87b5-ee3889f3b7f9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B705FB7031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/6990d0a4-c112-4c48-849e-3d92e2e8a7ac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3FEDE6E" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/f3ff722e-275a-46d9-9f50-ef93fdd61443" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5A91876" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/1ead4112-be84-41a5-aa78-12b8d6ae1c22" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5C1E016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/d0a9d555-bb40-41f1-8856-b93724171e18" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C596D77F" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/2411ae7a-81c3-440c-8307-6260e430ce10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B6A7FBB6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/d1f04bc4-f8f1-442e-9652-2d29c330b950" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69ED5C595" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/5b1eb884-75cb-4cf4-9e9d-6783ebcc78b6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69EE97988" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/248a82ec-f90c-404b-bc0a-d469a29087e9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6653FEF7D" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/633e9533-99d0-4394-9cab-f5c88d4a43ee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6652226B1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/66bc8341-f8ec-48f9-8a81-756bc7de3f1d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640393E86" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/bd7935ec-d3b9-42ed-99f9-9cf60cd2db09" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62AE79225" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/9734eb8a-fb5b-47d5-9935-a806b92cf0d9" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7F571EF4" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/18a22197-fdfd-4fcf-a1af-d2c4cb376ea6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7F7C9E17" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/2379c631-3b7a-41f2-bed5-173d1e28d2ed" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6FCC2698" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/f4b90569-7757-4e1f-888e-9322453008b8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6E63F2D2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/c3a880d1-5a9e-466c-9ee9-82d3f9100024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6E9E1248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/c873d642-33a6-401b-9ee2-662fba2ca360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6F6742AF" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/941c2c29-4d8c-4c07-b5e7-2398732c3638" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/c6318050-0e49-4322-9e90-4bc55bd7460a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/803a5f56-3096-4185-bb0e-82731416ac77" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD551EA87C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/519b31de-4a63-4013-9d81-a9139ee755e1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD55373CCB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/1530780d-57eb-4637-b085-dbfa8d2143df" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD451E0E35" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/72e3b85e-4661-489a-8fd7-df21f5e758a5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD44D09FC0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/8636975a-2e59-4bcf-9160-3fa8e0e30233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD44B3800A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/1722c338-ed81-4281-bbca-63da94b5a806" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD44F47970" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/d1ddbfed-cae7-4c99-b9e1-45f1b2d9882f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/833e8192-e6ce-4632-a701-e547ef3d9b43" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD28294B18" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/85b0ce89-bf76-425b-8234-a2c7af2fde17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFD665FE9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/eb0afd47-508f-465f-8790-647ed2cf0eee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFDF08081" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/85ef9e4e-2a6a-466b-9981-7c6def526cea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFDD8D7BC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/5c6d9146-1ec1-4c20-8878-47e98b5e3da7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE1DEF514" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/6bc790ca-74f1-4678-a5e0-c8e0c6fb81ab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE0A8F7F4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/a89fc9d1-acde-4bbe-92a8-8af23dad0c76" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/9e7b0799-1ff6-4abb-b26a-ccdaf8feda04" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC7B26D67" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/cec1ab67-c5cb-400f-be97-43f653dd7974" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC79DAB6E" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/a8153c6b-c045-441a-8355-eae7f57ccc48" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4FC621B" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/68c04b2a-35d4-47ab-afb6-d7340da84110" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4EF44CE" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/ff043b08-2198-4eae-88e5-c01e95f0dcdd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4DDEF61" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/44379e5d-66e6-4dab-95a7-2f98de426904" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2B7F23B" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/8ce3c8f8-e2f7-401d-972d-2fb735c398d8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2A8DA84" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/9f5462fd-ea1a-4781-8458-115502684aaa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC95F21802" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/f8e8c653-5473-46fc-ae64-464a6e4ce2f7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6920E86D" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/1f292a08-a1f5-41f2-869f-5a10c9c033f1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6868645D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/ab057d83-c242-4772-971c-7373e65432ca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC65661972" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/657c40e5-4e0d-4fdd-b9eb-424430e39f03" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC647202F2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/7efd8455-62cc-4df2-9f2e-c05ca5005212" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD224EE30" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/504be177-8d60-45ce-a337-bf85ff47b9f8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD1315E48" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/be7b18bd-704e-405f-afe8-e19b80d511c8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC63161BC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/bed05cf8-9a35-43ab-996c-b161bf74f50f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC66E77F9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/6ab2cb01-045d-4ac3-a13e-aa0c682bb9a0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB824A2FEE" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/e2a9784d-b23d-4f9f-a1d1-40f78d31acc0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79DA7C3F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/73a27e98-c612-4dbd-9ca1-e91bf248f9f9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A03AC12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/0df030b5-46c4-4c3e-a0f0-14901c55d049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77CD45E1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/890d0f21-b8e5-40ae-a4bc-58e1b0df2a17" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77D2ACD7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/7a6fa04b-6b14-490c-8a10-9361a5534c8f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5315223A" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/740d9480-f8d2-4a25-8472-681c528e05de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E11680A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/5b2da513-bc14-4c4f-b766-6e2a1130c617" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F16C120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/22ac3bdf-ed5d-4d70-ba25-29d179addbd1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE758B0AD" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/77459c5a-4f91-4985-ba1d-a63fe6dbfba5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE13DF6B7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/b7e68f84-3c6a-44f4-b7f9-588f3888d260" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF34487F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/f79301a5-925a-481d-8039-29004737b588" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8436B742" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/6a3329bc-7448-4928-a093-fd6e0d2a2f4b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA847A4355" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/547f252e-9993-4a94-add0-66a6792638f0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77C56DE4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/641c0a3a-91d3-4dfa-a51d-2aaf41fa8591" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E513454" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/c6a3a352-3338-42f3-b2d0-92b4e6b45efd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E0EB649" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/7a499ba3-13a2-4c64-bb37-cd3f25e10ec5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DAE5DC7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/03bba427-a29f-4153-98dc-62d3ba62cf0a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39D04D5F" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/416b5577-702e-4263-80dd-8b30b306dd40" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA50531D9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/dd5a19bc-a1a1-47df-b1d8-c7ddf0b8a3a1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39FD82D9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/a51fe42c-8919-44c0-ac9b-c696e230ff36" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3F4CC75" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/a223c083-a4ff-4655-b296-71f62b6bb145" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B991C36E2F" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/7241b352-cb71-44a1-8355-be3acede852f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971812F68" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/294ac1a1-2504-42a3-82dd-bdadb562a696" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B931A808A2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/c4020a0b-0a0e-4df5-b428-ccbbc1ff81b8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9363BC7F9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/085a4b99-8363-42c9-8b81-27974dc4aaf9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B920FC6C8A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/64c6c3c3-9dd2-4ddd-baff-c3a5c3d6556c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91E79B6BF" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/7601fb13-b886-4b8f-9b31-eb5ca292c227" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90EEC4D5C" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/e244d3ce-3207-4f59-a826-aaaebe7c7581" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F0525CF" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/07c917f7-0133-4f89-b0d7-53a266f00e01" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6737F2B" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/fcb19e40-6237-437b-ab2f-5571ffc37c51" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF4BDF99" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/cb1bd770-dba6-42f0-ab44-aab3095e40c2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88B069823" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/83b8e236-1250-46c5-803a-7079588c9627" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88B27BD80" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/d744ca77-8a46-4935-971c-1036c509f7e9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E187A79" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/fc7e53c8-c0b5-4134-9779-8bc9db002244" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CF41BF9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/49d7ed7c-bbe2-4101-afa4-1a494a893149" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80B6A08ED" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/737c2b83-1176-4103-b414-a56d0163e122" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B803BD973F" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/e0e7588f-ec93-40c6-b707-9509187ffb3e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CBC4B0C" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/e39b876f-6c25-4719-8e19-adf5828bcde5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B5AC627A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/9e7cbcc7-2248-4f24-8526-da9a5a163cb8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7882CF629" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/e2b8f79f-1553-494b-bbba-d7f579c7712c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/70c16249-5ced-4d71-a350-cf95ff71a7e8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7735E4A9C" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/fdfcafb9-0b79-40b1-b863-8715360eee01" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7734BF8D2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/b486752a-20b1-4b1a-9962-418efbdc9d90" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75562B96B" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/1904afe2-8157-44f8-b128-21a1a81cdedf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B754FF37A9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/faead58c-4392-4988-98d9-052b493c29a9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75530611F" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/d35aab1b-ffbf-42ab-8b1f-e86a3c343065" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7139A35E6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/83cf3f77-010b-4d17-87b5-ee3889f3b7f9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B705FB7031" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/6990d0a4-c112-4c48-849e-3d92e2e8a7ac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3FEDE6E" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/f3ff722e-275a-46d9-9f50-ef93fdd61443" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5A91876" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/1ead4112-be84-41a5-aa78-12b8d6ae1c22" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5C1E016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/d0a9d555-bb40-41f1-8856-b93724171e18" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C596D77F" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/2411ae7a-81c3-440c-8307-6260e430ce10" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B6A7FBB6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/d1f04bc4-f8f1-442e-9652-2d29c330b950" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69ED5C595" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/5b1eb884-75cb-4cf4-9e9d-6783ebcc78b6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69EE97988" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/248a82ec-f90c-404b-bc0a-d469a29087e9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6653FEF7D" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/633e9533-99d0-4394-9cab-f5c88d4a43ee" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6652226B1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/66bc8341-f8ec-48f9-8a81-756bc7de3f1d" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640393E86" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/bd7935ec-d3b9-42ed-99f9-9cf60cd2db09" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62AE79225" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SRIC837004/amministrazione-trasparente/atti-amministrazioni-enti/9734eb8a-fb5b-47d5-9935-a806b92cf0d9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F94"/>
+  <dimension ref="A1:F121"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>11685</v>
+        <v>14923</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-        <v>7</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>14922</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>11589</v>
+        <v>14564</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B5">
-        <v>11588</v>
+        <v>14563</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B6">
-        <v>11584</v>
+        <v>14562</v>
       </c>
       <c r="C6" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>18</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B7">
-        <v>11394</v>
+        <v>14561</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>20</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>11069</v>
+        <v>14086</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9">
-        <v>11046</v>
+        <v>14085</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10">
-        <v>11045</v>
+        <v>14084</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B11">
-        <v>10942</v>
+        <v>14083</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B12">
-        <v>10941</v>
+        <v>13723</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B13">
-        <v>10750</v>
+        <v>13720</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B14">
-        <v>10748</v>
+        <v>13718</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15">
+        <v>13711</v>
+      </c>
+      <c r="C15" t="s">
         <v>37</v>
       </c>
-      <c r="B15">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16">
+        <v>13709</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17">
-        <v>10314</v>
+        <v>12980</v>
       </c>
       <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B18">
-        <v>10304</v>
+        <v>12493</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18" t="s">
         <v>46</v>
       </c>
-      <c r="E18" s="2" t="s">
-        <v>9</v>
+      <c r="E18" t="s">
+        <v>45</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19">
-        <v>10278</v>
+        <v>12406</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20">
+        <v>12404</v>
+      </c>
+      <c r="C20" t="s">
         <v>50</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21">
+        <v>12401</v>
+      </c>
+      <c r="C21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="B22">
-        <v>7685</v>
+        <v>12357</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>54</v>
+      </c>
+      <c r="E22" t="s">
+        <v>45</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="B23">
-        <v>7684</v>
+        <v>12352</v>
       </c>
       <c r="C23" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>55</v>
+      </c>
+      <c r="E23" t="s">
+        <v>45</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B24">
-        <v>7542</v>
+        <v>12091</v>
       </c>
       <c r="C24" t="s">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="E24" t="s">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B25">
-        <v>6699</v>
+        <v>12027</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>59</v>
+      </c>
+      <c r="E25" t="s">
+        <v>45</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B26">
-        <v>6379</v>
+        <v>11903</v>
       </c>
       <c r="C26" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="D26" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>61</v>
+      </c>
+      <c r="E26" t="s">
+        <v>45</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27">
+        <v>11734</v>
+      </c>
+      <c r="C27" t="s">
+        <v>45</v>
+      </c>
+      <c r="D27" t="s">
         <v>63</v>
       </c>
-      <c r="B27">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E27" t="s">
+        <v>45</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="B28">
-        <v>6305</v>
+        <v>11733</v>
       </c>
       <c r="C28" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D28" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>64</v>
+      </c>
+      <c r="E28" t="s">
+        <v>45</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="B29">
-        <v>6304</v>
+        <v>11685</v>
       </c>
       <c r="C29" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>66</v>
+      </c>
+      <c r="E29" t="s">
+        <v>45</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B30">
-        <v>6242</v>
+        <v>11600</v>
       </c>
       <c r="C30" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="D30" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31">
+        <v>11589</v>
+      </c>
+      <c r="C31" t="s">
         <v>70</v>
       </c>
-      <c r="B31">
-[...4 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="B32">
-        <v>5831</v>
+        <v>11588</v>
       </c>
       <c r="C32" t="s">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="D32" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>73</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="B33">
-        <v>4892</v>
+        <v>11584</v>
       </c>
       <c r="C33" t="s">
-        <v>82</v>
+        <v>45</v>
       </c>
       <c r="D33" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>74</v>
+      </c>
+      <c r="E33" t="s">
+        <v>45</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="B34">
-        <v>4072</v>
+        <v>11394</v>
       </c>
       <c r="C34" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>76</v>
+      </c>
+      <c r="E34" t="s">
+        <v>45</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="B35">
-        <v>4017</v>
+        <v>11069</v>
       </c>
       <c r="C35" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="B36">
-        <v>3446</v>
+        <v>11046</v>
       </c>
       <c r="C36" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="D36" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="B37">
-        <v>2715</v>
+        <v>11045</v>
       </c>
       <c r="C37" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="B38">
-        <v>2233</v>
+        <v>10942</v>
       </c>
       <c r="C38" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="D38" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="B39">
-        <v>2231</v>
+        <v>10941</v>
       </c>
       <c r="C39" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="D39" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="B40">
-        <v>1870</v>
+        <v>10750</v>
       </c>
       <c r="C40" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="D40" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="B41">
-        <v>1866</v>
+        <v>10748</v>
       </c>
       <c r="C41" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="D41" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="B42">
-        <v>1863</v>
+        <v>10609</v>
       </c>
       <c r="C42" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="B43">
-        <v>1621</v>
+        <v>10319</v>
       </c>
       <c r="C43" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="D43" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="B44">
-        <v>1218</v>
+        <v>10314</v>
       </c>
       <c r="C44" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="D44" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="B45">
-        <v>1217</v>
+        <v>10304</v>
       </c>
       <c r="C45" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D45" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="B46">
-        <v>196</v>
+        <v>10278</v>
       </c>
       <c r="C46" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="D46" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="B47">
-        <v>18008</v>
+        <v>7665</v>
       </c>
       <c r="C47" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="D47" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="B48">
-        <v>17901</v>
+        <v>7919</v>
       </c>
       <c r="C48" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="D48" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="B49">
-        <v>16827</v>
+        <v>7685</v>
       </c>
       <c r="C49" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="D49" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="B50">
-        <v>16768</v>
+        <v>7684</v>
       </c>
       <c r="C50" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="D50" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="B51">
-        <v>16400</v>
+        <v>7542</v>
       </c>
       <c r="C51" t="s">
-        <v>132</v>
+        <v>45</v>
       </c>
       <c r="D51" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>119</v>
+      </c>
+      <c r="E51" t="s">
+        <v>45</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="B52">
-        <v>16303</v>
+        <v>6699</v>
       </c>
       <c r="C52" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="D52" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
       <c r="B53">
-        <v>16048</v>
+        <v>6379</v>
       </c>
       <c r="C53" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="D53" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="B54">
-        <v>15887</v>
+        <v>6378</v>
       </c>
       <c r="C54" t="s">
-        <v>141</v>
+        <v>125</v>
       </c>
       <c r="D54" t="s">
-        <v>142</v>
+        <v>126</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="B55">
-        <v>15884</v>
+        <v>6305</v>
       </c>
       <c r="C55" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="D55" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>145</v>
+        <v>127</v>
       </c>
       <c r="B56">
-        <v>15369</v>
+        <v>6304</v>
       </c>
       <c r="C56" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="D56" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>148</v>
+        <v>127</v>
       </c>
       <c r="B57">
-        <v>14993</v>
+        <v>6242</v>
       </c>
       <c r="C57" t="s">
-        <v>7</v>
+        <v>132</v>
       </c>
       <c r="D57" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>133</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>150</v>
+        <v>127</v>
       </c>
       <c r="B58">
-        <v>13562</v>
+        <v>6241</v>
       </c>
       <c r="C58" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="D58" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>153</v>
+        <v>136</v>
       </c>
       <c r="B59">
-        <v>12902</v>
+        <v>5831</v>
       </c>
       <c r="C59" t="s">
-        <v>154</v>
+        <v>45</v>
       </c>
       <c r="D59" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>137</v>
+      </c>
+      <c r="E59" t="s">
+        <v>45</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="B60">
-        <v>13149</v>
+        <v>4892</v>
       </c>
       <c r="C60" t="s">
-        <v>7</v>
+        <v>139</v>
       </c>
       <c r="D60" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>140</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>158</v>
+        <v>141</v>
       </c>
       <c r="B61">
-        <v>12902</v>
+        <v>4072</v>
       </c>
       <c r="C61" t="s">
-        <v>159</v>
+        <v>142</v>
       </c>
       <c r="D61" t="s">
-        <v>160</v>
+        <v>143</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>161</v>
+        <v>144</v>
       </c>
       <c r="B62">
-        <v>11201</v>
+        <v>4017</v>
       </c>
       <c r="C62" t="s">
-        <v>162</v>
+        <v>145</v>
       </c>
       <c r="D62" t="s">
-        <v>163</v>
+        <v>146</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="B63">
-        <v>11200</v>
+        <v>3446</v>
       </c>
       <c r="C63" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
       <c r="D63" t="s">
-        <v>165</v>
+        <v>149</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="B64">
-        <v>11150</v>
+        <v>2715</v>
       </c>
       <c r="C64" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
       <c r="D64" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="B65">
-        <v>10744</v>
+        <v>2233</v>
       </c>
       <c r="C65" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="D65" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>171</v>
+        <v>153</v>
       </c>
       <c r="B66">
-        <v>10613</v>
+        <v>2231</v>
       </c>
       <c r="C66" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
       <c r="D66" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="B67">
-        <v>10553</v>
+        <v>1870</v>
       </c>
       <c r="C67" t="s">
-        <v>7</v>
+        <v>159</v>
       </c>
       <c r="D67" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>160</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="B68">
-        <v>10339</v>
+        <v>1866</v>
       </c>
       <c r="C68" t="s">
-        <v>177</v>
+        <v>161</v>
       </c>
       <c r="D68" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>179</v>
+        <v>158</v>
       </c>
       <c r="B69">
-        <v>10206</v>
+        <v>1863</v>
       </c>
       <c r="C69" t="s">
-        <v>7</v>
+        <v>163</v>
       </c>
       <c r="D69" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>164</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="B70">
-        <v>10201</v>
+        <v>1621</v>
       </c>
       <c r="C70" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="D70" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="B71">
-        <v>10090</v>
+        <v>1218</v>
       </c>
       <c r="C71" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="D71" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
       <c r="B72">
-        <v>9991</v>
+        <v>1217</v>
       </c>
       <c r="C72" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
       <c r="D72" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="B73">
-        <v>9860</v>
+        <v>196</v>
       </c>
       <c r="C73" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="D73" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>191</v>
+        <v>176</v>
       </c>
       <c r="B74">
-        <v>9662</v>
+        <v>18008</v>
       </c>
       <c r="C74" t="s">
-        <v>192</v>
+        <v>177</v>
       </c>
       <c r="D74" t="s">
-        <v>193</v>
+        <v>178</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="B75">
-        <v>9660</v>
+        <v>17901</v>
       </c>
       <c r="C75" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="D75" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="B76">
-        <v>8737</v>
+        <v>16827</v>
       </c>
       <c r="C76" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="D76" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="B77">
-        <v>8725</v>
+        <v>16768</v>
       </c>
       <c r="C77" t="s">
-        <v>199</v>
+        <v>186</v>
       </c>
       <c r="D77" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="B78">
-        <v>8261</v>
+        <v>16400</v>
       </c>
       <c r="C78" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="D78" t="s">
-        <v>203</v>
+        <v>190</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="B79">
-        <v>7661</v>
+        <v>16303</v>
       </c>
       <c r="C79" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="D79" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="B80">
-        <v>7660</v>
+        <v>16048</v>
       </c>
       <c r="C80" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="D80" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="B81">
-        <v>7485</v>
+        <v>15887</v>
       </c>
       <c r="C81" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="D81" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
       <c r="B82">
-        <v>7272</v>
+        <v>15884</v>
       </c>
       <c r="C82" t="s">
-        <v>7</v>
+        <v>200</v>
       </c>
       <c r="D82" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>201</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="B83">
-        <v>7184</v>
+        <v>15369</v>
       </c>
       <c r="C83" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="D83" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="B84">
-        <v>7023</v>
+        <v>14993</v>
       </c>
       <c r="C84" t="s">
-        <v>218</v>
+        <v>45</v>
       </c>
       <c r="D84" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>206</v>
+      </c>
+      <c r="E84" t="s">
+        <v>45</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="B85">
-        <v>6471</v>
+        <v>13562</v>
       </c>
       <c r="C85" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="D85" t="s">
-        <v>222</v>
+        <v>209</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>223</v>
+        <v>210</v>
       </c>
       <c r="B86">
-        <v>6288</v>
+        <v>12902</v>
       </c>
       <c r="C86" t="s">
-        <v>7</v>
+        <v>211</v>
       </c>
       <c r="D86" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>212</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="B87">
-        <v>6212</v>
+        <v>13149</v>
       </c>
       <c r="C87" t="s">
-        <v>226</v>
+        <v>45</v>
       </c>
       <c r="D87" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>214</v>
+      </c>
+      <c r="E87" t="s">
+        <v>45</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="B88">
-        <v>6210</v>
+        <v>12902</v>
       </c>
       <c r="C88" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="D88" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="B89">
-        <v>5349</v>
+        <v>11201</v>
       </c>
       <c r="C89" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="D89" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="B90">
-        <v>5276</v>
+        <v>11200</v>
       </c>
       <c r="C90" t="s">
-        <v>7</v>
+        <v>221</v>
       </c>
       <c r="D90" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>222</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="B91">
-        <v>5275</v>
+        <v>11150</v>
       </c>
       <c r="C91" t="s">
-        <v>7</v>
+        <v>223</v>
       </c>
       <c r="D91" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>224</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="B92">
-        <v>5104</v>
+        <v>10744</v>
       </c>
       <c r="C92" t="s">
-        <v>7</v>
+        <v>226</v>
       </c>
       <c r="D92" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>227</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="B93">
-        <v>5103</v>
+        <v>10613</v>
       </c>
       <c r="C93" t="s">
-        <v>7</v>
+        <v>229</v>
       </c>
       <c r="D93" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>230</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>231</v>
+      </c>
+      <c r="B94">
+        <v>10553</v>
+      </c>
+      <c r="C94" t="s">
+        <v>45</v>
+      </c>
+      <c r="D94" t="s">
+        <v>232</v>
+      </c>
+      <c r="E94" t="s">
+        <v>45</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>233</v>
+      </c>
+      <c r="B95">
+        <v>10339</v>
+      </c>
+      <c r="C95" t="s">
+        <v>234</v>
+      </c>
+      <c r="D95" t="s">
+        <v>235</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>236</v>
+      </c>
+      <c r="B96">
+        <v>10206</v>
+      </c>
+      <c r="C96" t="s">
+        <v>45</v>
+      </c>
+      <c r="D96" t="s">
+        <v>232</v>
+      </c>
+      <c r="E96" t="s">
+        <v>45</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>236</v>
+      </c>
+      <c r="B97">
+        <v>10201</v>
+      </c>
+      <c r="C97" t="s">
+        <v>237</v>
+      </c>
+      <c r="D97" t="s">
+        <v>238</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
         <v>239</v>
       </c>
-      <c r="B94">
+      <c r="B98">
+        <v>10090</v>
+      </c>
+      <c r="C98" t="s">
+        <v>240</v>
+      </c>
+      <c r="D98" t="s">
+        <v>241</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>242</v>
+      </c>
+      <c r="B99">
+        <v>9991</v>
+      </c>
+      <c r="C99" t="s">
+        <v>243</v>
+      </c>
+      <c r="D99" t="s">
+        <v>244</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>245</v>
+      </c>
+      <c r="B100">
+        <v>9860</v>
+      </c>
+      <c r="C100" t="s">
+        <v>246</v>
+      </c>
+      <c r="D100" t="s">
+        <v>247</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>248</v>
+      </c>
+      <c r="B101">
+        <v>9662</v>
+      </c>
+      <c r="C101" t="s">
+        <v>249</v>
+      </c>
+      <c r="D101" t="s">
+        <v>250</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>248</v>
+      </c>
+      <c r="B102">
+        <v>9660</v>
+      </c>
+      <c r="C102" t="s">
+        <v>251</v>
+      </c>
+      <c r="D102" t="s">
+        <v>252</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>253</v>
+      </c>
+      <c r="B103">
+        <v>8737</v>
+      </c>
+      <c r="C103" t="s">
+        <v>254</v>
+      </c>
+      <c r="D103" t="s">
+        <v>255</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>253</v>
+      </c>
+      <c r="B104">
+        <v>8725</v>
+      </c>
+      <c r="C104" t="s">
+        <v>256</v>
+      </c>
+      <c r="D104" t="s">
+        <v>257</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>258</v>
+      </c>
+      <c r="B105">
+        <v>8261</v>
+      </c>
+      <c r="C105" t="s">
+        <v>259</v>
+      </c>
+      <c r="D105" t="s">
+        <v>260</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>261</v>
+      </c>
+      <c r="B106">
+        <v>7661</v>
+      </c>
+      <c r="C106" t="s">
+        <v>262</v>
+      </c>
+      <c r="D106" t="s">
+        <v>263</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>261</v>
+      </c>
+      <c r="B107">
+        <v>7660</v>
+      </c>
+      <c r="C107" t="s">
+        <v>264</v>
+      </c>
+      <c r="D107" t="s">
+        <v>265</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>266</v>
+      </c>
+      <c r="B108">
+        <v>7485</v>
+      </c>
+      <c r="C108" t="s">
+        <v>267</v>
+      </c>
+      <c r="D108" t="s">
+        <v>268</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>269</v>
+      </c>
+      <c r="B109">
+        <v>7272</v>
+      </c>
+      <c r="C109" t="s">
+        <v>45</v>
+      </c>
+      <c r="D109" t="s">
+        <v>270</v>
+      </c>
+      <c r="E109" t="s">
+        <v>45</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>271</v>
+      </c>
+      <c r="B110">
+        <v>7184</v>
+      </c>
+      <c r="C110" t="s">
+        <v>272</v>
+      </c>
+      <c r="D110" t="s">
+        <v>273</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>274</v>
+      </c>
+      <c r="B111">
+        <v>7023</v>
+      </c>
+      <c r="C111" t="s">
+        <v>275</v>
+      </c>
+      <c r="D111" t="s">
+        <v>276</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>277</v>
+      </c>
+      <c r="B112">
+        <v>6471</v>
+      </c>
+      <c r="C112" t="s">
+        <v>278</v>
+      </c>
+      <c r="D112" t="s">
+        <v>279</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>280</v>
+      </c>
+      <c r="B113">
+        <v>6288</v>
+      </c>
+      <c r="C113" t="s">
+        <v>45</v>
+      </c>
+      <c r="D113" t="s">
+        <v>281</v>
+      </c>
+      <c r="E113" t="s">
+        <v>45</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>282</v>
+      </c>
+      <c r="B114">
+        <v>6212</v>
+      </c>
+      <c r="C114" t="s">
+        <v>283</v>
+      </c>
+      <c r="D114" t="s">
+        <v>284</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>282</v>
+      </c>
+      <c r="B115">
+        <v>6210</v>
+      </c>
+      <c r="C115" t="s">
+        <v>285</v>
+      </c>
+      <c r="D115" t="s">
+        <v>286</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>287</v>
+      </c>
+      <c r="B116">
+        <v>5349</v>
+      </c>
+      <c r="C116" t="s">
+        <v>288</v>
+      </c>
+      <c r="D116" t="s">
+        <v>289</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>290</v>
+      </c>
+      <c r="B117">
+        <v>5276</v>
+      </c>
+      <c r="C117" t="s">
+        <v>45</v>
+      </c>
+      <c r="D117" t="s">
+        <v>291</v>
+      </c>
+      <c r="E117" t="s">
+        <v>45</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>290</v>
+      </c>
+      <c r="B118">
+        <v>5275</v>
+      </c>
+      <c r="C118" t="s">
+        <v>45</v>
+      </c>
+      <c r="D118" t="s">
+        <v>292</v>
+      </c>
+      <c r="E118" t="s">
+        <v>45</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>293</v>
+      </c>
+      <c r="B119">
+        <v>5104</v>
+      </c>
+      <c r="C119" t="s">
+        <v>45</v>
+      </c>
+      <c r="D119" t="s">
+        <v>294</v>
+      </c>
+      <c r="E119" t="s">
+        <v>45</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>293</v>
+      </c>
+      <c r="B120">
+        <v>5103</v>
+      </c>
+      <c r="C120" t="s">
+        <v>45</v>
+      </c>
+      <c r="D120" t="s">
+        <v>295</v>
+      </c>
+      <c r="E120" t="s">
+        <v>45</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>296</v>
+      </c>
+      <c r="B121">
         <v>5006</v>
       </c>
-      <c r="C94" t="s">
-[...8 lines deleted...]
-      <c r="F94" s="2" t="s">
+      <c r="C121" t="s">
+        <v>297</v>
+      </c>
+      <c r="D121" t="s">
+        <v>298</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="F2" r:id="rId1"/>
-[...38 lines deleted...]
-    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="F22" r:id="rId40"/>
     <hyperlink ref="F23" r:id="rId41"/>
     <hyperlink ref="F24" r:id="rId42"/>
-    <hyperlink ref="E25" r:id="rId43"/>
-[...124 lines deleted...]
-    <hyperlink ref="F92" r:id="rId168"/>
+    <hyperlink ref="F25" r:id="rId43"/>
+    <hyperlink ref="F26" r:id="rId44"/>
+    <hyperlink ref="F27" r:id="rId45"/>
+    <hyperlink ref="F28" r:id="rId46"/>
+    <hyperlink ref="F29" r:id="rId47"/>
+    <hyperlink ref="E30" r:id="rId48"/>
+    <hyperlink ref="F30" r:id="rId49"/>
+    <hyperlink ref="E31" r:id="rId50"/>
+    <hyperlink ref="F31" r:id="rId51"/>
+    <hyperlink ref="E32" r:id="rId52"/>
+    <hyperlink ref="F32" r:id="rId53"/>
+    <hyperlink ref="F33" r:id="rId54"/>
+    <hyperlink ref="F34" r:id="rId55"/>
+    <hyperlink ref="E35" r:id="rId56"/>
+    <hyperlink ref="F35" r:id="rId57"/>
+    <hyperlink ref="E36" r:id="rId58"/>
+    <hyperlink ref="F36" r:id="rId59"/>
+    <hyperlink ref="E37" r:id="rId60"/>
+    <hyperlink ref="F37" r:id="rId61"/>
+    <hyperlink ref="E38" r:id="rId62"/>
+    <hyperlink ref="F38" r:id="rId63"/>
+    <hyperlink ref="E39" r:id="rId64"/>
+    <hyperlink ref="F39" r:id="rId65"/>
+    <hyperlink ref="E40" r:id="rId66"/>
+    <hyperlink ref="F40" r:id="rId67"/>
+    <hyperlink ref="E41" r:id="rId68"/>
+    <hyperlink ref="F41" r:id="rId69"/>
+    <hyperlink ref="E42" r:id="rId70"/>
+    <hyperlink ref="F42" r:id="rId71"/>
+    <hyperlink ref="E43" r:id="rId72"/>
+    <hyperlink ref="F43" r:id="rId73"/>
+    <hyperlink ref="E44" r:id="rId74"/>
+    <hyperlink ref="F44" r:id="rId75"/>
+    <hyperlink ref="E45" r:id="rId76"/>
+    <hyperlink ref="F45" r:id="rId77"/>
+    <hyperlink ref="E46" r:id="rId78"/>
+    <hyperlink ref="F46" r:id="rId79"/>
+    <hyperlink ref="E47" r:id="rId80"/>
+    <hyperlink ref="F47" r:id="rId81"/>
+    <hyperlink ref="E48" r:id="rId82"/>
+    <hyperlink ref="F48" r:id="rId83"/>
+    <hyperlink ref="E49" r:id="rId84"/>
+    <hyperlink ref="F49" r:id="rId85"/>
+    <hyperlink ref="E50" r:id="rId86"/>
+    <hyperlink ref="F50" r:id="rId87"/>
+    <hyperlink ref="F51" r:id="rId88"/>
+    <hyperlink ref="E52" r:id="rId89"/>
+    <hyperlink ref="F52" r:id="rId90"/>
+    <hyperlink ref="E53" r:id="rId91"/>
+    <hyperlink ref="F53" r:id="rId92"/>
+    <hyperlink ref="E54" r:id="rId93"/>
+    <hyperlink ref="F54" r:id="rId94"/>
+    <hyperlink ref="E55" r:id="rId95"/>
+    <hyperlink ref="F55" r:id="rId96"/>
+    <hyperlink ref="E56" r:id="rId97"/>
+    <hyperlink ref="F56" r:id="rId98"/>
+    <hyperlink ref="E57" r:id="rId99"/>
+    <hyperlink ref="F57" r:id="rId100"/>
+    <hyperlink ref="E58" r:id="rId101"/>
+    <hyperlink ref="F58" r:id="rId102"/>
+    <hyperlink ref="F59" r:id="rId103"/>
+    <hyperlink ref="E60" r:id="rId104"/>
+    <hyperlink ref="F60" r:id="rId105"/>
+    <hyperlink ref="E61" r:id="rId106"/>
+    <hyperlink ref="F61" r:id="rId107"/>
+    <hyperlink ref="E62" r:id="rId108"/>
+    <hyperlink ref="F62" r:id="rId109"/>
+    <hyperlink ref="E63" r:id="rId110"/>
+    <hyperlink ref="F63" r:id="rId111"/>
+    <hyperlink ref="E64" r:id="rId112"/>
+    <hyperlink ref="F64" r:id="rId113"/>
+    <hyperlink ref="E65" r:id="rId114"/>
+    <hyperlink ref="F65" r:id="rId115"/>
+    <hyperlink ref="E66" r:id="rId116"/>
+    <hyperlink ref="F66" r:id="rId117"/>
+    <hyperlink ref="E67" r:id="rId118"/>
+    <hyperlink ref="F67" r:id="rId119"/>
+    <hyperlink ref="E68" r:id="rId120"/>
+    <hyperlink ref="F68" r:id="rId121"/>
+    <hyperlink ref="E69" r:id="rId122"/>
+    <hyperlink ref="F69" r:id="rId123"/>
+    <hyperlink ref="E70" r:id="rId124"/>
+    <hyperlink ref="F70" r:id="rId125"/>
+    <hyperlink ref="E71" r:id="rId126"/>
+    <hyperlink ref="F71" r:id="rId127"/>
+    <hyperlink ref="E72" r:id="rId128"/>
+    <hyperlink ref="F72" r:id="rId129"/>
+    <hyperlink ref="E73" r:id="rId130"/>
+    <hyperlink ref="F73" r:id="rId131"/>
+    <hyperlink ref="E74" r:id="rId132"/>
+    <hyperlink ref="F74" r:id="rId133"/>
+    <hyperlink ref="E75" r:id="rId134"/>
+    <hyperlink ref="F75" r:id="rId135"/>
+    <hyperlink ref="E76" r:id="rId136"/>
+    <hyperlink ref="F76" r:id="rId137"/>
+    <hyperlink ref="E77" r:id="rId138"/>
+    <hyperlink ref="F77" r:id="rId139"/>
+    <hyperlink ref="E78" r:id="rId140"/>
+    <hyperlink ref="F78" r:id="rId141"/>
+    <hyperlink ref="E79" r:id="rId142"/>
+    <hyperlink ref="F79" r:id="rId143"/>
+    <hyperlink ref="E80" r:id="rId144"/>
+    <hyperlink ref="F80" r:id="rId145"/>
+    <hyperlink ref="E81" r:id="rId146"/>
+    <hyperlink ref="F81" r:id="rId147"/>
+    <hyperlink ref="E82" r:id="rId148"/>
+    <hyperlink ref="F82" r:id="rId149"/>
+    <hyperlink ref="E83" r:id="rId150"/>
+    <hyperlink ref="F83" r:id="rId151"/>
+    <hyperlink ref="F84" r:id="rId152"/>
+    <hyperlink ref="E85" r:id="rId153"/>
+    <hyperlink ref="F85" r:id="rId154"/>
+    <hyperlink ref="E86" r:id="rId155"/>
+    <hyperlink ref="F86" r:id="rId156"/>
+    <hyperlink ref="F87" r:id="rId157"/>
+    <hyperlink ref="E88" r:id="rId158"/>
+    <hyperlink ref="F88" r:id="rId159"/>
+    <hyperlink ref="E89" r:id="rId160"/>
+    <hyperlink ref="F89" r:id="rId161"/>
+    <hyperlink ref="E90" r:id="rId162"/>
+    <hyperlink ref="F90" r:id="rId163"/>
+    <hyperlink ref="E91" r:id="rId164"/>
+    <hyperlink ref="F91" r:id="rId165"/>
+    <hyperlink ref="E92" r:id="rId166"/>
+    <hyperlink ref="F92" r:id="rId167"/>
+    <hyperlink ref="E93" r:id="rId168"/>
     <hyperlink ref="F93" r:id="rId169"/>
-    <hyperlink ref="E94" r:id="rId170"/>
-    <hyperlink ref="F94" r:id="rId171"/>
+    <hyperlink ref="F94" r:id="rId170"/>
+    <hyperlink ref="E95" r:id="rId171"/>
+    <hyperlink ref="F95" r:id="rId172"/>
+    <hyperlink ref="F96" r:id="rId173"/>
+    <hyperlink ref="E97" r:id="rId174"/>
+    <hyperlink ref="F97" r:id="rId175"/>
+    <hyperlink ref="E98" r:id="rId176"/>
+    <hyperlink ref="F98" r:id="rId177"/>
+    <hyperlink ref="E99" r:id="rId178"/>
+    <hyperlink ref="F99" r:id="rId179"/>
+    <hyperlink ref="E100" r:id="rId180"/>
+    <hyperlink ref="F100" r:id="rId181"/>
+    <hyperlink ref="E101" r:id="rId182"/>
+    <hyperlink ref="F101" r:id="rId183"/>
+    <hyperlink ref="E102" r:id="rId184"/>
+    <hyperlink ref="F102" r:id="rId185"/>
+    <hyperlink ref="E103" r:id="rId186"/>
+    <hyperlink ref="F103" r:id="rId187"/>
+    <hyperlink ref="E104" r:id="rId188"/>
+    <hyperlink ref="F104" r:id="rId189"/>
+    <hyperlink ref="E105" r:id="rId190"/>
+    <hyperlink ref="F105" r:id="rId191"/>
+    <hyperlink ref="E106" r:id="rId192"/>
+    <hyperlink ref="F106" r:id="rId193"/>
+    <hyperlink ref="E107" r:id="rId194"/>
+    <hyperlink ref="F107" r:id="rId195"/>
+    <hyperlink ref="E108" r:id="rId196"/>
+    <hyperlink ref="F108" r:id="rId197"/>
+    <hyperlink ref="F109" r:id="rId198"/>
+    <hyperlink ref="E110" r:id="rId199"/>
+    <hyperlink ref="F110" r:id="rId200"/>
+    <hyperlink ref="E111" r:id="rId201"/>
+    <hyperlink ref="F111" r:id="rId202"/>
+    <hyperlink ref="E112" r:id="rId203"/>
+    <hyperlink ref="F112" r:id="rId204"/>
+    <hyperlink ref="F113" r:id="rId205"/>
+    <hyperlink ref="E114" r:id="rId206"/>
+    <hyperlink ref="F114" r:id="rId207"/>
+    <hyperlink ref="E115" r:id="rId208"/>
+    <hyperlink ref="F115" r:id="rId209"/>
+    <hyperlink ref="E116" r:id="rId210"/>
+    <hyperlink ref="F116" r:id="rId211"/>
+    <hyperlink ref="F117" r:id="rId212"/>
+    <hyperlink ref="F118" r:id="rId213"/>
+    <hyperlink ref="F119" r:id="rId214"/>
+    <hyperlink ref="F120" r:id="rId215"/>
+    <hyperlink ref="E121" r:id="rId216"/>
+    <hyperlink ref="F121" r:id="rId217"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>