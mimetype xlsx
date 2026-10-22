--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -8,80 +8,182 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="446" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="273">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6AA1E41D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO CON UNICO OPERATORE RDO N. 6626906 SU MEPA SERVIZIO DI ACQUISTO MATERIALE PER TINTEGGIATURA PARETI</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD5CD923D9</t>
+  </si>
+  <si>
+    <t>D.M. 38 Dispositivi Digitali Determina di Affidamento mediante TD fornitura LIBRI</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD56D17596</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO CON UNICO OPERATORE RDO N. 6626041 SU MEPA SERVIZIO DI ACQUISTO MATERIALE DI PULIZIA</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD579E1361</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO CON UNICO OPERATORE RDO N. 6625688 SU MEPA SERVIZIO DI NOLO BUS TRANSFER TEGGIANO/ROMA 19/10/2026 – 30/10/2026</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD4C2FE71D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto fuori MEPA per l’approvvigionamento di acquisto lavori impianto elettrico e rete lan aula multimediale</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4C6BEF52</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto fuori MEPA per l’approvvigionamento di acquisto viaggio a Firenze comprensivo di trasporto +soggiorno dal 23/10/2026 al 26/10/2026.</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD328CA479</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Determina di affidamento- PON 2014-2020 D.M. 38 - Fornitura Dispositivi Digitali </t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BCFEA5FC1F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ODA CON UNICO OPERATORE RDO N. 9196108 - acquisto servizio di formazione relativo al progetto "Competenze, Inclusione e innovazione per una scuola di Qualità"</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0FCO6F55</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FUORI MEPA PER L’APPROVVIGIONAMENTO DI SERVIZIO DI ACQUISTO PUBBLICIZZAZIONE  DELLE ATTIVITA', EVENTI ED INIZIATIVE ORGANIZZATE DALL'ISTITUTO</t>
+  </si>
+  <si>
+    <t>BD0FE2B465</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FUORI MEPA PER L’APPROVVIGIONAMENTO DI SERVIZIO DI ACQUISTO PUBBLICAZIONE POST SULLE ATTIVITA' SCOLASTICHE</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCEA741713</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FUORI MEPA PER L’APPROVVIGIONAMENTO DI SERVIZIO DI ACQUISTO SCAFFALE LICEO ARTISTICO</t>
+  </si>
+  <si>
+    <t>BCEA637B8F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FUORI MEPA PER L’APPROVVIGIONAMENTO DI SERVIZIO DI ACQUISTO SMALTO ALL'ACQUA PER LICEO ARTISTICO</t>
+  </si>
+  <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7C9EE67B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto fuori MEPA per l’approvvigionamento di Servizio di formazione per docenti all'estero nell'ambito del progetto Erasmus Call 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC653A147E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO CON UNICO OPERATORE RDO N. 6439844 SU MEPA ACQUISTO BIGLIETTI VOLI HELSINKI- ERASMUS CALL 2025 - FORMAZIONE DOCENTI</t>
   </si>
   <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>BC4C1E2C74</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO CON UNICO OPERATORE N. 1517819 ODA -MEPA ACQUISTO CARTUCCE E TONER INK-LASR ORIGINALI</t>
   </si>
   <si>
     <t>BC468D4EF2</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO CON UNICO OPERATORE RDO N. 6439158 SU MEPA ACQUISTO VOLI PER NEW YORK - GEMELLAGGIO FENWOOD HIGH SCOOL, SCOTCH PLAINS NJ</t>
   </si>
@@ -1122,1838 +1224,2078 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7C9EE67B" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/a05715dc-bbf7-46b1-8cbb-a9847f12c527" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC653A147E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/c4f01ee4-8743-43b2-a81f-f4447ee5be39" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4C1E2C74" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/34f396fa-fb32-45eb-9eb5-18f68da428a6" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC468D4EF2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/a1736949-d673-4302-ac99-bdb1dc740aa1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC41FA7BFD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/4cf30f1f-864d-47fa-8966-7df3b7b4fcee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC341D705D" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/f6b44d40-68f7-460a-9e18-19e1900b3f46" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC07C4FA48" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/8937d754-ba8d-46d4-9ad9-bf6f36e9d057" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0477B1EF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/7dde0767-b411-4ad0-844f-c83c5b9c0ce6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF5EF712D" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/96452d2b-2a38-44bb-af9e-1d7a16f66215" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE14BABB9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/d62e696f-d5a4-452a-8f2e-91133a20f4c7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE04A4573" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/7daceb1c-f7fe-4802-80d1-065c85a06e72" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDCC1DF97" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/584be8a2-1b88-4640-9d4c-6c83a9b35d86" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC862B81" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/af7416d2-bd08-4a8a-b503-414a6ed1a41a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD8CD7896" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/51cd4cbf-0b27-4920-8fbc-61579d749dee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD8AADF67" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/80afc8b6-1a57-447a-b9f6-dcf6ed9f0c34" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF1A34B5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/1d082e73-6973-46f0-84e6-e505d2c4f51a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCFEC8D95" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/d45a8ffd-b071-4cfc-9102-16dc6224d1c9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6EB9C12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/b0f3d275-a97c-4fa2-b326-f456b2082f10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6CBE9AF" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/4a2bf9fb-e439-48b0-a49d-29f629ffb2d9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB29CB81E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/2f9780c9-0a9a-4e2d-bf6b-4fcba65f7495" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2AAD2A0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/e76033f4-00c9-44f8-be23-9eeb3ae8759f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB26AE66A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/74889259-f6d6-49da-acf6-7db270519a9f" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2131EF6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/f501b04b-d6f6-4c4a-a8a4-c53ee8b23e31" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB09F95D4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/2cecc229-5ccb-4188-a15d-1091a91ef8ff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB91CC9814" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/b381e744-a628-46d8-96fc-9f2e096ef0b7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB83D9CC6E" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/25fb8db9-64dc-4b67-97ff-a3c0d9befb60" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8471D437" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/b0cf5c97-d386-4f9d-bc5f-0d036964a5fb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8368C86D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/dbe28fd0-eda0-4645-a943-98870634f234" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7C774AFE" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/cb7d4929-f61c-4d84-9e0e-6834c8958fb4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76CDB787" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/6047f012-10f6-4243-9471-2697c4211774" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB653F0565" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/c380040a-8367-4607-b9e1-f572b4f6349f" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38D362CF" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/1c3fdba9-f229-488a-936b-b7faec925780" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39A664C5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/5ca5bce3-0095-4d04-b10f-78d7ecfc1325" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB381C51B9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/e027bb5a-962b-40c2-aeea-5c73a888e323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A6B8D81" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/3ac37e43-ce0c-4de1-823e-0c708acaae52" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFA8146A3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/3bc23026-e152-42ac-9a2b-44cb72658906" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF9529A10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/5e4c1d25-69e4-4dc1-afa3-7fcdec0b128a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0F1335C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/4197dc78-4f2f-43d8-a5aa-7534df096f7f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEFEEDFDC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/f9a9366d-2eba-45a8-855e-e18310632ba9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4F6A9A2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/2d1558d7-c555-4de5-a3e5-bbc18989a0dd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF331EDD" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/bd7eb5bb-ff8a-4f8b-a956-02277a24c4b3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD4ECE6E2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/2740c67a-0ded-492d-a0e2-edc7028dcecb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD2FEA8FE" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/ae5b8c45-7f70-4250-8c45-c106d622effb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9F6CBE0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/9c51631e-840e-4507-a298-e5b211b3b9f7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD2BBC601" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/6a80a3ac-2b32-4efe-a6d5-cdf89413e8a6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD2AF9516" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/acb49e2a-8aa8-44fb-9c42-acae1f33fec6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFE5B157" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/86ebf24c-8c0b-4871-8d19-0268ca7743ee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACAE7977A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/0911d6ae-04e3-473f-93f4-87bb52bcad31" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF93E91C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/aac704d3-e72e-4117-b17a-8b1ff221bd81" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFAB0A71" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/4f410618-ca14-44c7-9438-a81310dd9b0c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFCB65EA" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/c9ad03c3-64f9-4965-9eaa-97c1f253ad7c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA43F0B1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/263b9563-396e-4e86-9e3e-3224fe2dad2b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB420ED4D" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/7331f349-d3be-470d-b212-3490581c2d28" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF1CB165" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/154aa1d9-2d64-4d94-b4c6-765f3af1f5ab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF097339" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/1c1f3204-ee81-49e0-b902-ab4c7db52ab2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8227FC3F" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/d7446632-c889-4757-ac7b-6d80b1adc714" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA47CCD9C1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/e4277774-89d9-42e5-8090-2d6aa75b91e7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52C6A573" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/07d08ec6-8757-4967-930d-ebefacb99325" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44EE0394" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/80b6936d-b97f-4ad5-81b3-4d67998cfa04" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4547D56D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/34de79bd-29d2-4a0e-8678-59da36b8c42d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4508C4C6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/61788add-ff09-4c72-96cc-1d4f8315469a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4067F8F5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/7b99789c-4847-4013-88ac-12699aafe134" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2F4A8E20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/bc3abfb3-52ad-4bf3-aafa-5dff1f308b00" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24EBC1D6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/d34bfb25-8592-4323-a4ec-e46a7c8a4cae" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0DF453FD" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/42b971ea-d988-494c-a1fb-4e6494b98e10" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A75604D3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/ebd292a7-9de5-43f6-b581-0cc4899a395d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90C7325D4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/29547d37-2dbb-4bc0-a2b5-a598e8701da6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96FD823E2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/d17e08ec-3345-41b1-a9ef-d84373840438" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A822FBA" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/a9e39aaf-9fc2-450a-9317-85d745dd4f1f" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A3AF3CF" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/3486a856-1e9e-4808-b3e0-680ae2680e74" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94F722D11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/d9ec7685-4ed4-4c43-937d-4d9cc3182ea6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94AF78979" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/8377eeb2-a605-4bd5-b896-82c95d2011fa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94EB92269" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/0a67e037-f120-47c4-aef3-b12396aacb7e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94F117075" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/8fe74096-0441-429c-b0c5-9c1105e60915" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8E343CB21" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/2f5772ba-390d-4fe5-8e37-df23fd3440d2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8ECE3AF30" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/2664117b-e88c-4e28-bea2-71f69f5eb27f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8B557A3C2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/8af8dcb3-934d-4036-a7fd-3a06a69eaedd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8B61FA47B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/63358f67-2245-4905-916f-1f296f439bb3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8A402030E" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/90203be0-729c-43cf-8aaa-eb29ce894658" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8A4183801" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/7c890a1d-58f2-475e-be5b-139989a81964" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B88D74D019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/97c68010-5a7d-4a08-854a-1f8caa2302c5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B871C094BC" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/117834a5-abbd-47d5-99cd-fd891738aedc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B871AC26E2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/e24ff0fc-e4b2-497b-9d83-bdd67b18012e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B842FA1A02" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/8500eb13-01e4-47bb-b6cf-f21653d7812e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B83F303428" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/747bb083-e2ff-44c6-9137-a1dfb9759f41" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B842878161" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/2503716e-ab92-4f8d-aed4-9e06e8d62921" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B83F215FBD" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/64a431ff-49fd-4d95-ac16-6d287707af46" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B83F1804CB" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/33703487-ab30-4518-bb37-35fde9070322" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6AA1E41D" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/ec5b425b-f849-4879-8f4c-2e646ebbc456" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5CD923D9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/490db068-96a3-4b68-b2d8-a7a5a702c12f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD56D17596" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/78f7939a-96af-469a-b08b-17673fafad57" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD579E1361" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/eef7d669-a501-4e0c-89dc-013465792bfa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4C2FE71D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/fbdd4ae0-46a5-457b-a3b2-543f2801252b" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4C6BEF52" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/e5b1e8fe-9e01-4df7-9593-8eff2aafc908" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD328CA479" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/c902daf3-9705-46ab-a974-41965ef24106" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFEA5FC1F" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/9458a67c-36a3-4598-b0ab-fd1c229561a4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0FCO6F55" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/76183586-5bac-4654-88e9-d7939306f469" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0FE2B465" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/0bfc4455-4c8e-49fe-9766-10acddacadec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEA741713" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/3a673291-25db-4b69-bac7-6efa10bb2bf6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEA637B8F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/ba9d8630-0a2c-462b-9ec3-1b2b5c853609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7C9EE67B" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/a05715dc-bbf7-46b1-8cbb-a9847f12c527" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC653A147E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/c4f01ee4-8743-43b2-a81f-f4447ee5be39" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4C1E2C74" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/34f396fa-fb32-45eb-9eb5-18f68da428a6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC468D4EF2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/a1736949-d673-4302-ac99-bdb1dc740aa1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC41FA7BFD" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/4cf30f1f-864d-47fa-8966-7df3b7b4fcee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC341D705D" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/f6b44d40-68f7-460a-9e18-19e1900b3f46" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC07C4FA48" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/8937d754-ba8d-46d4-9ad9-bf6f36e9d057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0477B1EF" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/7dde0767-b411-4ad0-844f-c83c5b9c0ce6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF5EF712D" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/96452d2b-2a38-44bb-af9e-1d7a16f66215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE14BABB9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/d62e696f-d5a4-452a-8f2e-91133a20f4c7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE04A4573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/7daceb1c-f7fe-4802-80d1-065c85a06e72" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDCC1DF97" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/584be8a2-1b88-4640-9d4c-6c83a9b35d86" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC862B81" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/af7416d2-bd08-4a8a-b503-414a6ed1a41a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD8CD7896" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/51cd4cbf-0b27-4920-8fbc-61579d749dee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD8AADF67" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/80afc8b6-1a57-447a-b9f6-dcf6ed9f0c34" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF1A34B5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/1d082e73-6973-46f0-84e6-e505d2c4f51a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCFEC8D95" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/d45a8ffd-b071-4cfc-9102-16dc6224d1c9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6EB9C12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/b0f3d275-a97c-4fa2-b326-f456b2082f10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6CBE9AF" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/4a2bf9fb-e439-48b0-a49d-29f629ffb2d9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB29CB81E" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/2f9780c9-0a9a-4e2d-bf6b-4fcba65f7495" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2AAD2A0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/e76033f4-00c9-44f8-be23-9eeb3ae8759f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB26AE66A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/74889259-f6d6-49da-acf6-7db270519a9f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2131EF6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/f501b04b-d6f6-4c4a-a8a4-c53ee8b23e31" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB09F95D4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/2cecc229-5ccb-4188-a15d-1091a91ef8ff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB91CC9814" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/b381e744-a628-46d8-96fc-9f2e096ef0b7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB83D9CC6E" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/25fb8db9-64dc-4b67-97ff-a3c0d9befb60" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8471D437" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/b0cf5c97-d386-4f9d-bc5f-0d036964a5fb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8368C86D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/dbe28fd0-eda0-4645-a943-98870634f234" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7C774AFE" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/cb7d4929-f61c-4d84-9e0e-6834c8958fb4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76CDB787" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/6047f012-10f6-4243-9471-2697c4211774" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB653F0565" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/c380040a-8367-4607-b9e1-f572b4f6349f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38D362CF" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/1c3fdba9-f229-488a-936b-b7faec925780" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39A664C5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/5ca5bce3-0095-4d04-b10f-78d7ecfc1325" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB381C51B9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/e027bb5a-962b-40c2-aeea-5c73a888e323" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A6B8D81" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/3ac37e43-ce0c-4de1-823e-0c708acaae52" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFA8146A3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/3bc23026-e152-42ac-9a2b-44cb72658906" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF9529A10" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/5e4c1d25-69e4-4dc1-afa3-7fcdec0b128a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0F1335C" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/4197dc78-4f2f-43d8-a5aa-7534df096f7f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEFEEDFDC" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/f9a9366d-2eba-45a8-855e-e18310632ba9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4F6A9A2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/2d1558d7-c555-4de5-a3e5-bbc18989a0dd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF331EDD" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/bd7eb5bb-ff8a-4f8b-a956-02277a24c4b3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD4ECE6E2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/2740c67a-0ded-492d-a0e2-edc7028dcecb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD2FEA8FE" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/ae5b8c45-7f70-4250-8c45-c106d622effb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9F6CBE0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/9c51631e-840e-4507-a298-e5b211b3b9f7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD2BBC601" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/6a80a3ac-2b32-4efe-a6d5-cdf89413e8a6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD2AF9516" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/acb49e2a-8aa8-44fb-9c42-acae1f33fec6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFE5B157" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/86ebf24c-8c0b-4871-8d19-0268ca7743ee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACAE7977A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/0911d6ae-04e3-473f-93f4-87bb52bcad31" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF93E91C" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/aac704d3-e72e-4117-b17a-8b1ff221bd81" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFAB0A71" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/4f410618-ca14-44c7-9438-a81310dd9b0c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFCB65EA" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/c9ad03c3-64f9-4965-9eaa-97c1f253ad7c" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA43F0B1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/263b9563-396e-4e86-9e3e-3224fe2dad2b" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB420ED4D" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/7331f349-d3be-470d-b212-3490581c2d28" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF1CB165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/154aa1d9-2d64-4d94-b4c6-765f3af1f5ab" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF097339" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/1c1f3204-ee81-49e0-b902-ab4c7db52ab2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8227FC3F" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/d7446632-c889-4757-ac7b-6d80b1adc714" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA47CCD9C1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/e4277774-89d9-42e5-8090-2d6aa75b91e7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52C6A573" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/07d08ec6-8757-4967-930d-ebefacb99325" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44EE0394" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/80b6936d-b97f-4ad5-81b3-4d67998cfa04" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4547D56D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/34de79bd-29d2-4a0e-8678-59da36b8c42d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4508C4C6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/61788add-ff09-4c72-96cc-1d4f8315469a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4067F8F5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/7b99789c-4847-4013-88ac-12699aafe134" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2F4A8E20" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/bc3abfb3-52ad-4bf3-aafa-5dff1f308b00" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24EBC1D6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/d34bfb25-8592-4323-a4ec-e46a7c8a4cae" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0DF453FD" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/42b971ea-d988-494c-a1fb-4e6494b98e10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A75604D3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/ebd292a7-9de5-43f6-b581-0cc4899a395d" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90C7325D4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/29547d37-2dbb-4bc0-a2b5-a598e8701da6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96FD823E2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/d17e08ec-3345-41b1-a9ef-d84373840438" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A822FBA" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/a9e39aaf-9fc2-450a-9317-85d745dd4f1f" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A3AF3CF" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/3486a856-1e9e-4808-b3e0-680ae2680e74" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94F722D11" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/d9ec7685-4ed4-4c43-937d-4d9cc3182ea6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94AF78979" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/8377eeb2-a605-4bd5-b896-82c95d2011fa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94EB92269" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/0a67e037-f120-47c4-aef3-b12396aacb7e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94F117075" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/8fe74096-0441-429c-b0c5-9c1105e60915" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8E343CB21" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/2f5772ba-390d-4fe5-8e37-df23fd3440d2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8ECE3AF30" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/2664117b-e88c-4e28-bea2-71f69f5eb27f" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8B557A3C2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/8af8dcb3-934d-4036-a7fd-3a06a69eaedd" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8B61FA47B" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/63358f67-2245-4905-916f-1f296f439bb3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8A402030E" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/90203be0-729c-43cf-8aaa-eb29ce894658" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8A4183801" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/7c890a1d-58f2-475e-be5b-139989a81964" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B88D74D019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/97c68010-5a7d-4a08-854a-1f8caa2302c5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B871C094BC" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/117834a5-abbd-47d5-99cd-fd891738aedc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B871AC26E2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/e24ff0fc-e4b2-497b-9d83-bdd67b18012e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B842FA1A02" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/8500eb13-01e4-47bb-b6cf-f21653d7812e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B83F303428" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/747bb083-e2ff-44c6-9137-a1dfb9759f41" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B842878161" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/2503716e-ab92-4f8d-aed4-9e06e8d62921" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B83F215FBD" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/64a431ff-49fd-4d95-ac16-6d287707af46" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B83F1804CB" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIS02600Q/amministrazione-trasparente/atti-amministrazioni-enti/33703487-ab30-4518-bb37-35fde9070322" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F89"/>
+  <dimension ref="A1:F101"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>4703</v>
+        <v>6890</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>4637</v>
+        <v>6714</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>4528</v>
+        <v>6682</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>4513</v>
+        <v>6641</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>4463</v>
+        <v>6566</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>4345</v>
+        <v>6533</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>4219</v>
+        <v>6474</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9">
-        <v>4091</v>
+        <v>6015</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10">
-        <v>3923</v>
+        <v>5847</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>3749</v>
+        <v>5841</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12">
-        <v>3711</v>
+        <v>5387</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>3683</v>
+        <v>5375</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>3670</v>
+        <v>4703</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>3641</v>
+        <v>4637</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B16">
-        <v>3636</v>
+        <v>4528</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>3559</v>
+        <v>4513</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>3553</v>
+        <v>4463</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B19">
-        <v>3480</v>
+        <v>4345</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B20">
-        <v>3473</v>
+        <v>4219</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B21">
-        <v>3437</v>
+        <v>4091</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B22">
-        <v>3436</v>
+        <v>3923</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B23">
-        <v>3434</v>
+        <v>3749</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>3417</v>
+        <v>3711</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B25">
-        <v>3349</v>
+        <v>3683</v>
       </c>
       <c r="C25" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B26">
-        <v>3025</v>
+        <v>3670</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B27">
-        <v>2962</v>
+        <v>3641</v>
       </c>
       <c r="C27" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>2961</v>
+        <v>3636</v>
       </c>
       <c r="C28" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B29">
-        <v>2946</v>
+        <v>3559</v>
       </c>
       <c r="C29" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B30">
-        <v>2919</v>
+        <v>3553</v>
       </c>
       <c r="C30" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B31">
-        <v>2823</v>
+        <v>3480</v>
       </c>
       <c r="C31" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B32">
-        <v>2691</v>
+        <v>3473</v>
       </c>
       <c r="C32" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B33">
-        <v>2414</v>
+        <v>3437</v>
       </c>
       <c r="C33" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B34">
-        <v>2413</v>
+        <v>3436</v>
       </c>
       <c r="C34" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B35">
-        <v>2412</v>
+        <v>3434</v>
       </c>
       <c r="C35" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D35" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B36">
-        <v>2331</v>
+        <v>3417</v>
       </c>
       <c r="C36" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D36" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B37">
-        <v>2057</v>
+        <v>3349</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B38">
-        <v>2042</v>
+        <v>3025</v>
       </c>
       <c r="C38" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B39">
-        <v>1946</v>
+        <v>2962</v>
       </c>
       <c r="C39" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B40">
-        <v>1945</v>
+        <v>2961</v>
       </c>
       <c r="C40" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B41">
-        <v>1867</v>
+        <v>2946</v>
       </c>
       <c r="C41" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B42">
-        <v>1709</v>
+        <v>2919</v>
       </c>
       <c r="C42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B43">
-        <v>1691</v>
+        <v>2823</v>
       </c>
       <c r="C43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B44">
-        <v>1689</v>
+        <v>2691</v>
       </c>
       <c r="C44" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B45">
-        <v>1688</v>
+        <v>2414</v>
       </c>
       <c r="C45" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B46">
-        <v>1669</v>
+        <v>2413</v>
       </c>
       <c r="C46" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D46" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B47">
-        <v>1657</v>
+        <v>2412</v>
       </c>
       <c r="C47" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D47" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B48">
-        <v>1635</v>
+        <v>2331</v>
       </c>
       <c r="C48" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D48" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B49">
-        <v>1613</v>
+        <v>2057</v>
       </c>
       <c r="C49" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D49" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B50">
-        <v>1513</v>
+        <v>2042</v>
       </c>
       <c r="C50" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D50" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B51">
-        <v>1512</v>
+        <v>1946</v>
       </c>
       <c r="C51" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B52">
-        <v>1509</v>
+        <v>1945</v>
       </c>
       <c r="C52" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D52" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="B53">
-        <v>1484</v>
+        <v>1867</v>
       </c>
       <c r="C53" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="D53" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B54">
-        <v>1476</v>
+        <v>1709</v>
       </c>
       <c r="C54" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D54" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B55">
-        <v>1431</v>
+        <v>1691</v>
       </c>
       <c r="C55" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D55" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B56">
-        <v>1430</v>
+        <v>1689</v>
       </c>
       <c r="C56" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D56" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>151</v>
       </c>
       <c r="B57">
-        <v>1113</v>
+        <v>1688</v>
       </c>
       <c r="C57" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="D57" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B58">
-        <v>1052</v>
+        <v>1669</v>
       </c>
       <c r="C58" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D58" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B59">
-        <v>860</v>
+        <v>1657</v>
       </c>
       <c r="C59" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D59" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>160</v>
       </c>
       <c r="B60">
-        <v>751</v>
+        <v>1635</v>
       </c>
       <c r="C60" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D60" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B61">
-        <v>750</v>
+        <v>1613</v>
       </c>
       <c r="C61" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D61" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="B62">
-        <v>747</v>
+        <v>1513</v>
       </c>
       <c r="C62" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="D62" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B63">
-        <v>677</v>
+        <v>1512</v>
       </c>
       <c r="C63" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D63" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B64">
-        <v>565</v>
+        <v>1509</v>
       </c>
       <c r="C64" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D64" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B65">
-        <v>485</v>
+        <v>1484</v>
       </c>
       <c r="C65" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D65" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B66">
-        <v>338</v>
+        <v>1476</v>
       </c>
       <c r="C66" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D66" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B67">
-        <v>7957</v>
+        <v>1431</v>
       </c>
       <c r="C67" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D67" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B68">
-        <v>7742</v>
+        <v>1430</v>
       </c>
       <c r="C68" t="s">
         <v>183</v>
       </c>
       <c r="D68" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>185</v>
       </c>
       <c r="B69">
-        <v>7623</v>
+        <v>1113</v>
       </c>
       <c r="C69" t="s">
         <v>186</v>
       </c>
       <c r="D69" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B70">
-        <v>7621</v>
+        <v>1052</v>
       </c>
       <c r="C70" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D70" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="B71">
-        <v>7620</v>
+        <v>860</v>
       </c>
       <c r="C71" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D71" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B72">
-        <v>7536</v>
+        <v>751</v>
       </c>
       <c r="C72" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D72" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B73">
-        <v>7535</v>
+        <v>750</v>
       </c>
       <c r="C73" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D73" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B74">
-        <v>7534</v>
+        <v>747</v>
       </c>
       <c r="C74" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D74" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B75">
-        <v>7479</v>
+        <v>677</v>
       </c>
       <c r="C75" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D75" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B76">
-        <v>7313</v>
+        <v>565</v>
       </c>
       <c r="C76" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D76" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B77">
-        <v>6882</v>
+        <v>485</v>
       </c>
       <c r="C77" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D77" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B78">
-        <v>6386</v>
+        <v>338</v>
       </c>
       <c r="C78" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D78" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B79">
-        <v>6215</v>
+        <v>7957</v>
       </c>
       <c r="C79" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D79" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B80">
-        <v>6059</v>
+        <v>7742</v>
       </c>
       <c r="C80" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D80" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B81">
-        <v>6054</v>
+        <v>7623</v>
       </c>
       <c r="C81" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D81" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>219</v>
       </c>
       <c r="B82">
-        <v>5855</v>
+        <v>7621</v>
       </c>
       <c r="C82" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D82" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="B83">
-        <v>5654</v>
+        <v>7620</v>
       </c>
       <c r="C83" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D83" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B84">
-        <v>5651</v>
+        <v>7536</v>
       </c>
       <c r="C84" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D84" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B85">
-        <v>5116</v>
+        <v>7535</v>
       </c>
       <c r="C85" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D85" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B86">
-        <v>5115</v>
+        <v>7534</v>
       </c>
       <c r="C86" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D86" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="B87">
-        <v>5114</v>
+        <v>7479</v>
       </c>
       <c r="C87" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D87" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B88">
-        <v>5081</v>
+        <v>7313</v>
       </c>
       <c r="C88" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D88" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B89">
+        <v>6882</v>
+      </c>
+      <c r="C89" t="s">
+        <v>240</v>
+      </c>
+      <c r="D89" t="s">
+        <v>241</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>242</v>
+      </c>
+      <c r="B90">
+        <v>6386</v>
+      </c>
+      <c r="C90" t="s">
+        <v>243</v>
+      </c>
+      <c r="D90" t="s">
+        <v>244</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>245</v>
+      </c>
+      <c r="B91">
+        <v>6215</v>
+      </c>
+      <c r="C91" t="s">
+        <v>246</v>
+      </c>
+      <c r="D91" t="s">
+        <v>247</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>248</v>
+      </c>
+      <c r="B92">
+        <v>6059</v>
+      </c>
+      <c r="C92" t="s">
+        <v>249</v>
+      </c>
+      <c r="D92" t="s">
+        <v>250</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>248</v>
+      </c>
+      <c r="B93">
+        <v>6054</v>
+      </c>
+      <c r="C93" t="s">
+        <v>251</v>
+      </c>
+      <c r="D93" t="s">
+        <v>252</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>253</v>
+      </c>
+      <c r="B94">
+        <v>5855</v>
+      </c>
+      <c r="C94" t="s">
+        <v>254</v>
+      </c>
+      <c r="D94" t="s">
+        <v>255</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>256</v>
+      </c>
+      <c r="B95">
+        <v>5654</v>
+      </c>
+      <c r="C95" t="s">
+        <v>257</v>
+      </c>
+      <c r="D95" t="s">
+        <v>258</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>256</v>
+      </c>
+      <c r="B96">
+        <v>5651</v>
+      </c>
+      <c r="C96" t="s">
+        <v>259</v>
+      </c>
+      <c r="D96" t="s">
+        <v>260</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>261</v>
+      </c>
+      <c r="B97">
+        <v>5116</v>
+      </c>
+      <c r="C97" t="s">
+        <v>262</v>
+      </c>
+      <c r="D97" t="s">
+        <v>263</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>261</v>
+      </c>
+      <c r="B98">
+        <v>5115</v>
+      </c>
+      <c r="C98" t="s">
+        <v>264</v>
+      </c>
+      <c r="D98" t="s">
+        <v>265</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>261</v>
+      </c>
+      <c r="B99">
+        <v>5114</v>
+      </c>
+      <c r="C99" t="s">
+        <v>266</v>
+      </c>
+      <c r="D99" t="s">
+        <v>267</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>268</v>
+      </c>
+      <c r="B100">
+        <v>5081</v>
+      </c>
+      <c r="C100" t="s">
+        <v>269</v>
+      </c>
+      <c r="D100" t="s">
+        <v>270</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>268</v>
+      </c>
+      <c r="B101">
         <v>5079</v>
       </c>
-      <c r="C89" t="s">
-[...8 lines deleted...]
-      <c r="F89" s="2" t="s">
+      <c r="C101" t="s">
+        <v>271</v>
+      </c>
+      <c r="D101" t="s">
+        <v>272</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -3091,50 +3433,74 @@
     <hyperlink ref="F77" r:id="rId152"/>
     <hyperlink ref="E78" r:id="rId153"/>
     <hyperlink ref="F78" r:id="rId154"/>
     <hyperlink ref="E79" r:id="rId155"/>
     <hyperlink ref="F79" r:id="rId156"/>
     <hyperlink ref="E80" r:id="rId157"/>
     <hyperlink ref="F80" r:id="rId158"/>
     <hyperlink ref="E81" r:id="rId159"/>
     <hyperlink ref="F81" r:id="rId160"/>
     <hyperlink ref="E82" r:id="rId161"/>
     <hyperlink ref="F82" r:id="rId162"/>
     <hyperlink ref="E83" r:id="rId163"/>
     <hyperlink ref="F83" r:id="rId164"/>
     <hyperlink ref="E84" r:id="rId165"/>
     <hyperlink ref="F84" r:id="rId166"/>
     <hyperlink ref="E85" r:id="rId167"/>
     <hyperlink ref="F85" r:id="rId168"/>
     <hyperlink ref="E86" r:id="rId169"/>
     <hyperlink ref="F86" r:id="rId170"/>
     <hyperlink ref="E87" r:id="rId171"/>
     <hyperlink ref="F87" r:id="rId172"/>
     <hyperlink ref="E88" r:id="rId173"/>
     <hyperlink ref="F88" r:id="rId174"/>
     <hyperlink ref="E89" r:id="rId175"/>
     <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>