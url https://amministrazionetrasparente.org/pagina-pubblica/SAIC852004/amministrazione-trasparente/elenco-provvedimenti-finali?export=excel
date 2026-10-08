--- v0 (2026-07-27)
+++ v1 (2026-10-08)
@@ -8,424 +8,327 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="75">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - RETTIFICA_DECRETO N. 68 INCARICO FIGURE PROFESSIONALI DOCENTI NEL RUOLO
 DI ESPERTI E/O TUTOR INTERNI E/O ESTERNI SCUOLA PRIMARIA</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/nomina-personale</t>
+    <t>Link</t>
   </si>
   <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC9752CA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9752CA5</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB8B0B688C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica a Napoli presso Stadio Maradona</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/960aab29-d048-4b0e-9475-97733c2ca404</t>
   </si>
   <si>
     <t>BB8908DE74</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - CONCORSO INTERNAZIONALE DI MATEMATICA “Kangourou
 Italia”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8908DE74</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB6EBF698A</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Servizio di
 Amministrazione di Sistema, Amministratore di Rete e assistenza tecnica sistemistica.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6EBF698A</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB65444AB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Integrazione uscite didattiche scuola secondaria Matera e Benevento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65444AB5</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>BB22E9058F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di consulenza per Amministrazione Trasparente</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/e60e5f5c-1367-4e60-b3f2-e70d58180ff7</t>
   </si>
   <si>
     <t>BB229FACBC</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Uscite didattiche Scuola Primaria Salerno castello Arechi e Museo del
 Sannio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB229FACBC</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0F0B9B61</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F0B9B61</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0E7D010D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscite didattiche San Remo e Roma</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0E7D010D</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAF68DA986</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscite didattiche scuola secondaria Matera e Benevento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF68DA986</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BABD869118</t>
   </si>
   <si>
     <t>Decisione a contrarre - Certificazioni linguistiche Cambridge scuola secondaria di I grado</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD869118</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC65D1247</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio fotocopiatrice</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC65D1247</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC5BD11B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Linguistiche Cambridge primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5BD11B3</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BAC1B48024</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscite didattiche scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC1B48024</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>B9C5C8344C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto servizio annuale di Responsabile Protezione Dati (RPD) ovvero Data Protection Officer (DPO)</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9C5C8344C</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>B8974E9052</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale per il laboratorio scientifico</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8974E9052</t>
-[...4 lines deleted...]
-  <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>B7C9CA5049</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di adeguamento impianto elettrico/Lan e climatizzazione di n.2 uffici di segreteria piano terra_Via Vittorio Veneto n.42</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B7C9CA5049</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>lettera di incarico</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>INCARICHI</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - OGGETTO IL RUOLO DI TUTOR INTERNI ED ESPERTO INTERNO PER LO SVOLGIMENTO DI PERCORSI PER LA TRANSIZIONE DIGITALE O DI FORMAZIONE SUL CAMPO (DM 66/2023)</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>B41ED9865F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto sul MEPA di n.6 percorsi INTERVENTO A e n.3 percorsi INTERVENTO B</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/bfb070c4-8567-40e2-a3f9-884f9a61b2e2</t>
   </si>
   <si>
     <t>17/07/2024</t>
   </si>
   <si>
     <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA MISSIONE 4: INCARICO</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>Decreto per il conferimento di N.1 incarichi di Referente coordinatore del gruppo dei percorsi di orientamento e formazione per il potenziamento delle competenze STEM</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>Decreto per il conferimento di un incarico di Supporto tecnico e organizzativo al RUP”</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - NOMINA DIREZIONE E COORDINAMENTO GENERALE Project manager</t>
   </si>
   <si>
     <t xml:space="preserve"> NOMINA DIREZIONE E COORDINAMENTO GENERALE Project manager</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -723,619 +626,670 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9752CA5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/83ec620e-16ee-465a-9b1f-79c666506d98" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B0B688C" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/960aab29-d048-4b0e-9475-97733c2ca404" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8908DE74" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/27023edf-f8ac-4f0b-8e07-06a62fc8e71f" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6EBF698A" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/e393c6a4-70f4-4797-8d0d-d1f1095c4d90" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65444AB5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/52f43cde-7a55-40e6-b082-6fc3c7b85e66" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB22E9058F" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/e60e5f5c-1367-4e60-b3f2-e70d58180ff7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB229FACBC" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/37d083f3-019c-4744-9ece-3ad15e2ec916" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F0B9B61" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/f253430d-4282-4a36-80a9-ba6f9a11c071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0E7D010D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/70ae3a12-e21b-4503-bc59-7797e5c9e486" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF68DA986" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/0d2b026f-cc04-45c7-b891-5ced7f1fe1fe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD869118" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/2d3f02fa-052f-44e5-93a0-adda2e1a423a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC65D1247" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/11f9c2c5-2076-4f23-9126-ebee4309bd00" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5BD11B3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/54aba9ad-c20d-44b5-939c-d061d18f1705" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC1B48024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/594d1199-8926-48a0-a020-8a5e9ddecd5b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9C5C8344C" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/a7edfc65-b1f0-4e12-8dd2-0c5e4b444ea5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8974E9052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/3dd075c1-a329-4bc3-8aca-0dbbacde8c50" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7C9CA5049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/2bedae78-4dba-4d85-bd46-2a5f5ce1bf05" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B41ED9865F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/atti-amministrazioni-enti/bfb070c4-8567-40e2-a3f9-884f9a61b2e2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/SAIC852004/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F28"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>7695</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
         <v>5733</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B4">
         <v>4841</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B5">
         <v>4811</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B6">
         <v>4462</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B7">
         <v>4337</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="B8">
         <v>3540</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="B9">
         <v>3531</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="B10">
         <v>3302</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="B11">
         <v>3300</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="B12">
         <v>3138</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="B13">
         <v>2900</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="B14">
         <v>2677</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="B15">
         <v>2670</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="B16">
         <v>2618</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="B17">
         <v>12932</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="B18">
         <v>9869</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="B19">
         <v>7262</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="B20">
         <v>5055</v>
       </c>
       <c r="C20" t="s">
         <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
-      <c r="F20" t="s">
+      <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="B21">
         <v>3740</v>
       </c>
       <c r="C21" t="s">
         <v>7</v>
       </c>
       <c r="D21" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
-      <c r="F21" t="s">
+      <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="B22">
         <v>1194</v>
       </c>
       <c r="C22" t="s">
         <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="B23">
         <v>9543</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>65</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>66</v>
       </c>
       <c r="B24">
         <v>6201</v>
       </c>
       <c r="C24" t="s">
         <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>103</v>
+        <v>67</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="B25">
         <v>5827</v>
       </c>
       <c r="C25" t="s">
         <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
-      <c r="F25" t="s">
+      <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="B26">
         <v>5736</v>
       </c>
       <c r="C26" t="s">
         <v>7</v>
       </c>
       <c r="D26" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
-      <c r="F26" t="s">
+      <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>72</v>
       </c>
       <c r="B27">
         <v>2528</v>
       </c>
       <c r="C27" t="s">
         <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>109</v>
+        <v>73</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
-      <c r="F27" t="s">
+      <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>72</v>
       </c>
       <c r="B28">
         <v>2524</v>
       </c>
       <c r="C28" t="s">
         <v>7</v>
       </c>
       <c r="D28" t="s">
-        <v>110</v>
+        <v>74</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
-      <c r="F28" t="s">
+      <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="F20" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="F22" r:id="rId38"/>
+    <hyperlink ref="E23" r:id="rId39"/>
+    <hyperlink ref="F23" r:id="rId40"/>
+    <hyperlink ref="F24" r:id="rId41"/>
+    <hyperlink ref="F25" r:id="rId42"/>
+    <hyperlink ref="F26" r:id="rId43"/>
+    <hyperlink ref="F27" r:id="rId44"/>
+    <hyperlink ref="F28" r:id="rId45"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>