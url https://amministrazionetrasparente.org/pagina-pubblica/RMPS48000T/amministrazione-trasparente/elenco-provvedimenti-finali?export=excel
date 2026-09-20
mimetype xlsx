--- v0 (2026-07-31)
+++ v1 (2026-09-20)
@@ -8,1947 +8,1238 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="636" uniqueCount="609">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="656" uniqueCount="369">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD03D25AAA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI CONSULENZA RSPP DI DURATA TRIENNALE 2026/2029</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD035AAE5A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SERVIZI PRENOTAZIONE BUS CON CONDUCENTE PER VISITA DI ISTRUZIONE CON VALENZA FSL - FESTIVAL DELLA FILOSOFIA FOSSOLI 22 SETTEMBRE 2026</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCC6569D05</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizi di pulizia straordinaria edificio scolastico - a.s. 25/26</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>BC9AF141EB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALI INFORMATICI AD USO DIDATTICO</t>
+  </si>
+  <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>BC7E7AE368</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto software orario scolastico - rinnovo a.s. 26/27- asctimetables</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7E7AE368</t>
-[...4 lines deleted...]
-  <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC6AFAEAF0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi di piccola manutenzione n. 9</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC6AFAEAF0</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC5897E584</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi di formazione per liquidazione compensi esami di Stato e adempimenti fiscali 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5897E584</t>
-[...4 lines deleted...]
-  <si>
     <t>BC568C5499</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti per Laboratori di Filosofia Fossoli 21/24 settembre 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC568C5499</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC41B1DD13</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di piccola manutenzione edificio scolastico a.s.2025/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC41B1DD13</t>
-[...4 lines deleted...]
-  <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC07275910</t>
   </si>
   <si>
     <t>Decisione a contrarre - software orario scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC07275910</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>CIGBC04349</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di punti metallici di riserva per copiatrice con finitore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=CIGBC04349</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BBFE088D16</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di servizi di formazione specifica a basso rischio per n. 21 studenti per  percorsi di FSL a.s 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFE088D16</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD292C8F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - spese trasporto n. 1 multifunzione esami di stato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD292C8F1</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCD3093E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di n. 30 fogli stato del personale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCD3093E3</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBBA500494</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione per n.4 split</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA500494</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBAFF0D280</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale di pulizie e varie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAFF0D280</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBAD91C314</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo teatrale- progetto Fabula</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD91C314</t>
-[...4 lines deleted...]
-  <si>
     <t>BBAB35CC15</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione N.9072 Museo Astronomico e Copernicano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB35CC15</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA14BA3A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di piccola manutenzione n. 7</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA14BA3A9</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB97E3A15A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Intervento tecnico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97E3A15A</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB76355B9F</t>
   </si>
   <si>
     <t>Decisione a contrarre - cancelleria esami di Stato a.s 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76355B9F</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB71942ADC</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di noleggio fotocopiatrici durata triennale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB71942ADC</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB508E01D6</t>
   </si>
   <si>
     <t xml:space="preserve"> Planimetrie- Liceo Talete</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB508E01D6</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB46C2F38A</t>
   </si>
   <si>
     <t>Decisione a contrarre - installazioni telefoniche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46C2F38A</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3CE560FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di brokeraggio assicurativo – durata triennale</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/b059a140-dda1-43c5-b007-02f992132d8c</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB351666F1</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisto Servizi Trasporto Noleggio Bus con Conducente Monte
 Soratte trattativa n. 6222557</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB351666F1</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2D755B72</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di piccola manutenzione n.6</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D755B72</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB18D099A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacoli Teatro dell'Opera di Roma</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18D099A1</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB12360817</t>
   </si>
   <si>
     <t>Decisione a contrarre - installazione n. 4 condizionatori per esami di Stato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12360817</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFF5AAD45</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di un impianto Samsung OffSERV7100 ricondizionato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF5AAD45</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAC9880595</t>
   </si>
   <si>
     <t>Decisione a contrarre - spettacolo teatrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9880595</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BABE78CED4</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di piccola manutenzione n. 5</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABE78CED4</t>
-[...4 lines deleted...]
-  <si>
     <t>BABD79A644</t>
   </si>
   <si>
     <t>Decisione a contrarre - lavgne bianche e materiale vario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD79A644</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB43C0376</t>
   </si>
   <si>
     <t>Decisione a contrarre - Cartello pvc adesivo bianco</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB43C0376</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB404A84E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Segnaletica sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB404A84E</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB32FBCC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - auricolari monouso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB32FBCC1</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB2F721F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - corso BLSD Retraining</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB2F721F0</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAAC1F2532</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI DI FORMAZIONE IN MATERIA FISCALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAC1F2532</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA89FECD6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - TARGA DI TRAVERTINO ROMANO PAGLIERINO- INGRESSO ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89FECD6E</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA6EE43F4D</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiali laboratorio chimica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6EE43F4D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6DC46725</t>
   </si>
   <si>
     <t>Decisione a contrarre - PACCHETTI SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6DC46725</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6CC9650A</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto targhe per uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CC9650A</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA5870F2D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - modulo Spaggiari Verdi Plus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5870F2D3</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4D800C4E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo “Marcinelle” Spazio Rossellini ROMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D800C4E</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA41D129F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di pulizie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA41D129F0</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3C056314</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale sicurezza e cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C056314</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1CECBD31</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiali per pulizie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1CECBD31</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1C898F8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - guanti monouso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C898F8E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1C52895D</t>
   </si>
   <si>
     <t>Decisione a contrarre - cassetta pronto soccorso e scarpe antinfortunistiche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C52895D</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA11747C12</t>
   </si>
   <si>
     <t>Decisione a contrarre - biblioteca</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA11747C12</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1118F3F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - toner</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1118F3F3</t>
-[...4 lines deleted...]
-  <si>
     <t>BA12E22879</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiali sportivi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12E22879</t>
-[...4 lines deleted...]
-  <si>
     <t>BA11FA648A</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi Alma Diploma</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA11FA648A</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9F9EF6047</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo "Il Confine"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9EF6047</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F9BDB039</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio di impianti d'acqua</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9BDB039</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F46C7AC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - formazione antincendio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F46C7AC9</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>B9F135DD28</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONI OLIMPIADI MATEMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F135DD28</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F12B5288</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE DEFIBRILLATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F12B5288</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>B9EAB96961</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizi di piccola manutenzione</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/ebaf8b31-a963-47a5-8e24-97c4b79a060a</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B9A57D861D</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - SERVIZI DI RINNOVO DOMINIO LICEOTALETE.EDU.IT E LICENZA D'USO SITO WEB - PNRR Misura 1.4.1 ESPERIENZA DEL CITTADINO NEI SERVIZI PUBBLICI - SCUOLE (APRILE 2022)” - 
 PNRR M1C1 Investimento  1.4  “SERVIZI  E  CITTADINANZA  DIGITALE”  FINANZIATO  
 DALL’UNIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A57D861D</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9B921CD32</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZI DI PRENOTAZIONE TICKET E VISITE CON GUIDA TURISTICA - SCAMBIO CULTURALE OLANDA/ITALIA A.S.25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B921CD32</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B993767E95</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ABBONAMENTI RIVISTE PROGETTO "EMEROTECA" - A.S. 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B993767E95</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B9709B2297</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI PER PROGETTO "LO STRUZZO A SCUOLA" - A.S. 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9709B2297</t>
-[...4 lines deleted...]
-  <si>
     <t>B970980952</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI VIGILANZA E SORVEGLIANZA LUONGO SECURITY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B970980952</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B95F657792</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE SERRATURE PORTE EDIFICIO SCOLASTICO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/6e5b84f5-62db-411e-ae13-7d1c4f9aeb1f</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B949BC8A55</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio di cassa per il periodo 01/12/2025 
 30/11/2029
  a valere sull’Accordo Quadro  stipulato a seguito della procedura aperta ai sensi degli artt. 
 59 e 71 del D.Lgs. n. 36/2023, suddivisa in 3 lotti, per l’affidamento del “Servizio di cassa a favore </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B949BC8A55</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B8C0CC66AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi hosting ARUBA DURATA ANNUALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C0CC66AA</t>
-[...4 lines deleted...]
-  <si>
     <t>B925C7EBFB</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura  di materiale tipografico per Open Day a.s. 25-26</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/eb54380b-e39a-4552-8112-39d6ac250ba2</t>
   </si>
   <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>B901C0646C</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizi di organizzazione SCAMBIO CULTURALE 
 OLANDA - acquisto biglietti aerei + hotel presso: EINDHOVEN – GRONINGEN 
 OLANDA per 21 alunni del Liceo Scientifico Statale Talete a.s. 2025/2026 importo 
 oggetto del contratto di appalto di servizi: 9.345,00 m</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901C0646C</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B91103CBE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di facile consumo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91103CBE6</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B90B11021A</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90B11021A</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B8FACAD15B</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiali di facile consumo (prodotti di pulizia e sicurezza)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FACAD15B</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8C0FA4462</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI PER CONSULENZA NELLA  GESTIONE DELLA SEZIONE “AMMINISTRAZIONE TRASPARENTE”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C0FA4462</t>
-[...4 lines deleted...]
-  <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>B86919536C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto abbonamento a riviste periodiche di legislazione scolastica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86919536C</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>B89D340A58</t>
   </si>
   <si>
     <t>Decisione a contrarre - piccola manutenzione edificio scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89D340A58</t>
-[...4 lines deleted...]
-  <si>
     <t>B89CFEA99A</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietteria teatro dell'opera per spettacolo e lezione studenti classi terze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89CFEA99A</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>B8634997BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di dpo contratto annuale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8634997BC</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>B842ED2F2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto licenza pacchetto office per pc ufficio ds</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B842ED2F2E</t>
-[...4 lines deleted...]
-  <si>
     <t>B842CD17D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto monitor ufficio ds 34''</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B842CD17D9</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B82CCBCBBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di piccola manutenzione edificio scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82CCBCBBD</t>
-[...4 lines deleted...]
-  <si>
     <t>B82C914755</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio rspp di durata annuale 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C914755</t>
-[...4 lines deleted...]
-  <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>B7B3262DA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI PICCOLA MANUTENZIONE EDIFICIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B3262DA0</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>B47D6C7E53</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI FORMAZIONE IN LINGUA INGLESE PER CONSEGUIMENTO CERTIFICAZIONI CAMBRIDGE STUDENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47D6C7E53</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>B68D939586</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROROGA TECNICA DI MESI 5 SERVIZIO RSPP - APRILE/AGOSTO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68D939586</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>B67180B8C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI ORGANIZZAZIONE PCTO GIASONE A.S.24/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67180B8C5</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B6581E0A95</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI SOFTWARE GESTIONALI IN USO ALLA SEGRETERIA SCOLASTICA ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6581E0A95</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B5782888F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI ORGANIZZAZIONE VIAGGI DI ISTRUZIONE CLASSI QUINTE A.S. 25/26</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/a3c79671-94a9-4a9b-9019-8856d9c7a0f3</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B5643592ED</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - (D.M. 
 258/2024)- codice progetto: M4C1I3.1-2024-1463-P-55526 dal titolo "Laboratori di orientamento sull’intelligenza 
 artificiale “Next Generation AI”” - CUP H84D23005120006 - acquisto servizi di viaggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5643592ED</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>B4DF38C83B</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI ORIENTAMENTO STUDENTI CLASSI QUINTE A.S. 24/25 - ALMA DIPLOMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DF38C83B</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>B4A54E1253</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI DI VIAGGIO A PALERMO - PCTO LIBERA IL G(I)USTO DI VIAGGIARE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A54E1253</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>B1045D1F30</t>
   </si>
   <si>
     <t>Decisione a contrarre - Avvio confronto preventivi - servizi di noleggio fotocopiatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1045D1F30</t>
-[...4 lines deleted...]
-  <si>
     <t>23/11/2024</t>
   </si>
   <si>
     <t>B08169B95E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale sportivo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08169B95E</t>
-[...4 lines deleted...]
-  <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>B0718D2B40</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di formazione rivolto a studenti per progetto teatrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0718D2B40</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>B13A84436E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di organizzazione soggiorno presso CESENATICO per Gare a Squadre Olimpiadi della Matematica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13A84436E</t>
-[...4 lines deleted...]
-  <si>
     <t>09/11/2024</t>
   </si>
   <si>
     <t>B04935F705</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria per le classi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04935F705</t>
-[...4 lines deleted...]
-  <si>
     <t>B03DE72905</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO MEDICO COMPETENTE TRIENNALE FEBBRAIO 2024/FEBBRAIO 2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03DE72905</t>
-[...4 lines deleted...]
-  <si>
     <t>B048BEE2F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI MATERIALE PER LA PULIZIA E LA SANIFICAZIONE DELL'EDIFICIO SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B048BEE2F8</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>B82A51D979</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiali di pulizia per regolare avvio a.s.25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82A51D979</t>
-[...4 lines deleted...]
-  <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>B81E06B80A</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di dispositivo di firma digitale DS</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/9fa3de83-3a0b-47a9-a331-2f7fd6281203</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>B26A5725F5</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - CONTRATTO NOLEGGIO N.3 MACCHINE
  MULTIFUNZIONE DIGITALE (n.2 Fotocopiatrice multifunzione Ricoh MP 4002 SP + n. 1
  Fotocopiatrice multifunzione Ricoh Aficio MP 6054) - SERVIZI AGGIUNTIVI COPIE A COLORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26A5725F5</t>
-[...4 lines deleted...]
-  <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>B29B91B560</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Servizi di
  formazione mediante n. max 11 formatori docenti e n. max 7 tutor d’aula in n. 11 percorsi
  sulle discipline STEM rivolti a studenti di cui all’Intervento A del DM 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29B91B560</t>
-[...4 lines deleted...]
-  <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>B27B3C5A13</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Servizi di formazione mediante n. max 1 formatore docente e n. max 4 tutor
  d’aula in n. 4 percorsi linguistici rivolti a studenti di cui all’ Intervento A DM 65/2023 e mediante n. max
  2 formatori esperti in n. 2 percorsi linguistici/CLIL rivolti a docen</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27B3C5A13</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>B25E36C8F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiali di pulizia per il regolare avvio dell'a.s.24/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25E36C8F9</t>
-[...4 lines deleted...]
-  <si>
     <t>05/07/2024</t>
   </si>
   <si>
     <t>B25EOD128E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di manutenzione edificio scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25EOD128E</t>
-[...4 lines deleted...]
-  <si>
     <t>B25DF57A9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - riparazione porta aula edificio scolastico</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/06b899c9-ac06-45b5-8800-76d55cebc731</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>B23DFA56F2</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - FORMAZIONE
  DEL PERSONALE SCOLASTICO ALLA TRANSIZIONE DIGITALE– DM
  66/2023
 Titolo:
  “Talete
  per
  la
  transizione
  M4C1I2.1-2023-1222-P-34013- CUP: H84D23004780006.
  digitale” 66/2023
 Titolo:
  “Talete
  per
  la
  transizione digitale CIP M4C1I2.1-2023-1222</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23DFA56F2</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>B23D662257</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto antivirus segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23D662257</t>
-[...4 lines deleted...]
-  <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>B1B4665F85</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio fotocopiatore aggiuntivo per esami di Stato a.s.23/24</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/9ccaaf3b-063d-4921-b730-eeb14ed57d9c</t>
   </si>
   <si>
     <t>04/06/2024</t>
   </si>
   <si>
     <t>B1F3CAD272</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio di : FORMAZIONE DI N. 6H su utilizzo e implementazione del sito web -Finanziamenti PNRR Avviso 
 “Misura 1.4.1 ESPERIENZA DEL CITTADINO NEI SERVIZI PUBBLICI - SCUOLE (APRILE 2022)” - PNRR M1C1 
 Investimento 1.4 “SERVIZI E CITTADINANZA DIGITALE” FI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F3CAD272</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2024</t>
   </si>
   <si>
     <t>B1E806528C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto climatizzatore segreteria scolastica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E806528C</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>B1C2E53482</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi relativi al Progetto "Salva la scuola: educazione al primo soccorso" PCTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C2E53482</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2024</t>
   </si>
   <si>
     <t>B1C2C3553C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di riparazione vetri in palestra istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C2C3553C</t>
-[...4 lines deleted...]
-  <si>
     <t>17/05/2024</t>
   </si>
   <si>
     <t>B1B424DEAF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto punti metallici per multifunzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B424DEAF</t>
-[...4 lines deleted...]
-  <si>
     <t>B1B1657799</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di formazione per BLSD e PRIMO SOCCORSO ANNO 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B1657799</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>B152E8F7E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi per la realizzazione del PCTO "Giasone"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B152E8F7E4</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>B1521FE923</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto antivirus pc di segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1521FE923</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>B13AEE0TB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pulizia e sanificazione edificio scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13AEE0TB5</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>B120B52D77</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale di cancelleria per funzionamento segreteria scolastica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B120B52D77</t>
-[...4 lines deleted...]
-  <si>
     <t>B120758565</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di stampa dei numeri su articoli sportivi per squadra sportiva volley Talete</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B120758565</t>
-[...4 lines deleted...]
-  <si>
     <t>B1204EB4EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti spettacolo teatrale "Rome in a day" - progetto Teatro in Scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1204EB4EE</t>
-[...4 lines deleted...]
-  <si>
     <t>05/04/2024</t>
   </si>
   <si>
     <t>B1196DA08A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di noleggio fotocopiatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1196DA08A</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>B0F15B8C2A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di orientamento per studenti classi quinte - ALMA DIPLOMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F15B8C2A</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>B0F11482B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di RSPP anno 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F11482B8</t>
-[...4 lines deleted...]
-  <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>B0C19804F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Software gestionali in uso segreteria scolastica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C19804F0</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>B0917C83C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione alle Olimpiadi della Matematica A.S. 2023/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0917C83C9</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>B07F3AC560</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di viaggio per viaggi di istruzione A.S. 2023/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07F3AC560</t>
-[...4 lines deleted...]
-  <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>B067B79254</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di minuta manutenzione edificio scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B067B79254</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2024</t>
   </si>
   <si>
     <t>B03E7BB297</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiali per Laboratorio di Scienze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03E7BB297</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>B02A82DE21</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAGE NATURALISTICO ISOLA D'ELBA - PCTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02A82DE21</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>B0211693B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTERIA VOLI AEREI</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/9cc74566-0e2c-4684-b259-a4390c948cb5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2246,2599 +1537,2945 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD03D25AAA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/904899ad-0e2d-4182-9e2e-4db802318e83" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD035AAE5A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/f8bb4643-2ee7-4b1c-93f8-dde7e327bbcb" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC6569D05" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/07588b38-cbe7-4503-8fdd-46180d2389df" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9AF141EB" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/858ad8b3-7ccb-4353-a840-427ec55eb0ce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7E7AE368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/fe7443c4-0ccc-4e40-86a2-3a3017251f8d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6AFAEAF0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/a6ec5d56-61ac-4004-a812-b9d2ad5ac1d3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5897E584" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/790eabfa-68a2-4fee-948a-55757b60b10f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC568C5499" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/8da0cf02-123b-4183-b005-6ab136400d6f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC41B1DD13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/8b1fa878-0fff-4e07-8a7b-f7aa98e76657" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC07275910" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/175da288-8e6b-4d09-b4f3-787cb13890dc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=CIGBC04349" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/f82eaee1-617b-4052-894a-786fa1cef2c9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFE088D16" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/30ab7c5b-3372-4ba1-b691-52cf21c6f12b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD292C8F1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/bceb75df-d2e5-4541-9a15-9cf99bb504b8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCD3093E3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/ade32dbd-0225-44d6-82b5-f4f6242dc722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA500494" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/e8292018-45ae-4604-ab73-d6949172bcf9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAFF0D280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/55b03890-f1b6-4b99-9a3a-c1328f147b70" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD91C314" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/1f4f0b78-45b8-4955-8a84-902efa9781dc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB35CC15" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/3775f25c-f3c8-4ab4-bd8b-3a32462b6990" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA14BA3A9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/819a5016-d6d1-4eed-a3c4-2df86b70b9c9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97E3A15A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/192c025b-c1b1-472b-97d5-8cbdbd327bc3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76355B9F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/ed19c243-21ed-4675-b035-aa35a91cc4fb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB71942ADC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/5cae1f8d-4bfd-4de0-b199-306d053f7668" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB508E01D6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/3e8c10b5-d082-4fae-9a6d-9473a7b0a8e9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46C2F38A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/0a70bf6f-b95b-4e25-9902-00ae9e6cbf39" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CE560FB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/b059a140-dda1-43c5-b007-02f992132d8c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB351666F1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/434b65f6-d0e9-442b-8a55-5702085caa9b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D755B72" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/fa977c50-9feb-4fef-bb93-df1fde4cfc48" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18D099A1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/afddea43-8536-4cd7-9303-68a4034d3ee8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12360817" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/7fc94833-6c8c-41c1-bd21-4083b13f22da" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF5AAD45" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/3f347f92-2a45-4ba6-ac58-40ed20f0f912" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9880595" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/11daab56-d6a5-43f8-9cc3-62ec86e2e87d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABE78CED4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/e701fae1-1eef-4920-8bf8-adb97996bb5d" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD79A644" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/250ecd4e-7aac-4544-8dbd-724800bba63d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB43C0376" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/c5afc06f-98a5-49f9-bb66-3fbf6107544d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB404A84E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/ed60e4ee-4747-40eb-9385-f19d7680aca1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB32FBCC1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/e9d23e12-9282-4b76-824e-6c6307c14f43" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB2F721F0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/a6e07a02-8984-4fbf-ab93-09e1fd44dc81" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAC1F2532" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/10e671b8-608e-47d0-895b-05fbf8aafbce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89FECD6E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/931599bc-c246-4fad-8dea-18d603230621" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6EE43F4D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/25c3405a-880a-41f4-b8b9-cb1bcb717e39" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6DC46725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/97c16049-f4bd-4347-8051-2e8c5f26852b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CC9650A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/66fea5cd-70a7-4b6b-92ed-d68db7250b2b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5870F2D3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/21bf9d4d-0838-46f6-b988-27bd709a122e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D800C4E" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/90a9ff8b-885b-40a1-bda1-cc9cd25c8afb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA41D129F0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/392f1152-8448-4268-9fcf-429d1faf4201" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C056314" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/64418397-68d0-40ff-8153-a6e3a3e36ba0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1CECBD31" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/12af46dd-4732-478c-8fd6-0aea8778697e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C898F8E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/e716f6c5-babf-4e6c-83ab-42bdbfd3c303" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C52895D" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/6a02e3a1-a72e-4deb-a5bd-17ba5f322a47" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA11747C12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/0306863c-5335-441c-baf7-aa209664584c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1118F3F3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/46c2e047-7334-474e-8774-abbc2c824106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12E22879" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/08c68a64-e147-4930-a19e-d398f46a68fc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA11FA648A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/591e6bb1-48f1-4b24-b511-8839dfa8bf34" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9EF6047" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/fada0f3d-a44e-4972-aa7d-ca9f35d81d0d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9BDB039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/caa9f822-312e-4fc2-8af2-d9ff294d35f4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F46C7AC9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/d06cf060-b6a7-4399-b542-8de49d49d715" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F135DD28" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/e21a86e6-01c0-4920-bc5f-c0f4e6913d95" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F12B5288" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/9783252d-eb34-402a-8d09-54d22d648993" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAB96961" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/ebaf8b31-a963-47a5-8e24-97c4b79a060a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A57D861D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/59500f06-a435-4600-a69c-9edcaf62a8ae" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B921CD32" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/a7c97e2c-9b9d-4120-9b54-94250aad7fbe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B993767E95" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/60f54468-349b-4477-af72-b46a9156047e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9709B2297" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/57a9bed7-56f5-4d4b-bd59-4a9b20dbbedd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B970980952" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/d6f1842b-b9de-4125-b490-2bd6db4a4d78" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95F657792" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/6e5b84f5-62db-411e-ae13-7d1c4f9aeb1f" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B949BC8A55" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/316eaa35-d73b-4254-9879-14a0873ddc4c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C0CC66AA" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/a60f6718-93cd-4db8-b313-f46188038144" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B925C7EBFB" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/eb54380b-e39a-4552-8112-39d6ac250ba2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901C0646C" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/548a7091-080a-44f0-b539-310c9ed28212" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91103CBE6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/e94f1ce5-90bf-4eed-928c-f6aeccd3966e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90B11021A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/d6ee48d0-176d-419a-91d0-45cc3cf88843" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FACAD15B" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/e3ad2487-f618-42ea-8099-6661620595da" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C0FA4462" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/c8fe1214-43d8-41a4-8a12-180126351fd6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86919536C" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/3cee8f2b-5f61-4b48-92eb-0b94c9776293" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89D340A58" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/3d63e422-47db-4c60-ba6d-87c3bdc47439" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89CFEA99A" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/f97c8721-2539-49a5-a4fd-8230ac1c9608" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8634997BC" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/55f25d21-4c7b-4f28-94e3-5683cd6883fa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B842ED2F2E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/2179f8dd-a98f-4028-9e85-c03460e96b7f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B842CD17D9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/09303e81-d464-4814-9ce1-51ef128d0fb3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82CCBCBBD" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/5037cabc-cdfc-443a-b841-095b82b91918" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C914755" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/e965b893-04bb-440e-a009-9ade0ce72942" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B3262DA0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/8ecfe417-bff4-4bc1-a941-1a6f1e5e888c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47D6C7E53" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/5f5e2085-1ab1-4241-9bf2-37337ad47711" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68D939586" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/90fbd8c2-45a1-42c1-9436-cd7050619c77" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67180B8C5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/0ea29b15-b66d-4a78-aee9-a1e3fb0dccd8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6581E0A95" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/469f6f00-7af2-4fe5-a332-abdad449d7ee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5782888F8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/a3c79671-94a9-4a9b-9019-8856d9c7a0f3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5643592ED" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/e0baaa65-292e-442e-b386-7e6f7b13be27" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DF38C83B" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/320bbc72-fcfb-4bf5-ab76-2a55d3f9720d" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A54E1253" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/a5c73cbf-2392-4a13-a834-120aaac18878" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1045D1F30" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/3ba61452-9e16-4e40-be84-0d14ad0b6f8a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08169B95E" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/34c1e90d-74b2-42d3-b1dd-e076bd6cb6de" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0718D2B40" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/2ded3787-b594-42fa-b929-e96275ecad33" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13A84436E" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/239f391d-8176-46fb-8574-7bcbd73947c2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04935F705" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/f528b850-1d9e-4a8e-87e8-b0809e69bf70" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03DE72905" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/afa63828-c95b-4036-8715-6bac01d83428" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B048BEE2F8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/d8b2e35c-7ae6-455b-bb39-3af289903aa5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82A51D979" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/5bbda154-4bf4-4cd4-bde9-c6735eca0af1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81E06B80A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/9fa3de83-3a0b-47a9-a331-2f7fd6281203" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26A5725F5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/850568e3-cce4-4fc2-93bf-8dd7156ecbb4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29B91B560" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/bb31690b-883e-4c59-ae33-e9cd04862b63" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27B3C5A13" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/e5cb7629-1304-445a-b4a7-26075e965144" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25E36C8F9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/c5f17fd0-ff30-4bde-94a2-386c3392f46e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25EOD128E" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/b157adff-0ff2-46cc-b53d-5fc91aa306b1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25DF57A9C" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/06b899c9-ac06-45b5-8800-76d55cebc731" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23DFA56F2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/62a7e2a7-6c35-4bba-a8b0-b3c6e44dcbdb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23D662257" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/3f69f392-3e08-4218-8b19-0f41d151cefe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B4665F85" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/9ccaaf3b-063d-4921-b730-eeb14ed57d9c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F3CAD272" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/e66d05cd-bcf5-447e-86d4-125136290266" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E806528C" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/8f38e69b-50b1-474c-bef7-2b332113d974" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C2E53482" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/b18c6dfe-61a3-4986-a984-ca5e019fe3b3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C2C3553C" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/74a0b96b-bed8-4766-b05f-ec411718007e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B424DEAF" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/cf271d9e-f090-48b1-9896-75d3ab148149" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B1657799" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/35500a53-3823-4dc4-be92-23d03d17ae58" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B152E8F7E4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/4579d723-72c7-4d28-9b7c-b9804a87aa24" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1521FE923" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/5b7c29cf-7378-4bab-a076-3b04a6c594c3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13AEE0TB5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/7902bfc2-5098-44f8-84ed-4be258c8ad45" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B120B52D77" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/ddb34511-e0ca-4cfc-b4c7-42a602847daf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B120758565" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/76e7549c-672d-4283-bd4d-7f0dcbf9bd61" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1204EB4EE" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/6e13cfc3-326b-4348-b838-2bc9253d5499" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1196DA08A" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/8e60fca4-9920-4051-9ce1-f1ae68c2b476" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F15B8C2A" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/d1d38f22-e31b-44b4-8263-e9291853a047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F11482B8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/85cfa749-29b3-47ce-88d8-a864066c061e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C19804F0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/c51a3298-e687-484d-bf7e-55f65332ca08" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0917C83C9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/51c906dc-78ff-4be5-aa00-64fb5686d501" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07F3AC560" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/aa7c755a-2f1a-4a1c-8519-299b19520ebc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B067B79254" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/fa899ab8-5625-46fb-a997-a54a25def184" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03E7BB297" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/42aab2eb-94ed-4d49-9761-57d05943297c" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02A82DE21" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/3fea5cd0-63e3-4643-a040-eb205ca5b1ef" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0211693B7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMPS48000T/amministrazione-trasparente/atti-amministrazioni-enti/9cc74566-0e2c-4684-b259-a4390c948cb5" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F127"/>
+  <dimension ref="A1:F131"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>4454</v>
+        <v>5149</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>5141</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...12 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>4282</v>
+        <v>4624</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>4545</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>4154</v>
+        <v>4454</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>3881</v>
+        <v>4380</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>3830</v>
+        <v>4282</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="B9">
-        <v>3730</v>
+        <v>4279</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>3313</v>
+        <v>4154</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>3256</v>
+        <v>3881</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>3158</v>
+        <v>3830</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>3103</v>
+        <v>3730</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>3045</v>
+        <v>3313</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>43</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>3001</v>
+        <v>3256</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>46</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="B16">
-        <v>2919</v>
+        <v>3158</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>49</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="B17">
-        <v>2852</v>
+        <v>3103</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>52</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="B18">
-        <v>2584</v>
+        <v>3045</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>55</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>2558</v>
+        <v>3001</v>
       </c>
       <c r="C19" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>57</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="B20">
-        <v>2406</v>
+        <v>2919</v>
       </c>
       <c r="C20" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>60</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="B21">
-        <v>2344</v>
+        <v>2852</v>
       </c>
       <c r="C21" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>63</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="B22">
-        <v>2175</v>
+        <v>2584</v>
       </c>
       <c r="C22" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>66</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>67</v>
       </c>
       <c r="B23">
-        <v>2128</v>
+        <v>2558</v>
       </c>
       <c r="C23" t="s">
-        <v>110</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>69</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>70</v>
       </c>
       <c r="B24">
-        <v>2065</v>
+        <v>2406</v>
       </c>
       <c r="C24" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>72</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>73</v>
       </c>
       <c r="B25">
-        <v>1968</v>
+        <v>2344</v>
       </c>
       <c r="C25" t="s">
-        <v>120</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>75</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>76</v>
       </c>
       <c r="B26">
-        <v>1944</v>
+        <v>2175</v>
       </c>
       <c r="C26" t="s">
-        <v>125</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>78</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>79</v>
       </c>
       <c r="B27">
-        <v>1775</v>
+        <v>2128</v>
       </c>
       <c r="C27" t="s">
-        <v>130</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>81</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>82</v>
       </c>
       <c r="B28">
-        <v>1504</v>
+        <v>2065</v>
       </c>
       <c r="C28" t="s">
-        <v>135</v>
+        <v>83</v>
       </c>
       <c r="D28" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>84</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>85</v>
       </c>
       <c r="B29">
-        <v>1386</v>
+        <v>1968</v>
       </c>
       <c r="C29" t="s">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>87</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>88</v>
       </c>
       <c r="B30">
-        <v>1374</v>
+        <v>1944</v>
       </c>
       <c r="C30" t="s">
-        <v>144</v>
+        <v>89</v>
       </c>
       <c r="D30" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>90</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>148</v>
+        <v>91</v>
       </c>
       <c r="B31">
-        <v>1299</v>
+        <v>1775</v>
       </c>
       <c r="C31" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>93</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B32">
-        <v>1294</v>
+        <v>1504</v>
       </c>
       <c r="C32" t="s">
-        <v>153</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>96</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>148</v>
+        <v>97</v>
       </c>
       <c r="B33">
-        <v>1289</v>
+        <v>1386</v>
       </c>
       <c r="C33" t="s">
-        <v>157</v>
+        <v>98</v>
       </c>
       <c r="D33" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>99</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>148</v>
+        <v>97</v>
       </c>
       <c r="B34">
-        <v>1285</v>
+        <v>1374</v>
       </c>
       <c r="C34" t="s">
-        <v>161</v>
+        <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>101</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>165</v>
+        <v>102</v>
       </c>
       <c r="B35">
-        <v>1228</v>
+        <v>1299</v>
       </c>
       <c r="C35" t="s">
-        <v>166</v>
+        <v>103</v>
       </c>
       <c r="D35" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>104</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>170</v>
+        <v>102</v>
       </c>
       <c r="B36">
-        <v>1062</v>
+        <v>1294</v>
       </c>
       <c r="C36" t="s">
-        <v>171</v>
+        <v>105</v>
       </c>
       <c r="D36" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>106</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>175</v>
+        <v>102</v>
       </c>
       <c r="B37">
-        <v>913</v>
+        <v>1289</v>
       </c>
       <c r="C37" t="s">
-        <v>176</v>
+        <v>107</v>
       </c>
       <c r="D37" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>108</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>175</v>
+        <v>102</v>
       </c>
       <c r="B38">
-        <v>905</v>
+        <v>1285</v>
       </c>
       <c r="C38" t="s">
-        <v>180</v>
+        <v>109</v>
       </c>
       <c r="D38" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>110</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>175</v>
+        <v>111</v>
       </c>
       <c r="B39">
-        <v>901</v>
+        <v>1228</v>
       </c>
       <c r="C39" t="s">
-        <v>184</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>113</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>188</v>
+        <v>114</v>
       </c>
       <c r="B40">
-        <v>778</v>
+        <v>1062</v>
       </c>
       <c r="C40" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>116</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>193</v>
+        <v>117</v>
       </c>
       <c r="B41">
-        <v>711</v>
+        <v>913</v>
       </c>
       <c r="C41" t="s">
-        <v>194</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>119</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>198</v>
+        <v>117</v>
       </c>
       <c r="B42">
-        <v>661</v>
+        <v>905</v>
       </c>
       <c r="C42" t="s">
-        <v>199</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>121</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>203</v>
+        <v>117</v>
       </c>
       <c r="B43">
-        <v>644</v>
+        <v>901</v>
       </c>
       <c r="C43" t="s">
-        <v>204</v>
+        <v>122</v>
       </c>
       <c r="D43" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>123</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>208</v>
+        <v>124</v>
       </c>
       <c r="B44">
-        <v>467</v>
+        <v>778</v>
       </c>
       <c r="C44" t="s">
-        <v>209</v>
+        <v>125</v>
       </c>
       <c r="D44" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>126</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>208</v>
+        <v>127</v>
       </c>
       <c r="B45">
-        <v>466</v>
+        <v>711</v>
       </c>
       <c r="C45" t="s">
-        <v>213</v>
+        <v>128</v>
       </c>
       <c r="D45" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>129</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>208</v>
+        <v>130</v>
       </c>
       <c r="B46">
-        <v>465</v>
+        <v>661</v>
       </c>
       <c r="C46" t="s">
-        <v>217</v>
+        <v>131</v>
       </c>
       <c r="D46" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>132</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>221</v>
+        <v>133</v>
       </c>
       <c r="B47">
-        <v>406</v>
+        <v>644</v>
       </c>
       <c r="C47" t="s">
-        <v>222</v>
+        <v>134</v>
       </c>
       <c r="D47" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>135</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>221</v>
+        <v>136</v>
       </c>
       <c r="B48">
-        <v>405</v>
+        <v>467</v>
       </c>
       <c r="C48" t="s">
-        <v>226</v>
+        <v>137</v>
       </c>
       <c r="D48" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>138</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>221</v>
+        <v>136</v>
       </c>
       <c r="B49">
-        <v>396</v>
+        <v>466</v>
       </c>
       <c r="C49" t="s">
-        <v>230</v>
+        <v>139</v>
       </c>
       <c r="D49" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>140</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>221</v>
+        <v>136</v>
       </c>
       <c r="B50">
-        <v>395</v>
+        <v>465</v>
       </c>
       <c r="C50" t="s">
-        <v>234</v>
+        <v>141</v>
       </c>
       <c r="D50" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>142</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>238</v>
+        <v>143</v>
       </c>
       <c r="B51">
-        <v>255</v>
+        <v>406</v>
       </c>
       <c r="C51" t="s">
-        <v>239</v>
+        <v>144</v>
       </c>
       <c r="D51" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>145</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>238</v>
+        <v>143</v>
       </c>
       <c r="B52">
-        <v>254</v>
+        <v>405</v>
       </c>
       <c r="C52" t="s">
-        <v>243</v>
+        <v>146</v>
       </c>
       <c r="D52" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>147</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>238</v>
+        <v>143</v>
       </c>
       <c r="B53">
-        <v>236</v>
+        <v>396</v>
       </c>
       <c r="C53" t="s">
-        <v>247</v>
+        <v>148</v>
       </c>
       <c r="D53" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>149</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>251</v>
+        <v>143</v>
       </c>
       <c r="B54">
-        <v>194</v>
+        <v>395</v>
       </c>
       <c r="C54" t="s">
-        <v>252</v>
+        <v>150</v>
       </c>
       <c r="D54" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>151</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>251</v>
+        <v>152</v>
       </c>
       <c r="B55">
-        <v>192</v>
+        <v>255</v>
       </c>
       <c r="C55" t="s">
-        <v>256</v>
+        <v>153</v>
       </c>
       <c r="D55" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>154</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>260</v>
+        <v>152</v>
       </c>
       <c r="B56">
-        <v>158</v>
+        <v>254</v>
       </c>
       <c r="C56" t="s">
-        <v>261</v>
+        <v>155</v>
       </c>
       <c r="D56" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>156</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>265</v>
+        <v>152</v>
       </c>
       <c r="B57">
-        <v>6573</v>
+        <v>236</v>
       </c>
       <c r="C57" t="s">
-        <v>266</v>
+        <v>157</v>
       </c>
       <c r="D57" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>158</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>270</v>
+        <v>159</v>
       </c>
       <c r="B58">
-        <v>6552</v>
+        <v>194</v>
       </c>
       <c r="C58" t="s">
-        <v>271</v>
+        <v>160</v>
       </c>
       <c r="D58" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>161</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>275</v>
+        <v>159</v>
       </c>
       <c r="B59">
-        <v>6386</v>
+        <v>192</v>
       </c>
       <c r="C59" t="s">
-        <v>276</v>
+        <v>162</v>
       </c>
       <c r="D59" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>163</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>280</v>
+        <v>164</v>
       </c>
       <c r="B60">
-        <v>6258</v>
+        <v>158</v>
       </c>
       <c r="C60" t="s">
-        <v>281</v>
+        <v>165</v>
       </c>
       <c r="D60" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>166</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>280</v>
+        <v>167</v>
       </c>
       <c r="B61">
-        <v>6256</v>
+        <v>6573</v>
       </c>
       <c r="C61" t="s">
-        <v>285</v>
+        <v>168</v>
       </c>
       <c r="D61" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>169</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>289</v>
+        <v>170</v>
       </c>
       <c r="B62">
-        <v>6235</v>
+        <v>6552</v>
       </c>
       <c r="C62" t="s">
-        <v>290</v>
+        <v>171</v>
       </c>
       <c r="D62" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>293</v>
+        <v>172</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>294</v>
+        <v>173</v>
       </c>
       <c r="B63">
-        <v>6135</v>
+        <v>6386</v>
       </c>
       <c r="C63" t="s">
-        <v>295</v>
+        <v>174</v>
       </c>
       <c r="D63" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>298</v>
+        <v>175</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>299</v>
+        <v>176</v>
       </c>
       <c r="B64">
-        <v>5861</v>
+        <v>6258</v>
       </c>
       <c r="C64" t="s">
-        <v>300</v>
+        <v>177</v>
       </c>
       <c r="D64" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>178</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>299</v>
+        <v>176</v>
       </c>
       <c r="B65">
-        <v>5852</v>
+        <v>6256</v>
       </c>
       <c r="C65" t="s">
-        <v>304</v>
+        <v>179</v>
       </c>
       <c r="D65" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>180</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>308</v>
+        <v>181</v>
       </c>
       <c r="B66">
-        <v>5844</v>
+        <v>6235</v>
       </c>
       <c r="C66" t="s">
-        <v>309</v>
+        <v>182</v>
       </c>
       <c r="D66" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>312</v>
+        <v>183</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>313</v>
+        <v>184</v>
       </c>
       <c r="B67">
-        <v>5733</v>
+        <v>6135</v>
       </c>
       <c r="C67" t="s">
-        <v>314</v>
+        <v>185</v>
       </c>
       <c r="D67" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>186</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>318</v>
+        <v>187</v>
       </c>
       <c r="B68">
-        <v>5695</v>
+        <v>5861</v>
       </c>
       <c r="C68" t="s">
-        <v>319</v>
+        <v>188</v>
       </c>
       <c r="D68" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>189</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>323</v>
+        <v>187</v>
       </c>
       <c r="B69">
-        <v>5604</v>
+        <v>5852</v>
       </c>
       <c r="C69" t="s">
-        <v>324</v>
+        <v>190</v>
       </c>
       <c r="D69" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>191</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>328</v>
+        <v>192</v>
       </c>
       <c r="B70">
-        <v>5404</v>
+        <v>5844</v>
       </c>
       <c r="C70" t="s">
-        <v>329</v>
+        <v>193</v>
       </c>
       <c r="D70" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>194</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>333</v>
+        <v>195</v>
       </c>
       <c r="B71">
-        <v>5167</v>
+        <v>5733</v>
       </c>
       <c r="C71" t="s">
-        <v>334</v>
+        <v>196</v>
       </c>
       <c r="D71" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>197</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>338</v>
+        <v>198</v>
       </c>
       <c r="B72">
-        <v>5044</v>
+        <v>5695</v>
       </c>
       <c r="C72" t="s">
-        <v>339</v>
+        <v>199</v>
       </c>
       <c r="D72" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>200</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>338</v>
+        <v>201</v>
       </c>
       <c r="B73">
-        <v>5043</v>
+        <v>5604</v>
       </c>
       <c r="C73" t="s">
-        <v>343</v>
+        <v>202</v>
       </c>
       <c r="D73" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>346</v>
+        <v>203</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>347</v>
+        <v>204</v>
       </c>
       <c r="B74">
-        <v>4744</v>
+        <v>5404</v>
       </c>
       <c r="C74" t="s">
-        <v>348</v>
+        <v>205</v>
       </c>
       <c r="D74" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>206</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>352</v>
+        <v>207</v>
       </c>
       <c r="B75">
-        <v>4600</v>
+        <v>5167</v>
       </c>
       <c r="C75" t="s">
-        <v>353</v>
+        <v>208</v>
       </c>
       <c r="D75" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>209</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>352</v>
+        <v>210</v>
       </c>
       <c r="B76">
-        <v>4599</v>
+        <v>5044</v>
       </c>
       <c r="C76" t="s">
-        <v>357</v>
+        <v>211</v>
       </c>
       <c r="D76" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>360</v>
+        <v>212</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>361</v>
+        <v>210</v>
       </c>
       <c r="B77">
-        <v>4448</v>
+        <v>5043</v>
       </c>
       <c r="C77" t="s">
-        <v>362</v>
+        <v>213</v>
       </c>
       <c r="D77" t="s">
-        <v>363</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>214</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>361</v>
+        <v>215</v>
       </c>
       <c r="B78">
-        <v>4447</v>
+        <v>4744</v>
       </c>
       <c r="C78" t="s">
-        <v>366</v>
+        <v>216</v>
       </c>
       <c r="D78" t="s">
-        <v>367</v>
-[...5 lines deleted...]
-        <v>369</v>
+        <v>217</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>370</v>
+        <v>218</v>
       </c>
       <c r="B79">
-        <v>4063</v>
+        <v>4600</v>
       </c>
       <c r="C79" t="s">
-        <v>371</v>
+        <v>219</v>
       </c>
       <c r="D79" t="s">
-        <v>372</v>
-[...5 lines deleted...]
-        <v>374</v>
+        <v>220</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>375</v>
+        <v>218</v>
       </c>
       <c r="B80">
-        <v>3903</v>
+        <v>4599</v>
       </c>
       <c r="C80" t="s">
-        <v>376</v>
+        <v>221</v>
       </c>
       <c r="D80" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-        <v>379</v>
+        <v>222</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>380</v>
+        <v>223</v>
       </c>
       <c r="B81">
-        <v>1943</v>
+        <v>4448</v>
       </c>
       <c r="C81" t="s">
-        <v>381</v>
+        <v>224</v>
       </c>
       <c r="D81" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>225</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>385</v>
+        <v>223</v>
       </c>
       <c r="B82">
-        <v>1835</v>
+        <v>4447</v>
       </c>
       <c r="C82" t="s">
-        <v>386</v>
+        <v>226</v>
       </c>
       <c r="D82" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>227</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>390</v>
+        <v>228</v>
       </c>
       <c r="B83">
-        <v>1802</v>
+        <v>4063</v>
       </c>
       <c r="C83" t="s">
-        <v>391</v>
+        <v>229</v>
       </c>
       <c r="D83" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>230</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>395</v>
+        <v>231</v>
       </c>
       <c r="B84">
-        <v>684</v>
+        <v>3903</v>
       </c>
       <c r="C84" t="s">
-        <v>396</v>
+        <v>232</v>
       </c>
       <c r="D84" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>399</v>
+        <v>233</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>400</v>
+        <v>234</v>
       </c>
       <c r="B85">
-        <v>464</v>
+        <v>1943</v>
       </c>
       <c r="C85" t="s">
-        <v>401</v>
+        <v>235</v>
       </c>
       <c r="D85" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>236</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>405</v>
+        <v>237</v>
       </c>
       <c r="B86">
-        <v>6072</v>
+        <v>1835</v>
       </c>
       <c r="C86" t="s">
-        <v>406</v>
+        <v>238</v>
       </c>
       <c r="D86" t="s">
-        <v>407</v>
-[...5 lines deleted...]
-        <v>409</v>
+        <v>239</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>410</v>
+        <v>240</v>
       </c>
       <c r="B87">
-        <v>5974</v>
+        <v>1802</v>
       </c>
       <c r="C87" t="s">
-        <v>411</v>
+        <v>241</v>
       </c>
       <c r="D87" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>242</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>415</v>
+        <v>243</v>
       </c>
       <c r="B88">
-        <v>1708</v>
+        <v>684</v>
       </c>
       <c r="C88" t="s">
-        <v>416</v>
+        <v>244</v>
       </c>
       <c r="D88" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>245</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>420</v>
+        <v>246</v>
       </c>
       <c r="B89">
-        <v>1027</v>
+        <v>464</v>
       </c>
       <c r="C89" t="s">
-        <v>421</v>
+        <v>247</v>
       </c>
       <c r="D89" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>424</v>
+        <v>248</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>425</v>
+        <v>249</v>
       </c>
       <c r="B90">
-        <v>1004</v>
+        <v>6072</v>
       </c>
       <c r="C90" t="s">
-        <v>426</v>
+        <v>250</v>
       </c>
       <c r="D90" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-        <v>429</v>
+        <v>251</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>430</v>
+        <v>252</v>
       </c>
       <c r="B91">
-        <v>2024</v>
+        <v>5974</v>
       </c>
       <c r="C91" t="s">
-        <v>431</v>
+        <v>253</v>
       </c>
       <c r="D91" t="s">
-        <v>432</v>
-[...5 lines deleted...]
-        <v>434</v>
+        <v>254</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>435</v>
+        <v>255</v>
       </c>
       <c r="B92">
-        <v>809</v>
+        <v>1708</v>
       </c>
       <c r="C92" t="s">
-        <v>436</v>
+        <v>256</v>
       </c>
       <c r="D92" t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>439</v>
+        <v>257</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>435</v>
+        <v>258</v>
       </c>
       <c r="B93">
-        <v>803</v>
+        <v>1027</v>
       </c>
       <c r="C93" t="s">
-        <v>440</v>
+        <v>259</v>
       </c>
       <c r="D93" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-        <v>443</v>
+        <v>260</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>435</v>
+        <v>261</v>
       </c>
       <c r="B94">
-        <v>802</v>
+        <v>1004</v>
       </c>
       <c r="C94" t="s">
-        <v>444</v>
+        <v>262</v>
       </c>
       <c r="D94" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>263</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>448</v>
+        <v>264</v>
       </c>
       <c r="B95">
-        <v>4446</v>
+        <v>2024</v>
       </c>
       <c r="C95" t="s">
-        <v>449</v>
+        <v>265</v>
       </c>
       <c r="D95" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>452</v>
+        <v>266</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>453</v>
+        <v>267</v>
       </c>
       <c r="B96">
-        <v>4429</v>
+        <v>809</v>
       </c>
       <c r="C96" t="s">
-        <v>454</v>
+        <v>268</v>
       </c>
       <c r="D96" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>457</v>
+        <v>269</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>458</v>
+        <v>267</v>
       </c>
       <c r="B97">
-        <v>4157</v>
+        <v>803</v>
       </c>
       <c r="C97" t="s">
-        <v>459</v>
+        <v>270</v>
       </c>
       <c r="D97" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-        <v>462</v>
+        <v>271</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>463</v>
+        <v>267</v>
       </c>
       <c r="B98">
-        <v>4106</v>
+        <v>802</v>
       </c>
       <c r="C98" t="s">
-        <v>464</v>
+        <v>272</v>
       </c>
       <c r="D98" t="s">
-        <v>465</v>
-[...5 lines deleted...]
-        <v>467</v>
+        <v>273</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>468</v>
+        <v>274</v>
       </c>
       <c r="B99">
-        <v>3944</v>
+        <v>4446</v>
       </c>
       <c r="C99" t="s">
-        <v>469</v>
+        <v>275</v>
       </c>
       <c r="D99" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>472</v>
+        <v>276</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>473</v>
+        <v>277</v>
       </c>
       <c r="B100">
-        <v>3836</v>
+        <v>4429</v>
       </c>
       <c r="C100" t="s">
-        <v>474</v>
+        <v>278</v>
       </c>
       <c r="D100" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>477</v>
+        <v>279</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>478</v>
+        <v>280</v>
       </c>
       <c r="B101">
-        <v>3802</v>
+        <v>4157</v>
       </c>
       <c r="C101" t="s">
-        <v>479</v>
+        <v>281</v>
       </c>
       <c r="D101" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>482</v>
+        <v>282</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>478</v>
+        <v>283</v>
       </c>
       <c r="B102">
-        <v>3801</v>
+        <v>4106</v>
       </c>
       <c r="C102" t="s">
-        <v>483</v>
+        <v>284</v>
       </c>
       <c r="D102" t="s">
-        <v>484</v>
-[...5 lines deleted...]
-        <v>486</v>
+        <v>285</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>487</v>
+        <v>286</v>
       </c>
       <c r="B103">
-        <v>3713</v>
+        <v>3944</v>
       </c>
       <c r="C103" t="s">
-        <v>488</v>
+        <v>287</v>
       </c>
       <c r="D103" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>288</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>492</v>
+        <v>289</v>
       </c>
       <c r="B104">
-        <v>3660</v>
+        <v>3836</v>
       </c>
       <c r="C104" t="s">
-        <v>493</v>
+        <v>290</v>
       </c>
       <c r="D104" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>291</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>497</v>
+        <v>292</v>
       </c>
       <c r="B105">
-        <v>3046</v>
+        <v>3802</v>
       </c>
       <c r="C105" t="s">
-        <v>498</v>
+        <v>293</v>
       </c>
       <c r="D105" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>501</v>
+        <v>294</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>502</v>
+        <v>292</v>
       </c>
       <c r="B106">
-        <v>3006</v>
+        <v>3801</v>
       </c>
       <c r="C106" t="s">
-        <v>503</v>
+        <v>295</v>
       </c>
       <c r="D106" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>506</v>
+        <v>296</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>507</v>
+        <v>297</v>
       </c>
       <c r="B107">
-        <v>2906</v>
+        <v>3713</v>
       </c>
       <c r="C107" t="s">
-        <v>508</v>
+        <v>298</v>
       </c>
       <c r="D107" t="s">
-        <v>509</v>
-[...5 lines deleted...]
-        <v>511</v>
+        <v>299</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>512</v>
+        <v>300</v>
       </c>
       <c r="B108">
-        <v>2751</v>
+        <v>3660</v>
       </c>
       <c r="C108" t="s">
-        <v>513</v>
+        <v>301</v>
       </c>
       <c r="D108" t="s">
-        <v>514</v>
-[...5 lines deleted...]
-        <v>516</v>
+        <v>302</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>517</v>
+        <v>303</v>
       </c>
       <c r="B109">
-        <v>2725</v>
+        <v>3046</v>
       </c>
       <c r="C109" t="s">
-        <v>518</v>
+        <v>304</v>
       </c>
       <c r="D109" t="s">
-        <v>519</v>
-[...5 lines deleted...]
-        <v>521</v>
+        <v>305</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>522</v>
+        <v>306</v>
       </c>
       <c r="B110">
-        <v>2624</v>
+        <v>3006</v>
       </c>
       <c r="C110" t="s">
-        <v>523</v>
+        <v>307</v>
       </c>
       <c r="D110" t="s">
-        <v>524</v>
-[...5 lines deleted...]
-        <v>526</v>
+        <v>308</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>522</v>
+        <v>309</v>
       </c>
       <c r="B111">
-        <v>2622</v>
+        <v>2906</v>
       </c>
       <c r="C111" t="s">
-        <v>527</v>
+        <v>310</v>
       </c>
       <c r="D111" t="s">
-        <v>528</v>
-[...5 lines deleted...]
-        <v>530</v>
+        <v>311</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>531</v>
+        <v>312</v>
       </c>
       <c r="B112">
-        <v>2166</v>
+        <v>2751</v>
       </c>
       <c r="C112" t="s">
-        <v>532</v>
+        <v>313</v>
       </c>
       <c r="D112" t="s">
-        <v>533</v>
-[...5 lines deleted...]
-        <v>535</v>
+        <v>314</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>536</v>
+        <v>315</v>
       </c>
       <c r="B113">
-        <v>2129</v>
+        <v>2725</v>
       </c>
       <c r="C113" t="s">
-        <v>537</v>
+        <v>316</v>
       </c>
       <c r="D113" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>540</v>
+        <v>317</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>541</v>
+        <v>318</v>
       </c>
       <c r="B114">
-        <v>2018</v>
+        <v>2624</v>
       </c>
       <c r="C114" t="s">
-        <v>542</v>
+        <v>319</v>
       </c>
       <c r="D114" t="s">
-        <v>543</v>
-[...5 lines deleted...]
-        <v>545</v>
+        <v>320</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>546</v>
+        <v>318</v>
       </c>
       <c r="B115">
-        <v>1880</v>
+        <v>2622</v>
       </c>
       <c r="C115" t="s">
-        <v>547</v>
+        <v>321</v>
       </c>
       <c r="D115" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>322</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>546</v>
+        <v>323</v>
       </c>
       <c r="B116">
-        <v>1878</v>
+        <v>2166</v>
       </c>
       <c r="C116" t="s">
-        <v>551</v>
+        <v>324</v>
       </c>
       <c r="D116" t="s">
-        <v>552</v>
-[...5 lines deleted...]
-        <v>554</v>
+        <v>325</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>546</v>
+        <v>326</v>
       </c>
       <c r="B117">
-        <v>1876</v>
+        <v>2129</v>
       </c>
       <c r="C117" t="s">
-        <v>555</v>
+        <v>327</v>
       </c>
       <c r="D117" t="s">
-        <v>556</v>
-[...5 lines deleted...]
-        <v>558</v>
+        <v>328</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>559</v>
+        <v>329</v>
       </c>
       <c r="B118">
-        <v>1813</v>
+        <v>2018</v>
       </c>
       <c r="C118" t="s">
-        <v>560</v>
+        <v>330</v>
       </c>
       <c r="D118" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-        <v>563</v>
+        <v>331</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>564</v>
+        <v>332</v>
       </c>
       <c r="B119">
-        <v>1704</v>
+        <v>1880</v>
       </c>
       <c r="C119" t="s">
-        <v>565</v>
+        <v>333</v>
       </c>
       <c r="D119" t="s">
-        <v>566</v>
-[...5 lines deleted...]
-        <v>568</v>
+        <v>334</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>569</v>
+        <v>332</v>
       </c>
       <c r="B120">
-        <v>1616</v>
+        <v>1878</v>
       </c>
       <c r="C120" t="s">
-        <v>570</v>
+        <v>335</v>
       </c>
       <c r="D120" t="s">
-        <v>571</v>
-[...5 lines deleted...]
-        <v>573</v>
+        <v>336</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>574</v>
+        <v>332</v>
       </c>
       <c r="B121">
-        <v>1407</v>
+        <v>1876</v>
       </c>
       <c r="C121" t="s">
-        <v>575</v>
+        <v>337</v>
       </c>
       <c r="D121" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-        <v>578</v>
+        <v>338</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>579</v>
+        <v>339</v>
       </c>
       <c r="B122">
-        <v>1262</v>
+        <v>1813</v>
       </c>
       <c r="C122" t="s">
-        <v>580</v>
+        <v>340</v>
       </c>
       <c r="D122" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>583</v>
+        <v>341</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>584</v>
+        <v>342</v>
       </c>
       <c r="B123">
-        <v>1183</v>
+        <v>1704</v>
       </c>
       <c r="C123" t="s">
-        <v>585</v>
+        <v>343</v>
       </c>
       <c r="D123" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>588</v>
+        <v>344</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>589</v>
+        <v>345</v>
       </c>
       <c r="B124">
-        <v>1003</v>
+        <v>1616</v>
       </c>
       <c r="C124" t="s">
-        <v>590</v>
+        <v>346</v>
       </c>
       <c r="D124" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>593</v>
+        <v>347</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>594</v>
+        <v>348</v>
       </c>
       <c r="B125">
-        <v>850</v>
+        <v>1407</v>
       </c>
       <c r="C125" t="s">
-        <v>595</v>
+        <v>349</v>
       </c>
       <c r="D125" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>598</v>
+        <v>350</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>599</v>
+        <v>351</v>
       </c>
       <c r="B126">
-        <v>772</v>
+        <v>1262</v>
       </c>
       <c r="C126" t="s">
-        <v>600</v>
+        <v>352</v>
       </c>
       <c r="D126" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-        <v>603</v>
+        <v>353</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>604</v>
+        <v>354</v>
       </c>
       <c r="B127">
+        <v>1183</v>
+      </c>
+      <c r="C127" t="s">
+        <v>355</v>
+      </c>
+      <c r="D127" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>357</v>
+      </c>
+      <c r="B128">
+        <v>1003</v>
+      </c>
+      <c r="C128" t="s">
+        <v>358</v>
+      </c>
+      <c r="D128" t="s">
+        <v>359</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>360</v>
+      </c>
+      <c r="B129">
+        <v>850</v>
+      </c>
+      <c r="C129" t="s">
+        <v>361</v>
+      </c>
+      <c r="D129" t="s">
+        <v>362</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>363</v>
+      </c>
+      <c r="B130">
+        <v>772</v>
+      </c>
+      <c r="C130" t="s">
+        <v>364</v>
+      </c>
+      <c r="D130" t="s">
+        <v>365</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>366</v>
+      </c>
+      <c r="B131">
         <v>638</v>
       </c>
-      <c r="C127" t="s">
-[...9 lines deleted...]
-        <v>608</v>
+      <c r="C131" t="s">
+        <v>367</v>
+      </c>
+      <c r="D131" t="s">
+        <v>368</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId245"/>
+    <hyperlink ref="F124" r:id="rId246"/>
+    <hyperlink ref="E125" r:id="rId247"/>
+    <hyperlink ref="F125" r:id="rId248"/>
+    <hyperlink ref="E126" r:id="rId249"/>
+    <hyperlink ref="F126" r:id="rId250"/>
+    <hyperlink ref="E127" r:id="rId251"/>
+    <hyperlink ref="F127" r:id="rId252"/>
+    <hyperlink ref="E128" r:id="rId253"/>
+    <hyperlink ref="F128" r:id="rId254"/>
+    <hyperlink ref="E129" r:id="rId255"/>
+    <hyperlink ref="F129" r:id="rId256"/>
+    <hyperlink ref="E130" r:id="rId257"/>
+    <hyperlink ref="F130" r:id="rId258"/>
+    <hyperlink ref="E131" r:id="rId259"/>
+    <hyperlink ref="F131" r:id="rId260"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>