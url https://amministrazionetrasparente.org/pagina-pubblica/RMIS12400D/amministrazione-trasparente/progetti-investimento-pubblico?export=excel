--- v0 (2026-08-26)
+++ v1 (2026-10-20)
@@ -8,137 +8,209 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="103">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>PIANO ESTATE 2026/2027</t>
+  </si>
+  <si>
+    <t>H81I26000090006</t>
+  </si>
+  <si>
+    <t>€ 51.480,00</t>
+  </si>
+  <si>
+    <t>FSE+</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>STUDENTESCHI A.S. 26/27</t>
+  </si>
+  <si>
+    <t>001741.17-09-26</t>
+  </si>
+  <si>
+    <t>€ 359.113,45</t>
+  </si>
+  <si>
+    <t>M.I.M.</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>ASSISTENZA SPECIALISTICA A.S. 26/27</t>
+  </si>
+  <si>
+    <t>H82J26000060002</t>
+  </si>
+  <si>
+    <t>€ 189.591,07</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>ASSISTENZA SENSORIALI A.S. 26/27</t>
+  </si>
+  <si>
+    <t>H82J26000080002</t>
+  </si>
+  <si>
+    <t>€ 9.669,66</t>
+  </si>
+  <si>
+    <t>REGIONALI</t>
+  </si>
+  <si>
+    <t>POC PER LA SCUOLA 2014-2020 - “ACQUISTO DI TABLET, PC, DISPOSITIVI DIGITALI, LIBRI E SUSSIDI DIDATTICI DA CONCEDERE IN COMODATO D’USO AL PERSONALE DELLA SCUOLA”.</t>
+  </si>
+  <si>
+    <t>H84D26000900007</t>
+  </si>
+  <si>
+    <t>€ 12.330,00</t>
+  </si>
+  <si>
+    <t>FESR</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
     <t>PN 21/27 FORMAZIONE DOCENTI</t>
   </si>
   <si>
     <t>H81I26000080006</t>
   </si>
   <si>
     <t>€ 12.120,00</t>
   </si>
   <si>
     <t>Europa</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
-[...1 lines deleted...]
-  <si>
     <t>ASSISTENZA SANITARIA PER ATTIVITÀ SPORTIVE SCOLASTICHE TERRITORIALI PER IL LAZIO A.S. 25/26</t>
   </si>
   <si>
     <t>PROT.02466/2026</t>
   </si>
   <si>
     <t>€ 60.000,00</t>
   </si>
   <si>
     <t>U.S.R. LAZIO</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>SERVIZIO TRASPORTI PER ATTIVITÀ SPORTIVE SCOLASTICHE TERRITORIALI PER IL LAZIO A.S. 25/26</t>
   </si>
   <si>
     <t>PROT.02467/2026</t>
   </si>
   <si>
     <t>€ 46.200,00</t>
   </si>
   <si>
     <t>PNRR DM 176 AGENDA NORD: VERSO IL MONDO E IL FUTURO</t>
   </si>
   <si>
     <t>H84D25002260006</t>
   </si>
   <si>
     <t>€ 150.000,00</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>ASSISTENZA SPECIALISTICA A.S. 2025/26</t>
   </si>
   <si>
     <t>H82J25000060002</t>
   </si>
   <si>
     <t>€ 132.489,60</t>
-  </si>
-[...1 lines deleted...]
-    <t>FSE+</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>POC ORIENTAMENTO</t>
   </si>
   <si>
     <t>H84D25001030001</t>
   </si>
   <si>
     <t>€ 50.820,00</t>
   </si>
   <si>
     <t>EUROPA</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>"IMMERSIONE NEL MONDO DEL TURISMO INTERNAZIONALE: UN'ESPERIENZA ALL'ESTERO"  - PCTO ESTERO PROT. 136505 DEL 09/10/2024</t>
   </si>
   <si>
     <t>H84D24002520007</t>
   </si>
@@ -642,577 +714,768 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/2585a1ac-217d-41c5-81a7-1df77de60deb" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/1a9d73cc-0e02-4a91-a1a9-06ed28d1773b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/f9158bc3-7a68-4015-ad21-2782f8848f6b" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/994af601-febf-47bb-81e3-7343c9ee80bb" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/ff19db42-be48-4afb-9a09-37146a471093" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/8f644fe8-32f8-488c-9f6a-cfcbe534e42e" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/86e81be4-bda5-473d-b797-fc19ecfd675e" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/a3d3938e-ccaa-4857-b1f3-b80ec694602b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/1102385d-16fa-4480-8bff-f6c520e4e25f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/5162812e-c142-4542-a80c-292082293dc7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/f4168187-0e49-4d6b-906d-a08712be72a8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/88a09474-c40f-4ba9-b6cc-c20b51013e63" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/6281b428-cc72-422a-9e5e-9d5612bcc61e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/0423475c-6c54-46f7-b1aa-55bb7d9e029a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/43b34e69-926b-4b0e-956c-f2a76d539580" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/f0a6e34c-a436-4844-8293-1c55f187ac79" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/1a74cc48-eda2-47f3-9401-44ff65fbff04" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/bef25ed5-16ef-45ad-ba13-7956fba7d37f" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/1ca87527-844a-4007-9569-b670886511de" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/4358f12c-7b0d-40f8-9def-fbe04aa8a6e3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/a82cdfd1-5b83-40e9-83f8-ef9e42a3ab83" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/a203d17c-b637-49ac-ad8c-e09e44ec1c68" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/2585a1ac-217d-41c5-81a7-1df77de60deb" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/1a9d73cc-0e02-4a91-a1a9-06ed28d1773b" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/f9158bc3-7a68-4015-ad21-2782f8848f6b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/994af601-febf-47bb-81e3-7343c9ee80bb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/ff19db42-be48-4afb-9a09-37146a471093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/8f644fe8-32f8-488c-9f6a-cfcbe534e42e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/86e81be4-bda5-473d-b797-fc19ecfd675e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/a3d3938e-ccaa-4857-b1f3-b80ec694602b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/1102385d-16fa-4480-8bff-f6c520e4e25f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/5162812e-c142-4542-a80c-292082293dc7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/f4168187-0e49-4d6b-906d-a08712be72a8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/88a09474-c40f-4ba9-b6cc-c20b51013e63" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/6281b428-cc72-422a-9e5e-9d5612bcc61e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/0423475c-6c54-46f7-b1aa-55bb7d9e029a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/43b34e69-926b-4b0e-956c-f2a76d539580" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/f0a6e34c-a436-4844-8293-1c55f187ac79" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/progetto/1a74cc48-eda2-47f3-9401-44ff65fbff04" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F31"/>
+  <dimension ref="A1:G36"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...35 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>22</v>
+      </c>
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
         <v>22</v>
       </c>
-      <c r="D6" t="s">
-[...10 lines deleted...]
-      <c r="A8" s="1">
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
         <v>2025</v>
-      </c>
-[...68 lines deleted...]
-        <v>2024</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
-    </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G13" s="1"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G14" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>53</v>
+      </c>
+      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
-[...18 lines deleted...]
-      <c r="E17" t="s">
+        <v>58</v>
+      </c>
+      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" t="s">
+        <v>61</v>
+      </c>
+      <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" t="s">
+        <v>63</v>
+      </c>
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C21" t="s">
+        <v>66</v>
+      </c>
+      <c r="D21" t="s">
         <v>48</v>
       </c>
-      <c r="F17" s="3" t="s">
-[...64 lines deleted...]
-      <c r="A22" s="1">
+      <c r="E21" t="s">
+        <v>67</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" t="s">
+        <v>69</v>
+      </c>
+      <c r="C22" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22" t="s">
+        <v>71</v>
+      </c>
+      <c r="E22" t="s">
+        <v>72</v>
+      </c>
+      <c r="F22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C23" t="s">
+        <v>75</v>
+      </c>
+      <c r="D23" t="s">
+        <v>48</v>
+      </c>
+      <c r="E23" t="s">
+        <v>76</v>
+      </c>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" t="s">
+        <v>78</v>
+      </c>
+      <c r="C24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" t="s">
+        <v>48</v>
+      </c>
+      <c r="E24" t="s">
+        <v>80</v>
+      </c>
+      <c r="F24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" t="s">
+        <v>82</v>
+      </c>
+      <c r="C25" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" t="s">
+        <v>48</v>
+      </c>
+      <c r="E25" t="s">
+        <v>84</v>
+      </c>
+      <c r="F25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="1">
         <v>2023</v>
       </c>
-      <c r="B22" s="1"/>
-[...6 lines deleted...]
-      <c r="A23" s="2" t="s">
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="B28" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="C28" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D28" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="E28" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F23" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...81 lines deleted...]
-      <c r="A29" s="1">
+      <c r="G28" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" t="s">
+        <v>86</v>
+      </c>
+      <c r="C29" t="s">
+        <v>87</v>
+      </c>
+      <c r="D29" t="s">
+        <v>48</v>
+      </c>
+      <c r="E29" t="s">
+        <v>88</v>
+      </c>
+      <c r="F29" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" t="s">
+        <v>90</v>
+      </c>
+      <c r="C30" t="s">
+        <v>91</v>
+      </c>
+      <c r="D30" t="s">
+        <v>48</v>
+      </c>
+      <c r="E30" t="s">
+        <v>92</v>
+      </c>
+      <c r="F30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" t="s">
+        <v>94</v>
+      </c>
+      <c r="C31" t="s">
+        <v>95</v>
+      </c>
+      <c r="D31" t="s">
+        <v>48</v>
+      </c>
+      <c r="E31" t="s">
+        <v>92</v>
+      </c>
+      <c r="F31" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" t="s">
+        <v>97</v>
+      </c>
+      <c r="C32" t="s">
+        <v>98</v>
+      </c>
+      <c r="D32" t="s">
+        <v>48</v>
+      </c>
+      <c r="E32" t="s">
+        <v>92</v>
+      </c>
+      <c r="F32" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="1">
         <v>2022</v>
       </c>
-      <c r="B29" s="1"/>
-[...6 lines deleted...]
-      <c r="A30" s="2" t="s">
+      <c r="B34" s="1"/>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
+      <c r="G34" s="1"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B30" s="2" t="s">
+      <c r="B35" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C30" s="2" t="s">
+      <c r="C35" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="D35" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="E35" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F30" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...17 lines deleted...]
-        <v>11</v>
+      <c r="G35" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" t="s">
+        <v>100</v>
+      </c>
+      <c r="C36" t="s">
+        <v>101</v>
+      </c>
+      <c r="D36" t="s">
+        <v>48</v>
+      </c>
+      <c r="E36" t="s">
+        <v>102</v>
+      </c>
+      <c r="F36" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A1:F1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A13:G13"/>
+    <mergeCell ref="A18:G18"/>
+    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="A34:G34"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...15 lines deleted...]
-    <hyperlink ref="F31" r:id="rId17"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G9" r:id="rId7"/>
+    <hyperlink ref="G10" r:id="rId8"/>
+    <hyperlink ref="G11" r:id="rId9"/>
+    <hyperlink ref="G15" r:id="rId10"/>
+    <hyperlink ref="G16" r:id="rId11"/>
+    <hyperlink ref="G20" r:id="rId12"/>
+    <hyperlink ref="G21" r:id="rId13"/>
+    <hyperlink ref="G22" r:id="rId14"/>
+    <hyperlink ref="G23" r:id="rId15"/>
+    <hyperlink ref="G24" r:id="rId16"/>
+    <hyperlink ref="G25" r:id="rId17"/>
+    <hyperlink ref="G29" r:id="rId18"/>
+    <hyperlink ref="G30" r:id="rId19"/>
+    <hyperlink ref="G31" r:id="rId20"/>
+    <hyperlink ref="G32" r:id="rId21"/>
+    <hyperlink ref="G36" r:id="rId22"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>