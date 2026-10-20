--- v0 (2026-08-26)
+++ v1 (2026-10-20)
@@ -8,80 +8,281 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1171" uniqueCount="629">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1301" uniqueCount="700">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>0000000005</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio volante sede succursale a.s. 26/27</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD698F8D5C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Interventi di manutenzione</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD658426AC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Adeguamento della  rete wifi e apparati lan su infrastruttura già esistente nella sede  succursale di Via delle vigne Nuove</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>0000000003</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Studenteschi a.s. 26/27: Manifestazione interesse trasporti</t>
+  </si>
+  <si>
+    <t>0000000004</t>
+  </si>
+  <si>
+    <t>Determina manifestazione interesse - STUDENTESCHI A.S. 26/27: ASSISTENZA SANITARIA</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5AD7FBE8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Progetto "Chi sono io" Formia dal 21 al 23 ottobre 2026 n. 36 alunni cl. 2I-2A</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD1FA33FF8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ASSISTENZA SPECIALISTICA A.S. 26/27</t>
+  </si>
+  <si>
+    <t>BD3C54CBF9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SEDIA ERGONOMICA PER ALUNNA</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD3073A222</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CORSO DI FORMAZIONE ALUNNI PCTO- 4 ORE</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD19D8B99D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MATERIALE IGIENICO SANITARIO A.S. 26/27</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD10F591BE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RICARICA SIM SISTEMA DI VIDEOSORVEGLIANZA SEDE SUCCURSALE MESI 12</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD19979DB9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ASSISTENZA SENSORIALE A.S. 26/27</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD0783EF81</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale piccola manutenzione ferramenta</t>
+  </si>
+  <si>
+    <t>BD07E512BF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CARTA A3/A4 per uffici</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE5C2B096</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CORSO SPAGGIARI SEGRETERIA</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>BCF2BB225F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FIRMA DIGITALE DIRIGENTE SCOLASTICO</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCCA91A95E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto n. 20 Notebook di cui 2 ricondizionati</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCC89837C4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di n. 17  NOTEBOOK HP (di cui n. 2 ricondizionati).</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>BC96A38ED1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CAMPIONATI STUDENTESCHI 25/26 - ORANIZZAZIONE MINIBASKET</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>BC8419A81B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MATERIALE SCIENTIFICO PER LABORATORIO</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>BC7CA56C4C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZI PRESTATI RELATIVI ALL'ORGANIZZAZIONE DELLE VARIE FASI DEI GIOCHI DELLA GIOVENTU' A.S.2025/26</t>
+  </si>
+  <si>
+    <t>BC7B3E89DA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio assistenza informatica</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>BC74A700C2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di riparazione impianto Volley sede succursale</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>BC734228B5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - TARGHE E ETICHETTE INVENTARIO (FESR)</t>
+  </si>
+  <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>BC50D42008</t>
   </si>
   <si>
-    <t>Decisione a contrarre - SERVIZI PRESTATI RELATIVI ALL'ORGANIZZAZINE DELLE VARIE FASI (PALLAVOLO)-GIOCHI STUDENTESCHI 2025-2026</t>
-[...2 lines deleted...]
-    <t>Link</t>
+    <t>Decisione a contrarre - Servizi prestati relativi all'organizzazione delle varie fasi dei Giochi della Gioventù a.s.2025/2026</t>
   </si>
   <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC46BF759D</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE PERIODICA IMPIANTO DI VIDEOSORVEGLIANZA ANNO 2026-LUGLIO E DICEMBRE</t>
   </si>
   <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC226B1704</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio pulizie impianto sportivo 30 aprile 2026-studenteschi 2025/2026</t>
   </si>
   <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC20158508</t>
   </si>
@@ -245,50 +446,56 @@
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB4BA334F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di conservazione 2GB aggiuntivi annuale</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB4209F85C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Campionati  studenteschi regionali  2025/26 -servizio pulizia spogliatoi</t>
   </si>
   <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3F359BFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - SD-CARDS PER FOTOCAMERE</t>
+  </si>
+  <si>
+    <t>BB3AA1453A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PNRR DM176 - Servizio mensa per studenti frequentanti percorsi di potenziamento delle competenze di base - sede succursale</t>
   </si>
   <si>
     <t>BB3D314ACB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAMI DELF B1</t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>ZD339B8083</t>
   </si>
   <si>
     <t>Decisione a contrarre - FASTWEB</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB126BAC21</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo abbonamento Amministrare la Scuola 2026</t>
   </si>
@@ -735,50 +942,56 @@
   </si>
   <si>
     <t>Decisione a contrarre - Percorso didattico FRANKENST[AI]N -02-02-2026</t>
   </si>
   <si>
     <t>B9E44C93E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTI PERCORSO DIDATTICO MONTECRISTO 08-01-2026</t>
   </si>
   <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>BB49AB14AE</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Incontro con gli
 studenti nell’ambito del progetto “Papà Picchio: un abbraccio vale più di 1000 like”</t>
   </si>
   <si>
     <t>B972182929</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO: Papà Picchio ragazzi on line</t>
+  </si>
+  <si>
+    <t>B971C5C983</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CORSO DI FORMAZIONE E AGGIORNAMENTO SULLA GESTIONE DELL'ASD NELLA SCUOLA</t>
   </si>
   <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>B96195DE8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale sportivo sede centrale e succursale</t>
   </si>
   <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>B922C6AF18</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale cancelleria</t>
   </si>
   <si>
     <t>B91CFFEA40</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale sicurezza</t>
   </si>
@@ -2286,4830 +2499,5350 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC50D42008" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a9cccf63-346d-4dff-b113-f1b87f8af45d" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC46BF759D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c9d36dd3-d80e-423e-92aa-2d4b661af98e" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC226B1704" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d3b4f8be-dffc-4da1-b131-73918b3879d4" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20158508" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/63b3f35d-df7c-4974-bbb8-4f7b66db939f" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC135B26B1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/e5059a4d-1bd0-436d-9b2d-13e286fa0876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC090CD36D" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6fac3017-b689-4e77-ac55-eb9d94434a0e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03A5CDFC" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/b77aa24b-ae7c-4d65-98fc-b2598ae6c423" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFC4773D9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1ddaf0ff-b67e-4bab-b2a1-eb1d6c929c8d" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA89D3F3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/85c15d87-1535-4afe-990f-bcf5d14d4b70" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFFCB150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/fe32a932-e8a8-4942-856f-043162b78024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB47C3342" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1d152d26-a11f-4d8d-a1a7-56647708da4a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99003E97" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/77715d07-eb41-444f-a9bf-5867c1fa5d2e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97E2827F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a4137658-2510-4e70-b779-99686fd71682" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9449D9A1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/13c9922a-5a3a-41e1-86f3-355c0f72996b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a5f5166b-c39e-408d-a6a2-eb250eccd263" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB882E8BF1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6d118227-51fa-40a3-9dd6-e4504b58c808" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB842BC722" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/9d984a47-0a5e-4d78-8e0e-2f75a776d985" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82827778" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1362843c-d672-493d-87b7-a14114254ae8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6BBA0632" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/82ad4532-85fc-4928-8477-a7de0c1ea399" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F053F46" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/9b434414-3a7b-41db-93ef-27f0bcc6e133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D0558AE" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a97f7f59-e94d-441a-8cc7-276782cc1fed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4BA334F4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3b195852-c015-49bc-952a-3c7c1ccc26b2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4209F85C" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6e722dce-e5a6-4e07-95e1-d982b8b02716" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F359BFC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1af49b7c-4af2-4701-836e-e4fb5c22b5dd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D314ACB" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/9b197aea-014c-4966-aaa5-6e03131b045d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZD339B8083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/2da22441-45c7-4676-a787-bf45dade1f5e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB126BAC21" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/18adec30-4839-4063-85ad-16f5d4a6d7e0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB10227D89" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d367616a-e7db-4c1a-9b58-1c54669ca750" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFD464D2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/7e5caf5d-6347-4835-9e56-d2422632d46a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0036E95F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/57dd1e9e-8cd6-4ebf-8d92-c5a83e766dc1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB001A5041" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f1f23231-a520-4933-bbec-49d176cfff55" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF96D7F8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/0020b2e2-1737-4b68-bdba-9045a1b7bd69" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE8C26BB" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/86f5d0ea-d135-42d1-b315-25eb69e3d431" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE5061D2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/0dcb9087-d2fa-4975-8e32-62b00c3e98ef" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0A57B2D" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ff558144-dee5-4344-913c-8523914b55a2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF107035D" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/4464aa18-96d6-423a-8fc6-ee1de98b672b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC8E28E2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c93ff61a-7663-4dab-924b-eccfef13bdf5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA10F9AF" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/7cd6167e-88ad-44ba-915e-da96035ac453" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD08440F5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/78e0002f-7597-45b6-b6f5-94fee0637d59" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACE65610B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/43aeb08b-fc09-45fc-8303-84211ff329f9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD01F6D07" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c2e230a5-ab77-4e56-81ca-d61404a7587c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF84D441" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/58996630-c0e9-4719-860f-05199181b7b4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACEBBAC3B" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d63bf679-2d53-4383-b358-c05a0f0d1cf8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4C94E7A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/cb3f2edb-be1f-494c-8fee-bef8352cb117" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC128FD65" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/57dbf0f0-1d15-46c9-9a16-645c451b9c92" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABC22F98C" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/58c04e2d-f30e-4fa5-a23a-0c8bb283619e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB48D982" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/b6060b3f-4077-4689-a7a6-adc62b3b65cd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA127770" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/84beb1b2-3c66-458c-8db6-e3cd97687d58" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB29F6B4F" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6258c2a5-5428-4deb-88a3-1122121e8e6d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA1A8070D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/81c0d5cc-698d-455a-bdf5-41df4d5035a2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA52CDD07" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/bf0d39d9-5a70-4658-8406-64de56e04e94" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA77A95B14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a9a41731-d1e8-44bd-b964-fe45a76bca8f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76BBA8BF" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8c5cd0c3-b7bb-4255-b519-3d397b75c0ae" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAADF916E2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/9ed7b54f-37ab-429f-9931-db52a9931125" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E551D89" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f441bf0c-02bc-4733-8dc5-c7e952d49246" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA686DFD38" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8a4e7b80-edcd-4d6c-8803-bc727f33033f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA628634A9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a3e95f57-6f1b-4bd6-b40c-53a9c0623d27" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/9247a8b0-799e-48a6-9f04-dc3e20944f5c" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/54e4de72-eebd-4c37-bafa-3ac5e853d1cc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4870F0CF" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/46c2656b-749b-4d98-83e7-a0fc5fa6ef6d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3EFBE206" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f99385d2-d2a1-4cef-92ac-2faa20c2a41f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C7AB008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/9e035d76-daa1-4248-899e-c1fea65d4d50" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39AE0927" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/faff162d-ea5a-4528-8a32-55be43dc3790" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32F4C26F" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/870e6e0f-c220-4ecc-9b97-b20fb0a2f129" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F439692" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a894245b-cd26-4564-b4a9-8d7f75d83f5b" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F836122" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/36b39b5e-1dcc-4810-85f0-4bd0543caf3e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA338130B8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6908632b-e2b1-489d-9ccd-8d54f2186c97" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FAB26EF7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/72128cdb-0c3b-46ae-bc85-21f9f91fe5eb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19BC73C0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ce1d693c-b4d9-429d-88c1-2891728d04c1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA197F4BD8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/17bc642c-a235-4cde-aa3c-a8d743978148" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1BF24286" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/5fb7319b-6d3e-461a-98e2-041fe3e3808e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FACB041E" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/84ee175d-c277-4e6e-a4fe-6a1b07c47c45" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB135EE4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/35c39c2c-18b2-4d4c-bf2e-ba5ff7014dd9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD554DC2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/cd3c5ea5-5f90-4ac8-a6dd-885b91ce9f97" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EACC0F4A" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d0a7453f-c186-4453-bb35-67cc3ae523ab" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BAE141D4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/4de71bc5-ce5d-4f67-b4b1-ab233ff84ab1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C51CDD84" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/61003177-6d8c-4af3-be75-b4448422d4f3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB619DFC" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/28ee7683-ddd1-445c-85e6-dde5b367b878" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99EE9DF56" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/99b62b39-c664-4d9a-b487-3010898e6516" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9987597AB" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/329928d2-8c5a-49db-ab63-f54bcfcac561" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A8B5F17" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ecc7a782-2fcd-4a8e-b088-2581c2f00f25" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B992A6636B" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3a854dcd-45f3-42f5-8bc4-0948052e658b" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98D1D4C3B" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c9bf6cb5-7f6a-41c7-ac77-c62713d33646" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B988FEFB7E" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/54893e9f-59c9-4574-9123-1d7b514d5c8d" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EF00132" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/18c8d11b-0da1-4c05-9715-9d12aa889b4b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E44C93E9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/bf341208-e498-445d-8e40-c81a1597fb4f" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49AB14AE" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ac632391-204b-4214-8954-1511cb02238f" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B972182929" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ef0c4f7f-3765-44d5-9f60-d232fe4c95bc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96195DE8A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f2dc5092-75fb-46b0-83bf-5cc0da2f77f9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B922C6AF18" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3dd8c6d3-e2c2-48ff-88c5-d2aa198d145f" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CFFEA40" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/2f33b617-882a-4028-8532-dd0b20677bdd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D54BA15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3681d604-cc3f-49fe-8e09-0d437c4a194e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90B44579B" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/4b472bc9-64ce-4143-8519-91eadfa2ede6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=68F117060A" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d7943979-bd0a-4d10-ae80-9c3ec16e4d23" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0E6318B" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/361902e8-a9e3-4dea-a02a-c2082e355d1f" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E4DFECAB" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/46764f44-c2e3-4159-a721-37077659f06b" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D8D8467C" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8d2c5042-3f40-4242-9cfc-d704b33cf51c" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E5201C2D" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3e3bef7d-f3ce-4d1c-9985-36113aa32cc9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D167AA8A" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/69cca91d-4257-4ee5-8303-62b1aeb2576e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C2AD117C" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/5277ff40-626d-40dd-8d7d-d1bce728f7d4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C7E03924" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3d96ecf2-1abb-4f7b-b928-89c596e1115c" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD9EE38B" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/fb28a6dc-6b54-49b8-90f9-2e286e9ede22" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A0214F26" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/4b4952d5-a83a-492c-96cc-5578d656c0ec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=88546819E9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/5d38608d-15a8-4a8b-8277-b774b1e5ef2f" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88ED483A4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/27131f8e-80b9-49fc-b7c3-3d9a2f44cca9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E8FE785" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/4649e2b2-1d6f-4791-bed3-a5c5c9b71a0e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87515A43F" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/901b2c08-e9c7-4ca2-8a22-e26a16d68457" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8749E8F5A" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f56f6306-ac08-434f-aa8d-e386583ccc2f" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B894705190" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6bd2290f-de25-4394-8752-0d87f9c54114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88537423D" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/9e31cca0-ec5c-4c0a-8d5e-adf474ac7582" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86617A0C4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/7ad95228-8589-4013-8f80-da25764ddba2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84A835B16" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ddd43085-7516-4221-ab22-b53d0fba1590" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80E7549D8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/0d71def0-a646-469a-b3a7-a7072fbf56ba" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C6B8563C" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/5cab2ba0-8480-4aa5-b1f7-5f9bb07f0550" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B803D36740" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f654fe43-4541-4948-8dbc-6def9c6b0235" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80680286D" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f058d7e9-f800-4639-8a99-1618181b3965" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C704E922" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/83af9ad8-f632-4e12-959a-5375db67a5d1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79AD43OBE" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/9a4d9efe-a4d5-42b8-a465-6861ef54d7c3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7764617A1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d683bf3d-ea0b-46ae-9f1b-c4136a18876d" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B799D4A264" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/bc0bbf37-72ef-4e9c-a2b7-d86c972b222d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76A7AEF6C" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/7e9550b4-1db6-46df-9922-22e263c396f8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B773A25D47" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c7c0f2bf-3610-420d-ae72-17f4bf2b8f6b" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B756D20B45" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/424a9ad6-4798-4c37-86ca-639aea844242" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B756A57EE1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/5758bccc-eb02-4c95-b34d-b6fe8ca8f8f7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74B81762C" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/910ff7e4-3855-4620-8e79-63e08fd60e72" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B726FFE2F1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/94c30f0f-5ccb-434b-b0c5-777ed3f9a3d9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B720E77784" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/dc9f341c-d7a5-4573-8161-77c1d9e3b0d0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B719EA509A" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ea0408ae-b33f-4c88-b408-6e7878382fa1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70507BDCB" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/5db1634e-5150-4f7c-98c3-77cfdd594e98" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF26DDFB" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/436bd107-51bc-43b3-afd7-7a958344ca0e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF003002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/44864474-0bce-43fe-9390-49652f897ccb" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E0BCCBCF" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d37d8130-d0d5-4fe8-a80d-2e080b6a3ba4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D905266B" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8af928a7-b608-417c-9240-9a8268aadee2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6924CC32D" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1532e7cd-0c3a-48ac-9b15-6cc952550526" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65343B791" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/0f342b3f-ee21-41e9-bb89-22b77f6e46ea" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B93E87F0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/42172fda-3ef5-4060-9c45-307a645763b0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8CD0363" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/aef0b827-6775-4a47-a3cb-c7a1aef3befe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B3B1ABA" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8382956a-6496-407d-b75f-44865bb7e454" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B097B7F" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ee962643-c37f-4759-aaa1-23c861744a32" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DF09D6A" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f122e73d-79e7-4979-b234-2763dd354678" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DD8908B" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c130f487-96cd-4f05-b237-dfa8b2717f9e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B660DF64D9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ba9c84da-b65e-4871-b605-280ded985202" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C20DE33" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/b4abb287-ea65-4f6b-ba03-015b87c90a5e" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64BF9B99D" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/840cfbc2-b45a-4315-8e0b-d2ad504b0e39" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65312E312" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3a60e593-c7e0-43a2-9185-0fe6e0ec5e31" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63395DFDE" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/eaae7540-c17a-4fed-9d09-a971e1436618" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633882B26" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ac36ea14-45c0-48a4-977e-6cd0d5412d9a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC9AE7B6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/31da2090-c367-4649-94a7-7e5734753a20" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BCB70E7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6a3698da-d76e-4421-8cc5-50a73508b089" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8962B49EE" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/4ac2115d-ce86-4200-8f93-733f77a74068" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED93A22C" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8ec15249-ee04-46c5-a193-1e319fadcc0f" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7570F54D3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d34e9b9b-5bd4-47ee-a554-e7d2c207caca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E8A48C57" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/fb317aa5-dc3f-4036-88f3-37b6ed910bff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E840732A" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/b84d57d6-80fd-4008-9663-fd351729bc8c" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C9C3D9DF" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/359ddfd2-667d-457d-9d00-fc24518b69c7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C99E3916" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/247a8f6e-1733-458e-8279-29d2768f9ee3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC186CA2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/890a4806-8ec4-49e5-a096-75f49899cdf6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC5FCB0B" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/85322b41-07f9-46eb-896c-8083a11f732c" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6246F3400" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d7af8943-be33-48d5-9eef-8023c5edf081" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC007096" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/2485c80c-e42c-43ca-978e-9515b1b13db4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EA62C078" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a0ac7815-4721-4971-8e92-fe21e3bc699b" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ABA73424" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/7929f9ff-968d-4ea4-a100-8cbf513e6a23" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59DE02A26" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/2f32254a-e739-4371-ade7-f8cb2cc09501" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5929C6E36" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6fc61ef5-11b4-4e6b-a03c-284a2f71f2c0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A284A6A7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/364251ca-3728-4b1a-a6ff-ac72a8bc6367" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59E11646F" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/75a5ea10-9e68-4d09-a3a4-6655dad4aebb" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59E374884" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8061e68e-a8cf-40d4-a5b1-6d928f1ffa99" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A26EA42D" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1eb2d85c-9b0f-4bd0-8312-a85919553ac9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ABF9D716" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/2d5cddad-e7e5-47b2-b978-83a3448e90ee" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59E0630B9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3eaf7e62-09da-4219-8ca8-a45e4ab46390" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59E2820D2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/09824e3e-7b81-482e-ae6d-416e45f224fa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59DF7E3BE" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/bf960eda-491c-499e-95e8-69a5849d9828" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59DA65ECF" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c8d9c0ee-a81c-471b-a4e5-9f0e0c7b8bc5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577E2BF2F" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/0db6b102-69f0-4a05-a833-15bd76f3dd89" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57582E5DF" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d89cd174-3de0-4055-88c0-2aca66c3c48d" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C2DE074" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d3039d30-17ae-4964-8d5d-15f884e0c3e2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B575B42028" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6944bbc0-f411-4bf1-a90a-1ea12117c125" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577CBF2D1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/5cd8e881-2e06-4db0-b4ee-2f0b6b034a31" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2203883" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8b852181-b617-4c01-a437-d4910a366fe7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576A9230A" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a2064708-6cbf-4a5f-bef6-f5c274189d66" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576F9DC65" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/15cd94c5-4657-4304-a8cb-838f6090ba61" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B566996111" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/fd563218-34fb-4404-93ee-e387c23c8b53" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553DDDA48" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/0c4bdb08-8c04-4d53-a2cb-528fc6a0f2ab" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553CA69A3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/44aa9a5d-8e30-4534-a5c2-59e93842badc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F45E6FF2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/7fa74da2-7aae-4660-96d3-536aac21b2f2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53D40E75E" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ce4d285c-36dc-4908-8b42-ad887010434f" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57BFC0DE8" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/cfa708a7-0665-41f3-bb45-ead62c28a543" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B531A87D3F" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/adab70f0-c2ad-4d41-bc34-8929ad61d9f0" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F7F96A9A" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/956947ed-5e39-4742-95ef-883fc7945321" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F6C6EBB1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/33b02e2f-7d79-4600-9f63-bdc19308f257" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EE70A7E0" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/0facd974-102b-4737-801c-b49bd5ce3322" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5186D0550" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/61bf96af-c965-44e0-8c32-f569c6c7026e" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E192F749" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3e13eb36-4a19-456f-9eb8-b618332e78c6" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CBFC07A" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/e2a6e583-87dd-43a7-9703-944aaf94f861" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46D0A8F2D" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c6110041-03e6-4631-a887-dfd7be838ce3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B476389484" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a7c40e69-6e5b-4ea7-862d-8a2096eec009" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46CE16032" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ed0b5292-6c10-4296-8629-7d1ac8ad2837" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B463A8F1E1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/62bc45d8-9176-4cc6-85b9-6e999071941e" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4629F4DD4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/7ed72c22-e3e0-4915-b937-3fb7a8171269" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44CAF13D9" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/55f546cf-0293-41ac-ac2d-d0a602ec9547" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45EC5758C" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c3a7ddd5-aea8-4c62-9b4f-f9d5c014a656" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4293F2D71" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1524fd01-8f3e-4a1a-8440-f74ff927205c" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B442C247ED" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ca9dcfaa-290c-4c57-9474-e6ecdeb5fe11" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42C569F47" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/fe137489-02db-4d78-8e56-2f08d6f0dbb6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4291E4B60" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/e6190b7a-51fb-43e9-99c2-79efad65f967" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F7B503D0" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f1e15e91-b177-40a6-9bea-39dfeaad6ab9" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B411273E5A" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/26dace5b-a26f-4c43-ac51-6973fb947eb8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40B764983" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3c3ea0d5-48d6-46df-85db-5d93b1dde987" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40B8CC29A" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3d50fa46-1490-402a-9c27-a570c619eb02" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4009A25CF" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/73e1464e-45ae-4c19-9d7f-dc1ddd56c5c4" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B383667794" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/819956f7-dd00-4ea8-a311-14abad6e846d" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36989157A" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/671085b5-cda7-4780-b512-4d5663c57a6b" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B369639657" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8dc35138-2df0-48c2-8a5c-13de3b5fdbd8" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B412523A3D" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/e4ee9dd4-ee02-4814-9cf5-6a3fd2dd4495" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B357D392E1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/44c9a1e7-ac17-4fb0-b6d7-9efa8b1aa24e" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36948F6CB" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a8eeaad5-7aef-491a-a0f6-35cd6f236338" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3577750D9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/b4b13aff-008b-4475-8c4b-f6984bdd3951" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B357966AF9" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/43901be6-5dad-48ca-b9ed-8a1ed2613267" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B328DBDDDE" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f85754a4-877e-4c8a-9589-c4186f2a91a0" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41361ED7E" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/de51457e-658d-41b8-bd60-447748f1976b" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B324E5AEEC" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/5dfe9e40-dd26-400f-8c83-a3c8372973ff" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B328B53FE0" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/0cb64e28-3748-42f8-9424-638811a320ca" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32891348F" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d63a6bde-a515-433b-a0ba-4b8a6028a953" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4FA08BD08" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/490ce85b-9ba1-46a5-a513-682d5bea3388" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B331E7D176" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/cb7fd2f7-486d-47f0-9556-a5b094de45ca" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33206B91D" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1fa26b17-9ea1-4546-acfe-a3370a879a50" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E3B14F2F" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/febb086d-9a30-41fc-a7e1-3a945f77f512" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D7F091A4" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/49c236c6-deb6-4389-b9e7-6a7169023236" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B429C4E370" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d252956d-c8fe-4070-bf78-a44909d3a4cc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B0D8B4E7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/766379aa-5b7f-42f3-8c7a-b214db49b60c" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000005" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/874c8708-7e5c-4c67-b219-c98ef370c0c2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD658426AC" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6459c16f-7ba2-46a6-a45a-0936d38dbffc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000003" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f1f0b44e-8580-4877-a567-68dc5f6c0459" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/4561e5dd-9da5-4dea-aa33-2e470f26d173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5AD7FBE8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ab16a687-da1e-48b8-820c-92de4b04dc8a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1FA33FF8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ce873307-0b9a-4dce-bb32-9e7ab897b02f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3C54CBF9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8ebb33c3-55b6-4385-bca4-9c14b28a5221" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3073A222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6db8502a-ab81-4557-951c-847a0cd033b1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD19D8B99D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/820ee9c2-9441-4e7f-8822-fe22fb63afb6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD10F591BE" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/b6f7a23e-80f9-4413-a13b-09cbba4720ee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD19979DB9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/bd6b9199-67fc-4c30-9a3a-226a56b84953" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0783EF81" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a9b8b765-c00a-456c-9b48-cd4393cf8d2c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD07E512BF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a2699ea0-0261-4fa7-8b01-b042726369de" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE5C2B096" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/bc1bde47-aebb-48b5-8ff0-8b18353be1d4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF2BB225F" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/28ac3473-da17-4de8-b760-98ee5f000527" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCA91A95E" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/945c9467-9e1b-4a56-90c5-f94b96473fb2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC89837C4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f0967b85-3e83-4656-8f5d-28294d8617ee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC96A38ED1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1adb486e-1e6e-4100-9f72-8b1da6060259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8419A81B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f4e9bb78-8f37-4995-8d2c-b30650332ef1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7CA56C4C" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/94ad1b29-e97e-4b81-a6f8-855d9dbe90d8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7B3E89DA" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6607de33-dcd4-40e7-a2ee-85ab955a6d53" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC74A700C2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/e7afc85f-8541-48f9-ae07-06452a3b982b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC734228B5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d5d8bb83-e697-400a-811c-ded02eaf0dc9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC50D42008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/940e6b47-7abd-4f85-a671-29451bbe09b0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC46BF759D" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c9d36dd3-d80e-423e-92aa-2d4b661af98e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC226B1704" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d3b4f8be-dffc-4da1-b131-73918b3879d4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20158508" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/63b3f35d-df7c-4974-bbb8-4f7b66db939f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC135B26B1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/e5059a4d-1bd0-436d-9b2d-13e286fa0876" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC090CD36D" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6fac3017-b689-4e77-ac55-eb9d94434a0e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03A5CDFC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/b77aa24b-ae7c-4d65-98fc-b2598ae6c423" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFC4773D9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1ddaf0ff-b67e-4bab-b2a1-eb1d6c929c8d" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA89D3F3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/85c15d87-1535-4afe-990f-bcf5d14d4b70" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFFCB150" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/fe32a932-e8a8-4942-856f-043162b78024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB47C3342" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1d152d26-a11f-4d8d-a1a7-56647708da4a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99003E97" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/77715d07-eb41-444f-a9bf-5867c1fa5d2e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97E2827F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a4137658-2510-4e70-b779-99686fd71682" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9449D9A1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/13c9922a-5a3a-41e1-86f3-355c0f72996b" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a5f5166b-c39e-408d-a6a2-eb250eccd263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB882E8BF1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6d118227-51fa-40a3-9dd6-e4504b58c808" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB842BC722" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/9d984a47-0a5e-4d78-8e0e-2f75a776d985" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82827778" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1362843c-d672-493d-87b7-a14114254ae8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6BBA0632" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/82ad4532-85fc-4928-8477-a7de0c1ea399" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F053F46" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/9b434414-3a7b-41db-93ef-27f0bcc6e133" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D0558AE" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a97f7f59-e94d-441a-8cc7-276782cc1fed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4BA334F4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3b195852-c015-49bc-952a-3c7c1ccc26b2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4209F85C" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6e722dce-e5a6-4e07-95e1-d982b8b02716" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F359BFC" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1af49b7c-4af2-4701-836e-e4fb5c22b5dd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB3AA1453A" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/84e136b7-82e9-4c25-a602-16449a933fbf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D314ACB" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/9b197aea-014c-4966-aaa5-6e03131b045d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZD339B8083" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/2da22441-45c7-4676-a787-bf45dade1f5e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB126BAC21" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/18adec30-4839-4063-85ad-16f5d4a6d7e0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB10227D89" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d367616a-e7db-4c1a-9b58-1c54669ca750" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFD464D2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/7e5caf5d-6347-4835-9e56-d2422632d46a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0036E95F" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/57dd1e9e-8cd6-4ebf-8d92-c5a83e766dc1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB001A5041" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f1f23231-a520-4933-bbec-49d176cfff55" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF96D7F8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/0020b2e2-1737-4b68-bdba-9045a1b7bd69" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE8C26BB" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/86f5d0ea-d135-42d1-b315-25eb69e3d431" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE5061D2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/0dcb9087-d2fa-4975-8e32-62b00c3e98ef" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0A57B2D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ff558144-dee5-4344-913c-8523914b55a2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF107035D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/4464aa18-96d6-423a-8fc6-ee1de98b672b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC8E28E2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c93ff61a-7663-4dab-924b-eccfef13bdf5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA10F9AF" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/7cd6167e-88ad-44ba-915e-da96035ac453" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD08440F5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/78e0002f-7597-45b6-b6f5-94fee0637d59" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACE65610B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/43aeb08b-fc09-45fc-8303-84211ff329f9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD01F6D07" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c2e230a5-ab77-4e56-81ca-d61404a7587c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF84D441" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/58996630-c0e9-4719-860f-05199181b7b4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACEBBAC3B" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d63bf679-2d53-4383-b358-c05a0f0d1cf8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4C94E7A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/cb3f2edb-be1f-494c-8fee-bef8352cb117" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC128FD65" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/57dbf0f0-1d15-46c9-9a16-645c451b9c92" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABC22F98C" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/58c04e2d-f30e-4fa5-a23a-0c8bb283619e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB48D982" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/b6060b3f-4077-4689-a7a6-adc62b3b65cd" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA127770" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/84beb1b2-3c66-458c-8db6-e3cd97687d58" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB29F6B4F" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6258c2a5-5428-4deb-88a3-1122121e8e6d" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA1A8070D" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/81c0d5cc-698d-455a-bdf5-41df4d5035a2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA52CDD07" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/bf0d39d9-5a70-4658-8406-64de56e04e94" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA77A95B14" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a9a41731-d1e8-44bd-b964-fe45a76bca8f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76BBA8BF" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8c5cd0c3-b7bb-4255-b519-3d397b75c0ae" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAADF916E2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/9ed7b54f-37ab-429f-9931-db52a9931125" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E551D89" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f441bf0c-02bc-4733-8dc5-c7e952d49246" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA686DFD38" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8a4e7b80-edcd-4d6c-8803-bc727f33033f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA628634A9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a3e95f57-6f1b-4bd6-b40c-53a9c0623d27" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/9247a8b0-799e-48a6-9f04-dc3e20944f5c" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/54e4de72-eebd-4c37-bafa-3ac5e853d1cc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4870F0CF" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/46c2656b-749b-4d98-83e7-a0fc5fa6ef6d" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3EFBE206" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f99385d2-d2a1-4cef-92ac-2faa20c2a41f" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C7AB008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/9e035d76-daa1-4248-899e-c1fea65d4d50" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39AE0927" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/faff162d-ea5a-4528-8a32-55be43dc3790" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32F4C26F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/870e6e0f-c220-4ecc-9b97-b20fb0a2f129" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F439692" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a894245b-cd26-4564-b4a9-8d7f75d83f5b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F836122" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/36b39b5e-1dcc-4810-85f0-4bd0543caf3e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA338130B8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6908632b-e2b1-489d-9ccd-8d54f2186c97" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FAB26EF7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/72128cdb-0c3b-46ae-bc85-21f9f91fe5eb" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19BC73C0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ce1d693c-b4d9-429d-88c1-2891728d04c1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA197F4BD8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/17bc642c-a235-4cde-aa3c-a8d743978148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1BF24286" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/5fb7319b-6d3e-461a-98e2-041fe3e3808e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FACB041E" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/84ee175d-c277-4e6e-a4fe-6a1b07c47c45" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB135EE4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/35c39c2c-18b2-4d4c-bf2e-ba5ff7014dd9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD554DC2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/cd3c5ea5-5f90-4ac8-a6dd-885b91ce9f97" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EACC0F4A" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d0a7453f-c186-4453-bb35-67cc3ae523ab" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BAE141D4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/4de71bc5-ce5d-4f67-b4b1-ab233ff84ab1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C51CDD84" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/61003177-6d8c-4af3-be75-b4448422d4f3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB619DFC" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/28ee7683-ddd1-445c-85e6-dde5b367b878" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99EE9DF56" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/99b62b39-c664-4d9a-b487-3010898e6516" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9987597AB" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/329928d2-8c5a-49db-ab63-f54bcfcac561" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A8B5F17" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ecc7a782-2fcd-4a8e-b088-2581c2f00f25" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B992A6636B" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3a854dcd-45f3-42f5-8bc4-0948052e658b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98D1D4C3B" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c9bf6cb5-7f6a-41c7-ac77-c62713d33646" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B988FEFB7E" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/54893e9f-59c9-4574-9123-1d7b514d5c8d" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EF00132" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/18c8d11b-0da1-4c05-9715-9d12aa889b4b" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E44C93E9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/bf341208-e498-445d-8e40-c81a1597fb4f" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49AB14AE" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ac632391-204b-4214-8954-1511cb02238f" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B972182929" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ef0c4f7f-3765-44d5-9f60-d232fe4c95bc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B971C5C983" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f73945a8-44fa-4719-b20b-53b4282763c7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96195DE8A" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f2dc5092-75fb-46b0-83bf-5cc0da2f77f9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B922C6AF18" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3dd8c6d3-e2c2-48ff-88c5-d2aa198d145f" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CFFEA40" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/2f33b617-882a-4028-8532-dd0b20677bdd" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D54BA15" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3681d604-cc3f-49fe-8e09-0d437c4a194e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90B44579B" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/4b472bc9-64ce-4143-8519-91eadfa2ede6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=68F117060A" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d7943979-bd0a-4d10-ae80-9c3ec16e4d23" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0E6318B" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/361902e8-a9e3-4dea-a02a-c2082e355d1f" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E4DFECAB" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/46764f44-c2e3-4159-a721-37077659f06b" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D8D8467C" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8d2c5042-3f40-4242-9cfc-d704b33cf51c" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E5201C2D" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3e3bef7d-f3ce-4d1c-9985-36113aa32cc9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D167AA8A" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/69cca91d-4257-4ee5-8303-62b1aeb2576e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C2AD117C" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/5277ff40-626d-40dd-8d7d-d1bce728f7d4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C7E03924" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3d96ecf2-1abb-4f7b-b928-89c596e1115c" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD9EE38B" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/fb28a6dc-6b54-49b8-90f9-2e286e9ede22" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A0214F26" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/4b4952d5-a83a-492c-96cc-5578d656c0ec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=88546819E9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/5d38608d-15a8-4a8b-8277-b774b1e5ef2f" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88ED483A4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/27131f8e-80b9-49fc-b7c3-3d9a2f44cca9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E8FE785" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/4649e2b2-1d6f-4791-bed3-a5c5c9b71a0e" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87515A43F" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/901b2c08-e9c7-4ca2-8a22-e26a16d68457" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8749E8F5A" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f56f6306-ac08-434f-aa8d-e386583ccc2f" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B894705190" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6bd2290f-de25-4394-8752-0d87f9c54114" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88537423D" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/9e31cca0-ec5c-4c0a-8d5e-adf474ac7582" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86617A0C4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/7ad95228-8589-4013-8f80-da25764ddba2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84A835B16" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ddd43085-7516-4221-ab22-b53d0fba1590" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80E7549D8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/0d71def0-a646-469a-b3a7-a7072fbf56ba" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C6B8563C" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/5cab2ba0-8480-4aa5-b1f7-5f9bb07f0550" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B803D36740" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f654fe43-4541-4948-8dbc-6def9c6b0235" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80680286D" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f058d7e9-f800-4639-8a99-1618181b3965" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C704E922" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/83af9ad8-f632-4e12-959a-5375db67a5d1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79AD43OBE" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/9a4d9efe-a4d5-42b8-a465-6861ef54d7c3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7764617A1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d683bf3d-ea0b-46ae-9f1b-c4136a18876d" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B799D4A264" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/bc0bbf37-72ef-4e9c-a2b7-d86c972b222d" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76A7AEF6C" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/7e9550b4-1db6-46df-9922-22e263c396f8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B773A25D47" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c7c0f2bf-3610-420d-ae72-17f4bf2b8f6b" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B756D20B45" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/424a9ad6-4798-4c37-86ca-639aea844242" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B756A57EE1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/5758bccc-eb02-4c95-b34d-b6fe8ca8f8f7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74B81762C" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/910ff7e4-3855-4620-8e79-63e08fd60e72" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B726FFE2F1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/94c30f0f-5ccb-434b-b0c5-777ed3f9a3d9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B720E77784" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/dc9f341c-d7a5-4573-8161-77c1d9e3b0d0" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B719EA509A" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ea0408ae-b33f-4c88-b408-6e7878382fa1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70507BDCB" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/5db1634e-5150-4f7c-98c3-77cfdd594e98" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF26DDFB" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/436bd107-51bc-43b3-afd7-7a958344ca0e" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF003002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/44864474-0bce-43fe-9390-49652f897ccb" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E0BCCBCF" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d37d8130-d0d5-4fe8-a80d-2e080b6a3ba4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D905266B" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8af928a7-b608-417c-9240-9a8268aadee2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6924CC32D" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1532e7cd-0c3a-48ac-9b15-6cc952550526" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65343B791" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/0f342b3f-ee21-41e9-bb89-22b77f6e46ea" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B93E87F0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/42172fda-3ef5-4060-9c45-307a645763b0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8CD0363" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/aef0b827-6775-4a47-a3cb-c7a1aef3befe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B3B1ABA" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8382956a-6496-407d-b75f-44865bb7e454" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B097B7F" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ee962643-c37f-4759-aaa1-23c861744a32" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DF09D6A" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f122e73d-79e7-4979-b234-2763dd354678" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DD8908B" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c130f487-96cd-4f05-b237-dfa8b2717f9e" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B660DF64D9" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ba9c84da-b65e-4871-b605-280ded985202" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C20DE33" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/b4abb287-ea65-4f6b-ba03-015b87c90a5e" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64BF9B99D" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/840cfbc2-b45a-4315-8e0b-d2ad504b0e39" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65312E312" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3a60e593-c7e0-43a2-9185-0fe6e0ec5e31" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63395DFDE" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/eaae7540-c17a-4fed-9d09-a971e1436618" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633882B26" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ac36ea14-45c0-48a4-977e-6cd0d5412d9a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC9AE7B6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/31da2090-c367-4649-94a7-7e5734753a20" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BCB70E7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6a3698da-d76e-4421-8cc5-50a73508b089" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8962B49EE" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/4ac2115d-ce86-4200-8f93-733f77a74068" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED93A22C" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8ec15249-ee04-46c5-a193-1e319fadcc0f" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7570F54D3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d34e9b9b-5bd4-47ee-a554-e7d2c207caca" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E8A48C57" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/fb317aa5-dc3f-4036-88f3-37b6ed910bff" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E840732A" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/b84d57d6-80fd-4008-9663-fd351729bc8c" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C9C3D9DF" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/359ddfd2-667d-457d-9d00-fc24518b69c7" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C99E3916" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/247a8f6e-1733-458e-8279-29d2768f9ee3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC186CA2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/890a4806-8ec4-49e5-a096-75f49899cdf6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC5FCB0B" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/85322b41-07f9-46eb-896c-8083a11f732c" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6246F3400" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d7af8943-be33-48d5-9eef-8023c5edf081" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC007096" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/2485c80c-e42c-43ca-978e-9515b1b13db4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EA62C078" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a0ac7815-4721-4971-8e92-fe21e3bc699b" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ABA73424" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/7929f9ff-968d-4ea4-a100-8cbf513e6a23" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59DE02A26" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/2f32254a-e739-4371-ade7-f8cb2cc09501" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5929C6E36" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6fc61ef5-11b4-4e6b-a03c-284a2f71f2c0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A284A6A7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/364251ca-3728-4b1a-a6ff-ac72a8bc6367" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59E11646F" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/75a5ea10-9e68-4d09-a3a4-6655dad4aebb" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59E374884" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8061e68e-a8cf-40d4-a5b1-6d928f1ffa99" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A26EA42D" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1eb2d85c-9b0f-4bd0-8312-a85919553ac9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ABF9D716" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/2d5cddad-e7e5-47b2-b978-83a3448e90ee" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59E0630B9" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3eaf7e62-09da-4219-8ca8-a45e4ab46390" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59E2820D2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/09824e3e-7b81-482e-ae6d-416e45f224fa" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59DF7E3BE" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/bf960eda-491c-499e-95e8-69a5849d9828" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59DA65ECF" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c8d9c0ee-a81c-471b-a4e5-9f0e0c7b8bc5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577E2BF2F" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/0db6b102-69f0-4a05-a833-15bd76f3dd89" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57582E5DF" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d89cd174-3de0-4055-88c0-2aca66c3c48d" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C2DE074" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d3039d30-17ae-4964-8d5d-15f884e0c3e2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B575B42028" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/6944bbc0-f411-4bf1-a90a-1ea12117c125" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577CBF2D1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/5cd8e881-2e06-4db0-b4ee-2f0b6b034a31" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2203883" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8b852181-b617-4c01-a437-d4910a366fe7" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576A9230A" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a2064708-6cbf-4a5f-bef6-f5c274189d66" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576F9DC65" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/15cd94c5-4657-4304-a8cb-838f6090ba61" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B566996111" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/fd563218-34fb-4404-93ee-e387c23c8b53" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553DDDA48" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/0c4bdb08-8c04-4d53-a2cb-528fc6a0f2ab" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553CA69A3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/44aa9a5d-8e30-4534-a5c2-59e93842badc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F45E6FF2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/7fa74da2-7aae-4660-96d3-536aac21b2f2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53D40E75E" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ce4d285c-36dc-4908-8b42-ad887010434f" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57BFC0DE8" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/cfa708a7-0665-41f3-bb45-ead62c28a543" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B531A87D3F" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/adab70f0-c2ad-4d41-bc34-8929ad61d9f0" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F7F96A9A" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/956947ed-5e39-4742-95ef-883fc7945321" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F6C6EBB1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/33b02e2f-7d79-4600-9f63-bdc19308f257" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EE70A7E0" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/0facd974-102b-4737-801c-b49bd5ce3322" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5186D0550" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/61bf96af-c965-44e0-8c32-f569c6c7026e" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E192F749" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3e13eb36-4a19-456f-9eb8-b618332e78c6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CBFC07A" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/e2a6e583-87dd-43a7-9703-944aaf94f861" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46D0A8F2D" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c6110041-03e6-4631-a887-dfd7be838ce3" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B476389484" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a7c40e69-6e5b-4ea7-862d-8a2096eec009" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46CE16032" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ed0b5292-6c10-4296-8629-7d1ac8ad2837" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B463A8F1E1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/62bc45d8-9176-4cc6-85b9-6e999071941e" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4629F4DD4" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/7ed72c22-e3e0-4915-b937-3fb7a8171269" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44CAF13D9" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/55f546cf-0293-41ac-ac2d-d0a602ec9547" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45EC5758C" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/c3a7ddd5-aea8-4c62-9b4f-f9d5c014a656" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4293F2D71" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1524fd01-8f3e-4a1a-8440-f74ff927205c" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B442C247ED" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/ca9dcfaa-290c-4c57-9474-e6ecdeb5fe11" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42C569F47" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/fe137489-02db-4d78-8e56-2f08d6f0dbb6" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4291E4B60" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/e6190b7a-51fb-43e9-99c2-79efad65f967" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F7B503D0" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f1e15e91-b177-40a6-9bea-39dfeaad6ab9" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B411273E5A" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/26dace5b-a26f-4c43-ac51-6973fb947eb8" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40B764983" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3c3ea0d5-48d6-46df-85db-5d93b1dde987" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40B8CC29A" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/3d50fa46-1490-402a-9c27-a570c619eb02" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4009A25CF" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/73e1464e-45ae-4c19-9d7f-dc1ddd56c5c4" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B383667794" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/819956f7-dd00-4ea8-a311-14abad6e846d" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36989157A" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/671085b5-cda7-4780-b512-4d5663c57a6b" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B369639657" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/8dc35138-2df0-48c2-8a5c-13de3b5fdbd8" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B412523A3D" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/e4ee9dd4-ee02-4814-9cf5-6a3fd2dd4495" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B357D392E1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/44c9a1e7-ac17-4fb0-b6d7-9efa8b1aa24e" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36948F6CB" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/a8eeaad5-7aef-491a-a0f6-35cd6f236338" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3577750D9" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/b4b13aff-008b-4475-8c4b-f6984bdd3951" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B357966AF9" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/43901be6-5dad-48ca-b9ed-8a1ed2613267" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B328DBDDDE" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/f85754a4-877e-4c8a-9589-c4186f2a91a0" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41361ED7E" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/de51457e-658d-41b8-bd60-447748f1976b" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B324E5AEEC" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/5dfe9e40-dd26-400f-8c83-a3c8372973ff" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B328B53FE0" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/0cb64e28-3748-42f8-9424-638811a320ca" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32891348F" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d63a6bde-a515-433b-a0ba-4b8a6028a953" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4FA08BD08" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/490ce85b-9ba1-46a5-a513-682d5bea3388" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B331E7D176" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/cb7fd2f7-486d-47f0-9556-a5b094de45ca" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33206B91D" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/1fa26b17-9ea1-4546-acfe-a3370a879a50" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E3B14F2F" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/febb086d-9a30-41fc-a7e1-3a945f77f512" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D7F091A4" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/49c236c6-deb6-4389-b9e7-6a7169023236" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B429C4E370" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/d252956d-c8fe-4070-bf78-a44909d3a4cc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B0D8B4E7" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIS12400D/amministrazione-trasparente/atti-amministrazioni-enti/766379aa-5b7f-42f3-8c7a-b214db49b60c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F234"/>
+  <dimension ref="A1:F260"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6604</v>
+        <v>9259</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>9229</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>9132</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>9065</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6">
+        <v>9064</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>8964</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
       </c>
-      <c r="B7">
-[...9 lines deleted...]
-        <v>23</v>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>6080</v>
+        <v>8523</v>
       </c>
       <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9">
+        <v>8517</v>
+      </c>
+      <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10">
+        <v>8319</v>
+      </c>
+      <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11">
+        <v>8079</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12">
+        <v>7980</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13">
+        <v>7923</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14">
+        <v>7866</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B15">
-        <v>4636</v>
+        <v>7850</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16">
+        <v>7484</v>
+      </c>
+      <c r="C16" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17">
+        <v>7223</v>
+      </c>
+      <c r="C17" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18">
+        <v>7113</v>
+      </c>
+      <c r="C18" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19">
+        <v>7094</v>
+      </c>
+      <c r="C19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>4313</v>
+        <v>6989</v>
       </c>
       <c r="C20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21">
+        <v>6909</v>
+      </c>
+      <c r="C21" t="s">
         <v>61</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>3728</v>
+        <v>6871</v>
       </c>
       <c r="C22" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>65</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B23">
-        <v>3641</v>
+        <v>6868</v>
       </c>
       <c r="C23" t="s">
         <v>66</v>
       </c>
       <c r="D23" t="s">
         <v>67</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>3636</v>
+        <v>6850</v>
       </c>
       <c r="C24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B25">
-        <v>3580</v>
+        <v>6839</v>
       </c>
       <c r="C25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B26">
-        <v>3529</v>
+        <v>6604</v>
       </c>
       <c r="C26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B27">
-        <v>3490</v>
+        <v>6496</v>
       </c>
       <c r="C27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B28">
-        <v>3475</v>
+        <v>6269</v>
       </c>
       <c r="C28" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B29">
-        <v>3247</v>
+        <v>6235</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B30">
-        <v>2983</v>
+        <v>6144</v>
       </c>
       <c r="C30" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B31">
-        <v>2952</v>
+        <v>6082</v>
       </c>
       <c r="C31" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>91</v>
+      </c>
+      <c r="E31" t="s">
+        <v>90</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>2833</v>
+        <v>6080</v>
       </c>
       <c r="C32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B33">
-        <v>2832</v>
+        <v>6011</v>
       </c>
       <c r="C33" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B34">
-        <v>2831</v>
+        <v>5927</v>
       </c>
       <c r="C34" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D34" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="B35">
-        <v>2830</v>
+        <v>5415</v>
       </c>
       <c r="C35" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D35" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="B36">
-        <v>2829</v>
+        <v>5120</v>
       </c>
       <c r="C36" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="D36" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="B37">
-        <v>2828</v>
+        <v>4972</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="B38">
-        <v>2776</v>
+        <v>4656</v>
       </c>
       <c r="C38" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="D38" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="B39">
-        <v>2775</v>
+        <v>4636</v>
       </c>
       <c r="C39" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="B40">
-        <v>2737</v>
+        <v>4554</v>
       </c>
       <c r="C40" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="B41">
-        <v>2619</v>
+        <v>4477</v>
       </c>
       <c r="C41" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B42">
-        <v>2293</v>
+        <v>4373</v>
       </c>
       <c r="C42" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="D42" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="B43">
-        <v>2275</v>
+        <v>4336</v>
       </c>
       <c r="C43" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="D43" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="B44">
-        <v>2273</v>
+        <v>4313</v>
       </c>
       <c r="C44" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="D44" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="B45">
-        <v>2272</v>
+        <v>3743</v>
       </c>
       <c r="C45" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="B46">
-        <v>2271</v>
+        <v>3728</v>
       </c>
       <c r="C46" t="s">
-        <v>122</v>
+        <v>90</v>
       </c>
       <c r="D46" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>131</v>
+      </c>
+      <c r="E46" t="s">
+        <v>90</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="B47">
-        <v>2217</v>
+        <v>3641</v>
       </c>
       <c r="C47" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="D47" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B48">
-        <v>2173</v>
+        <v>3636</v>
       </c>
       <c r="C48" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="D48" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="B49">
-        <v>2123</v>
+        <v>3580</v>
       </c>
       <c r="C49" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="D49" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="B50">
-        <v>2114</v>
+        <v>3529</v>
       </c>
       <c r="C50" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="D50" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="B51">
-        <v>2100</v>
+        <v>3490</v>
       </c>
       <c r="C51" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="D51" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B52">
-        <v>2045</v>
+        <v>3479</v>
       </c>
       <c r="C52" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="D52" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B53">
-        <v>1911</v>
+        <v>3475</v>
       </c>
       <c r="C53" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="D53" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="B54">
-        <v>1845</v>
+        <v>3247</v>
       </c>
       <c r="C54" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="D54" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="B55">
-        <v>1523</v>
+        <v>2983</v>
       </c>
       <c r="C55" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="D55" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="B56">
-        <v>1522</v>
+        <v>2952</v>
       </c>
       <c r="C56" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="D56" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="B57">
-        <v>1459</v>
+        <v>2833</v>
       </c>
       <c r="C57" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="D57" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="B58">
-        <v>1431</v>
+        <v>2832</v>
       </c>
       <c r="C58" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="D58" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B59">
-        <v>1318</v>
+        <v>2831</v>
       </c>
       <c r="C59" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="D59" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B60">
-        <v>1275</v>
+        <v>2830</v>
       </c>
       <c r="C60" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="D60" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B61">
-        <v>1250</v>
+        <v>2829</v>
       </c>
       <c r="C61" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="D61" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B62">
-        <v>1249</v>
+        <v>2828</v>
       </c>
       <c r="C62" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="D62" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B63">
-        <v>941</v>
+        <v>2776</v>
       </c>
       <c r="C63" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="D63" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B64">
-        <v>932</v>
+        <v>2775</v>
       </c>
       <c r="C64" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="D64" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B65">
-        <v>809</v>
+        <v>2737</v>
       </c>
       <c r="C65" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="D65" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="B66">
-        <v>805</v>
+        <v>2619</v>
       </c>
       <c r="C66" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="D66" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B67">
-        <v>538</v>
+        <v>2293</v>
       </c>
       <c r="C67" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="D67" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B68">
-        <v>727</v>
+        <v>2275</v>
       </c>
       <c r="C68" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="D68" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B69">
-        <v>726</v>
+        <v>2273</v>
       </c>
       <c r="C69" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="D69" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B70">
-        <v>725</v>
+        <v>2272</v>
       </c>
       <c r="C70" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="D70" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B71">
-        <v>693</v>
+        <v>2271</v>
       </c>
       <c r="C71" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D71" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="B72">
-        <v>558</v>
+        <v>2217</v>
       </c>
       <c r="C72" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="D72" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="B73">
-        <v>556</v>
+        <v>2173</v>
       </c>
       <c r="C73" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="D73" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="B74">
-        <v>454</v>
+        <v>2123</v>
       </c>
       <c r="C74" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="D74" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B75">
-        <v>300</v>
+        <v>2114</v>
       </c>
       <c r="C75" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="D75" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>199</v>
       </c>
       <c r="B76">
-        <v>258</v>
+        <v>2100</v>
       </c>
       <c r="C76" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="D76" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="B77">
-        <v>240</v>
+        <v>2045</v>
       </c>
       <c r="C77" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="D77" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="B78">
-        <v>115</v>
+        <v>1911</v>
       </c>
       <c r="C78" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="D78" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="B79">
-        <v>9776</v>
+        <v>1845</v>
       </c>
       <c r="C79" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="D79" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="B80">
-        <v>9721</v>
+        <v>1523</v>
       </c>
       <c r="C80" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="D80" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B81">
-        <v>9604</v>
+        <v>1522</v>
       </c>
       <c r="C81" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D81" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B82">
-        <v>9313</v>
+        <v>1459</v>
       </c>
       <c r="C82" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D82" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B83">
-        <v>9481</v>
+        <v>1431</v>
       </c>
       <c r="C83" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D83" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B84">
-        <v>9437</v>
+        <v>1318</v>
       </c>
       <c r="C84" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D84" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B85">
-        <v>9436</v>
+        <v>1275</v>
       </c>
       <c r="C85" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D85" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B86">
-        <v>9364</v>
+        <v>1250</v>
       </c>
       <c r="C86" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D86" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B87">
-        <v>9266</v>
+        <v>1249</v>
       </c>
       <c r="C87" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D87" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B88">
-        <v>9316</v>
+        <v>941</v>
       </c>
       <c r="C88" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D88" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B89">
-        <v>9314</v>
+        <v>932</v>
       </c>
       <c r="C89" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D89" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B90">
-        <v>9159</v>
+        <v>809</v>
       </c>
       <c r="C90" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D90" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B91">
-        <v>9159</v>
+        <v>805</v>
       </c>
       <c r="C91" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D91" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B92">
-        <v>9109</v>
+        <v>538</v>
       </c>
       <c r="C92" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D92" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B93">
-        <v>8367</v>
+        <v>727</v>
       </c>
       <c r="C93" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D93" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B94">
-        <v>8359</v>
+        <v>726</v>
       </c>
       <c r="C94" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D94" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B95">
-        <v>8358</v>
+        <v>725</v>
       </c>
       <c r="C95" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D95" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B96">
-        <v>8252</v>
+        <v>693</v>
       </c>
       <c r="C96" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D96" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B97">
-        <v>8138</v>
+        <v>558</v>
       </c>
       <c r="C97" t="s">
-        <v>23</v>
+        <v>258</v>
       </c>
       <c r="D97" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>259</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>257</v>
       </c>
       <c r="B98">
-        <v>8018</v>
+        <v>556</v>
       </c>
       <c r="C98" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D98" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B99">
-        <v>7864</v>
+        <v>454</v>
       </c>
       <c r="C99" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D99" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="B100">
-        <v>7828</v>
+        <v>300</v>
       </c>
       <c r="C100" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D100" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B101">
-        <v>7703</v>
+        <v>258</v>
       </c>
       <c r="C101" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D101" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>268</v>
       </c>
       <c r="B102">
-        <v>7679</v>
+        <v>240</v>
       </c>
       <c r="C102" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D102" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B103">
-        <v>7635</v>
+        <v>115</v>
       </c>
       <c r="C103" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D103" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B104">
-        <v>7525</v>
+        <v>9776</v>
       </c>
       <c r="C104" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D104" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B105">
-        <v>7446</v>
+        <v>9721</v>
       </c>
       <c r="C105" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D105" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B106">
-        <v>7337</v>
+        <v>9604</v>
       </c>
       <c r="C106" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D106" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B107">
-        <v>7139</v>
+        <v>9313</v>
       </c>
       <c r="C107" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D107" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B108">
-        <v>7103</v>
+        <v>9481</v>
       </c>
       <c r="C108" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D108" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B109">
-        <v>6942</v>
+        <v>9437</v>
       </c>
       <c r="C109" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D109" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B110">
-        <v>6810</v>
+        <v>9436</v>
       </c>
       <c r="C110" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D110" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B111">
-        <v>6724</v>
+        <v>9364</v>
       </c>
       <c r="C111" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D111" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B112">
-        <v>6718</v>
+        <v>9266</v>
       </c>
       <c r="C112" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D112" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B113">
-        <v>6668</v>
+        <v>9316</v>
       </c>
       <c r="C113" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D113" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B114">
-        <v>6622</v>
+        <v>9314</v>
       </c>
       <c r="C114" t="s">
         <v>304</v>
       </c>
       <c r="D114" t="s">
         <v>305</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>306</v>
       </c>
       <c r="B115">
-        <v>6516</v>
+        <v>9159</v>
       </c>
       <c r="C115" t="s">
         <v>307</v>
       </c>
       <c r="D115" t="s">
         <v>308</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
+        <v>306</v>
+      </c>
+      <c r="B116">
+        <v>9159</v>
+      </c>
+      <c r="C116" t="s">
         <v>309</v>
       </c>
-      <c r="B116">
-[...2 lines deleted...]
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
+        <v>306</v>
+      </c>
+      <c r="B117">
+        <v>9158</v>
+      </c>
+      <c r="C117" t="s">
+        <v>311</v>
+      </c>
+      <c r="D117" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>314</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
+        <v>313</v>
+      </c>
+      <c r="B118">
+        <v>9109</v>
+      </c>
+      <c r="C118" t="s">
+        <v>314</v>
+      </c>
+      <c r="D118" t="s">
         <v>315</v>
-      </c>
-[...7 lines deleted...]
-        <v>317</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
+        <v>316</v>
+      </c>
+      <c r="B119">
+        <v>8367</v>
+      </c>
+      <c r="C119" t="s">
+        <v>317</v>
+      </c>
+      <c r="D119" t="s">
         <v>318</v>
-      </c>
-[...7 lines deleted...]
-        <v>320</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B120">
-        <v>5267</v>
+        <v>8359</v>
       </c>
       <c r="C120" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="D120" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
+        <v>316</v>
+      </c>
+      <c r="B121">
+        <v>8358</v>
+      </c>
+      <c r="C121" t="s">
         <v>321</v>
       </c>
-      <c r="B121">
-[...4 lines deleted...]
-      </c>
       <c r="D121" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B122">
-        <v>5096</v>
+        <v>8252</v>
       </c>
       <c r="C122" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="D122" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B123">
-        <v>4831</v>
+        <v>8138</v>
       </c>
       <c r="C123" t="s">
-        <v>330</v>
+        <v>90</v>
       </c>
       <c r="D123" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>327</v>
+      </c>
+      <c r="E123" t="s">
+        <v>90</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="B124">
-        <v>4807</v>
+        <v>8018</v>
       </c>
       <c r="C124" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="D124" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="B125">
-        <v>4803</v>
+        <v>7864</v>
       </c>
       <c r="C125" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="D125" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="B126">
-        <v>4749</v>
+        <v>7828</v>
       </c>
       <c r="C126" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="D126" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="B127">
-        <v>4657</v>
+        <v>7703</v>
       </c>
       <c r="C127" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="D127" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
+        <v>339</v>
+      </c>
+      <c r="B128">
+        <v>7679</v>
+      </c>
+      <c r="C128" t="s">
+        <v>340</v>
+      </c>
+      <c r="D128" t="s">
         <v>341</v>
-      </c>
-[...7 lines deleted...]
-        <v>345</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="B129">
-        <v>4565</v>
+        <v>7635</v>
       </c>
       <c r="C129" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="D129" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="B130">
-        <v>4281</v>
+        <v>7525</v>
       </c>
       <c r="C130" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="D130" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="B131">
-        <v>4248</v>
+        <v>7446</v>
       </c>
       <c r="C131" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="D131" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="B132">
-        <v>4128</v>
+        <v>7337</v>
       </c>
       <c r="C132" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D132" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="B133">
-        <v>3850</v>
+        <v>7139</v>
       </c>
       <c r="C133" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="D133" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B134">
-        <v>3753</v>
+        <v>7103</v>
       </c>
       <c r="C134" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D134" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
+        <v>360</v>
+      </c>
+      <c r="B135">
+        <v>6942</v>
+      </c>
+      <c r="C135" t="s">
         <v>361</v>
       </c>
-      <c r="B135">
-[...4 lines deleted...]
-      </c>
       <c r="D135" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B136">
-        <v>3602</v>
+        <v>6810</v>
       </c>
       <c r="C136" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="D136" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="B137">
-        <v>3542</v>
+        <v>6724</v>
       </c>
       <c r="C137" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="D137" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
+        <v>366</v>
+      </c>
+      <c r="B138">
+        <v>6718</v>
+      </c>
+      <c r="C138" t="s">
         <v>369</v>
       </c>
-      <c r="B138">
-[...4 lines deleted...]
-      </c>
       <c r="D138" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B139">
-        <v>1177</v>
+        <v>6668</v>
       </c>
       <c r="C139" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="D139" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="B140">
-        <v>3265</v>
+        <v>6622</v>
       </c>
       <c r="C140" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="D140" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="B141">
-        <v>3194</v>
+        <v>6516</v>
       </c>
       <c r="C141" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="D141" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="B142">
-        <v>2876</v>
+        <v>6305</v>
       </c>
       <c r="C142" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="D142" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B143">
-        <v>2837</v>
+        <v>5669</v>
       </c>
       <c r="C143" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="D143" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="B144">
-        <v>2785</v>
+        <v>5652</v>
       </c>
       <c r="C144" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="D144" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>389</v>
       </c>
       <c r="B145">
-        <v>2784</v>
+        <v>5588</v>
       </c>
       <c r="C145" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D145" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
+        <v>392</v>
+      </c>
+      <c r="B146">
+        <v>5267</v>
+      </c>
+      <c r="C146" t="s">
+        <v>393</v>
+      </c>
+      <c r="D146" t="s">
         <v>394</v>
-      </c>
-[...7 lines deleted...]
-        <v>396</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="B147">
-        <v>2550</v>
+        <v>5266</v>
       </c>
       <c r="C147" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="D147" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>397</v>
       </c>
       <c r="B148">
-        <v>2549</v>
+        <v>5096</v>
       </c>
       <c r="C148" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="D148" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
+        <v>400</v>
+      </c>
+      <c r="B149">
+        <v>4831</v>
+      </c>
+      <c r="C149" t="s">
+        <v>401</v>
+      </c>
+      <c r="D149" t="s">
         <v>402</v>
-      </c>
-[...7 lines deleted...]
-        <v>404</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
+        <v>403</v>
+      </c>
+      <c r="B150">
+        <v>4807</v>
+      </c>
+      <c r="C150" t="s">
+        <v>404</v>
+      </c>
+      <c r="D150" t="s">
         <v>405</v>
-      </c>
-[...7 lines deleted...]
-        <v>407</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
+        <v>406</v>
+      </c>
+      <c r="B151">
+        <v>4803</v>
+      </c>
+      <c r="C151" t="s">
+        <v>407</v>
+      </c>
+      <c r="D151" t="s">
         <v>408</v>
-      </c>
-[...7 lines deleted...]
-        <v>410</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
+        <v>409</v>
+      </c>
+      <c r="B152">
+        <v>4749</v>
+      </c>
+      <c r="C152" t="s">
+        <v>410</v>
+      </c>
+      <c r="D152" t="s">
         <v>411</v>
-      </c>
-[...7 lines deleted...]
-        <v>413</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
+        <v>412</v>
+      </c>
+      <c r="B153">
+        <v>4657</v>
+      </c>
+      <c r="C153" t="s">
+        <v>413</v>
+      </c>
+      <c r="D153" t="s">
         <v>414</v>
-      </c>
-[...7 lines deleted...]
-        <v>416</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="B154">
-        <v>1802</v>
+        <v>4654</v>
       </c>
       <c r="C154" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="D154" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="B155">
-        <v>1769</v>
+        <v>4565</v>
       </c>
       <c r="C155" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="D155" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B156">
-        <v>1741</v>
+        <v>4281</v>
       </c>
       <c r="C156" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="D156" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>423</v>
       </c>
       <c r="B157">
-        <v>1741</v>
+        <v>4248</v>
       </c>
       <c r="C157" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="D157" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
+        <v>426</v>
+      </c>
+      <c r="B158">
+        <v>4128</v>
+      </c>
+      <c r="C158" t="s">
+        <v>427</v>
+      </c>
+      <c r="D158" t="s">
         <v>428</v>
-      </c>
-[...7 lines deleted...]
-        <v>430</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
+        <v>429</v>
+      </c>
+      <c r="B159">
+        <v>3850</v>
+      </c>
+      <c r="C159" t="s">
+        <v>430</v>
+      </c>
+      <c r="D159" t="s">
         <v>431</v>
-      </c>
-[...7 lines deleted...]
-        <v>433</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B160">
-        <v>1476</v>
+        <v>3753</v>
       </c>
       <c r="C160" t="s">
+        <v>433</v>
+      </c>
+      <c r="D160" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
+        <v>432</v>
+      </c>
+      <c r="B161">
+        <v>3738</v>
+      </c>
+      <c r="C161" t="s">
+        <v>435</v>
+      </c>
+      <c r="D161" t="s">
         <v>436</v>
-      </c>
-[...7 lines deleted...]
-        <v>438</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B162">
-        <v>1379</v>
+        <v>3602</v>
       </c>
       <c r="C162" t="s">
+        <v>438</v>
+      </c>
+      <c r="D162" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
+        <v>440</v>
+      </c>
+      <c r="B163">
+        <v>3542</v>
+      </c>
+      <c r="C163" t="s">
         <v>441</v>
       </c>
-      <c r="B163">
-[...2 lines deleted...]
-      <c r="C163" t="s">
+      <c r="D163" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B164">
-        <v>1300</v>
+        <v>2893</v>
       </c>
       <c r="C164" t="s">
+        <v>443</v>
+      </c>
+      <c r="D164" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
+        <v>445</v>
+      </c>
+      <c r="B165">
+        <v>1177</v>
+      </c>
+      <c r="C165" t="s">
         <v>446</v>
       </c>
-      <c r="B165">
-[...2 lines deleted...]
-      <c r="C165" t="s">
+      <c r="D165" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
+        <v>448</v>
+      </c>
+      <c r="B166">
+        <v>3265</v>
+      </c>
+      <c r="C166" t="s">
         <v>449</v>
       </c>
-      <c r="B166">
-[...2 lines deleted...]
-      <c r="C166" t="s">
+      <c r="D166" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B167">
-        <v>1138</v>
+        <v>3194</v>
       </c>
       <c r="C167" t="s">
         <v>452</v>
       </c>
       <c r="D167" t="s">
         <v>453</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>454</v>
       </c>
       <c r="B168">
-        <v>1036</v>
+        <v>2876</v>
       </c>
       <c r="C168" t="s">
         <v>455</v>
       </c>
       <c r="D168" t="s">
         <v>456</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>457</v>
       </c>
       <c r="B169">
-        <v>853</v>
+        <v>2837</v>
       </c>
       <c r="C169" t="s">
         <v>458</v>
       </c>
       <c r="D169" t="s">
         <v>459</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B170">
-        <v>852</v>
+        <v>2785</v>
       </c>
       <c r="C170" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D170" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B171">
-        <v>851</v>
+        <v>2784</v>
       </c>
       <c r="C171" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D171" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="B172">
-        <v>850</v>
+        <v>2702</v>
       </c>
       <c r="C172" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D172" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>457</v>
+        <v>468</v>
       </c>
       <c r="B173">
-        <v>849</v>
+        <v>2550</v>
       </c>
       <c r="C173" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="D173" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>457</v>
+        <v>468</v>
       </c>
       <c r="B174">
-        <v>848</v>
+        <v>2549</v>
       </c>
       <c r="C174" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="D174" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="B175">
-        <v>847</v>
+        <v>2377</v>
       </c>
       <c r="C175" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="D175" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>457</v>
+        <v>476</v>
       </c>
       <c r="B176">
-        <v>846</v>
+        <v>2326</v>
       </c>
       <c r="C176" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="D176" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>457</v>
+        <v>479</v>
       </c>
       <c r="B177">
-        <v>845</v>
+        <v>2270</v>
       </c>
       <c r="C177" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="D177" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>457</v>
+        <v>482</v>
       </c>
       <c r="B178">
-        <v>834</v>
+        <v>1411</v>
       </c>
       <c r="C178" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="D178" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="B179">
-        <v>789</v>
+        <v>2186</v>
       </c>
       <c r="C179" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="D179" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="B180">
-        <v>773</v>
+        <v>1802</v>
       </c>
       <c r="C180" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="D180" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
       <c r="B181">
-        <v>771</v>
+        <v>1769</v>
       </c>
       <c r="C181" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="D181" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="B182">
-        <v>768</v>
+        <v>1741</v>
       </c>
       <c r="C182" t="s">
-        <v>486</v>
+        <v>495</v>
       </c>
       <c r="D182" t="s">
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="B183">
-        <v>687</v>
+        <v>1741</v>
       </c>
       <c r="C183" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="D183" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>488</v>
+        <v>499</v>
       </c>
       <c r="B184">
-        <v>677</v>
+        <v>1558</v>
       </c>
       <c r="C184" t="s">
-        <v>491</v>
+        <v>500</v>
       </c>
       <c r="D184" t="s">
-        <v>492</v>
+        <v>501</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>488</v>
+        <v>502</v>
       </c>
       <c r="B185">
-        <v>675</v>
+        <v>1477</v>
       </c>
       <c r="C185" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="D185" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>488</v>
+        <v>502</v>
       </c>
       <c r="B186">
-        <v>644</v>
+        <v>1476</v>
       </c>
       <c r="C186" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="D186" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="B187">
-        <v>552</v>
+        <v>1405</v>
       </c>
       <c r="C187" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="D187" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="B188">
-        <v>513</v>
+        <v>1379</v>
       </c>
       <c r="C188" t="s">
-        <v>501</v>
+        <v>510</v>
       </c>
       <c r="D188" t="s">
-        <v>502</v>
+        <v>511</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>503</v>
+        <v>512</v>
       </c>
       <c r="B189">
-        <v>456</v>
+        <v>1306</v>
       </c>
       <c r="C189" t="s">
-        <v>504</v>
+        <v>513</v>
       </c>
       <c r="D189" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="B190">
-        <v>339</v>
+        <v>1300</v>
       </c>
       <c r="C190" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="D190" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="B191">
-        <v>138</v>
+        <v>1176</v>
       </c>
       <c r="C191" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="D191" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>509</v>
+        <v>520</v>
       </c>
       <c r="B192">
-        <v>137</v>
+        <v>1269</v>
       </c>
       <c r="C192" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="D192" t="s">
-        <v>513</v>
+        <v>522</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="B193">
-        <v>7947</v>
+        <v>1138</v>
       </c>
       <c r="C193" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="D193" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>514</v>
+        <v>525</v>
       </c>
       <c r="B194">
-        <v>7946</v>
+        <v>1036</v>
       </c>
       <c r="C194" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
       <c r="D194" t="s">
-        <v>518</v>
+        <v>527</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="B195">
-        <v>7868</v>
+        <v>853</v>
       </c>
       <c r="C195" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="D195" t="s">
-        <v>521</v>
+        <v>530</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="B196">
-        <v>7828</v>
+        <v>852</v>
       </c>
       <c r="C196" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="D196" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="B197">
-        <v>7633</v>
+        <v>851</v>
       </c>
       <c r="C197" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="D197" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
         <v>528</v>
       </c>
       <c r="B198">
-        <v>7529</v>
+        <v>850</v>
       </c>
       <c r="C198" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="D198" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="B199">
-        <v>7196</v>
+        <v>849</v>
       </c>
       <c r="C199" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="D199" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="B200">
-        <v>7107</v>
+        <v>848</v>
       </c>
       <c r="C200" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="D200" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="B201">
-        <v>7099</v>
+        <v>847</v>
       </c>
       <c r="C201" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="D201" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="B202">
-        <v>7096</v>
+        <v>846</v>
       </c>
       <c r="C202" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="D202" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="B203">
-        <v>7091</v>
+        <v>845</v>
       </c>
       <c r="C203" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="D203" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>543</v>
+        <v>528</v>
       </c>
       <c r="B204">
-        <v>6926</v>
+        <v>834</v>
       </c>
       <c r="C204" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="D204" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="B205">
-        <v>6779</v>
+        <v>789</v>
       </c>
       <c r="C205" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="D205" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B206">
-        <v>6658</v>
+        <v>773</v>
       </c>
       <c r="C206" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="D206" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B207">
-        <v>6656</v>
+        <v>771</v>
       </c>
       <c r="C207" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="D207" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="B208">
-        <v>6639</v>
+        <v>768</v>
       </c>
       <c r="C208" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D208" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="B209">
-        <v>6635</v>
+        <v>687</v>
       </c>
       <c r="C209" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D209" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
         <v>559</v>
       </c>
       <c r="B210">
-        <v>6517</v>
+        <v>677</v>
       </c>
       <c r="C210" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="D210" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="B211">
-        <v>6442</v>
+        <v>675</v>
       </c>
       <c r="C211" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D211" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="B212">
-        <v>6363</v>
+        <v>644</v>
       </c>
       <c r="C212" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D212" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B213">
-        <v>6349</v>
+        <v>552</v>
       </c>
       <c r="C213" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D213" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B214">
-        <v>6272</v>
+        <v>513</v>
       </c>
       <c r="C214" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D214" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B215">
-        <v>5839</v>
+        <v>456</v>
       </c>
       <c r="C215" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D215" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B216">
-        <v>5824</v>
+        <v>339</v>
       </c>
       <c r="C216" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D216" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="B217">
-        <v>5823</v>
+        <v>138</v>
       </c>
       <c r="C217" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="D217" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="B218">
-        <v>5808</v>
+        <v>137</v>
       </c>
       <c r="C218" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D218" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B219">
-        <v>5769</v>
+        <v>7947</v>
       </c>
       <c r="C219" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D219" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B220">
-        <v>5765</v>
+        <v>7946</v>
       </c>
       <c r="C220" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D220" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B221">
-        <v>5733</v>
+        <v>7868</v>
       </c>
       <c r="C221" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D221" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="B222">
-        <v>5732</v>
+        <v>7828</v>
       </c>
       <c r="C222" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="D222" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B223">
-        <v>5445</v>
+        <v>7633</v>
       </c>
       <c r="C223" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="D223" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B224">
-        <v>5439</v>
+        <v>7529</v>
       </c>
       <c r="C224" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="D224" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="B225">
-        <v>5436</v>
+        <v>7196</v>
       </c>
       <c r="C225" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="D225" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B226">
-        <v>5385</v>
+        <v>7107</v>
       </c>
       <c r="C226" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="D226" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
         <v>605</v>
       </c>
       <c r="B227">
-        <v>5388</v>
+        <v>7099</v>
       </c>
       <c r="C227" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="D227" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="B228">
-        <v>5115</v>
+        <v>7096</v>
       </c>
       <c r="C228" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="D228" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="B229">
-        <v>5033</v>
+        <v>7091</v>
       </c>
       <c r="C229" t="s">
         <v>612</v>
       </c>
       <c r="D229" t="s">
         <v>613</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
         <v>614</v>
       </c>
       <c r="B230">
-        <v>4998</v>
+        <v>6926</v>
       </c>
       <c r="C230" t="s">
         <v>615</v>
       </c>
       <c r="D230" t="s">
         <v>616</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
         <v>617</v>
       </c>
       <c r="B231">
-        <v>4901</v>
+        <v>6779</v>
       </c>
       <c r="C231" t="s">
         <v>618</v>
       </c>
       <c r="D231" t="s">
         <v>619</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
         <v>620</v>
       </c>
       <c r="B232">
-        <v>4884</v>
+        <v>6658</v>
       </c>
       <c r="C232" t="s">
         <v>621</v>
       </c>
       <c r="D232" t="s">
         <v>622</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
+        <v>620</v>
+      </c>
+      <c r="B233">
+        <v>6656</v>
+      </c>
+      <c r="C233" t="s">
         <v>623</v>
       </c>
-      <c r="B233">
-[...2 lines deleted...]
-      <c r="C233" t="s">
+      <c r="D233" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
+        <v>625</v>
+      </c>
+      <c r="B234">
+        <v>6639</v>
+      </c>
+      <c r="C234" t="s">
         <v>626</v>
       </c>
-      <c r="B234">
+      <c r="D234" t="s">
+        <v>627</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>625</v>
+      </c>
+      <c r="B235">
+        <v>6635</v>
+      </c>
+      <c r="C235" t="s">
+        <v>628</v>
+      </c>
+      <c r="D235" t="s">
+        <v>629</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>630</v>
+      </c>
+      <c r="B236">
+        <v>6517</v>
+      </c>
+      <c r="C236" t="s">
+        <v>631</v>
+      </c>
+      <c r="D236" t="s">
+        <v>632</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>633</v>
+      </c>
+      <c r="B237">
+        <v>6442</v>
+      </c>
+      <c r="C237" t="s">
+        <v>634</v>
+      </c>
+      <c r="D237" t="s">
+        <v>635</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>633</v>
+      </c>
+      <c r="B238">
+        <v>6363</v>
+      </c>
+      <c r="C238" t="s">
+        <v>636</v>
+      </c>
+      <c r="D238" t="s">
+        <v>637</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>638</v>
+      </c>
+      <c r="B239">
+        <v>6349</v>
+      </c>
+      <c r="C239" t="s">
+        <v>639</v>
+      </c>
+      <c r="D239" t="s">
+        <v>640</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>641</v>
+      </c>
+      <c r="B240">
+        <v>6272</v>
+      </c>
+      <c r="C240" t="s">
+        <v>642</v>
+      </c>
+      <c r="D240" t="s">
+        <v>643</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>644</v>
+      </c>
+      <c r="B241">
+        <v>5839</v>
+      </c>
+      <c r="C241" t="s">
+        <v>645</v>
+      </c>
+      <c r="D241" t="s">
+        <v>646</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>647</v>
+      </c>
+      <c r="B242">
+        <v>5824</v>
+      </c>
+      <c r="C242" t="s">
+        <v>648</v>
+      </c>
+      <c r="D242" t="s">
+        <v>649</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>647</v>
+      </c>
+      <c r="B243">
+        <v>5823</v>
+      </c>
+      <c r="C243" t="s">
+        <v>650</v>
+      </c>
+      <c r="D243" t="s">
+        <v>651</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>652</v>
+      </c>
+      <c r="B244">
+        <v>5808</v>
+      </c>
+      <c r="C244" t="s">
+        <v>653</v>
+      </c>
+      <c r="D244" t="s">
+        <v>654</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>655</v>
+      </c>
+      <c r="B245">
+        <v>5769</v>
+      </c>
+      <c r="C245" t="s">
+        <v>656</v>
+      </c>
+      <c r="D245" t="s">
+        <v>657</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>655</v>
+      </c>
+      <c r="B246">
+        <v>5765</v>
+      </c>
+      <c r="C246" t="s">
+        <v>658</v>
+      </c>
+      <c r="D246" t="s">
+        <v>659</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>660</v>
+      </c>
+      <c r="B247">
+        <v>5733</v>
+      </c>
+      <c r="C247" t="s">
+        <v>661</v>
+      </c>
+      <c r="D247" t="s">
+        <v>662</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>660</v>
+      </c>
+      <c r="B248">
+        <v>5732</v>
+      </c>
+      <c r="C248" t="s">
+        <v>663</v>
+      </c>
+      <c r="D248" t="s">
+        <v>664</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>665</v>
+      </c>
+      <c r="B249">
+        <v>5445</v>
+      </c>
+      <c r="C249" t="s">
+        <v>666</v>
+      </c>
+      <c r="D249" t="s">
+        <v>667</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>668</v>
+      </c>
+      <c r="B250">
+        <v>5439</v>
+      </c>
+      <c r="C250" t="s">
+        <v>669</v>
+      </c>
+      <c r="D250" t="s">
+        <v>670</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>668</v>
+      </c>
+      <c r="B251">
+        <v>5436</v>
+      </c>
+      <c r="C251" t="s">
+        <v>671</v>
+      </c>
+      <c r="D251" t="s">
+        <v>672</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>673</v>
+      </c>
+      <c r="B252">
+        <v>5385</v>
+      </c>
+      <c r="C252" t="s">
+        <v>674</v>
+      </c>
+      <c r="D252" t="s">
+        <v>675</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>676</v>
+      </c>
+      <c r="B253">
+        <v>5388</v>
+      </c>
+      <c r="C253" t="s">
+        <v>677</v>
+      </c>
+      <c r="D253" t="s">
+        <v>678</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>679</v>
+      </c>
+      <c r="B254">
+        <v>5115</v>
+      </c>
+      <c r="C254" t="s">
+        <v>680</v>
+      </c>
+      <c r="D254" t="s">
+        <v>681</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>682</v>
+      </c>
+      <c r="B255">
+        <v>5033</v>
+      </c>
+      <c r="C255" t="s">
+        <v>683</v>
+      </c>
+      <c r="D255" t="s">
+        <v>684</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>685</v>
+      </c>
+      <c r="B256">
+        <v>4998</v>
+      </c>
+      <c r="C256" t="s">
+        <v>686</v>
+      </c>
+      <c r="D256" t="s">
+        <v>687</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>688</v>
+      </c>
+      <c r="B257">
+        <v>4901</v>
+      </c>
+      <c r="C257" t="s">
+        <v>689</v>
+      </c>
+      <c r="D257" t="s">
+        <v>690</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>691</v>
+      </c>
+      <c r="B258">
+        <v>4884</v>
+      </c>
+      <c r="C258" t="s">
+        <v>692</v>
+      </c>
+      <c r="D258" t="s">
+        <v>693</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>694</v>
+      </c>
+      <c r="B259">
+        <v>3097</v>
+      </c>
+      <c r="C259" t="s">
+        <v>695</v>
+      </c>
+      <c r="D259" t="s">
+        <v>696</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>697</v>
+      </c>
+      <c r="B260">
         <v>1592</v>
       </c>
-      <c r="C234" t="s">
-[...8 lines deleted...]
-      <c r="F234" s="2" t="s">
+      <c r="C260" t="s">
+        <v>698</v>
+      </c>
+      <c r="D260" t="s">
+        <v>699</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
-    <hyperlink ref="F7" r:id="rId11"/>
-[...75 lines deleted...]
-    <hyperlink ref="E46" r:id="rId87"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
     <hyperlink ref="F46" r:id="rId88"/>
     <hyperlink ref="E47" r:id="rId89"/>
     <hyperlink ref="F47" r:id="rId90"/>
     <hyperlink ref="E48" r:id="rId91"/>
     <hyperlink ref="F48" r:id="rId92"/>
     <hyperlink ref="E49" r:id="rId93"/>
     <hyperlink ref="F49" r:id="rId94"/>
     <hyperlink ref="E50" r:id="rId95"/>
     <hyperlink ref="F50" r:id="rId96"/>
     <hyperlink ref="E51" r:id="rId97"/>
     <hyperlink ref="F51" r:id="rId98"/>
     <hyperlink ref="E52" r:id="rId99"/>
     <hyperlink ref="F52" r:id="rId100"/>
     <hyperlink ref="E53" r:id="rId101"/>
     <hyperlink ref="F53" r:id="rId102"/>
     <hyperlink ref="E54" r:id="rId103"/>
     <hyperlink ref="F54" r:id="rId104"/>
     <hyperlink ref="E55" r:id="rId105"/>
     <hyperlink ref="F55" r:id="rId106"/>
     <hyperlink ref="E56" r:id="rId107"/>
     <hyperlink ref="F56" r:id="rId108"/>
     <hyperlink ref="E57" r:id="rId109"/>
     <hyperlink ref="F57" r:id="rId110"/>
     <hyperlink ref="E58" r:id="rId111"/>
     <hyperlink ref="F58" r:id="rId112"/>
@@ -7167,102 +7900,102 @@
     <hyperlink ref="F84" r:id="rId164"/>
     <hyperlink ref="E85" r:id="rId165"/>
     <hyperlink ref="F85" r:id="rId166"/>
     <hyperlink ref="E86" r:id="rId167"/>
     <hyperlink ref="F86" r:id="rId168"/>
     <hyperlink ref="E87" r:id="rId169"/>
     <hyperlink ref="F87" r:id="rId170"/>
     <hyperlink ref="E88" r:id="rId171"/>
     <hyperlink ref="F88" r:id="rId172"/>
     <hyperlink ref="E89" r:id="rId173"/>
     <hyperlink ref="F89" r:id="rId174"/>
     <hyperlink ref="E90" r:id="rId175"/>
     <hyperlink ref="F90" r:id="rId176"/>
     <hyperlink ref="E91" r:id="rId177"/>
     <hyperlink ref="F91" r:id="rId178"/>
     <hyperlink ref="E92" r:id="rId179"/>
     <hyperlink ref="F92" r:id="rId180"/>
     <hyperlink ref="E93" r:id="rId181"/>
     <hyperlink ref="F93" r:id="rId182"/>
     <hyperlink ref="E94" r:id="rId183"/>
     <hyperlink ref="F94" r:id="rId184"/>
     <hyperlink ref="E95" r:id="rId185"/>
     <hyperlink ref="F95" r:id="rId186"/>
     <hyperlink ref="E96" r:id="rId187"/>
     <hyperlink ref="F96" r:id="rId188"/>
-    <hyperlink ref="F97" r:id="rId189"/>
-[...50 lines deleted...]
-    <hyperlink ref="E123" r:id="rId240"/>
+    <hyperlink ref="E97" r:id="rId189"/>
+    <hyperlink ref="F97" r:id="rId190"/>
+    <hyperlink ref="E98" r:id="rId191"/>
+    <hyperlink ref="F98" r:id="rId192"/>
+    <hyperlink ref="E99" r:id="rId193"/>
+    <hyperlink ref="F99" r:id="rId194"/>
+    <hyperlink ref="E100" r:id="rId195"/>
+    <hyperlink ref="F100" r:id="rId196"/>
+    <hyperlink ref="E101" r:id="rId197"/>
+    <hyperlink ref="F101" r:id="rId198"/>
+    <hyperlink ref="E102" r:id="rId199"/>
+    <hyperlink ref="F102" r:id="rId200"/>
+    <hyperlink ref="E103" r:id="rId201"/>
+    <hyperlink ref="F103" r:id="rId202"/>
+    <hyperlink ref="E104" r:id="rId203"/>
+    <hyperlink ref="F104" r:id="rId204"/>
+    <hyperlink ref="E105" r:id="rId205"/>
+    <hyperlink ref="F105" r:id="rId206"/>
+    <hyperlink ref="E106" r:id="rId207"/>
+    <hyperlink ref="F106" r:id="rId208"/>
+    <hyperlink ref="E107" r:id="rId209"/>
+    <hyperlink ref="F107" r:id="rId210"/>
+    <hyperlink ref="E108" r:id="rId211"/>
+    <hyperlink ref="F108" r:id="rId212"/>
+    <hyperlink ref="E109" r:id="rId213"/>
+    <hyperlink ref="F109" r:id="rId214"/>
+    <hyperlink ref="E110" r:id="rId215"/>
+    <hyperlink ref="F110" r:id="rId216"/>
+    <hyperlink ref="E111" r:id="rId217"/>
+    <hyperlink ref="F111" r:id="rId218"/>
+    <hyperlink ref="E112" r:id="rId219"/>
+    <hyperlink ref="F112" r:id="rId220"/>
+    <hyperlink ref="E113" r:id="rId221"/>
+    <hyperlink ref="F113" r:id="rId222"/>
+    <hyperlink ref="E114" r:id="rId223"/>
+    <hyperlink ref="F114" r:id="rId224"/>
+    <hyperlink ref="E115" r:id="rId225"/>
+    <hyperlink ref="F115" r:id="rId226"/>
+    <hyperlink ref="E116" r:id="rId227"/>
+    <hyperlink ref="F116" r:id="rId228"/>
+    <hyperlink ref="E117" r:id="rId229"/>
+    <hyperlink ref="F117" r:id="rId230"/>
+    <hyperlink ref="E118" r:id="rId231"/>
+    <hyperlink ref="F118" r:id="rId232"/>
+    <hyperlink ref="E119" r:id="rId233"/>
+    <hyperlink ref="F119" r:id="rId234"/>
+    <hyperlink ref="E120" r:id="rId235"/>
+    <hyperlink ref="F120" r:id="rId236"/>
+    <hyperlink ref="E121" r:id="rId237"/>
+    <hyperlink ref="F121" r:id="rId238"/>
+    <hyperlink ref="E122" r:id="rId239"/>
+    <hyperlink ref="F122" r:id="rId240"/>
     <hyperlink ref="F123" r:id="rId241"/>
     <hyperlink ref="E124" r:id="rId242"/>
     <hyperlink ref="F124" r:id="rId243"/>
     <hyperlink ref="E125" r:id="rId244"/>
     <hyperlink ref="F125" r:id="rId245"/>
     <hyperlink ref="E126" r:id="rId246"/>
     <hyperlink ref="F126" r:id="rId247"/>
     <hyperlink ref="E127" r:id="rId248"/>
     <hyperlink ref="F127" r:id="rId249"/>
     <hyperlink ref="E128" r:id="rId250"/>
     <hyperlink ref="F128" r:id="rId251"/>
     <hyperlink ref="E129" r:id="rId252"/>
     <hyperlink ref="F129" r:id="rId253"/>
     <hyperlink ref="E130" r:id="rId254"/>
     <hyperlink ref="F130" r:id="rId255"/>
     <hyperlink ref="E131" r:id="rId256"/>
     <hyperlink ref="F131" r:id="rId257"/>
     <hyperlink ref="E132" r:id="rId258"/>
     <hyperlink ref="F132" r:id="rId259"/>
     <hyperlink ref="E133" r:id="rId260"/>
     <hyperlink ref="F133" r:id="rId261"/>
     <hyperlink ref="E134" r:id="rId262"/>
     <hyperlink ref="F134" r:id="rId263"/>
     <hyperlink ref="E135" r:id="rId264"/>
     <hyperlink ref="F135" r:id="rId265"/>
@@ -7442,50 +8175,102 @@
     <hyperlink ref="F222" r:id="rId439"/>
     <hyperlink ref="E223" r:id="rId440"/>
     <hyperlink ref="F223" r:id="rId441"/>
     <hyperlink ref="E224" r:id="rId442"/>
     <hyperlink ref="F224" r:id="rId443"/>
     <hyperlink ref="E225" r:id="rId444"/>
     <hyperlink ref="F225" r:id="rId445"/>
     <hyperlink ref="E226" r:id="rId446"/>
     <hyperlink ref="F226" r:id="rId447"/>
     <hyperlink ref="E227" r:id="rId448"/>
     <hyperlink ref="F227" r:id="rId449"/>
     <hyperlink ref="E228" r:id="rId450"/>
     <hyperlink ref="F228" r:id="rId451"/>
     <hyperlink ref="E229" r:id="rId452"/>
     <hyperlink ref="F229" r:id="rId453"/>
     <hyperlink ref="E230" r:id="rId454"/>
     <hyperlink ref="F230" r:id="rId455"/>
     <hyperlink ref="E231" r:id="rId456"/>
     <hyperlink ref="F231" r:id="rId457"/>
     <hyperlink ref="E232" r:id="rId458"/>
     <hyperlink ref="F232" r:id="rId459"/>
     <hyperlink ref="E233" r:id="rId460"/>
     <hyperlink ref="F233" r:id="rId461"/>
     <hyperlink ref="E234" r:id="rId462"/>
     <hyperlink ref="F234" r:id="rId463"/>
+    <hyperlink ref="E235" r:id="rId464"/>
+    <hyperlink ref="F235" r:id="rId465"/>
+    <hyperlink ref="E236" r:id="rId466"/>
+    <hyperlink ref="F236" r:id="rId467"/>
+    <hyperlink ref="E237" r:id="rId468"/>
+    <hyperlink ref="F237" r:id="rId469"/>
+    <hyperlink ref="E238" r:id="rId470"/>
+    <hyperlink ref="F238" r:id="rId471"/>
+    <hyperlink ref="E239" r:id="rId472"/>
+    <hyperlink ref="F239" r:id="rId473"/>
+    <hyperlink ref="E240" r:id="rId474"/>
+    <hyperlink ref="F240" r:id="rId475"/>
+    <hyperlink ref="E241" r:id="rId476"/>
+    <hyperlink ref="F241" r:id="rId477"/>
+    <hyperlink ref="E242" r:id="rId478"/>
+    <hyperlink ref="F242" r:id="rId479"/>
+    <hyperlink ref="E243" r:id="rId480"/>
+    <hyperlink ref="F243" r:id="rId481"/>
+    <hyperlink ref="E244" r:id="rId482"/>
+    <hyperlink ref="F244" r:id="rId483"/>
+    <hyperlink ref="E245" r:id="rId484"/>
+    <hyperlink ref="F245" r:id="rId485"/>
+    <hyperlink ref="E246" r:id="rId486"/>
+    <hyperlink ref="F246" r:id="rId487"/>
+    <hyperlink ref="E247" r:id="rId488"/>
+    <hyperlink ref="F247" r:id="rId489"/>
+    <hyperlink ref="E248" r:id="rId490"/>
+    <hyperlink ref="F248" r:id="rId491"/>
+    <hyperlink ref="E249" r:id="rId492"/>
+    <hyperlink ref="F249" r:id="rId493"/>
+    <hyperlink ref="E250" r:id="rId494"/>
+    <hyperlink ref="F250" r:id="rId495"/>
+    <hyperlink ref="E251" r:id="rId496"/>
+    <hyperlink ref="F251" r:id="rId497"/>
+    <hyperlink ref="E252" r:id="rId498"/>
+    <hyperlink ref="F252" r:id="rId499"/>
+    <hyperlink ref="E253" r:id="rId500"/>
+    <hyperlink ref="F253" r:id="rId501"/>
+    <hyperlink ref="E254" r:id="rId502"/>
+    <hyperlink ref="F254" r:id="rId503"/>
+    <hyperlink ref="E255" r:id="rId504"/>
+    <hyperlink ref="F255" r:id="rId505"/>
+    <hyperlink ref="E256" r:id="rId506"/>
+    <hyperlink ref="F256" r:id="rId507"/>
+    <hyperlink ref="E257" r:id="rId508"/>
+    <hyperlink ref="F257" r:id="rId509"/>
+    <hyperlink ref="E258" r:id="rId510"/>
+    <hyperlink ref="F258" r:id="rId511"/>
+    <hyperlink ref="E259" r:id="rId512"/>
+    <hyperlink ref="F259" r:id="rId513"/>
+    <hyperlink ref="E260" r:id="rId514"/>
+    <hyperlink ref="F260" r:id="rId515"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>