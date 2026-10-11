--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -8,88 +8,103 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="57">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>SERVIZIO DISABILITA' SENSORIALE A.S. 2026/27</t>
+  </si>
+  <si>
+    <t>H91I26000370002</t>
+  </si>
+  <si>
+    <t>€ 8.925,84</t>
+  </si>
+  <si>
+    <t>REGIONE LAZIO</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
     <t>PN 21-27 _ AGGIORNI@MOCI 2026</t>
   </si>
   <si>
     <t>H94D26001870007</t>
   </si>
   <si>
     <t>€ 34.500,00</t>
   </si>
   <si>
     <t>PN 21-27</t>
   </si>
   <si>
     <t>23/07/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
-[...1 lines deleted...]
-  <si>
     <t>AGENDA NORD 2 - LA VALIGIA DELLE COMPETENZE</t>
   </si>
   <si>
     <t>H94D26000470007</t>
   </si>
   <si>
     <t>€ 99.960,00</t>
   </si>
   <si>
     <t>PON-FSE</t>
   </si>
   <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>SERVIZIO C.A.A. A.S. 2025/26</t>
   </si>
   <si>
     <t>H92J26000020004</t>
   </si>
   <si>
     <t>€ 4.614,98</t>
   </si>
   <si>
     <t>COMUNE DI ROMA _ MUNICIPIO XIV</t>
@@ -116,53 +131,50 @@
     <t>H54D25006440007</t>
   </si>
   <si>
     <t>€ 79.980,00</t>
   </si>
   <si>
     <t>Programma Nazionale “Scuola e competenze” 2021-2027</t>
   </si>
   <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>H92J26000010004</t>
   </si>
   <si>
     <t>€ 3.811,25</t>
   </si>
   <si>
     <t>01/02/2026</t>
   </si>
   <si>
     <t>DISABILITA' SENSORIALE 25-26_ SEGNI DI INTEGRAZIONE</t>
   </si>
   <si>
     <t>H91I25000640002</t>
-  </si>
-[...1 lines deleted...]
-    <t>€ 8.925,84</t>
   </si>
   <si>
     <t>Regione Lazio</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>AGENDA NORD 1 - CRESCIAMO INSIEME NELLE COMPETENZE DIGITALI</t>
   </si>
   <si>
     <t>H94D24002350007</t>
   </si>
   <si>
     <t>€ 18.180,00</t>
   </si>
   <si>
     <t>PN</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>AGENDA NORD 1- CRESCIAMO INSIEME NELLE COMPETENZE LINGUISTICHE</t>
   </si>
@@ -564,56 +576,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/1e828419-1b54-45f6-9854-8fe631ac7938" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/e9be1b84-4efd-4019-8f25-aa5c6cccbae9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/b4414a18-8430-4c97-b819-26604a178605" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/db573015-a5f7-4096-8180-f05df12b0a1b" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/ee9c6e08-9211-4801-9716-08164ddaba23" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/3e0f9c42-9e83-438c-ae78-d2b47e50c4d3" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/aa56f71c-afc5-449d-9d7c-8881004b59eb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/567bc3db-2d2c-439a-82e8-e0bb0b43b2fa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/99e89904-2496-47d4-81c0-10d6b01cb4d3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/15fc8ccd-91a0-4835-81ce-5b0e01781043" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/b7f4bfe9-bdbb-49c2-8d5f-86e1344cb024" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/1e828419-1b54-45f6-9854-8fe631ac7938" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/e9be1b84-4efd-4019-8f25-aa5c6cccbae9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/b4414a18-8430-4c97-b819-26604a178605" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/db573015-a5f7-4096-8180-f05df12b0a1b" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/ee9c6e08-9211-4801-9716-08164ddaba23" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/3e0f9c42-9e83-438c-ae78-d2b47e50c4d3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/aa56f71c-afc5-449d-9d7c-8881004b59eb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/567bc3db-2d2c-439a-82e8-e0bb0b43b2fa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/99e89904-2496-47d4-81c0-10d6b01cb4d3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/progetto/15fc8ccd-91a0-4835-81ce-5b0e01781043" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F19"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
@@ -679,253 +691,274 @@
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" t="s">
         <v>26</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="1">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
         <v>2025</v>
       </c>
-      <c r="B10" s="1"/>
-[...6 lines deleted...]
-      <c r="A11" s="2" t="s">
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B12" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="C12" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D12" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="E12" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13" t="s">
         <v>40</v>
       </c>
       <c r="C13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" t="s">
         <v>41</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>42</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
         <v>43</v>
       </c>
-      <c r="F13" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="1">
+      <c r="B14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" t="s">
+        <v>45</v>
+      </c>
+      <c r="D14" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
         <v>2024</v>
       </c>
-      <c r="B15" s="1"/>
-[...6 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="B17" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C16" s="2" t="s">
+      <c r="C17" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D17" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="E17" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F16" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E18" t="s">
         <v>51</v>
       </c>
-      <c r="E18" t="s">
+      <c r="F18" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
         <v>52</v>
       </c>
-      <c r="F18" s="3" t="s">
+      <c r="B19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" t="s">
+        <v>54</v>
+      </c>
+      <c r="D19" t="s">
+        <v>55</v>
+      </c>
+      <c r="E19" t="s">
+        <v>56</v>
+      </c>
+      <c r="F19" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A10:F10"/>
-    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A16:F16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1"/>
     <hyperlink ref="F4" r:id="rId2"/>
     <hyperlink ref="F5" r:id="rId3"/>
     <hyperlink ref="F6" r:id="rId4"/>
     <hyperlink ref="F7" r:id="rId5"/>
     <hyperlink ref="F8" r:id="rId6"/>
-    <hyperlink ref="F12" r:id="rId7"/>
+    <hyperlink ref="F9" r:id="rId7"/>
     <hyperlink ref="F13" r:id="rId8"/>
-    <hyperlink ref="F17" r:id="rId9"/>
+    <hyperlink ref="F14" r:id="rId9"/>
     <hyperlink ref="F18" r:id="rId10"/>
+    <hyperlink ref="F19" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>