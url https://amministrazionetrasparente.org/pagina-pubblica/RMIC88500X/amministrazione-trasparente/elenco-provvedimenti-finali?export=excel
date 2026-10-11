--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -8,80 +8,149 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="234">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD180F6371</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento Servizio DISABILITA' SENSORIALE A.S. 2026/27</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BD03758137</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affido diretto La Valigia del Coding 1-2  Agenda Nord 25/26 26/27</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCF2A595AA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto kit reintegro primo soccorso</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCEC9B1246</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura materiale di pulizia</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCD0DECC73</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale igienico sanitario</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCCA442A16</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto gestionale Bilancio WEB</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCC7628EC3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo incarico RSPP</t>
+  </si>
+  <si>
+    <t>BCC73B595A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Approvvigionamento servizi Amministrazione Trasparente</t>
+  </si>
+  <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7C7945B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Servizi Software</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BC012D4EB2</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DOMINIO SITO WEB</t>
   </si>
   <si>
     <t>BC00E95DAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Accreditamento Cambridge Application Fee</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFA98FFAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio fornitura pasti</t>
   </si>
@@ -1031,1660 +1100,1820 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7C7945B2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/7819dbe2-bd3f-4db6-8758-1fe390df4308" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC012D4EB2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/8ff97e18-0970-4038-b833-2db7e581c1d7" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC00E95DAD" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/8e8f7d04-11c7-4347-b3bc-86186725c44b" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA98FFAD" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/6e27f4b5-6a53-4616-be0e-4a707299fe1b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2A509E8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/0c432864-6e6a-47d4-9279-5dbc1f301ef1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCD31D464" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/c59e3b3a-b75b-44ac-9003-a53e3d1e2a8b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCD413F62" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/13c4632b-515a-4821-a3fc-d2570b9bba9d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBBCBFD1E" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/41273610-97a3-4be2-ad8b-082b9abed736" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB8099E6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/bb1b64ff-f9b9-4668-aec5-6ce6c8e40312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E8E8A44" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/ea212279-910e-4339-af6f-10a0b8220c9c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E7F5DB2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/275bb3f6-7d46-45f2-b6fc-cfcd1588fff7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7EB1A603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/732b2bb8-ad55-4d0a-8db1-941139913c51" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69812EFA" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/ff42f7aa-3769-4833-9e89-510964c704d3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB697838FA" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/f3ef7ff2-d2f2-467c-be89-9591e781badd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB695AF6C6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/a5397281-2d8f-4d79-ace7-82befa5fd91b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6BDBC3D2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/4a184c94-14c9-444a-bee6-9de189a7a86b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E1BD7E8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/57f4c463-8e46-4539-bab5-cb40698cb059" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D8F58CC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/615a75ce-ec1f-49ca-868e-e4fb49cc1fb0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47C2B45D" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/4f629b3f-18d8-4ac7-af73-ad6048799bd5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB42A1570F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/66c6764a-8c76-4bb5-81a2-8afa4c5fe4c4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB428468FA" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/d3afa46c-2c48-46cb-90b7-11d8d7bace44" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4293B32A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/47454ea7-600f-4360-9b7a-5227482c0c64" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E2D06CF" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/128c8d47-50b7-476a-898a-b352c3a167c1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D8334AC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/3ada291b-e024-4e01-bcf8-7c0ce4d1c714" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A7E4515" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/cb2739a2-87b3-4bdb-84ef-10c27c9d8ab6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A5990AE" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/f55ba917-2841-41d9-8a2e-4eff98bb296c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A45DBE5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/75ebb0fb-00d0-42e1-a192-d57f10ba0d7e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB128748E2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/1ffd5121-9484-488f-9835-f362ceccfd64" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0EDB2BD4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/f311e665-b5f7-48e5-98c7-8deee72cd72b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF7D0D8D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/7f6d8b56-fcbb-4478-877d-821df5590885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0977E8BE" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/a8799336-2585-4ba5-b522-2a614baef724" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE9B81BE" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/a00fb897-a9fd-4009-90d8-56418b1722a6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE3FD4CFA" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/16acd2a6-bcc6-419e-a082-7de97db194f6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE40A1628" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/25f8f1e2-9426-4e6d-9499-a078e858db50" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD140DAA7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/dc9f45cf-866f-42ca-97d3-1cbf660b240d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD12DADGE" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/366b85b2-b880-42a2-80d4-5b8ee812c1a2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD1198398" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/3045f6f2-1778-41d3-b6e1-869d4466147a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA8B22F9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/50e0996b-7a70-4c41-b805-ea5cd6dff90b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA6824D8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/82c27cd0-0982-40b6-9621-f4d27d49a293" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4988ACE" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/75450014-29f2-4d38-8524-34ce79656a62" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACAC38B51" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/ece69669-8f43-4965-9f2d-ef42df0e9944" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5E1E7C0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/5a26fe6f-5de3-450c-bafd-c27c3882294b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF166E08" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/be024d6b-2a79-4a00-b2db-4ecf2b8c071a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABEA2B890" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/5b8639aa-ff6e-4258-b21e-dd04d9396bd4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABED781E3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/76ef74a9-eeab-4b02-b82d-c2f1e28a123f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA82CCDD31" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/24d3b68a-62fc-4c55-b0d0-8524a56dee5b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83417114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/8c758938-3df1-400e-8c8f-9d172cb2c88d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA821F7C04" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/7520e07c-199b-4692-b7a2-df73e29b8f61" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83140921" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/b9933470-10c6-441f-b786-40db985b0823" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=8A8337AF80" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/4174278e-759a-446d-95d7-9cf22b0809bb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ADB9CEB" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/83ccb726-694e-4e71-8acf-f03287a3a4fa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68C65C17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/6569c478-3176-4ed1-8f34-096fe1980452" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54730D8A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/0c248b84-bc1c-4ccf-a611-4cd49397733b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44D9E9D9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/f5c7e948-1252-4773-8fb1-30c2d412a29b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28E01804" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/6a7fda29-e1c9-4f6c-bf63-2d17cbd3fba7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19525A82" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/9f3565ea-135c-40af-a610-b42ee59a9343" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA14827150" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/78651f34-9eb3-4a59-a603-663d6e8bcc06" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E251063F" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/26b6842e-c4b6-4309-94e6-0dc33af3f3e1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E283B382" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/545769ce-8014-4af4-8038-2e06046f725c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99494F56E" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/a71e2bda-1d32-48ff-aa8d-a4332238076b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994758657" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/6b8be8b7-4ece-4260-a81f-43f6fc5e1520" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982C0EF48" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/db694ded-1419-4199-82b4-0a5c416b8125" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9826E907A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/01f8c68f-c443-4e1b-8086-907a8dfe705a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B954633C78" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/94c19303-ffde-4ab3-b060-b3c58e08e08a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950DF63B3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/0ee88e97-4de5-45f5-a491-937012407695" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94393B6B5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/844817e7-68d5-4e4e-9498-210b367d91c3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93BE5D20D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/a6bdf34d-ad13-4ec3-893a-4bb7978f9959" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935729792" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/dd6df22d-0d2b-4a5f-8b58-fd23432e75e4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903520B51" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/70bc018e-c692-4b14-a873-5f54ed8f1656" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901431DD5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/c6fec08f-255e-411d-b523-9735793832b4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E5FD2303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/3f09d2fc-a546-4adf-89ff-3996dc2fb0cf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A14CD279" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/6fbfc5f9-17af-4c01-a43c-35bdbf1e4b94" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C96DCE1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/69a8b68e-2030-4272-b214-1ee564a2df9a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B869DC0DFD" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/54e90623-7b04-4988-8145-4a0a8205665e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA802F0CF" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/dc4374c4-4b0f-4494-ab25-803fae8d38be" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD180F6371" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/bede4a4b-72d3-457a-84aa-352006c7e59b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD03758137" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/ee1a15eb-f368-448e-b328-6b0cfd2dabe8" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF2A595AA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/b496e5b0-6f37-4235-9e3f-9eaf44ffdb79" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEC9B1246" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/56b98326-46bb-4dcd-a8d2-7ec5c5cb9a3a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD0DECC73" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/65232335-fa6e-4aa8-a255-24510581592b" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCA442A16" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/878db18e-bcc5-4a4c-8ab6-d2a0c90acf32" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC7628EC3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/cc9c96e6-f90d-4f6e-bdf4-ce3c64148301" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC73B595A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/1efab120-6c10-41f2-94fb-67059e753b7a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7C7945B2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/7819dbe2-bd3f-4db6-8758-1fe390df4308" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC012D4EB2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/8ff97e18-0970-4038-b833-2db7e581c1d7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC00E95DAD" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/8e8f7d04-11c7-4347-b3bc-86186725c44b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA98FFAD" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/6e27f4b5-6a53-4616-be0e-4a707299fe1b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2A509E8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/0c432864-6e6a-47d4-9279-5dbc1f301ef1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCD31D464" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/c59e3b3a-b75b-44ac-9003-a53e3d1e2a8b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCD413F62" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/13c4632b-515a-4821-a3fc-d2570b9bba9d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBBCBFD1E" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/41273610-97a3-4be2-ad8b-082b9abed736" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB8099E6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/bb1b64ff-f9b9-4668-aec5-6ce6c8e40312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E8E8A44" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/ea212279-910e-4339-af6f-10a0b8220c9c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E7F5DB2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/275bb3f6-7d46-45f2-b6fc-cfcd1588fff7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7EB1A603" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/732b2bb8-ad55-4d0a-8db1-941139913c51" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69812EFA" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/ff42f7aa-3769-4833-9e89-510964c704d3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB697838FA" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/f3ef7ff2-d2f2-467c-be89-9591e781badd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB695AF6C6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/a5397281-2d8f-4d79-ace7-82befa5fd91b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6BDBC3D2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/4a184c94-14c9-444a-bee6-9de189a7a86b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E1BD7E8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/57f4c463-8e46-4539-bab5-cb40698cb059" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D8F58CC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/615a75ce-ec1f-49ca-868e-e4fb49cc1fb0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47C2B45D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/4f629b3f-18d8-4ac7-af73-ad6048799bd5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB42A1570F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/66c6764a-8c76-4bb5-81a2-8afa4c5fe4c4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB428468FA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/d3afa46c-2c48-46cb-90b7-11d8d7bace44" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4293B32A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/47454ea7-600f-4360-9b7a-5227482c0c64" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E2D06CF" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/128c8d47-50b7-476a-898a-b352c3a167c1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D8334AC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/3ada291b-e024-4e01-bcf8-7c0ce4d1c714" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A7E4515" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/cb2739a2-87b3-4bdb-84ef-10c27c9d8ab6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A5990AE" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/f55ba917-2841-41d9-8a2e-4eff98bb296c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A45DBE5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/75ebb0fb-00d0-42e1-a192-d57f10ba0d7e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB128748E2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/1ffd5121-9484-488f-9835-f362ceccfd64" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0EDB2BD4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/f311e665-b5f7-48e5-98c7-8deee72cd72b" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF7D0D8D" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/7f6d8b56-fcbb-4478-877d-821df5590885" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0977E8BE" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/a8799336-2585-4ba5-b522-2a614baef724" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE9B81BE" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/a00fb897-a9fd-4009-90d8-56418b1722a6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE3FD4CFA" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/16acd2a6-bcc6-419e-a082-7de97db194f6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE40A1628" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/25f8f1e2-9426-4e6d-9499-a078e858db50" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD140DAA7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/dc9f45cf-866f-42ca-97d3-1cbf660b240d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD12DADGE" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/366b85b2-b880-42a2-80d4-5b8ee812c1a2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD1198398" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/3045f6f2-1778-41d3-b6e1-869d4466147a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA8B22F9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/50e0996b-7a70-4c41-b805-ea5cd6dff90b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA6824D8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/82c27cd0-0982-40b6-9621-f4d27d49a293" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4988ACE" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/75450014-29f2-4d38-8524-34ce79656a62" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACAC38B51" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/ece69669-8f43-4965-9f2d-ef42df0e9944" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5E1E7C0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/5a26fe6f-5de3-450c-bafd-c27c3882294b" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF166E08" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/be024d6b-2a79-4a00-b2db-4ecf2b8c071a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABEA2B890" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/5b8639aa-ff6e-4258-b21e-dd04d9396bd4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABED781E3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/76ef74a9-eeab-4b02-b82d-c2f1e28a123f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA82CCDD31" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/24d3b68a-62fc-4c55-b0d0-8524a56dee5b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83417114" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/8c758938-3df1-400e-8c8f-9d172cb2c88d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA821F7C04" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/7520e07c-199b-4692-b7a2-df73e29b8f61" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83140921" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/b9933470-10c6-441f-b786-40db985b0823" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=8A8337AF80" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/4174278e-759a-446d-95d7-9cf22b0809bb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ADB9CEB" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/83ccb726-694e-4e71-8acf-f03287a3a4fa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68C65C17" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/6569c478-3176-4ed1-8f34-096fe1980452" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54730D8A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/0c248b84-bc1c-4ccf-a611-4cd49397733b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44D9E9D9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/f5c7e948-1252-4773-8fb1-30c2d412a29b" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28E01804" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/6a7fda29-e1c9-4f6c-bf63-2d17cbd3fba7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19525A82" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/9f3565ea-135c-40af-a610-b42ee59a9343" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA14827150" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/78651f34-9eb3-4a59-a603-663d6e8bcc06" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E251063F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/26b6842e-c4b6-4309-94e6-0dc33af3f3e1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E283B382" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/545769ce-8014-4af4-8038-2e06046f725c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99494F56E" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/a71e2bda-1d32-48ff-aa8d-a4332238076b" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994758657" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/6b8be8b7-4ece-4260-a81f-43f6fc5e1520" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982C0EF48" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/db694ded-1419-4199-82b4-0a5c416b8125" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9826E907A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/01f8c68f-c443-4e1b-8086-907a8dfe705a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B954633C78" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/94c19303-ffde-4ab3-b060-b3c58e08e08a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950DF63B3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/0ee88e97-4de5-45f5-a491-937012407695" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94393B6B5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/844817e7-68d5-4e4e-9498-210b367d91c3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93BE5D20D" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/a6bdf34d-ad13-4ec3-893a-4bb7978f9959" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935729792" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/dd6df22d-0d2b-4a5f-8b58-fd23432e75e4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903520B51" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/70bc018e-c692-4b14-a873-5f54ed8f1656" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901431DD5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/c6fec08f-255e-411d-b523-9735793832b4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E5FD2303" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/3f09d2fc-a546-4adf-89ff-3996dc2fb0cf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A14CD279" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/6fbfc5f9-17af-4c01-a43c-35bdbf1e4b94" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C96DCE1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/69a8b68e-2030-4272-b214-1ee564a2df9a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B869DC0DFD" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/54e90623-7b04-4988-8145-4a0a8205665e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA802F0CF" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RMIC88500X/amministrazione-trasparente/atti-amministrazioni-enti/dc4374c4-4b0f-4494-ab25-803fae8d38be" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F78"/>
+  <dimension ref="A1:F86"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>12682</v>
+        <v>15219</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>10875</v>
+        <v>14966</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>10867</v>
+        <v>14557</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>10672</v>
+        <v>14404</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>10379</v>
+        <v>13470</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>9829</v>
+        <v>13383</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>9727</v>
+        <v>13347</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>9725</v>
+        <v>13346</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>9340</v>
+        <v>12682</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>9328</v>
+        <v>10875</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>8039</v>
+        <v>10867</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>7839</v>
+        <v>10672</v>
       </c>
       <c r="C13" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>7825</v>
+        <v>10379</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>43</v>
+      </c>
+      <c r="E14" t="s">
+        <v>42</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>7447</v>
+        <v>9829</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B16">
-        <v>7429</v>
+        <v>9727</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>7427</v>
+        <v>9725</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>7421</v>
+        <v>9340</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B19">
-        <v>7280</v>
+        <v>9328</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>7186</v>
+        <v>8039</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>6734</v>
+        <v>7839</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>61</v>
+      </c>
+      <c r="E21" t="s">
+        <v>42</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>6729</v>
+        <v>7825</v>
       </c>
       <c r="C22" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B23">
-        <v>6634</v>
+        <v>7447</v>
       </c>
       <c r="C23" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B24">
-        <v>6633</v>
+        <v>7429</v>
       </c>
       <c r="C24" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B25">
-        <v>6632</v>
+        <v>7427</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B26">
-        <v>6565</v>
+        <v>7421</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B27">
-        <v>6317</v>
+        <v>7280</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B28">
-        <v>6121</v>
+        <v>7186</v>
       </c>
       <c r="C28" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B29">
-        <v>6098</v>
+        <v>6734</v>
       </c>
       <c r="C29" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B30">
-        <v>6094</v>
+        <v>6729</v>
       </c>
       <c r="C30" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D30" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B31">
-        <v>5803</v>
+        <v>6634</v>
       </c>
       <c r="C31" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D31" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32">
-        <v>5691</v>
+        <v>6633</v>
       </c>
       <c r="C32" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D32" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B33">
-        <v>5445</v>
+        <v>6632</v>
       </c>
       <c r="C33" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D33" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B34">
-        <v>5359</v>
+        <v>6565</v>
       </c>
       <c r="C34" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D34" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B35">
-        <v>5353</v>
+        <v>6317</v>
       </c>
       <c r="C35" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D35" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B36">
-        <v>4980</v>
+        <v>6121</v>
       </c>
       <c r="C36" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D36" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B37">
-        <v>4978</v>
+        <v>6098</v>
       </c>
       <c r="C37" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D37" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B38">
-        <v>4554</v>
+        <v>6094</v>
       </c>
       <c r="C38" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D38" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B39">
-        <v>4553</v>
+        <v>5803</v>
       </c>
       <c r="C39" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D39" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="B40">
-        <v>4551</v>
+        <v>5691</v>
       </c>
       <c r="C40" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D40" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B41">
-        <v>4431</v>
+        <v>5445</v>
       </c>
       <c r="C41" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D41" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B42">
-        <v>4429</v>
+        <v>5359</v>
       </c>
       <c r="C42" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D42" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B43">
-        <v>4337</v>
+        <v>5353</v>
       </c>
       <c r="C43" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D43" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B44">
-        <v>4160</v>
+        <v>4980</v>
       </c>
       <c r="C44" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D44" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B45">
-        <v>4147</v>
+        <v>4978</v>
       </c>
       <c r="C45" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D45" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B46">
-        <v>3842</v>
+        <v>4554</v>
       </c>
       <c r="C46" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D46" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47">
-        <v>3761</v>
+        <v>4553</v>
       </c>
       <c r="C47" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D47" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48">
-        <v>3757</v>
+        <v>4551</v>
       </c>
       <c r="C48" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D48" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B49">
-        <v>2973</v>
+        <v>4431</v>
       </c>
       <c r="C49" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D49" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B50">
-        <v>2968</v>
+        <v>4429</v>
       </c>
       <c r="C50" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D50" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="B51">
-        <v>2966</v>
+        <v>4337</v>
       </c>
       <c r="C51" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D51" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="B52">
-        <v>2964</v>
+        <v>4160</v>
       </c>
       <c r="C52" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D52" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B53">
-        <v>2794</v>
+        <v>4147</v>
       </c>
       <c r="C53" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D53" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B54">
-        <v>2512</v>
+        <v>3842</v>
       </c>
       <c r="C54" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D54" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B55">
-        <v>2494</v>
+        <v>3761</v>
       </c>
       <c r="C55" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="D55" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B56">
-        <v>2201</v>
+        <v>3757</v>
       </c>
       <c r="C56" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D56" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B57">
-        <v>2090</v>
+        <v>2973</v>
       </c>
       <c r="C57" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D57" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>151</v>
       </c>
       <c r="B58">
-        <v>1247</v>
+        <v>2968</v>
       </c>
       <c r="C58" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D58" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B59">
-        <v>1145</v>
+        <v>2966</v>
       </c>
       <c r="C59" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D59" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="B60">
-        <v>1078</v>
+        <v>2964</v>
       </c>
       <c r="C60" t="s">
         <v>158</v>
       </c>
       <c r="D60" t="s">
         <v>159</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>160</v>
       </c>
       <c r="B61">
-        <v>157</v>
+        <v>2794</v>
       </c>
       <c r="C61" t="s">
         <v>161</v>
       </c>
       <c r="D61" t="s">
         <v>162</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B62">
-        <v>139</v>
+        <v>2512</v>
       </c>
       <c r="C62" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D62" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B63">
-        <v>16998</v>
+        <v>2494</v>
       </c>
       <c r="C63" t="s">
         <v>166</v>
       </c>
       <c r="D63" t="s">
         <v>167</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B64">
-        <v>16997</v>
+        <v>2201</v>
       </c>
       <c r="C64" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D64" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B65">
-        <v>16989</v>
+        <v>2090</v>
       </c>
       <c r="C65" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D65" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B66">
-        <v>16713</v>
+        <v>1247</v>
       </c>
       <c r="C66" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D66" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B67">
-        <v>16401</v>
+        <v>1145</v>
       </c>
       <c r="C67" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D67" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B68">
-        <v>16335</v>
+        <v>1078</v>
       </c>
       <c r="C68" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D68" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B69">
-        <v>16219</v>
+        <v>157</v>
       </c>
       <c r="C69" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D69" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B70">
-        <v>16024</v>
+        <v>139</v>
       </c>
       <c r="C70" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D70" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B71">
-        <v>15771</v>
+        <v>16998</v>
       </c>
       <c r="C71" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D71" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B72">
-        <v>15031</v>
+        <v>16997</v>
       </c>
       <c r="C72" t="s">
         <v>191</v>
       </c>
       <c r="D72" t="s">
         <v>192</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
+        <v>188</v>
+      </c>
+      <c r="B73">
+        <v>16989</v>
+      </c>
+      <c r="C73" t="s">
         <v>193</v>
       </c>
-      <c r="B73">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
+        <v>195</v>
+      </c>
+      <c r="B74">
+        <v>16713</v>
+      </c>
+      <c r="C74" t="s">
         <v>196</v>
       </c>
-      <c r="B74">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>198</v>
+      </c>
+      <c r="B75">
+        <v>16401</v>
+      </c>
+      <c r="C75" t="s">
         <v>199</v>
       </c>
-      <c r="B75">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
+        <v>201</v>
+      </c>
+      <c r="B76">
+        <v>16335</v>
+      </c>
+      <c r="C76" t="s">
         <v>202</v>
       </c>
-      <c r="B76">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>204</v>
+      </c>
+      <c r="B77">
+        <v>16219</v>
+      </c>
+      <c r="C77" t="s">
         <v>205</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
+        <v>207</v>
+      </c>
+      <c r="B78">
+        <v>16024</v>
+      </c>
+      <c r="C78" t="s">
         <v>208</v>
       </c>
-      <c r="B78">
+      <c r="D78" t="s">
+        <v>209</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>210</v>
+      </c>
+      <c r="B79">
+        <v>15771</v>
+      </c>
+      <c r="C79" t="s">
+        <v>211</v>
+      </c>
+      <c r="D79" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>213</v>
+      </c>
+      <c r="B80">
+        <v>15031</v>
+      </c>
+      <c r="C80" t="s">
+        <v>214</v>
+      </c>
+      <c r="D80" t="s">
+        <v>215</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>216</v>
+      </c>
+      <c r="B81">
+        <v>14974</v>
+      </c>
+      <c r="C81" t="s">
+        <v>217</v>
+      </c>
+      <c r="D81" t="s">
+        <v>218</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>219</v>
+      </c>
+      <c r="B82">
+        <v>14513</v>
+      </c>
+      <c r="C82" t="s">
+        <v>220</v>
+      </c>
+      <c r="D82" t="s">
+        <v>221</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>222</v>
+      </c>
+      <c r="B83">
+        <v>13535</v>
+      </c>
+      <c r="C83" t="s">
+        <v>223</v>
+      </c>
+      <c r="D83" t="s">
+        <v>224</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>225</v>
+      </c>
+      <c r="B84">
+        <v>13143</v>
+      </c>
+      <c r="C84" t="s">
+        <v>226</v>
+      </c>
+      <c r="D84" t="s">
+        <v>227</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>228</v>
+      </c>
+      <c r="B85">
+        <v>12146</v>
+      </c>
+      <c r="C85" t="s">
+        <v>229</v>
+      </c>
+      <c r="D85" t="s">
+        <v>230</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>231</v>
+      </c>
+      <c r="B86">
         <v>11955</v>
       </c>
-      <c r="C78" t="s">
-[...8 lines deleted...]
-      <c r="F78" s="2" t="s">
+      <c r="C86" t="s">
+        <v>232</v>
+      </c>
+      <c r="D86" t="s">
+        <v>233</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
-    <hyperlink ref="F6" r:id="rId9"/>
-[...27 lines deleted...]
-    <hyperlink ref="E21" r:id="rId37"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
     <hyperlink ref="F21" r:id="rId38"/>
     <hyperlink ref="E22" r:id="rId39"/>
     <hyperlink ref="F22" r:id="rId40"/>
     <hyperlink ref="E23" r:id="rId41"/>
     <hyperlink ref="F23" r:id="rId42"/>
     <hyperlink ref="E24" r:id="rId43"/>
     <hyperlink ref="F24" r:id="rId44"/>
     <hyperlink ref="E25" r:id="rId45"/>
     <hyperlink ref="F25" r:id="rId46"/>
     <hyperlink ref="E26" r:id="rId47"/>
     <hyperlink ref="F26" r:id="rId48"/>
     <hyperlink ref="E27" r:id="rId49"/>
     <hyperlink ref="F27" r:id="rId50"/>
     <hyperlink ref="E28" r:id="rId51"/>
     <hyperlink ref="F28" r:id="rId52"/>
     <hyperlink ref="E29" r:id="rId53"/>
     <hyperlink ref="F29" r:id="rId54"/>
     <hyperlink ref="E30" r:id="rId55"/>
     <hyperlink ref="F30" r:id="rId56"/>
     <hyperlink ref="E31" r:id="rId57"/>
     <hyperlink ref="F31" r:id="rId58"/>
     <hyperlink ref="E32" r:id="rId59"/>
     <hyperlink ref="F32" r:id="rId60"/>
     <hyperlink ref="E33" r:id="rId61"/>
     <hyperlink ref="F33" r:id="rId62"/>
@@ -2756,50 +2985,66 @@
     <hyperlink ref="F66" r:id="rId128"/>
     <hyperlink ref="E67" r:id="rId129"/>
     <hyperlink ref="F67" r:id="rId130"/>
     <hyperlink ref="E68" r:id="rId131"/>
     <hyperlink ref="F68" r:id="rId132"/>
     <hyperlink ref="E69" r:id="rId133"/>
     <hyperlink ref="F69" r:id="rId134"/>
     <hyperlink ref="E70" r:id="rId135"/>
     <hyperlink ref="F70" r:id="rId136"/>
     <hyperlink ref="E71" r:id="rId137"/>
     <hyperlink ref="F71" r:id="rId138"/>
     <hyperlink ref="E72" r:id="rId139"/>
     <hyperlink ref="F72" r:id="rId140"/>
     <hyperlink ref="E73" r:id="rId141"/>
     <hyperlink ref="F73" r:id="rId142"/>
     <hyperlink ref="E74" r:id="rId143"/>
     <hyperlink ref="F74" r:id="rId144"/>
     <hyperlink ref="E75" r:id="rId145"/>
     <hyperlink ref="F75" r:id="rId146"/>
     <hyperlink ref="E76" r:id="rId147"/>
     <hyperlink ref="F76" r:id="rId148"/>
     <hyperlink ref="E77" r:id="rId149"/>
     <hyperlink ref="F77" r:id="rId150"/>
     <hyperlink ref="E78" r:id="rId151"/>
     <hyperlink ref="F78" r:id="rId152"/>
+    <hyperlink ref="E79" r:id="rId153"/>
+    <hyperlink ref="F79" r:id="rId154"/>
+    <hyperlink ref="E80" r:id="rId155"/>
+    <hyperlink ref="F80" r:id="rId156"/>
+    <hyperlink ref="E81" r:id="rId157"/>
+    <hyperlink ref="F81" r:id="rId158"/>
+    <hyperlink ref="E82" r:id="rId159"/>
+    <hyperlink ref="F82" r:id="rId160"/>
+    <hyperlink ref="E83" r:id="rId161"/>
+    <hyperlink ref="F83" r:id="rId162"/>
+    <hyperlink ref="E84" r:id="rId163"/>
+    <hyperlink ref="F84" r:id="rId164"/>
+    <hyperlink ref="E85" r:id="rId165"/>
+    <hyperlink ref="F85" r:id="rId166"/>
+    <hyperlink ref="E86" r:id="rId167"/>
+    <hyperlink ref="F86" r:id="rId168"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>