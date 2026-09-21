--- v0 (2026-08-05)
+++ v1 (2026-09-21)
@@ -8,624 +8,546 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="147">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
     <t>ACQUISTO DI TABLET, PC, DISPOSITIVI DIGITALI, LIBRI E SUSSIDI DIDATTICI DA CONCEDERE IN COMODATO D'USO AL PERSONALE DELLA SCUOLA</t>
   </si>
   <si>
     <t>E84D26002780007</t>
   </si>
   <si>
     <t>€ 15.755,00</t>
   </si>
   <si>
     <t xml:space="preserve">Fondo di Rotazione (FdR) </t>
   </si>
   <si>
     <t>20/07/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/1d397a4c-1f20-461e-9bb1-54df48c7d74b</t>
+    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>PROGRAMMA ERASMUS+ 2021-2027 – ACCREDITAMENTO ERASMUS NELL’AMBITO VET</t>
   </si>
   <si>
     <t>E81I26000390006</t>
   </si>
   <si>
     <t>€ 75.270,00</t>
   </si>
   <si>
     <t>Fondi Europei</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/ddaf14d6-dfb5-43b6-a02f-861aebe73649</t>
-[...1 lines deleted...]
-  <si>
     <t>D.D.G. N° 1332 DEL 23/03/2026 - REGIONE SICILIA</t>
   </si>
   <si>
     <t>G82J26000220002</t>
   </si>
   <si>
     <t>€ 4.112,33</t>
   </si>
   <si>
     <t>Fondi Regionali</t>
   </si>
   <si>
     <t>18/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/71b5ac76-e93c-4981-a9e0-67bb467c67bf</t>
-[...1 lines deleted...]
-  <si>
     <t>DOCENTI IN FORMAZIONE AL GRIMALDI -PN " SCUOLA E COMPETENZE " 2021-2027- FONDO FSE DM 38 DEL 6/3/26 AVVISO 95165 DEL 24/4/26</t>
   </si>
   <si>
     <t>E84D26003200007</t>
   </si>
   <si>
     <t>€ 20.819,00</t>
   </si>
   <si>
     <t>Finanziamenti dall'Unione Europea</t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/212c35fb-22db-41c0-80f8-f9be88aaf6b3</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGRAMMA ERASMUS+ CALL 2026 - AZIONE KA121</t>
   </si>
   <si>
     <t>E84C26000090006</t>
   </si>
   <si>
     <t>€ 20.057,00</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/7d0f81e1-5642-4ed4-bb12-146a4c21ffa7</t>
-[...1 lines deleted...]
-  <si>
     <t>IMPARIAMO AL GRIMALDI - D.M. 219-2025 - AVVISO PUBBLICO PROT. N 73226 DEL 27 MARZO 2026</t>
   </si>
   <si>
     <t>E84D25005690006</t>
   </si>
   <si>
     <t>€ 37.016,00</t>
   </si>
   <si>
     <t>Unione Europea</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/09a6fcd3-884e-4da5-8147-1ebf6120856a</t>
-[...1 lines deleted...]
-  <si>
     <t>AGRANET: WHEN THE PAST MEETS THE FUTURE OF FOOD. A GUIDEBOOK ON ANCIENT GRAINS IN ITALY, FRANCE AND TURKEY 2024-1</t>
   </si>
   <si>
     <t>E42C24000360006</t>
   </si>
   <si>
     <t>€ 11.300,00</t>
   </si>
   <si>
     <t>Agenzia nazionale Erasmus+ INAPP</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/37d352ad-bd44-4e3c-ae08-e52a78e64f71</t>
-[...1 lines deleted...]
-  <si>
     <t>"SI, MA VERSO DOVE? PERCORSI E ORIZZONTI"</t>
   </si>
   <si>
     <t>J84C25000470004</t>
   </si>
   <si>
     <t>€ 8.448,00</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/80885f71-336d-4878-9391-5aa9f2847bbf</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGRAMMA ERASMUS+ CALL 2025 - AZIONE KA121 PROGETTI DI MOBILITA’ ENTI ACCREDITATI SETTORE ISTRUZIONE SCOLASTICA</t>
   </si>
   <si>
     <t>E84C25000080006</t>
   </si>
   <si>
     <t>€ 18.600,00</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/84f16dc7-ea00-4cf1-aed9-8d71fda16aea</t>
-[...1 lines deleted...]
-  <si>
     <t>FUORI CLASSE – "A SCUOLA DI COMUNITÀ"</t>
   </si>
   <si>
     <t>J84C23000660004</t>
   </si>
   <si>
     <t>€ 8.400,00</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/ebd56a02-c658-4d28-96a9-0a62793c5e6b</t>
-[...1 lines deleted...]
-  <si>
     <t>REALIZZAZIONE DI LABORATORI INNOVATIVI E AVANZATI PER LO SVILUPPO DI SPECIFICHE COMPETENZE TECNICHE E PROFESSIONALI CONNESSE CON I RELATIVI INDIRIZZI DI STUDIO</t>
   </si>
   <si>
     <t>E44D25002420007</t>
   </si>
   <si>
     <t>€ 201.000,00</t>
   </si>
   <si>
     <t>Fondi del PN</t>
   </si>
   <si>
     <t>05/11/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/07f7f03f-270b-4f2b-b278-e6bdc2fde46d</t>
-[...1 lines deleted...]
-  <si>
     <t>PERCORSI EDUCATIVI E FORMATIVI PER IL POTENZIAMENTO DELLE COMPETENZE, L’INCLUSIONE E LA SOCIALITÀ NEL PERIODO DI SOSPENSIONE ESTIVA DELLE LEZIONI” (C.D. PIANO ESTATE)</t>
   </si>
   <si>
     <t>E44D25002410007</t>
   </si>
   <si>
     <t>€ 51.849,00</t>
   </si>
   <si>
     <t xml:space="preserve">Fondo Sociale Europeo plus </t>
   </si>
   <si>
     <t>16/10/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/461d3389-e8d7-4526-a668-4465905aeb7d</t>
-[...1 lines deleted...]
-  <si>
     <t>HARMONY OF PHYSICAL HEALTH AND ART" (HOPE)</t>
   </si>
   <si>
     <t>E11I25000490006</t>
   </si>
   <si>
     <t>€ 10.270,00</t>
   </si>
   <si>
     <t>Indire Agenzia Erasmus+</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/bbe75a88-e37e-4820-8f73-f713ca2e6440</t>
-[...1 lines deleted...]
-  <si>
     <t>“UNA SFIDA TRA L'INCLUSIONE ED IL TALENTO”</t>
   </si>
   <si>
     <t>E61I25000160006</t>
   </si>
   <si>
     <t>€ 31.506,00</t>
   </si>
   <si>
     <t>21/07/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/00dca50a-62d7-4a89-8436-43d47a0dbd61</t>
-[...1 lines deleted...]
-  <si>
     <t>“PERCORSI DI ORIENTAMENTO RIVOLTI ALLE CLASSI TERZE, QUARTE E QUINTE DELLE ISTITUZIONI SCOLASTICHE SECONDARIE DI SECONDO GRADO CON IL COORDINAMENTO DEL DOCENTE TUTOR”</t>
   </si>
   <si>
     <t>E84D25001690001</t>
   </si>
   <si>
     <t>€ 59.943,00</t>
   </si>
   <si>
     <t>Fondo di Rotazione (FdR)</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/5a6cf401-fc08-4907-931c-bdcd6e500153</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR_2024-1-IT02-KA121- SCH-000215400 -PNRR_2023-1-IT02-KA122-SCH-000119671 - ERASMUS+ PNRR_2023-1-IT02-KA121-SCH-000138021 -ERASMUS+ PNRR_2024-1-IT02-KA121-SCH-000214327</t>
   </si>
   <si>
     <t>B56E23004900006</t>
   </si>
   <si>
     <t>€ 92.325,00</t>
   </si>
   <si>
     <t>Unione europea – NextGenerationEU. Missione 4 – Componente 1 – Investimento 3.1</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/4f930938-8325-4791-8b42-9f26bcfd7ae8</t>
-[...1 lines deleted...]
-  <si>
     <t>PROMOTING HEALTHY LIFESTYLE FOR ZOOMERS (GENERATION Z) AND ALPHA GENERATION WITH THE HELP OF ICT TOOLS</t>
   </si>
   <si>
     <t>E71I24000030006</t>
   </si>
   <si>
     <t>€ 15.000,00</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/bd12e6ff-85fc-4db5-a56b-370eeea859e2</t>
-[...1 lines deleted...]
-  <si>
     <t>OPEN DOORS:EUROPE WITH LOVE</t>
   </si>
   <si>
     <t>E61I25000030006</t>
   </si>
   <si>
     <t>€ 19.072,00</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/da2025aa-405e-4276-92e8-549ddd07d5c9</t>
-[...1 lines deleted...]
-  <si>
     <t>ECOCULINARY INNOVATORS</t>
   </si>
   <si>
     <t>E91I25000000006</t>
   </si>
   <si>
     <t>€ 60.000,00</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/8a747d0e-5e28-4fb2-ad71-db50fe46982a</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO PR FESR SICILIA 21-27 AZIONE 4.2.1- DD109 DEL 30-4-2024 LAVORI ESTERNI E RISTRUTTURAZIONE SALA E RICEVIMENTO -</t>
   </si>
   <si>
     <t>E84D24002730008</t>
   </si>
   <si>
     <t>€ 350.000,00</t>
   </si>
   <si>
     <t>PR-FESR Sicilia</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/117272fb-0945-4fe0-880b-418c0e075bad</t>
-[...1 lines deleted...]
-  <si>
     <t>UN PONTE TRA DUE ISOLE</t>
   </si>
   <si>
     <t>E94C24000340006</t>
   </si>
   <si>
     <t>€ 33.825,00</t>
   </si>
   <si>
     <t>Agenzia Nazionale Erasmus+ INAPP</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/4825db06-f470-4535-baee-ee6fc81ce104</t>
-[...1 lines deleted...]
-  <si>
     <t>CORSI STRUTTURATI E JOB SHADOWING</t>
   </si>
   <si>
     <t>E44C24000040006</t>
   </si>
   <si>
     <t>€ 23.665,00</t>
   </si>
   <si>
     <t>Indire agenzia Erasmus+</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/9732968a-e4c2-49f5-be46-5071b7c4f6f2</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> GRIMALDI STEM E MULTILINGUISMO M4C1I3.1-2023-1143-P-30680 (D.M.65/2023)</t>
   </si>
   <si>
     <t>E84D23003880006</t>
   </si>
   <si>
     <t>€ 91.722,53</t>
   </si>
   <si>
     <t>Piano Nazionale di Ripresa e Resilienza</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/8109e1bf-29b8-4617-b72c-8b33344f292f</t>
-[...1 lines deleted...]
-  <si>
     <t>GRIMALDI FORMA IL PERSONALE M4C1I2.1-2023-1222-P-39514 (D.M.66/2023)</t>
   </si>
   <si>
     <t>E84D23005530006</t>
   </si>
   <si>
     <t>€ 80.202,23</t>
   </si>
   <si>
     <t>26/02/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/08fe8f27-761a-43c6-91ff-18d6e64294de</t>
-[...1 lines deleted...]
-  <si>
     <t>ECO-FRIENDLY AWARENESS: OUR REDUCE REUSE AND RECYCLE REVOLUTION</t>
   </si>
   <si>
     <t>E41I24000020006</t>
   </si>
   <si>
     <t>Agenzia nazionale Erasmus+</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/31dbdec7-b349-48b9-b186-6ca91e0cfc03</t>
-[...1 lines deleted...]
-  <si>
     <t>TAISTY - AN APPETIZER FOR TEACHERS AND TRAINERS USING AI IN CULINARY PROFESSIONS</t>
   </si>
   <si>
     <t>E54C24000010006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/be782824-0af1-4043-84ec-9e355a72fa51</t>
-[...1 lines deleted...]
-  <si>
     <t>ANIMATORE DIGITALE: FORMAZIONE DEL PERSONALE INTERNO M4C1I2.1-2022-941-P-9485</t>
   </si>
   <si>
     <t>E84D22004270006</t>
   </si>
   <si>
     <t>€ 2.000,00</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/1ad25897-408a-4e9d-b3de-254cb6a5f919</t>
-[...1 lines deleted...]
-  <si>
     <t>"UN PONTE FRA SICILIA E MALTA "</t>
   </si>
   <si>
     <t>E94D23002090006</t>
   </si>
   <si>
     <t>€ 60.109,00</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/10f835a4-7bc1-405d-9142-89b081cfc72b</t>
-[...1 lines deleted...]
-  <si>
     <t>GRIMALDI CONTRO LA DISPERAZIONE M4C1I1.4-2022-981-P-21033</t>
   </si>
   <si>
     <t>E84D22006800006</t>
   </si>
   <si>
     <t>€ 344.329,57</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/12a657a3-0229-45a2-bb38-98cbb864a87e</t>
-[...1 lines deleted...]
-  <si>
     <t>GRIMALDI NEXT GENERATION LABS M4C1I3.2-2022-962-P-24249</t>
   </si>
   <si>
     <t>E34D22007410006</t>
   </si>
   <si>
     <t>€ 164.644,23</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/b2008167-59ea-4623-8a2f-414b393e295d</t>
-[...1 lines deleted...]
-  <si>
     <t>GRIMALDI NEXT GENERATION CLASSROOM M4C1I3.2-2022-961-P-24246</t>
   </si>
   <si>
     <t>E34D22007430006</t>
   </si>
   <si>
     <t>€ 178.464,91</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/c3d7c0c1-5a8d-467f-8d37-8967832894d5</t>
-[...1 lines deleted...]
-  <si>
     <t>LA FORMAZIONE PROFESSIONALE INCLUSIVA ED INTERATTIVA PER RISPONDERE ALLE ESIGENZE DEL 21° SECOLO</t>
   </si>
   <si>
     <t>E24C22000860006</t>
   </si>
   <si>
     <t>€ 41.832,00</t>
   </si>
   <si>
     <t>Agenzia Nazionale Erasmus Plus Indire</t>
   </si>
   <si>
     <t>30/09/2022</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/5569568a-799a-46b1-818b-81e01eb2acb0</t>
-[...1 lines deleted...]
-  <si>
     <t>SCIENZE E TECNOLOGIE AL GRIMALDI M4C1I3.2-STEM-P-5780</t>
   </si>
   <si>
     <t>E89J21017140001</t>
   </si>
   <si>
     <t>€ 16.000,00</t>
   </si>
   <si>
     <t>13/09/2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/bea89511-9048-4c59-a4cf-53e95755e892</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -923,739 +845,915 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/1d397a4c-1f20-461e-9bb1-54df48c7d74b" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/ddaf14d6-dfb5-43b6-a02f-861aebe73649" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/71b5ac76-e93c-4981-a9e0-67bb467c67bf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/212c35fb-22db-41c0-80f8-f9be88aaf6b3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/7d0f81e1-5642-4ed4-bb12-146a4c21ffa7" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/09a6fcd3-884e-4da5-8147-1ebf6120856a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/37d352ad-bd44-4e3c-ae08-e52a78e64f71" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/80885f71-336d-4878-9391-5aa9f2847bbf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/84f16dc7-ea00-4cf1-aed9-8d71fda16aea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/ebd56a02-c658-4d28-96a9-0a62793c5e6b" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/07f7f03f-270b-4f2b-b278-e6bdc2fde46d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/461d3389-e8d7-4526-a668-4465905aeb7d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/bbe75a88-e37e-4820-8f73-f713ca2e6440" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/00dca50a-62d7-4a89-8436-43d47a0dbd61" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/5a6cf401-fc08-4907-931c-bdcd6e500153" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/4f930938-8325-4791-8b42-9f26bcfd7ae8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/bd12e6ff-85fc-4db5-a56b-370eeea859e2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/da2025aa-405e-4276-92e8-549ddd07d5c9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/8a747d0e-5e28-4fb2-ad71-db50fe46982a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/117272fb-0945-4fe0-880b-418c0e075bad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/4825db06-f470-4535-baee-ee6fc81ce104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/9732968a-e4c2-49f5-be46-5071b7c4f6f2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/8109e1bf-29b8-4617-b72c-8b33344f292f" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/08fe8f27-761a-43c6-91ff-18d6e64294de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/31dbdec7-b349-48b9-b186-6ca91e0cfc03" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/be782824-0af1-4043-84ec-9e355a72fa51" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/1ad25897-408a-4e9d-b3de-254cb6a5f919" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/10f835a4-7bc1-405d-9142-89b081cfc72b" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/12a657a3-0229-45a2-bb38-98cbb864a87e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/b2008167-59ea-4623-8a2f-414b393e295d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/c3d7c0c1-5a8d-467f-8d37-8967832894d5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/5569568a-799a-46b1-818b-81e01eb2acb0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/bea89511-9048-4c59-a4cf-53e95755e892" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F34"/>
+  <dimension ref="A1:F47"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>26</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>26</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
-[...43 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" t="s">
-[...15 lines deleted...]
-        <v>58</v>
+      <c r="A11" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>39</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="D13" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>39</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="B14" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="D14" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>39</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="B15" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>39</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="B16" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="C16" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="D16" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="E16" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>54</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="B17" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="C17" t="s">
-        <v>89</v>
+        <v>57</v>
       </c>
       <c r="D17" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="E17" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>59</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="D18" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="E18" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>59</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>65</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>66</v>
       </c>
       <c r="D19" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="E19" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>67</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="C20" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
       <c r="E20" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>72</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="B21" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="C21" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
-        <v>111</v>
+        <v>76</v>
       </c>
       <c r="E21" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>77</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>115</v>
+        <v>79</v>
       </c>
       <c r="C22" t="s">
-        <v>116</v>
+        <v>80</v>
       </c>
       <c r="D22" t="s">
-        <v>117</v>
+        <v>63</v>
       </c>
       <c r="E22" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>81</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>121</v>
+        <v>83</v>
       </c>
       <c r="C23" t="s">
-        <v>122</v>
+        <v>84</v>
       </c>
       <c r="D23" t="s">
-        <v>123</v>
+        <v>63</v>
       </c>
       <c r="E23" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>85</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>126</v>
+        <v>87</v>
       </c>
       <c r="C24" t="s">
-        <v>127</v>
+        <v>88</v>
       </c>
       <c r="D24" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
       <c r="E24" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>89</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="C25" t="s">
-        <v>133</v>
+        <v>92</v>
       </c>
       <c r="D25" t="s">
-        <v>128</v>
+        <v>93</v>
       </c>
       <c r="E25" t="s">
-        <v>134</v>
-[...43 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A28" t="s">
-[...15 lines deleted...]
-        <v>147</v>
+      <c r="A28" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>149</v>
+        <v>96</v>
       </c>
       <c r="C29" t="s">
-        <v>150</v>
+        <v>97</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
+        <v>98</v>
       </c>
       <c r="E29" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>99</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>100</v>
       </c>
       <c r="B30" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="C30" t="s">
-        <v>155</v>
+        <v>102</v>
       </c>
       <c r="D30" t="s">
-        <v>128</v>
+        <v>103</v>
       </c>
       <c r="E30" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>99</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>104</v>
       </c>
       <c r="B31" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="C31" t="s">
-        <v>160</v>
+        <v>106</v>
       </c>
       <c r="D31" t="s">
-        <v>128</v>
+        <v>107</v>
       </c>
       <c r="E31" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>108</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>109</v>
       </c>
       <c r="B32" t="s">
-        <v>164</v>
+        <v>110</v>
       </c>
       <c r="C32" t="s">
-        <v>165</v>
+        <v>111</v>
       </c>
       <c r="D32" t="s">
-        <v>128</v>
+        <v>107</v>
       </c>
       <c r="E32" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>112</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>168</v>
+        <v>113</v>
       </c>
       <c r="B33" t="s">
-        <v>169</v>
+        <v>114</v>
       </c>
       <c r="C33" t="s">
-        <v>170</v>
+        <v>88</v>
       </c>
       <c r="D33" t="s">
-        <v>171</v>
+        <v>115</v>
       </c>
       <c r="E33" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>112</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>174</v>
+        <v>116</v>
       </c>
       <c r="B34" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="C34" t="s">
-        <v>176</v>
+        <v>88</v>
       </c>
       <c r="D34" t="s">
+        <v>63</v>
+      </c>
+      <c r="E34" t="s">
+        <v>112</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>118</v>
+      </c>
+      <c r="B35" t="s">
+        <v>119</v>
+      </c>
+      <c r="C35" t="s">
+        <v>120</v>
+      </c>
+      <c r="D35" t="s">
+        <v>107</v>
+      </c>
+      <c r="E35" t="s">
+        <v>121</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>122</v>
+      </c>
+      <c r="B39" t="s">
+        <v>123</v>
+      </c>
+      <c r="C39" t="s">
+        <v>124</v>
+      </c>
+      <c r="D39" t="s">
+        <v>63</v>
+      </c>
+      <c r="E39" t="s">
+        <v>125</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>126</v>
+      </c>
+      <c r="B40" t="s">
+        <v>127</v>
+      </c>
+      <c r="C40" t="s">
         <v>128</v>
       </c>
-      <c r="E34" t="s">
-[...3 lines deleted...]
-        <v>178</v>
+      <c r="D40" t="s">
+        <v>107</v>
+      </c>
+      <c r="E40" t="s">
+        <v>129</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>130</v>
+      </c>
+      <c r="B41" t="s">
+        <v>131</v>
+      </c>
+      <c r="C41" t="s">
+        <v>132</v>
+      </c>
+      <c r="D41" t="s">
+        <v>107</v>
+      </c>
+      <c r="E41" t="s">
+        <v>133</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>134</v>
+      </c>
+      <c r="B42" t="s">
+        <v>135</v>
+      </c>
+      <c r="C42" t="s">
+        <v>136</v>
+      </c>
+      <c r="D42" t="s">
+        <v>107</v>
+      </c>
+      <c r="E42" t="s">
+        <v>137</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>138</v>
+      </c>
+      <c r="B46" t="s">
+        <v>139</v>
+      </c>
+      <c r="C46" t="s">
+        <v>140</v>
+      </c>
+      <c r="D46" t="s">
+        <v>141</v>
+      </c>
+      <c r="E46" t="s">
+        <v>142</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>143</v>
+      </c>
+      <c r="B47" t="s">
+        <v>144</v>
+      </c>
+      <c r="C47" t="s">
+        <v>145</v>
+      </c>
+      <c r="D47" t="s">
+        <v>107</v>
+      </c>
+      <c r="E47" t="s">
+        <v>146</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A27:F27"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A44:F44"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F7" r:id="rId5"/>
+    <hyperlink ref="F8" r:id="rId6"/>
+    <hyperlink ref="F12" r:id="rId7"/>
+    <hyperlink ref="F13" r:id="rId8"/>
+    <hyperlink ref="F14" r:id="rId9"/>
+    <hyperlink ref="F15" r:id="rId10"/>
+    <hyperlink ref="F16" r:id="rId11"/>
+    <hyperlink ref="F17" r:id="rId12"/>
+    <hyperlink ref="F18" r:id="rId13"/>
+    <hyperlink ref="F19" r:id="rId14"/>
+    <hyperlink ref="F20" r:id="rId15"/>
+    <hyperlink ref="F21" r:id="rId16"/>
+    <hyperlink ref="F22" r:id="rId17"/>
+    <hyperlink ref="F23" r:id="rId18"/>
+    <hyperlink ref="F24" r:id="rId19"/>
+    <hyperlink ref="F25" r:id="rId20"/>
+    <hyperlink ref="F29" r:id="rId21"/>
+    <hyperlink ref="F30" r:id="rId22"/>
+    <hyperlink ref="F31" r:id="rId23"/>
+    <hyperlink ref="F32" r:id="rId24"/>
+    <hyperlink ref="F33" r:id="rId25"/>
+    <hyperlink ref="F34" r:id="rId26"/>
+    <hyperlink ref="F35" r:id="rId27"/>
+    <hyperlink ref="F39" r:id="rId28"/>
+    <hyperlink ref="F40" r:id="rId29"/>
+    <hyperlink ref="F41" r:id="rId30"/>
+    <hyperlink ref="F42" r:id="rId31"/>
+    <hyperlink ref="F46" r:id="rId32"/>
+    <hyperlink ref="F47" r:id="rId33"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>