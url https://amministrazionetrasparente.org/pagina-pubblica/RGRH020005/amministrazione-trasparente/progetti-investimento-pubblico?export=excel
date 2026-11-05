--- v1 (2026-09-21)
+++ v2 (2026-11-05)
@@ -8,86 +8,110 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="155">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>FORNITURA DI DISPOSITIVI PER IL RAFFRESCAMENTO E IL MIGLIORAMENTO DEL COMFORT MICROCLIMATICO DELLE AULE AI SENSI DEL DM 179/2026</t>
+  </si>
+  <si>
+    <t>E81I26001000001</t>
+  </si>
+  <si>
+    <t>€ 3.153,57</t>
+  </si>
+  <si>
+    <t>STATALE</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>Attivo</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
     <t>ACQUISTO DI TABLET, PC, DISPOSITIVI DIGITALI, LIBRI E SUSSIDI DIDATTICI DA CONCEDERE IN COMODATO D'USO AL PERSONALE DELLA SCUOLA</t>
   </si>
   <si>
     <t>E84D26002780007</t>
   </si>
   <si>
     <t>€ 15.755,00</t>
   </si>
   <si>
     <t xml:space="preserve">Fondo di Rotazione (FdR) </t>
   </si>
   <si>
     <t>20/07/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
+    <t/>
   </si>
   <si>
     <t>PROGRAMMA ERASMUS+ 2021-2027 – ACCREDITAMENTO ERASMUS NELL’AMBITO VET</t>
   </si>
   <si>
     <t>E81I26000390006</t>
   </si>
   <si>
     <t>€ 75.270,00</t>
   </si>
   <si>
     <t>Fondi Europei</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>D.D.G. N° 1332 DEL 23/03/2026 - REGIONE SICILIA</t>
   </si>
   <si>
     <t>G82J26000220002</t>
   </si>
   <si>
     <t>€ 4.112,33</t>
   </si>
@@ -846,913 +870,1056 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/1d397a4c-1f20-461e-9bb1-54df48c7d74b" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/ddaf14d6-dfb5-43b6-a02f-861aebe73649" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/71b5ac76-e93c-4981-a9e0-67bb467c67bf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/212c35fb-22db-41c0-80f8-f9be88aaf6b3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/7d0f81e1-5642-4ed4-bb12-146a4c21ffa7" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/09a6fcd3-884e-4da5-8147-1ebf6120856a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/37d352ad-bd44-4e3c-ae08-e52a78e64f71" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/80885f71-336d-4878-9391-5aa9f2847bbf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/84f16dc7-ea00-4cf1-aed9-8d71fda16aea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/ebd56a02-c658-4d28-96a9-0a62793c5e6b" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/07f7f03f-270b-4f2b-b278-e6bdc2fde46d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/461d3389-e8d7-4526-a668-4465905aeb7d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/bbe75a88-e37e-4820-8f73-f713ca2e6440" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/00dca50a-62d7-4a89-8436-43d47a0dbd61" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/5a6cf401-fc08-4907-931c-bdcd6e500153" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/4f930938-8325-4791-8b42-9f26bcfd7ae8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/bd12e6ff-85fc-4db5-a56b-370eeea859e2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/da2025aa-405e-4276-92e8-549ddd07d5c9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/8a747d0e-5e28-4fb2-ad71-db50fe46982a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/117272fb-0945-4fe0-880b-418c0e075bad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/4825db06-f470-4535-baee-ee6fc81ce104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/9732968a-e4c2-49f5-be46-5071b7c4f6f2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/8109e1bf-29b8-4617-b72c-8b33344f292f" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/08fe8f27-761a-43c6-91ff-18d6e64294de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/31dbdec7-b349-48b9-b186-6ca91e0cfc03" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/be782824-0af1-4043-84ec-9e355a72fa51" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/1ad25897-408a-4e9d-b3de-254cb6a5f919" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/10f835a4-7bc1-405d-9142-89b081cfc72b" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/12a657a3-0229-45a2-bb38-98cbb864a87e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/b2008167-59ea-4623-8a2f-414b393e295d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/c3d7c0c1-5a8d-467f-8d37-8967832894d5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/5569568a-799a-46b1-818b-81e01eb2acb0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/bea89511-9048-4c59-a4cf-53e95755e892" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/ab977f16-a2bc-477b-952f-a4a1a9e1f143" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/1d397a4c-1f20-461e-9bb1-54df48c7d74b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/ddaf14d6-dfb5-43b6-a02f-861aebe73649" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/71b5ac76-e93c-4981-a9e0-67bb467c67bf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/212c35fb-22db-41c0-80f8-f9be88aaf6b3" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/7d0f81e1-5642-4ed4-bb12-146a4c21ffa7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/09a6fcd3-884e-4da5-8147-1ebf6120856a" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/37d352ad-bd44-4e3c-ae08-e52a78e64f71" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/80885f71-336d-4878-9391-5aa9f2847bbf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/84f16dc7-ea00-4cf1-aed9-8d71fda16aea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/ebd56a02-c658-4d28-96a9-0a62793c5e6b" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/07f7f03f-270b-4f2b-b278-e6bdc2fde46d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/461d3389-e8d7-4526-a668-4465905aeb7d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/bbe75a88-e37e-4820-8f73-f713ca2e6440" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/00dca50a-62d7-4a89-8436-43d47a0dbd61" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/5a6cf401-fc08-4907-931c-bdcd6e500153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/4f930938-8325-4791-8b42-9f26bcfd7ae8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/bd12e6ff-85fc-4db5-a56b-370eeea859e2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/da2025aa-405e-4276-92e8-549ddd07d5c9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/8a747d0e-5e28-4fb2-ad71-db50fe46982a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/117272fb-0945-4fe0-880b-418c0e075bad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/4825db06-f470-4535-baee-ee6fc81ce104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/9732968a-e4c2-49f5-be46-5071b7c4f6f2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/8109e1bf-29b8-4617-b72c-8b33344f292f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/08fe8f27-761a-43c6-91ff-18d6e64294de" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/31dbdec7-b349-48b9-b186-6ca91e0cfc03" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/be782824-0af1-4043-84ec-9e355a72fa51" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/1ad25897-408a-4e9d-b3de-254cb6a5f919" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/10f835a4-7bc1-405d-9142-89b081cfc72b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/12a657a3-0229-45a2-bb38-98cbb864a87e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/b2008167-59ea-4623-8a2f-414b393e295d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/c3d7c0c1-5a8d-467f-8d37-8967832894d5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/5569568a-799a-46b1-818b-81e01eb2acb0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/progetto/bea89511-9048-4c59-a4cf-53e95755e892" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F47"/>
+  <dimension ref="A1:G48"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
-      </c>
-[...44 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
-      <c r="F8" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="1">
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
         <v>2025</v>
       </c>
-      <c r="B10" s="1"/>
-[...6 lines deleted...]
-      <c r="A11" s="2" t="s">
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B12" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="C12" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D12" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="E12" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...20 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G12" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>47</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" t="s">
         <v>46</v>
       </c>
-      <c r="D14" t="s">
-[...10 lines deleted...]
-      <c r="A15" t="s">
+      <c r="E15" t="s">
         <v>47</v>
       </c>
-      <c r="B15" t="s">
-[...15 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" t="s">
         <v>51</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+        <v>47</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B17" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E17" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C18" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D18" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E18" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>67</v>
       </c>
-      <c r="F19" s="3" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D20" t="s">
         <v>71</v>
       </c>
       <c r="E20" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C21" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D21" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E21" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="E22" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C23" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="E23" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+        <v>89</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C24" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D24" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="E24" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+        <v>93</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C25" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D25" t="s">
-        <v>93</v>
+        <v>46</v>
       </c>
       <c r="E25" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      <c r="A27" s="1">
+        <v>97</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>98</v>
+      </c>
+      <c r="B26" t="s">
+        <v>99</v>
+      </c>
+      <c r="C26" t="s">
+        <v>100</v>
+      </c>
+      <c r="D26" t="s">
+        <v>101</v>
+      </c>
+      <c r="E26" t="s">
+        <v>102</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="1">
         <v>2024</v>
       </c>
-      <c r="B27" s="1"/>
-[...6 lines deleted...]
-      <c r="A28" s="2" t="s">
+      <c r="B28" s="1"/>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1"/>
+      <c r="G28" s="1"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="2" t="s">
+      <c r="B29" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C28" s="2" t="s">
+      <c r="C29" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D29" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="E29" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F28" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...20 lines deleted...]
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G29" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B30" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C30" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D30" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E30" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+        <v>107</v>
+      </c>
+      <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B31" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C31" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D31" t="s">
+        <v>111</v>
+      </c>
+      <c r="E31" t="s">
         <v>107</v>
       </c>
-      <c r="E31" t="s">
-[...6 lines deleted...]
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F31" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B32" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C32" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D32" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="E32" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+        <v>116</v>
+      </c>
+      <c r="F32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B33" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C33" t="s">
-        <v>88</v>
+        <v>119</v>
       </c>
       <c r="D33" t="s">
         <v>115</v>
       </c>
       <c r="E33" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+        <v>120</v>
+      </c>
+      <c r="F33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B34" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C34" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="E34" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+        <v>120</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="C35" t="s">
+        <v>96</v>
+      </c>
+      <c r="D35" t="s">
+        <v>71</v>
+      </c>
+      <c r="E35" t="s">
         <v>120</v>
       </c>
-      <c r="D35" t="s">
-[...10 lines deleted...]
-      <c r="A37" s="1">
+      <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>126</v>
+      </c>
+      <c r="B36" t="s">
+        <v>127</v>
+      </c>
+      <c r="C36" t="s">
+        <v>128</v>
+      </c>
+      <c r="D36" t="s">
+        <v>115</v>
+      </c>
+      <c r="E36" t="s">
+        <v>129</v>
+      </c>
+      <c r="F36" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="1">
         <v>2023</v>
       </c>
-      <c r="B37" s="1"/>
-[...6 lines deleted...]
-      <c r="A38" s="2" t="s">
+      <c r="B38" s="1"/>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B38" s="2" t="s">
+      <c r="B39" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C38" s="2" t="s">
+      <c r="C39" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D39" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="E39" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F38" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...20 lines deleted...]
-    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G39" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B40" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C40" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D40" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="E40" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+        <v>133</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B41" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C41" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D41" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="E41" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+        <v>137</v>
+      </c>
+      <c r="F41" t="s">
+        <v>19</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B42" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="C42" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="E42" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      <c r="A44" s="1">
+        <v>141</v>
+      </c>
+      <c r="F42" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>142</v>
+      </c>
+      <c r="B43" t="s">
+        <v>143</v>
+      </c>
+      <c r="C43" t="s">
+        <v>144</v>
+      </c>
+      <c r="D43" t="s">
+        <v>115</v>
+      </c>
+      <c r="E43" t="s">
+        <v>145</v>
+      </c>
+      <c r="F43" t="s">
+        <v>19</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="1">
         <v>2022</v>
       </c>
-      <c r="B44" s="1"/>
-[...6 lines deleted...]
-      <c r="A45" s="2" t="s">
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B45" s="2" t="s">
+      <c r="B46" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C45" s="2" t="s">
+      <c r="C46" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D45" s="2" t="s">
+      <c r="D46" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E45" s="2" t="s">
+      <c r="E46" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F45" s="2" t="s">
+      <c r="F46" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...20 lines deleted...]
-    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G46" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B47" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C47" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D47" t="s">
-        <v>107</v>
+        <v>149</v>
       </c>
       <c r="E47" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>150</v>
+      </c>
+      <c r="F47" t="s">
+        <v>19</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>151</v>
+      </c>
+      <c r="B48" t="s">
+        <v>152</v>
+      </c>
+      <c r="C48" t="s">
+        <v>153</v>
+      </c>
+      <c r="D48" t="s">
+        <v>115</v>
+      </c>
+      <c r="E48" t="s">
+        <v>154</v>
+      </c>
+      <c r="F48" t="s">
+        <v>19</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A1:F1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A11:G11"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A38:G38"/>
+    <mergeCell ref="A45:G45"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...31 lines deleted...]
-    <hyperlink ref="F47" r:id="rId33"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G9" r:id="rId7"/>
+    <hyperlink ref="G13" r:id="rId8"/>
+    <hyperlink ref="G14" r:id="rId9"/>
+    <hyperlink ref="G15" r:id="rId10"/>
+    <hyperlink ref="G16" r:id="rId11"/>
+    <hyperlink ref="G17" r:id="rId12"/>
+    <hyperlink ref="G18" r:id="rId13"/>
+    <hyperlink ref="G19" r:id="rId14"/>
+    <hyperlink ref="G20" r:id="rId15"/>
+    <hyperlink ref="G21" r:id="rId16"/>
+    <hyperlink ref="G22" r:id="rId17"/>
+    <hyperlink ref="G23" r:id="rId18"/>
+    <hyperlink ref="G24" r:id="rId19"/>
+    <hyperlink ref="G25" r:id="rId20"/>
+    <hyperlink ref="G26" r:id="rId21"/>
+    <hyperlink ref="G30" r:id="rId22"/>
+    <hyperlink ref="G31" r:id="rId23"/>
+    <hyperlink ref="G32" r:id="rId24"/>
+    <hyperlink ref="G33" r:id="rId25"/>
+    <hyperlink ref="G34" r:id="rId26"/>
+    <hyperlink ref="G35" r:id="rId27"/>
+    <hyperlink ref="G36" r:id="rId28"/>
+    <hyperlink ref="G40" r:id="rId29"/>
+    <hyperlink ref="G41" r:id="rId30"/>
+    <hyperlink ref="G42" r:id="rId31"/>
+    <hyperlink ref="G43" r:id="rId32"/>
+    <hyperlink ref="G47" r:id="rId33"/>
+    <hyperlink ref="G48" r:id="rId34"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>