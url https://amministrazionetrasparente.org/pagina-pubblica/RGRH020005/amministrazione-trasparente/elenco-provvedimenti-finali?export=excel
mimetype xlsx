--- v0 (2026-08-05)
+++ v1 (2026-11-05)
@@ -8,3845 +8,2485 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2441" uniqueCount="2002">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2571" uniqueCount="1250">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD6509C6E1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di individuazione di n. 4 incarichi individuali a docenti in qualità di Esperti formatori per i Laboratori sul campo con l’utilizzo di dispositivi e applicazioni di intelligenza artificiale - CUP: E84D25005690006 CODICE PROGETTO: M4C1I2.1-2026-1745-P-64853 TITOLO PROGETTO: “ImparIAmo al Grimaldi” </t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD569FC588</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA N. 2 ARMADI IN ACCIAIO INOX PER LA CUCINA</t>
+  </si>
+  <si>
+    <t>BD5A892B4C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Polizza assicurativa RCA e garanzie accessorie per macchina agricola tg.BL547A - Periodo Annuale</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Conferimento incarico di collaborazione a titolo non oneroso per il supporto tecnico-operativo nell'ambito del progetto "Dispositivi digitali e libri" – Programma Operativo Complementare (POC) “Per la Scuola” 2014-2020 – Azione 10.8.6 – Sottoazione 10.8.6A – Avviso Prot. n. 95450 del 24/04/2026. CUP: E84D26002780007 CODICE PROGETTO: 10.8.6A-FDRPOC-SI-2026-211</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4E1C6DE3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di noleggio pullman con conducente per la visita didattica a Misterbianco (CT) “Sicilia Fiera Expo Ottica Sud”</t>
+  </si>
+  <si>
+    <t>BD4D150864</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale pubblicitario a valere sul progetto “Dispositivi digitali” POC “Per la Scuola” Avviso Prot. 95450 del 24/04/2026 - DM 38-2026</t>
+  </si>
+  <si>
+    <t>BD4AE33E6D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Fornitura dispositivi digitali - progetto “Dispositivi digitali” - Fondi Strutturali Europei (POC) “Per la Scuola” 2014-2020 -
+avviso 95450 del 24/04/2026 “Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato
+d’</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD3A99C2C8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI MOLITURA DELLE OLIVE PRODOTTE DALL'AZIENDA AGRARIA - ANNATA AGRARIA 2025-26  (RACCOLTO ANNO 2026)</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD2BC5975E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio transfer Modica-Aeroporto CT A-R Erasmus+ HOPE - Harmony Of Physical Health And Art codice 2024- 2-DE03-KA210- SCH-000277529 - CUP E11I25000490006 - mobilità 27.09.26 - 02.10.26</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD32A96015</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO DOMINI &amp; HOSTING principigrimaldi.edu.it e database  E DATABASE</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1D8EB90D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di Targhe pubblicitarie e Tabellone informativo-Targa istituzionale</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD14943C88</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI ANALISI POTABILITA  DELL ACQUA - MENSA CONVITTO</t>
+  </si>
+  <si>
+    <t>19/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di individuazione per il conferimento di incarichi di esperto e tutor PROGETTO “ImparIAmo al Grimaldi” PNRR MISSIONE 4, DM 219/2025 - Snodi formativi per la transizione digitale sull’utilizzo dell’intelligenza artificiale nella scuola. CUP: E84D25005690006 CODICE PROGETTO: M4C1I2.1-2026-1745-P-64853</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BCE29233D4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA ETICHETTATRICE E MATERIALE DI CANCELLERIA VARIA</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCECE5BB95</t>
+  </si>
+  <si>
+    <t>Determina di aggiudicazione  - SERVIZIO DI FORNITURA PANINI E PRODOTTI DA FORNO A.S. 2026-2027 - SEDE CENTRALE E SEDE STACCATA VIA SORDA SAMPIERI</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCDB200342</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE FACILE CONSUMO PER MANUTENZIONE VARI PLESSI</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BDC8081ACF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO VOLUME BERGANTINI ED. 2026</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCC4B8D608</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto biglietti aerei A/R per la realizzazione del TPM3 ad Antalya per il Progetto Erasmus+ “EcoCulinary Innovators” codice n. 2024-2-IT01-KA210-VET-000290330 CUP E91I25000000006 – Mobilità Turchia dal 19.10.2026 al 23.10.2026</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>BCC48F62E9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA E MONTAGGIO N.3 INFISSI IN ALLUMINIO COMPLETI DI VETRI - CHIARAMONTE C.SO UMBERTO</t>
+  </si>
+  <si>
+    <t>BCED0E75A3</t>
+  </si>
+  <si>
+    <t>Determina di avvio - SERVIZIO DI FORNITURA PANINI E PRODOTTI DA FORNO A.S. 2026- 2027 - SEDE STACCATA DI CHIARAMONTE GULFI</t>
+  </si>
+  <si>
+    <t>BCC87FB448</t>
+  </si>
+  <si>
+    <t>Determina di aggiudicazione - VENDITA CARRUBE PRODOTTE INAZIENDA AGRARIA - ANNATA AGRARIA2025/2026</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>BCBA87E69E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto biglietti aerei Progetto Erasmus+ "HOPE - Harmony Of Physical Health And Art" codice 2024-2-DE03-KA210- SCH-000277529 - CUP E11I25000490006 - mobilità dal 27.09.2026 al 02.10.2026</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>BC9FD60EBC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA PER IMPIANTO DI IRRIGAZIONE SEDE CENTRALE IPS PRINCIPI GRIMALDI</t>
+  </si>
+  <si>
+    <t>BCA0502B3B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO CONTRATTO DI NOLEGGIO E ASSISTENZA ANNO 2026 (DAL 01/09/2026 AL 31/08/2027)</t>
+  </si>
+  <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>BC92D0E570</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SUSSIDI DIDATTICI D.D.G.n.2315 del 12.06.2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC92D0E570</t>
-[...4 lines deleted...]
-  <si>
     <t>BC8AA39E21</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE MEZZI AGRICOLI PER AZIENDA AGRARIA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC8AA39E21</t>
-[...4 lines deleted...]
-  <si>
     <t>BC8F5548C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ATTREZZATURE E SUSSIDI DIDATTICI D.D.G.n.2315 del 12.06.2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC8F5548C2</t>
-[...4 lines deleted...]
-  <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC842924C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Forniture Arredi Laboratorio sala ristorante- Progetto PR FESR SICILIA 21-27 azione 4.2.1- DD109 del 30-4-24</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC842924C4</t>
-[...4 lines deleted...]
-  <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC687BD502</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI CABURANTE AGRICOLO - AZIENDA AGRARIA ANNESSA ALL'ISTITUTO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC687BD502</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>BC63A424A6</t>
   </si>
   <si>
     <t xml:space="preserve">DECISIONE A CONTRARRE - CIG BC63A424A6 DA PCP - ACQUISTO IDROPITTURA - FERRACOLOR DI GIORGIO SPADARO  </t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC63A424A6</t>
-[...4 lines deleted...]
-  <si>
     <t>BC60D98902</t>
   </si>
   <si>
     <t xml:space="preserve">DECISIONE A CONTRARRE__NG6445690 - CIG BC60D98902 - ACQUISTO QUATTRO SISTEMI DI CONDIZIONAMENTO - AF IMPIANTI DI CAPPELLO A. &amp; GUASTELLA F </t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC60D98902</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">Decreto di NOMINA di n.2 docenti interni del gruppo di lavoro  DM 219/2025 </t>
+  </si>
+  <si>
     <t>BC4E5CBEC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura attrezzature fitness da esterno progetto PR FESR SICILIA 21-27 azione 4.2.1- DD109 del 30-4-24</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4E5CBEC1</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC58AF3952</t>
   </si>
   <si>
     <t xml:space="preserve">DECISIONE A CONTRARRE ODA 9140988 ID ORDINE 1626500 - ACQUISTO VOLUME BERGANTINI - GRUPPO SPAGGIARI PARMA SPA </t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC58AF3952</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>BC506B79C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE SULLE METODOLOGIE DIDATTICHE INNOVATIVE IN FINLANDIA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC506B79C4</t>
-[...4 lines deleted...]
-  <si>
     <t>BC4E1D05DC</t>
   </si>
   <si>
     <t xml:space="preserve">DECISIONE A CONTRARRE - CIG BC4E1D05DC - FORNITURA MATERIALE LAB.OTTICA - CENTRO STYLE SPA </t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4E1D05DC</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC4659B625</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO REGISTRATORE DI CASSA TELEMATICO AZIENDA AGRARIA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4659B625</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC3E8C840C</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTI_ ACQUISTI DI MATERIALE INFORMATICO ED ELETTRICO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3E8C840C</t>
-[...4 lines deleted...]
-  <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BC3ACB3F3B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER LABORATORIO AGROALIMENTARE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3ACB3F3B</t>
-[...4 lines deleted...]
-  <si>
     <t>BC38BF6B04</t>
   </si>
   <si>
     <t>Decisione a contrarre - TAGLIANDO PRE REVISIONE E MANUTENZIONE PULLMAN targato CC861HA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC38BF6B04</t>
-[...4 lines deleted...]
-  <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC3640EC81</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI MANUTENZIONE, SOSTITUZIONE E RIPARAZIONE IMPIANTI ELETTRICI PLESSI DELTA E CONVITTO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3640EC81</t>
-[...4 lines deleted...]
-  <si>
     <t>BC359B7424</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI MANUTENZIONE, SOSTITUZIONE E RIPARAZIONE IMPIANTI ELETTRICI PLESSI CENTRALE E SORDA SAMPIERI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC359B7424</t>
-[...4 lines deleted...]
-  <si>
     <t>BC2823B15F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 200 LANYARD IN POLIESTERE CON MOSCHETTONE PROGETTO ERASMUS K210-ECO-FRIENDLY AWARENESS: OUR REDUCE REUSE AND RECYCLE REVOLUTION-2023-2-IT02-KA210-SCH-000175734-CUP E41I24000020006</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2823B15F</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2026</t>
   </si>
   <si>
     <t>BC3402BF26</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI SEI VENTILATORI A PIANTANA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3402BF26</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC3125E363</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TELEFONI VOIP, CONFIGURAZIONE E COLLAUDO SISTEMA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3125E363</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>BC286DE4E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Modifiche punti presa e installazione SWITCH</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC286DE4E9</t>
-[...4 lines deleted...]
-  <si>
     <t>20/06/2026</t>
   </si>
   <si>
     <t>BC1D9AD8DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di mietitrebbiatura e stoccaggio grano – Annata Agraria 2025/2026 az. agraria</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1D9AD8DB</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>BC1671258D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LISTELLI ABETE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1671258D</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC11FD5BE5</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI SUPPORTO E ORGANIZZAZIONE MOBILITA' ERASMUS 2025 1 IT02 KA121 SCH 000307346 CUP E84C25000080006 MOBILITA' FINLANDIA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC11FD5BE5</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC04E143BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 25 MAGLIETTE E CAPPELLINI PROGETTO ERASMUS HOPE “HARMONY OF PHYSICAL HEALTH AND ART” CODICE 2024-2-DE03-KA210-SCH-000277529 - CUP E11I25000490006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC04E143BD</t>
-[...4 lines deleted...]
-  <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC08FFC6F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - LANYARD IN POLIESTERE CON MOSCHETTONE, FIBBIA STACCABILE E SGANCIO DI SICUREZZA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC08FFC6F3</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BBFA184C8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE PRODUTTORE DI GHIACCIO LAB. CUCINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA184C8A</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFB4B962F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTUCCE INCHIOSTRO HP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB4B962F</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF4F538F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTI DI RIPARAZIONE FORNO LAB. CUCINA SEDE CENTRALE E GRUPPO DOCCIA SEDE CHIARAMONTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF4F538F6</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBF2CE6041</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GAS NATURALE DAL 01.08.2026 AL 31.07.2027 IN CONVENZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF2CE6041</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE748F102</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI RIPARAZIONE IDRAULICA, SOSTITUZIONE GALLEGGIANTI CISTERNA E CASSETTA A ZAINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE748F102</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE2A20452</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DERRATE ALIMENTARI EVENTO "DSGA ON LINE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2A20452</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2026</t>
   </si>
   <si>
     <t>BBE0240C67</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ALIMENTARE PROGETTO ERASMUS HOPE - Harmony Of Physical Health And Art" codice 2024-2-DE03-KA210-SCH-000277529</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0240C67</t>
-[...4 lines deleted...]
-  <si>
     <t>BBE0220202</t>
   </si>
   <si>
     <t>Affidamento diretto per la fornitura alimentare mobilità in ingresso – progetto Erasmus+ "AGRANET"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0220202</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDDA1FEDA</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO URGENTE DI TRASPORTO DI ACQUA POTABILE - SEDE CENTRALE MODICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDDA1FEDA</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDD5123D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Intervento di manutenzione elettrica presso la Sede di Chiaramonte G, C.so Kennedy</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD5123D9</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBCE5A81BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RILEVATORE PRESENZE COSMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE5A81BE</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBC134EB4E</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE E RIPARAZIONE SU MACINADOSATORE FAEMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC134EB4E</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBFFD2715</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI CORSO DI CASARO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFFD2715</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BB9F045DD0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DERRATE ALIMENTARI PER BAR DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F045DD0</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA84EB8F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE MANIGLIONE ANTIPANICO SEDE CHIARAMONTE V.LE KENNEDY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA84EB8F9</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBB8DFA7F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di cartellonistica informativa in materiale Forex per la sicurezza sui luoghi di lavoro Varie sedi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB8DFA7F</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBA3E288F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA ESAMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA3E288F</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BB98DCB9DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTI DI ESPURGO PER STASATURA RETI FOGNARIE E POZZETTI ESTERNI SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98DCB9DE</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBA92830C5</t>
   </si>
   <si>
     <t>MANUTENZIONE ELETTRICA SEDE DI CHIARAMONTE G. - VIALE KENNEDY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA92830C5</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA1A85B76</t>
   </si>
   <si>
     <t>REVISIONE E MANUTENZIONE DEFIBRILLATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1A85B76</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB8E5E18B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTEGRAZIONE VIAGGIO CAMPO SCUOLA PROGETTO MULTISPORT E AMBIENTE POLICORO 27.04.2026-30.04.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E5E18B3</t>
-[...4 lines deleted...]
-  <si>
     <t>BB96B3F792</t>
   </si>
   <si>
     <t>FORNITURA UTENSILI PER CUCINA DEL CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96B3F792</t>
-[...4 lines deleted...]
-  <si>
     <t>BB989E2FCF</t>
   </si>
   <si>
     <t>FORNITURA PER LABORATORIO AGROALIMENTARE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB989E2FCF</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB93654C3A</t>
   </si>
   <si>
     <t>CENA DI GALA PER CONCORSO NAZIONALE DI OTTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB93654C3A</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8F5D52EE</t>
   </si>
   <si>
     <t>VISITA GUIDATA MONTALBANO PER DOCENTI ESTERNI EVENTO GARA DI OTTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F5D52EE</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB852917C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTEGRAZIONE FORNITURA MATERIALE LABORATORIO DI CHIMICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB852917C6</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB9081C828</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE STRAORDINARIA IN SPAZI ESTERNI E LABORATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9081C828</t>
-[...4 lines deleted...]
-  <si>
     <t>BB766ADE03</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ASSICURAZIONE MACCHINA AGRICOLA TG. BY610V</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB766ADE03</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7AF4AA25</t>
   </si>
   <si>
     <t>ACQUISTO TENDE A RULLO UFFICIO ACQUISTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7AF4AA25</t>
-[...4 lines deleted...]
-  <si>
     <t>BB71555D81</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI REVISIONE ANNUALE AUTOBUS TG CC861HA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB71555D81</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB756583C1</t>
   </si>
   <si>
     <t>FORNITURA MATERIALE PER COPERTURA PARZIALE ZONA CALPESTABILE ANTISTANTE BAR DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB756583C1</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB6EF837AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PER CONCORSO NAZIONALE OTTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6EF837AC</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6C4031F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CONSUMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C4031F6</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6A957F4D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO BIGLIETTI AEREI PROGETTO Catania-Antalya – Erasmus+ ECO-CULINARY INNOVATORS 2024-2-IT01-KA210VET000290330 CUP E91I25000000006 – Mobilità dal 04/05/2026 al 09/05/2026 TURCHIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A957F4D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6B7AA16C</t>
   </si>
   <si>
     <t>FORNITURA PREMI E RICONOSCIMENTI PER GARA DI OTTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B7AA16C</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB47B7D4C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO PULLMAN A-R POLICORO (MT) PROGETTO MULTISPORT E AMBIENTE 27.04.2026-30.04.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47B7D4C6</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB438CDC81</t>
   </si>
   <si>
     <t>Decisione a contrarre - CAMPO SCUOLA PROGETTO MULTISPORT E AMBIENTE POLICORO 27.04.2026-30.04.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB438CDC81</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB3DADE84C</t>
   </si>
   <si>
     <t>SERVIZIO DI VERIFICA E CERTIFICAZIONE IMPIANTI DI MESSA A TERRA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3DADE84C</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB2ACD9C49</t>
   </si>
   <si>
     <t>FORNITURA LENTI LAB. OTTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2ACD9C49</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BAF9006CE3</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORO DI SEMINA E RULLATURA DEL GRANO PRESSO L'AZIENDA AGRARIA DI POZZALLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF9006CE3</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>BB24C49CB2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale per progetto Erasmus "EcoCulinary Innovators"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB24C49CB2</t>
-[...4 lines deleted...]
-  <si>
     <t>BB24B358F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale per progetto Erasmus+ "HOPE - Harmony Of Physical Health And Art"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB24B358F0</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB1AF6DAEB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PIANTE E FIORI PER LA SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1AF6DAEB</t>
-[...4 lines deleted...]
-  <si>
     <t>3BAFA9C18A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ACCAPPATOI E ASCIUGAMANI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=3BAFA9C18A</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BAF4045C3F</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTI DI RIPARAZIONE E SOSTITUZIONE RICAMBI VARI - LAB. SALA E CUCINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF4045C3F</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0D7D8386</t>
   </si>
   <si>
     <t>Noleggio molatrice evolution con centratore attitude Blocker</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0D7D8386</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>BB09647819</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA 18 KG DI CAFFE' MISCELA SOAVE PER PROGETTO BAR DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09647819</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB06166504</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE AZIENDA AGRARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB06166504</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAF483BE0E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE LABORATORIO DI CHIMICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF483BE0E</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF1439302</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTI AR E PERNOTTO A DUBLINO PROGETTO N. 2025-1-IT01- KA122-VET-000314539 TITOLO “UNA SFIDA TRA L'INCLUSIONE ED IL TALENTO” PROGRAMMA ERASMUS+ AZIONE KA122 MOBILITÀ INDIVIDUALE AI FINI DELL’APPRENDIMENTO - VET - CUP E61I25000160006 – MOBILITÀ DUBLINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1439302</t>
-[...4 lines deleted...]
-  <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>BAF567C152</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI ALIMENTARI - PROGETTO 2024-2-IT01-KA210-VET-000290330 - TITOLO ECOCULINARY INNOVATORS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF567C152</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE15EC7F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI FARMACEUTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE15EC7F5</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE16D583C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI PRESIDI SANITARI E PRODOTTI FARMACEUTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE16D583C</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAF06A1B36</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PIANTINE DI ORTAGGI PER L'AZIENDA AGRARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF06A1B36</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAD99524E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE IMPIANTO ELETTRICO SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD99524E6</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE556CED3</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO RINNOVO ANNUALE ASSICURAZIONE MOTO APE TG.SR077476</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE556CED3</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE674CF0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO D'ISTRUZIONE DESTINAZIONE MARSALA DAL 23 AL 25 MARZO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE674CF0F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BAD9FE843B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI ALIMENTARI PER AVVIO BAR DIDATTICO SEDE CENTRALE DI MODICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9FE843B</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB039D612</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TESSUTI (PANNOLENCI FELTRO E PLASTIFICATO)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB039D612</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAAE8BE956</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER RIPRISTINO FUNZIONALITA' SERRA DIDATTICA DELL'AZIENDA AGRARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE8BE956</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BADAB9AAF3</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PERNOTTO DAL 11/03/2026 AL 15/03/2026 PROGETTO I GIORNI BIANCHI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADAB9AAF3</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAAA4630B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTEGRAZIONE ABBONAMENTO - SILVER PLUS TRIENNALE - LEARNING UP SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA4630B7</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8C63FDB9</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE E RIPARAZIONE SU MACCHINA CAFFE' FAEMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C63FDB9</t>
-[...4 lines deleted...]
-  <si>
     <t>BABF2EB114</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEL SERVIZIO NOLEGGIO PULLMAN CON CONDUCENTE MODICA/PISA (CASONE DI PROFECCHIA) - PROGETTO "I GIORNI BIANCHI"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF2EB114</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BA6399DBE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO VOLI PIU' PERNOTTAMENTO DAL 15/04/2026 AL 17/04/2026 ROMA IX CONGRESSO NAZIONALE SCUOLE DI OTTICA IN RETE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6399DBE6</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BABB710C20</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PER INTEGRAZIONE VIAGGIO DI ISTRUZIONE MADRID CLASSI V</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB710C20</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB008AC9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CANONE ANNUALE DI ASSISTENZA PROGETTI SPAGGIARI 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB008AC9C</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB355F5CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO ANNUALE "ARGENTO" - ITALIASCUOLA.IT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB355F5CD</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAA29CD776</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO ASSISTENZA E MANUTENZIONE - PRIMA VISIONE WEB - ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA29CD776</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA9A01D7E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI SUPPORTO E ORGANIZZAZIONE MOBILITA' ERASMUS 2025 1 IT02 KA121 SCH 000307346 CUP E84C25000080006 - MOBILITA' DUBLINO PERSONALE SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A01D7E4</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9ADCA104</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI AEREI MOBILITA' ERASMUS 2025 1 IT02 KA121 SCH 000307346 CUP E84C25000080006 - MOBILITA' DUBLINO E HELSINKI PERSONALE SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9ADCA104</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA582EB814</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA582EB814</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA6ACFAF4C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI DERATTIZZAZIONE E DISINFESTAZIONE VARI PLESSI DELL'ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ACFAF4C</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA5B17F813</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI - MOBILITA'  GRECIA dal 22.02.2026 al 01.03.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B17F813</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA44A6C6D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE E RIPARAZIONE IMPIANTI IDRAULICI VARI PLESSI DELL'ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44A6C6D1</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>BA34C088CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizi per la Mobilità Progetto Erasmus 2023-2-HU01-KA210-SCH-000174693 – Mobilità GRECIA KAVALA dal 01/02/2026 al 07/02/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA34C088CA</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA32979405</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ALIMENTARE PER L'ORIENTAMENTO MODICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32979405</t>
-[...4 lines deleted...]
-  <si>
     <t>BA2A4BDAD4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO VIAGGIO DI ISTRUZIONE MADRID DAL 03/03/2026 AL 07/03/2026  CLASSI V</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2A4BDAD4</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA272967C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO RINNOVO ANNUALE POLIZZA AUTOCARRO FIAT DOBLO' TG. FS158YP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA272967C1</t>
-[...4 lines deleted...]
-  <si>
     <t>BA241FBB76</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA CARTELLE ALUNNI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA241FBB76</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1BA0E015</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PUBBLICITARIO Fornitura materiale pubblicitario Erasmus 2023-2-IT01-KA210-VET-000178466 - TAISTY-AN APPETIZER FOR TEACHERS AND TRAINERS USING AI IN CULINARY PROFESSIONS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1BA0E015</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9FA42AB77</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARTA F.TO A4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA42AB77</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>B9F4CDCFA8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ALIMENTARE ORIENTAMENTO CHIARAMONTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F4CDCFA8</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>B9DD840301</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ALIMENTARE PER ORIENTAMENTO CHIARAMONTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DD840301</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>BA8A19E397</t>
   </si>
   <si>
     <t>Manifestazione interesse per concessione servizio distributori automatici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A19E397</t>
-[...4 lines deleted...]
-  <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9B390BD37</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI INGEGNERIA, ARCHITETTURA E ATTIVITA' DI PROGETTAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B390BD37</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B9A87DC5CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PIANTE DI ORTAGGI PER AZ. AGRARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A87DC5CB</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A0D7C91B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE LABORATORIO INFORMATICO.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A0D7C91B</t>
-[...4 lines deleted...]
-  <si>
     <t>B9984A4BC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO LAVORI MURARI PER GARANTIRE ACCESSO MACCHINARI BAR DIDATTICO SEDE CHIARAMONTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9984A4BC8</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B9A2B62564</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE ATTREZZATURA E MACCHINARI VARI - AZIENDA AGRARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2B62564</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A094C478</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI PER ATTIVITA' DIDATTICA IN SERRA PRESSO AZIENDA AGRARIA IN POZZALLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A094C478</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B9815AF938</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA E SOSTITUZIONE VETRI PLESSO CONVITTO E PALESTRA SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9815AF938</t>
-[...4 lines deleted...]
-  <si>
     <t>B9992417B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PITTURA ED ACCESSORI PER TINTEGGIARE AULE E BAR DIDATTICO SEDE DI CHIARAMONTE E SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9992417B3</t>
-[...4 lines deleted...]
-  <si>
     <t>B98668B368</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO SOSTITUZIONE MOTORINO PER AVVIAMENTO PULLMAN TG. CC861HA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98668B368</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B9943A2660</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PER LA SISTEMAZIONE ADEGUAMENTO ELETTRICO SEDE CHIARAMONTE E SORDA SAMPIERI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9943A2660</t>
-[...4 lines deleted...]
-  <si>
     <t>B993C6E4A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO INTERVENTO ARAMDI RACK E APPARECCHIATURE INFORMATICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B993C6E4A9</t>
-[...4 lines deleted...]
-  <si>
     <t>B991E9B80E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE "PROGETTO MANI IN ARTE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B991E9B80E</t>
-[...4 lines deleted...]
-  <si>
     <t>B990C5212E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO NOLEGGIO PULLMAN CON AUTISTA PER L'USCITA DIDATTICA ORIENTASICILIA-ASTERSICILIA DEL 18/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990C5212E</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B97BEF2514</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE LABORATORIO CUCINA.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97BEF2514</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B97BFFC098</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI SERVIZI PER MANUTENZIONE SEDE CENTRALE/PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97BFFC098</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B978BDCCC3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DIFFUSORE AUDIO RICARICABILE 160W CON DUE RADIOMICROFONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B978BDCCC3</t>
-[...4 lines deleted...]
-  <si>
     <t>B9790EEBE8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo del canone annuo di consulenza per gli obblighi di pubblicazione atti su Amministrazione Trasparente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9790EEBE8</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B96C927F5D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEL SERVIZIO PER LA MOBILITA' ERASMUS HOPE "HARMONY OF PHYSICAL HEALTH AND ART" PROGETTO 2024-2-DE03-KA210-SCH-000277529</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96C927F5D</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B96FE4CA92</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO INTERVENTO TECNICO SU HARDWARE E SOFTWARE SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96FE4CA92</t>
-[...4 lines deleted...]
-  <si>
     <t>B96EFCD42A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO DI CONTROLLO E MANUTENZIONE IMPIANTI TRATTAMENTO ACQUA A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96EFCD42A</t>
-[...4 lines deleted...]
-  <si>
     <t>B96CB2543E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER ATTIVITA' DI ORIENTAMENTO IN ENTRATA A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96CB2543E</t>
-[...4 lines deleted...]
-  <si>
     <t>B964A535EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE E SOSTITUZIONE IMPIANTI IDRAULICI VARI PLESSI DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964A535EF</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Nomina REO per piattaforma Caronte</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>B8F25C0936</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SCARPE ANTINFORTUNISTICHE ADDETTI AZ. AGRARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F25C0936</t>
-[...4 lines deleted...]
-  <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>B952CFDE75</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO TRANSFER MODICA/CATANIA AEROPORTO Mobilità Erasmus+ Romania - “ECO-CULINARY INNOVATORS” codice n. 2024-2-IT01- KA210-VET-000290330</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952CFDE75</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B94711E538</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ALIMENTARE STUDENTS DAY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94711E538</t>
-[...4 lines deleted...]
-  <si>
     <t>24/11/2025</t>
   </si>
   <si>
     <t>B93527ED6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO MANUTENZIONE MOTORINO PER AVVIAMENTO PULLMAN TG. CC861HA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93527ED6B</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B93782B4BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER COLTIVAZIONE FUORI SUOLO - LABORATORIO SERRA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93782B4BC</t>
-[...4 lines deleted...]
-  <si>
     <t>B93765A501</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER IL RINNOVO ANNUALE POLIZZA PULLMAN TG. CC861HA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93765A501</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92D122D3B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE DI PULIZIA.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f56afa81-56fa-4d0e-a4fd-3f3fb4f0b6aa</t>
   </si>
   <si>
     <t>B92BF886C5</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Servizio campagna di comunicazione istituzionale finalizzata a promuovere l’offerta formativa della scuola per
 l’a.s. 2026-27 e la disseminazione dei progetti Erasmus+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92BF886C5</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B911CAF1E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI ALIMENTARI PER LABORATORIO AGROALIMENTARE BIRRIFICIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911CAF1E8</t>
-[...4 lines deleted...]
-  <si>
     <t>B9164C811B</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI ASSICURAZIONE ALUNNI E PERSONALE TRIENNIO 2025-28</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9164C811B</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B91019EBE7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI TELEFONIA E MICROFONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91019EBE7</t>
-[...4 lines deleted...]
-  <si>
     <t>B8FBA47AC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO LAVAGGIO KG 950 TOVAGLIATO A.S. 2025-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBA47AC8</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B9065304E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER LABORATORIO DI ESERCITAZIONE AGRARIE SERALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9065304E8</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B9053A1783</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI RICONDIZIONAMENTO MACCHINE LAVAPAVIMENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9053A1783</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B8FA7D306D</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO LAVAGGIO GUANCIALI ALUNNI PLESSO CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FA7D306D</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8F6295C74</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO CONTROLLO IMPIANTO A/C E SOSTITUZIONE BATTERIE PER AVVIAMENTO PULLMAN TG. CC861HA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6295C74</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F6060A34</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITUA DI TAV. ABETE PIALLATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6060A34</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F4AEE7B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA CANOVACCI E FEDERE - CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F4AEE7B7</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B8F1F33151</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BENZINA E GASOLIO AGRICOLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F1F33151</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8E17259AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ALIMENTARE PROGETTO ERASMUS+ Codice 2023-2-HU01-KA210-SCH-000174693 CUP E71I24000030006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E17259AC</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D9A83005</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BENI ARMADIO PER LAPTOP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D9A83005</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8DBB74F22</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO SORVEGLIANZA SANITARIA E DI MEDICO COMPETENTE DURATA TRIENNALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DBB74F22</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8C51D8650</t>
   </si>
   <si>
     <t>Decisione a contrarre - RICHIESTA PREVENTIVO SUPPLEMENTO SERVIZIO GUIDA per la Mobilità a MADRID dal 26/10/2025 al 06/11/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C51D8650</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>B8B04CE131</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE SCIENZE MOTORIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B04CE131</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8AB41EB4F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEL SERVIZIO ACQUISTO BIGLIETTO + HOTEL PROGETTO ERASMUS+ “ECO-CULINARY INNOVATORS” codice n. 2024-2-IT01-KA210-VET-000290330 CUP E91I25000000006 - ROMANIA-CLUJ</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB41EB4F</t>
-[...4 lines deleted...]
-  <si>
     <t>B8A87BBA44</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARTA FOTOCOPIE F.TO A3 E F.TO A4 GR. 160</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/dfa0accb-1eae-4c2f-acf8-cd53ea5e3882</t>
   </si>
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B8A704F637</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - SERVIZIO PULLMAN MODICA - CATANIA AEROPORTO A/R - PROGETTO ERASMUS+ PNRR_2023-1-IT02-KA122-SCH-
 000119671</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A704F637</t>
-[...4 lines deleted...]
-  <si>
     <t>B8A8016B4C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA PRODOTTI ITTICI A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8016B4C</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>B89CB3EEA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CAMICI E GREMBIULI ALUNNI BIENNIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89CB3EEA0</t>
-[...4 lines deleted...]
-  <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>B89B68CA95</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SEDIE E TAVOLO PER AULA DOCENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89B68CA95</t>
-[...4 lines deleted...]
-  <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>B89A89EBD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CONDUTTIMETRO XS COND 80 PRO STIRRER CON CELLA VPT1 DA BANCO PER IL LABORATORIO DI CHIMICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89A89EBD3</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>B882C59CE3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura grembiuli monouso alunni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882C59CE3</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>B8938A3314</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEL PIACCAMETRO PER IL LABORATORIO DI CHIMICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8938A3314</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>B88CD83C11</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA - CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88CD83C11</t>
-[...4 lines deleted...]
-  <si>
     <t>B88D0C1902</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA - ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88D0C1902</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B8933B3FFA</t>
   </si>
   <si>
     <t>Determina di aggiudicazione - SERVIZIO DI FORNITURA PANINI E PRODOTTI DA FORNO A.S. 2025- 2026 - SEDE STACCATA DI CHIARAMONTE GULFI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8933B3FFA</t>
-[...4 lines deleted...]
-  <si>
     <t>B8931E6390</t>
   </si>
   <si>
     <t>Determina di aggiudicazione  - SERVIZIO DI FORNITURA PANINI E PRODOTTI DA FORNO A.S. 2025- 2026 - Sede centrale e sede staccata via Sorda Sampieri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8931E6390</t>
-[...4 lines deleted...]
-  <si>
     <t>B889715161</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI PRODOTTI ALIMENTARI MOBILITA' IN INGRESSO PROGETTO ERASMUS OPEN DOORS CODICE N. 2024-2-EL01-KA210-VET-000271485</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889715161</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B8837DEE7A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO ACQUISTO BIGLIETTO MOBILITA' MADRID DAL 1.10.2025 AL 04.10.2025 - Progetto Erasmus+ PNRR_2024-1-IT02-KA121-SCH-000215400</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8837DEE7A</t>
-[...4 lines deleted...]
-  <si>
     <t>B86B94EB23</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA E SOSTITUZIONE N. 2 VETRI PER LABORATORI V.LE KENNEDY - CHIARAMONTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B94EB23</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>B87EBABCCB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEL SERVIZIO NOLEGGIO PULLMAN PER LA PARTECIPAZIONE ALL'EXPO OTTICA SUD "SICILIA FIERA" MISTERBIANCO CT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87EBABCCB</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B87C28ABFD</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEL SERVIZIO BIGLIETTI+HOTEL PROGETTO ERASMUS+ - MADRID DAL 26/10/2025 AL 06/11/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87C28ABFD</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A3DE8E9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI MOLITURA DELLE OLIVE PRODOTTE IN AZIENDA AGRARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A3DE8E9A</t>
-[...4 lines deleted...]
-  <si>
     <t>B87865197B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARTA DI FILTRI PER LABORATORIO DI CHIMICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87865197B</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>B8736EB3F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA STAMPE PER LA REALIZZAZIONE DELLA PUBBLICIZZAZIONE E DISSEMINAZIONE DEL PROGETTO ERASMUS OPEN DOORS 2024 2 EL01 KA210 VET 000271485</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8736EB3F1</t>
-[...4 lines deleted...]
-  <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>B869A9940B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO BIGLIETTI AEREI MOBILITA' ANKARA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B869A9940B</t>
-[...4 lines deleted...]
-  <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>B858A22BB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DOMINI E HOSTING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B858A22BB0</t>
-[...4 lines deleted...]
-  <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>B85469C2D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ASSICURAZIONE TRATTRICE AGRICOLA TARGA BL547A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85469C2D7</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>B85111FF01</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ALIMENTARE PER EVENTO DEL 21.09.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85111FF01</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>B8465798ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ALIMENTARI PER ACCOGLIENZA ALUNNI DELLE CLASSI PRIME</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8465798ED</t>
-[...4 lines deleted...]
-  <si>
     <t>B81206B687</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ALIMENTARE PER ESERCITAZIONI E PER MENSA CONVITTO A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81206B687</t>
-[...4 lines deleted...]
-  <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>B81041DAEF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI FERRAMENTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81041DAEF</t>
-[...4 lines deleted...]
-  <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>B80F8BD7E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 1 ARMADIO - SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80F8BD7E1</t>
-[...4 lines deleted...]
-  <si>
     <t>B80F0C653F</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER NUOVA FORNITURA MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80F0C653F</t>
-[...4 lines deleted...]
-  <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>Nomina Organizzatore dei percorsi formativi nell’ambito delle “Azioni di potenziamento delle competenze STEM e multilinguistiche” di cui al D.M. 65/2023 (secondo avviso prot. n. 1981/2025 del 05/02/2025) - CUP E84D23003880006 - Progetto M4C1I3.1-2023-1143-P-30680 Grimaldi STEM e Multilinguismo (errata corrige prot. 3108/2025 del 19/2/25)</t>
   </si>
   <si>
     <t>25/08/2025</t>
   </si>
   <si>
     <t>B806130795</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO FIRMA DIGITALE MASSIVA REMOTA VALIDITA' TREINNALE DAL 01.09.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B806130795</t>
-[...4 lines deleted...]
-  <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>B80146AC95</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO INTERVENTI DI RIPARAZIONE E SOSTITUZIONE RICAMBI VARI - LAB. SALA/CUCINA PLESSO CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80146AC95</t>
-[...4 lines deleted...]
-  <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>B7F343EE81</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER MANUTENZIONE SU PULLMAN TG. CC861HA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F343EE81</t>
-[...4 lines deleted...]
-  <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>B7ECE72D1D</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO LAVORI DI MANUTENZIONE E RIPARAZIONE IMPIANTI ELETTRICI - VARI PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7ECE72D1D</t>
-[...4 lines deleted...]
-  <si>
     <t>07/08/2025</t>
   </si>
   <si>
     <t>B7EC090844</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LAVORI DI INSTALLAZIONE IMPIANTO ELETTRICO E IDRICO BAR DIDATTICO - SEDE CHIARAMONTE GULFI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7EC090844</t>
-[...4 lines deleted...]
-  <si>
     <t>B7E9349B11</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO DI RIPARAZIONE SU TRATTORE AGRICOLO SAME</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E9349B11</t>
-[...4 lines deleted...]
-  <si>
     <t>B7E59568D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER FORNITURA MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E59568D7</t>
-[...4 lines deleted...]
-  <si>
     <t>05/08/2025</t>
   </si>
   <si>
     <t>B7E18402EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N.3 TAPPETI CM 130X75 C/LOGO - PROGETTO ERASMUS "GREEN ENERGY=GREEN LIFE" 2020-1-RO01-KA229-080024_4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E18402EE</t>
-[...4 lines deleted...]
-  <si>
     <t>B7E03117B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO INTEGRAZIONE FORNITURA MATERIALE DI CANCELLERIA - PROGETTO ERASMUS KA1 - Formazione inclusiva e interattiva 2022-1-KA122-SCH-000078476</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E03117B9</t>
-[...4 lines deleted...]
-  <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>B7CFB0F9FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO DI ANALISI ACQUA POTABILE MENSA CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CFB0F9FD</t>
-[...4 lines deleted...]
-  <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>Nomina del prof. Nicita Luca in qualità di formatore esperto del modulo “Uso tecnologie di base (GSuite, ClasseViva…)“ relativamente ai “Laboratori di formazione sul campo” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>23/07/2025</t>
   </si>
   <si>
     <t>B7BD77460A</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO DI NOLEGGIO E ASSISTENZA ANNO 2025-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD77460A</t>
-[...4 lines deleted...]
-  <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>Nomina della prof.ssa Sinardo Stefania in qualità di tutor d’aula per il modulo "Uso tecnologie di base (gsuite, classeviva…)” relativamente ai “Laboratori di formazione sul campo” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>Nomina del prof. Ottaviano Leonardo quale tutor d’aula per i moduli “Creazione di mappe concettuali per alunni DSA e BES” e “Cittadinanza digitale o metodi innovativi” relativamente ai “Laboratori di formazione sul campo” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” - D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>Nomina della prof.ssa Poidimani Carmela in qualità di tutor d’aula per il modulo “Aggiornamento informatico per ATA” relativamente ai “Percorsi di formazione sulla transizione digitale” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>Nomina della prof.ssa Vaccaro Maria Antonia in qualità di tutor d’aula per il modulo “Piattaforma SIDI e compilazione PEI per Docenti di Sostegno” relativamente ai “Percorsi di formazione sulla transizione digitale” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>Nomina della prof.ssa Lauria Carmela in qualità di tutor d’aula per il modulo “Cittadinanza digitale per Docenti” relativamente ai “Percorsi di formazione sulla transizione digitale” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>Nomina del prof. Gulino Giuseppe in qualità di tutor d’aula per il modulo “Formazione di base Tools Spaggiari per ATA” relativamente ai “Percorsi di formazione sulla transizione digitale e del modulo “Uso della realtà aumentativa” relativamente ai “Laboratori di formazione sul campo” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>Nomina della prof.ssa Desiderio Rosanna in qualità di tutor d’aula per il modulo “Piattaforma Spaggiari Classeviva per Docenti” relativamente ai “Percorsi di formazione sulla transizione digitale” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>Nomina della prof.ssa Denaro Antonina in qualità di tutor d’aula per il modulo “Informatica di base per Collaboratori scolastici 2” relativamente ai “Percorsi di formazione sulla transizione digitale” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>Nomina del prof. Criscione Paolo in qualità di tutor d’aula per il modulo “Informatica di base per Collaboratori scolastici 1” relativamente ai “Percorsi di formazione sulla transizione digitale” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>Nomina del prof. Barone Giorgio in qualità di tutor d’aula per il modulo “Piattaforma Spaggiari Scuola&amp;Territorio per Docenti tutor” relativamente ai “Percorsi di formazione sulla transizione digitale” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>12/07/2025</t>
   </si>
   <si>
     <t>B79FC5D790</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA PRODOTTI PER COLTURE - AZIENDA AGRARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79FC5D790</t>
-[...4 lines deleted...]
-  <si>
     <t>Nomina della prof.ssa Denaro Antonina in qualità di Tutor/animatore nell'ambito delle “Comunità di pratiche per l’apprendimento” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>Nomina della prof.ssa Paravizzini Salvatrice in qualità di Tutor/animatore nell'ambito delle “Comunità di pratiche per l’apprendimento” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-3951</t>
   </si>
   <si>
     <t>Nomina della prof.ssa Novello Silvia in qualità di Tutor/animatore nell'ambito delle “Comunità di pratiche per l’apprendimento” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>Nomina della Prof.ssa La Rosa Giovanna in qualità di Organizzatore dei percorsi formativi rivolti al personale scolastico per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>B792727513</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIMENTO DIRETTO  INTERVENTI TECNICI E FORNITURA CARTUCCE EPSON - VARI PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B792727513</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>B78BED8111</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO DI RIPARAZIONE E MANUTENZIONE SU TRATTORE AGRICOLO - AZIENDA AGRARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78BED8111</t>
-[...4 lines deleted...]
-  <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>B785BD2993</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE DI CANCELLERIA - PROGETTO ERASMUS KA1 - Formazione inclusiva e interattiva 2022-1-KA122-SCH-000078476</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4da4daf6-a1a6-4602-ad1b-b862e8de5d4d</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>Nomina della prof.ssa Campo Rita in qualità di Tutor/animatore l’attuazione delle “Comunità di pratiche per l’apprendimento” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t xml:space="preserve">Nomina della prof.ssa Sinardo Stefania in qualità di Tutor/animatore l’attuazione delle “Comunità di pratiche per l’apprendimento” per l’attuazione del progetto
 “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>Nomina del prof. Battaglia Giorgio in qualità di Tutor/animatore l’attuazione delle “Comunità di pratiche per l’apprendimento” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>Nomina della prof.ssa Terranova Claudia in qualità di formatore esperto dei moduli “Aggiornamento informatico per ATA” e “Cittadinanza digitale per Docenti”, relativamente “Percorsi di formazione sulla transizione digitale” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>B781798C2C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER ADESIONE AL WEBINAR - La liquidazione dei compensi spettanti alle commissioni (commissari interni ed esterni) degli Esami di Stato 2025 (WBRITACSM2)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B781798C2C</t>
-[...4 lines deleted...]
-  <si>
     <t>B780BC8CB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE DI CANCELLERIA SOSTEGNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780BC8CB0</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>B76DA66A2A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N.72 TAZZE CAFFE' E N. 36 TAZZE CAPPUCCINO C/LOGO - PROGETTO ERASMUS "GREEN ENERGY=GREEN LIFE" 2020-1-RO01-KA229-080024_4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76DA66A2A</t>
-[...4 lines deleted...]
-  <si>
     <t>B76DC0B597</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI DI PITTURA PER INTERNI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76DC0B597</t>
-[...4 lines deleted...]
-  <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>B776702303</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LAVORI DI MANUTENZIONE "FALEGNAMERIA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B776702303</t>
-[...4 lines deleted...]
-  <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t>Nomina prof. Licitra Orazio in qualità di formatore esperto del modulo “Piattaforma Spaggiari Scuola&amp;Territorio per Docenti tutor” nell'ambito dei “Percorsi di formazione sulla transizione digitale” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>Nomina della prof.ssa Tidona Marina in qualità di formatore esperto del modulo “Piattaforma SIDI e compilazione PEI per Docenti di Sostegno” nell'ambito dei “Percorsi di formazione sulla transizione digitale” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>Nomina della prof.ssa La Rosa Giovanna quale formatrice esperta del modulo “Piattaforma Spaggiari Classeviva per Docenti” nell'ambito dei “Percorsi di formazione sulla transizione digitale” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>Nomina del prof. Mavilla Vincenzo quale formatore esperto dei moduli “Uso della realtà aumentativa” e “Cittadinanza digitale o metodi innovativi” nell'ambito dei “Laboratori di formazione sul campo” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>B76C3E580A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO  LAVORI DI TREBBIATURA E IMBALLAGGIO GRANO DEL TERRENO AZIENDA AGRARIA C/DA SCARO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76C3E580A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>B75F1EC1AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO N. 1 PACCHETTO 20.000 SMS ALTA QUALITA'</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75F1EC1AB</t>
-[...4 lines deleted...]
-  <si>
     <t>B760F2927C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA DI N. 6 TIMBRI MANUALI E SOVRASTAMPA DIPLOMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B760F2927C</t>
-[...4 lines deleted...]
-  <si>
     <t>B75F3D0114</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA BENZINA E GASOLIO AGRICOLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75F3D0114</t>
-[...4 lines deleted...]
-  <si>
     <t>B75E62BE8C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE BAR DIDATTICO - PLESSO CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75E62BE8C</t>
-[...4 lines deleted...]
-  <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>B75C0CB6CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ENERGIA ELETTRICA - A2A ENERGIA SPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75C0CB6CB</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>B748AB52B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI ITTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B748AB52B3</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>B748D70388</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER ACQUISTO TAVOLO OTIM 80X80X75H COLOR TORTORA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B748D70388</t>
-[...4 lines deleted...]
-  <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>B74550A8E9</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre -  FORNITURA GAS NATURALE DAL 01.08.2025 AL 31.07.2026 - ESTRA ENERGIE SRL </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74550A8E9</t>
-[...4 lines deleted...]
-  <si>
     <t>B742A1ED52</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE BAR DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742A1ED52</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>B73BA2021A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER SERVIZIO DI RIPARAZIONE E REVISIONE VAPORELLA "NEW STEAMY PLUS"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BA2021A</t>
-[...4 lines deleted...]
-  <si>
     <t>B73667CC59</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO MANUTENZIONE VARIA SU PULLMAN TG. CC861HA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73667CC59</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>Nomina di Dibennardo Graziella quale formatore esperto dei moduli “Informatica di base per Collaboratori scolastici 1” e “Informatica di base per Collaboratori scolastici 2” nell'ambito dei  “Percorsi di formazione sulla transizione digitale” per l’attuazione del progetto “Didattica digitale integrata e formazione alla transizione digitale del personale scolastico” di cui al D.M. 66/2023 - D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514</t>
   </si>
   <si>
     <t>B730E67C53</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER ACQUISTO ABBONAMENTO BERGANTINI 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B730E67C53</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>B734E35394</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER CORSO DI FORMAZIONE BASE PER TRATTORISTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B734E35394</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto d’individuazione di n. 5 Esperti/Formatori per l’attuazione dei “Percorsi di formazione sulla transizione digitale” - D.M. 66/2023 - M4C1I3.1-2023-1122-P-39514 - CUP E84D23005530006 </t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>B72CC73F34</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO DI SUPPORTO E ORGANIZZAZIONE MOBILITA' IN SPAGNA- PROGETTO ERASMUS 2024-1-IT02-KA121-SCH-000215400</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72CC73F34</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>B725B9D1BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA N. 2 TENDE A VELA E KIT DI FISSAGGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B725B9D1BD</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>B71E183ECE</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO PERNOTTO PER LA XXX GIORNATADELLA MEMORIA - MARSALA (TP)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E183ECE</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>B711F07077</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER FORNITURA DI 280 LITRI DI LATTE PER IL "CORSO DI CASEIFICAZIONE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B711F07077</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B7047B0C36</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA TRAMOGGIA PER PLANETARIA - SEDE CHIARAMONTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7047B0C36</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>B6F96C7E8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA GREMBIULI ALUNNI PROGETTO ERASMUS 2023-1-IT01-KA122-VET-000131147 - UN PONTE TRA SICILIA E MALTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F96C7E8B</t>
-[...4 lines deleted...]
-  <si>
     <t>B701B6E668</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO LAVORO DI SOSTITUZIONE VETRO ANTISFONDAMENTO INGRESSO PLESSO DELTA - SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701B6E668</t>
-[...4 lines deleted...]
-  <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>B701CE6CAF</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER FORNITURA ALIMENTARE - BAR DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701CE6CAF</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>Nomina figura di sistema - Supporto al RUP - DSGA - D.M. 66/2023 - Progetto M4C1I3.1-2023-1122-P-39514 - Grimaldi forma il personale</t>
   </si>
   <si>
     <t>Nomina figura di sistema - Coordinatore - Dirigente Scolastico - D.M. 66/2023 - Progetto M4C1I3.1-2023-1122-P-39514 - Grimaldi forma il personale</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6CA7DE2DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO TESSERAMENTO E DISBRIGO PRATICHE PER AZIENDA AGRARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA7DE2DE</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CEEFA149</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZI CLOUD PER L'AZIENDA  AGRARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CEEFA149</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B5F5ECA4</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZI DI ADEGUAMENTO AL REGOLAMENTO UE 679/2016 (G.D.P.R.) - DAL 01-06-2025 AL 31-05-2028</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5F5ECA4</t>
-[...4 lines deleted...]
-  <si>
     <t>B6B41191FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE PER PROVA EVENTO A RIMINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B41191FA</t>
-[...4 lines deleted...]
-  <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>B6B2D18FFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO RITIRO E SMALTIMENTO/RECUPERO RIFIUTI SPECIALI E MATERIALE VARIO - ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2D18FFA</t>
-[...4 lines deleted...]
-  <si>
     <t>B6B2B1DD97</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA DI MATERIALE INFORMATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2B1DD97</t>
-[...4 lines deleted...]
-  <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>B6B196D4FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO LAVORI DI MANUTENZIONE E RIPARAZIONE SU MACCHINA DA CAFFE' FAEMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B196D4FA</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AD583997</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER SOSTITUZIONE PACCO BATTERIE SU GRUPPO DI CONTINUITA' UPS APC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD583997</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>B6953F916F</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE - BAR DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6953F916F</t>
-[...4 lines deleted...]
-  <si>
     <t>B694748844</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MISCELATORE MONOFORO PER LAVABO - LAB. CUCINA GRANDE</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f56eac53-630a-4656-b891-f002077040fc</t>
   </si>
   <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>B691600D35</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO BIGLIETTI AEREI A/R POLONIA PER MOBILITÀ ERASMUS+ “ECO-FRIENDLY AWARENESS: OUR REDUCE REUSE AND
 RECYCLE REVOLUTION” 2023-2-IT02- KA210-SCH-000175734</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B691600D35</t>
-[...4 lines deleted...]
-  <si>
     <t>B682D5B13B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO TELEFONO CELLULARE 4 GB128 GB 6.7" BLACK</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682D5B13B</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>B68B7BE483</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER FORNITURA N. 36 PIANTE DI BERGAMOTTO PER L'AZIENDA AGRARIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/79534b1b-79b5-49f6-b94d-b31666b38967</t>
   </si>
   <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>B6806028B8</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO BIGLIETTI AEREI - PROGETTO ERAMUS+ TURCHIA
 2024-2-EL01-KA 210-VET-000273485</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6806028B8</t>
-[...4 lines deleted...]
-  <si>
     <t>B67BFF59F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER FORNITURA ALIMENTARE PER EVENTO DEL 15.04.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67BFF59F0</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2025</t>
   </si>
   <si>
     <t>B66AAD15CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER INTEGRAZIONE SERVIZIO NOLEGGIO PULLMAN PER PALERMO DEL 02/04/2025 PER SECONDO AUTISTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66AAD15CD</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>B6727D0C34</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE DI CANCELLERIA "PROGETTO CYBER BULLISMO"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6727D0C34</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>B66171E32E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO DI SUPPORTO PER ORGANIZZAZIONE MOBILITA' IN FINLANDIA - PROGETTO ERASMUS 2024-1-IT02-KA121-SCH-000215400</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66171E32E</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B660050183</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO TECNICO SU LIM - SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B660050183</t>
-[...4 lines deleted...]
-  <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>B65F0F665E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER FORNITURA ALIMENTARE BAR DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F0F665E</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>B658855EAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO NOLEGGIO PULLMAN TRASPORTO CHIARAMONTE G.-MODICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B658855EAD</t>
-[...4 lines deleted...]
-  <si>
     <t>B652D04361</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LAVORI DI RIPARAZIONE SU PULLMAN SCOLASTICO TG CC861HA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B652D04361</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>B64B2938A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO FIRMA DIGITALE REMOTA  OTP Mobile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B2938A9</t>
-[...4 lines deleted...]
-  <si>
     <t>B64A6483AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO NOLEGGIO N. 1  PULLMAN A/R  MODICA - RAGUSA - PER CAMPIONATO PROVINCIALE DI BADMINTON</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/dea30247-c586-493d-953b-343fb5ce0228</t>
   </si>
   <si>
     <t>B647188BD1</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - AFFIDAMENTO DIRETTO PER VIAGGIO E PERNOTTO A MARIGLIANO (NA) DAL 6 AL 9 MAGGIO 2025 - "GARA NAZ.LE ALUNNI (IV ANNO)
 INDIRIZZO OTTICO” A.S.2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B647188BD1</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B64599AC7B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LAVORI DI VERNICIATURA E MANUTENZIONE SU PULLMAN TG. CC861HA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64599AC7B</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B63E1821BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE  DIDATTICO SOSTEGNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63E1821BE</t>
-[...4 lines deleted...]
-  <si>
     <t>B6406A78CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE PER EVENTO DEL 28/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6406A78CF</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>Decreto di nomina del sig. Barone Giombattista, collaboratore scolastico, per le attività connesse nell'ambito dei Percorsi di orientamento e formazione per STEM, digitali e di innovazione - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>B637795814</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER SERVIZIO NOLEGGIO N. 1 PULLMAN 55 POSTI PER VISITA GUIDATA PRESSO PALERMO - 02/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B637795814</t>
-[...4 lines deleted...]
-  <si>
     <t>B6333771CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER SERVIZI DI BROKERAGGIO ASSICURATIVO PER LA DURATA DI TRE ANNI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6333771CB</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B63702EC45</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO DI PERNOTTAMENTO PER XX CONCORSO NAZIONALE ETNA COCKTAIL</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f09463f0-839a-4bb9-addb-faaf5db13e6a</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina della prof.ssa Vaccaro Maria Antonia in qualità di formatore esperto del modulo “Inglese tecnico Alberghiero Modica”, relativamente ai Percorsi di orientamento e formazione per STEM, digitali e di innovazione - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo
 </t>
   </si>
   <si>
     <t>Decreto di nomina del prof. Ottaviano Leonardo in qualità di tutor d’aula del modulo “Inglese tecnico Alberghiero Modica”, relativamente ai Percorsi di orientamento e formazione per STEM, digitali e di innovazione - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Decreto di nomina della prof.ssa Ricca Alessandra in qualità di tutor d’aula del modulo “Inglese tecnico Ottico”, relativamente ai Percorsi di orientamento e formazione per STEM, digitali e di innovazione - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Decreto di nomina del prof. Raffaele Iacono in qualità di formatore esperto del modulo “Inglese tecnico Ottico”, relativamente ai Percorsi di orientamento e formazione per STEM, digitali e di innovazione - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Decreto di nomina della prof.ssa Tolaro Giannella in qualità di tutor d’aula del modulo “Inglese tecnico Alberghiero Chiaramonte”, relativamente ai Percorsi di orientamento e formazione per STEM, digitali e di innovazione - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Decreto di nomina della prof.ssa Rita Campo in qualità di formatore esperto del modulo “Inglese tecnico Alberghiero Chiaramonte”, relativamente ai Percorsi di orientamento e formazione per STEM, digitali e di innovazione - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Decreto di nomina della prof.ssa Bongiovanni Federica in qualità di tutor d’aula del modulo “Inglese tecnico Agrario”, relativamente ai Percorsi di orientamento e formazione per STEM, digitali e di innovazione - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
@@ -3899,2210 +2539,1327 @@
   <si>
     <t>Decreto di nomina del sig. Pulino Gianfranco, collaboratore scolastico, per le attività connesse nell’ambito delle “Azioni di potenziamento delle competenze STEM e multilinguistiche” - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Decreto di nomina del sig. Petriliggieri Rosario, assistente tecnico, per le attività connesse nell’ambito delle “Azioni di potenziamento delle competenze STEM e multilinguistiche” - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Decreto di nomina del sig. Di Rosa Mattia, assistente tecnico, per le attività connesse nell’ambito delle “Azioni di potenziamento delle competenze STEM e multilinguistiche” - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Decreto di nomina del sig.ra Chiaramida Anna, collaboratrice scolastico, per le attività connesse nell’ambito delle “Azioni di potenziamento delle competenze STEM e multilinguistiche” - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Decreto di nomina del sig. Arnaudo Ermanno, collaboratore scolastico, per le attività connesse nell’ambito delle “Azioni di potenziamento delle competenze STEM e multilinguistiche” - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B62CED88C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MOBILI AULA MULTIMEDIALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62CED88C9</t>
-[...4 lines deleted...]
-  <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>B62A7B8F50</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO Acquisto biglietti aerei - PROGETTO ERASMUS+ KA120 - 2023-1-IT02-KA120-SCH-000169603 - n. 2024-1-IT02-KA121-SCH-000215400</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62A7B8F50</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B626D9ECE7</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO IDROPULITRICE TE-HP 170</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B626D9ECE7</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B613547CA6</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE SU PIAGGIO APE TG. SR077476</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613547CA6</t>
-[...4 lines deleted...]
-  <si>
     <t>B6164CD45C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO NOLEGGIO N. 1 PULLMAN A/R MODICA -CATANIA PER IL 25-03-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6164CD45C</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B60474C967</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PIANTE DA FRUTTO PER AZIENDA AGRARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60474C967</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto di nomina della prof.ssa Rita Campo quale Docente Formatore per i Percorsi annuali di lingua inglese B1 per docenti – Linea di intervento B (avviso prot. n. 3220/2025 del 20/02/2025) - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo </t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B60738DE62</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE LABORATORIO CUCINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60738DE62</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>Decreto di nomina della prof.ssa Giovanna La Rosa quale Docente Formatore per i Percorsi di tutoraggio per l’orientamento agli studi e alle carriere STEM – Linea di intervento A (avviso prot. n. 3302/2025 del 22/02/2025) - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Decreto di nomina del prof. Giuseppe Gulino quale Docente Formatore per i Percorsi di tutoraggio per l’orientamento agli studi e alle carriere STEM – Linea di intervento A (avviso prot. n. 3302/2025 del 22/02/2025) - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Decreto di nomina del prof. Leonardo Ottaviano quale Docente Formatore per i Percorsi di tutoraggio per l’orientamento agli studi e alle carriere STEM – Linea di intervento A (avviso prot. n. 3302/2025 del 22/02/2025) - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Decreto di nomina del prof. Giovanni Azzara quale Docente Formatore per i Percorsi di tutoraggio per l’orientamento agli studi e alle carriere STEM – Linea di intervento A (avviso prot. n. 3302/2025 del 22/02/2025) - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>B5FC0013B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE PER ESAMI DI QUALIFICA EX 3A SALA - 12/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FC0013B4</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F7ED4ACC</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE IMPIANTO DI IRRIGAZIONE E PRODOTTI PER COLTURE PER L'AZIENDA AGRARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7ED4ACC</t>
-[...4 lines deleted...]
-  <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>B5F6062AFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO VIAGGIO A MALTA - PROGETTO ERASMUS -  UN PONTE TRA 2 ISOLE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F6062AFC</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>B5F2665084</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA 6 KG CAFFE' PER ESERCITAZIONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F2665084</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina del prof. Giuseppe Interlandi quale Docente Formatore Percorsi formativi annuali dal titolo “Percorsi di Italiano L2” – Linea di intervento B (avviso prot. n. 3225/2025 del 20/02/2025) - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>B5F2126C39</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA 12 KG CAFFE' PER PROGETTO BAR DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F2126C39</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5EC2B089C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO NOLEGGIO N.1 PULLMAN PER VISITA DIDATTICA PRESSO STABILIMENTO SEME DORATO SOMMATINO (CL)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC2B089C</t>
-[...4 lines deleted...]
-  <si>
     <t>B5E9977401</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO VIAGGIO DI ISTRUZIONE CAMPUS CEFALU' SPORTING CAMP 2025 - DAL 7 AL 9 APRILE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E9977401</t>
-[...4 lines deleted...]
-  <si>
     <t>B5E8D14B34</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE PER BAR DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E8D14B34</t>
-[...4 lines deleted...]
-  <si>
     <t>B5ED6F638A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ED ISTALLAZIONE TELEFONO VOIP - LABORATORIO CUCINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED6F638A</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>B5E7FFDDDE</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO PER "X CONCORSO INTERNAZIONALE TRA ISTITUTI ALBERGHIERI"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E7FFDDDE</t>
-[...4 lines deleted...]
-  <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>B5DD4B6630</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER DISIFESTAZIONE E DERATTIZZAZIONE</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e6124e5b-bb9e-4f19-bae0-1f52e789d4fe</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5D0D90E80</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - AFFIDAMENTO DIRETTO VIAGGIO E PERNOTTO A ROMA - VIII CONGRESSO NAZIONALE DI
 SCUOLA DI OTTICA IN RETE DAL 10 AL 11 APRILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D0D90E80</t>
-[...4 lines deleted...]
-  <si>
     <t>B5D114C36E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 52 PIANTE MANDORLO VARIETA' SUPERNOVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D114C36E</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5C8C2C7B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ASSICURAZIONE MOTO APE - TARGA SR 077476</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C8C2C7B8</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C93D3856</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA POMPA A BARILE INGRASSAGGIO KG.8 E MANUTENZIONE SPANDICONCIME</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C93D3856</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C8BF6B27</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO N. 6 CESTINI IN ACCIAIO CON COPERCHIO GIREVOLE 38X73H CM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C8BF6B27</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C4A22872</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE DI PULIZIA CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4A22872</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C4F336C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE DI PULIZIA ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4F336C4</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C5DA2FF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO NOLEGGIO N.1 PULLMAN 35/40 POSTI PER VIAGGIO ISTRUZIONE CEFALU' DAL 7 AL 9 APRILE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5DA2FF7</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina della prof.ssa La Rosa quale Componente del gruppo di lavoro per l’orientamento e il tutoraggio per le STEM e il multilinguismo – Linea di intervento B (avviso prot. n. 2153/2025 del 7/02/2025) - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Decreto di nomina della prof.ssa Sinardo quale Componente del gruppo di lavoro per l’orientamento e il tutoraggio per le STEM e il multilinguismo – Linea di intervento B (avviso prot. n. 2153/2025 del 7/02/2025) - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>B5BAD0D7A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ARREDAMENTI AULA SOSTEGNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BAD0D7A1</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B9C94FA4</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SOSTITUZIONE VALVOLA PER ADDOLCITORE - SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B9C94FA4</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C2777C8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA N. 2 MOTORI CAPPA CUCINA - CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C2777C8F</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5BF33A0D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO NOLEGGIO N. 1 PULLMAN PER VIAGGIO DI ISTRUZIONE PRESSO TRAPANI DAL 20/03/2025 AL 21/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF33A0D3</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina della prof.ssa Ricca quale Componente del gruppo di lavoro per l’orientamento e il tutoraggio per le STEM e il multilinguismo – Linea di intervento A (avviso prot. n. 2148/2025 del 7/02/2025) - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Decreto di nomina della prof.ssa La Rosa quale Componente del gruppo di lavoro per l’orientamento e il tutoraggio per le STEM e il multilinguismo – Linea di intervento A (avviso prot. n. 2148/2025 del 7/02/2025) - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Decreto di nomina della prof.ssa Sinardo quale Componente del gruppo di lavoro per l’orientamento e il tutoraggio per le STEM e il multilinguismo – Linea di intervento A (avviso prot. n. 2148/2025 del 7/02/2025) - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Decreto di nomina del Prof. Orazio Licitra per l'incarico di Organizzatore (avviso prot. n. 1981/2025 del 05/02/2025) - DM 65/2023 - M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>B5B48C6740</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ATTREZZATURE PER LABORATORIO BAR DIDATTICO - CUCINA CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B48C6740</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>Decreto individuazione e nomina dei componenti del gruppo di lavoro per l’orientamento e il tutoraggio – Linea di intervento A (secondo avviso prot. n. 2148/2025 del 07/02/2025) - DM 65/2023 - Progetto: M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>B5A8B4BA01</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE PER ESAMI  DI QUALIFICA EX 3B SALA - 3AES SERALE  21-02-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A8B4BA01</t>
-[...4 lines deleted...]
-  <si>
     <t>B5A8BD4B0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO VIAGGIO DI ISTRUZIONE - BARCELLONA DAL 31.03.2025 AL 04.04.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A8BD4B0F</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>B5A06F984C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO LAVORI DI MANUTENZIONE E RIPARAZIONE SU MACCHINA CAFFE' FAEMA - BAR DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A06F984C</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B58FB6DEE7</t>
   </si>
   <si>
     <t>"Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO DI N. 6 BIGLIETTI AEREI PER VIAGGIO A BUDAPEST- PROGETTO ERASMUS+ “PROMOTING HEALTHY LIFESTYLE FOR ZOOMERS (GENERATION Z) AND ALPHA GENERATION WITH THE HELP OF ICT TOOLS”"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58FB6DEE7</t>
-[...4 lines deleted...]
-  <si>
     <t>B58F87F3FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA E INSTALLAZIONE XVR 8CH CON HARD DISK - SEDE SORDA SAMPIERI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58F87F3FF</t>
-[...4 lines deleted...]
-  <si>
     <t>B58FD64DFE</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO RINNOVO CANONE ANNUALE DI ASSISTENZA PROGETTI SPAGGIARI 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58FD64DFE</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B58AF84A4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE PER PROGETTO BAR DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58AF84A4A</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B57429B825</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO NOLEGGIO N.1 PULLMAN 28 POSTI A/R CHIARAMONTE - RAGUSA PER IL 05/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57429B825</t>
-[...4 lines deleted...]
-  <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>B5740892C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE PER OPEN DAY DEL 02 FEBBRAIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5740892C8</t>
-[...4 lines deleted...]
-  <si>
     <t>B57402E7AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO RINNOVO CONTRATTO ASSISTENZA E MANUTENZIONE ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57402E7AE</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B56CE45743</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER ACQUISTO CORSI DI FORMAZIONE DEL PERSONALE AMMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56CE45743</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B5684F24F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO LAVORI DI MANUTENZIONE E SOSTITUZIONE ACCESSORI IMPIANTO IDRICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5684F24F2</t>
-[...4 lines deleted...]
-  <si>
     <t>B55FC3E555</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DI ISTRUZIONE CAMPO SCUOLA POLICORO DAL 03/04/2025 AL 05/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55FC3E555</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B5629F2C78</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO SPESE POSTALI - ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5629F2C78</t>
-[...4 lines deleted...]
-  <si>
     <t>B562D92A48</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO CORSI DI FORMAZIONE SUL MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B562D92A48</t>
-[...4 lines deleted...]
-  <si>
     <t>B5602340A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE PER ESAMI DI QUALIFICA DEL 29-01-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5602340A2</t>
-[...4 lines deleted...]
-  <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t>B559E1C708</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE PER OPEN DAY - 26 GENNAIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559E1C708</t>
-[...4 lines deleted...]
-  <si>
     <t>B559B1142F</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PUBBLICITA' SOCIAL MEDIA MENAGEMENT-MARKETING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559B1142F</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>B54744D49F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI REVISIONE AUTOBUS TG. CC861HA, AUTOCARRO TG. FS158YP, PIAGGIO APE TG. SR077476</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54744D49F</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>B544329746</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO DI TELEFONIA FISSA, DATI E MOBILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B544329746</t>
-[...4 lines deleted...]
-  <si>
     <t>B53FDCC9BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE PER OPEN DAY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FDCC9BB</t>
-[...4 lines deleted...]
-  <si>
     <t>B53FF3EB10</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZI PROMO-PUBBLICITARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FF3EB10</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B5398B3C0D</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZI PUBBLICITARI TELEVISIVI - CANALE 74 - MGS S.R.L.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5398B3C0D</t>
-[...4 lines deleted...]
-  <si>
     <t>Nomina figura di sistema - Supporto al RUP - DSGA - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>Nomina figura di sistema - Coordinatore - Dirigente Scolastico - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>B530D1874D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FRONITURA 18 KG DI CAFFE' PER PROGETTO BAR DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B530D1874D</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B52DC38214</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO LAVORI DI MANUTENZIONE SU VEICOLO FIAT TG. FS158YP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52DC38214</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>B52AD3025B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO RINNOVO ASSICURAZIONE FIAT DOBLO TG. FS158YP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52AD3025B</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>B5264E7B89</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO VIAGGIO DI ISTRUZIONE - MIDO - FIERA DELL'OTTICA DI MILANO DAL 07-02-2025 AL 11-02-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5264E7B89</t>
-[...4 lines deleted...]
-  <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>B503867E85</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER SERVIZIO SPESE POSTALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B503867E85</t>
-[...4 lines deleted...]
-  <si>
     <t>21/12/2024</t>
   </si>
   <si>
     <t>B4EF5DA124</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO LAVORI DI MANUTENZIONE SOSTITUZIONE E RIPARAZIONE IMPIANTI ELETTRICI VARI PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EF5DA124</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>B4F6F2F17D</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER FORNITURA DI BIGLIETTI AEREO MOBILITA' ERASMUS DAL 16 AL 22 FEBBRAIO 2025 A/R CATANIA-BUDAPEST</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F6F2F17D</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>B4D7AA2031</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE FACILE CONSUMO PER MANUTENZIONE VARI PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D7AA2031</t>
-[...4 lines deleted...]
-  <si>
     <t>14/12/2024</t>
   </si>
   <si>
     <t>B4D3CE5D7A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE PER ORIENTAMENTO DEL 15-12-2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D3CE5D7A</t>
-[...4 lines deleted...]
-  <si>
     <t>B4BE6FA49F</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE LABORATORIO AGROALIMENTARE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BE6FA49F</t>
-[...4 lines deleted...]
-  <si>
     <t>B4BEB886D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LA FORNITURA DI BENZINA AGRICOLA E GASOLIO AGRICOLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BEB886D5</t>
-[...4 lines deleted...]
-  <si>
     <t>B4BF1ECCE5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE LABORATORIO SALA SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BF1ECCE5</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>B4D209938D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO RINNOVO ASSICURAZIONE RISCHI CIVILI - POLIZZA N. 764838972</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D209938D</t>
-[...4 lines deleted...]
-  <si>
     <t>B4D1ACDAE8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO RINNOVO ASSICURAZIONE FURTO ANALITICO - POLIZZA N. 764838971</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D1ACDAE8</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>B4C536C28D</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE LABORATORIO AGROALIMENTARE-BIRRIFICIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C536C28D</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>B4C0560A86</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI TRENO PER USCITA DIDATTICA A DONNAFUGATA - 12.12.2024.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C0560A86</t>
-[...4 lines deleted...]
-  <si>
     <t>B4BD1F6CE5</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO LAVORI DI MANUTENZIONE PULLMAN SCOLASTICO TG. CC861HA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BD1F6CE5</t>
-[...4 lines deleted...]
-  <si>
     <t>B4BB65E781</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO DI CONTROLLO E MANUTENZIONE IMPIANTI TRATTAMENTO ACQUA A.S. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BB65E781</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>B4B6A82D9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO DI STASATURA FOGNARIA - SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B6A82D9B</t>
-[...4 lines deleted...]
-  <si>
     <t>B4B1D9B763</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO LAVORO DI SEMINA E RULLATURA GRANO AZ. AGRARIA POZZALLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B1D9B763</t>
-[...4 lines deleted...]
-  <si>
     <t>B4B142370A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDO DIRETTO FORNITURA MATERIALE TESSILE SOSTEGNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B142370A</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4A5FDD2DC</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO CORSI DI FORMAZIONE - UTILIZZAZIONE FUNZIONALITA' DEL PORTALE MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A5FDD2DC</t>
-[...4 lines deleted...]
-  <si>
     <t>B4A2904FD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE PUBBLICITARIO PER ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A2904FD8</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>B49E2361D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE LABORATORIO DI OTTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49E2361D0</t>
-[...4 lines deleted...]
-  <si>
     <t>B49E4945E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE PUBBLICITARIO PER ORIENTAMENTO INDIRIZZO AGRARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49E4945E5</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>B4944F3B06</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE PER ORIENTAMENTO 03-04-11-18 DICEMBRE 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4944F3B06</t>
-[...4 lines deleted...]
-  <si>
     <t>B49048A3E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO PULLMAN N.56 POSTI PER ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49048A3E1</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>B48D3D849C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO MOLITURA KG 1231 OLIVE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48D3D849C</t>
-[...4 lines deleted...]
-  <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>B48AB9BFF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ODA FORNITURA MATERIALE DIDATTICO E DI CANCELLERIA -SOSTEGNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48AB9BFF1</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>B4806DBB36</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE DI CANCELLERIA - SOSTEGNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4806DBB36</t>
-[...4 lines deleted...]
-  <si>
     <t>B480D6B599</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO RINNOVO CANONE ANNUO DI CONSULENZA AT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480D6B599</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>B47C9BEC8C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO VERIFICA IMPIANTO ELETTRICO E MESSA A TERRA - SEDE SORDA SAMPIERI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47C9BEC8C</t>
-[...4 lines deleted...]
-  <si>
     <t>B47CDF67CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO LAVORI DI RIPARAZIONE SU PULLMAN SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47CDF67CC</t>
-[...4 lines deleted...]
-  <si>
     <t>B476FF7662</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO MOLITURA A FREDDO IN BIOLOGICO DI OLIVE ITALIANE BIOLOGICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B476FF7662</t>
-[...4 lines deleted...]
-  <si>
     <t>B479B1E2A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE LABORATORIO INFORMATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B479B1E2A9</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>B475D339FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO RINNOVO ASSICURAZIONE AUTOBUS TG CC861HA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B475D339FE</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>B47094EE9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA CARBURANTE PER AUTOTRAZIONE (BENZINA E GASOLIO)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47094EE9B</t>
-[...4 lines deleted...]
-  <si>
     <t>B46CF141CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURE PRODOTTI PER COLTURE IN AZIENDA AGRARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46CF141CD</t>
-[...4 lines deleted...]
-  <si>
     <t>23/11/2024</t>
   </si>
   <si>
     <t>B46C4F0383</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO N. 1 PACCHETTO 20.000 SMS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C4F0383</t>
-[...4 lines deleted...]
-  <si>
     <t>B46C1AC1A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA N. 4 PNEUMATICI PER FIAT DOBLO' FS 158 YP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C1AC1A0</t>
-[...4 lines deleted...]
-  <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>B469093D58</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE PER ATTIVITA' DIDATTICA IN LABORATORIO DI TRASFORMAZIONE IN SERRA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B469093D58</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>B461CF0031</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE PER ORIENTAMENTO 21-22-27 NOVEMBRE 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B461CF0031</t>
-[...4 lines deleted...]
-  <si>
     <t>B4617C4B94</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA RICAMBI E RIPARAZIONE ATTREZZI AZIENDA AGRARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4617C4B94</t>
-[...4 lines deleted...]
-  <si>
     <t>B461CE78C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA DI CARBURATE - PROGETTO GRIMALDI CONTRO LA DISPERSIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B461CE78C1</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>B456FB6CB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE LABORATORIO DI OTTICO..</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B456FB6CB3</t>
-[...4 lines deleted...]
-  <si>
     <t>B45584EBF2</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE PER PROGETTO ERASMUS TAISTY DEL 20.11.2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45584EBF2</t>
-[...4 lines deleted...]
-  <si>
     <t>B452326E44</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA 12 KG DI CAFFE' PER PROGETTO BAR DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B452326E44</t>
-[...4 lines deleted...]
-  <si>
     <t>16/11/2024</t>
   </si>
   <si>
     <t>B44E2858E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE LABORATORIO INFORMATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44E2858E8</t>
-[...4 lines deleted...]
-  <si>
     <t>B44B2ABBE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA COPRIMATERASSI IGNIFUGHI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44B2ABBE2</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>B447CF9C53</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE PER SERRA AZIENDA AGRARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B447CF9C53</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>B4402B351B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO NOLEGGIO PULLMAN N. 28 POSTI CHIARAMONTE - MODICA A/R - 13/11/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4402B351B</t>
-[...4 lines deleted...]
-  <si>
     <t>B43FC4AAE7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ALIMENTARE PER EVENTO ERASMUS TAISTY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43FC4AAE7</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>B4361DA8C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA PIANO LAVORO - BAR DIDATTICO MODICA -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4361DA8C4</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>B42B62CC13</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO LAVAGGIO KG. 909 DI TOVAGLIATO A.S. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42B62CC13</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>B42685F80D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA - FORNITURA ED INSTALLAZIONE TELEFONO VOIP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42685F80D</t>
-[...4 lines deleted...]
-  <si>
     <t>B420C348D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO LENTI OFTALMICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420C348D7</t>
-[...4 lines deleted...]
-  <si>
     <t>B4263975FA</t>
   </si>
   <si>
     <t>"Decisione a contrarre - AFFIDAMENTO DIRETTO NOMINA RESPONSABILE DEL SERVIZIO DI PREVENZIONE E PROTEZIONE ""RSPP"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4263975FA</t>
-[...4 lines deleted...]
-  <si>
     <t>B4212AE113</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE DI PULIZIA - CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4212AE113</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>B420C3F1ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ATTREZZATURE - BAR DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420C3F1ED</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>B4107551C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LA FORNITURA PRODOTTI ALIMENTARI PER ESERCITAZIONI DIDATTICHE SEZ. ENOGASTRONOMIA E PER SERVIZIO RISTORAZIONE DEL CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4107551C6</t>
-[...4 lines deleted...]
-  <si>
     <t>B40F8C0932</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MACCHINE PER UFFICIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40F8C0932</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>B4055E97FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LA FORNITURA DI MATERIALE E STRUMENTI PER IL LABORATORIO DI CHIMICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4055E97FF</t>
-[...4 lines deleted...]
-  <si>
     <t>B4058F2932</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4058F2932</t>
-[...4 lines deleted...]
-  <si>
     <t>B4083ADC57</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4083ADC57</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>B405B60A7C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE DAL 28/10/2024 SERVIZIO MENSA CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B405B60A7C</t>
-[...4 lines deleted...]
-  <si>
     <t>B3F499BE82</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA E POSA IN OPERA DI MATERILE E SERVIZI PER LA SICUREZZA PRESSO SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F499BE82</t>
-[...4 lines deleted...]
-  <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>B4036D84FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA MATERIALE PER ATTIVITA' LUDICO RICREATIVO E SPORTIVO - CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4036D84FA</t>
-[...4 lines deleted...]
-  <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>B36B33732C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LA FORNITURA DI LEGNO PER LA REALIZZAZIONE DI PANCA E MOBILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36B33732C</t>
-[...4 lines deleted...]
-  <si>
     <t>B3FF7993BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORDINE DI ACQUISTO MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FF7993BE</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>B3ED481BE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA ALIMENTARE DAL 21/10/2024 SERVIZIO MENSA CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3ED481BE2</t>
-[...4 lines deleted...]
-  <si>
     <t>B3E7AC2C50</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER FORNITURA LIBRI DI TESTO A.S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E7AC2C50</t>
-[...4 lines deleted...]
-  <si>
     <t>B3E92E1418</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LAVORI DI MANUTENZIONE E SOSTITUZIONE IMPIANTI IDRAULICI VARI PLESSI DELL'ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E92E1418</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>B3A0C53249</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LA DI FORNITURA PRODOTTI ALIMENTARI PER DISSEMINAZIONE FINALE PROGETTO ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3A0C53249</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>B371960150</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO - INTERVENTO TECNICO SU HARDWARE E SOFTWARE MACCHINE D'UFFICIO SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B371960150</t>
-[...4 lines deleted...]
-  <si>
     <t>B37F8AD75B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER NOLEGGIO N. 2 PULLMAN PER VISITA GUIDATA GIORNO 22.10.2024 - ORIENTASICILIA E I TESORI DI TREZZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B37F8AD75B</t>
-[...4 lines deleted...]
-  <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>B36B35C1B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LA FORNITURA DI PRODOTTI ALIMENTARI DAL 14.10.2024 AL 19.10.2024 - CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36B35C1B5</t>
-[...4 lines deleted...]
-  <si>
     <t>B3670EBD6C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LAVORI DI MANUTENZIONE SU FURGONE E PULLMAN SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3670EBD6C</t>
-[...4 lines deleted...]
-  <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>B36A056ED7</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO RINNOVO ANNUALE SERVIZIO ANTIFURTO SATELLITARE DEL TRATTORE TARGATO BL547A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36A056ED7</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>B357B16F77</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRATTATIVA PER LA FORNITURA DI BENZINA AGRICOLA E GASOLIO AGRICOLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B357B16F77</t>
-[...4 lines deleted...]
-  <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>B34C20FEFB</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LA FORNITURA DI PRODOTTI ALIMENTARI PER EVENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34C20FEFB</t>
-[...4 lines deleted...]
-  <si>
     <t>B3524D0D86</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LA FORNITURA DI PRODOTTI ALIMENTARI DAL 07.10.2024 AL 12.10.2024 - CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3524D0D86</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>B34FDCA985</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LA FORNITURA DI MATERIALE SPORTIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34FDCA985</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>B34213FA14</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LA FORNITURA DI PRODOTTI ALIMENTARI DAL 30.09.2024 AL 05.10.2024 - CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34213FA14</t>
-[...4 lines deleted...]
-  <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>B3389AB403</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DOMINI ISTITUTO PRINCIPIGRIMALDI.EDU.IT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3389AB403</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>B32A08A1B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER DERRATE ALIMENTARI DAL 23.09.2024 AL 28.09.2024 - CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32A08A1B2</t>
-[...4 lines deleted...]
-  <si>
     <t>B325E1CFE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI NETWORKING WI-FI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B325E1CFE2</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>B3137D684F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI LAVANDERIA GUANCIALI ALUNNI CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3137D684F</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>B2F91856A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE IMPIANTO LUCI SU PULLMAN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F91856A4</t>
-[...4 lines deleted...]
-  <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>B2E0A06402</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE IMPIANTI ELETTRICI VARI PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E0A06402</t>
-[...4 lines deleted...]
-  <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>B2C68EE1AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 1 FRIGO PER PLESSO CONVITTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C68EE1AB</t>
-[...4 lines deleted...]
-  <si>
     <t>12/08/2024</t>
   </si>
   <si>
     <t>Decreto assunzione incarico di RUP - D.M. 66/2023 - Progetto M4C1I3.1-2023-1122-P-39514 - Grimaldi forma il personale</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>B27AD44C12</t>
   </si>
   <si>
     <t>Decisione a contrarre -  PROGETTO GRIMALDI NEXT GENERATION CLASSROOM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AD44C12</t>
-[...4 lines deleted...]
-  <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>Decreto assunzione incarico di RUP - D.M. 65/2023 - Progetto M4C1I3.1-2023-1143-P-30680 - Grimaldi STEM e Multilinguismo</t>
   </si>
   <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>B1EDF3A48F</t>
   </si>
   <si>
     <t>Decisione a contrarre -  PROGETTO GRIMALDI NEXT GENERATION LABS - PANNELLI PUBBLICITARI - CIG B1EDF3A48F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EDF3A48F</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>A02469EB49</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO GRIMALDI NEXT GENERATION LABS - LABORATORIO OTTICO - CIG A02469EB49</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A02469EB49</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2023</t>
   </si>
   <si>
     <t>A02266974D</t>
   </si>
   <si>
     <t>Decisione a contrarre -  PROGETTO GRIMALDI NEXT GENERATION LABS - LABORATORIO ACCOGLIENZA TURISTICA - CIG A02266974D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A02266974D</t>
-[...4 lines deleted...]
-  <si>
     <t>24/11/2023</t>
   </si>
   <si>
     <t>A022625F2D</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO GRIMALDI NEXT GENERATION LABS - LABORATORIO ENOGASTRONOMIA - CIG A022625F2D</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/b2ea322e-e5e8-4952-a7ef-c572d67543df</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>Decreto di nomina esperto mercato, CONSIP e WEB - PNRR Azione 2 Next Generation Labs</t>
   </si>
   <si>
     <t>Decreto di  conferimento incarico esperto mercato, Consip e sito WEB - PROGETTO GRIMALDI NEXT GENERATION CLASSROOM</t>
   </si>
   <si>
     <t>09/05/2023</t>
   </si>
   <si>
     <t>Individuazione Progettista - Collaudatore - Consulente/Facilitatore - PROGETTO GRIMALDI NEXT GENERATION CLASSROOM</t>
   </si>
   <si>
     <t>Decreto di nomina Collaudatore - Progettista - Consulente e Facilitatore - PNRR Azione 2 Next Generation Labs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -6400,9819 +4157,11289 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6509C6E1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4cfe230d-08d0-4788-84a0-3c16d694d3eb" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD569FC588" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/7d711d26-7936-4120-a684-b6b4bb851917" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5A892B4C" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/2f4e75f3-294e-4b57-b522-1eb333e446b5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4E1C6DE3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/7c015f50-868d-49c6-807d-1bfce9100daa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4D150864" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/9144fec7-fb22-4231-996b-b815e3999a84" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4AE33E6D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/3c5a0e6a-98bb-497f-af02-b9b7d573ea85" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3A99C2C8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/0861f96a-5b0e-4c2c-a08e-c347011c182c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2BC5975E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/49c45f96-37fe-4c9b-9490-9b6e0a6e2246" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD32A96015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/8cde11cf-a824-4527-bab5-7e0d35ee849d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1D8EB90D" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/b8ba5b38-cc4c-4353-9f60-405ede1bda0b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD14943C88" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/d719b1c0-00ec-41ab-962a-9b2514d68b92" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE29233D4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/1107b53d-6388-4101-908c-d976a0983820" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCECE5BB95" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/bd8d2334-3e19-4f20-a4c6-32911d9fd0f4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDB200342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/98d7ceaf-f2a8-4d6d-b1ce-8db29e8126c4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BDC8081ACF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a3e42d93-c684-43dd-b81d-c3a8da676b3e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4B8D608" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/88eeee1d-1d6f-4b36-8340-b88211f15d8c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC48F62E9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ff1f5ef5-04f6-45a1-b87e-f30b7e88871d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCED0E75A3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4fa7d409-490f-451e-aaa3-7c9334738c24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC87FB448" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/8ec848ac-a408-4cb2-8c9a-2a84f4f9119c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBA87E69E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/948dd2d2-a2ea-4fa6-ba78-312f8d0bb749" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9FD60EBC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e306e317-dc3d-40e0-b47c-644d37a64744" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA0502B3B" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/3e30e96d-ec1a-4780-8b97-2b7206fcd0d6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC92D0E570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f5a2f658-f789-4e3e-ada0-bce1f4c08ff8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8AA39E21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/c9c58041-f5e1-4092-b412-ea66489e99e0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8F5548C2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/6aefe503-73ec-45df-8ab0-c0cf0e06482e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC842924C4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/07708eab-2877-492e-aced-9bb7563de906" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC687BD502" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a091d930-c459-490c-aa2a-7d3436b82a44" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC63A424A6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/11550d5c-f70d-42dd-a4bb-8b9a3f0af4a3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC60D98902" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ed5011ab-9957-410f-80c7-fe30ac1cc9b9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4E5CBEC1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/6e68dc1c-04a3-4822-85e5-04913086f1d2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58AF3952" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4008400d-71ba-46f2-9319-edffb66642b9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC506B79C4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/57cb0255-d25a-45bc-a55e-08e856dfd386" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4E1D05DC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/00eeea15-1e65-4e79-bb20-cf76abae9b5f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4659B625" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/973722c6-7fa4-402a-94e8-422d8dc9b6ef" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3E8C840C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ca2d294d-a399-4ac7-89cb-5ab665e65131" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3ACB3F3B" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/7622af9e-4834-4d39-8347-8e2d5ceea41a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC38BF6B04" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/cc8699d1-997e-4484-8655-f19116fc62f5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3640EC81" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/cb0b8801-8ba3-4694-aef5-f8d5e92a2f8b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC359B7424" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/9e04a40d-9dde-43cf-b22b-1d75efd5ed62" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2823B15F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/47fea6c4-0d80-442b-8e78-a40872c79fdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3402BF26" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/579628fe-a77e-46f7-940a-51b6e9d275ca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3125E363" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/567034d0-c8e2-4082-9503-e377fa3855c0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC286DE4E9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/538f2562-589d-4055-b9b9-8f42087f11d5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1D9AD8DB" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/090fab38-a4b1-4ae0-a43c-5d34a4b818bb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1671258D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/d4aa9f7f-d742-48a4-a07d-80ef2b490ebc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC11FD5BE5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/15164ae5-0dd9-4a95-aff1-d26512a2f5aa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC04E143BD" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/d2c2fadf-41e3-4bdc-aac6-2cc6e74ceac0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC08FFC6F3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/d4fb7151-17c0-454b-b149-889d61af087c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA184C8A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/315b553c-83a0-4ac5-bacb-5572d0e1a331" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB4B962F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/38e72ee3-1ad1-4144-831b-cb08170ad86f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF4F538F6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/aba5882b-972d-4e36-a5dc-0db47834b84c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF2CE6041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/5aaf5742-9356-40d3-aa6e-fa3096b16bef" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE748F102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/deb43349-37fa-4547-a2c9-017719fe675b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2A20452" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/03909c99-8294-4f81-b7d2-2e158117f4da" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0240C67" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/187ce249-b7f9-4249-8c5c-2a9e703cb335" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0220202" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e71514a8-ddf1-432c-ac12-51446ec5edf0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDDA1FEDA" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4126dda8-7665-4a1b-a91c-b86b35ce6aea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD5123D9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a3de9e8e-ea3f-45af-a96a-0ab99c146030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE5A81BE" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/7692ebb0-11a1-4a43-9c8e-bbe0f1365372" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC134EB4E" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a78657ff-e56f-4a60-8d78-db9b62b8b2f1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFFD2715" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/3d702183-8dcd-412e-9c1e-98f2c59b66c3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F045DD0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/37e3bd30-2c05-46ad-9939-fd5b4eb312ca" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA84EB8F9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/5110c4d0-2527-471a-971a-1e241541c0c0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB8DFA7F" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/572d9ab9-a6c3-4a33-a5eb-2411ed63cace" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA3E288F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/04ae768f-8543-4afd-85c0-c60afa2a0e47" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98DCB9DE" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/b24d7c9d-6407-4522-994a-44bc8bb68e36" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA92830C5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/316d718a-816e-4c3d-8fdd-5c104b93ab0a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1A85B76" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/11db6bc0-13c4-4574-98c5-cea6bf795591" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E5E18B3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/7ea13f0a-a8b1-4046-8dd5-69a98b5bf1e3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96B3F792" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/2dafcfaf-1215-4f9e-8e87-e7659037bcf5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB989E2FCF" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f4cbcd2e-246a-4d1d-8439-40f52da2665b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB93654C3A" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/c97e2e7a-d634-4f4e-b1d7-953c00903827" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F5D52EE" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/cffa1932-2c59-42ba-8121-970b62ab8634" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB852917C6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/69ff6ebe-2f29-491b-b776-add51635341e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9081C828" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ba3b6dea-d68e-478b-9bff-ee70cda6027e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB766ADE03" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/08f35cc2-33a5-465b-82ff-667ffcbc5ef0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7AF4AA25" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/39a3bcd0-f5e4-471d-8b76-987f9994b3b3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB71555D81" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/7adb6afc-3e7e-441a-af79-6301f2f5cc6c" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB756583C1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/de7cb951-a790-4e04-8eb6-3bf4cac7d2c0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6EF837AC" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/5773ef03-24f0-407d-87db-6de9b8a34231" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C4031F6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/83a967ed-0284-4cd7-9e98-2bf71dee7b37" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A957F4D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f94d4ff2-71f3-42d5-9d7e-9f4e21d77771" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B7AA16C" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/26680f86-3813-472b-bfd8-5afde96e55e4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47B7D4C6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/b5c140ec-4ffe-4729-b1b8-42f1a17daf01" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB438CDC81" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/fcf1f406-cfa3-4f0c-9a61-eebefee7e81e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3DADE84C" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f82ba004-7032-46e7-bdd9-36449daa0c99" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2ACD9C49" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/11032e17-091c-4a42-82f8-4536c7b25321" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF9006CE3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a1803671-a8a4-4401-92e7-50232eb72a6c" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB24C49CB2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/75a140a2-c700-4fce-b253-888183aa5b1b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB24B358F0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a3a8088f-0f64-4e7b-a185-8030c9837e80" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1AF6DAEB" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/774cb7e4-d86a-499f-981a-116f713360a4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=3BAFA9C18A" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/6183fdf7-7333-433e-a563-b8ccbbb70cc4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF4045C3F" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/af13a970-5edb-4433-921b-f46c507a4452" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0D7D8386" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f316ded0-8346-480a-911b-da0b054b6cd5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09647819" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/20ac1819-5162-409a-ad41-8f7c133a36d2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB06166504" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/32a14529-648b-4e73-af8e-b8ac3fcabb46" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF483BE0E" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/cdea174f-15aa-4236-9f62-a08a7875d3c6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1439302" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/c5663e95-9caa-4b3a-95d4-d25aa4fc6a14" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF567C152" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/5622f872-96ea-49e3-9b4c-fbfcb90d1446" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE15EC7F5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/aada6127-5157-439c-8b34-8180739bd0f6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE16D583C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/93ebe9c7-669a-402e-9f36-73f88a36cce4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF06A1B36" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/66e0cb8c-7015-435f-9fd0-27973177d9f8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD99524E6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e41d7b8e-f171-4b0a-8a0e-721fd3b27527" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE556CED3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ecd4fb1d-73c9-4c50-8701-45bdbb45494a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE674CF0F" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ad18021a-04ed-49af-9cf0-37ce45859a16" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9FE843B" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/8da7183c-bdae-4f15-8197-8ca800c06a1f" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB039D612" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f67956b4-1710-4bff-8663-807303d85598" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE8BE956" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/de42174b-230e-46a8-abcc-358e7ac136b3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADAB9AAF3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/28e7b61f-6d2b-4706-b836-6ec4742f7802" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA4630B7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/2e2389d2-23fe-4a4a-ab7a-38dadac224df" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C63FDB9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/8f8c3831-0ee8-4f00-88b9-c667bf5e9bcc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF2EB114" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/43f947be-4ceb-42a2-97e6-b5c0baac4c0d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6399DBE6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/44bc1406-283f-468f-86fd-a4ae2764ea40" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB710C20" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/d729e97f-4585-4be8-8407-6e1aa7784b52" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB008AC9C" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/2383fd84-70cd-45a8-a4c8-ec2c854d9496" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB355F5CD" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4e8a52bc-9af7-496d-ac53-e4d2a4904fde" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA29CD776" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ac6ecee4-c0ac-4832-ba0b-11046a233d6c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A01D7E4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/9b296248-0db4-4fef-b046-2f820ea01a7a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9ADCA104" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/8d14e103-1a01-4ec4-b693-fe41152194e9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA582EB814" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/2ad0835a-a70b-4d5a-8ac1-0e699ea5a5d2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ACFAF4C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/41546c12-600c-490e-acb4-078cde956c3a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B17F813" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/831ea7de-3916-4629-9950-c376a9d2fdfc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44A6C6D1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/21a40292-774b-4f10-9635-b0abbf325baa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA34C088CA" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4c275eee-d674-48d6-86bf-19d5f4bda6a9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32979405" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/6135a7d0-3b28-47b7-ab29-5419a3def7c0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2A4BDAD4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/24230c9f-33a8-489a-9b68-c98c22e067c2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA272967C1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/8b5adfa4-9ac3-4c0e-b42b-eb32a6dee03f" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA241FBB76" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/d61a193b-f403-4fa5-8892-fdd3a23637d4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1BA0E015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/c3568b8d-4f32-4321-8667-9c7f0f394119" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA42AB77" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/3d9460e0-92b8-4c6e-bb0b-f4a194128c3f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F4CDCFA8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/6459fe3b-7b86-45fc-bd62-c356e3372138" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DD840301" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ae66cced-49f8-401b-8324-9197707b91bc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A19E397" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/b881dc4b-159e-47db-82f5-086816ef8e01" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B390BD37" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/b43484f3-4b9a-4773-b712-c925ab8403e9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A87DC5CB" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/dc73251f-10f5-4d2a-8187-cc1251f3551b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A0D7C91B" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/434a86a5-2c62-4a9f-9987-094cabaafcba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9984A4BC8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/1674f5a5-fcf0-4cfe-9d71-7be03aec2e75" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2B62564" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f1245f5d-68f3-49a2-8099-b1edfeff8a01" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A094C478" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/9fd80e59-45fb-4300-8599-81345f495627" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9815AF938" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/d9707974-7e0e-4866-a7d5-692699940177" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9992417B3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/c7ab7f0b-4011-429e-8391-c2faa0423d17" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98668B368" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/fa4f141d-7006-4565-8f00-81537c0509db" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9943A2660" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/3570af22-9c4f-47cc-837e-aeab639cc4cd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B993C6E4A9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/47efc3a2-250c-4701-beb7-0d3bb901db8a" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B991E9B80E" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f122ab3a-6c61-4516-a584-d2f7a2adffd6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990C5212E" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ecaa9f9a-d540-406b-b736-30f80f124a73" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97BEF2514" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/feebf403-54bc-48fc-9064-583677ec7466" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97BFFC098" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/1b9b7493-1655-4aa0-9a15-c8e114fd2fa6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B978BDCCC3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f8587eab-412b-46f8-b9b3-2278e11f5902" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9790EEBE8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/53386f48-f995-4d1d-a314-eae14654585e" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96C927F5D" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/313f57d3-5543-43e6-9197-6cfcc68585ef" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96FE4CA92" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/670ee98d-179e-4df9-b973-0a035adce6be" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96EFCD42A" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/5f397f9b-56e1-4f00-b1b5-6d04cd72fc6a" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96CB2543E" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a66681c6-ff1f-42fb-9919-162038115113" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964A535EF" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/0c9e43ec-4c20-410b-abb8-e6280bbb32dc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F25C0936" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e08f1983-2ecb-4f4a-8013-3da6b3d0ab8c" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952CFDE75" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/650fe35d-8713-48e5-848a-3203752203f7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94711E538" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4b3c6df2-a79c-4565-9534-67ef4cdfb3b0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93527ED6B" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/44bb68ed-574d-4d89-ab33-fbf79f3324b1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93782B4BC" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e0e92c25-d9f6-4652-b9c2-5caa000eb24c" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93765A501" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/0d1a03fe-e08a-46b7-9dc1-8103a8231757" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92D122D3B" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f56afa81-56fa-4d0e-a4fd-3f3fb4f0b6aa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92BF886C5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/5b2f0ef8-50ac-4746-9ec6-3b956ce95609" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911CAF1E8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/c555c638-2787-4cbd-b829-777d9c11c205" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9164C811B" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/bdc7751e-d514-470f-824d-c0526897989f" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91019EBE7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/97922236-ce02-41ec-a049-424a29446c42" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBA47AC8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4f94231d-653d-4442-9e98-4fbe607b4c58" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9065304E8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/6b57640f-1fd5-4a30-8784-3e66a0222d58" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9053A1783" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/faefea51-276c-4698-bf1a-0e6f2de782da" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FA7D306D" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4c20fb74-f649-456a-980c-858ca071c32e" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6295C74" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/0185dff6-4319-4069-9729-50351839d83c" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6060A34" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/596ea756-c4fe-4213-9362-dfeecdb62539" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F4AEE7B7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/1d7da38a-0a58-4b73-951f-95b78a07dea6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F1F33151" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/c8d54d10-6649-4776-a17f-8da1378c7d0c" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E17259AC" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/666126ec-1058-4ffa-81b8-819bcb3fea88" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D9A83005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/7de72c2d-c7c0-4549-84b2-91c3d8b4ffdd" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DBB74F22" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/465e650c-7d1d-4a42-afef-8dc0bdc405b4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C51D8650" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/fadc63ff-4d94-4ba4-81fc-f659c7191bbd" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B04CE131" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/38e5ea92-11b0-4d1c-a9b5-6c115570ab3f" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB41EB4F" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/38339832-fab7-442c-bbb8-bb81c9566894" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A87BBA44" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/dfa0accb-1eae-4c2f-acf8-cd53ea5e3882" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A704F637" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4363cb81-7a42-47f5-b644-31060ca9a517" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8016B4C" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ed7ddecb-a62b-4210-b560-7bb2c58f2ee7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89CB3EEA0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/293e94bf-ee82-48a8-92e9-ebcbedfdeb6c" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89B68CA95" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/87675eaf-2459-443b-9e5c-52f99b060a9f" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89A89EBD3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/7b07950b-ef85-48ae-bab6-418f650ce634" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882C59CE3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/d60cf09c-afc7-4f29-a43a-30e57c3de17c" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8938A3314" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4eeaceda-befc-44f1-b0f8-775fcbdf0db8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88CD83C11" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/79e0b613-b139-4585-8bec-7f337ade5642" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88D0C1902" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/1626a965-0be0-4c19-b3ab-dfa961eaad9f" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8933B3FFA" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/c187e817-bf24-4e3e-bc3e-d3fbe368fb66" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8931E6390" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/6312b8f9-0aae-43e4-91fb-6a41ae38b267" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889715161" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a37102d8-6f1b-4e80-b1de-36cb445b89fa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8837DEE7A" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/c05e2dc6-98fb-4f99-9b0b-048089205742" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B94EB23" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/531e875f-365f-4f70-bba3-1689486762a2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87EBABCCB" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/77cc23e7-9da1-4c36-8409-732ed930cd70" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87C28ABFD" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/1890be17-fdd8-4334-9f77-1cb968afa168" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A3DE8E9A" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/aa283cf1-1883-42b6-a4e7-fed9c53829cd" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87865197B" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/8a4d0b42-8be7-4858-8838-06ee7199f7c8" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8736EB3F1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/90dad29f-9997-4ca3-a509-13b68be35940" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B869A9940B" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/64041c44-d602-49e2-ae4c-c418728eb74c" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B858A22BB0" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/2b1c16f1-e41b-4664-bcf3-7450779f425a" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85469C2D7" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/9b5d23fc-f35d-41aa-983d-6067c66a5a61" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85111FF01" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ea2dd0c4-7a16-4c96-9bff-46220d859103" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8465798ED" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/81abb41c-463d-4475-bed0-c103fd4855cb" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81206B687" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ca2df64f-a52d-4ee2-82cd-c59069b41ac0" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81041DAEF" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/9b3a5ea4-d107-472c-8551-b0363cb100f8" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80F8BD7E1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/5877fafd-fa42-4a4b-90d3-60fa491654fb" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80F0C653F" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/754b9565-2983-4c46-a65c-a265dcfdfd46" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B806130795" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/858637aa-48c7-4d71-9be2-f458171ff4a0" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80146AC95" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/d475bb22-c48e-44c5-b72a-c23ac7cf5d5a" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F343EE81" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4f34ffe1-f488-45aa-afe6-ae8935d04e04" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7ECE72D1D" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/13a9c8e3-ad0d-4b27-9f61-408392a787dd" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7EC090844" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/27deeec0-1fda-4bcb-8191-0e7af9911294" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E9349B11" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/24414cd3-9e3c-4343-8d4f-db2743078397" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E59568D7" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/1b4df25c-61ba-4663-a102-7cd4a8b923b5" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E18402EE" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f34e3763-0ebb-4b51-9201-7fa90ae71659" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E03117B9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/b404e71f-ed0c-41a6-943d-0ce17030eae0" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CFB0F9FD" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/166621ea-06e0-418a-bd03-8bf9cab64fc2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD77460A" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4e7af5f1-3d93-4540-b1a6-d0ee69f14857" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79FC5D790" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/b85ed0cf-0593-42af-bd4f-2947751cdda1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B792727513" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ae04c640-c2f9-49f7-91f4-d40bc2f017df" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78BED8111" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/c7fb1d0b-9b66-4290-b1bf-db4fdd064200" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B785BD2993" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4da4daf6-a1a6-4602-ad1b-b862e8de5d4d" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B781798C2C" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/49e6c6a7-c63d-454f-a1d5-af8bc4c28a4d" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780BC8CB0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/0e97646d-8aba-4795-b9f9-ba50d7da878b" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76DA66A2A" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/970c4e71-8b07-4369-b163-8b250e12f4a9" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76DC0B597" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/bdc42634-ce9d-421e-b9c4-d233f81ce585" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B776702303" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f0523571-861b-4550-8696-60b1c5d2148d" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76C3E580A" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/cad50609-814b-4eea-8754-c598f5e6e1e2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75F1EC1AB" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4f3df57e-ff6e-4132-861d-33bfa3cef656" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B760F2927C" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/07196e6a-d7da-4df4-b768-81e5e4522ef0" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75F3D0114" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/00d94f3e-515a-4eb3-9cae-f30b06e281a6" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75E62BE8C" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/d72efb82-76e9-40ff-b4ac-a44e7ee89a06" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75C0CB6CB" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f0ffbc2a-fdf3-477b-bffa-07cf4d4439fe" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B748AB52B3" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/acfb72c3-d71c-401f-b7ae-e9ec47e0951d" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B748D70388" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/859fb525-fde8-489c-9c87-fcc32a68f861" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74550A8E9" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/67643072-beed-459e-a421-f5263dc43c3e" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742A1ED52" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/6746ab6b-e0aa-4f7a-97bd-88bac150e203" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BA2021A" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e6797deb-a390-4b5d-9098-47197f255ee3" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73667CC59" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a4f50fa1-59a3-4bf4-bc6b-bfdf1fbca992" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B730E67C53" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/eb2b12a1-b004-4c15-a53a-ba418132a246" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B734E35394" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e8f48c00-0f7b-494d-8d25-776125fc8698" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72CC73F34" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/70515111-8867-4e90-b57e-396dd145e452" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B725B9D1BD" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ed5a27de-fd69-4053-b3a3-0a647238e0df" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E183ECE" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/b339eec7-f8a3-4984-8cff-bc355e79f847" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B711F07077" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/807f733d-ec88-497b-8a4d-3b1b1f1c47cd" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7047B0C36" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/680d6810-972d-499a-93f6-b59c05f3322d" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F96C7E8B" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e8de2655-fca3-447a-814d-fd674d6f1d03" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701B6E668" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/427ba166-1ead-405c-8d4e-defbfbd401bc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701CE6CAF" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/34089cbb-6b63-4f80-b6d0-580e3483aaea" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA7DE2DE" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/d3cd1429-eeba-4fc4-84cc-ea5beac65080" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CEEFA149" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ac5248ae-f436-4b9d-8a1f-8a7532f8dfea" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5F5ECA4" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/5103dd95-dfb3-43fe-ac1d-11c1542e644c" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B41191FA" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/d07f1430-8129-474b-8be3-6f4cca761a2f" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2D18FFA" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/6749e029-871f-48b6-9f8c-5cb34da61785" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2B1DD97" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/83f7a690-70b7-4e4d-9883-37c1da08b103" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B196D4FA" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/b5bc3074-b069-4d5e-b921-9955b7e1e0f6" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD583997" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e03a19eb-5133-46e6-921d-95299957ab25" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6953F916F" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/6049d5e1-7798-4eaf-af2c-2abb077fc27b" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B694748844" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f56eac53-630a-4656-b891-f002077040fc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B691600D35" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/d7ac6153-04f1-4f0f-86b6-fc1e6653b1ff" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682D5B13B" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a11af71c-96ea-422d-8334-d92f9561429f" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68B7BE483" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/79534b1b-79b5-49f6-b94d-b31666b38967" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6806028B8" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/fd8dd02e-121c-44a2-8750-1719c66850f9" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67BFF59F0" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/951bc033-59ba-4eb1-ac96-549758aee4d2" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66AAD15CD" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ef3a493e-2341-4560-9124-b44b85abc719" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6727D0C34" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/eb2208da-a217-4210-a584-ad0cfe628f1a" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66171E32E" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/3e7b878c-d4bf-41e7-a524-f1c1ae938a9f" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B660050183" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/18e1ff10-4a93-4560-a7fe-3c826c59f159" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F0F665E" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/86e2dd51-06f6-4888-90e8-b852675c2f76" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B658855EAD" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/20a2a2ea-a75a-4940-960f-e65989e61c74" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B652D04361" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/14cedfae-fc4d-4a2c-9944-f122ad4189dc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B2938A9" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/6edae10c-8f7b-4936-a781-f60da0805ecc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64A6483AE" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/dea30247-c586-493d-953b-343fb5ce0228" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B647188BD1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/8d9dee19-7b68-4f87-8ca4-3af1a1b5586a" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64599AC7B" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ef02a027-8ed5-4775-b53f-9fbe1a0f7023" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63E1821BE" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/92cbaef1-a18b-4fdf-a6b1-48061a392a1f" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6406A78CF" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/3a60fe9d-478b-42d1-94a8-5db73c1a91e5" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B637795814" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e6ce9032-00da-4fab-8d30-43e6c9cf3e41" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6333771CB" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/fe79716c-ece1-455e-bc1e-acdd7f2938f6" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63702EC45" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f09463f0-839a-4bb9-addb-faaf5db13e6a" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62CED88C9" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/6e4b71c6-3a0a-41fa-8122-64f235b22240" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62A7B8F50" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/d7af65ba-a6a0-4703-aa5e-3854898586fe" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B626D9ECE7" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ba7a9eeb-9983-46a7-aff0-145e36964d55" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613547CA6" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/98a1bb9d-7b30-463b-b7d7-937d098dc52c" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6164CD45C" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/117fe111-85c5-4f29-94c5-cf437421cd59" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60474C967" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/0994f333-672c-4cda-bedb-cb4ec24c8897" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60738DE62" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/db7a8f25-6884-4443-a93b-c1efbccdb16e" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FC0013B4" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/6ba8468d-ed6f-4e46-a2a9-37976c5a0d98" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7ED4ACC" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/97cc76aa-7b3f-4b8a-a0ee-e7c557195631" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F6062AFC" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a63b5815-4717-450f-8e08-c54e05da86e6" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F2665084" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/84ed7cf2-ebf8-48fe-847a-db3ca56033c1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F2126C39" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/3ba338f0-d765-4437-bd4e-d3911e22eccb" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC2B089C" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a6c46aa7-dfdb-45c7-980d-9357d90c0a68" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E9977401" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/64e5c696-2984-4bcd-ae21-457fbb51b341" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E8D14B34" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/702e8234-14a9-4ed5-9385-5829f159186f" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED6F638A" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/712f5242-9cdb-4176-8e27-a45e6f5c89a5" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E7FFDDDE" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e556cfa3-fe90-4568-9648-c0ca5064fcc1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD4B6630" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e6124e5b-bb9e-4f19-bae0-1f52e789d4fe" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D0D90E80" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/be69586d-3fb0-4af6-8493-7652da0284ab" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D114C36E" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/b228ea11-d2a6-4933-ba24-244522bd509d" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C8C2C7B8" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e87c0bbb-6629-4b20-b940-40f5575a5b31" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C93D3856" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/745da74a-520e-4c7a-a7a4-12abfd680deb" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C8BF6B27" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/220b1567-3fb7-41d7-88d7-f2d3f3348d87" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4A22872" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/b4ebe2e0-379e-4b0c-856c-bfc700e6819a" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4F336C4" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a724e17e-3e27-46bb-b9a5-e7f8af5d5ad9" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5DA2FF7" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/50d4bd72-a946-4c11-8e17-6711d0d9bd89" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BAD0D7A1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/1c47b9c3-c81d-4c8e-bcbb-0965eb0a73e9" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B9C94FA4" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/7a3f9e69-4d9f-4251-ab40-e9240b9c21f1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C2777C8F" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/11378e0a-18c5-4a3e-8706-d3007f534c10" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF33A0D3" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e4b84cf3-7110-44f2-bd13-5d8278db52fe" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B48C6740" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4fdc5485-3834-4dfe-bdd1-56238d833a90" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A8B4BA01" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/435ceacb-6b9d-4f85-8bac-53f5f2041d0c" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A8BD4B0F" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/563800c7-122b-4c95-9dad-7e2559211edd" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A06F984C" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/adc1e93e-fe43-4a41-81e3-05e2edd8565d" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58FB6DEE7" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4e670b43-dda1-4ddd-9e42-2506484bd8f8" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58F87F3FF" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f9e393e8-5d46-41df-b38d-9032059b37a9" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58FD64DFE" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/5d8f62c3-bb41-4a52-8bb7-ec69d63beb2c" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58AF84A4A" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/45cd8bcc-b32c-49e4-8483-32877388acf9" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57429B825" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/40152540-e231-4953-b3e6-4085478c21c8" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5740892C8" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a0e2c97f-f10f-496a-83f7-9e42d5e322d2" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57402E7AE" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/efa5e71a-f8a1-4fe8-bc66-25ffa5f0e7f9" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56CE45743" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/0daab58c-0cb5-401b-9c01-ac45a1537f41" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5684F24F2" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/1dcbe2d4-d7a1-419c-8328-caeb72fb435d" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55FC3E555" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/fba077ee-4f5e-4e06-aa38-ac33971d0670" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5629F2C78" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/22301dfd-5328-4ebb-a4f5-4cf3fcd83db6" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B562D92A48" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/3358dc99-b061-449c-8cf0-5297d39d4aaf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5602340A2" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a95776d6-da51-4a24-aa62-40b382aa02af" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559E1C708" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/9bf42edf-2824-4cde-b56a-5e09b29c748b" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559B1142F" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/6264319e-2bf1-4d74-b394-422fc93a5386" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54744D49F" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4b646545-711d-45a3-89f5-56cdb5464a15" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B544329746" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ad2815cc-63a1-4edb-b49c-d2f52b92bf01" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FDCC9BB" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e1101bff-d515-4c60-8a96-a238d67c2c15" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FF3EB10" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/1475e580-5efe-4a32-8bdf-3526dd7179d7" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5398B3C0D" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/d1e9c35b-0c23-47df-a4a2-6a3d6501749b" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B530D1874D" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/089e1daf-96cd-4a42-b561-2f96ec413c3e" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52DC38214" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f19b0b25-610d-4215-8735-2820758e9a53" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52AD3025B" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/464514ea-9701-4655-b79f-cd60f799ca7a" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5264E7B89" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4a7c0bba-002a-4d8d-b4bb-c67b12beac36" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B503867E85" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/19a866b7-efdb-4151-89fe-172b8b4bbe00" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EF5DA124" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/60c51527-d502-4238-ba2d-d398678ae981" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F6F2F17D" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/013731c3-c09a-4cdd-93d7-ba4e14e76380" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D7AA2031" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/8bb9ff77-d698-4d3d-bf65-64f5b2dd16b1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D3CE5D7A" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ad9f3294-a3da-4dbc-bb85-4725935c3c8b" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BE6FA49F" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/1f72e11c-b63e-45ae-b422-8f7eb1817bd9" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BEB886D5" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/c9c7282f-b7f8-4dba-b373-63609d1cfe67" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BF1ECCE5" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/595bf411-14c4-4c3d-a03a-f4cd36fe767a" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D209938D" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/259505c7-f71c-42e9-89c7-bb73ff6752ea" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D1ACDAE8" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/24b7ad6c-1102-44bf-88bd-8ad0c42d79b1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C536C28D" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a2231d72-0f1b-41c8-8e34-2687a73c9bc4" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C0560A86" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/c483da39-c800-42b1-8003-5150012c3da4" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BD1F6CE5" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/75b58d5c-ac28-4dfb-a104-a64131536d72" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BB65E781" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/5a76474c-34db-41f8-8a10-c3b38d70d16e" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B6A82D9B" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/8927fc13-3758-4824-b854-8f2eb7c38f1a" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B1D9B763" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f18bf0a9-50bb-4c6f-af54-6e5f5102e20c" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B142370A" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/5ca20b2a-f972-4514-83d0-47d2c0a7cf85" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A5FDD2DC" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/d8987e6d-b8e9-49eb-806b-71eebbc4a7ff" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A2904FD8" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/5e814c44-707c-45db-aa04-be6844fa0a5a" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49E2361D0" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/0c8b59a4-e115-49b8-814f-e86a53980fb0" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49E4945E5" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/6dad8728-a63a-4bfb-901a-4089f5ab3611" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4944F3B06" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/c9513e29-bb7a-420e-baef-f3b6273bde1a" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49048A3E1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/5aa19fad-d563-461d-b3cc-ca47d11fb88a" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48D3D849C" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/894ac0bd-87f8-4a30-84c1-c40f8964bfda" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48AB9BFF1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/772e9fd7-16cf-4a32-90f6-d9ee2f56ff3f" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4806DBB36" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ed6b26d1-4b1d-4f87-b9b3-700ca42c586d" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480D6B599" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/2175c7e0-01bc-40c6-8991-02d8b36b4949" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47C9BEC8C" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/98689848-5425-4275-af16-6fcf8dc33ae6" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47CDF67CC" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/3241ef65-01ff-4251-9f6d-d48251c13601" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B476FF7662" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/0a4003a8-f683-4d88-ac2c-77f0ef5ffd2f" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B479B1E2A9" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/c848b0a6-98a3-40ba-8c82-a81b4e001e1e" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B475D339FE" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/c75167eb-a0bf-475e-b6e5-690a7dd56a47" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47094EE9B" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/3e2c27f9-fd9b-42ad-b597-65a96e276418" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46CF141CD" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a01f976d-509c-46c8-a04c-40995401a153" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C4F0383" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/1bbaa083-8525-4378-8d68-66ceda5345a3" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C1AC1A0" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/714ea402-332a-4bd2-85c1-0e44d8a88619" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B469093D58" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/20d22cba-b506-472f-bc11-0e5a0711417d" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B461CF0031" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/bcf03063-3902-4b7b-a0a6-7481ef3b07f6" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4617C4B94" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f43e36c7-e5c8-4ae4-a572-d1796bc86464" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B461CE78C1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/3fa89cdd-d4df-439b-84df-fe419d19f4be" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B456FB6CB3" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/0fdcc7a3-fb6b-4e7d-b84c-770154bc63f4" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45584EBF2" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/24d71cb0-4c89-45e2-8332-ffc3a8b24bbd" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B452326E44" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/93a08cc0-e241-4185-873c-12aa09a0164c" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44E2858E8" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e8ce2d1c-3fa0-4b9c-8756-0de19571c23f" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44B2ABBE2" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a7d563a1-f9eb-49c5-a70d-d32bd0d559d5" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B447CF9C53" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/cdd78e31-837a-4121-8701-327172a957a4" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4402B351B" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f6fc91f5-46d8-48ab-84e2-1c426d342839" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43FC4AAE7" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/282b055f-e3c1-4af9-ba39-d9f9d021bff2" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4361DA8C4" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/7df4e1d8-6c8c-4cab-876d-873752d7691c" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42B62CC13" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/23e3ea1e-0159-481a-9468-c307a6f1073f" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42685F80D" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/0e218c13-985b-4bb3-a05e-ad7d4e26018f" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420C348D7" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/520e791e-1de6-4528-9d6e-ba40596040b9" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4263975FA" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/dfe39162-ae18-4563-b1bd-0c4e87f5b0b6" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4212AE113" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/7fd955f3-aa51-4ab8-a5e5-8e2a6ace92e2" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420C3F1ED" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/705a6e9d-daa5-4fe2-b1a9-2fdffa5d1dc4" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4107551C6" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/9252844f-4208-468a-bb6d-f520529a1e5f" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40F8C0932" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f75a9a6d-f52c-42f8-b5ef-14e747da2e93" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4055E97FF" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ddcf064c-b742-4a8f-b7e9-75805971e76a" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4058F2932" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ad76b9ec-11af-4197-8079-da27dc6165b6" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4083ADC57" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/83e367f2-6357-43bd-9130-4b02760990fb" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B405B60A7C" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/dfa4047c-a125-494c-b4a4-956acf00dc50" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F499BE82" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/73c1b585-57cd-459b-9d74-c54dbaffab50" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4036D84FA" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/95939b6a-95fd-48ba-b2d9-8d4f226e8a6b" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36B33732C" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/45feda00-2f41-4f17-a6f3-bc445d31bc4c" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FF7993BE" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/f98c8fb4-b169-4460-8222-e764cc56a928" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3ED481BE2" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/35c2d2d0-403f-456e-8487-1797fa8d336e" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E7AC2C50" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/89c100d3-1dd0-4629-a13f-f9c6f221ae38" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E92E1418" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/b3891763-a218-426a-bb34-aaa8bf5fc268" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3A0C53249" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/a6ee4b53-d4fc-4d66-bb7e-9394ff1f497f" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B371960150" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/84b839a2-2298-4761-a17a-8e74ede57914" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B37F8AD75B" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/e22581b7-164b-4954-b2c4-7448e90807b3" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36B35C1B5" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4c009aaf-3afb-42de-9fad-17078c5a639b" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3670EBD6C" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/18f9881c-31a5-4aeb-a5c3-78a52474331a" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36A056ED7" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/60321ab5-5837-4452-bd3e-af5403c187a8" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B357B16F77" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/470908e8-98a8-4df9-8fcc-9b85237fbd44" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34C20FEFB" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/3ea5260c-efa1-48ec-9f74-99d913faaf83" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3524D0D86" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/6afc4194-b7bc-4e47-a4b1-4adc239fdaf2" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34FDCA985" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/de09b17c-5a60-42d7-9c09-48e1b25c11b9" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34213FA14" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/eeb3f8eb-daca-4749-9d02-c8dc18cc63f8" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3389AB403" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/426f96f1-d56a-4898-b257-952403abc122" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32A08A1B2" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/0eaeea30-b986-43fa-a8a4-347891095098" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B325E1CFE2" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/0b659bf1-6344-42a5-ac49-524000a46dea" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3137D684F" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/ae13ac98-6516-4dfa-8028-7947f94bcefe" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F91856A4" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/4fcaf30c-5ff4-4f5c-a56b-40c52b76cd91" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E0A06402" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/0702498a-9129-4176-ada4-97516bfdaabd" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C68EE1AB" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/1615634a-6d76-48e8-bbea-274d362e65c4" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AD44C12" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/84f91163-978a-4ed1-a887-9b40abfaea9d" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EDF3A48F" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/c84bf322-a276-4420-94dc-c288820d37d8" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A02469EB49" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/74400f2b-93b9-4be0-9422-05ab9aa2a108" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A02266974D" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/aca3989a-81cc-45cd-8306-0ec0a462792c" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A022625F2D" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/atti-amministrazioni-enti/b2ea322e-e5e8-4952-a7ef-c572d67543df" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGRH020005/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F488"/>
+  <dimension ref="A1:F514"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>13418</v>
+        <v>17670</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>13416</v>
+        <v>17662</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>13405</v>
+        <v>17487</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B5">
-        <v>13308</v>
+        <v>17467</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>13028</v>
+        <v>17425</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>10</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>12971</v>
+        <v>17154</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>21</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B8">
-        <v>12962</v>
+        <v>17112</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>23</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="B9">
-        <v>12871</v>
+        <v>17077</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>25</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>12864</v>
+        <v>16691</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>28</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>12778</v>
+        <v>16460</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>31</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>12730</v>
+        <v>16414</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>34</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>12622</v>
+        <v>16019</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>37</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>12455</v>
+        <v>15815</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>40</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>12375</v>
+        <v>15491</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>10</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>12317</v>
+        <v>15385</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>45</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="B17">
-        <v>12277</v>
+        <v>14935</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>48</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>12273</v>
+        <v>14719</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>51</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="B19">
-        <v>12260</v>
+        <v>14533</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>54</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="B20">
-        <v>12236</v>
+        <v>14117</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>57</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="B21">
-        <v>12178</v>
+        <v>14026</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>60</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>58</v>
       </c>
       <c r="B22">
-        <v>12084</v>
+        <v>14025</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>62</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>58</v>
       </c>
       <c r="B23">
-        <v>11932</v>
+        <v>14016</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>64</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>65</v>
       </c>
       <c r="B24">
-        <v>11757</v>
+        <v>13842</v>
       </c>
       <c r="C24" t="s">
-        <v>110</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>67</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>11674</v>
+        <v>13573</v>
       </c>
       <c r="C25" t="s">
-        <v>115</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>70</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>68</v>
       </c>
       <c r="B26">
-        <v>11574</v>
+        <v>13571</v>
       </c>
       <c r="C26" t="s">
-        <v>120</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>72</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>73</v>
       </c>
       <c r="B27">
-        <v>11237</v>
+        <v>13418</v>
       </c>
       <c r="C27" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>75</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="B28">
-        <v>10986</v>
+        <v>13416</v>
       </c>
       <c r="C28" t="s">
-        <v>130</v>
+        <v>76</v>
       </c>
       <c r="D28" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>77</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>73</v>
       </c>
       <c r="B29">
-        <v>10848</v>
+        <v>13405</v>
       </c>
       <c r="C29" t="s">
-        <v>135</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>79</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>80</v>
       </c>
       <c r="B30">
-        <v>10695</v>
+        <v>13308</v>
       </c>
       <c r="C30" t="s">
-        <v>140</v>
+        <v>81</v>
       </c>
       <c r="D30" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>82</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>83</v>
       </c>
       <c r="B31">
-        <v>10620</v>
+        <v>13028</v>
       </c>
       <c r="C31" t="s">
-        <v>145</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>85</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>149</v>
+        <v>86</v>
       </c>
       <c r="B32">
-        <v>10278</v>
+        <v>12971</v>
       </c>
       <c r="C32" t="s">
-        <v>150</v>
+        <v>87</v>
       </c>
       <c r="D32" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>88</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>154</v>
+        <v>86</v>
       </c>
       <c r="B33">
-        <v>10177</v>
+        <v>12962</v>
       </c>
       <c r="C33" t="s">
-        <v>155</v>
+        <v>89</v>
       </c>
       <c r="D33" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>90</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>159</v>
+        <v>91</v>
       </c>
       <c r="B34">
-        <v>10084</v>
+        <v>12898</v>
       </c>
       <c r="C34" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>161</v>
+        <v>92</v>
       </c>
       <c r="E34" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>10</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>159</v>
+        <v>91</v>
       </c>
       <c r="B35">
-        <v>10074</v>
+        <v>12871</v>
       </c>
       <c r="C35" t="s">
-        <v>164</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>94</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>159</v>
+        <v>95</v>
       </c>
       <c r="B36">
-        <v>10056</v>
+        <v>12864</v>
       </c>
       <c r="C36" t="s">
-        <v>168</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>97</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>172</v>
+        <v>98</v>
       </c>
       <c r="B37">
-        <v>9973</v>
+        <v>12778</v>
       </c>
       <c r="C37" t="s">
-        <v>173</v>
+        <v>99</v>
       </c>
       <c r="D37" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>100</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>177</v>
+        <v>98</v>
       </c>
       <c r="B38">
-        <v>9755</v>
+        <v>12730</v>
       </c>
       <c r="C38" t="s">
-        <v>178</v>
+        <v>101</v>
       </c>
       <c r="D38" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>102</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>182</v>
+        <v>103</v>
       </c>
       <c r="B39">
-        <v>9705</v>
+        <v>12622</v>
       </c>
       <c r="C39" t="s">
-        <v>183</v>
+        <v>104</v>
       </c>
       <c r="D39" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>105</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>182</v>
+        <v>106</v>
       </c>
       <c r="B40">
-        <v>9691</v>
+        <v>12455</v>
       </c>
       <c r="C40" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="D40" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>108</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>191</v>
+        <v>109</v>
       </c>
       <c r="B41">
-        <v>9337</v>
+        <v>12375</v>
       </c>
       <c r="C41" t="s">
-        <v>192</v>
+        <v>110</v>
       </c>
       <c r="D41" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>111</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>191</v>
+        <v>109</v>
       </c>
       <c r="B42">
-        <v>9316</v>
+        <v>12317</v>
       </c>
       <c r="C42" t="s">
-        <v>196</v>
+        <v>112</v>
       </c>
       <c r="D42" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>113</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>191</v>
+        <v>114</v>
       </c>
       <c r="B43">
-        <v>9310</v>
+        <v>12277</v>
       </c>
       <c r="C43" t="s">
-        <v>200</v>
+        <v>115</v>
       </c>
       <c r="D43" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>116</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>191</v>
+        <v>114</v>
       </c>
       <c r="B44">
-        <v>9291</v>
+        <v>12273</v>
       </c>
       <c r="C44" t="s">
-        <v>204</v>
+        <v>117</v>
       </c>
       <c r="D44" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>118</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>208</v>
+        <v>114</v>
       </c>
       <c r="B45">
-        <v>9199</v>
+        <v>12260</v>
       </c>
       <c r="C45" t="s">
-        <v>209</v>
+        <v>119</v>
       </c>
       <c r="D45" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>120</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>213</v>
+        <v>121</v>
       </c>
       <c r="B46">
-        <v>8973</v>
+        <v>12236</v>
       </c>
       <c r="C46" t="s">
-        <v>214</v>
+        <v>122</v>
       </c>
       <c r="D46" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>123</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>218</v>
+        <v>124</v>
       </c>
       <c r="B47">
-        <v>8821</v>
+        <v>12178</v>
       </c>
       <c r="C47" t="s">
-        <v>219</v>
+        <v>125</v>
       </c>
       <c r="D47" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>126</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>223</v>
+        <v>127</v>
       </c>
       <c r="B48">
-        <v>8687</v>
+        <v>12084</v>
       </c>
       <c r="C48" t="s">
-        <v>224</v>
+        <v>128</v>
       </c>
       <c r="D48" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>129</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>223</v>
+        <v>130</v>
       </c>
       <c r="B49">
-        <v>8681</v>
+        <v>11932</v>
       </c>
       <c r="C49" t="s">
-        <v>228</v>
+        <v>131</v>
       </c>
       <c r="D49" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>132</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>223</v>
+        <v>133</v>
       </c>
       <c r="B50">
-        <v>8680</v>
+        <v>11757</v>
       </c>
       <c r="C50" t="s">
-        <v>232</v>
+        <v>134</v>
       </c>
       <c r="D50" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>135</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>236</v>
+        <v>136</v>
       </c>
       <c r="B51">
-        <v>8483</v>
+        <v>11674</v>
       </c>
       <c r="C51" t="s">
-        <v>237</v>
+        <v>137</v>
       </c>
       <c r="D51" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>138</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>241</v>
+        <v>139</v>
       </c>
       <c r="B52">
-        <v>8415</v>
+        <v>11574</v>
       </c>
       <c r="C52" t="s">
-        <v>242</v>
+        <v>140</v>
       </c>
       <c r="D52" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>141</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>246</v>
+        <v>142</v>
       </c>
       <c r="B53">
-        <v>8190</v>
+        <v>11237</v>
       </c>
       <c r="C53" t="s">
-        <v>247</v>
+        <v>143</v>
       </c>
       <c r="D53" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>144</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>251</v>
+        <v>145</v>
       </c>
       <c r="B54">
-        <v>7949</v>
+        <v>10986</v>
       </c>
       <c r="C54" t="s">
-        <v>252</v>
+        <v>146</v>
       </c>
       <c r="D54" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>147</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>251</v>
+        <v>148</v>
       </c>
       <c r="B55">
-        <v>7930</v>
+        <v>10848</v>
       </c>
       <c r="C55" t="s">
-        <v>256</v>
+        <v>149</v>
       </c>
       <c r="D55" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>150</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>251</v>
+        <v>151</v>
       </c>
       <c r="B56">
-        <v>7914</v>
+        <v>10695</v>
       </c>
       <c r="C56" t="s">
-        <v>260</v>
+        <v>152</v>
       </c>
       <c r="D56" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>153</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>251</v>
+        <v>154</v>
       </c>
       <c r="B57">
-        <v>7844</v>
+        <v>10620</v>
       </c>
       <c r="C57" t="s">
-        <v>264</v>
+        <v>155</v>
       </c>
       <c r="D57" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-        <v>267</v>
+        <v>156</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>268</v>
+        <v>157</v>
       </c>
       <c r="B58">
-        <v>7799</v>
+        <v>10278</v>
       </c>
       <c r="C58" t="s">
-        <v>269</v>
+        <v>158</v>
       </c>
       <c r="D58" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>159</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>273</v>
+        <v>160</v>
       </c>
       <c r="B59">
-        <v>7701</v>
+        <v>10177</v>
       </c>
       <c r="C59" t="s">
-        <v>274</v>
+        <v>161</v>
       </c>
       <c r="D59" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>162</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>273</v>
+        <v>163</v>
       </c>
       <c r="B60">
-        <v>7678</v>
+        <v>10084</v>
       </c>
       <c r="C60" t="s">
-        <v>278</v>
+        <v>164</v>
       </c>
       <c r="D60" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>165</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>282</v>
+        <v>163</v>
       </c>
       <c r="B61">
-        <v>7644</v>
+        <v>10074</v>
       </c>
       <c r="C61" t="s">
-        <v>283</v>
+        <v>166</v>
       </c>
       <c r="D61" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>167</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>282</v>
+        <v>163</v>
       </c>
       <c r="B62">
-        <v>7628</v>
+        <v>10056</v>
       </c>
       <c r="C62" t="s">
-        <v>287</v>
+        <v>168</v>
       </c>
       <c r="D62" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>169</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>291</v>
+        <v>170</v>
       </c>
       <c r="B63">
-        <v>7006</v>
+        <v>9973</v>
       </c>
       <c r="C63" t="s">
-        <v>292</v>
+        <v>171</v>
       </c>
       <c r="D63" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>172</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>296</v>
+        <v>173</v>
       </c>
       <c r="B64">
-        <v>6943</v>
+        <v>9755</v>
       </c>
       <c r="C64" t="s">
-        <v>297</v>
+        <v>174</v>
       </c>
       <c r="D64" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>175</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>301</v>
+        <v>176</v>
       </c>
       <c r="B65">
-        <v>6871</v>
+        <v>9705</v>
       </c>
       <c r="C65" t="s">
-        <v>302</v>
+        <v>177</v>
       </c>
       <c r="D65" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>178</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>306</v>
+        <v>176</v>
       </c>
       <c r="B66">
-        <v>6548</v>
+        <v>9691</v>
       </c>
       <c r="C66" t="s">
-        <v>307</v>
+        <v>179</v>
       </c>
       <c r="D66" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>180</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>311</v>
+        <v>181</v>
       </c>
       <c r="B67">
-        <v>6500</v>
+        <v>9337</v>
       </c>
       <c r="C67" t="s">
-        <v>312</v>
+        <v>182</v>
       </c>
       <c r="D67" t="s">
-        <v>313</v>
-[...5 lines deleted...]
-        <v>315</v>
+        <v>183</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>316</v>
+        <v>181</v>
       </c>
       <c r="B68">
-        <v>6389</v>
+        <v>9316</v>
       </c>
       <c r="C68" t="s">
-        <v>317</v>
+        <v>184</v>
       </c>
       <c r="D68" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>185</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>316</v>
+        <v>181</v>
       </c>
       <c r="B69">
-        <v>6386</v>
+        <v>9310</v>
       </c>
       <c r="C69" t="s">
-        <v>321</v>
+        <v>186</v>
       </c>
       <c r="D69" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>324</v>
+        <v>187</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>325</v>
+        <v>181</v>
       </c>
       <c r="B70">
-        <v>6121</v>
+        <v>9291</v>
       </c>
       <c r="C70" t="s">
-        <v>326</v>
+        <v>188</v>
       </c>
       <c r="D70" t="s">
-        <v>327</v>
-[...5 lines deleted...]
-        <v>329</v>
+        <v>189</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>325</v>
+        <v>190</v>
       </c>
       <c r="B71">
-        <v>6108</v>
+        <v>9199</v>
       </c>
       <c r="C71" t="s">
-        <v>330</v>
+        <v>191</v>
       </c>
       <c r="D71" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>333</v>
+        <v>192</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>334</v>
+        <v>193</v>
       </c>
       <c r="B72">
-        <v>5275</v>
+        <v>8973</v>
       </c>
       <c r="C72" t="s">
-        <v>335</v>
+        <v>194</v>
       </c>
       <c r="D72" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>195</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>339</v>
+        <v>196</v>
       </c>
       <c r="B73">
-        <v>5922</v>
+        <v>8821</v>
       </c>
       <c r="C73" t="s">
-        <v>340</v>
+        <v>197</v>
       </c>
       <c r="D73" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>198</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>344</v>
+        <v>199</v>
       </c>
       <c r="B74">
-        <v>5816</v>
+        <v>8687</v>
       </c>
       <c r="C74" t="s">
-        <v>345</v>
+        <v>200</v>
       </c>
       <c r="D74" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>201</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>349</v>
+        <v>199</v>
       </c>
       <c r="B75">
-        <v>5634</v>
+        <v>8681</v>
       </c>
       <c r="C75" t="s">
-        <v>350</v>
+        <v>202</v>
       </c>
       <c r="D75" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>353</v>
+        <v>203</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>354</v>
+        <v>199</v>
       </c>
       <c r="B76">
-        <v>5405</v>
+        <v>8680</v>
       </c>
       <c r="C76" t="s">
-        <v>355</v>
+        <v>204</v>
       </c>
       <c r="D76" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>358</v>
+        <v>205</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>354</v>
+        <v>206</v>
       </c>
       <c r="B77">
-        <v>5404</v>
+        <v>8483</v>
       </c>
       <c r="C77" t="s">
-        <v>359</v>
+        <v>207</v>
       </c>
       <c r="D77" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-        <v>362</v>
+        <v>208</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>363</v>
+        <v>209</v>
       </c>
       <c r="B78">
-        <v>5285</v>
+        <v>8415</v>
       </c>
       <c r="C78" t="s">
-        <v>364</v>
+        <v>210</v>
       </c>
       <c r="D78" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>211</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>363</v>
+        <v>212</v>
       </c>
       <c r="B79">
-        <v>5256</v>
+        <v>8190</v>
       </c>
       <c r="C79" t="s">
-        <v>368</v>
+        <v>213</v>
       </c>
       <c r="D79" t="s">
-        <v>369</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>214</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>363</v>
+        <v>215</v>
       </c>
       <c r="B80">
-        <v>5255</v>
+        <v>7949</v>
       </c>
       <c r="C80" t="s">
-        <v>372</v>
+        <v>216</v>
       </c>
       <c r="D80" t="s">
-        <v>373</v>
-[...5 lines deleted...]
-        <v>375</v>
+        <v>217</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>376</v>
+        <v>215</v>
       </c>
       <c r="B81">
-        <v>5018</v>
+        <v>7930</v>
       </c>
       <c r="C81" t="s">
-        <v>377</v>
+        <v>218</v>
       </c>
       <c r="D81" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>219</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>381</v>
+        <v>215</v>
       </c>
       <c r="B82">
-        <v>4902</v>
+        <v>7914</v>
       </c>
       <c r="C82" t="s">
-        <v>382</v>
+        <v>220</v>
       </c>
       <c r="D82" t="s">
-        <v>383</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>221</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>381</v>
+        <v>215</v>
       </c>
       <c r="B83">
-        <v>4886</v>
+        <v>7844</v>
       </c>
       <c r="C83" t="s">
-        <v>386</v>
+        <v>222</v>
       </c>
       <c r="D83" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>223</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>390</v>
+        <v>224</v>
       </c>
       <c r="B84">
-        <v>4845</v>
+        <v>7799</v>
       </c>
       <c r="C84" t="s">
-        <v>391</v>
+        <v>225</v>
       </c>
       <c r="D84" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>226</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>395</v>
+        <v>227</v>
       </c>
       <c r="B85">
-        <v>4679</v>
+        <v>7701</v>
       </c>
       <c r="C85" t="s">
-        <v>396</v>
+        <v>228</v>
       </c>
       <c r="D85" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>399</v>
+        <v>229</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>395</v>
+        <v>227</v>
       </c>
       <c r="B86">
-        <v>4632</v>
+        <v>7678</v>
       </c>
       <c r="C86" t="s">
-        <v>400</v>
+        <v>230</v>
       </c>
       <c r="D86" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>231</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>404</v>
+        <v>232</v>
       </c>
       <c r="B87">
-        <v>4480</v>
+        <v>7644</v>
       </c>
       <c r="C87" t="s">
-        <v>405</v>
+        <v>233</v>
       </c>
       <c r="D87" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>234</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>409</v>
+        <v>232</v>
       </c>
       <c r="B88">
-        <v>4446</v>
+        <v>7628</v>
       </c>
       <c r="C88" t="s">
-        <v>410</v>
+        <v>235</v>
       </c>
       <c r="D88" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>413</v>
+        <v>236</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>414</v>
+        <v>237</v>
       </c>
       <c r="B89">
-        <v>4321</v>
+        <v>7006</v>
       </c>
       <c r="C89" t="s">
-        <v>415</v>
+        <v>238</v>
       </c>
       <c r="D89" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>239</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>414</v>
+        <v>240</v>
       </c>
       <c r="B90">
-        <v>4291</v>
+        <v>6943</v>
       </c>
       <c r="C90" t="s">
-        <v>419</v>
+        <v>241</v>
       </c>
       <c r="D90" t="s">
-        <v>420</v>
-[...5 lines deleted...]
-        <v>422</v>
+        <v>242</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>414</v>
+        <v>243</v>
       </c>
       <c r="B91">
-        <v>4272</v>
+        <v>6871</v>
       </c>
       <c r="C91" t="s">
-        <v>423</v>
+        <v>244</v>
       </c>
       <c r="D91" t="s">
-        <v>424</v>
-[...5 lines deleted...]
-        <v>426</v>
+        <v>245</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>427</v>
+        <v>246</v>
       </c>
       <c r="B92">
-        <v>4241</v>
+        <v>6548</v>
       </c>
       <c r="C92" t="s">
-        <v>428</v>
+        <v>247</v>
       </c>
       <c r="D92" t="s">
-        <v>429</v>
-[...5 lines deleted...]
-        <v>431</v>
+        <v>248</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>432</v>
+        <v>249</v>
       </c>
       <c r="B93">
-        <v>4114</v>
+        <v>6500</v>
       </c>
       <c r="C93" t="s">
-        <v>433</v>
+        <v>250</v>
       </c>
       <c r="D93" t="s">
-        <v>434</v>
-[...5 lines deleted...]
-        <v>436</v>
+        <v>251</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>437</v>
+        <v>252</v>
       </c>
       <c r="B94">
-        <v>3973</v>
+        <v>6389</v>
       </c>
       <c r="C94" t="s">
-        <v>438</v>
+        <v>253</v>
       </c>
       <c r="D94" t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>441</v>
+        <v>254</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>437</v>
+        <v>252</v>
       </c>
       <c r="B95">
-        <v>3960</v>
+        <v>6386</v>
       </c>
       <c r="C95" t="s">
-        <v>442</v>
+        <v>255</v>
       </c>
       <c r="D95" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>256</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>446</v>
+        <v>257</v>
       </c>
       <c r="B96">
-        <v>3809</v>
+        <v>6121</v>
       </c>
       <c r="C96" t="s">
-        <v>447</v>
+        <v>258</v>
       </c>
       <c r="D96" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>450</v>
+        <v>259</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>451</v>
+        <v>257</v>
       </c>
       <c r="B97">
-        <v>3498</v>
+        <v>6108</v>
       </c>
       <c r="C97" t="s">
-        <v>452</v>
+        <v>260</v>
       </c>
       <c r="D97" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>261</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>451</v>
+        <v>262</v>
       </c>
       <c r="B98">
-        <v>3491</v>
+        <v>5275</v>
       </c>
       <c r="C98" t="s">
-        <v>456</v>
+        <v>263</v>
       </c>
       <c r="D98" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>459</v>
+        <v>264</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>460</v>
+        <v>265</v>
       </c>
       <c r="B99">
-        <v>2751</v>
+        <v>5922</v>
       </c>
       <c r="C99" t="s">
-        <v>461</v>
+        <v>266</v>
       </c>
       <c r="D99" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>464</v>
+        <v>267</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>465</v>
+        <v>268</v>
       </c>
       <c r="B100">
-        <v>2580</v>
+        <v>5816</v>
       </c>
       <c r="C100" t="s">
-        <v>466</v>
+        <v>269</v>
       </c>
       <c r="D100" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>270</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>470</v>
+        <v>271</v>
       </c>
       <c r="B101">
-        <v>2477</v>
+        <v>5634</v>
       </c>
       <c r="C101" t="s">
-        <v>471</v>
+        <v>272</v>
       </c>
       <c r="D101" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>474</v>
+        <v>273</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>475</v>
+        <v>274</v>
       </c>
       <c r="B102">
-        <v>2242</v>
+        <v>5405</v>
       </c>
       <c r="C102" t="s">
-        <v>476</v>
+        <v>275</v>
       </c>
       <c r="D102" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>276</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>480</v>
+        <v>274</v>
       </c>
       <c r="B103">
-        <v>1661</v>
+        <v>5404</v>
       </c>
       <c r="C103" t="s">
-        <v>481</v>
+        <v>277</v>
       </c>
       <c r="D103" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>278</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>485</v>
+        <v>279</v>
       </c>
       <c r="B104">
-        <v>1610</v>
+        <v>5285</v>
       </c>
       <c r="C104" t="s">
-        <v>486</v>
+        <v>280</v>
       </c>
       <c r="D104" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-        <v>489</v>
+        <v>281</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>485</v>
+        <v>279</v>
       </c>
       <c r="B105">
-        <v>1586</v>
+        <v>5256</v>
       </c>
       <c r="C105" t="s">
-        <v>490</v>
+        <v>282</v>
       </c>
       <c r="D105" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>493</v>
+        <v>283</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>494</v>
+        <v>279</v>
       </c>
       <c r="B106">
-        <v>1450</v>
+        <v>5255</v>
       </c>
       <c r="C106" t="s">
-        <v>495</v>
+        <v>284</v>
       </c>
       <c r="D106" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>285</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>494</v>
+        <v>286</v>
       </c>
       <c r="B107">
-        <v>1447</v>
+        <v>5018</v>
       </c>
       <c r="C107" t="s">
-        <v>499</v>
+        <v>287</v>
       </c>
       <c r="D107" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>288</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>503</v>
+        <v>289</v>
       </c>
       <c r="B108">
-        <v>1230</v>
+        <v>4902</v>
       </c>
       <c r="C108" t="s">
-        <v>504</v>
+        <v>290</v>
       </c>
       <c r="D108" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        <v>507</v>
+        <v>291</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>508</v>
+        <v>289</v>
       </c>
       <c r="B109">
-        <v>696</v>
+        <v>4886</v>
       </c>
       <c r="C109" t="s">
-        <v>509</v>
+        <v>292</v>
       </c>
       <c r="D109" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>293</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>513</v>
+        <v>294</v>
       </c>
       <c r="B110">
-        <v>600</v>
+        <v>4845</v>
       </c>
       <c r="C110" t="s">
-        <v>514</v>
+        <v>295</v>
       </c>
       <c r="D110" t="s">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>517</v>
+        <v>296</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>518</v>
+        <v>297</v>
       </c>
       <c r="B111">
-        <v>212</v>
+        <v>4679</v>
       </c>
       <c r="C111" t="s">
-        <v>519</v>
+        <v>298</v>
       </c>
       <c r="D111" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-        <v>522</v>
+        <v>299</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>523</v>
+        <v>297</v>
       </c>
       <c r="B112">
-        <v>22258</v>
+        <v>4632</v>
       </c>
       <c r="C112" t="s">
-        <v>524</v>
+        <v>300</v>
       </c>
       <c r="D112" t="s">
-        <v>525</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>301</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>528</v>
+        <v>302</v>
       </c>
       <c r="B113">
-        <v>22223</v>
+        <v>4480</v>
       </c>
       <c r="C113" t="s">
-        <v>529</v>
+        <v>303</v>
       </c>
       <c r="D113" t="s">
-        <v>530</v>
-[...5 lines deleted...]
-        <v>532</v>
+        <v>304</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>533</v>
+        <v>305</v>
       </c>
       <c r="B114">
-        <v>21873</v>
+        <v>4446</v>
       </c>
       <c r="C114" t="s">
-        <v>534</v>
+        <v>306</v>
       </c>
       <c r="D114" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>537</v>
+        <v>307</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>533</v>
+        <v>308</v>
       </c>
       <c r="B115">
-        <v>21870</v>
+        <v>4321</v>
       </c>
       <c r="C115" t="s">
-        <v>538</v>
+        <v>309</v>
       </c>
       <c r="D115" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>310</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>533</v>
+        <v>308</v>
       </c>
       <c r="B116">
-        <v>21865</v>
+        <v>4291</v>
       </c>
       <c r="C116" t="s">
-        <v>542</v>
+        <v>311</v>
       </c>
       <c r="D116" t="s">
-        <v>543</v>
-[...5 lines deleted...]
-        <v>545</v>
+        <v>312</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>546</v>
+        <v>308</v>
       </c>
       <c r="B117">
-        <v>21768</v>
+        <v>4272</v>
       </c>
       <c r="C117" t="s">
-        <v>547</v>
+        <v>313</v>
       </c>
       <c r="D117" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>314</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>546</v>
+        <v>315</v>
       </c>
       <c r="B118">
-        <v>21737</v>
+        <v>4241</v>
       </c>
       <c r="C118" t="s">
-        <v>551</v>
+        <v>316</v>
       </c>
       <c r="D118" t="s">
-        <v>552</v>
-[...5 lines deleted...]
-        <v>554</v>
+        <v>317</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>555</v>
+        <v>318</v>
       </c>
       <c r="B119">
-        <v>21700</v>
+        <v>4114</v>
       </c>
       <c r="C119" t="s">
-        <v>556</v>
+        <v>319</v>
       </c>
       <c r="D119" t="s">
-        <v>557</v>
-[...5 lines deleted...]
-        <v>559</v>
+        <v>320</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>555</v>
+        <v>321</v>
       </c>
       <c r="B120">
-        <v>21697</v>
+        <v>3973</v>
       </c>
       <c r="C120" t="s">
-        <v>560</v>
+        <v>322</v>
       </c>
       <c r="D120" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-        <v>563</v>
+        <v>323</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>555</v>
+        <v>321</v>
       </c>
       <c r="B121">
-        <v>21647</v>
+        <v>3960</v>
       </c>
       <c r="C121" t="s">
-        <v>564</v>
+        <v>324</v>
       </c>
       <c r="D121" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>567</v>
+        <v>325</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>568</v>
+        <v>326</v>
       </c>
       <c r="B122">
-        <v>21501</v>
+        <v>3809</v>
       </c>
       <c r="C122" t="s">
-        <v>569</v>
+        <v>327</v>
       </c>
       <c r="D122" t="s">
-        <v>570</v>
-[...5 lines deleted...]
-        <v>572</v>
+        <v>328</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>568</v>
+        <v>329</v>
       </c>
       <c r="B123">
-        <v>21478</v>
+        <v>3498</v>
       </c>
       <c r="C123" t="s">
-        <v>573</v>
+        <v>330</v>
       </c>
       <c r="D123" t="s">
-        <v>574</v>
-[...5 lines deleted...]
-        <v>576</v>
+        <v>331</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>568</v>
+        <v>329</v>
       </c>
       <c r="B124">
-        <v>21440</v>
+        <v>3491</v>
       </c>
       <c r="C124" t="s">
-        <v>577</v>
+        <v>332</v>
       </c>
       <c r="D124" t="s">
-        <v>578</v>
-[...5 lines deleted...]
-        <v>580</v>
+        <v>333</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>568</v>
+        <v>334</v>
       </c>
       <c r="B125">
-        <v>21404</v>
+        <v>2751</v>
       </c>
       <c r="C125" t="s">
-        <v>581</v>
+        <v>335</v>
       </c>
       <c r="D125" t="s">
-        <v>582</v>
-[...5 lines deleted...]
-        <v>584</v>
+        <v>336</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>585</v>
+        <v>337</v>
       </c>
       <c r="B126">
-        <v>21194</v>
+        <v>2580</v>
       </c>
       <c r="C126" t="s">
-        <v>586</v>
+        <v>338</v>
       </c>
       <c r="D126" t="s">
-        <v>587</v>
-[...5 lines deleted...]
-        <v>589</v>
+        <v>339</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>590</v>
+        <v>340</v>
       </c>
       <c r="B127">
-        <v>21132</v>
+        <v>2477</v>
       </c>
       <c r="C127" t="s">
-        <v>591</v>
+        <v>341</v>
       </c>
       <c r="D127" t="s">
-        <v>592</v>
-[...5 lines deleted...]
-        <v>594</v>
+        <v>342</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>595</v>
+        <v>343</v>
       </c>
       <c r="B128">
-        <v>21047</v>
+        <v>2242</v>
       </c>
       <c r="C128" t="s">
-        <v>596</v>
+        <v>344</v>
       </c>
       <c r="D128" t="s">
-        <v>597</v>
-[...5 lines deleted...]
-        <v>599</v>
+        <v>345</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>595</v>
+        <v>346</v>
       </c>
       <c r="B129">
-        <v>21040</v>
+        <v>1661</v>
       </c>
       <c r="C129" t="s">
-        <v>600</v>
+        <v>347</v>
       </c>
       <c r="D129" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-        <v>603</v>
+        <v>348</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>604</v>
+        <v>349</v>
       </c>
       <c r="B130">
-        <v>20798</v>
+        <v>1610</v>
       </c>
       <c r="C130" t="s">
-        <v>605</v>
+        <v>350</v>
       </c>
       <c r="D130" t="s">
-        <v>606</v>
-[...5 lines deleted...]
-        <v>608</v>
+        <v>351</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>609</v>
+        <v>349</v>
       </c>
       <c r="B131">
-        <v>20773</v>
+        <v>1586</v>
       </c>
       <c r="C131" t="s">
-        <v>610</v>
+        <v>352</v>
       </c>
       <c r="D131" t="s">
-        <v>611</v>
-[...5 lines deleted...]
-        <v>613</v>
+        <v>353</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>609</v>
+        <v>354</v>
       </c>
       <c r="B132">
-        <v>20757</v>
+        <v>1450</v>
       </c>
       <c r="C132" t="s">
-        <v>614</v>
+        <v>355</v>
       </c>
       <c r="D132" t="s">
-        <v>615</v>
-[...5 lines deleted...]
-        <v>617</v>
+        <v>356</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>609</v>
+        <v>354</v>
       </c>
       <c r="B133">
-        <v>20751</v>
+        <v>1447</v>
       </c>
       <c r="C133" t="s">
-        <v>618</v>
+        <v>357</v>
       </c>
       <c r="D133" t="s">
-        <v>619</v>
-[...5 lines deleted...]
-        <v>621</v>
+        <v>358</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>609</v>
+        <v>359</v>
       </c>
       <c r="B134">
-        <v>20694</v>
+        <v>1230</v>
       </c>
       <c r="C134" t="s">
-        <v>622</v>
+        <v>360</v>
       </c>
       <c r="D134" t="s">
-        <v>623</v>
-[...5 lines deleted...]
-        <v>625</v>
+        <v>361</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>626</v>
+        <v>362</v>
       </c>
       <c r="B135">
-        <v>20650</v>
+        <v>696</v>
       </c>
       <c r="C135" t="s">
-        <v>627</v>
+        <v>363</v>
       </c>
       <c r="D135" t="s">
-        <v>628</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>364</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>626</v>
+        <v>365</v>
       </c>
       <c r="B136">
-        <v>20602</v>
+        <v>600</v>
       </c>
       <c r="C136" t="s">
-        <v>630</v>
+        <v>366</v>
       </c>
       <c r="D136" t="s">
-        <v>631</v>
-[...5 lines deleted...]
-        <v>633</v>
+        <v>367</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>634</v>
+        <v>368</v>
       </c>
       <c r="B137">
-        <v>20428</v>
+        <v>212</v>
       </c>
       <c r="C137" t="s">
-        <v>635</v>
+        <v>369</v>
       </c>
       <c r="D137" t="s">
-        <v>636</v>
-[...5 lines deleted...]
-        <v>638</v>
+        <v>370</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>639</v>
+        <v>371</v>
       </c>
       <c r="B138">
-        <v>20246</v>
+        <v>22258</v>
       </c>
       <c r="C138" t="s">
-        <v>640</v>
+        <v>372</v>
       </c>
       <c r="D138" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>643</v>
+        <v>373</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>644</v>
+        <v>374</v>
       </c>
       <c r="B139">
-        <v>20032</v>
+        <v>22223</v>
       </c>
       <c r="C139" t="s">
-        <v>645</v>
+        <v>375</v>
       </c>
       <c r="D139" t="s">
-        <v>646</v>
-[...5 lines deleted...]
-        <v>648</v>
+        <v>376</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>649</v>
+        <v>377</v>
       </c>
       <c r="B140">
-        <v>19796</v>
+        <v>21873</v>
       </c>
       <c r="C140" t="s">
-        <v>650</v>
+        <v>378</v>
       </c>
       <c r="D140" t="s">
-        <v>651</v>
-[...5 lines deleted...]
-        <v>653</v>
+        <v>379</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>649</v>
+        <v>377</v>
       </c>
       <c r="B141">
-        <v>19787</v>
+        <v>21870</v>
       </c>
       <c r="C141" t="s">
-        <v>654</v>
+        <v>380</v>
       </c>
       <c r="D141" t="s">
-        <v>655</v>
-[...5 lines deleted...]
-        <v>657</v>
+        <v>381</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>658</v>
+        <v>377</v>
       </c>
       <c r="B142">
-        <v>19688</v>
+        <v>21865</v>
       </c>
       <c r="C142" t="s">
-        <v>659</v>
+        <v>382</v>
       </c>
       <c r="D142" t="s">
-        <v>660</v>
-[...5 lines deleted...]
-        <v>662</v>
+        <v>383</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>658</v>
+        <v>384</v>
       </c>
       <c r="B143">
-        <v>19645</v>
+        <v>21768</v>
       </c>
       <c r="C143" t="s">
-        <v>663</v>
+        <v>385</v>
       </c>
       <c r="D143" t="s">
-        <v>664</v>
-[...5 lines deleted...]
-        <v>666</v>
+        <v>386</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>667</v>
+        <v>384</v>
       </c>
       <c r="B144">
-        <v>19271</v>
+        <v>21737</v>
       </c>
       <c r="C144" t="s">
-        <v>668</v>
+        <v>387</v>
       </c>
       <c r="D144" t="s">
-        <v>669</v>
-[...5 lines deleted...]
-        <v>671</v>
+        <v>388</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>667</v>
+        <v>389</v>
       </c>
       <c r="B145">
-        <v>19254</v>
+        <v>21700</v>
       </c>
       <c r="C145" t="s">
-        <v>672</v>
+        <v>390</v>
       </c>
       <c r="D145" t="s">
-        <v>673</v>
-[...5 lines deleted...]
-        <v>675</v>
+        <v>391</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>676</v>
+        <v>389</v>
       </c>
       <c r="B146">
-        <v>19197</v>
+        <v>21697</v>
       </c>
       <c r="C146" t="s">
-        <v>677</v>
+        <v>392</v>
       </c>
       <c r="D146" t="s">
-        <v>678</v>
-[...5 lines deleted...]
-        <v>680</v>
+        <v>393</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>676</v>
+        <v>389</v>
       </c>
       <c r="B147">
-        <v>19021</v>
+        <v>21647</v>
       </c>
       <c r="C147" t="s">
-        <v>681</v>
+        <v>394</v>
       </c>
       <c r="D147" t="s">
-        <v>682</v>
-[...5 lines deleted...]
-        <v>684</v>
+        <v>395</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>685</v>
+        <v>396</v>
       </c>
       <c r="B148">
-        <v>19116</v>
+        <v>21501</v>
       </c>
       <c r="C148" t="s">
-        <v>686</v>
+        <v>397</v>
       </c>
       <c r="D148" t="s">
-        <v>687</v>
-[...5 lines deleted...]
-        <v>689</v>
+        <v>398</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>690</v>
+        <v>396</v>
       </c>
       <c r="B149">
-        <v>19040</v>
+        <v>21478</v>
       </c>
       <c r="C149" t="s">
-        <v>691</v>
+        <v>399</v>
       </c>
       <c r="D149" t="s">
-        <v>692</v>
-[...5 lines deleted...]
-        <v>694</v>
+        <v>400</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>695</v>
+        <v>396</v>
       </c>
       <c r="B150">
-        <v>18917</v>
+        <v>21440</v>
       </c>
       <c r="C150" t="s">
-        <v>696</v>
+        <v>401</v>
       </c>
       <c r="D150" t="s">
-        <v>697</v>
-[...5 lines deleted...]
-        <v>699</v>
+        <v>402</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>700</v>
+        <v>396</v>
       </c>
       <c r="B151">
-        <v>18852</v>
+        <v>21404</v>
       </c>
       <c r="C151" t="s">
-        <v>701</v>
+        <v>403</v>
       </c>
       <c r="D151" t="s">
-        <v>702</v>
-[...5 lines deleted...]
-        <v>704</v>
+        <v>404</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>705</v>
+        <v>405</v>
       </c>
       <c r="B152">
-        <v>18742</v>
+        <v>21194</v>
       </c>
       <c r="C152" t="s">
-        <v>706</v>
+        <v>406</v>
       </c>
       <c r="D152" t="s">
-        <v>707</v>
-[...5 lines deleted...]
-        <v>709</v>
+        <v>407</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>705</v>
+        <v>408</v>
       </c>
       <c r="B153">
-        <v>18735</v>
+        <v>21132</v>
       </c>
       <c r="C153" t="s">
-        <v>710</v>
+        <v>409</v>
       </c>
       <c r="D153" t="s">
-        <v>711</v>
-[...5 lines deleted...]
-        <v>713</v>
+        <v>410</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>714</v>
+        <v>411</v>
       </c>
       <c r="B154">
-        <v>18652</v>
+        <v>21047</v>
       </c>
       <c r="C154" t="s">
-        <v>715</v>
+        <v>412</v>
       </c>
       <c r="D154" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-        <v>718</v>
+        <v>413</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>719</v>
+        <v>411</v>
       </c>
       <c r="B155">
-        <v>18350</v>
+        <v>21040</v>
       </c>
       <c r="C155" t="s">
-        <v>720</v>
+        <v>414</v>
       </c>
       <c r="D155" t="s">
-        <v>721</v>
-[...5 lines deleted...]
-        <v>723</v>
+        <v>415</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>719</v>
+        <v>416</v>
       </c>
       <c r="B156">
-        <v>18212</v>
+        <v>20798</v>
       </c>
       <c r="C156" t="s">
-        <v>724</v>
+        <v>417</v>
       </c>
       <c r="D156" t="s">
-        <v>725</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>418</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>728</v>
+        <v>419</v>
       </c>
       <c r="B157">
-        <v>18262</v>
+        <v>20773</v>
       </c>
       <c r="C157" t="s">
-        <v>729</v>
+        <v>420</v>
       </c>
       <c r="D157" t="s">
-        <v>730</v>
-[...5 lines deleted...]
-        <v>732</v>
+        <v>421</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>733</v>
+        <v>419</v>
       </c>
       <c r="B158">
-        <v>17919</v>
+        <v>20757</v>
       </c>
       <c r="C158" t="s">
-        <v>734</v>
+        <v>422</v>
       </c>
       <c r="D158" t="s">
-        <v>735</v>
-[...5 lines deleted...]
-        <v>737</v>
+        <v>423</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>738</v>
+        <v>419</v>
       </c>
       <c r="B159">
-        <v>17293</v>
+        <v>20751</v>
       </c>
       <c r="C159" t="s">
-        <v>739</v>
+        <v>424</v>
       </c>
       <c r="D159" t="s">
-        <v>740</v>
-[...5 lines deleted...]
-        <v>742</v>
+        <v>425</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>743</v>
+        <v>419</v>
       </c>
       <c r="B160">
-        <v>17190</v>
+        <v>20694</v>
       </c>
       <c r="C160" t="s">
-        <v>744</v>
+        <v>426</v>
       </c>
       <c r="D160" t="s">
-        <v>745</v>
-[...5 lines deleted...]
-        <v>747</v>
+        <v>427</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>743</v>
+        <v>428</v>
       </c>
       <c r="B161">
-        <v>17187</v>
+        <v>20650</v>
       </c>
       <c r="C161" t="s">
-        <v>748</v>
+        <v>10</v>
       </c>
       <c r="D161" t="s">
-        <v>749</v>
+        <v>429</v>
       </c>
       <c r="E161" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>10</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>752</v>
+        <v>428</v>
       </c>
       <c r="B162">
-        <v>17120</v>
+        <v>20602</v>
       </c>
       <c r="C162" t="s">
-        <v>753</v>
+        <v>430</v>
       </c>
       <c r="D162" t="s">
-        <v>754</v>
-[...5 lines deleted...]
-        <v>756</v>
+        <v>431</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>752</v>
+        <v>432</v>
       </c>
       <c r="B163">
-        <v>17104</v>
+        <v>20428</v>
       </c>
       <c r="C163" t="s">
-        <v>757</v>
+        <v>433</v>
       </c>
       <c r="D163" t="s">
-        <v>758</v>
-[...5 lines deleted...]
-        <v>760</v>
+        <v>434</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>761</v>
+        <v>435</v>
       </c>
       <c r="B164">
-        <v>16956</v>
+        <v>20246</v>
       </c>
       <c r="C164" t="s">
-        <v>762</v>
+        <v>436</v>
       </c>
       <c r="D164" t="s">
-        <v>763</v>
-[...5 lines deleted...]
-        <v>765</v>
+        <v>437</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>766</v>
+        <v>438</v>
       </c>
       <c r="B165">
-        <v>16906</v>
+        <v>20032</v>
       </c>
       <c r="C165" t="s">
-        <v>767</v>
+        <v>439</v>
       </c>
       <c r="D165" t="s">
-        <v>768</v>
-[...5 lines deleted...]
-        <v>770</v>
+        <v>440</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>771</v>
+        <v>441</v>
       </c>
       <c r="B166">
-        <v>16841</v>
+        <v>19796</v>
       </c>
       <c r="C166" t="s">
-        <v>772</v>
+        <v>442</v>
       </c>
       <c r="D166" t="s">
-        <v>773</v>
-[...5 lines deleted...]
-        <v>775</v>
+        <v>443</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>776</v>
+        <v>441</v>
       </c>
       <c r="B167">
-        <v>16770</v>
+        <v>19787</v>
       </c>
       <c r="C167" t="s">
-        <v>777</v>
+        <v>444</v>
       </c>
       <c r="D167" t="s">
-        <v>778</v>
-[...5 lines deleted...]
-        <v>780</v>
+        <v>445</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>781</v>
+        <v>446</v>
       </c>
       <c r="B168">
-        <v>16717</v>
+        <v>19688</v>
       </c>
       <c r="C168" t="s">
-        <v>782</v>
+        <v>447</v>
       </c>
       <c r="D168" t="s">
-        <v>783</v>
-[...5 lines deleted...]
-        <v>785</v>
+        <v>448</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>786</v>
+        <v>446</v>
       </c>
       <c r="B169">
-        <v>16631</v>
+        <v>19645</v>
       </c>
       <c r="C169" t="s">
-        <v>787</v>
+        <v>449</v>
       </c>
       <c r="D169" t="s">
-        <v>788</v>
-[...5 lines deleted...]
-        <v>790</v>
+        <v>450</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>786</v>
+        <v>451</v>
       </c>
       <c r="B170">
-        <v>16629</v>
+        <v>19271</v>
       </c>
       <c r="C170" t="s">
-        <v>791</v>
+        <v>452</v>
       </c>
       <c r="D170" t="s">
-        <v>792</v>
-[...5 lines deleted...]
-        <v>794</v>
+        <v>453</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>795</v>
+        <v>451</v>
       </c>
       <c r="B171">
-        <v>16556</v>
+        <v>19254</v>
       </c>
       <c r="C171" t="s">
-        <v>796</v>
+        <v>454</v>
       </c>
       <c r="D171" t="s">
-        <v>797</v>
-[...5 lines deleted...]
-        <v>799</v>
+        <v>455</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>795</v>
+        <v>456</v>
       </c>
       <c r="B172">
-        <v>16556</v>
+        <v>19197</v>
       </c>
       <c r="C172" t="s">
-        <v>800</v>
+        <v>457</v>
       </c>
       <c r="D172" t="s">
-        <v>801</v>
-[...5 lines deleted...]
-        <v>803</v>
+        <v>458</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>795</v>
+        <v>456</v>
       </c>
       <c r="B173">
-        <v>16544</v>
+        <v>19021</v>
       </c>
       <c r="C173" t="s">
-        <v>804</v>
+        <v>459</v>
       </c>
       <c r="D173" t="s">
-        <v>805</v>
-[...5 lines deleted...]
-        <v>807</v>
+        <v>460</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>808</v>
+        <v>461</v>
       </c>
       <c r="B174">
-        <v>16399</v>
+        <v>19116</v>
       </c>
       <c r="C174" t="s">
-        <v>809</v>
+        <v>462</v>
       </c>
       <c r="D174" t="s">
-        <v>810</v>
-[...5 lines deleted...]
-        <v>812</v>
+        <v>463</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>808</v>
+        <v>464</v>
       </c>
       <c r="B175">
-        <v>16395</v>
+        <v>19040</v>
       </c>
       <c r="C175" t="s">
-        <v>813</v>
+        <v>465</v>
       </c>
       <c r="D175" t="s">
-        <v>814</v>
-[...5 lines deleted...]
-        <v>816</v>
+        <v>466</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>817</v>
+        <v>467</v>
       </c>
       <c r="B176">
-        <v>16261</v>
+        <v>18917</v>
       </c>
       <c r="C176" t="s">
-        <v>818</v>
+        <v>468</v>
       </c>
       <c r="D176" t="s">
-        <v>819</v>
-[...5 lines deleted...]
-        <v>821</v>
+        <v>469</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>822</v>
+        <v>470</v>
       </c>
       <c r="B177">
-        <v>16241</v>
+        <v>18852</v>
       </c>
       <c r="C177" t="s">
-        <v>823</v>
+        <v>471</v>
       </c>
       <c r="D177" t="s">
-        <v>824</v>
-[...5 lines deleted...]
-        <v>826</v>
+        <v>472</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>822</v>
+        <v>473</v>
       </c>
       <c r="B178">
-        <v>16237</v>
+        <v>18742</v>
       </c>
       <c r="C178" t="s">
-        <v>827</v>
+        <v>474</v>
       </c>
       <c r="D178" t="s">
-        <v>828</v>
-[...5 lines deleted...]
-        <v>830</v>
+        <v>475</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>822</v>
+        <v>473</v>
       </c>
       <c r="B179">
-        <v>16147</v>
+        <v>18735</v>
       </c>
       <c r="C179" t="s">
-        <v>831</v>
+        <v>476</v>
       </c>
       <c r="D179" t="s">
-        <v>832</v>
-[...5 lines deleted...]
-        <v>834</v>
+        <v>477</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>835</v>
+        <v>478</v>
       </c>
       <c r="B180">
-        <v>16075</v>
+        <v>18652</v>
       </c>
       <c r="C180" t="s">
-        <v>836</v>
+        <v>479</v>
       </c>
       <c r="D180" t="s">
-        <v>837</v>
-[...5 lines deleted...]
-        <v>839</v>
+        <v>480</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>840</v>
+        <v>481</v>
       </c>
       <c r="B181">
-        <v>15785</v>
+        <v>18350</v>
       </c>
       <c r="C181" t="s">
-        <v>841</v>
+        <v>482</v>
       </c>
       <c r="D181" t="s">
-        <v>842</v>
-[...5 lines deleted...]
-        <v>844</v>
+        <v>483</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>845</v>
+        <v>481</v>
       </c>
       <c r="B182">
-        <v>15401</v>
+        <v>18212</v>
       </c>
       <c r="C182" t="s">
-        <v>846</v>
+        <v>484</v>
       </c>
       <c r="D182" t="s">
-        <v>847</v>
-[...5 lines deleted...]
-        <v>849</v>
+        <v>485</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>850</v>
+        <v>486</v>
       </c>
       <c r="B183">
-        <v>15316</v>
+        <v>18262</v>
       </c>
       <c r="C183" t="s">
-        <v>851</v>
+        <v>487</v>
       </c>
       <c r="D183" t="s">
-        <v>852</v>
-[...5 lines deleted...]
-        <v>854</v>
+        <v>488</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>855</v>
+        <v>489</v>
       </c>
       <c r="B184">
-        <v>15210</v>
+        <v>17919</v>
       </c>
       <c r="C184" t="s">
-        <v>856</v>
+        <v>490</v>
       </c>
       <c r="D184" t="s">
-        <v>857</v>
-[...5 lines deleted...]
-        <v>859</v>
+        <v>491</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>860</v>
+        <v>492</v>
       </c>
       <c r="B185">
-        <v>14911</v>
+        <v>17293</v>
       </c>
       <c r="C185" t="s">
-        <v>861</v>
+        <v>493</v>
       </c>
       <c r="D185" t="s">
-        <v>862</v>
-[...5 lines deleted...]
-        <v>864</v>
+        <v>494</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>860</v>
+        <v>495</v>
       </c>
       <c r="B186">
-        <v>14875</v>
+        <v>17190</v>
       </c>
       <c r="C186" t="s">
-        <v>865</v>
+        <v>496</v>
       </c>
       <c r="D186" t="s">
-        <v>866</v>
-[...5 lines deleted...]
-        <v>868</v>
+        <v>497</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>869</v>
+        <v>495</v>
       </c>
       <c r="B187">
-        <v>13839</v>
+        <v>17187</v>
       </c>
       <c r="C187" t="s">
-        <v>870</v>
+        <v>498</v>
       </c>
       <c r="D187" t="s">
-        <v>871</v>
-[...5 lines deleted...]
-        <v>873</v>
+        <v>499</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>874</v>
+        <v>500</v>
       </c>
       <c r="B188">
-        <v>13742</v>
+        <v>17120</v>
       </c>
       <c r="C188" t="s">
-        <v>875</v>
+        <v>501</v>
       </c>
       <c r="D188" t="s">
-        <v>876</v>
-[...5 lines deleted...]
-        <v>878</v>
+        <v>502</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>874</v>
+        <v>500</v>
       </c>
       <c r="B189">
-        <v>13729</v>
+        <v>17104</v>
       </c>
       <c r="C189" t="s">
-        <v>879</v>
+        <v>503</v>
       </c>
       <c r="D189" t="s">
-        <v>880</v>
-[...5 lines deleted...]
-        <v>882</v>
+        <v>504</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>883</v>
+        <v>505</v>
       </c>
       <c r="B190">
-        <v>13633</v>
+        <v>16956</v>
       </c>
       <c r="C190" t="s">
-        <v>627</v>
+        <v>506</v>
       </c>
       <c r="D190" t="s">
-        <v>884</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>507</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>885</v>
+        <v>508</v>
       </c>
       <c r="B191">
-        <v>13553</v>
+        <v>16906</v>
       </c>
       <c r="C191" t="s">
-        <v>886</v>
+        <v>509</v>
       </c>
       <c r="D191" t="s">
-        <v>887</v>
-[...5 lines deleted...]
-        <v>889</v>
+        <v>510</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>890</v>
+        <v>511</v>
       </c>
       <c r="B192">
-        <v>13480</v>
+        <v>16841</v>
       </c>
       <c r="C192" t="s">
-        <v>891</v>
+        <v>512</v>
       </c>
       <c r="D192" t="s">
-        <v>892</v>
-[...5 lines deleted...]
-        <v>894</v>
+        <v>513</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>895</v>
+        <v>514</v>
       </c>
       <c r="B193">
-        <v>13377</v>
+        <v>16770</v>
       </c>
       <c r="C193" t="s">
-        <v>896</v>
+        <v>515</v>
       </c>
       <c r="D193" t="s">
-        <v>897</v>
-[...5 lines deleted...]
-        <v>899</v>
+        <v>516</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>900</v>
+        <v>517</v>
       </c>
       <c r="B194">
-        <v>13349</v>
+        <v>16717</v>
       </c>
       <c r="C194" t="s">
-        <v>901</v>
+        <v>518</v>
       </c>
       <c r="D194" t="s">
-        <v>902</v>
-[...5 lines deleted...]
-        <v>904</v>
+        <v>519</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>905</v>
+        <v>520</v>
       </c>
       <c r="B195">
-        <v>13303</v>
+        <v>16631</v>
       </c>
       <c r="C195" t="s">
-        <v>906</v>
+        <v>521</v>
       </c>
       <c r="D195" t="s">
-        <v>907</v>
-[...5 lines deleted...]
-        <v>909</v>
+        <v>522</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>905</v>
+        <v>520</v>
       </c>
       <c r="B196">
-        <v>13290</v>
+        <v>16629</v>
       </c>
       <c r="C196" t="s">
-        <v>910</v>
+        <v>523</v>
       </c>
       <c r="D196" t="s">
-        <v>911</v>
-[...5 lines deleted...]
-        <v>913</v>
+        <v>524</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>905</v>
+        <v>525</v>
       </c>
       <c r="B197">
-        <v>13287</v>
+        <v>16556</v>
       </c>
       <c r="C197" t="s">
-        <v>914</v>
+        <v>526</v>
       </c>
       <c r="D197" t="s">
-        <v>915</v>
-[...5 lines deleted...]
-        <v>917</v>
+        <v>527</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>918</v>
+        <v>525</v>
       </c>
       <c r="B198">
-        <v>13256</v>
+        <v>16556</v>
       </c>
       <c r="C198" t="s">
-        <v>919</v>
+        <v>528</v>
       </c>
       <c r="D198" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-        <v>922</v>
+        <v>529</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>918</v>
+        <v>525</v>
       </c>
       <c r="B199">
-        <v>13253</v>
+        <v>16544</v>
       </c>
       <c r="C199" t="s">
-        <v>923</v>
+        <v>530</v>
       </c>
       <c r="D199" t="s">
-        <v>924</v>
-[...5 lines deleted...]
-        <v>926</v>
+        <v>531</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>927</v>
+        <v>532</v>
       </c>
       <c r="B200">
-        <v>13209</v>
+        <v>16399</v>
       </c>
       <c r="C200" t="s">
-        <v>928</v>
+        <v>533</v>
       </c>
       <c r="D200" t="s">
-        <v>929</v>
-[...5 lines deleted...]
-        <v>931</v>
+        <v>534</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>932</v>
+        <v>532</v>
       </c>
       <c r="B201">
-        <v>13091</v>
+        <v>16395</v>
       </c>
       <c r="C201" t="s">
-        <v>627</v>
+        <v>535</v>
       </c>
       <c r="D201" t="s">
-        <v>933</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>536</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>934</v>
+        <v>537</v>
       </c>
       <c r="B202">
-        <v>12890</v>
+        <v>16261</v>
       </c>
       <c r="C202" t="s">
-        <v>935</v>
+        <v>538</v>
       </c>
       <c r="D202" t="s">
-        <v>936</v>
-[...5 lines deleted...]
-        <v>938</v>
+        <v>539</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>939</v>
+        <v>540</v>
       </c>
       <c r="B203">
-        <v>12762</v>
+        <v>16241</v>
       </c>
       <c r="C203" t="s">
-        <v>627</v>
+        <v>541</v>
       </c>
       <c r="D203" t="s">
-        <v>940</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>542</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>939</v>
+        <v>540</v>
       </c>
       <c r="B204">
-        <v>12749</v>
+        <v>16237</v>
       </c>
       <c r="C204" t="s">
-        <v>627</v>
+        <v>543</v>
       </c>
       <c r="D204" t="s">
-        <v>941</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>544</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>939</v>
+        <v>540</v>
       </c>
       <c r="B205">
-        <v>12744</v>
+        <v>16147</v>
       </c>
       <c r="C205" t="s">
-        <v>627</v>
+        <v>545</v>
       </c>
       <c r="D205" t="s">
-        <v>942</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>546</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>939</v>
+        <v>547</v>
       </c>
       <c r="B206">
-        <v>12743</v>
+        <v>16075</v>
       </c>
       <c r="C206" t="s">
-        <v>627</v>
+        <v>548</v>
       </c>
       <c r="D206" t="s">
-        <v>943</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>549</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>939</v>
+        <v>550</v>
       </c>
       <c r="B207">
-        <v>12742</v>
+        <v>15785</v>
       </c>
       <c r="C207" t="s">
-        <v>627</v>
+        <v>551</v>
       </c>
       <c r="D207" t="s">
-        <v>944</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>552</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>939</v>
+        <v>553</v>
       </c>
       <c r="B208">
-        <v>12741</v>
+        <v>15401</v>
       </c>
       <c r="C208" t="s">
-        <v>627</v>
+        <v>554</v>
       </c>
       <c r="D208" t="s">
-        <v>945</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>555</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>939</v>
+        <v>556</v>
       </c>
       <c r="B209">
-        <v>12740</v>
+        <v>15316</v>
       </c>
       <c r="C209" t="s">
-        <v>627</v>
+        <v>557</v>
       </c>
       <c r="D209" t="s">
-        <v>946</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>558</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>939</v>
+        <v>559</v>
       </c>
       <c r="B210">
-        <v>12739</v>
+        <v>15210</v>
       </c>
       <c r="C210" t="s">
-        <v>627</v>
+        <v>560</v>
       </c>
       <c r="D210" t="s">
-        <v>947</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>561</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>939</v>
+        <v>562</v>
       </c>
       <c r="B211">
-        <v>12738</v>
+        <v>14911</v>
       </c>
       <c r="C211" t="s">
-        <v>627</v>
+        <v>563</v>
       </c>
       <c r="D211" t="s">
-        <v>948</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>564</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>939</v>
+        <v>562</v>
       </c>
       <c r="B212">
-        <v>12736</v>
+        <v>14875</v>
       </c>
       <c r="C212" t="s">
-        <v>627</v>
+        <v>565</v>
       </c>
       <c r="D212" t="s">
-        <v>949</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>566</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>950</v>
+        <v>567</v>
       </c>
       <c r="B213">
-        <v>12530</v>
+        <v>13839</v>
       </c>
       <c r="C213" t="s">
-        <v>951</v>
+        <v>568</v>
       </c>
       <c r="D213" t="s">
-        <v>952</v>
-[...5 lines deleted...]
-        <v>954</v>
+        <v>569</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>950</v>
+        <v>570</v>
       </c>
       <c r="B214">
-        <v>12525</v>
+        <v>13742</v>
       </c>
       <c r="C214" t="s">
-        <v>627</v>
+        <v>571</v>
       </c>
       <c r="D214" t="s">
-        <v>955</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>572</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>950</v>
+        <v>570</v>
       </c>
       <c r="B215">
-        <v>12524</v>
+        <v>13729</v>
       </c>
       <c r="C215" t="s">
-        <v>627</v>
+        <v>573</v>
       </c>
       <c r="D215" t="s">
-        <v>956</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>574</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>950</v>
+        <v>575</v>
       </c>
       <c r="B216">
-        <v>12523</v>
+        <v>13633</v>
       </c>
       <c r="C216" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D216" t="s">
-        <v>957</v>
+        <v>576</v>
       </c>
       <c r="E216" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>958</v>
+        <v>577</v>
       </c>
       <c r="B217">
-        <v>12458</v>
+        <v>13553</v>
       </c>
       <c r="C217" t="s">
-        <v>627</v>
+        <v>578</v>
       </c>
       <c r="D217" t="s">
-        <v>959</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>579</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>960</v>
+        <v>580</v>
       </c>
       <c r="B218">
-        <v>12415</v>
+        <v>13480</v>
       </c>
       <c r="C218" t="s">
-        <v>961</v>
+        <v>581</v>
       </c>
       <c r="D218" t="s">
-        <v>962</v>
-[...5 lines deleted...]
-        <v>964</v>
+        <v>582</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>965</v>
+        <v>583</v>
       </c>
       <c r="B219">
-        <v>12313</v>
+        <v>13377</v>
       </c>
       <c r="C219" t="s">
-        <v>966</v>
+        <v>584</v>
       </c>
       <c r="D219" t="s">
-        <v>967</v>
-[...5 lines deleted...]
-        <v>969</v>
+        <v>585</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>970</v>
+        <v>586</v>
       </c>
       <c r="B220">
-        <v>12181</v>
+        <v>13349</v>
       </c>
       <c r="C220" t="s">
-        <v>971</v>
+        <v>587</v>
       </c>
       <c r="D220" t="s">
-        <v>972</v>
-[...5 lines deleted...]
-        <v>974</v>
+        <v>588</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>975</v>
+        <v>589</v>
       </c>
       <c r="B221">
-        <v>12240</v>
+        <v>13303</v>
       </c>
       <c r="C221" t="s">
-        <v>627</v>
+        <v>590</v>
       </c>
       <c r="D221" t="s">
-        <v>976</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>591</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>975</v>
+        <v>589</v>
       </c>
       <c r="B222">
-        <v>12239</v>
+        <v>13290</v>
       </c>
       <c r="C222" t="s">
-        <v>627</v>
+        <v>592</v>
       </c>
       <c r="D222" t="s">
-        <v>977</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>593</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>975</v>
+        <v>589</v>
       </c>
       <c r="B223">
-        <v>12229</v>
+        <v>13287</v>
       </c>
       <c r="C223" t="s">
-        <v>627</v>
+        <v>594</v>
       </c>
       <c r="D223" t="s">
-        <v>978</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>595</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>975</v>
+        <v>596</v>
       </c>
       <c r="B224">
-        <v>12228</v>
+        <v>13256</v>
       </c>
       <c r="C224" t="s">
-        <v>627</v>
+        <v>597</v>
       </c>
       <c r="D224" t="s">
-        <v>979</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>598</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>980</v>
+        <v>596</v>
       </c>
       <c r="B225">
-        <v>12170</v>
+        <v>13253</v>
       </c>
       <c r="C225" t="s">
-        <v>981</v>
+        <v>599</v>
       </c>
       <c r="D225" t="s">
-        <v>982</v>
-[...5 lines deleted...]
-        <v>984</v>
+        <v>600</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>980</v>
+        <v>601</v>
       </c>
       <c r="B226">
-        <v>12119</v>
+        <v>13209</v>
       </c>
       <c r="C226" t="s">
-        <v>985</v>
+        <v>602</v>
       </c>
       <c r="D226" t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>988</v>
+        <v>603</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>989</v>
+        <v>604</v>
       </c>
       <c r="B227">
-        <v>11988</v>
+        <v>13091</v>
       </c>
       <c r="C227" t="s">
-        <v>990</v>
+        <v>10</v>
       </c>
       <c r="D227" t="s">
-        <v>991</v>
+        <v>605</v>
       </c>
       <c r="E227" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>993</v>
+        <v>10</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>989</v>
+        <v>606</v>
       </c>
       <c r="B228">
-        <v>11979</v>
+        <v>12890</v>
       </c>
       <c r="C228" t="s">
-        <v>994</v>
+        <v>607</v>
       </c>
       <c r="D228" t="s">
-        <v>995</v>
-[...5 lines deleted...]
-        <v>997</v>
+        <v>608</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>998</v>
+        <v>609</v>
       </c>
       <c r="B229">
-        <v>11895</v>
+        <v>12762</v>
       </c>
       <c r="C229" t="s">
-        <v>999</v>
+        <v>10</v>
       </c>
       <c r="D229" t="s">
-        <v>1000</v>
+        <v>610</v>
       </c>
       <c r="E229" t="s">
-        <v>1001</v>
-[...2 lines deleted...]
-        <v>1002</v>
+        <v>10</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>1003</v>
+        <v>609</v>
       </c>
       <c r="B230">
-        <v>11849</v>
+        <v>12749</v>
       </c>
       <c r="C230" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D230" t="s">
-        <v>1004</v>
+        <v>611</v>
       </c>
       <c r="E230" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>1003</v>
+        <v>609</v>
       </c>
       <c r="B231">
-        <v>11848</v>
+        <v>12744</v>
       </c>
       <c r="C231" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D231" t="s">
-        <v>1005</v>
+        <v>612</v>
       </c>
       <c r="E231" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>1003</v>
+        <v>609</v>
       </c>
       <c r="B232">
-        <v>11847</v>
+        <v>12743</v>
       </c>
       <c r="C232" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D232" t="s">
-        <v>1006</v>
+        <v>613</v>
       </c>
       <c r="E232" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>1003</v>
+        <v>609</v>
       </c>
       <c r="B233">
-        <v>11846</v>
+        <v>12742</v>
       </c>
       <c r="C233" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D233" t="s">
-        <v>1007</v>
+        <v>614</v>
       </c>
       <c r="E233" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>1008</v>
+        <v>609</v>
       </c>
       <c r="B234">
-        <v>11665</v>
+        <v>12741</v>
       </c>
       <c r="C234" t="s">
-        <v>1009</v>
+        <v>10</v>
       </c>
       <c r="D234" t="s">
-        <v>1010</v>
+        <v>615</v>
       </c>
       <c r="E234" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>1012</v>
+        <v>10</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>1013</v>
+        <v>609</v>
       </c>
       <c r="B235">
-        <v>11479</v>
+        <v>12740</v>
       </c>
       <c r="C235" t="s">
-        <v>1014</v>
+        <v>10</v>
       </c>
       <c r="D235" t="s">
-        <v>1015</v>
+        <v>616</v>
       </c>
       <c r="E235" t="s">
-        <v>1016</v>
-[...2 lines deleted...]
-        <v>1017</v>
+        <v>10</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>1013</v>
+        <v>609</v>
       </c>
       <c r="B236">
-        <v>11470</v>
+        <v>12739</v>
       </c>
       <c r="C236" t="s">
-        <v>1018</v>
+        <v>10</v>
       </c>
       <c r="D236" t="s">
-        <v>1019</v>
+        <v>617</v>
       </c>
       <c r="E236" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-        <v>1021</v>
+        <v>10</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>1013</v>
+        <v>609</v>
       </c>
       <c r="B237">
-        <v>11464</v>
+        <v>12738</v>
       </c>
       <c r="C237" t="s">
-        <v>1022</v>
+        <v>10</v>
       </c>
       <c r="D237" t="s">
-        <v>1023</v>
+        <v>618</v>
       </c>
       <c r="E237" t="s">
-        <v>1024</v>
-[...2 lines deleted...]
-        <v>1025</v>
+        <v>10</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>1013</v>
+        <v>609</v>
       </c>
       <c r="B238">
-        <v>11432</v>
+        <v>12736</v>
       </c>
       <c r="C238" t="s">
-        <v>1026</v>
+        <v>10</v>
       </c>
       <c r="D238" t="s">
-        <v>1027</v>
+        <v>619</v>
       </c>
       <c r="E238" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-        <v>1029</v>
+        <v>10</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>1030</v>
+        <v>620</v>
       </c>
       <c r="B239">
-        <v>11306</v>
+        <v>12530</v>
       </c>
       <c r="C239" t="s">
-        <v>1031</v>
+        <v>621</v>
       </c>
       <c r="D239" t="s">
-        <v>1032</v>
-[...5 lines deleted...]
-        <v>1034</v>
+        <v>622</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>1035</v>
+        <v>620</v>
       </c>
       <c r="B240">
-        <v>11190</v>
+        <v>12525</v>
       </c>
       <c r="C240" t="s">
-        <v>1036</v>
+        <v>10</v>
       </c>
       <c r="D240" t="s">
-        <v>1037</v>
+        <v>623</v>
       </c>
       <c r="E240" t="s">
-        <v>1038</v>
-[...2 lines deleted...]
-        <v>1039</v>
+        <v>10</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>1040</v>
+        <v>620</v>
       </c>
       <c r="B241">
-        <v>11013</v>
+        <v>12524</v>
       </c>
       <c r="C241" t="s">
-        <v>1041</v>
+        <v>10</v>
       </c>
       <c r="D241" t="s">
-        <v>1042</v>
+        <v>624</v>
       </c>
       <c r="E241" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-        <v>1044</v>
+        <v>10</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>1045</v>
+        <v>620</v>
       </c>
       <c r="B242">
-        <v>10595</v>
+        <v>12523</v>
       </c>
       <c r="C242" t="s">
-        <v>1046</v>
+        <v>10</v>
       </c>
       <c r="D242" t="s">
-        <v>1047</v>
+        <v>625</v>
       </c>
       <c r="E242" t="s">
-        <v>1048</v>
-[...2 lines deleted...]
-        <v>1049</v>
+        <v>10</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>1045</v>
+        <v>626</v>
       </c>
       <c r="B243">
-        <v>10593</v>
+        <v>12458</v>
       </c>
       <c r="C243" t="s">
-        <v>1050</v>
+        <v>10</v>
       </c>
       <c r="D243" t="s">
-        <v>1051</v>
+        <v>627</v>
       </c>
       <c r="E243" t="s">
-        <v>1052</v>
-[...2 lines deleted...]
-        <v>1053</v>
+        <v>10</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>1054</v>
+        <v>628</v>
       </c>
       <c r="B244">
-        <v>10493</v>
+        <v>12415</v>
       </c>
       <c r="C244" t="s">
-        <v>1055</v>
+        <v>629</v>
       </c>
       <c r="D244" t="s">
-        <v>1056</v>
-[...5 lines deleted...]
-        <v>1058</v>
+        <v>630</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>1054</v>
+        <v>631</v>
       </c>
       <c r="B245">
-        <v>10479</v>
+        <v>12313</v>
       </c>
       <c r="C245" t="s">
-        <v>1059</v>
+        <v>632</v>
       </c>
       <c r="D245" t="s">
-        <v>1060</v>
-[...5 lines deleted...]
-        <v>1062</v>
+        <v>633</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>1063</v>
+        <v>634</v>
       </c>
       <c r="B246">
-        <v>10415</v>
+        <v>12181</v>
       </c>
       <c r="C246" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="D246" t="s">
-        <v>1064</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>636</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>1063</v>
+        <v>637</v>
       </c>
       <c r="B247">
-        <v>10381</v>
+        <v>12240</v>
       </c>
       <c r="C247" t="s">
-        <v>1065</v>
+        <v>10</v>
       </c>
       <c r="D247" t="s">
-        <v>1066</v>
+        <v>638</v>
       </c>
       <c r="E247" t="s">
-        <v>1067</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>10</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>1069</v>
+        <v>637</v>
       </c>
       <c r="B248">
-        <v>10344</v>
+        <v>12239</v>
       </c>
       <c r="C248" t="s">
-        <v>1070</v>
+        <v>10</v>
       </c>
       <c r="D248" t="s">
-        <v>1071</v>
+        <v>639</v>
       </c>
       <c r="E248" t="s">
-        <v>1072</v>
-[...2 lines deleted...]
-        <v>1073</v>
+        <v>10</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>1074</v>
+        <v>637</v>
       </c>
       <c r="B249">
-        <v>10306</v>
+        <v>12229</v>
       </c>
       <c r="C249" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D249" t="s">
-        <v>1075</v>
+        <v>640</v>
       </c>
       <c r="E249" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>1076</v>
+        <v>637</v>
       </c>
       <c r="B250">
-        <v>10116</v>
+        <v>12228</v>
       </c>
       <c r="C250" t="s">
-        <v>1077</v>
+        <v>10</v>
       </c>
       <c r="D250" t="s">
-        <v>1078</v>
+        <v>641</v>
       </c>
       <c r="E250" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>10</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>1081</v>
+        <v>642</v>
       </c>
       <c r="B251">
-        <v>10023</v>
+        <v>12170</v>
       </c>
       <c r="C251" t="s">
-        <v>1082</v>
+        <v>643</v>
       </c>
       <c r="D251" t="s">
-        <v>1083</v>
-[...5 lines deleted...]
-        <v>1085</v>
+        <v>644</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>1086</v>
+        <v>642</v>
       </c>
       <c r="B252">
-        <v>9941</v>
+        <v>12119</v>
       </c>
       <c r="C252" t="s">
-        <v>1087</v>
+        <v>645</v>
       </c>
       <c r="D252" t="s">
-        <v>1088</v>
-[...5 lines deleted...]
-        <v>1090</v>
+        <v>646</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>1091</v>
+        <v>647</v>
       </c>
       <c r="B253">
-        <v>9730</v>
+        <v>11988</v>
       </c>
       <c r="C253" t="s">
-        <v>1092</v>
+        <v>648</v>
       </c>
       <c r="D253" t="s">
-        <v>1093</v>
-[...5 lines deleted...]
-        <v>1095</v>
+        <v>649</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>1096</v>
+        <v>647</v>
       </c>
       <c r="B254">
-        <v>9427</v>
+        <v>11979</v>
       </c>
       <c r="C254" t="s">
-        <v>1097</v>
+        <v>650</v>
       </c>
       <c r="D254" t="s">
-        <v>1098</v>
-[...5 lines deleted...]
-        <v>1100</v>
+        <v>651</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>1101</v>
+        <v>652</v>
       </c>
       <c r="B255">
-        <v>9297</v>
+        <v>11895</v>
       </c>
       <c r="C255" t="s">
-        <v>1102</v>
+        <v>653</v>
       </c>
       <c r="D255" t="s">
-        <v>1103</v>
-[...5 lines deleted...]
-        <v>1105</v>
+        <v>654</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>1101</v>
+        <v>655</v>
       </c>
       <c r="B256">
-        <v>9241</v>
+        <v>11849</v>
       </c>
       <c r="C256" t="s">
-        <v>1106</v>
+        <v>10</v>
       </c>
       <c r="D256" t="s">
-        <v>1107</v>
+        <v>656</v>
       </c>
       <c r="E256" t="s">
-        <v>1108</v>
-[...2 lines deleted...]
-        <v>1109</v>
+        <v>10</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>1110</v>
+        <v>655</v>
       </c>
       <c r="B257">
-        <v>9268</v>
+        <v>11848</v>
       </c>
       <c r="C257" t="s">
-        <v>1111</v>
+        <v>10</v>
       </c>
       <c r="D257" t="s">
-        <v>1112</v>
+        <v>657</v>
       </c>
       <c r="E257" t="s">
-        <v>1113</v>
-[...2 lines deleted...]
-        <v>1114</v>
+        <v>10</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>1115</v>
+        <v>655</v>
       </c>
       <c r="B258">
-        <v>8859</v>
+        <v>11847</v>
       </c>
       <c r="C258" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D258" t="s">
-        <v>1116</v>
+        <v>658</v>
       </c>
       <c r="E258" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>1115</v>
+        <v>655</v>
       </c>
       <c r="B259">
-        <v>8858</v>
+        <v>11846</v>
       </c>
       <c r="C259" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D259" t="s">
-        <v>1117</v>
+        <v>659</v>
       </c>
       <c r="E259" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>1118</v>
+        <v>660</v>
       </c>
       <c r="B260">
-        <v>8478</v>
+        <v>11665</v>
       </c>
       <c r="C260" t="s">
-        <v>1119</v>
+        <v>661</v>
       </c>
       <c r="D260" t="s">
-        <v>1120</v>
-[...5 lines deleted...]
-        <v>1122</v>
+        <v>662</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>1118</v>
+        <v>663</v>
       </c>
       <c r="B261">
-        <v>7690</v>
+        <v>11479</v>
       </c>
       <c r="C261" t="s">
-        <v>1123</v>
+        <v>664</v>
       </c>
       <c r="D261" t="s">
-        <v>1124</v>
-[...5 lines deleted...]
-        <v>1126</v>
+        <v>665</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>1127</v>
+        <v>663</v>
       </c>
       <c r="B262">
-        <v>7958</v>
+        <v>11470</v>
       </c>
       <c r="C262" t="s">
-        <v>1128</v>
+        <v>666</v>
       </c>
       <c r="D262" t="s">
-        <v>1129</v>
-[...5 lines deleted...]
-        <v>1131</v>
+        <v>667</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>1127</v>
+        <v>663</v>
       </c>
       <c r="B263">
-        <v>7940</v>
+        <v>11464</v>
       </c>
       <c r="C263" t="s">
-        <v>1132</v>
+        <v>668</v>
       </c>
       <c r="D263" t="s">
-        <v>1133</v>
-[...5 lines deleted...]
-        <v>1135</v>
+        <v>669</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>1136</v>
+        <v>663</v>
       </c>
       <c r="B264">
-        <v>7872</v>
+        <v>11432</v>
       </c>
       <c r="C264" t="s">
-        <v>1137</v>
+        <v>670</v>
       </c>
       <c r="D264" t="s">
-        <v>1138</v>
-[...5 lines deleted...]
-        <v>1140</v>
+        <v>671</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>1136</v>
+        <v>672</v>
       </c>
       <c r="B265">
-        <v>7854</v>
+        <v>11306</v>
       </c>
       <c r="C265" t="s">
-        <v>1141</v>
+        <v>673</v>
       </c>
       <c r="D265" t="s">
-        <v>1142</v>
-[...5 lines deleted...]
-        <v>1144</v>
+        <v>674</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>1145</v>
+        <v>675</v>
       </c>
       <c r="B266">
-        <v>7786</v>
+        <v>11190</v>
       </c>
       <c r="C266" t="s">
-        <v>1146</v>
+        <v>676</v>
       </c>
       <c r="D266" t="s">
-        <v>1147</v>
-[...5 lines deleted...]
-        <v>1149</v>
+        <v>677</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>1150</v>
+        <v>678</v>
       </c>
       <c r="B267">
-        <v>7690</v>
+        <v>11013</v>
       </c>
       <c r="C267" t="s">
-        <v>1151</v>
+        <v>679</v>
       </c>
       <c r="D267" t="s">
-        <v>1152</v>
-[...5 lines deleted...]
-        <v>1154</v>
+        <v>680</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>1155</v>
+        <v>681</v>
       </c>
       <c r="B268">
-        <v>7351</v>
+        <v>10595</v>
       </c>
       <c r="C268" t="s">
-        <v>1156</v>
+        <v>682</v>
       </c>
       <c r="D268" t="s">
-        <v>1157</v>
-[...5 lines deleted...]
-        <v>1159</v>
+        <v>683</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>1155</v>
+        <v>681</v>
       </c>
       <c r="B269">
-        <v>7348</v>
+        <v>10593</v>
       </c>
       <c r="C269" t="s">
-        <v>1160</v>
+        <v>684</v>
       </c>
       <c r="D269" t="s">
-        <v>1161</v>
-[...5 lines deleted...]
-        <v>1163</v>
+        <v>685</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>1164</v>
+        <v>686</v>
       </c>
       <c r="B270">
-        <v>7284</v>
+        <v>10493</v>
       </c>
       <c r="C270" t="s">
-        <v>1165</v>
+        <v>687</v>
       </c>
       <c r="D270" t="s">
-        <v>1166</v>
-[...5 lines deleted...]
-        <v>1168</v>
+        <v>688</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>1164</v>
+        <v>686</v>
       </c>
       <c r="B271">
-        <v>7265</v>
+        <v>10479</v>
       </c>
       <c r="C271" t="s">
-        <v>1169</v>
+        <v>689</v>
       </c>
       <c r="D271" t="s">
-        <v>1170</v>
-[...5 lines deleted...]
-        <v>1172</v>
+        <v>690</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>1173</v>
+        <v>691</v>
       </c>
       <c r="B272">
-        <v>7221</v>
+        <v>10415</v>
       </c>
       <c r="C272" t="s">
-        <v>1174</v>
+        <v>10</v>
       </c>
       <c r="D272" t="s">
-        <v>1175</v>
+        <v>692</v>
       </c>
       <c r="E272" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-        <v>1177</v>
+        <v>10</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>1178</v>
+        <v>691</v>
       </c>
       <c r="B273">
-        <v>7080</v>
+        <v>10381</v>
       </c>
       <c r="C273" t="s">
-        <v>1179</v>
+        <v>693</v>
       </c>
       <c r="D273" t="s">
-        <v>1180</v>
-[...5 lines deleted...]
-        <v>1182</v>
+        <v>694</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>1178</v>
+        <v>695</v>
       </c>
       <c r="B274">
-        <v>7076</v>
+        <v>10344</v>
       </c>
       <c r="C274" t="s">
-        <v>1183</v>
+        <v>696</v>
       </c>
       <c r="D274" t="s">
-        <v>1184</v>
-[...5 lines deleted...]
-        <v>1186</v>
+        <v>697</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>1187</v>
+        <v>698</v>
       </c>
       <c r="B275">
-        <v>6992</v>
+        <v>10306</v>
       </c>
       <c r="C275" t="s">
-        <v>1188</v>
+        <v>10</v>
       </c>
       <c r="D275" t="s">
-        <v>1189</v>
+        <v>699</v>
       </c>
       <c r="E275" t="s">
-        <v>1190</v>
-[...2 lines deleted...]
-        <v>1191</v>
+        <v>10</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>1192</v>
+        <v>700</v>
       </c>
       <c r="B276">
-        <v>6714</v>
+        <v>10116</v>
       </c>
       <c r="C276" t="s">
-        <v>1193</v>
+        <v>701</v>
       </c>
       <c r="D276" t="s">
-        <v>1194</v>
-[...5 lines deleted...]
-        <v>1196</v>
+        <v>702</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>1197</v>
+        <v>703</v>
       </c>
       <c r="B277">
-        <v>6522</v>
+        <v>10023</v>
       </c>
       <c r="C277" t="s">
-        <v>1198</v>
+        <v>704</v>
       </c>
       <c r="D277" t="s">
-        <v>1199</v>
-[...5 lines deleted...]
-        <v>1201</v>
+        <v>705</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>1202</v>
+        <v>706</v>
       </c>
       <c r="B278">
-        <v>6482</v>
+        <v>9941</v>
       </c>
       <c r="C278" t="s">
-        <v>1203</v>
+        <v>707</v>
       </c>
       <c r="D278" t="s">
-        <v>1204</v>
-[...5 lines deleted...]
-        <v>1206</v>
+        <v>708</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>1207</v>
+        <v>709</v>
       </c>
       <c r="B279">
-        <v>6346</v>
+        <v>9730</v>
       </c>
       <c r="C279" t="s">
-        <v>1208</v>
+        <v>710</v>
       </c>
       <c r="D279" t="s">
-        <v>1209</v>
-[...5 lines deleted...]
-        <v>1211</v>
+        <v>711</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>1212</v>
+        <v>712</v>
       </c>
       <c r="B280">
-        <v>6256</v>
+        <v>9427</v>
       </c>
       <c r="C280" t="s">
-        <v>1213</v>
+        <v>713</v>
       </c>
       <c r="D280" t="s">
-        <v>1214</v>
-[...5 lines deleted...]
-        <v>1216</v>
+        <v>714</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>1212</v>
+        <v>715</v>
       </c>
       <c r="B281">
-        <v>6228</v>
+        <v>9297</v>
       </c>
       <c r="C281" t="s">
-        <v>1217</v>
+        <v>716</v>
       </c>
       <c r="D281" t="s">
-        <v>1218</v>
-[...5 lines deleted...]
-        <v>1220</v>
+        <v>717</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>1221</v>
+        <v>715</v>
       </c>
       <c r="B282">
-        <v>6016</v>
+        <v>9241</v>
       </c>
       <c r="C282" t="s">
-        <v>1222</v>
+        <v>718</v>
       </c>
       <c r="D282" t="s">
-        <v>1223</v>
-[...5 lines deleted...]
-        <v>1225</v>
+        <v>719</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>1221</v>
+        <v>720</v>
       </c>
       <c r="B283">
-        <v>6013</v>
+        <v>9268</v>
       </c>
       <c r="C283" t="s">
-        <v>1226</v>
+        <v>721</v>
       </c>
       <c r="D283" t="s">
-        <v>1227</v>
-[...5 lines deleted...]
-        <v>1229</v>
+        <v>722</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>1221</v>
+        <v>723</v>
       </c>
       <c r="B284">
-        <v>5999</v>
+        <v>8859</v>
       </c>
       <c r="C284" t="s">
-        <v>1230</v>
+        <v>10</v>
       </c>
       <c r="D284" t="s">
-        <v>1231</v>
+        <v>724</v>
       </c>
       <c r="E284" t="s">
-        <v>1232</v>
-[...2 lines deleted...]
-        <v>1233</v>
+        <v>10</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>1234</v>
+        <v>723</v>
       </c>
       <c r="B285">
-        <v>5903</v>
+        <v>8858</v>
       </c>
       <c r="C285" t="s">
-        <v>1235</v>
+        <v>10</v>
       </c>
       <c r="D285" t="s">
-        <v>1236</v>
+        <v>725</v>
       </c>
       <c r="E285" t="s">
-        <v>1237</v>
-[...2 lines deleted...]
-        <v>1238</v>
+        <v>10</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>1239</v>
+        <v>726</v>
       </c>
       <c r="B286">
-        <v>5769</v>
+        <v>8478</v>
       </c>
       <c r="C286" t="s">
-        <v>1240</v>
+        <v>727</v>
       </c>
       <c r="D286" t="s">
-        <v>1241</v>
-[...5 lines deleted...]
-        <v>1243</v>
+        <v>728</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>1239</v>
+        <v>726</v>
       </c>
       <c r="B287">
-        <v>5761</v>
+        <v>7690</v>
       </c>
       <c r="C287" t="s">
-        <v>1244</v>
+        <v>729</v>
       </c>
       <c r="D287" t="s">
-        <v>1245</v>
-[...5 lines deleted...]
-        <v>1247</v>
+        <v>730</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>1248</v>
+        <v>731</v>
       </c>
       <c r="B288">
-        <v>5705</v>
+        <v>7958</v>
       </c>
       <c r="C288" t="s">
-        <v>627</v>
+        <v>732</v>
       </c>
       <c r="D288" t="s">
-        <v>1249</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>733</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>1248</v>
+        <v>731</v>
       </c>
       <c r="B289">
-        <v>5685</v>
+        <v>7940</v>
       </c>
       <c r="C289" t="s">
-        <v>1250</v>
+        <v>734</v>
       </c>
       <c r="D289" t="s">
-        <v>1251</v>
-[...5 lines deleted...]
-        <v>1253</v>
+        <v>735</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>1248</v>
+        <v>736</v>
       </c>
       <c r="B290">
-        <v>5682</v>
+        <v>7872</v>
       </c>
       <c r="C290" t="s">
-        <v>1254</v>
+        <v>737</v>
       </c>
       <c r="D290" t="s">
-        <v>1255</v>
-[...5 lines deleted...]
-        <v>1257</v>
+        <v>738</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F290" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>1258</v>
+        <v>736</v>
       </c>
       <c r="B291">
-        <v>5599</v>
+        <v>7854</v>
       </c>
       <c r="C291" t="s">
-        <v>1259</v>
+        <v>739</v>
       </c>
       <c r="D291" t="s">
-        <v>1260</v>
-[...5 lines deleted...]
-        <v>1262</v>
+        <v>740</v>
+      </c>
+      <c r="E291" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F291" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>1263</v>
+        <v>741</v>
       </c>
       <c r="B292">
-        <v>5562</v>
+        <v>7786</v>
       </c>
       <c r="C292" t="s">
-        <v>627</v>
+        <v>742</v>
       </c>
       <c r="D292" t="s">
-        <v>1264</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>743</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>1263</v>
+        <v>744</v>
       </c>
       <c r="B293">
-        <v>5561</v>
+        <v>7690</v>
       </c>
       <c r="C293" t="s">
-        <v>627</v>
+        <v>745</v>
       </c>
       <c r="D293" t="s">
-        <v>1265</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>746</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>1263</v>
+        <v>747</v>
       </c>
       <c r="B294">
-        <v>5560</v>
+        <v>7351</v>
       </c>
       <c r="C294" t="s">
-        <v>627</v>
+        <v>748</v>
       </c>
       <c r="D294" t="s">
-        <v>1266</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>749</v>
+      </c>
+      <c r="E294" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>1263</v>
+        <v>747</v>
       </c>
       <c r="B295">
-        <v>5559</v>
+        <v>7348</v>
       </c>
       <c r="C295" t="s">
-        <v>627</v>
+        <v>750</v>
       </c>
       <c r="D295" t="s">
-        <v>1267</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>751</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F295" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>1263</v>
+        <v>752</v>
       </c>
       <c r="B296">
-        <v>5558</v>
+        <v>7284</v>
       </c>
       <c r="C296" t="s">
-        <v>627</v>
+        <v>753</v>
       </c>
       <c r="D296" t="s">
-        <v>1268</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>754</v>
+      </c>
+      <c r="E296" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F296" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>1263</v>
+        <v>752</v>
       </c>
       <c r="B297">
-        <v>5557</v>
+        <v>7265</v>
       </c>
       <c r="C297" t="s">
-        <v>627</v>
+        <v>755</v>
       </c>
       <c r="D297" t="s">
-        <v>1269</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>756</v>
+      </c>
+      <c r="E297" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F297" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>1263</v>
+        <v>757</v>
       </c>
       <c r="B298">
-        <v>5556</v>
+        <v>7221</v>
       </c>
       <c r="C298" t="s">
-        <v>627</v>
+        <v>758</v>
       </c>
       <c r="D298" t="s">
-        <v>1270</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>759</v>
+      </c>
+      <c r="E298" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F298" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>1263</v>
+        <v>760</v>
       </c>
       <c r="B299">
-        <v>5555</v>
+        <v>7080</v>
       </c>
       <c r="C299" t="s">
-        <v>627</v>
+        <v>761</v>
       </c>
       <c r="D299" t="s">
-        <v>1271</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>762</v>
+      </c>
+      <c r="E299" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F299" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>1263</v>
+        <v>760</v>
       </c>
       <c r="B300">
-        <v>5553</v>
+        <v>7076</v>
       </c>
       <c r="C300" t="s">
-        <v>627</v>
+        <v>763</v>
       </c>
       <c r="D300" t="s">
-        <v>1272</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>764</v>
+      </c>
+      <c r="E300" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F300" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>1263</v>
+        <v>765</v>
       </c>
       <c r="B301">
-        <v>5552</v>
+        <v>6992</v>
       </c>
       <c r="C301" t="s">
-        <v>627</v>
+        <v>766</v>
       </c>
       <c r="D301" t="s">
-        <v>1273</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>767</v>
+      </c>
+      <c r="E301" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F301" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>1263</v>
+        <v>768</v>
       </c>
       <c r="B302">
-        <v>5547</v>
+        <v>6714</v>
       </c>
       <c r="C302" t="s">
-        <v>627</v>
+        <v>769</v>
       </c>
       <c r="D302" t="s">
-        <v>1274</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>770</v>
+      </c>
+      <c r="E302" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F302" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>1263</v>
+        <v>771</v>
       </c>
       <c r="B303">
-        <v>5546</v>
+        <v>6522</v>
       </c>
       <c r="C303" t="s">
-        <v>627</v>
+        <v>772</v>
       </c>
       <c r="D303" t="s">
-        <v>1275</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>773</v>
+      </c>
+      <c r="E303" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F303" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>1263</v>
+        <v>774</v>
       </c>
       <c r="B304">
-        <v>5545</v>
+        <v>6482</v>
       </c>
       <c r="C304" t="s">
-        <v>627</v>
+        <v>775</v>
       </c>
       <c r="D304" t="s">
-        <v>1276</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>776</v>
+      </c>
+      <c r="E304" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F304" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>1263</v>
+        <v>777</v>
       </c>
       <c r="B305">
-        <v>5544</v>
+        <v>6346</v>
       </c>
       <c r="C305" t="s">
-        <v>627</v>
+        <v>778</v>
       </c>
       <c r="D305" t="s">
-        <v>1277</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>779</v>
+      </c>
+      <c r="E305" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F305" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>1263</v>
+        <v>780</v>
       </c>
       <c r="B306">
-        <v>5532</v>
+        <v>6256</v>
       </c>
       <c r="C306" t="s">
-        <v>627</v>
+        <v>781</v>
       </c>
       <c r="D306" t="s">
-        <v>1278</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>782</v>
+      </c>
+      <c r="E306" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F306" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>1263</v>
+        <v>780</v>
       </c>
       <c r="B307">
-        <v>5531</v>
+        <v>6228</v>
       </c>
       <c r="C307" t="s">
-        <v>627</v>
+        <v>783</v>
       </c>
       <c r="D307" t="s">
-        <v>1279</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>784</v>
+      </c>
+      <c r="E307" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F307" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>1263</v>
+        <v>785</v>
       </c>
       <c r="B308">
-        <v>5530</v>
+        <v>6016</v>
       </c>
       <c r="C308" t="s">
-        <v>627</v>
+        <v>786</v>
       </c>
       <c r="D308" t="s">
-        <v>1280</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>787</v>
+      </c>
+      <c r="E308" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F308" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>1263</v>
+        <v>785</v>
       </c>
       <c r="B309">
-        <v>5529</v>
+        <v>6013</v>
       </c>
       <c r="C309" t="s">
-        <v>627</v>
+        <v>788</v>
       </c>
       <c r="D309" t="s">
-        <v>1281</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>789</v>
+      </c>
+      <c r="E309" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F309" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>1263</v>
+        <v>785</v>
       </c>
       <c r="B310">
-        <v>5528</v>
+        <v>5999</v>
       </c>
       <c r="C310" t="s">
-        <v>627</v>
+        <v>790</v>
       </c>
       <c r="D310" t="s">
-        <v>1282</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>791</v>
+      </c>
+      <c r="E310" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F310" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>1263</v>
+        <v>792</v>
       </c>
       <c r="B311">
-        <v>5527</v>
+        <v>5903</v>
       </c>
       <c r="C311" t="s">
-        <v>627</v>
+        <v>793</v>
       </c>
       <c r="D311" t="s">
-        <v>1283</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>794</v>
+      </c>
+      <c r="E311" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F311" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>1263</v>
+        <v>795</v>
       </c>
       <c r="B312">
-        <v>5515</v>
+        <v>5769</v>
       </c>
       <c r="C312" t="s">
-        <v>627</v>
+        <v>796</v>
       </c>
       <c r="D312" t="s">
-        <v>1284</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>797</v>
+      </c>
+      <c r="E312" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F312" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>1263</v>
+        <v>795</v>
       </c>
       <c r="B313">
-        <v>5514</v>
+        <v>5761</v>
       </c>
       <c r="C313" t="s">
-        <v>627</v>
+        <v>798</v>
       </c>
       <c r="D313" t="s">
-        <v>1285</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>799</v>
+      </c>
+      <c r="E313" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F313" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>1263</v>
+        <v>800</v>
       </c>
       <c r="B314">
-        <v>5466</v>
+        <v>5705</v>
       </c>
       <c r="C314" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D314" t="s">
-        <v>1286</v>
+        <v>801</v>
       </c>
       <c r="E314" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F314" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>1263</v>
+        <v>800</v>
       </c>
       <c r="B315">
-        <v>5465</v>
+        <v>5685</v>
       </c>
       <c r="C315" t="s">
-        <v>627</v>
+        <v>802</v>
       </c>
       <c r="D315" t="s">
-        <v>1287</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>803</v>
+      </c>
+      <c r="E315" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F315" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>1263</v>
+        <v>800</v>
       </c>
       <c r="B316">
-        <v>5464</v>
+        <v>5682</v>
       </c>
       <c r="C316" t="s">
-        <v>627</v>
+        <v>804</v>
       </c>
       <c r="D316" t="s">
-        <v>1288</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>805</v>
+      </c>
+      <c r="E316" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F316" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>1263</v>
+        <v>806</v>
       </c>
       <c r="B317">
-        <v>5463</v>
+        <v>5599</v>
       </c>
       <c r="C317" t="s">
-        <v>627</v>
+        <v>807</v>
       </c>
       <c r="D317" t="s">
-        <v>1289</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>808</v>
+      </c>
+      <c r="E317" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F317" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>1263</v>
+        <v>809</v>
       </c>
       <c r="B318">
-        <v>5462</v>
+        <v>5562</v>
       </c>
       <c r="C318" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D318" t="s">
-        <v>1290</v>
+        <v>810</v>
       </c>
       <c r="E318" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F318" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>1291</v>
+        <v>809</v>
       </c>
       <c r="B319">
-        <v>5432</v>
+        <v>5561</v>
       </c>
       <c r="C319" t="s">
-        <v>1292</v>
+        <v>10</v>
       </c>
       <c r="D319" t="s">
-        <v>1293</v>
+        <v>811</v>
       </c>
       <c r="E319" t="s">
-        <v>1294</v>
-[...2 lines deleted...]
-        <v>1295</v>
+        <v>10</v>
+      </c>
+      <c r="F319" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>1296</v>
+        <v>809</v>
       </c>
       <c r="B320">
-        <v>5332</v>
+        <v>5560</v>
       </c>
       <c r="C320" t="s">
-        <v>1297</v>
+        <v>10</v>
       </c>
       <c r="D320" t="s">
-        <v>1298</v>
+        <v>812</v>
       </c>
       <c r="E320" t="s">
-        <v>1299</v>
-[...2 lines deleted...]
-        <v>1300</v>
+        <v>10</v>
+      </c>
+      <c r="F320" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>1301</v>
+        <v>809</v>
       </c>
       <c r="B321">
-        <v>5253</v>
+        <v>5559</v>
       </c>
       <c r="C321" t="s">
-        <v>1302</v>
+        <v>10</v>
       </c>
       <c r="D321" t="s">
-        <v>1303</v>
+        <v>813</v>
       </c>
       <c r="E321" t="s">
-        <v>1304</v>
-[...2 lines deleted...]
-        <v>1305</v>
+        <v>10</v>
+      </c>
+      <c r="F321" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>1306</v>
+        <v>809</v>
       </c>
       <c r="B322">
-        <v>4971</v>
+        <v>5558</v>
       </c>
       <c r="C322" t="s">
-        <v>1307</v>
+        <v>10</v>
       </c>
       <c r="D322" t="s">
-        <v>1308</v>
+        <v>814</v>
       </c>
       <c r="E322" t="s">
-        <v>1309</v>
-[...2 lines deleted...]
-        <v>1310</v>
+        <v>10</v>
+      </c>
+      <c r="F322" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>1306</v>
+        <v>809</v>
       </c>
       <c r="B323">
-        <v>4968</v>
+        <v>5557</v>
       </c>
       <c r="C323" t="s">
-        <v>1311</v>
+        <v>10</v>
       </c>
       <c r="D323" t="s">
-        <v>1312</v>
+        <v>815</v>
       </c>
       <c r="E323" t="s">
-        <v>1313</v>
-[...2 lines deleted...]
-        <v>1314</v>
+        <v>10</v>
+      </c>
+      <c r="F323" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>1315</v>
+        <v>809</v>
       </c>
       <c r="B324">
-        <v>4855</v>
+        <v>5556</v>
       </c>
       <c r="C324" t="s">
-        <v>1316</v>
+        <v>10</v>
       </c>
       <c r="D324" t="s">
-        <v>1317</v>
+        <v>816</v>
       </c>
       <c r="E324" t="s">
-        <v>1318</v>
-[...2 lines deleted...]
-        <v>1319</v>
+        <v>10</v>
+      </c>
+      <c r="F324" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>1315</v>
+        <v>809</v>
       </c>
       <c r="B325">
-        <v>4818</v>
+        <v>5555</v>
       </c>
       <c r="C325" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D325" t="s">
-        <v>1320</v>
+        <v>817</v>
       </c>
       <c r="E325" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F325" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>1321</v>
+        <v>809</v>
       </c>
       <c r="B326">
-        <v>4663</v>
+        <v>5553</v>
       </c>
       <c r="C326" t="s">
-        <v>1322</v>
+        <v>10</v>
       </c>
       <c r="D326" t="s">
-        <v>1323</v>
+        <v>818</v>
       </c>
       <c r="E326" t="s">
-        <v>1324</v>
-[...2 lines deleted...]
-        <v>1325</v>
+        <v>10</v>
+      </c>
+      <c r="F326" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>1326</v>
+        <v>809</v>
       </c>
       <c r="B327">
-        <v>4452</v>
+        <v>5552</v>
       </c>
       <c r="C327" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D327" t="s">
-        <v>1327</v>
+        <v>819</v>
       </c>
       <c r="E327" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F327" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>1326</v>
+        <v>809</v>
       </c>
       <c r="B328">
-        <v>4451</v>
+        <v>5547</v>
       </c>
       <c r="C328" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D328" t="s">
-        <v>1328</v>
+        <v>820</v>
       </c>
       <c r="E328" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F328" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>1326</v>
+        <v>809</v>
       </c>
       <c r="B329">
-        <v>4450</v>
+        <v>5546</v>
       </c>
       <c r="C329" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D329" t="s">
-        <v>1329</v>
+        <v>821</v>
       </c>
       <c r="E329" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F329" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>1326</v>
+        <v>809</v>
       </c>
       <c r="B330">
-        <v>4449</v>
+        <v>5545</v>
       </c>
       <c r="C330" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D330" t="s">
-        <v>1330</v>
+        <v>822</v>
       </c>
       <c r="E330" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F330" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="331" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>1326</v>
+        <v>809</v>
       </c>
       <c r="B331">
-        <v>4445</v>
+        <v>5544</v>
       </c>
       <c r="C331" t="s">
-        <v>1331</v>
+        <v>10</v>
       </c>
       <c r="D331" t="s">
-        <v>1332</v>
+        <v>823</v>
       </c>
       <c r="E331" t="s">
-        <v>1333</v>
-[...2 lines deleted...]
-        <v>1334</v>
+        <v>10</v>
+      </c>
+      <c r="F331" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>1335</v>
+        <v>809</v>
       </c>
       <c r="B332">
-        <v>4373</v>
+        <v>5532</v>
       </c>
       <c r="C332" t="s">
-        <v>1336</v>
+        <v>10</v>
       </c>
       <c r="D332" t="s">
-        <v>1337</v>
+        <v>824</v>
       </c>
       <c r="E332" t="s">
-        <v>1338</v>
-[...2 lines deleted...]
-        <v>1339</v>
+        <v>10</v>
+      </c>
+      <c r="F332" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>1340</v>
+        <v>809</v>
       </c>
       <c r="B333">
-        <v>4266</v>
+        <v>5531</v>
       </c>
       <c r="C333" t="s">
-        <v>1341</v>
+        <v>10</v>
       </c>
       <c r="D333" t="s">
-        <v>1342</v>
+        <v>825</v>
       </c>
       <c r="E333" t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-        <v>1344</v>
+        <v>10</v>
+      </c>
+      <c r="F333" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>1345</v>
+        <v>809</v>
       </c>
       <c r="B334">
-        <v>4231</v>
+        <v>5530</v>
       </c>
       <c r="C334" t="s">
-        <v>1346</v>
+        <v>10</v>
       </c>
       <c r="D334" t="s">
-        <v>1347</v>
+        <v>826</v>
       </c>
       <c r="E334" t="s">
-        <v>1348</v>
-[...2 lines deleted...]
-        <v>1349</v>
+        <v>10</v>
+      </c>
+      <c r="F334" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>1345</v>
+        <v>809</v>
       </c>
       <c r="B335">
-        <v>4230</v>
+        <v>5529</v>
       </c>
       <c r="C335" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D335" t="s">
-        <v>1350</v>
+        <v>827</v>
       </c>
       <c r="E335" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F335" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>1345</v>
+        <v>809</v>
       </c>
       <c r="B336">
-        <v>4210</v>
+        <v>5528</v>
       </c>
       <c r="C336" t="s">
-        <v>1351</v>
+        <v>10</v>
       </c>
       <c r="D336" t="s">
-        <v>1352</v>
+        <v>828</v>
       </c>
       <c r="E336" t="s">
-        <v>1353</v>
-[...2 lines deleted...]
-        <v>1354</v>
+        <v>10</v>
+      </c>
+      <c r="F336" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>1355</v>
+        <v>809</v>
       </c>
       <c r="B337">
-        <v>4103</v>
+        <v>5527</v>
       </c>
       <c r="C337" t="s">
-        <v>1356</v>
+        <v>10</v>
       </c>
       <c r="D337" t="s">
-        <v>1357</v>
+        <v>829</v>
       </c>
       <c r="E337" t="s">
-        <v>1358</v>
-[...2 lines deleted...]
-        <v>1359</v>
+        <v>10</v>
+      </c>
+      <c r="F337" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>1355</v>
+        <v>809</v>
       </c>
       <c r="B338">
-        <v>4100</v>
+        <v>5515</v>
       </c>
       <c r="C338" t="s">
-        <v>1360</v>
+        <v>10</v>
       </c>
       <c r="D338" t="s">
-        <v>1361</v>
+        <v>830</v>
       </c>
       <c r="E338" t="s">
-        <v>1362</v>
-[...2 lines deleted...]
-        <v>1363</v>
+        <v>10</v>
+      </c>
+      <c r="F338" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="339" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>1355</v>
+        <v>809</v>
       </c>
       <c r="B339">
-        <v>4098</v>
+        <v>5514</v>
       </c>
       <c r="C339" t="s">
-        <v>1364</v>
+        <v>10</v>
       </c>
       <c r="D339" t="s">
-        <v>1365</v>
+        <v>831</v>
       </c>
       <c r="E339" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>1367</v>
+        <v>10</v>
+      </c>
+      <c r="F339" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>1355</v>
+        <v>809</v>
       </c>
       <c r="B340">
-        <v>4091</v>
+        <v>5466</v>
       </c>
       <c r="C340" t="s">
-        <v>1368</v>
+        <v>10</v>
       </c>
       <c r="D340" t="s">
-        <v>1369</v>
+        <v>832</v>
       </c>
       <c r="E340" t="s">
-        <v>1370</v>
-[...2 lines deleted...]
-        <v>1371</v>
+        <v>10</v>
+      </c>
+      <c r="F340" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>1372</v>
+        <v>809</v>
       </c>
       <c r="B341">
-        <v>4002</v>
+        <v>5465</v>
       </c>
       <c r="C341" t="s">
-        <v>1373</v>
+        <v>10</v>
       </c>
       <c r="D341" t="s">
-        <v>1374</v>
+        <v>833</v>
       </c>
       <c r="E341" t="s">
-        <v>1375</v>
-[...2 lines deleted...]
-        <v>1376</v>
+        <v>10</v>
+      </c>
+      <c r="F341" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>1377</v>
+        <v>809</v>
       </c>
       <c r="B342">
-        <v>3934</v>
+        <v>5464</v>
       </c>
       <c r="C342" t="s">
-        <v>1378</v>
+        <v>10</v>
       </c>
       <c r="D342" t="s">
-        <v>1379</v>
+        <v>834</v>
       </c>
       <c r="E342" t="s">
-        <v>1380</v>
-[...2 lines deleted...]
-        <v>1381</v>
+        <v>10</v>
+      </c>
+      <c r="F342" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>1382</v>
+        <v>809</v>
       </c>
       <c r="B343">
-        <v>3690</v>
+        <v>5463</v>
       </c>
       <c r="C343" t="s">
-        <v>1383</v>
+        <v>10</v>
       </c>
       <c r="D343" t="s">
-        <v>1384</v>
+        <v>835</v>
       </c>
       <c r="E343" t="s">
-        <v>1385</v>
-[...2 lines deleted...]
-        <v>1386</v>
+        <v>10</v>
+      </c>
+      <c r="F343" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="344" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>1382</v>
+        <v>809</v>
       </c>
       <c r="B344">
-        <v>3688</v>
+        <v>5462</v>
       </c>
       <c r="C344" t="s">
-        <v>1387</v>
+        <v>10</v>
       </c>
       <c r="D344" t="s">
-        <v>1388</v>
+        <v>836</v>
       </c>
       <c r="E344" t="s">
-        <v>1389</v>
-[...2 lines deleted...]
-        <v>1390</v>
+        <v>10</v>
+      </c>
+      <c r="F344" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="345" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>1391</v>
+        <v>837</v>
       </c>
       <c r="B345">
-        <v>3546</v>
+        <v>5432</v>
       </c>
       <c r="C345" t="s">
-        <v>1392</v>
+        <v>838</v>
       </c>
       <c r="D345" t="s">
-        <v>1393</v>
-[...5 lines deleted...]
-        <v>1395</v>
+        <v>839</v>
+      </c>
+      <c r="E345" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F345" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="346" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>1391</v>
+        <v>840</v>
       </c>
       <c r="B346">
-        <v>3542</v>
+        <v>5332</v>
       </c>
       <c r="C346" t="s">
-        <v>1396</v>
+        <v>841</v>
       </c>
       <c r="D346" t="s">
-        <v>1397</v>
-[...5 lines deleted...]
-        <v>1399</v>
+        <v>842</v>
+      </c>
+      <c r="E346" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F346" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>1391</v>
+        <v>843</v>
       </c>
       <c r="B347">
-        <v>3540</v>
+        <v>5253</v>
       </c>
       <c r="C347" t="s">
-        <v>1400</v>
+        <v>844</v>
       </c>
       <c r="D347" t="s">
-        <v>1401</v>
-[...5 lines deleted...]
-        <v>1403</v>
+        <v>845</v>
+      </c>
+      <c r="E347" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F347" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>1404</v>
+        <v>846</v>
       </c>
       <c r="B348">
-        <v>3449</v>
+        <v>4971</v>
       </c>
       <c r="C348" t="s">
-        <v>1405</v>
+        <v>847</v>
       </c>
       <c r="D348" t="s">
-        <v>1406</v>
-[...5 lines deleted...]
-        <v>1408</v>
+        <v>848</v>
+      </c>
+      <c r="E348" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F348" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="349" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>1404</v>
+        <v>846</v>
       </c>
       <c r="B349">
-        <v>3446</v>
+        <v>4968</v>
       </c>
       <c r="C349" t="s">
-        <v>1409</v>
+        <v>849</v>
       </c>
       <c r="D349" t="s">
-        <v>1410</v>
-[...5 lines deleted...]
-        <v>1412</v>
+        <v>850</v>
+      </c>
+      <c r="E349" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F349" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="350" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
-        <v>1404</v>
+        <v>851</v>
       </c>
       <c r="B350">
-        <v>3443</v>
+        <v>4855</v>
       </c>
       <c r="C350" t="s">
-        <v>1413</v>
+        <v>852</v>
       </c>
       <c r="D350" t="s">
-        <v>1414</v>
-[...5 lines deleted...]
-        <v>1416</v>
+        <v>853</v>
+      </c>
+      <c r="E350" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F350" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="351" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>1404</v>
+        <v>851</v>
       </c>
       <c r="B351">
-        <v>3402</v>
+        <v>4818</v>
       </c>
       <c r="C351" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D351" t="s">
-        <v>1417</v>
+        <v>854</v>
       </c>
       <c r="E351" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F351" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="352" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
-        <v>1404</v>
+        <v>855</v>
       </c>
       <c r="B352">
-        <v>3401</v>
+        <v>4663</v>
       </c>
       <c r="C352" t="s">
-        <v>627</v>
+        <v>856</v>
       </c>
       <c r="D352" t="s">
-        <v>1418</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>857</v>
+      </c>
+      <c r="E352" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F352" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="353" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
-        <v>1404</v>
+        <v>858</v>
       </c>
       <c r="B353">
-        <v>3397</v>
+        <v>4452</v>
       </c>
       <c r="C353" t="s">
-        <v>1419</v>
+        <v>10</v>
       </c>
       <c r="D353" t="s">
-        <v>1420</v>
+        <v>859</v>
       </c>
       <c r="E353" t="s">
-        <v>1421</v>
-[...2 lines deleted...]
-        <v>1422</v>
+        <v>10</v>
+      </c>
+      <c r="F353" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="354" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
-        <v>1404</v>
+        <v>858</v>
       </c>
       <c r="B354">
-        <v>3394</v>
+        <v>4451</v>
       </c>
       <c r="C354" t="s">
-        <v>1423</v>
+        <v>10</v>
       </c>
       <c r="D354" t="s">
-        <v>1424</v>
+        <v>860</v>
       </c>
       <c r="E354" t="s">
-        <v>1425</v>
-[...2 lines deleted...]
-        <v>1426</v>
+        <v>10</v>
+      </c>
+      <c r="F354" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="355" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>1404</v>
+        <v>858</v>
       </c>
       <c r="B355">
-        <v>3389</v>
+        <v>4450</v>
       </c>
       <c r="C355" t="s">
-        <v>1427</v>
+        <v>10</v>
       </c>
       <c r="D355" t="s">
-        <v>1428</v>
+        <v>861</v>
       </c>
       <c r="E355" t="s">
-        <v>1429</v>
-[...2 lines deleted...]
-        <v>1430</v>
+        <v>10</v>
+      </c>
+      <c r="F355" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
-        <v>1431</v>
+        <v>858</v>
       </c>
       <c r="B356">
-        <v>3284</v>
+        <v>4449</v>
       </c>
       <c r="C356" t="s">
-        <v>1432</v>
+        <v>10</v>
       </c>
       <c r="D356" t="s">
-        <v>1433</v>
+        <v>862</v>
       </c>
       <c r="E356" t="s">
-        <v>1434</v>
-[...2 lines deleted...]
-        <v>1435</v>
+        <v>10</v>
+      </c>
+      <c r="F356" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="357" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
-        <v>1436</v>
+        <v>858</v>
       </c>
       <c r="B357">
-        <v>3116</v>
+        <v>4445</v>
       </c>
       <c r="C357" t="s">
-        <v>627</v>
+        <v>863</v>
       </c>
       <c r="D357" t="s">
-        <v>1437</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>864</v>
+      </c>
+      <c r="E357" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F357" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="358" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
-        <v>1436</v>
+        <v>865</v>
       </c>
       <c r="B358">
-        <v>3110</v>
+        <v>4373</v>
       </c>
       <c r="C358" t="s">
-        <v>627</v>
+        <v>866</v>
       </c>
       <c r="D358" t="s">
-        <v>1438</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>867</v>
+      </c>
+      <c r="E358" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F358" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
-        <v>1436</v>
+        <v>868</v>
       </c>
       <c r="B359">
-        <v>3109</v>
+        <v>4266</v>
       </c>
       <c r="C359" t="s">
-        <v>627</v>
+        <v>869</v>
       </c>
       <c r="D359" t="s">
-        <v>1439</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>870</v>
+      </c>
+      <c r="E359" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F359" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="360" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
-        <v>1436</v>
+        <v>871</v>
       </c>
       <c r="B360">
-        <v>3108</v>
+        <v>4231</v>
       </c>
       <c r="C360" t="s">
-        <v>627</v>
+        <v>872</v>
       </c>
       <c r="D360" t="s">
-        <v>1440</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>873</v>
+      </c>
+      <c r="E360" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F360" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="361" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
-        <v>1436</v>
+        <v>871</v>
       </c>
       <c r="B361">
-        <v>3095</v>
+        <v>4230</v>
       </c>
       <c r="C361" t="s">
-        <v>1441</v>
+        <v>10</v>
       </c>
       <c r="D361" t="s">
-        <v>1442</v>
+        <v>874</v>
       </c>
       <c r="E361" t="s">
-        <v>1443</v>
-[...2 lines deleted...]
-        <v>1444</v>
+        <v>10</v>
+      </c>
+      <c r="F361" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="362" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
-        <v>1445</v>
+        <v>871</v>
       </c>
       <c r="B362">
-        <v>2793</v>
+        <v>4210</v>
       </c>
       <c r="C362" t="s">
-        <v>627</v>
+        <v>875</v>
       </c>
       <c r="D362" t="s">
-        <v>1446</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>876</v>
+      </c>
+      <c r="E362" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F362" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="363" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
-        <v>1447</v>
+        <v>877</v>
       </c>
       <c r="B363">
-        <v>2748</v>
+        <v>4103</v>
       </c>
       <c r="C363" t="s">
-        <v>1448</v>
+        <v>878</v>
       </c>
       <c r="D363" t="s">
-        <v>1449</v>
-[...5 lines deleted...]
-        <v>1451</v>
+        <v>879</v>
+      </c>
+      <c r="E363" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F363" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="364" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
-        <v>1447</v>
+        <v>877</v>
       </c>
       <c r="B364">
-        <v>2745</v>
+        <v>4100</v>
       </c>
       <c r="C364" t="s">
-        <v>1452</v>
+        <v>880</v>
       </c>
       <c r="D364" t="s">
-        <v>1453</v>
-[...5 lines deleted...]
-        <v>1455</v>
+        <v>881</v>
+      </c>
+      <c r="E364" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F364" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="365" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
-        <v>1456</v>
+        <v>877</v>
       </c>
       <c r="B365">
-        <v>2573</v>
+        <v>4098</v>
       </c>
       <c r="C365" t="s">
-        <v>1457</v>
+        <v>882</v>
       </c>
       <c r="D365" t="s">
-        <v>1458</v>
-[...5 lines deleted...]
-        <v>1460</v>
+        <v>883</v>
+      </c>
+      <c r="E365" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F365" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="366" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>1461</v>
+        <v>877</v>
       </c>
       <c r="B366">
-        <v>2349</v>
+        <v>4091</v>
       </c>
       <c r="C366" t="s">
-        <v>1462</v>
+        <v>884</v>
       </c>
       <c r="D366" t="s">
-        <v>1463</v>
-[...5 lines deleted...]
-        <v>1465</v>
+        <v>885</v>
+      </c>
+      <c r="E366" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F366" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="367" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
-        <v>1461</v>
+        <v>886</v>
       </c>
       <c r="B367">
-        <v>2347</v>
+        <v>4002</v>
       </c>
       <c r="C367" t="s">
-        <v>1466</v>
+        <v>887</v>
       </c>
       <c r="D367" t="s">
-        <v>1467</v>
-[...5 lines deleted...]
-        <v>1469</v>
+        <v>888</v>
+      </c>
+      <c r="E367" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F367" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="368" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
-        <v>1461</v>
+        <v>889</v>
       </c>
       <c r="B368">
-        <v>2300</v>
+        <v>3934</v>
       </c>
       <c r="C368" t="s">
-        <v>1470</v>
+        <v>890</v>
       </c>
       <c r="D368" t="s">
-        <v>1471</v>
-[...5 lines deleted...]
-        <v>1473</v>
+        <v>891</v>
+      </c>
+      <c r="E368" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F368" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="369" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>1474</v>
+        <v>892</v>
       </c>
       <c r="B369">
-        <v>2139</v>
+        <v>3690</v>
       </c>
       <c r="C369" t="s">
-        <v>1475</v>
+        <v>893</v>
       </c>
       <c r="D369" t="s">
-        <v>1476</v>
-[...5 lines deleted...]
-        <v>1478</v>
+        <v>894</v>
+      </c>
+      <c r="E369" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F369" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="370" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
-        <v>1479</v>
+        <v>892</v>
       </c>
       <c r="B370">
-        <v>1762</v>
+        <v>3688</v>
       </c>
       <c r="C370" t="s">
-        <v>1480</v>
+        <v>895</v>
       </c>
       <c r="D370" t="s">
-        <v>1481</v>
-[...5 lines deleted...]
-        <v>1483</v>
+        <v>896</v>
+      </c>
+      <c r="E370" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F370" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="371" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
-        <v>1484</v>
+        <v>897</v>
       </c>
       <c r="B371">
-        <v>1679</v>
+        <v>3546</v>
       </c>
       <c r="C371" t="s">
-        <v>1485</v>
+        <v>898</v>
       </c>
       <c r="D371" t="s">
-        <v>1486</v>
-[...5 lines deleted...]
-        <v>1488</v>
+        <v>899</v>
+      </c>
+      <c r="E371" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F371" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
-        <v>1484</v>
+        <v>897</v>
       </c>
       <c r="B372">
-        <v>1667</v>
+        <v>3542</v>
       </c>
       <c r="C372" t="s">
-        <v>1489</v>
+        <v>900</v>
       </c>
       <c r="D372" t="s">
-        <v>1490</v>
-[...5 lines deleted...]
-        <v>1492</v>
+        <v>901</v>
+      </c>
+      <c r="E372" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F372" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="373" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
-        <v>1493</v>
+        <v>897</v>
       </c>
       <c r="B373">
-        <v>1538</v>
+        <v>3540</v>
       </c>
       <c r="C373" t="s">
-        <v>1494</v>
+        <v>902</v>
       </c>
       <c r="D373" t="s">
-        <v>1495</v>
-[...5 lines deleted...]
-        <v>1497</v>
+        <v>903</v>
+      </c>
+      <c r="E373" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F373" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="374" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
-        <v>1498</v>
+        <v>904</v>
       </c>
       <c r="B374">
-        <v>1494</v>
+        <v>3449</v>
       </c>
       <c r="C374" t="s">
-        <v>1499</v>
+        <v>905</v>
       </c>
       <c r="D374" t="s">
-        <v>1500</v>
-[...5 lines deleted...]
-        <v>1502</v>
+        <v>906</v>
+      </c>
+      <c r="E374" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F374" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
-        <v>1498</v>
+        <v>904</v>
       </c>
       <c r="B375">
-        <v>1456</v>
+        <v>3446</v>
       </c>
       <c r="C375" t="s">
-        <v>1503</v>
+        <v>907</v>
       </c>
       <c r="D375" t="s">
-        <v>1504</v>
-[...5 lines deleted...]
-        <v>1506</v>
+        <v>908</v>
+      </c>
+      <c r="E375" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F375" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="376" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
-        <v>1507</v>
+        <v>904</v>
       </c>
       <c r="B376">
-        <v>1424</v>
+        <v>3443</v>
       </c>
       <c r="C376" t="s">
-        <v>1508</v>
+        <v>909</v>
       </c>
       <c r="D376" t="s">
-        <v>1509</v>
-[...5 lines deleted...]
-        <v>1511</v>
+        <v>910</v>
+      </c>
+      <c r="E376" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F376" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="377" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
-        <v>1507</v>
+        <v>904</v>
       </c>
       <c r="B377">
-        <v>1422</v>
+        <v>3402</v>
       </c>
       <c r="C377" t="s">
-        <v>1512</v>
+        <v>10</v>
       </c>
       <c r="D377" t="s">
-        <v>1513</v>
+        <v>911</v>
       </c>
       <c r="E377" t="s">
-        <v>1514</v>
-[...2 lines deleted...]
-        <v>1515</v>
+        <v>10</v>
+      </c>
+      <c r="F377" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="378" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
-        <v>1507</v>
+        <v>904</v>
       </c>
       <c r="B378">
-        <v>1415</v>
+        <v>3401</v>
       </c>
       <c r="C378" t="s">
-        <v>1516</v>
+        <v>10</v>
       </c>
       <c r="D378" t="s">
-        <v>1517</v>
+        <v>912</v>
       </c>
       <c r="E378" t="s">
-        <v>1518</v>
-[...2 lines deleted...]
-        <v>1519</v>
+        <v>10</v>
+      </c>
+      <c r="F378" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="379" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
-        <v>1520</v>
+        <v>904</v>
       </c>
       <c r="B379">
-        <v>1260</v>
+        <v>3397</v>
       </c>
       <c r="C379" t="s">
-        <v>1521</v>
+        <v>913</v>
       </c>
       <c r="D379" t="s">
-        <v>1522</v>
-[...5 lines deleted...]
-        <v>1524</v>
+        <v>914</v>
+      </c>
+      <c r="E379" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F379" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="380" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
-        <v>1520</v>
+        <v>904</v>
       </c>
       <c r="B380">
-        <v>1238</v>
+        <v>3394</v>
       </c>
       <c r="C380" t="s">
-        <v>1525</v>
+        <v>915</v>
       </c>
       <c r="D380" t="s">
-        <v>1526</v>
-[...5 lines deleted...]
-        <v>1528</v>
+        <v>916</v>
+      </c>
+      <c r="E380" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F380" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="381" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
-        <v>1529</v>
+        <v>904</v>
       </c>
       <c r="B381">
-        <v>1021</v>
+        <v>3389</v>
       </c>
       <c r="C381" t="s">
-        <v>1530</v>
+        <v>917</v>
       </c>
       <c r="D381" t="s">
-        <v>1531</v>
-[...5 lines deleted...]
-        <v>1533</v>
+        <v>918</v>
+      </c>
+      <c r="E381" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F381" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="382" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
-        <v>1534</v>
+        <v>919</v>
       </c>
       <c r="B382">
-        <v>899</v>
+        <v>3284</v>
       </c>
       <c r="C382" t="s">
-        <v>1535</v>
+        <v>920</v>
       </c>
       <c r="D382" t="s">
-        <v>1536</v>
-[...5 lines deleted...]
-        <v>1538</v>
+        <v>921</v>
+      </c>
+      <c r="E382" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F382" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="383" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
-        <v>1534</v>
+        <v>922</v>
       </c>
       <c r="B383">
-        <v>894</v>
+        <v>3116</v>
       </c>
       <c r="C383" t="s">
-        <v>1539</v>
+        <v>10</v>
       </c>
       <c r="D383" t="s">
-        <v>1540</v>
+        <v>923</v>
       </c>
       <c r="E383" t="s">
-        <v>1541</v>
-[...2 lines deleted...]
-        <v>1542</v>
+        <v>10</v>
+      </c>
+      <c r="F383" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="384" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
-        <v>1534</v>
+        <v>922</v>
       </c>
       <c r="B384">
-        <v>835</v>
+        <v>3110</v>
       </c>
       <c r="C384" t="s">
-        <v>1543</v>
+        <v>10</v>
       </c>
       <c r="D384" t="s">
-        <v>1544</v>
+        <v>924</v>
       </c>
       <c r="E384" t="s">
-        <v>1545</v>
-[...2 lines deleted...]
-        <v>1546</v>
+        <v>10</v>
+      </c>
+      <c r="F384" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="385" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
-        <v>1547</v>
+        <v>922</v>
       </c>
       <c r="B385">
-        <v>718</v>
+        <v>3109</v>
       </c>
       <c r="C385" t="s">
-        <v>1548</v>
+        <v>10</v>
       </c>
       <c r="D385" t="s">
-        <v>1549</v>
+        <v>925</v>
       </c>
       <c r="E385" t="s">
-        <v>1550</v>
-[...2 lines deleted...]
-        <v>1551</v>
+        <v>10</v>
+      </c>
+      <c r="F385" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="386" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
-        <v>1547</v>
+        <v>922</v>
       </c>
       <c r="B386">
-        <v>661</v>
+        <v>3108</v>
       </c>
       <c r="C386" t="s">
-        <v>627</v>
+        <v>10</v>
       </c>
       <c r="D386" t="s">
-        <v>1552</v>
+        <v>926</v>
       </c>
       <c r="E386" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="F386" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="387" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
-        <v>1547</v>
+        <v>922</v>
       </c>
       <c r="B387">
-        <v>661</v>
+        <v>3095</v>
       </c>
       <c r="C387" t="s">
-        <v>627</v>
+        <v>927</v>
       </c>
       <c r="D387" t="s">
-        <v>1553</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>928</v>
+      </c>
+      <c r="E387" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F387" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="388" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
-        <v>1554</v>
+        <v>929</v>
       </c>
       <c r="B388">
-        <v>604</v>
+        <v>2793</v>
       </c>
       <c r="C388" t="s">
-        <v>1555</v>
+        <v>10</v>
       </c>
       <c r="D388" t="s">
-        <v>1556</v>
+        <v>930</v>
       </c>
       <c r="E388" t="s">
-        <v>1557</v>
-[...2 lines deleted...]
-        <v>1558</v>
+        <v>10</v>
+      </c>
+      <c r="F388" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="389" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
-        <v>1559</v>
+        <v>931</v>
       </c>
       <c r="B389">
-        <v>550</v>
+        <v>2748</v>
       </c>
       <c r="C389" t="s">
-        <v>1560</v>
+        <v>932</v>
       </c>
       <c r="D389" t="s">
-        <v>1561</v>
-[...5 lines deleted...]
-        <v>1563</v>
+        <v>933</v>
+      </c>
+      <c r="E389" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F389" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="390" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
-        <v>1564</v>
+        <v>931</v>
       </c>
       <c r="B390">
-        <v>494</v>
+        <v>2745</v>
       </c>
       <c r="C390" t="s">
-        <v>1565</v>
+        <v>934</v>
       </c>
       <c r="D390" t="s">
-        <v>1566</v>
-[...5 lines deleted...]
-        <v>1568</v>
+        <v>935</v>
+      </c>
+      <c r="E390" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F390" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
-        <v>1569</v>
+        <v>936</v>
       </c>
       <c r="B391">
-        <v>346</v>
+        <v>2573</v>
       </c>
       <c r="C391" t="s">
-        <v>1570</v>
+        <v>937</v>
       </c>
       <c r="D391" t="s">
-        <v>1571</v>
-[...5 lines deleted...]
-        <v>1573</v>
+        <v>938</v>
+      </c>
+      <c r="E391" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F391" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="392" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
-        <v>1574</v>
+        <v>939</v>
       </c>
       <c r="B392">
-        <v>19274</v>
+        <v>2349</v>
       </c>
       <c r="C392" t="s">
-        <v>1575</v>
+        <v>940</v>
       </c>
       <c r="D392" t="s">
-        <v>1576</v>
-[...5 lines deleted...]
-        <v>1578</v>
+        <v>941</v>
+      </c>
+      <c r="E392" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F392" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="393" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
-        <v>1579</v>
+        <v>939</v>
       </c>
       <c r="B393">
-        <v>19153</v>
+        <v>2347</v>
       </c>
       <c r="C393" t="s">
-        <v>1580</v>
+        <v>942</v>
       </c>
       <c r="D393" t="s">
-        <v>1581</v>
-[...5 lines deleted...]
-        <v>1583</v>
+        <v>943</v>
+      </c>
+      <c r="E393" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F393" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="394" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
-        <v>1584</v>
+        <v>939</v>
       </c>
       <c r="B394">
-        <v>18994</v>
+        <v>2300</v>
       </c>
       <c r="C394" t="s">
-        <v>1585</v>
+        <v>944</v>
       </c>
       <c r="D394" t="s">
-        <v>1586</v>
-[...5 lines deleted...]
-        <v>1588</v>
+        <v>945</v>
+      </c>
+      <c r="E394" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F394" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="395" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
-        <v>1589</v>
+        <v>946</v>
       </c>
       <c r="B395">
-        <v>18546</v>
+        <v>2139</v>
       </c>
       <c r="C395" t="s">
-        <v>1590</v>
+        <v>947</v>
       </c>
       <c r="D395" t="s">
-        <v>1591</v>
-[...5 lines deleted...]
-        <v>1593</v>
+        <v>948</v>
+      </c>
+      <c r="E395" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F395" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="396" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
-        <v>1594</v>
+        <v>949</v>
       </c>
       <c r="B396">
-        <v>18391</v>
+        <v>1762</v>
       </c>
       <c r="C396" t="s">
-        <v>1595</v>
+        <v>950</v>
       </c>
       <c r="D396" t="s">
-        <v>1596</v>
-[...5 lines deleted...]
-        <v>1598</v>
+        <v>951</v>
+      </c>
+      <c r="E396" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F396" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="397" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
-        <v>1594</v>
+        <v>952</v>
       </c>
       <c r="B397">
-        <v>18377</v>
+        <v>1679</v>
       </c>
       <c r="C397" t="s">
-        <v>1599</v>
+        <v>953</v>
       </c>
       <c r="D397" t="s">
-        <v>1600</v>
-[...5 lines deleted...]
-        <v>1602</v>
+        <v>954</v>
+      </c>
+      <c r="E397" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F397" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="398" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
-        <v>1594</v>
+        <v>952</v>
       </c>
       <c r="B398">
-        <v>18373</v>
+        <v>1667</v>
       </c>
       <c r="C398" t="s">
-        <v>1603</v>
+        <v>955</v>
       </c>
       <c r="D398" t="s">
-        <v>1604</v>
-[...5 lines deleted...]
-        <v>1606</v>
+        <v>956</v>
+      </c>
+      <c r="E398" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F398" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="399" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
-        <v>1594</v>
+        <v>957</v>
       </c>
       <c r="B399">
-        <v>18365</v>
+        <v>1538</v>
       </c>
       <c r="C399" t="s">
-        <v>1607</v>
+        <v>958</v>
       </c>
       <c r="D399" t="s">
-        <v>1608</v>
-[...5 lines deleted...]
-        <v>1610</v>
+        <v>959</v>
+      </c>
+      <c r="E399" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F399" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="400" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
-        <v>1611</v>
+        <v>960</v>
       </c>
       <c r="B400">
-        <v>18330</v>
+        <v>1494</v>
       </c>
       <c r="C400" t="s">
-        <v>1612</v>
+        <v>961</v>
       </c>
       <c r="D400" t="s">
-        <v>1613</v>
-[...5 lines deleted...]
-        <v>1615</v>
+        <v>962</v>
+      </c>
+      <c r="E400" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F400" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="401" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
-        <v>1611</v>
+        <v>960</v>
       </c>
       <c r="B401">
-        <v>18328</v>
+        <v>1456</v>
       </c>
       <c r="C401" t="s">
-        <v>1616</v>
+        <v>963</v>
       </c>
       <c r="D401" t="s">
-        <v>1617</v>
-[...5 lines deleted...]
-        <v>1619</v>
+        <v>964</v>
+      </c>
+      <c r="E401" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F401" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="402" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
-        <v>1620</v>
+        <v>965</v>
       </c>
       <c r="B402">
-        <v>18234</v>
+        <v>1424</v>
       </c>
       <c r="C402" t="s">
-        <v>1621</v>
+        <v>966</v>
       </c>
       <c r="D402" t="s">
-        <v>1622</v>
-[...5 lines deleted...]
-        <v>1624</v>
+        <v>967</v>
+      </c>
+      <c r="E402" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F402" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="403" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
-        <v>1625</v>
+        <v>965</v>
       </c>
       <c r="B403">
-        <v>18209</v>
+        <v>1422</v>
       </c>
       <c r="C403" t="s">
-        <v>1626</v>
+        <v>968</v>
       </c>
       <c r="D403" t="s">
-        <v>1627</v>
-[...5 lines deleted...]
-        <v>1629</v>
+        <v>969</v>
+      </c>
+      <c r="E403" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F403" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
-        <v>1625</v>
+        <v>965</v>
       </c>
       <c r="B404">
-        <v>18179</v>
+        <v>1415</v>
       </c>
       <c r="C404" t="s">
-        <v>1630</v>
+        <v>970</v>
       </c>
       <c r="D404" t="s">
-        <v>1631</v>
-[...5 lines deleted...]
-        <v>1633</v>
+        <v>971</v>
+      </c>
+      <c r="E404" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F404" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
-        <v>1625</v>
+        <v>972</v>
       </c>
       <c r="B405">
-        <v>18141</v>
+        <v>1260</v>
       </c>
       <c r="C405" t="s">
-        <v>1634</v>
+        <v>973</v>
       </c>
       <c r="D405" t="s">
-        <v>1635</v>
-[...5 lines deleted...]
-        <v>1637</v>
+        <v>974</v>
+      </c>
+      <c r="E405" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F405" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="406" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
-        <v>1638</v>
+        <v>972</v>
       </c>
       <c r="B406">
-        <v>18067</v>
+        <v>1238</v>
       </c>
       <c r="C406" t="s">
-        <v>1639</v>
+        <v>975</v>
       </c>
       <c r="D406" t="s">
-        <v>1640</v>
-[...5 lines deleted...]
-        <v>1642</v>
+        <v>976</v>
+      </c>
+      <c r="E406" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F406" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="407" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
-        <v>1638</v>
+        <v>977</v>
       </c>
       <c r="B407">
-        <v>18034</v>
+        <v>1021</v>
       </c>
       <c r="C407" t="s">
-        <v>1643</v>
+        <v>978</v>
       </c>
       <c r="D407" t="s">
-        <v>1644</v>
-[...5 lines deleted...]
-        <v>1646</v>
+        <v>979</v>
+      </c>
+      <c r="E407" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F407" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="408" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
-        <v>1638</v>
+        <v>980</v>
       </c>
       <c r="B408">
-        <v>18033</v>
+        <v>899</v>
       </c>
       <c r="C408" t="s">
-        <v>1647</v>
+        <v>981</v>
       </c>
       <c r="D408" t="s">
-        <v>1648</v>
-[...5 lines deleted...]
-        <v>1650</v>
+        <v>982</v>
+      </c>
+      <c r="E408" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F408" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="409" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
-        <v>1651</v>
+        <v>980</v>
       </c>
       <c r="B409">
-        <v>17855</v>
+        <v>894</v>
       </c>
       <c r="C409" t="s">
-        <v>1652</v>
+        <v>983</v>
       </c>
       <c r="D409" t="s">
-        <v>1653</v>
-[...5 lines deleted...]
-        <v>1655</v>
+        <v>984</v>
+      </c>
+      <c r="E409" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F409" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="410" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
-        <v>1651</v>
+        <v>980</v>
       </c>
       <c r="B410">
-        <v>17831</v>
+        <v>835</v>
       </c>
       <c r="C410" t="s">
-        <v>1656</v>
+        <v>985</v>
       </c>
       <c r="D410" t="s">
-        <v>1657</v>
-[...5 lines deleted...]
-        <v>1659</v>
+        <v>986</v>
+      </c>
+      <c r="E410" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F410" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="411" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
-        <v>1660</v>
+        <v>987</v>
       </c>
       <c r="B411">
-        <v>17781</v>
+        <v>718</v>
       </c>
       <c r="C411" t="s">
-        <v>1661</v>
+        <v>988</v>
       </c>
       <c r="D411" t="s">
-        <v>1662</v>
-[...5 lines deleted...]
-        <v>1664</v>
+        <v>989</v>
+      </c>
+      <c r="E411" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F411" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="412" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
-        <v>1660</v>
+        <v>987</v>
       </c>
       <c r="B412">
-        <v>17769</v>
+        <v>661</v>
       </c>
       <c r="C412" t="s">
-        <v>1665</v>
+        <v>10</v>
       </c>
       <c r="D412" t="s">
-        <v>1666</v>
+        <v>990</v>
       </c>
       <c r="E412" t="s">
-        <v>1667</v>
-[...2 lines deleted...]
-        <v>1668</v>
+        <v>10</v>
+      </c>
+      <c r="F412" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="413" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
-        <v>1669</v>
+        <v>987</v>
       </c>
       <c r="B413">
-        <v>17657</v>
+        <v>661</v>
       </c>
       <c r="C413" t="s">
-        <v>1670</v>
+        <v>10</v>
       </c>
       <c r="D413" t="s">
-        <v>1671</v>
+        <v>991</v>
       </c>
       <c r="E413" t="s">
-        <v>1672</v>
-[...2 lines deleted...]
-        <v>1673</v>
+        <v>10</v>
+      </c>
+      <c r="F413" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="414" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A414" t="s">
-        <v>1669</v>
+        <v>992</v>
       </c>
       <c r="B414">
-        <v>17655</v>
+        <v>604</v>
       </c>
       <c r="C414" t="s">
-        <v>1674</v>
+        <v>993</v>
       </c>
       <c r="D414" t="s">
-        <v>1675</v>
-[...5 lines deleted...]
-        <v>1677</v>
+        <v>994</v>
+      </c>
+      <c r="E414" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F414" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="415" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
-        <v>1678</v>
+        <v>995</v>
       </c>
       <c r="B415">
-        <v>17584</v>
+        <v>550</v>
       </c>
       <c r="C415" t="s">
-        <v>1679</v>
+        <v>996</v>
       </c>
       <c r="D415" t="s">
-        <v>1680</v>
-[...5 lines deleted...]
-        <v>1682</v>
+        <v>997</v>
+      </c>
+      <c r="E415" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F415" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="416" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A416" t="s">
-        <v>1683</v>
+        <v>998</v>
       </c>
       <c r="B416">
-        <v>17494</v>
+        <v>494</v>
       </c>
       <c r="C416" t="s">
-        <v>1684</v>
+        <v>999</v>
       </c>
       <c r="D416" t="s">
-        <v>1685</v>
-[...5 lines deleted...]
-        <v>1687</v>
+        <v>1000</v>
+      </c>
+      <c r="E416" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F416" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="417" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A417" t="s">
-        <v>1688</v>
+        <v>1001</v>
       </c>
       <c r="B417">
-        <v>17322</v>
+        <v>346</v>
       </c>
       <c r="C417" t="s">
-        <v>1689</v>
+        <v>1002</v>
       </c>
       <c r="D417" t="s">
-        <v>1690</v>
-[...5 lines deleted...]
-        <v>1692</v>
+        <v>1003</v>
+      </c>
+      <c r="E417" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F417" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="418" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A418" t="s">
-        <v>1688</v>
+        <v>1004</v>
       </c>
       <c r="B418">
-        <v>17314</v>
+        <v>19274</v>
       </c>
       <c r="C418" t="s">
-        <v>1693</v>
+        <v>1005</v>
       </c>
       <c r="D418" t="s">
-        <v>1694</v>
-[...5 lines deleted...]
-        <v>1696</v>
+        <v>1006</v>
+      </c>
+      <c r="E418" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F418" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="419" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A419" t="s">
-        <v>1697</v>
+        <v>1007</v>
       </c>
       <c r="B419">
-        <v>17289</v>
+        <v>19153</v>
       </c>
       <c r="C419" t="s">
-        <v>1698</v>
+        <v>1008</v>
       </c>
       <c r="D419" t="s">
-        <v>1699</v>
-[...5 lines deleted...]
-        <v>1701</v>
+        <v>1009</v>
+      </c>
+      <c r="E419" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F419" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="420" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A420" t="s">
-        <v>1697</v>
+        <v>1010</v>
       </c>
       <c r="B420">
-        <v>17287</v>
+        <v>18994</v>
       </c>
       <c r="C420" t="s">
-        <v>1702</v>
+        <v>1011</v>
       </c>
       <c r="D420" t="s">
-        <v>1703</v>
-[...5 lines deleted...]
-        <v>1705</v>
+        <v>1012</v>
+      </c>
+      <c r="E420" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F420" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="421" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A421" t="s">
-        <v>1697</v>
+        <v>1013</v>
       </c>
       <c r="B421">
-        <v>17268</v>
+        <v>18546</v>
       </c>
       <c r="C421" t="s">
-        <v>1706</v>
+        <v>1014</v>
       </c>
       <c r="D421" t="s">
-        <v>1707</v>
-[...5 lines deleted...]
-        <v>1709</v>
+        <v>1015</v>
+      </c>
+      <c r="E421" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F421" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="422" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A422" t="s">
-        <v>1697</v>
+        <v>1016</v>
       </c>
       <c r="B422">
-        <v>17266</v>
+        <v>18391</v>
       </c>
       <c r="C422" t="s">
-        <v>1710</v>
+        <v>1017</v>
       </c>
       <c r="D422" t="s">
-        <v>1711</v>
-[...5 lines deleted...]
-        <v>1713</v>
+        <v>1018</v>
+      </c>
+      <c r="E422" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F422" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="423" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A423" t="s">
-        <v>1714</v>
+        <v>1016</v>
       </c>
       <c r="B423">
-        <v>17178</v>
+        <v>18377</v>
       </c>
       <c r="C423" t="s">
-        <v>1715</v>
+        <v>1019</v>
       </c>
       <c r="D423" t="s">
-        <v>1716</v>
-[...5 lines deleted...]
-        <v>1718</v>
+        <v>1020</v>
+      </c>
+      <c r="E423" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F423" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="424" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A424" t="s">
-        <v>1719</v>
+        <v>1016</v>
       </c>
       <c r="B424">
-        <v>17121</v>
+        <v>18373</v>
       </c>
       <c r="C424" t="s">
-        <v>1720</v>
+        <v>1021</v>
       </c>
       <c r="D424" t="s">
-        <v>1721</v>
-[...5 lines deleted...]
-        <v>1723</v>
+        <v>1022</v>
+      </c>
+      <c r="E424" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F424" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="425" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A425" t="s">
-        <v>1719</v>
+        <v>1016</v>
       </c>
       <c r="B425">
-        <v>17076</v>
+        <v>18365</v>
       </c>
       <c r="C425" t="s">
-        <v>1724</v>
+        <v>1023</v>
       </c>
       <c r="D425" t="s">
-        <v>1725</v>
-[...5 lines deleted...]
-        <v>1727</v>
+        <v>1024</v>
+      </c>
+      <c r="E425" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F425" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="426" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A426" t="s">
-        <v>1728</v>
+        <v>1025</v>
       </c>
       <c r="B426">
-        <v>17034</v>
+        <v>18330</v>
       </c>
       <c r="C426" t="s">
-        <v>1729</v>
+        <v>1026</v>
       </c>
       <c r="D426" t="s">
-        <v>1730</v>
-[...5 lines deleted...]
-        <v>1732</v>
+        <v>1027</v>
+      </c>
+      <c r="E426" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F426" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="427" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A427" t="s">
-        <v>1728</v>
+        <v>1025</v>
       </c>
       <c r="B427">
-        <v>17027</v>
+        <v>18328</v>
       </c>
       <c r="C427" t="s">
-        <v>1733</v>
+        <v>1028</v>
       </c>
       <c r="D427" t="s">
-        <v>1734</v>
-[...5 lines deleted...]
-        <v>1736</v>
+        <v>1029</v>
+      </c>
+      <c r="E427" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F427" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="428" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A428" t="s">
-        <v>1737</v>
+        <v>1030</v>
       </c>
       <c r="B428">
-        <v>16973</v>
+        <v>18234</v>
       </c>
       <c r="C428" t="s">
-        <v>1738</v>
+        <v>1031</v>
       </c>
       <c r="D428" t="s">
-        <v>1739</v>
-[...5 lines deleted...]
-        <v>1741</v>
+        <v>1032</v>
+      </c>
+      <c r="E428" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F428" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="429" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A429" t="s">
-        <v>1742</v>
+        <v>1033</v>
       </c>
       <c r="B429">
-        <v>16889</v>
+        <v>18209</v>
       </c>
       <c r="C429" t="s">
-        <v>1743</v>
+        <v>1034</v>
       </c>
       <c r="D429" t="s">
-        <v>1744</v>
-[...5 lines deleted...]
-        <v>1746</v>
+        <v>1035</v>
+      </c>
+      <c r="E429" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F429" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="430" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A430" t="s">
-        <v>1742</v>
+        <v>1033</v>
       </c>
       <c r="B430">
-        <v>16871</v>
+        <v>18179</v>
       </c>
       <c r="C430" t="s">
-        <v>1747</v>
+        <v>1036</v>
       </c>
       <c r="D430" t="s">
-        <v>1748</v>
-[...5 lines deleted...]
-        <v>1750</v>
+        <v>1037</v>
+      </c>
+      <c r="E430" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F430" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="431" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A431" t="s">
-        <v>1742</v>
+        <v>1033</v>
       </c>
       <c r="B431">
-        <v>16869</v>
+        <v>18141</v>
       </c>
       <c r="C431" t="s">
-        <v>1751</v>
+        <v>1038</v>
       </c>
       <c r="D431" t="s">
-        <v>1752</v>
-[...5 lines deleted...]
-        <v>1754</v>
+        <v>1039</v>
+      </c>
+      <c r="E431" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F431" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="432" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A432" t="s">
-        <v>1755</v>
+        <v>1040</v>
       </c>
       <c r="B432">
-        <v>16766</v>
+        <v>18067</v>
       </c>
       <c r="C432" t="s">
-        <v>1756</v>
+        <v>1041</v>
       </c>
       <c r="D432" t="s">
-        <v>1757</v>
-[...5 lines deleted...]
-        <v>1759</v>
+        <v>1042</v>
+      </c>
+      <c r="E432" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F432" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="433" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A433" t="s">
-        <v>1755</v>
+        <v>1040</v>
       </c>
       <c r="B433">
-        <v>16735</v>
+        <v>18034</v>
       </c>
       <c r="C433" t="s">
-        <v>1760</v>
+        <v>1043</v>
       </c>
       <c r="D433" t="s">
-        <v>1761</v>
-[...5 lines deleted...]
-        <v>1763</v>
+        <v>1044</v>
+      </c>
+      <c r="E433" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F433" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="434" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A434" t="s">
-        <v>1755</v>
+        <v>1040</v>
       </c>
       <c r="B434">
-        <v>16731</v>
+        <v>18033</v>
       </c>
       <c r="C434" t="s">
-        <v>1764</v>
+        <v>1045</v>
       </c>
       <c r="D434" t="s">
-        <v>1765</v>
-[...5 lines deleted...]
-        <v>1767</v>
+        <v>1046</v>
+      </c>
+      <c r="E434" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F434" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="435" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
-        <v>1768</v>
+        <v>1047</v>
       </c>
       <c r="B435">
-        <v>16591</v>
+        <v>17855</v>
       </c>
       <c r="C435" t="s">
-        <v>1769</v>
+        <v>1048</v>
       </c>
       <c r="D435" t="s">
-        <v>1770</v>
-[...5 lines deleted...]
-        <v>1772</v>
+        <v>1049</v>
+      </c>
+      <c r="E435" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F435" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="436" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A436" t="s">
-        <v>1768</v>
+        <v>1047</v>
       </c>
       <c r="B436">
-        <v>16575</v>
+        <v>17831</v>
       </c>
       <c r="C436" t="s">
-        <v>1773</v>
+        <v>1050</v>
       </c>
       <c r="D436" t="s">
-        <v>1774</v>
-[...5 lines deleted...]
-        <v>1776</v>
+        <v>1051</v>
+      </c>
+      <c r="E436" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F436" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="437" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A437" t="s">
-        <v>1777</v>
+        <v>1052</v>
       </c>
       <c r="B437">
-        <v>16496</v>
+        <v>17781</v>
       </c>
       <c r="C437" t="s">
-        <v>1778</v>
+        <v>1053</v>
       </c>
       <c r="D437" t="s">
-        <v>1779</v>
-[...5 lines deleted...]
-        <v>1781</v>
+        <v>1054</v>
+      </c>
+      <c r="E437" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F437" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="438" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A438" t="s">
-        <v>1782</v>
+        <v>1052</v>
       </c>
       <c r="B438">
-        <v>16395</v>
+        <v>17769</v>
       </c>
       <c r="C438" t="s">
-        <v>1783</v>
+        <v>1055</v>
       </c>
       <c r="D438" t="s">
-        <v>1784</v>
-[...5 lines deleted...]
-        <v>1786</v>
+        <v>1056</v>
+      </c>
+      <c r="E438" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F438" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="439" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A439" t="s">
-        <v>1782</v>
+        <v>1057</v>
       </c>
       <c r="B439">
-        <v>16393</v>
+        <v>17657</v>
       </c>
       <c r="C439" t="s">
-        <v>1787</v>
+        <v>1058</v>
       </c>
       <c r="D439" t="s">
-        <v>1788</v>
-[...5 lines deleted...]
-        <v>1790</v>
+        <v>1059</v>
+      </c>
+      <c r="E439" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F439" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="440" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A440" t="s">
-        <v>1791</v>
+        <v>1057</v>
       </c>
       <c r="B440">
-        <v>16275</v>
+        <v>17655</v>
       </c>
       <c r="C440" t="s">
-        <v>1792</v>
+        <v>1060</v>
       </c>
       <c r="D440" t="s">
-        <v>1793</v>
-[...5 lines deleted...]
-        <v>1795</v>
+        <v>1061</v>
+      </c>
+      <c r="E440" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F440" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="441" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A441" t="s">
-        <v>1796</v>
+        <v>1062</v>
       </c>
       <c r="B441">
-        <v>16059</v>
+        <v>17584</v>
       </c>
       <c r="C441" t="s">
-        <v>1797</v>
+        <v>1063</v>
       </c>
       <c r="D441" t="s">
-        <v>1798</v>
-[...5 lines deleted...]
-        <v>1800</v>
+        <v>1064</v>
+      </c>
+      <c r="E441" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F441" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="442" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A442" t="s">
-        <v>1801</v>
+        <v>1065</v>
       </c>
       <c r="B442">
-        <v>15974</v>
+        <v>17494</v>
       </c>
       <c r="C442" t="s">
-        <v>1802</v>
+        <v>1066</v>
       </c>
       <c r="D442" t="s">
-        <v>1803</v>
-[...5 lines deleted...]
-        <v>1805</v>
+        <v>1067</v>
+      </c>
+      <c r="E442" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F442" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="443" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A443" t="s">
-        <v>1801</v>
+        <v>1068</v>
       </c>
       <c r="B443">
-        <v>15968</v>
+        <v>17322</v>
       </c>
       <c r="C443" t="s">
-        <v>1806</v>
+        <v>1069</v>
       </c>
       <c r="D443" t="s">
-        <v>1807</v>
-[...5 lines deleted...]
-        <v>1809</v>
+        <v>1070</v>
+      </c>
+      <c r="E443" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F443" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="444" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A444" t="s">
-        <v>1801</v>
+        <v>1068</v>
       </c>
       <c r="B444">
-        <v>15962</v>
+        <v>17314</v>
       </c>
       <c r="C444" t="s">
-        <v>1810</v>
+        <v>1071</v>
       </c>
       <c r="D444" t="s">
-        <v>1811</v>
-[...5 lines deleted...]
-        <v>1813</v>
+        <v>1072</v>
+      </c>
+      <c r="E444" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F444" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="445" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A445" t="s">
-        <v>1801</v>
+        <v>1073</v>
       </c>
       <c r="B445">
-        <v>15949</v>
+        <v>17289</v>
       </c>
       <c r="C445" t="s">
-        <v>1814</v>
+        <v>1074</v>
       </c>
       <c r="D445" t="s">
-        <v>1815</v>
-[...5 lines deleted...]
-        <v>1817</v>
+        <v>1075</v>
+      </c>
+      <c r="E445" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F445" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="446" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A446" t="s">
-        <v>1818</v>
+        <v>1073</v>
       </c>
       <c r="B446">
-        <v>15893</v>
+        <v>17287</v>
       </c>
       <c r="C446" t="s">
-        <v>1819</v>
+        <v>1076</v>
       </c>
       <c r="D446" t="s">
-        <v>1820</v>
-[...5 lines deleted...]
-        <v>1822</v>
+        <v>1077</v>
+      </c>
+      <c r="E446" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F446" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="447" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A447" t="s">
-        <v>1823</v>
+        <v>1073</v>
       </c>
       <c r="B447">
-        <v>15665</v>
+        <v>17268</v>
       </c>
       <c r="C447" t="s">
-        <v>1824</v>
+        <v>1078</v>
       </c>
       <c r="D447" t="s">
-        <v>1825</v>
-[...5 lines deleted...]
-        <v>1827</v>
+        <v>1079</v>
+      </c>
+      <c r="E447" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F447" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="448" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A448" t="s">
-        <v>1823</v>
+        <v>1073</v>
       </c>
       <c r="B448">
-        <v>15653</v>
+        <v>17266</v>
       </c>
       <c r="C448" t="s">
-        <v>1828</v>
+        <v>1080</v>
       </c>
       <c r="D448" t="s">
-        <v>1829</v>
-[...5 lines deleted...]
-        <v>1831</v>
+        <v>1081</v>
+      </c>
+      <c r="E448" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F448" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="449" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A449" t="s">
-        <v>1832</v>
+        <v>1082</v>
       </c>
       <c r="B449">
-        <v>15533</v>
+        <v>17178</v>
       </c>
       <c r="C449" t="s">
-        <v>1833</v>
+        <v>1083</v>
       </c>
       <c r="D449" t="s">
-        <v>1834</v>
-[...5 lines deleted...]
-        <v>1836</v>
+        <v>1084</v>
+      </c>
+      <c r="E449" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F449" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="450" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A450" t="s">
-        <v>1832</v>
+        <v>1085</v>
       </c>
       <c r="B450">
-        <v>15519</v>
+        <v>17121</v>
       </c>
       <c r="C450" t="s">
-        <v>1837</v>
+        <v>1086</v>
       </c>
       <c r="D450" t="s">
-        <v>1838</v>
-[...5 lines deleted...]
-        <v>1840</v>
+        <v>1087</v>
+      </c>
+      <c r="E450" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F450" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="451" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A451" t="s">
-        <v>1832</v>
+        <v>1085</v>
       </c>
       <c r="B451">
-        <v>15488</v>
+        <v>17076</v>
       </c>
       <c r="C451" t="s">
-        <v>1841</v>
+        <v>1088</v>
       </c>
       <c r="D451" t="s">
-        <v>1842</v>
-[...5 lines deleted...]
-        <v>1844</v>
+        <v>1089</v>
+      </c>
+      <c r="E451" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F451" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="452" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A452" t="s">
-        <v>1845</v>
+        <v>1090</v>
       </c>
       <c r="B452">
-        <v>15420</v>
+        <v>17034</v>
       </c>
       <c r="C452" t="s">
-        <v>1846</v>
+        <v>1091</v>
       </c>
       <c r="D452" t="s">
-        <v>1847</v>
-[...5 lines deleted...]
-        <v>1849</v>
+        <v>1092</v>
+      </c>
+      <c r="E452" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F452" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="453" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A453" t="s">
-        <v>1845</v>
+        <v>1090</v>
       </c>
       <c r="B453">
-        <v>15370</v>
+        <v>17027</v>
       </c>
       <c r="C453" t="s">
-        <v>1850</v>
+        <v>1093</v>
       </c>
       <c r="D453" t="s">
-        <v>1851</v>
-[...5 lines deleted...]
-        <v>1853</v>
+        <v>1094</v>
+      </c>
+      <c r="E453" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F453" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="454" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A454" t="s">
-        <v>1854</v>
+        <v>1095</v>
       </c>
       <c r="B454">
-        <v>15407</v>
+        <v>16973</v>
       </c>
       <c r="C454" t="s">
-        <v>1855</v>
+        <v>1096</v>
       </c>
       <c r="D454" t="s">
-        <v>1856</v>
-[...5 lines deleted...]
-        <v>1858</v>
+        <v>1097</v>
+      </c>
+      <c r="E454" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F454" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="455" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A455" t="s">
-        <v>1859</v>
+        <v>1098</v>
       </c>
       <c r="B455">
-        <v>15187</v>
+        <v>16889</v>
       </c>
       <c r="C455" t="s">
-        <v>1860</v>
+        <v>1099</v>
       </c>
       <c r="D455" t="s">
-        <v>1861</v>
-[...5 lines deleted...]
-        <v>1863</v>
+        <v>1100</v>
+      </c>
+      <c r="E455" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F455" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="456" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A456" t="s">
-        <v>1859</v>
+        <v>1098</v>
       </c>
       <c r="B456">
-        <v>15185</v>
+        <v>16871</v>
       </c>
       <c r="C456" t="s">
-        <v>1864</v>
+        <v>1101</v>
       </c>
       <c r="D456" t="s">
-        <v>1865</v>
-[...5 lines deleted...]
-        <v>1867</v>
+        <v>1102</v>
+      </c>
+      <c r="E456" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F456" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="457" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A457" t="s">
-        <v>1868</v>
+        <v>1098</v>
       </c>
       <c r="B457">
-        <v>14991</v>
+        <v>16869</v>
       </c>
       <c r="C457" t="s">
-        <v>1869</v>
+        <v>1103</v>
       </c>
       <c r="D457" t="s">
-        <v>1870</v>
-[...5 lines deleted...]
-        <v>1872</v>
+        <v>1104</v>
+      </c>
+      <c r="E457" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F457" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="458" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A458" t="s">
-        <v>1868</v>
+        <v>1105</v>
       </c>
       <c r="B458">
-        <v>14990</v>
+        <v>16766</v>
       </c>
       <c r="C458" t="s">
-        <v>1873</v>
+        <v>1106</v>
       </c>
       <c r="D458" t="s">
-        <v>1874</v>
-[...5 lines deleted...]
-        <v>1876</v>
+        <v>1107</v>
+      </c>
+      <c r="E458" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F458" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="459" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A459" t="s">
-        <v>1868</v>
+        <v>1105</v>
       </c>
       <c r="B459">
-        <v>14989</v>
+        <v>16735</v>
       </c>
       <c r="C459" t="s">
-        <v>1877</v>
+        <v>1108</v>
       </c>
       <c r="D459" t="s">
-        <v>1878</v>
-[...5 lines deleted...]
-        <v>1880</v>
+        <v>1109</v>
+      </c>
+      <c r="E459" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F459" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="460" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A460" t="s">
-        <v>1881</v>
+        <v>1105</v>
       </c>
       <c r="B460">
-        <v>14965</v>
+        <v>16731</v>
       </c>
       <c r="C460" t="s">
-        <v>1882</v>
+        <v>1110</v>
       </c>
       <c r="D460" t="s">
-        <v>1883</v>
-[...5 lines deleted...]
-        <v>1885</v>
+        <v>1111</v>
+      </c>
+      <c r="E460" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F460" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="461" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A461" t="s">
-        <v>1886</v>
+        <v>1112</v>
       </c>
       <c r="B461">
-        <v>14842</v>
+        <v>16591</v>
       </c>
       <c r="C461" t="s">
-        <v>1887</v>
+        <v>1113</v>
       </c>
       <c r="D461" t="s">
-        <v>1888</v>
-[...5 lines deleted...]
-        <v>1890</v>
+        <v>1114</v>
+      </c>
+      <c r="E461" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F461" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="462" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A462" t="s">
-        <v>1886</v>
+        <v>1112</v>
       </c>
       <c r="B462">
-        <v>14804</v>
+        <v>16575</v>
       </c>
       <c r="C462" t="s">
-        <v>1891</v>
+        <v>1115</v>
       </c>
       <c r="D462" t="s">
-        <v>1892</v>
-[...5 lines deleted...]
-        <v>1894</v>
+        <v>1116</v>
+      </c>
+      <c r="E462" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F462" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="463" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A463" t="s">
-        <v>1895</v>
+        <v>1117</v>
       </c>
       <c r="B463">
-        <v>14567</v>
+        <v>16496</v>
       </c>
       <c r="C463" t="s">
-        <v>1896</v>
+        <v>1118</v>
       </c>
       <c r="D463" t="s">
-        <v>1897</v>
-[...5 lines deleted...]
-        <v>1899</v>
+        <v>1119</v>
+      </c>
+      <c r="E463" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F463" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="464" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A464" t="s">
-        <v>1895</v>
+        <v>1120</v>
       </c>
       <c r="B464">
-        <v>14538</v>
+        <v>16395</v>
       </c>
       <c r="C464" t="s">
-        <v>1900</v>
+        <v>1121</v>
       </c>
       <c r="D464" t="s">
-        <v>1901</v>
-[...5 lines deleted...]
-        <v>1903</v>
+        <v>1122</v>
+      </c>
+      <c r="E464" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F464" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="465" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A465" t="s">
-        <v>1904</v>
+        <v>1120</v>
       </c>
       <c r="B465">
-        <v>14517</v>
+        <v>16393</v>
       </c>
       <c r="C465" t="s">
-        <v>1905</v>
+        <v>1123</v>
       </c>
       <c r="D465" t="s">
-        <v>1906</v>
-[...5 lines deleted...]
-        <v>1908</v>
+        <v>1124</v>
+      </c>
+      <c r="E465" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F465" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="466" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A466" t="s">
-        <v>1909</v>
+        <v>1125</v>
       </c>
       <c r="B466">
-        <v>14327</v>
+        <v>16275</v>
       </c>
       <c r="C466" t="s">
-        <v>1910</v>
+        <v>1126</v>
       </c>
       <c r="D466" t="s">
-        <v>1911</v>
-[...5 lines deleted...]
-        <v>1913</v>
+        <v>1127</v>
+      </c>
+      <c r="E466" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F466" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="467" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A467" t="s">
-        <v>1914</v>
+        <v>1128</v>
       </c>
       <c r="B467">
-        <v>14148</v>
+        <v>16059</v>
       </c>
       <c r="C467" t="s">
-        <v>1915</v>
+        <v>1129</v>
       </c>
       <c r="D467" t="s">
-        <v>1916</v>
-[...5 lines deleted...]
-        <v>1918</v>
+        <v>1130</v>
+      </c>
+      <c r="E467" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F467" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="468" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A468" t="s">
-        <v>1914</v>
+        <v>1131</v>
       </c>
       <c r="B468">
-        <v>14148</v>
+        <v>15974</v>
       </c>
       <c r="C468" t="s">
-        <v>1919</v>
+        <v>1132</v>
       </c>
       <c r="D468" t="s">
-        <v>1920</v>
-[...5 lines deleted...]
-        <v>1922</v>
+        <v>1133</v>
+      </c>
+      <c r="E468" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F468" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="469" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A469" t="s">
-        <v>1923</v>
+        <v>1131</v>
       </c>
       <c r="B469">
-        <v>14005</v>
+        <v>15968</v>
       </c>
       <c r="C469" t="s">
-        <v>1924</v>
+        <v>1134</v>
       </c>
       <c r="D469" t="s">
-        <v>1925</v>
-[...5 lines deleted...]
-        <v>1927</v>
+        <v>1135</v>
+      </c>
+      <c r="E469" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F469" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="470" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A470" t="s">
-        <v>1928</v>
+        <v>1131</v>
       </c>
       <c r="B470">
-        <v>13911</v>
+        <v>15962</v>
       </c>
       <c r="C470" t="s">
-        <v>1929</v>
+        <v>1136</v>
       </c>
       <c r="D470" t="s">
-        <v>1930</v>
-[...5 lines deleted...]
-        <v>1932</v>
+        <v>1137</v>
+      </c>
+      <c r="E470" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F470" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="471" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A471" t="s">
-        <v>1933</v>
+        <v>1131</v>
       </c>
       <c r="B471">
-        <v>13592</v>
+        <v>15949</v>
       </c>
       <c r="C471" t="s">
-        <v>1934</v>
+        <v>1138</v>
       </c>
       <c r="D471" t="s">
-        <v>1935</v>
-[...5 lines deleted...]
-        <v>1937</v>
+        <v>1139</v>
+      </c>
+      <c r="E471" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F471" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="472" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A472" t="s">
-        <v>1938</v>
+        <v>1140</v>
       </c>
       <c r="B472">
-        <v>13360</v>
+        <v>15893</v>
       </c>
       <c r="C472" t="s">
-        <v>1939</v>
+        <v>1141</v>
       </c>
       <c r="D472" t="s">
-        <v>1940</v>
-[...5 lines deleted...]
-        <v>1942</v>
+        <v>1142</v>
+      </c>
+      <c r="E472" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F472" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="473" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A473" t="s">
-        <v>1938</v>
+        <v>1143</v>
       </c>
       <c r="B473">
-        <v>13350</v>
+        <v>15665</v>
       </c>
       <c r="C473" t="s">
-        <v>1943</v>
+        <v>1144</v>
       </c>
       <c r="D473" t="s">
-        <v>1944</v>
-[...5 lines deleted...]
-        <v>1946</v>
+        <v>1145</v>
+      </c>
+      <c r="E473" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F473" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="474" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A474" t="s">
-        <v>1947</v>
+        <v>1143</v>
       </c>
       <c r="B474">
-        <v>12912</v>
+        <v>15653</v>
       </c>
       <c r="C474" t="s">
-        <v>1948</v>
+        <v>1146</v>
       </c>
       <c r="D474" t="s">
-        <v>1949</v>
-[...5 lines deleted...]
-        <v>1951</v>
+        <v>1147</v>
+      </c>
+      <c r="E474" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F474" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="475" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A475" t="s">
-        <v>1952</v>
+        <v>1148</v>
       </c>
       <c r="B475">
-        <v>12433</v>
+        <v>15533</v>
       </c>
       <c r="C475" t="s">
-        <v>1953</v>
+        <v>1149</v>
       </c>
       <c r="D475" t="s">
-        <v>1954</v>
-[...5 lines deleted...]
-        <v>1956</v>
+        <v>1150</v>
+      </c>
+      <c r="E475" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F475" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="476" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A476" t="s">
-        <v>1957</v>
+        <v>1148</v>
       </c>
       <c r="B476">
-        <v>11961</v>
+        <v>15519</v>
       </c>
       <c r="C476" t="s">
-        <v>1958</v>
+        <v>1151</v>
       </c>
       <c r="D476" t="s">
-        <v>1959</v>
-[...5 lines deleted...]
-        <v>1961</v>
+        <v>1152</v>
+      </c>
+      <c r="E476" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F476" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="477" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A477" t="s">
-        <v>1962</v>
+        <v>1148</v>
       </c>
       <c r="B477">
-        <v>11690</v>
+        <v>15488</v>
       </c>
       <c r="C477" t="s">
-        <v>1963</v>
+        <v>1153</v>
       </c>
       <c r="D477" t="s">
-        <v>1964</v>
-[...5 lines deleted...]
-        <v>1966</v>
+        <v>1154</v>
+      </c>
+      <c r="E477" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F477" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="478" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A478" t="s">
-        <v>1967</v>
+        <v>1155</v>
       </c>
       <c r="B478">
-        <v>11041</v>
+        <v>15420</v>
       </c>
       <c r="C478" t="s">
-        <v>627</v>
+        <v>1156</v>
       </c>
       <c r="D478" t="s">
-        <v>1968</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>1157</v>
+      </c>
+      <c r="E478" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F478" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="479" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A479" t="s">
-        <v>1969</v>
+        <v>1155</v>
       </c>
       <c r="B479">
-        <v>11425</v>
+        <v>15370</v>
       </c>
       <c r="C479" t="s">
-        <v>1970</v>
+        <v>1158</v>
       </c>
       <c r="D479" t="s">
-        <v>1971</v>
-[...5 lines deleted...]
-        <v>1973</v>
+        <v>1159</v>
+      </c>
+      <c r="E479" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F479" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="480" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A480" t="s">
-        <v>1974</v>
+        <v>1160</v>
       </c>
       <c r="B480">
-        <v>11038</v>
+        <v>15407</v>
       </c>
       <c r="C480" t="s">
-        <v>627</v>
+        <v>1161</v>
       </c>
       <c r="D480" t="s">
-        <v>1975</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>1162</v>
+      </c>
+      <c r="E480" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F480" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="481" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A481" t="s">
-        <v>1976</v>
+        <v>1163</v>
       </c>
       <c r="B481">
-        <v>8674</v>
+        <v>15187</v>
       </c>
       <c r="C481" t="s">
-        <v>1977</v>
+        <v>1164</v>
       </c>
       <c r="D481" t="s">
-        <v>1978</v>
-[...5 lines deleted...]
-        <v>1980</v>
+        <v>1165</v>
+      </c>
+      <c r="E481" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F481" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="482" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A482" t="s">
-        <v>1981</v>
+        <v>1163</v>
       </c>
       <c r="B482">
-        <v>18160</v>
+        <v>15185</v>
       </c>
       <c r="C482" t="s">
-        <v>1982</v>
+        <v>1166</v>
       </c>
       <c r="D482" t="s">
-        <v>1983</v>
-[...5 lines deleted...]
-        <v>1985</v>
+        <v>1167</v>
+      </c>
+      <c r="E482" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F482" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="483" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A483" t="s">
-        <v>1986</v>
+        <v>1168</v>
       </c>
       <c r="B483">
-        <v>17982</v>
+        <v>14991</v>
       </c>
       <c r="C483" t="s">
-        <v>1987</v>
+        <v>1169</v>
       </c>
       <c r="D483" t="s">
-        <v>1988</v>
-[...5 lines deleted...]
-        <v>1990</v>
+        <v>1170</v>
+      </c>
+      <c r="E483" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F483" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="484" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A484" t="s">
-        <v>1991</v>
+        <v>1168</v>
       </c>
       <c r="B484">
-        <v>17778</v>
+        <v>14990</v>
       </c>
       <c r="C484" t="s">
-        <v>1992</v>
+        <v>1171</v>
       </c>
       <c r="D484" t="s">
-        <v>1993</v>
-[...5 lines deleted...]
-        <v>1995</v>
+        <v>1172</v>
+      </c>
+      <c r="E484" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F484" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="485" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A485" t="s">
-        <v>1996</v>
+        <v>1168</v>
       </c>
       <c r="B485">
-        <v>8480</v>
+        <v>14989</v>
       </c>
       <c r="C485" t="s">
-        <v>627</v>
+        <v>1173</v>
       </c>
       <c r="D485" t="s">
-        <v>1997</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>1174</v>
+      </c>
+      <c r="E485" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F485" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="486" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A486" t="s">
-        <v>1996</v>
+        <v>1175</v>
       </c>
       <c r="B486">
-        <v>8442</v>
+        <v>14965</v>
       </c>
       <c r="C486" t="s">
-        <v>627</v>
+        <v>1176</v>
       </c>
       <c r="D486" t="s">
-        <v>1998</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>1177</v>
+      </c>
+      <c r="E486" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F486" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="487" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A487" t="s">
-        <v>1999</v>
+        <v>1178</v>
       </c>
       <c r="B487">
-        <v>7743</v>
+        <v>14842</v>
       </c>
       <c r="C487" t="s">
-        <v>627</v>
+        <v>1179</v>
       </c>
       <c r="D487" t="s">
-        <v>2000</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>1180</v>
+      </c>
+      <c r="E487" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F487" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="488" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A488" t="s">
-        <v>1999</v>
+        <v>1178</v>
       </c>
       <c r="B488">
+        <v>14804</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E488" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F488" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="489" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A489" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B489">
+        <v>14567</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E489" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F489" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="490" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A490" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B490">
+        <v>14538</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E490" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F490" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="491" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A491" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B491">
+        <v>14517</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E491" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F491" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="492" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A492" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B492">
+        <v>14327</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E492" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F492" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="493" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A493" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B493">
+        <v>14148</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E493" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F493" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="494" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A494" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B494">
+        <v>14148</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E494" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F494" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="495" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A495" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B495">
+        <v>14005</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E495" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F495" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="496" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A496" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B496">
+        <v>13911</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E496" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F496" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="497" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A497" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B497">
+        <v>13592</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E497" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F497" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="498" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A498" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B498">
+        <v>13360</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E498" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F498" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="499" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A499" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B499">
+        <v>13350</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E499" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F499" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="500" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A500" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B500">
+        <v>12912</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E500" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F500" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="501" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A501" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B501">
+        <v>12433</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E501" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F501" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="502" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A502" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B502">
+        <v>11961</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E502" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F502" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="503" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A503" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B503">
+        <v>11690</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E503" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F503" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="504" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A504" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B504">
+        <v>11041</v>
+      </c>
+      <c r="C504" t="s">
+        <v>10</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E504" t="s">
+        <v>10</v>
+      </c>
+      <c r="F504" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="505" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A505" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B505">
+        <v>11425</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E505" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F505" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="506" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A506" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B506">
+        <v>11038</v>
+      </c>
+      <c r="C506" t="s">
+        <v>10</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E506" t="s">
+        <v>10</v>
+      </c>
+      <c r="F506" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="507" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A507" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B507">
+        <v>8674</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E507" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F507" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="508" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A508" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B508">
+        <v>18160</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E508" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F508" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="509" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A509" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B509">
+        <v>17982</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E509" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F509" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="510" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A510" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B510">
+        <v>17778</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E510" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F510" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="511" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A511" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B511">
+        <v>8480</v>
+      </c>
+      <c r="C511" t="s">
+        <v>10</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E511" t="s">
+        <v>10</v>
+      </c>
+      <c r="F511" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="512" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A512" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B512">
+        <v>8442</v>
+      </c>
+      <c r="C512" t="s">
+        <v>10</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E512" t="s">
+        <v>10</v>
+      </c>
+      <c r="F512" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="513" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A513" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B513">
         <v>7743</v>
       </c>
-      <c r="C488" t="s">
-[...9 lines deleted...]
-        <v>629</v>
+      <c r="C513" t="s">
+        <v>10</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E513" t="s">
+        <v>10</v>
+      </c>
+      <c r="F513" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="514" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A514" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B514">
+        <v>7743</v>
+      </c>
+      <c r="C514" t="s">
+        <v>10</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E514" t="s">
+        <v>10</v>
+      </c>
+      <c r="F514" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="E10" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="E11" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="E13" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="E14" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="E16" r:id="rId26"/>
+    <hyperlink ref="F16" r:id="rId27"/>
+    <hyperlink ref="E17" r:id="rId28"/>
+    <hyperlink ref="F17" r:id="rId29"/>
+    <hyperlink ref="E18" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="E19" r:id="rId32"/>
+    <hyperlink ref="F19" r:id="rId33"/>
+    <hyperlink ref="E20" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="E22" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="E27" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="E29" r:id="rId52"/>
+    <hyperlink ref="F29" r:id="rId53"/>
+    <hyperlink ref="E30" r:id="rId54"/>
+    <hyperlink ref="F30" r:id="rId55"/>
+    <hyperlink ref="E31" r:id="rId56"/>
+    <hyperlink ref="F31" r:id="rId57"/>
+    <hyperlink ref="E32" r:id="rId58"/>
+    <hyperlink ref="F32" r:id="rId59"/>
+    <hyperlink ref="E33" r:id="rId60"/>
+    <hyperlink ref="F33" r:id="rId61"/>
+    <hyperlink ref="F34" r:id="rId62"/>
+    <hyperlink ref="E35" r:id="rId63"/>
+    <hyperlink ref="F35" r:id="rId64"/>
+    <hyperlink ref="E36" r:id="rId65"/>
+    <hyperlink ref="F36" r:id="rId66"/>
+    <hyperlink ref="E37" r:id="rId67"/>
+    <hyperlink ref="F37" r:id="rId68"/>
+    <hyperlink ref="E38" r:id="rId69"/>
+    <hyperlink ref="F38" r:id="rId70"/>
+    <hyperlink ref="E39" r:id="rId71"/>
+    <hyperlink ref="F39" r:id="rId72"/>
+    <hyperlink ref="E40" r:id="rId73"/>
+    <hyperlink ref="F40" r:id="rId74"/>
+    <hyperlink ref="E41" r:id="rId75"/>
+    <hyperlink ref="F41" r:id="rId76"/>
+    <hyperlink ref="E42" r:id="rId77"/>
+    <hyperlink ref="F42" r:id="rId78"/>
+    <hyperlink ref="E43" r:id="rId79"/>
+    <hyperlink ref="F43" r:id="rId80"/>
+    <hyperlink ref="E44" r:id="rId81"/>
+    <hyperlink ref="F44" r:id="rId82"/>
+    <hyperlink ref="E45" r:id="rId83"/>
+    <hyperlink ref="F45" r:id="rId84"/>
+    <hyperlink ref="E46" r:id="rId85"/>
+    <hyperlink ref="F46" r:id="rId86"/>
+    <hyperlink ref="E47" r:id="rId87"/>
+    <hyperlink ref="F47" r:id="rId88"/>
+    <hyperlink ref="E48" r:id="rId89"/>
+    <hyperlink ref="F48" r:id="rId90"/>
+    <hyperlink ref="E49" r:id="rId91"/>
+    <hyperlink ref="F49" r:id="rId92"/>
+    <hyperlink ref="E50" r:id="rId93"/>
+    <hyperlink ref="F50" r:id="rId94"/>
+    <hyperlink ref="E51" r:id="rId95"/>
+    <hyperlink ref="F51" r:id="rId96"/>
+    <hyperlink ref="E52" r:id="rId97"/>
+    <hyperlink ref="F52" r:id="rId98"/>
+    <hyperlink ref="E53" r:id="rId99"/>
+    <hyperlink ref="F53" r:id="rId100"/>
+    <hyperlink ref="E54" r:id="rId101"/>
+    <hyperlink ref="F54" r:id="rId102"/>
+    <hyperlink ref="E55" r:id="rId103"/>
+    <hyperlink ref="F55" r:id="rId104"/>
+    <hyperlink ref="E56" r:id="rId105"/>
+    <hyperlink ref="F56" r:id="rId106"/>
+    <hyperlink ref="E57" r:id="rId107"/>
+    <hyperlink ref="F57" r:id="rId108"/>
+    <hyperlink ref="E58" r:id="rId109"/>
+    <hyperlink ref="F58" r:id="rId110"/>
+    <hyperlink ref="E59" r:id="rId111"/>
+    <hyperlink ref="F59" r:id="rId112"/>
+    <hyperlink ref="E60" r:id="rId113"/>
+    <hyperlink ref="F60" r:id="rId114"/>
+    <hyperlink ref="E61" r:id="rId115"/>
+    <hyperlink ref="F61" r:id="rId116"/>
+    <hyperlink ref="E62" r:id="rId117"/>
+    <hyperlink ref="F62" r:id="rId118"/>
+    <hyperlink ref="E63" r:id="rId119"/>
+    <hyperlink ref="F63" r:id="rId120"/>
+    <hyperlink ref="E64" r:id="rId121"/>
+    <hyperlink ref="F64" r:id="rId122"/>
+    <hyperlink ref="E65" r:id="rId123"/>
+    <hyperlink ref="F65" r:id="rId124"/>
+    <hyperlink ref="E66" r:id="rId125"/>
+    <hyperlink ref="F66" r:id="rId126"/>
+    <hyperlink ref="E67" r:id="rId127"/>
+    <hyperlink ref="F67" r:id="rId128"/>
+    <hyperlink ref="E68" r:id="rId129"/>
+    <hyperlink ref="F68" r:id="rId130"/>
+    <hyperlink ref="E69" r:id="rId131"/>
+    <hyperlink ref="F69" r:id="rId132"/>
+    <hyperlink ref="E70" r:id="rId133"/>
+    <hyperlink ref="F70" r:id="rId134"/>
+    <hyperlink ref="E71" r:id="rId135"/>
+    <hyperlink ref="F71" r:id="rId136"/>
+    <hyperlink ref="E72" r:id="rId137"/>
+    <hyperlink ref="F72" r:id="rId138"/>
+    <hyperlink ref="E73" r:id="rId139"/>
+    <hyperlink ref="F73" r:id="rId140"/>
+    <hyperlink ref="E74" r:id="rId141"/>
+    <hyperlink ref="F74" r:id="rId142"/>
+    <hyperlink ref="E75" r:id="rId143"/>
+    <hyperlink ref="F75" r:id="rId144"/>
+    <hyperlink ref="E76" r:id="rId145"/>
+    <hyperlink ref="F76" r:id="rId146"/>
+    <hyperlink ref="E77" r:id="rId147"/>
+    <hyperlink ref="F77" r:id="rId148"/>
+    <hyperlink ref="E78" r:id="rId149"/>
+    <hyperlink ref="F78" r:id="rId150"/>
+    <hyperlink ref="E79" r:id="rId151"/>
+    <hyperlink ref="F79" r:id="rId152"/>
+    <hyperlink ref="E80" r:id="rId153"/>
+    <hyperlink ref="F80" r:id="rId154"/>
+    <hyperlink ref="E81" r:id="rId155"/>
+    <hyperlink ref="F81" r:id="rId156"/>
+    <hyperlink ref="E82" r:id="rId157"/>
+    <hyperlink ref="F82" r:id="rId158"/>
+    <hyperlink ref="E83" r:id="rId159"/>
+    <hyperlink ref="F83" r:id="rId160"/>
+    <hyperlink ref="E84" r:id="rId161"/>
+    <hyperlink ref="F84" r:id="rId162"/>
+    <hyperlink ref="E85" r:id="rId163"/>
+    <hyperlink ref="F85" r:id="rId164"/>
+    <hyperlink ref="E86" r:id="rId165"/>
+    <hyperlink ref="F86" r:id="rId166"/>
+    <hyperlink ref="E87" r:id="rId167"/>
+    <hyperlink ref="F87" r:id="rId168"/>
+    <hyperlink ref="E88" r:id="rId169"/>
+    <hyperlink ref="F88" r:id="rId170"/>
+    <hyperlink ref="E89" r:id="rId171"/>
+    <hyperlink ref="F89" r:id="rId172"/>
+    <hyperlink ref="E90" r:id="rId173"/>
+    <hyperlink ref="F90" r:id="rId174"/>
+    <hyperlink ref="E91" r:id="rId175"/>
+    <hyperlink ref="F91" r:id="rId176"/>
+    <hyperlink ref="E92" r:id="rId177"/>
+    <hyperlink ref="F92" r:id="rId178"/>
+    <hyperlink ref="E93" r:id="rId179"/>
+    <hyperlink ref="F93" r:id="rId180"/>
+    <hyperlink ref="E94" r:id="rId181"/>
+    <hyperlink ref="F94" r:id="rId182"/>
+    <hyperlink ref="E95" r:id="rId183"/>
+    <hyperlink ref="F95" r:id="rId184"/>
+    <hyperlink ref="E96" r:id="rId185"/>
+    <hyperlink ref="F96" r:id="rId186"/>
+    <hyperlink ref="E97" r:id="rId187"/>
+    <hyperlink ref="F97" r:id="rId188"/>
+    <hyperlink ref="E98" r:id="rId189"/>
+    <hyperlink ref="F98" r:id="rId190"/>
+    <hyperlink ref="E99" r:id="rId191"/>
+    <hyperlink ref="F99" r:id="rId192"/>
+    <hyperlink ref="E100" r:id="rId193"/>
+    <hyperlink ref="F100" r:id="rId194"/>
+    <hyperlink ref="E101" r:id="rId195"/>
+    <hyperlink ref="F101" r:id="rId196"/>
+    <hyperlink ref="E102" r:id="rId197"/>
+    <hyperlink ref="F102" r:id="rId198"/>
+    <hyperlink ref="E103" r:id="rId199"/>
+    <hyperlink ref="F103" r:id="rId200"/>
+    <hyperlink ref="E104" r:id="rId201"/>
+    <hyperlink ref="F104" r:id="rId202"/>
+    <hyperlink ref="E105" r:id="rId203"/>
+    <hyperlink ref="F105" r:id="rId204"/>
+    <hyperlink ref="E106" r:id="rId205"/>
+    <hyperlink ref="F106" r:id="rId206"/>
+    <hyperlink ref="E107" r:id="rId207"/>
+    <hyperlink ref="F107" r:id="rId208"/>
+    <hyperlink ref="E108" r:id="rId209"/>
+    <hyperlink ref="F108" r:id="rId210"/>
+    <hyperlink ref="E109" r:id="rId211"/>
+    <hyperlink ref="F109" r:id="rId212"/>
+    <hyperlink ref="E110" r:id="rId213"/>
+    <hyperlink ref="F110" r:id="rId214"/>
+    <hyperlink ref="E111" r:id="rId215"/>
+    <hyperlink ref="F111" r:id="rId216"/>
+    <hyperlink ref="E112" r:id="rId217"/>
+    <hyperlink ref="F112" r:id="rId218"/>
+    <hyperlink ref="E113" r:id="rId219"/>
+    <hyperlink ref="F113" r:id="rId220"/>
+    <hyperlink ref="E114" r:id="rId221"/>
+    <hyperlink ref="F114" r:id="rId222"/>
+    <hyperlink ref="E115" r:id="rId223"/>
+    <hyperlink ref="F115" r:id="rId224"/>
+    <hyperlink ref="E116" r:id="rId225"/>
+    <hyperlink ref="F116" r:id="rId226"/>
+    <hyperlink ref="E117" r:id="rId227"/>
+    <hyperlink ref="F117" r:id="rId228"/>
+    <hyperlink ref="E118" r:id="rId229"/>
+    <hyperlink ref="F118" r:id="rId230"/>
+    <hyperlink ref="E119" r:id="rId231"/>
+    <hyperlink ref="F119" r:id="rId232"/>
+    <hyperlink ref="E120" r:id="rId233"/>
+    <hyperlink ref="F120" r:id="rId234"/>
+    <hyperlink ref="E121" r:id="rId235"/>
+    <hyperlink ref="F121" r:id="rId236"/>
+    <hyperlink ref="E122" r:id="rId237"/>
+    <hyperlink ref="F122" r:id="rId238"/>
+    <hyperlink ref="E123" r:id="rId239"/>
+    <hyperlink ref="F123" r:id="rId240"/>
+    <hyperlink ref="E124" r:id="rId241"/>
+    <hyperlink ref="F124" r:id="rId242"/>
+    <hyperlink ref="E125" r:id="rId243"/>
+    <hyperlink ref="F125" r:id="rId244"/>
+    <hyperlink ref="E126" r:id="rId245"/>
+    <hyperlink ref="F126" r:id="rId246"/>
+    <hyperlink ref="E127" r:id="rId247"/>
+    <hyperlink ref="F127" r:id="rId248"/>
+    <hyperlink ref="E128" r:id="rId249"/>
+    <hyperlink ref="F128" r:id="rId250"/>
+    <hyperlink ref="E129" r:id="rId251"/>
+    <hyperlink ref="F129" r:id="rId252"/>
+    <hyperlink ref="E130" r:id="rId253"/>
+    <hyperlink ref="F130" r:id="rId254"/>
+    <hyperlink ref="E131" r:id="rId255"/>
+    <hyperlink ref="F131" r:id="rId256"/>
+    <hyperlink ref="E132" r:id="rId257"/>
+    <hyperlink ref="F132" r:id="rId258"/>
+    <hyperlink ref="E133" r:id="rId259"/>
+    <hyperlink ref="F133" r:id="rId260"/>
+    <hyperlink ref="E134" r:id="rId261"/>
+    <hyperlink ref="F134" r:id="rId262"/>
+    <hyperlink ref="E135" r:id="rId263"/>
+    <hyperlink ref="F135" r:id="rId264"/>
+    <hyperlink ref="E136" r:id="rId265"/>
+    <hyperlink ref="F136" r:id="rId266"/>
+    <hyperlink ref="E137" r:id="rId267"/>
+    <hyperlink ref="F137" r:id="rId268"/>
+    <hyperlink ref="E138" r:id="rId269"/>
+    <hyperlink ref="F138" r:id="rId270"/>
+    <hyperlink ref="E139" r:id="rId271"/>
+    <hyperlink ref="F139" r:id="rId272"/>
+    <hyperlink ref="E140" r:id="rId273"/>
+    <hyperlink ref="F140" r:id="rId274"/>
+    <hyperlink ref="E141" r:id="rId275"/>
+    <hyperlink ref="F141" r:id="rId276"/>
+    <hyperlink ref="E142" r:id="rId277"/>
+    <hyperlink ref="F142" r:id="rId278"/>
+    <hyperlink ref="E143" r:id="rId279"/>
+    <hyperlink ref="F143" r:id="rId280"/>
+    <hyperlink ref="E144" r:id="rId281"/>
+    <hyperlink ref="F144" r:id="rId282"/>
+    <hyperlink ref="E145" r:id="rId283"/>
+    <hyperlink ref="F145" r:id="rId284"/>
+    <hyperlink ref="E146" r:id="rId285"/>
+    <hyperlink ref="F146" r:id="rId286"/>
+    <hyperlink ref="E147" r:id="rId287"/>
+    <hyperlink ref="F147" r:id="rId288"/>
+    <hyperlink ref="E148" r:id="rId289"/>
+    <hyperlink ref="F148" r:id="rId290"/>
+    <hyperlink ref="E149" r:id="rId291"/>
+    <hyperlink ref="F149" r:id="rId292"/>
+    <hyperlink ref="E150" r:id="rId293"/>
+    <hyperlink ref="F150" r:id="rId294"/>
+    <hyperlink ref="E151" r:id="rId295"/>
+    <hyperlink ref="F151" r:id="rId296"/>
+    <hyperlink ref="E152" r:id="rId297"/>
+    <hyperlink ref="F152" r:id="rId298"/>
+    <hyperlink ref="E153" r:id="rId299"/>
+    <hyperlink ref="F153" r:id="rId300"/>
+    <hyperlink ref="E154" r:id="rId301"/>
+    <hyperlink ref="F154" r:id="rId302"/>
+    <hyperlink ref="E155" r:id="rId303"/>
+    <hyperlink ref="F155" r:id="rId304"/>
+    <hyperlink ref="E156" r:id="rId305"/>
+    <hyperlink ref="F156" r:id="rId306"/>
+    <hyperlink ref="E157" r:id="rId307"/>
+    <hyperlink ref="F157" r:id="rId308"/>
+    <hyperlink ref="E158" r:id="rId309"/>
+    <hyperlink ref="F158" r:id="rId310"/>
+    <hyperlink ref="E159" r:id="rId311"/>
+    <hyperlink ref="F159" r:id="rId312"/>
+    <hyperlink ref="E160" r:id="rId313"/>
+    <hyperlink ref="F160" r:id="rId314"/>
+    <hyperlink ref="F161" r:id="rId315"/>
+    <hyperlink ref="E162" r:id="rId316"/>
+    <hyperlink ref="F162" r:id="rId317"/>
+    <hyperlink ref="E163" r:id="rId318"/>
+    <hyperlink ref="F163" r:id="rId319"/>
+    <hyperlink ref="E164" r:id="rId320"/>
+    <hyperlink ref="F164" r:id="rId321"/>
+    <hyperlink ref="E165" r:id="rId322"/>
+    <hyperlink ref="F165" r:id="rId323"/>
+    <hyperlink ref="E166" r:id="rId324"/>
+    <hyperlink ref="F166" r:id="rId325"/>
+    <hyperlink ref="E167" r:id="rId326"/>
+    <hyperlink ref="F167" r:id="rId327"/>
+    <hyperlink ref="E168" r:id="rId328"/>
+    <hyperlink ref="F168" r:id="rId329"/>
+    <hyperlink ref="E169" r:id="rId330"/>
+    <hyperlink ref="F169" r:id="rId331"/>
+    <hyperlink ref="E170" r:id="rId332"/>
+    <hyperlink ref="F170" r:id="rId333"/>
+    <hyperlink ref="E171" r:id="rId334"/>
+    <hyperlink ref="F171" r:id="rId335"/>
+    <hyperlink ref="E172" r:id="rId336"/>
+    <hyperlink ref="F172" r:id="rId337"/>
+    <hyperlink ref="E173" r:id="rId338"/>
+    <hyperlink ref="F173" r:id="rId339"/>
+    <hyperlink ref="E174" r:id="rId340"/>
+    <hyperlink ref="F174" r:id="rId341"/>
+    <hyperlink ref="E175" r:id="rId342"/>
+    <hyperlink ref="F175" r:id="rId343"/>
+    <hyperlink ref="E176" r:id="rId344"/>
+    <hyperlink ref="F176" r:id="rId345"/>
+    <hyperlink ref="E177" r:id="rId346"/>
+    <hyperlink ref="F177" r:id="rId347"/>
+    <hyperlink ref="E178" r:id="rId348"/>
+    <hyperlink ref="F178" r:id="rId349"/>
+    <hyperlink ref="E179" r:id="rId350"/>
+    <hyperlink ref="F179" r:id="rId351"/>
+    <hyperlink ref="E180" r:id="rId352"/>
+    <hyperlink ref="F180" r:id="rId353"/>
+    <hyperlink ref="E181" r:id="rId354"/>
+    <hyperlink ref="F181" r:id="rId355"/>
+    <hyperlink ref="E182" r:id="rId356"/>
+    <hyperlink ref="F182" r:id="rId357"/>
+    <hyperlink ref="E183" r:id="rId358"/>
+    <hyperlink ref="F183" r:id="rId359"/>
+    <hyperlink ref="E184" r:id="rId360"/>
+    <hyperlink ref="F184" r:id="rId361"/>
+    <hyperlink ref="E185" r:id="rId362"/>
+    <hyperlink ref="F185" r:id="rId363"/>
+    <hyperlink ref="E186" r:id="rId364"/>
+    <hyperlink ref="F186" r:id="rId365"/>
+    <hyperlink ref="E187" r:id="rId366"/>
+    <hyperlink ref="F187" r:id="rId367"/>
+    <hyperlink ref="E188" r:id="rId368"/>
+    <hyperlink ref="F188" r:id="rId369"/>
+    <hyperlink ref="E189" r:id="rId370"/>
+    <hyperlink ref="F189" r:id="rId371"/>
+    <hyperlink ref="E190" r:id="rId372"/>
+    <hyperlink ref="F190" r:id="rId373"/>
+    <hyperlink ref="E191" r:id="rId374"/>
+    <hyperlink ref="F191" r:id="rId375"/>
+    <hyperlink ref="E192" r:id="rId376"/>
+    <hyperlink ref="F192" r:id="rId377"/>
+    <hyperlink ref="E193" r:id="rId378"/>
+    <hyperlink ref="F193" r:id="rId379"/>
+    <hyperlink ref="E194" r:id="rId380"/>
+    <hyperlink ref="F194" r:id="rId381"/>
+    <hyperlink ref="E195" r:id="rId382"/>
+    <hyperlink ref="F195" r:id="rId383"/>
+    <hyperlink ref="E196" r:id="rId384"/>
+    <hyperlink ref="F196" r:id="rId385"/>
+    <hyperlink ref="E197" r:id="rId386"/>
+    <hyperlink ref="F197" r:id="rId387"/>
+    <hyperlink ref="E198" r:id="rId388"/>
+    <hyperlink ref="F198" r:id="rId389"/>
+    <hyperlink ref="E199" r:id="rId390"/>
+    <hyperlink ref="F199" r:id="rId391"/>
+    <hyperlink ref="E200" r:id="rId392"/>
+    <hyperlink ref="F200" r:id="rId393"/>
+    <hyperlink ref="E201" r:id="rId394"/>
+    <hyperlink ref="F201" r:id="rId395"/>
+    <hyperlink ref="E202" r:id="rId396"/>
+    <hyperlink ref="F202" r:id="rId397"/>
+    <hyperlink ref="E203" r:id="rId398"/>
+    <hyperlink ref="F203" r:id="rId399"/>
+    <hyperlink ref="E204" r:id="rId400"/>
+    <hyperlink ref="F204" r:id="rId401"/>
+    <hyperlink ref="E205" r:id="rId402"/>
+    <hyperlink ref="F205" r:id="rId403"/>
+    <hyperlink ref="E206" r:id="rId404"/>
+    <hyperlink ref="F206" r:id="rId405"/>
+    <hyperlink ref="E207" r:id="rId406"/>
+    <hyperlink ref="F207" r:id="rId407"/>
+    <hyperlink ref="E208" r:id="rId408"/>
+    <hyperlink ref="F208" r:id="rId409"/>
+    <hyperlink ref="E209" r:id="rId410"/>
+    <hyperlink ref="F209" r:id="rId411"/>
+    <hyperlink ref="E210" r:id="rId412"/>
+    <hyperlink ref="F210" r:id="rId413"/>
+    <hyperlink ref="E211" r:id="rId414"/>
+    <hyperlink ref="F211" r:id="rId415"/>
+    <hyperlink ref="E212" r:id="rId416"/>
+    <hyperlink ref="F212" r:id="rId417"/>
+    <hyperlink ref="E213" r:id="rId418"/>
+    <hyperlink ref="F213" r:id="rId419"/>
+    <hyperlink ref="E214" r:id="rId420"/>
+    <hyperlink ref="F214" r:id="rId421"/>
+    <hyperlink ref="E215" r:id="rId422"/>
+    <hyperlink ref="F215" r:id="rId423"/>
+    <hyperlink ref="F216" r:id="rId424"/>
+    <hyperlink ref="E217" r:id="rId425"/>
+    <hyperlink ref="F217" r:id="rId426"/>
+    <hyperlink ref="E218" r:id="rId427"/>
+    <hyperlink ref="F218" r:id="rId428"/>
+    <hyperlink ref="E219" r:id="rId429"/>
+    <hyperlink ref="F219" r:id="rId430"/>
+    <hyperlink ref="E220" r:id="rId431"/>
+    <hyperlink ref="F220" r:id="rId432"/>
+    <hyperlink ref="E221" r:id="rId433"/>
+    <hyperlink ref="F221" r:id="rId434"/>
+    <hyperlink ref="E222" r:id="rId435"/>
+    <hyperlink ref="F222" r:id="rId436"/>
+    <hyperlink ref="E223" r:id="rId437"/>
+    <hyperlink ref="F223" r:id="rId438"/>
+    <hyperlink ref="E224" r:id="rId439"/>
+    <hyperlink ref="F224" r:id="rId440"/>
+    <hyperlink ref="E225" r:id="rId441"/>
+    <hyperlink ref="F225" r:id="rId442"/>
+    <hyperlink ref="E226" r:id="rId443"/>
+    <hyperlink ref="F226" r:id="rId444"/>
+    <hyperlink ref="F227" r:id="rId445"/>
+    <hyperlink ref="E228" r:id="rId446"/>
+    <hyperlink ref="F228" r:id="rId447"/>
+    <hyperlink ref="F229" r:id="rId448"/>
+    <hyperlink ref="F230" r:id="rId449"/>
+    <hyperlink ref="F231" r:id="rId450"/>
+    <hyperlink ref="F232" r:id="rId451"/>
+    <hyperlink ref="F233" r:id="rId452"/>
+    <hyperlink ref="F234" r:id="rId453"/>
+    <hyperlink ref="F235" r:id="rId454"/>
+    <hyperlink ref="F236" r:id="rId455"/>
+    <hyperlink ref="F237" r:id="rId456"/>
+    <hyperlink ref="F238" r:id="rId457"/>
+    <hyperlink ref="E239" r:id="rId458"/>
+    <hyperlink ref="F239" r:id="rId459"/>
+    <hyperlink ref="F240" r:id="rId460"/>
+    <hyperlink ref="F241" r:id="rId461"/>
+    <hyperlink ref="F242" r:id="rId462"/>
+    <hyperlink ref="F243" r:id="rId463"/>
+    <hyperlink ref="E244" r:id="rId464"/>
+    <hyperlink ref="F244" r:id="rId465"/>
+    <hyperlink ref="E245" r:id="rId466"/>
+    <hyperlink ref="F245" r:id="rId467"/>
+    <hyperlink ref="E246" r:id="rId468"/>
+    <hyperlink ref="F246" r:id="rId469"/>
+    <hyperlink ref="F247" r:id="rId470"/>
+    <hyperlink ref="F248" r:id="rId471"/>
+    <hyperlink ref="F249" r:id="rId472"/>
+    <hyperlink ref="F250" r:id="rId473"/>
+    <hyperlink ref="E251" r:id="rId474"/>
+    <hyperlink ref="F251" r:id="rId475"/>
+    <hyperlink ref="E252" r:id="rId476"/>
+    <hyperlink ref="F252" r:id="rId477"/>
+    <hyperlink ref="E253" r:id="rId478"/>
+    <hyperlink ref="F253" r:id="rId479"/>
+    <hyperlink ref="E254" r:id="rId480"/>
+    <hyperlink ref="F254" r:id="rId481"/>
+    <hyperlink ref="E255" r:id="rId482"/>
+    <hyperlink ref="F255" r:id="rId483"/>
+    <hyperlink ref="F256" r:id="rId484"/>
+    <hyperlink ref="F257" r:id="rId485"/>
+    <hyperlink ref="F258" r:id="rId486"/>
+    <hyperlink ref="F259" r:id="rId487"/>
+    <hyperlink ref="E260" r:id="rId488"/>
+    <hyperlink ref="F260" r:id="rId489"/>
+    <hyperlink ref="E261" r:id="rId490"/>
+    <hyperlink ref="F261" r:id="rId491"/>
+    <hyperlink ref="E262" r:id="rId492"/>
+    <hyperlink ref="F262" r:id="rId493"/>
+    <hyperlink ref="E263" r:id="rId494"/>
+    <hyperlink ref="F263" r:id="rId495"/>
+    <hyperlink ref="E264" r:id="rId496"/>
+    <hyperlink ref="F264" r:id="rId497"/>
+    <hyperlink ref="E265" r:id="rId498"/>
+    <hyperlink ref="F265" r:id="rId499"/>
+    <hyperlink ref="E266" r:id="rId500"/>
+    <hyperlink ref="F266" r:id="rId501"/>
+    <hyperlink ref="E267" r:id="rId502"/>
+    <hyperlink ref="F267" r:id="rId503"/>
+    <hyperlink ref="E268" r:id="rId504"/>
+    <hyperlink ref="F268" r:id="rId505"/>
+    <hyperlink ref="E269" r:id="rId506"/>
+    <hyperlink ref="F269" r:id="rId507"/>
+    <hyperlink ref="E270" r:id="rId508"/>
+    <hyperlink ref="F270" r:id="rId509"/>
+    <hyperlink ref="E271" r:id="rId510"/>
+    <hyperlink ref="F271" r:id="rId511"/>
+    <hyperlink ref="F272" r:id="rId512"/>
+    <hyperlink ref="E273" r:id="rId513"/>
+    <hyperlink ref="F273" r:id="rId514"/>
+    <hyperlink ref="E274" r:id="rId515"/>
+    <hyperlink ref="F274" r:id="rId516"/>
+    <hyperlink ref="F275" r:id="rId517"/>
+    <hyperlink ref="E276" r:id="rId518"/>
+    <hyperlink ref="F276" r:id="rId519"/>
+    <hyperlink ref="E277" r:id="rId520"/>
+    <hyperlink ref="F277" r:id="rId521"/>
+    <hyperlink ref="E278" r:id="rId522"/>
+    <hyperlink ref="F278" r:id="rId523"/>
+    <hyperlink ref="E279" r:id="rId524"/>
+    <hyperlink ref="F279" r:id="rId525"/>
+    <hyperlink ref="E280" r:id="rId526"/>
+    <hyperlink ref="F280" r:id="rId527"/>
+    <hyperlink ref="E281" r:id="rId528"/>
+    <hyperlink ref="F281" r:id="rId529"/>
+    <hyperlink ref="E282" r:id="rId530"/>
+    <hyperlink ref="F282" r:id="rId531"/>
+    <hyperlink ref="E283" r:id="rId532"/>
+    <hyperlink ref="F283" r:id="rId533"/>
+    <hyperlink ref="F284" r:id="rId534"/>
+    <hyperlink ref="F285" r:id="rId535"/>
+    <hyperlink ref="E286" r:id="rId536"/>
+    <hyperlink ref="F286" r:id="rId537"/>
+    <hyperlink ref="E287" r:id="rId538"/>
+    <hyperlink ref="F287" r:id="rId539"/>
+    <hyperlink ref="E288" r:id="rId540"/>
+    <hyperlink ref="F288" r:id="rId541"/>
+    <hyperlink ref="E289" r:id="rId542"/>
+    <hyperlink ref="F289" r:id="rId543"/>
+    <hyperlink ref="E290" r:id="rId544"/>
+    <hyperlink ref="F290" r:id="rId545"/>
+    <hyperlink ref="E291" r:id="rId546"/>
+    <hyperlink ref="F291" r:id="rId547"/>
+    <hyperlink ref="E292" r:id="rId548"/>
+    <hyperlink ref="F292" r:id="rId549"/>
+    <hyperlink ref="E293" r:id="rId550"/>
+    <hyperlink ref="F293" r:id="rId551"/>
+    <hyperlink ref="E294" r:id="rId552"/>
+    <hyperlink ref="F294" r:id="rId553"/>
+    <hyperlink ref="E295" r:id="rId554"/>
+    <hyperlink ref="F295" r:id="rId555"/>
+    <hyperlink ref="E296" r:id="rId556"/>
+    <hyperlink ref="F296" r:id="rId557"/>
+    <hyperlink ref="E297" r:id="rId558"/>
+    <hyperlink ref="F297" r:id="rId559"/>
+    <hyperlink ref="E298" r:id="rId560"/>
+    <hyperlink ref="F298" r:id="rId561"/>
+    <hyperlink ref="E299" r:id="rId562"/>
+    <hyperlink ref="F299" r:id="rId563"/>
+    <hyperlink ref="E300" r:id="rId564"/>
+    <hyperlink ref="F300" r:id="rId565"/>
+    <hyperlink ref="E301" r:id="rId566"/>
+    <hyperlink ref="F301" r:id="rId567"/>
+    <hyperlink ref="E302" r:id="rId568"/>
+    <hyperlink ref="F302" r:id="rId569"/>
+    <hyperlink ref="E303" r:id="rId570"/>
+    <hyperlink ref="F303" r:id="rId571"/>
+    <hyperlink ref="E304" r:id="rId572"/>
+    <hyperlink ref="F304" r:id="rId573"/>
+    <hyperlink ref="E305" r:id="rId574"/>
+    <hyperlink ref="F305" r:id="rId575"/>
+    <hyperlink ref="E306" r:id="rId576"/>
+    <hyperlink ref="F306" r:id="rId577"/>
+    <hyperlink ref="E307" r:id="rId578"/>
+    <hyperlink ref="F307" r:id="rId579"/>
+    <hyperlink ref="E308" r:id="rId580"/>
+    <hyperlink ref="F308" r:id="rId581"/>
+    <hyperlink ref="E309" r:id="rId582"/>
+    <hyperlink ref="F309" r:id="rId583"/>
+    <hyperlink ref="E310" r:id="rId584"/>
+    <hyperlink ref="F310" r:id="rId585"/>
+    <hyperlink ref="E311" r:id="rId586"/>
+    <hyperlink ref="F311" r:id="rId587"/>
+    <hyperlink ref="E312" r:id="rId588"/>
+    <hyperlink ref="F312" r:id="rId589"/>
+    <hyperlink ref="E313" r:id="rId590"/>
+    <hyperlink ref="F313" r:id="rId591"/>
+    <hyperlink ref="F314" r:id="rId592"/>
+    <hyperlink ref="E315" r:id="rId593"/>
+    <hyperlink ref="F315" r:id="rId594"/>
+    <hyperlink ref="E316" r:id="rId595"/>
+    <hyperlink ref="F316" r:id="rId596"/>
+    <hyperlink ref="E317" r:id="rId597"/>
+    <hyperlink ref="F317" r:id="rId598"/>
+    <hyperlink ref="F318" r:id="rId599"/>
+    <hyperlink ref="F319" r:id="rId600"/>
+    <hyperlink ref="F320" r:id="rId601"/>
+    <hyperlink ref="F321" r:id="rId602"/>
+    <hyperlink ref="F322" r:id="rId603"/>
+    <hyperlink ref="F323" r:id="rId604"/>
+    <hyperlink ref="F324" r:id="rId605"/>
+    <hyperlink ref="F325" r:id="rId606"/>
+    <hyperlink ref="F326" r:id="rId607"/>
+    <hyperlink ref="F327" r:id="rId608"/>
+    <hyperlink ref="F328" r:id="rId609"/>
+    <hyperlink ref="F329" r:id="rId610"/>
+    <hyperlink ref="F330" r:id="rId611"/>
+    <hyperlink ref="F331" r:id="rId612"/>
+    <hyperlink ref="F332" r:id="rId613"/>
+    <hyperlink ref="F333" r:id="rId614"/>
+    <hyperlink ref="F334" r:id="rId615"/>
+    <hyperlink ref="F335" r:id="rId616"/>
+    <hyperlink ref="F336" r:id="rId617"/>
+    <hyperlink ref="F337" r:id="rId618"/>
+    <hyperlink ref="F338" r:id="rId619"/>
+    <hyperlink ref="F339" r:id="rId620"/>
+    <hyperlink ref="F340" r:id="rId621"/>
+    <hyperlink ref="F341" r:id="rId622"/>
+    <hyperlink ref="F342" r:id="rId623"/>
+    <hyperlink ref="F343" r:id="rId624"/>
+    <hyperlink ref="F344" r:id="rId625"/>
+    <hyperlink ref="E345" r:id="rId626"/>
+    <hyperlink ref="F345" r:id="rId627"/>
+    <hyperlink ref="E346" r:id="rId628"/>
+    <hyperlink ref="F346" r:id="rId629"/>
+    <hyperlink ref="E347" r:id="rId630"/>
+    <hyperlink ref="F347" r:id="rId631"/>
+    <hyperlink ref="E348" r:id="rId632"/>
+    <hyperlink ref="F348" r:id="rId633"/>
+    <hyperlink ref="E349" r:id="rId634"/>
+    <hyperlink ref="F349" r:id="rId635"/>
+    <hyperlink ref="E350" r:id="rId636"/>
+    <hyperlink ref="F350" r:id="rId637"/>
+    <hyperlink ref="F351" r:id="rId638"/>
+    <hyperlink ref="E352" r:id="rId639"/>
+    <hyperlink ref="F352" r:id="rId640"/>
+    <hyperlink ref="F353" r:id="rId641"/>
+    <hyperlink ref="F354" r:id="rId642"/>
+    <hyperlink ref="F355" r:id="rId643"/>
+    <hyperlink ref="F356" r:id="rId644"/>
+    <hyperlink ref="E357" r:id="rId645"/>
+    <hyperlink ref="F357" r:id="rId646"/>
+    <hyperlink ref="E358" r:id="rId647"/>
+    <hyperlink ref="F358" r:id="rId648"/>
+    <hyperlink ref="E359" r:id="rId649"/>
+    <hyperlink ref="F359" r:id="rId650"/>
+    <hyperlink ref="E360" r:id="rId651"/>
+    <hyperlink ref="F360" r:id="rId652"/>
+    <hyperlink ref="F361" r:id="rId653"/>
+    <hyperlink ref="E362" r:id="rId654"/>
+    <hyperlink ref="F362" r:id="rId655"/>
+    <hyperlink ref="E363" r:id="rId656"/>
+    <hyperlink ref="F363" r:id="rId657"/>
+    <hyperlink ref="E364" r:id="rId658"/>
+    <hyperlink ref="F364" r:id="rId659"/>
+    <hyperlink ref="E365" r:id="rId660"/>
+    <hyperlink ref="F365" r:id="rId661"/>
+    <hyperlink ref="E366" r:id="rId662"/>
+    <hyperlink ref="F366" r:id="rId663"/>
+    <hyperlink ref="E367" r:id="rId664"/>
+    <hyperlink ref="F367" r:id="rId665"/>
+    <hyperlink ref="E368" r:id="rId666"/>
+    <hyperlink ref="F368" r:id="rId667"/>
+    <hyperlink ref="E369" r:id="rId668"/>
+    <hyperlink ref="F369" r:id="rId669"/>
+    <hyperlink ref="E370" r:id="rId670"/>
+    <hyperlink ref="F370" r:id="rId671"/>
+    <hyperlink ref="E371" r:id="rId672"/>
+    <hyperlink ref="F371" r:id="rId673"/>
+    <hyperlink ref="E372" r:id="rId674"/>
+    <hyperlink ref="F372" r:id="rId675"/>
+    <hyperlink ref="E373" r:id="rId676"/>
+    <hyperlink ref="F373" r:id="rId677"/>
+    <hyperlink ref="E374" r:id="rId678"/>
+    <hyperlink ref="F374" r:id="rId679"/>
+    <hyperlink ref="E375" r:id="rId680"/>
+    <hyperlink ref="F375" r:id="rId681"/>
+    <hyperlink ref="E376" r:id="rId682"/>
+    <hyperlink ref="F376" r:id="rId683"/>
+    <hyperlink ref="F377" r:id="rId684"/>
+    <hyperlink ref="F378" r:id="rId685"/>
+    <hyperlink ref="E379" r:id="rId686"/>
+    <hyperlink ref="F379" r:id="rId687"/>
+    <hyperlink ref="E380" r:id="rId688"/>
+    <hyperlink ref="F380" r:id="rId689"/>
+    <hyperlink ref="E381" r:id="rId690"/>
+    <hyperlink ref="F381" r:id="rId691"/>
+    <hyperlink ref="E382" r:id="rId692"/>
+    <hyperlink ref="F382" r:id="rId693"/>
+    <hyperlink ref="F383" r:id="rId694"/>
+    <hyperlink ref="F384" r:id="rId695"/>
+    <hyperlink ref="F385" r:id="rId696"/>
+    <hyperlink ref="F386" r:id="rId697"/>
+    <hyperlink ref="E387" r:id="rId698"/>
+    <hyperlink ref="F387" r:id="rId699"/>
+    <hyperlink ref="F388" r:id="rId700"/>
+    <hyperlink ref="E389" r:id="rId701"/>
+    <hyperlink ref="F389" r:id="rId702"/>
+    <hyperlink ref="E390" r:id="rId703"/>
+    <hyperlink ref="F390" r:id="rId704"/>
+    <hyperlink ref="E391" r:id="rId705"/>
+    <hyperlink ref="F391" r:id="rId706"/>
+    <hyperlink ref="E392" r:id="rId707"/>
+    <hyperlink ref="F392" r:id="rId708"/>
+    <hyperlink ref="E393" r:id="rId709"/>
+    <hyperlink ref="F393" r:id="rId710"/>
+    <hyperlink ref="E394" r:id="rId711"/>
+    <hyperlink ref="F394" r:id="rId712"/>
+    <hyperlink ref="E395" r:id="rId713"/>
+    <hyperlink ref="F395" r:id="rId714"/>
+    <hyperlink ref="E396" r:id="rId715"/>
+    <hyperlink ref="F396" r:id="rId716"/>
+    <hyperlink ref="E397" r:id="rId717"/>
+    <hyperlink ref="F397" r:id="rId718"/>
+    <hyperlink ref="E398" r:id="rId719"/>
+    <hyperlink ref="F398" r:id="rId720"/>
+    <hyperlink ref="E399" r:id="rId721"/>
+    <hyperlink ref="F399" r:id="rId722"/>
+    <hyperlink ref="E400" r:id="rId723"/>
+    <hyperlink ref="F400" r:id="rId724"/>
+    <hyperlink ref="E401" r:id="rId725"/>
+    <hyperlink ref="F401" r:id="rId726"/>
+    <hyperlink ref="E402" r:id="rId727"/>
+    <hyperlink ref="F402" r:id="rId728"/>
+    <hyperlink ref="E403" r:id="rId729"/>
+    <hyperlink ref="F403" r:id="rId730"/>
+    <hyperlink ref="E404" r:id="rId731"/>
+    <hyperlink ref="F404" r:id="rId732"/>
+    <hyperlink ref="E405" r:id="rId733"/>
+    <hyperlink ref="F405" r:id="rId734"/>
+    <hyperlink ref="E406" r:id="rId735"/>
+    <hyperlink ref="F406" r:id="rId736"/>
+    <hyperlink ref="E407" r:id="rId737"/>
+    <hyperlink ref="F407" r:id="rId738"/>
+    <hyperlink ref="E408" r:id="rId739"/>
+    <hyperlink ref="F408" r:id="rId740"/>
+    <hyperlink ref="E409" r:id="rId741"/>
+    <hyperlink ref="F409" r:id="rId742"/>
+    <hyperlink ref="E410" r:id="rId743"/>
+    <hyperlink ref="F410" r:id="rId744"/>
+    <hyperlink ref="E411" r:id="rId745"/>
+    <hyperlink ref="F411" r:id="rId746"/>
+    <hyperlink ref="F412" r:id="rId747"/>
+    <hyperlink ref="F413" r:id="rId748"/>
+    <hyperlink ref="E414" r:id="rId749"/>
+    <hyperlink ref="F414" r:id="rId750"/>
+    <hyperlink ref="E415" r:id="rId751"/>
+    <hyperlink ref="F415" r:id="rId752"/>
+    <hyperlink ref="E416" r:id="rId753"/>
+    <hyperlink ref="F416" r:id="rId754"/>
+    <hyperlink ref="E417" r:id="rId755"/>
+    <hyperlink ref="F417" r:id="rId756"/>
+    <hyperlink ref="E418" r:id="rId757"/>
+    <hyperlink ref="F418" r:id="rId758"/>
+    <hyperlink ref="E419" r:id="rId759"/>
+    <hyperlink ref="F419" r:id="rId760"/>
+    <hyperlink ref="E420" r:id="rId761"/>
+    <hyperlink ref="F420" r:id="rId762"/>
+    <hyperlink ref="E421" r:id="rId763"/>
+    <hyperlink ref="F421" r:id="rId764"/>
+    <hyperlink ref="E422" r:id="rId765"/>
+    <hyperlink ref="F422" r:id="rId766"/>
+    <hyperlink ref="E423" r:id="rId767"/>
+    <hyperlink ref="F423" r:id="rId768"/>
+    <hyperlink ref="E424" r:id="rId769"/>
+    <hyperlink ref="F424" r:id="rId770"/>
+    <hyperlink ref="E425" r:id="rId771"/>
+    <hyperlink ref="F425" r:id="rId772"/>
+    <hyperlink ref="E426" r:id="rId773"/>
+    <hyperlink ref="F426" r:id="rId774"/>
+    <hyperlink ref="E427" r:id="rId775"/>
+    <hyperlink ref="F427" r:id="rId776"/>
+    <hyperlink ref="E428" r:id="rId777"/>
+    <hyperlink ref="F428" r:id="rId778"/>
+    <hyperlink ref="E429" r:id="rId779"/>
+    <hyperlink ref="F429" r:id="rId780"/>
+    <hyperlink ref="E430" r:id="rId781"/>
+    <hyperlink ref="F430" r:id="rId782"/>
+    <hyperlink ref="E431" r:id="rId783"/>
+    <hyperlink ref="F431" r:id="rId784"/>
+    <hyperlink ref="E432" r:id="rId785"/>
+    <hyperlink ref="F432" r:id="rId786"/>
+    <hyperlink ref="E433" r:id="rId787"/>
+    <hyperlink ref="F433" r:id="rId788"/>
+    <hyperlink ref="E434" r:id="rId789"/>
+    <hyperlink ref="F434" r:id="rId790"/>
+    <hyperlink ref="E435" r:id="rId791"/>
+    <hyperlink ref="F435" r:id="rId792"/>
+    <hyperlink ref="E436" r:id="rId793"/>
+    <hyperlink ref="F436" r:id="rId794"/>
+    <hyperlink ref="E437" r:id="rId795"/>
+    <hyperlink ref="F437" r:id="rId796"/>
+    <hyperlink ref="E438" r:id="rId797"/>
+    <hyperlink ref="F438" r:id="rId798"/>
+    <hyperlink ref="E439" r:id="rId799"/>
+    <hyperlink ref="F439" r:id="rId800"/>
+    <hyperlink ref="E440" r:id="rId801"/>
+    <hyperlink ref="F440" r:id="rId802"/>
+    <hyperlink ref="E441" r:id="rId803"/>
+    <hyperlink ref="F441" r:id="rId804"/>
+    <hyperlink ref="E442" r:id="rId805"/>
+    <hyperlink ref="F442" r:id="rId806"/>
+    <hyperlink ref="E443" r:id="rId807"/>
+    <hyperlink ref="F443" r:id="rId808"/>
+    <hyperlink ref="E444" r:id="rId809"/>
+    <hyperlink ref="F444" r:id="rId810"/>
+    <hyperlink ref="E445" r:id="rId811"/>
+    <hyperlink ref="F445" r:id="rId812"/>
+    <hyperlink ref="E446" r:id="rId813"/>
+    <hyperlink ref="F446" r:id="rId814"/>
+    <hyperlink ref="E447" r:id="rId815"/>
+    <hyperlink ref="F447" r:id="rId816"/>
+    <hyperlink ref="E448" r:id="rId817"/>
+    <hyperlink ref="F448" r:id="rId818"/>
+    <hyperlink ref="E449" r:id="rId819"/>
+    <hyperlink ref="F449" r:id="rId820"/>
+    <hyperlink ref="E450" r:id="rId821"/>
+    <hyperlink ref="F450" r:id="rId822"/>
+    <hyperlink ref="E451" r:id="rId823"/>
+    <hyperlink ref="F451" r:id="rId824"/>
+    <hyperlink ref="E452" r:id="rId825"/>
+    <hyperlink ref="F452" r:id="rId826"/>
+    <hyperlink ref="E453" r:id="rId827"/>
+    <hyperlink ref="F453" r:id="rId828"/>
+    <hyperlink ref="E454" r:id="rId829"/>
+    <hyperlink ref="F454" r:id="rId830"/>
+    <hyperlink ref="E455" r:id="rId831"/>
+    <hyperlink ref="F455" r:id="rId832"/>
+    <hyperlink ref="E456" r:id="rId833"/>
+    <hyperlink ref="F456" r:id="rId834"/>
+    <hyperlink ref="E457" r:id="rId835"/>
+    <hyperlink ref="F457" r:id="rId836"/>
+    <hyperlink ref="E458" r:id="rId837"/>
+    <hyperlink ref="F458" r:id="rId838"/>
+    <hyperlink ref="E459" r:id="rId839"/>
+    <hyperlink ref="F459" r:id="rId840"/>
+    <hyperlink ref="E460" r:id="rId841"/>
+    <hyperlink ref="F460" r:id="rId842"/>
+    <hyperlink ref="E461" r:id="rId843"/>
+    <hyperlink ref="F461" r:id="rId844"/>
+    <hyperlink ref="E462" r:id="rId845"/>
+    <hyperlink ref="F462" r:id="rId846"/>
+    <hyperlink ref="E463" r:id="rId847"/>
+    <hyperlink ref="F463" r:id="rId848"/>
+    <hyperlink ref="E464" r:id="rId849"/>
+    <hyperlink ref="F464" r:id="rId850"/>
+    <hyperlink ref="E465" r:id="rId851"/>
+    <hyperlink ref="F465" r:id="rId852"/>
+    <hyperlink ref="E466" r:id="rId853"/>
+    <hyperlink ref="F466" r:id="rId854"/>
+    <hyperlink ref="E467" r:id="rId855"/>
+    <hyperlink ref="F467" r:id="rId856"/>
+    <hyperlink ref="E468" r:id="rId857"/>
+    <hyperlink ref="F468" r:id="rId858"/>
+    <hyperlink ref="E469" r:id="rId859"/>
+    <hyperlink ref="F469" r:id="rId860"/>
+    <hyperlink ref="E470" r:id="rId861"/>
+    <hyperlink ref="F470" r:id="rId862"/>
+    <hyperlink ref="E471" r:id="rId863"/>
+    <hyperlink ref="F471" r:id="rId864"/>
+    <hyperlink ref="E472" r:id="rId865"/>
+    <hyperlink ref="F472" r:id="rId866"/>
+    <hyperlink ref="E473" r:id="rId867"/>
+    <hyperlink ref="F473" r:id="rId868"/>
+    <hyperlink ref="E474" r:id="rId869"/>
+    <hyperlink ref="F474" r:id="rId870"/>
+    <hyperlink ref="E475" r:id="rId871"/>
+    <hyperlink ref="F475" r:id="rId872"/>
+    <hyperlink ref="E476" r:id="rId873"/>
+    <hyperlink ref="F476" r:id="rId874"/>
+    <hyperlink ref="E477" r:id="rId875"/>
+    <hyperlink ref="F477" r:id="rId876"/>
+    <hyperlink ref="E478" r:id="rId877"/>
+    <hyperlink ref="F478" r:id="rId878"/>
+    <hyperlink ref="E479" r:id="rId879"/>
+    <hyperlink ref="F479" r:id="rId880"/>
+    <hyperlink ref="E480" r:id="rId881"/>
+    <hyperlink ref="F480" r:id="rId882"/>
+    <hyperlink ref="E481" r:id="rId883"/>
+    <hyperlink ref="F481" r:id="rId884"/>
+    <hyperlink ref="E482" r:id="rId885"/>
+    <hyperlink ref="F482" r:id="rId886"/>
+    <hyperlink ref="E483" r:id="rId887"/>
+    <hyperlink ref="F483" r:id="rId888"/>
+    <hyperlink ref="E484" r:id="rId889"/>
+    <hyperlink ref="F484" r:id="rId890"/>
+    <hyperlink ref="E485" r:id="rId891"/>
+    <hyperlink ref="F485" r:id="rId892"/>
+    <hyperlink ref="E486" r:id="rId893"/>
+    <hyperlink ref="F486" r:id="rId894"/>
+    <hyperlink ref="E487" r:id="rId895"/>
+    <hyperlink ref="F487" r:id="rId896"/>
+    <hyperlink ref="E488" r:id="rId897"/>
+    <hyperlink ref="F488" r:id="rId898"/>
+    <hyperlink ref="E489" r:id="rId899"/>
+    <hyperlink ref="F489" r:id="rId900"/>
+    <hyperlink ref="E490" r:id="rId901"/>
+    <hyperlink ref="F490" r:id="rId902"/>
+    <hyperlink ref="E491" r:id="rId903"/>
+    <hyperlink ref="F491" r:id="rId904"/>
+    <hyperlink ref="E492" r:id="rId905"/>
+    <hyperlink ref="F492" r:id="rId906"/>
+    <hyperlink ref="E493" r:id="rId907"/>
+    <hyperlink ref="F493" r:id="rId908"/>
+    <hyperlink ref="E494" r:id="rId909"/>
+    <hyperlink ref="F494" r:id="rId910"/>
+    <hyperlink ref="E495" r:id="rId911"/>
+    <hyperlink ref="F495" r:id="rId912"/>
+    <hyperlink ref="E496" r:id="rId913"/>
+    <hyperlink ref="F496" r:id="rId914"/>
+    <hyperlink ref="E497" r:id="rId915"/>
+    <hyperlink ref="F497" r:id="rId916"/>
+    <hyperlink ref="E498" r:id="rId917"/>
+    <hyperlink ref="F498" r:id="rId918"/>
+    <hyperlink ref="E499" r:id="rId919"/>
+    <hyperlink ref="F499" r:id="rId920"/>
+    <hyperlink ref="E500" r:id="rId921"/>
+    <hyperlink ref="F500" r:id="rId922"/>
+    <hyperlink ref="E501" r:id="rId923"/>
+    <hyperlink ref="F501" r:id="rId924"/>
+    <hyperlink ref="E502" r:id="rId925"/>
+    <hyperlink ref="F502" r:id="rId926"/>
+    <hyperlink ref="E503" r:id="rId927"/>
+    <hyperlink ref="F503" r:id="rId928"/>
+    <hyperlink ref="F504" r:id="rId929"/>
+    <hyperlink ref="E505" r:id="rId930"/>
+    <hyperlink ref="F505" r:id="rId931"/>
+    <hyperlink ref="F506" r:id="rId932"/>
+    <hyperlink ref="E507" r:id="rId933"/>
+    <hyperlink ref="F507" r:id="rId934"/>
+    <hyperlink ref="E508" r:id="rId935"/>
+    <hyperlink ref="F508" r:id="rId936"/>
+    <hyperlink ref="E509" r:id="rId937"/>
+    <hyperlink ref="F509" r:id="rId938"/>
+    <hyperlink ref="E510" r:id="rId939"/>
+    <hyperlink ref="F510" r:id="rId940"/>
+    <hyperlink ref="F511" r:id="rId941"/>
+    <hyperlink ref="F512" r:id="rId942"/>
+    <hyperlink ref="F513" r:id="rId943"/>
+    <hyperlink ref="F514" r:id="rId944"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>