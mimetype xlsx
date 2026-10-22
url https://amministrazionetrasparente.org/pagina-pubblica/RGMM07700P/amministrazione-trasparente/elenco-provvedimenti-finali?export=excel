--- v0 (2026-07-26)
+++ v1 (2026-10-22)
@@ -8,1511 +8,1060 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="626" uniqueCount="320">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6EBF4878</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO EI CARD (10)- Rinnovo Supervisore Eipass  e Formatore Eipass _DITTA CERTIPASS</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di individuazione di docenti esperti e tutor per espletamento di n. 2 moduli</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2ADB30C7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA SCACCHIERE_TITOLO PROGETTO: "SCUOLA 365”_PROGETTO SCACCO MATTO-SEDE RAGUSA</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di conferimento incarichi agli esperti e ai tutor interni</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD017FE1F3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - COPERTURA ASSICURATIVA CPIA RAGUSA_2026-2029_DITTA NOBIS</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>ESTRATTO_Conferimento incarico di R.S.P.P._anno 2026/2027_TILARO A.</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>Decreto di INDIVIDUAZIONE_incarico di R.S.P.P._CPIA RAGUSA</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCC6E45CA2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO_Servizio “ARGO PORTALE SCUOLE.CLOUD Cpia Ragusa_ A.S. 2026/2027</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>Decreto di individuazione Assistente amm.vo per conferimento incarico</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>BCA7626915</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DISPOOSITIVI DIGITALI_ progetto 10.8.6A-FDRPOC-SI-2026-231</t>
+  </si>
+  <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC348FC5B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE IGIENICO SANITARIO CPIA RAGUSA A.S.2026/2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC348FC5B2</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>BC2735AA13</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO Dl SUPPORTO, MANUT. E CANONE ANNUALE NETTuno 2026- 2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2735AA13</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE2A619F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LIBRI DI TESTO A.S.2026/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2A619F4</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC99AABC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI DI TESTO CPIA RAGUSA_A.S.2026-2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC99AABC8</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBB0A0C582</t>
   </si>
   <si>
     <t>Decisione a contrarre - LIBRI DI TESTO_ CPIA RAGUSA _LEGGE REGIONALE N.3/2025- Didattica libri Eirene</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB0A0C582</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB97972F42</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizi di assistenza e consulenza _ GENERAZIONE AUTOMATICA DEI CONTENUTI TABELLARI DI AT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97972F42</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB8B873B51</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO PER R.P.D._ 01/06/2026-31/05/2027_  SERVIZI DI ADEGUAMENTO AL R.G.P.D.  UE 2016/679_NET SENSE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B873B51</t>
-[...4 lines deleted...]
-  <si>
     <t>BB88C5C8FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - T.D. n.6262952 _LIBRI DI TESTO_ CPIA RAGUSA _LEGGE REGIONALE N.3/2025_NINA SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88C5C8FE</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di individuazione Assistenti amministrativi progetto PON FSE+ "Scuola 365"</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>Decreto di individuazione Esperti e Tutor interni progetto PON "Scuola 365"</t>
   </si>
   <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB33682616</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto corso di formazione in mobilità Erasmus a Siviglia per n. 2 partecipanti_02-09/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33682616</t>
-[...4 lines deleted...]
-  <si>
     <t>BB326A3D2F</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE_RDO n.6212661 T.D. _Servizi di courses &amp; training nella città di Siviglia- mobilità Erasmus per n. 2 partecipanti_DAL 02/05 AL 09/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB326A3D2F</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>Decreto di nomina_Lettera di incarico di esperto interno per lo svolgimento di un percorso di formazione del personale A.T.A. sull’intelligenza artificiale in segreteria</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB12E11ABB</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFF. DIRETTO__PERCORSO DI FORMAZIONE ASINCRONO MISURE ETICHE, NORMATIVE E TECNICHE SULL'I.A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12E11ABB</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BAD90B9C91</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto MEPA ARMADIETTO DA 14 PS RICARICA NOTEBOOK TABLET E SMARTPHONE SEDE CHIARAMONTE GULFI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD90B9C91</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAA8235BF9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto MEPA acquisto _ CEU GEMINI PACCHETTO FORMATIVO NR QUO -39324-Z5W3K8</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8235BF9</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA97C226BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto visita guidata 31-03-2026_da Comiso-Santa Croce-Chiaramonte Gulfi/Ragusa _A/R</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97C226BC</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA87303DCE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LICENZE SOFTWARE_ISA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87303DCE</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA81FAFA16</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA SEDE VITTORIA_23-04-2026_Legge regionale n. 3/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81FAFA16</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA7C4A053F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORDINE LIBRI SCOLASTICI__L.R._05 gennaio 2026, n. 1, art. 17, comma 2, lettera b)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C4A053F</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1EB7A8D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO_VISITA GUIDATA _RAGUSA /DONNAFUGATA_A/R_23-04-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EB7A8D5</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1E557867</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO VISITA GUIDATA _SEDE MODICA E PDE SCICLI_FOCE FIUME IRMINIO _08-05-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E557867</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1C797B7A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FUORI ME.PA _URGENTE_TIMBRO ZECCA DELLO STATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C797B7A</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9FE81FFEB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO CONNETTIVITA' TECNOLOGIA FWA _SEDI CPIA RAGUSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE81FFEB</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B9634BF762</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STAMPANTE SEDE CARCERARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9634BF762</t>
-[...4 lines deleted...]
-  <si>
     <t>B96333E9AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO CINEMAINCLASSE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96333E9AB</t>
-[...4 lines deleted...]
-  <si>
     <t>B962E5F49E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo contratto servizi  Argo Software  anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B962E5F49E</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B931BA064D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LIBRI DI TESTO_ a.s.2025/2026_</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B931BA064D</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92F58001A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI _FONDI FAMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F58001A</t>
-[...4 lines deleted...]
-  <si>
     <t>B92D6F1859</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA CT E PRESSO STABILIMENTO COCA COLA _16-12-2025_SEDE VITTORIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92D6F1859</t>
-[...4 lines deleted...]
-  <si>
     <t>B92C182855</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LIBRI SCOLASTICI_ a.s.2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C182855</t>
-[...4 lines deleted...]
-  <si>
     <t>B92B946CC0</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA PRESSO STABILIMENTO COCA COLA _16-12-2025_SEDE COMISO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92B946CC0</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B90F3AFC52</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO O.E  ME.PA n. 5790274 _VENDITA BENI DA NOLEGGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F3AFC52</t>
-[...4 lines deleted...]
-  <si>
     <t>B90EC8EA49</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ODA N.8805217_Rinnovo Formatore e Supervisore EIPASS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90EC8EA49</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F60DBFB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico PUBBLICITARIO (FAMI)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F60DBFB3</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B8EDC55318</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EDC55318</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2025</t>
   </si>
   <si>
     <t>B8B7065A62</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto fuori Me.Pa urgente_intervento tecnico,fornitura e messa in opera _rete internet_sedi Vittoria e Pozzallo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B7065A62</t>
-[...4 lines deleted...]
-  <si>
     <t>B8B735354F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto_  fuori Me.Pa  urgente_ per trasporto dispositivi informatici  sedi associate  di Ragusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B735354F</t>
-[...4 lines deleted...]
-  <si>
     <t>B8B726E854</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE INFORMATICO_DITTA NFORMATICAMENTE di Curatolo Raffaele</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B726E854</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B82DE04E89</t>
   </si>
   <si>
     <t xml:space="preserve"> DETERMINA _ AFFIDAMENTO DIRETTO POLIZZA ASSICURATIVA INFORTUNI E RC_CPIA RAGUSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82DE04E89</t>
-[...4 lines deleted...]
-  <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>B8278B75F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO_PORTALE SCUOLA CLOUD_CPIA RAGUSA A.S.2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8278B75F5</t>
-[...4 lines deleted...]
-  <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>B7DF336223</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO A TITOLO GRATUITO_Incarico a Logica Broker per nuova indagine di mercato _ASSICURAZIONE_CPIA RAGUSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DF336223</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>B771172741</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO Dl SUPPORTO, MANUT. E CANONE ANNUALE NETTuno 2025- 2026_ NETTUNO SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B771172741</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>B71196D117</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SOFTWARE NETTUNO PER GESTIONE FAMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71196D117</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B707BAD328</t>
   </si>
   <si>
     <t>Decisione a contrarre -Affidamento diretto_ Integrazione n.05 tavolette grafometriche_ Cpia Ragusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B707BAD328</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina del R.U.P.</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6EE8D533D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TARGA PUBBLICITARIA E TIMBRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EE8D533D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6EE747ACA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SEGNALETICA ED INSEGNE_SEDE ASSOCIATA RAGUSA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/d8be42f6-b337-4a57-9e7a-6093a6d6408a</t>
   </si>
   <si>
     <t>B6E8F0A9C2</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - NOLEGGIO DI ATTREZZATURE INFORMATICHE ED ARREDI nell’ambito del progetto _MIND the GAP_PNRR _MISSIONE4_
 CODICE PROGETTO: M4C1I1.4-2024-1322-P-48673</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8F0A9C2</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6CFE61725</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso sulla sicurezza dei lavoratori (art. 37 D. lgs 81/2008) - 8 ore_Cpia Ragusa_Arc. Tilaro M.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CFE61725</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6C92D5705</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio operativo di un SW per la generazione automatica dei contenuti tabellari di AT</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/c4b10dce-25a9-459b-a1d0-6de1c2bbaf15</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B4E76911</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Servizi per l'adeguamento al Regolamento UE 679/2016
 (G.D.P.R.) Nomina DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B4E76911</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B6A27B8E73</t>
   </si>
   <si>
     <t>Decisione a contrarre _ORDINE FUORI ME.PA_URGENTE_CREDITI PER RIEMISSIONE CIAD_PEKIT SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A27B8E73</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B66BD2234A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto fuori Me.Pa  urgente_ per ampliamento rete Wi-Fi, plesso di Comiso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66BD2234A</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>B6560D8879</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto T.D. sul MEPA procedura d’acquisto_ LIBRI DI TESTO a.s.2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6560D8879</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B6461F1E56</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto  licenze Chrome Education Upgrade_&lt;&lt;C2 GROUP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6461F1E56</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>Decreto di individuazione di 8 esperti esterni per 16 percorsi di orientamento e tutoraggio</t>
   </si>
   <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>Decreto di individuazione collaboratrice scolastica attività aggiuntiva PNRR D.M. 19</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B60444D077</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO_VISITA GUIDATA PROTEZIONE CIVILE MODICA_02-04-2025_SEDE ASSOCIATA _MODICA - PDE SCICLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60444D077</t>
-[...4 lines deleted...]
-  <si>
     <t>B60236ACDF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto_  fuori Me.Pa  urgente_ per trasporto arredi sede associata di Piazza Carmine di Ragusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60236ACDF</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>Decreto di liquidazione esperti e tutor 5 percorsi di potenziamento Italiano L2 - Linea di intervento A</t>
   </si>
   <si>
     <t>Decreto di individuazione esperti 31 percorsi di potenziamento competenze chiave e italiano L2</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>Decreto di liquidazione compenso DSGA</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C4406DC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN_VISITA GUIDATA_11-04-2025_Modica_SEDE ASSOCIATA _POZZALLO -ISPICA_</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4406DC9</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C3E755D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto _ Fornitura materiale informatico _ Cpia Ragusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3E755D9</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>Decreto di individuazione membri Team per la prevenzione della dispersione scolastica</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>B59D2F6C68</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto OdA Me.Pa 8376928_Integrazione  Crediti  "EIPASS” _sede associata Modica _ Cpia Ragusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D2F6C68</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>Decreto di individuazione Esperti percorsi di mentoring e orientamento personalizzato nel CPIA di Ragusa</t>
   </si>
   <si>
     <t>Decreto pubblicazione elenco candidature componente mentoring e orientamento personalizzato nei CPIA</t>
   </si>
   <si>
     <t>B5944A2879</t>
   </si>
   <si>
     <t>Decisione a contrarre - O.d.A.- Me.Pa_Affidamento diretto acquisto delle app di Argo UNICA e DIRIGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5944A2879</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B575A373D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - _Affidamento diretto_  fuori Me.Pa  urgente_ per trasporto, dispositivi informatici sede associata di Piazza Carmine di Ragusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B575A373D1</t>
-[...4 lines deleted...]
-  <si>
     <t>B57582D50C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto_ diretto fuori Me.Pa  urgente_ per ampliamento rete Wi-Fi, plesso di Comiso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57582D50C</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>Decreto di individuazione assistenti amministrativi per incarichi aggiuntivi PNRR D.M. 19</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>Decreto di individuazione collaudatori interni PNRR Scuola 4.0</t>
   </si>
   <si>
     <t>B542B6E208</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto_ rinnovo contratto per l’anno 2025 riguardante il servizio di connettività, tecnologia FWA _SEDI CPIA_BLUNOVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B542B6E208</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>Decreto di conferimento incarico alla D.S.G.A.</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO DI ASSUNZIONE INCARICO COORDINAMENTO E DIREZIONE DS CARATOZZOLO progetto "MIND THE GAP " D.M. 19-24</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - NOMINA RUP DS CARATOZZOLO PROGETTO MIND THE GAP D.M.19-2024 </t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>B51BC01A69</t>
   </si>
   <si>
     <t>Decisione a contrarre - Aff. diretto fuori Me.Pa_materiale didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51BC01A69</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>B4DE4894E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman con conducente _54 posti per il  giorno 09-04-2025 _Modica -Scicli –Catania (A/R) _ Attività Fis _Viaggio di istruzione _sede associata Modica e pde Scicli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DE4894E4</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>B4CD1F09F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Installazione , fornitura boiler elettrico_sede amm,va Ragusa e riparazione all’impianto termico presso Scuola CPIA sita piazza Carmine snc - Ragusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CD1F09F7</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di individuazione Esperti e Tutor PNRR D.M. 66 - Laboratori di formazione sul campo</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>Decreto di individuazione Esperto e Tutor percorsi di formazione transizione digitale</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4A2111087</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO DI ASSISTENZA AI PROGRAMMI/SERVIZI ARGO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A2111087</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>B49B60D0A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA N. 8244009 _FORNITURA MATERIALE IGIENICO-SANITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49B60D0A2</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>B493FE1BE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORDINE FUORI ME.PA_PRENOTAZIONE HOTEL E BIGLIETTI AEREI A/R_DA COMISO /CATANIA –ROMA _N.07 PASSEGGERI _03/05 DICEMBRE (A/R)_ manifestazione EPALE EDU HACK_DITTA GIRON VIAGGI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B493FE1BE1</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>Decreto di pubblicazione candidature pervenute - laboratori di formazione sul campo - D.M. 66/2023</t>
   </si>
   <si>
     <t>Decreto di nomina - Animatore Digitale per progettazione esecutiva PNRR Scuola 4.0</t>
   </si>
   <si>
     <t>B47624AD42</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA E POSA IN OPERA CLIMATIZZATORI PRESSO AUDITORIUM _SEDE ASSOCIATA  DI  RAGUSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47624AD42</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di pubblicazione candidature percorsi di formazione sulla transizione digitale - PNRR D.M. 66/2023</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>B444B193D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE SCIENTIFICO_SEDE ASSOCIATA RAGUSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B444B193D9</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>B43F54A41B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LIBRI SCOLASTICI_REINTEGRO_A.S.2024-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43F54A41B</t>
-[...4 lines deleted...]
-  <si>
     <t>B441904F9C</t>
   </si>
   <si>
     <t>O.E. N.4791082_ FORNITURA REINTEGRO LIBRI SCOLASTICI A.S.2024-2025 _DITTA NINA SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B441904F9C</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>B43A767DE9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA EIPASS 7 MODULI STANDARD E SERVIZIO DI FORMAZIONE _SEDE ASSOCIATA MODICA _ CPIA RAGUSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43A767DE9</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>B4141C397F</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DEL SERVIZIO RIGUARDANTE IL NOLEGGIO STAMPANTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4141C397F</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2024</t>
   </si>
   <si>
     <t>B372E049CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORD.DIR._MEPA N.8119279 - CIG B372E049CC_RICARICHE DEI CODICI DIGITALI MULTIFUNZIONI INSTALLATE PRESSO LE SEDI DI POZZALLO ED ISPICA_TORI SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B372E049CC</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>B4BBD63271</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura beni progetto PNRR Scuola 4.0</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BBD63271</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>B315616EDA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA FIRMA DIGITALE D.S.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B315616EDA</t>
-[...7 lines deleted...]
-  <si>
     <t>26/08/2024</t>
   </si>
   <si>
     <t>B2D9887B0E</t>
   </si>
   <si>
     <t>Decreto avvio RTD - FORNITURA SERVIZIO NOLEGGIO ASSISTENZA SUITE NETTUNO</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>B23EF81D5B</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE N. 16/2024_AFFIDAMENTO DIRETTO FORNITURA APPLICATIVO ARGO EMOLUMENTI WEB _DITTA ARGO SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23EF81D5B</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>B229A42271</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE N. 15/2024_OFFERTA_ RTD N.4454317_ AFFIDAMENTO DIRETTO FORNITURA MATERIALE DIDATTICO_CPIA RAGUSA a.s.2024/2025_GRUPPO GIODICART S.R.L</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B229A42271</t>
-[...4 lines deleted...]
-  <si>
     <t>B2285331A6</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE N.14/2024_OFFERTA_RICHIESTA RTD N.4453082_ AFFIDAMENTO DIRETTO FORNITURA LIBRI _CPIA RAGUSA a.s.2024/2025_EIRENE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2285331A6</t>
-[...4 lines deleted...]
-  <si>
     <t>B227D2C1CF</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE N.13/2024_OFFERTA_RTD N.4452579_AFFIDAMENTO DIRETTO FORNITURA LIBRI _CPIA RAGUSA a.s.2024/2025_NINA SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B227D2C1CF</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>B1EE601C51</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 12/24 _ T.D su MEPA _Affidamento diretto per acquisto servizio di cassa ai sensi dell’art. 50 comma 1 lettera b) D. L.gs 36/2023_Credit Agricole</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EE601C51</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - RUP</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>B1DD50670C</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE N.11/24_ODA. n. 7890259_Affidamento diretto_tramite ODA su S MePa per Servizi di adeguamento al Regolamento UE 679/2016 (R.G.P.D.)_NETSENSE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DD50670C</t>
-[...4 lines deleted...]
-  <si>
     <t>B1DCE486B5</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE N.10/24_ODA. n. 7889977_Acquisto servizi di assistenza e consulenza per la pubblicazione degli atti A.T. e per la generazione automatica dei link verso BDNCP_Ditta Sfera</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DCE486B5</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2024</t>
   </si>
   <si>
     <t>B187BAAF13</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE N. 7/24_T.D. n. 4323149 _SOSTITUZIONE CINGHIA AVVOLGITORE E AVVOLGIBILE IN PVC _SEDE ASSOCIATA RAGUSA_DITTA SC METAL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B187BAAF13</t>
-[...4 lines deleted...]
-  <si>
     <t>03/05/2024</t>
   </si>
   <si>
     <t>B15B570620</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE N. 6/24_ Aff. dir. RTD MePa n. 4286628_per n. 01 noleggio pullmaN54 ps visita guidata _17-0524 _Fis sedi Ispica Modica ( pde di Scicli) e Pozzallo_Ditta Elios</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15B570620</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>B15910BD7C</t>
   </si>
   <si>
     <t>DECISONE A CONTRARRE N. 5_NOLEGGIO PULLMAN DA 52 POSTI_ VISITA GUIDATA DEL 06-05-2024_SEDE DI VITTORIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15910BD7C</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>B119D1A8E4</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE N. 4_FORMAZIONE SICUREZZA NEI LUOGHI DI LAVORO_AI SENSI DELL'ART. 37 DEL D.lgs 81/2008</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B119D1A8E4</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>B0D1BD539E</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 3 - Affidamento diretto tramite RTD MePa per acquisto servizio trasporto montaggio e installazione di n. 1 monitor + carrello dalla sede amministrativa di via G. Bruno sn alla sede associata di Piazza Carmine</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D1BD539E</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>B0178D8CD9</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE N. 1_Procedura d’acquisto materiale igienico-sanitario _ditta Nasta &amp; C. Carta e Imballaggi S.p.A</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/22c9b4d4-0247-4764-8e28-46f6e07f1d6a</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1810,2359 +1359,2785 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6EBF4878" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/94df10b8-89b6-42ec-8195-dcb24c47d2f8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2ADB30C7" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/c3281383-e8ce-4ecd-b876-dba942dcb7da" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD017FE1F3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/283bc7f7-8587-4e9d-835a-1bb3e863b80b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC6E45CA2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/b8581f69-234c-4a06-8647-192b45f439c2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA7626915" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/055e87ec-a5ab-40d9-b2b7-22111788be9d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC348FC5B2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/6e1c2b4e-a098-48cd-bd3e-ac955139316d" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2735AA13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/a0db6f99-4f4c-40b3-8300-a54cb932c425" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2A619F4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/3c334312-c324-4346-94e1-aea28360e512" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC99AABC8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/476d6335-528a-408d-b1c9-4c5de1146e1e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB0A0C582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/535d1ba7-2dee-4489-869a-a469433a4776" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97972F42" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/af0155a3-49cf-419f-8e2f-3aee77f003e4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B873B51" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/b7095e4a-a419-4b49-8dbe-673aaaae1827" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88C5C8FE" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/4ce19c9a-57c5-442a-b106-b6c103627e96" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33682616" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/274996b3-e410-408c-b840-7b773978fcd3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB326A3D2F" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/1559a765-f2a4-40a6-96b2-e37057f40b0f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12E11ABB" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/187bb79a-9d23-48e5-9fe2-654b90d29631" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD90B9C91" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/87ffd2be-cfa4-433d-8143-5754496f0288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8235BF9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/ce76a4fb-1cec-464c-b07e-4d4e5f9a0dc3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97C226BC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/9c5bb9a9-74e3-4bc4-98c9-289912dea296" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87303DCE" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/9044f2bb-cfc7-46f4-a86a-53ab429c71eb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81FAFA16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/f2804b9c-f650-4bfe-a0e6-b954123352f7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C4A053F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/c3c696a6-9f2c-40b0-a43e-b164cd1d1c06" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EB7A8D5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/579af315-ac70-444d-ae19-8633cac7f299" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E557867" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/97792589-c251-4123-892d-bc04f5752a6d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C797B7A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/4d0daa02-b07b-45b1-b88a-4902ba658185" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE81FFEB" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/c9474ed2-6a3b-4990-a2e0-ee1a12434ea2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9634BF762" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/bc7aa968-71ba-4174-9eb7-93490a4f84c0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96333E9AB" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/7afa937a-0f95-45db-b005-a3d5b4d780ed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B962E5F49E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/cb2c630d-c8b7-4c1c-99bd-0c364e1d8fc9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B931BA064D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/a44f8b04-d6bc-4bf7-a318-440e8037f7ec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F58001A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/b7ce1d42-8a97-4e42-9205-b1fabe44e4c9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92D6F1859" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/499d37e7-2311-4299-9355-7c5e290da20b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C182855" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/965cb384-b8dc-4d24-ab34-16924b19b436" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92B946CC0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/50b1059a-979a-4ae1-813f-19121987bc83" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F3AFC52" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/92ff1e44-305a-4962-b72e-7098eb5517d2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90EC8EA49" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/75c64505-da5c-4d9b-acf3-5fad0a6ec536" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F60DBFB3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/f9486803-29d1-487a-b52e-a8d046fba282" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EDC55318" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/a1ebd503-643f-4ab4-9b8c-52f50696350d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B7065A62" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/9270f3e9-7915-4615-9372-6673905cb526" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B735354F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/a0e06f1d-c840-4640-9dc1-42fb6b09102b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B726E854" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/ef469e14-7363-40db-accb-5de5f5b19a33" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82DE04E89" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/447defd9-3151-422e-a4e8-17158bd0e7d1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8278B75F5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/d41fc0ef-6e29-41c9-ab10-9080fc16617d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DF336223" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/53571dc7-6049-443b-a817-fd6f44efa558" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B771172741" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/53717baa-1986-4cb8-9f17-5d14e7f6cfe2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71196D117" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/3e6dc3f1-6f6b-4503-bac3-c3e758fe36d6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B707BAD328" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/9c626b51-c4d9-4178-86c0-e66944aa28b6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EE8D533D" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/b1c93ba4-36eb-4869-b205-a0749def690d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EE747ACA" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/d8be42f6-b337-4a57-9e7a-6093a6d6408a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8F0A9C2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/6e22e0e6-a365-4c42-9162-a14a355a8c68" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CFE61725" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/7f452519-4411-4510-80c7-3bf7d73ede53" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C92D5705" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/c4b10dce-25a9-459b-a1d0-6de1c2bbaf15" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B4E76911" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/08047683-ed37-45bf-a880-f8aadc7432f8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A27B8E73" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/1c89a99f-ff91-4380-b56a-92e4b949f72c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66BD2234A" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/a02e9a4c-e580-4606-9605-0d60f8bb6178" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6560D8879" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/f8340517-f7e8-4336-9ab8-d0ab0845d6fb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6461F1E56" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/735ea007-f11f-4b7d-8517-af9aa33bdcad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60444D077" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/ddc6efe7-c147-4260-97fc-fe103369f38a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60236ACDF" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/10f5e34d-29b7-4b48-8b4b-957f6d59e817" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4406DC9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/4b86d003-12e6-4784-ab52-44f6d71a44b9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3E755D9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/161eb593-b075-43ce-8a01-91513c3e7954" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D2F6C68" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/558e0d1a-ae00-4dac-b086-da4258811ac5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5944A2879" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/3d7ebaf2-23dc-4184-b6dd-06444e52f180" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B575A373D1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/90cd9fba-68d8-4276-81af-070c137fa73b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57582D50C" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/1e3e9565-75e3-4787-9959-df35a14e9f32" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B542B6E208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/b04445d5-9fc9-46f3-af7f-d31b85c59d19" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51BC01A69" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/5131b9d9-2cfa-4c87-8b84-e76daf6a55f7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DE4894E4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/3b3ed48a-168b-4252-ba19-5e8b34599af6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CD1F09F7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/b039317e-6485-47af-ab9e-2bcf2129ce8d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A2111087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/8a72fe13-8251-4cc1-845b-3154f85d42c0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49B60D0A2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/083c1a31-0416-4642-b399-b25adb1d2e70" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B493FE1BE1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/b65406a2-a97b-4b1b-a857-b16876fd2958" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47624AD42" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/376affd4-b852-4c69-a2e8-c8230029aaf4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B444B193D9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/699e8616-ca7c-4ed3-b2fe-d848e4a3f3cc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43F54A41B" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/9e6561b6-c8b9-45b8-96bc-211f938062ff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B441904F9C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/6382fa5b-2335-43f9-bef7-e5d238652e79" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43A767DE9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/de2b7b92-09ac-4d5a-877d-05a48bf81270" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4141C397F" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/3b5c34ca-1fca-4dac-9ecd-a13143c767d2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B372E049CC" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/c7f2d652-0d29-40c9-840b-200cd30b56ee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BBD63271" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/05da28b8-972b-4cf3-b454-0e80ea56cd37" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B315616EDA" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/44ed93be-da31-4c76-b313-bd71aef4e7e8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23EF81D5B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/fd8d1e85-5b5c-47e7-b56b-ce2cf9e299f1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B229A42271" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/2c4ab080-6fe4-4afd-906f-62ea06e22c2b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2285331A6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/814adcb7-7f6c-4de9-8b9c-4b8da852e20d" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B227D2C1CF" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/1c7bdf76-4b96-452b-86d7-f9ed5da41fbd" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EE601C51" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/50fb57aa-f616-4a00-b8ac-09cfa0211dd4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DD50670C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/ed2a1cf1-18f9-47fc-941f-4c5f691f1f32" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DCE486B5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/1b1a9420-e824-407f-ab0a-7e69fa5dbff1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B187BAAF13" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/e88ae8cd-da5c-4366-99e7-ad3b8dd8400b" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15B570620" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/db461b2c-14a9-41c4-ad8d-970f474466b3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15910BD7C" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/60c9cbe9-55fb-4b0b-9311-11247375bc25" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B119D1A8E4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/10b8a801-56f6-4e22-98f2-6d714bfdf8a2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D1BD539E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/96d7bbb2-8ec7-4f85-8c2a-0e8771e40cfb" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0178D8CD9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGMM07700P/amministrazione-trasparente/atti-amministrazioni-enti/22c9b4d4-0247-4764-8e28-46f6e07f1d6a" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F115"/>
+  <dimension ref="A1:F125"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>5565</v>
+        <v>8361</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>5419</v>
+        <v>8162</v>
       </c>
       <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>11</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>4594</v>
+        <v>7743</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>4352</v>
+        <v>7373</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>11</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>4124</v>
+        <v>7260</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>3922</v>
+        <v>7177</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>11</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>3818</v>
+        <v>6494</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>11</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>3795</v>
+        <v>6415</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>3080</v>
+        <v>6336</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>11</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>3017</v>
+        <v>6319</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>32</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>2984</v>
+        <v>5565</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>35</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>2981</v>
+        <v>5419</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>38</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>2890</v>
+        <v>4594</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>2663</v>
+        <v>4352</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>2204</v>
+        <v>4124</v>
       </c>
       <c r="C16" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>1801</v>
+        <v>3922</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>1647</v>
+        <v>3818</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>1475</v>
+        <v>3795</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>55</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="B20">
-        <v>1447</v>
+        <v>3080</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
+        <v>57</v>
       </c>
       <c r="E20" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>11</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="B21">
-        <v>1410</v>
+        <v>3017</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="E21" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>11</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>626</v>
+        <v>2984</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>62</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="B23">
-        <v>620</v>
+        <v>2981</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>64</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="B24">
-        <v>596</v>
+        <v>2890</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>107</v>
+        <v>66</v>
       </c>
       <c r="E24" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>11</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="B25">
-        <v>413</v>
+        <v>2663</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>69</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="B26">
-        <v>10496</v>
+        <v>2204</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>72</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>73</v>
       </c>
       <c r="B27">
-        <v>10495</v>
+        <v>1801</v>
       </c>
       <c r="C27" t="s">
-        <v>120</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>75</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="B28">
-        <v>10494</v>
+        <v>1647</v>
       </c>
       <c r="C28" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>78</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>79</v>
       </c>
       <c r="B29">
-        <v>10055</v>
+        <v>1475</v>
       </c>
       <c r="C29" t="s">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="D29" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>81</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>82</v>
       </c>
       <c r="B30">
-        <v>10014</v>
+        <v>1447</v>
       </c>
       <c r="C30" t="s">
-        <v>134</v>
+        <v>83</v>
       </c>
       <c r="D30" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>84</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>85</v>
       </c>
       <c r="B31">
-        <v>10005</v>
+        <v>1410</v>
       </c>
       <c r="C31" t="s">
-        <v>138</v>
+        <v>86</v>
       </c>
       <c r="D31" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>87</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>88</v>
       </c>
       <c r="B32">
-        <v>9994</v>
+        <v>626</v>
       </c>
       <c r="C32" t="s">
-        <v>142</v>
+        <v>89</v>
       </c>
       <c r="D32" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>90</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>88</v>
       </c>
       <c r="B33">
-        <v>9985</v>
+        <v>620</v>
       </c>
       <c r="C33" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="D33" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>92</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>150</v>
+        <v>88</v>
       </c>
       <c r="B34">
-        <v>9728</v>
+        <v>596</v>
       </c>
       <c r="C34" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="D34" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>94</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>150</v>
+        <v>95</v>
       </c>
       <c r="B35">
-        <v>9722</v>
+        <v>413</v>
       </c>
       <c r="C35" t="s">
-        <v>155</v>
+        <v>96</v>
       </c>
       <c r="D35" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>97</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>159</v>
+        <v>98</v>
       </c>
       <c r="B36">
-        <v>9420</v>
+        <v>10496</v>
       </c>
       <c r="C36" t="s">
-        <v>160</v>
+        <v>99</v>
       </c>
       <c r="D36" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>100</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>164</v>
+        <v>98</v>
       </c>
       <c r="B37">
-        <v>9359</v>
+        <v>10495</v>
       </c>
       <c r="C37" t="s">
-        <v>165</v>
+        <v>101</v>
       </c>
       <c r="D37" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>102</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>169</v>
+        <v>98</v>
       </c>
       <c r="B38">
-        <v>8885</v>
+        <v>10494</v>
       </c>
       <c r="C38" t="s">
-        <v>170</v>
+        <v>103</v>
       </c>
       <c r="D38" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>173</v>
+        <v>104</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>169</v>
+        <v>105</v>
       </c>
       <c r="B39">
-        <v>8884</v>
+        <v>10055</v>
       </c>
       <c r="C39" t="s">
-        <v>174</v>
+        <v>106</v>
       </c>
       <c r="D39" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>107</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>169</v>
+        <v>108</v>
       </c>
       <c r="B40">
-        <v>8883</v>
+        <v>10014</v>
       </c>
       <c r="C40" t="s">
-        <v>178</v>
+        <v>109</v>
       </c>
       <c r="D40" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>110</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>182</v>
+        <v>108</v>
       </c>
       <c r="B41">
-        <v>7462</v>
+        <v>10005</v>
       </c>
       <c r="C41" t="s">
-        <v>183</v>
+        <v>111</v>
       </c>
       <c r="D41" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>112</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>187</v>
+        <v>108</v>
       </c>
       <c r="B42">
-        <v>7374</v>
+        <v>9994</v>
       </c>
       <c r="C42" t="s">
-        <v>188</v>
+        <v>113</v>
       </c>
       <c r="D42" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>114</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>192</v>
+        <v>108</v>
       </c>
       <c r="B43">
-        <v>6750</v>
+        <v>9985</v>
       </c>
       <c r="C43" t="s">
-        <v>193</v>
+        <v>115</v>
       </c>
       <c r="D43" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>116</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>197</v>
+        <v>117</v>
       </c>
       <c r="B44">
-        <v>6198</v>
+        <v>9728</v>
       </c>
       <c r="C44" t="s">
-        <v>198</v>
+        <v>118</v>
       </c>
       <c r="D44" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>119</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>202</v>
+        <v>117</v>
       </c>
       <c r="B45">
-        <v>5023</v>
+        <v>9722</v>
       </c>
       <c r="C45" t="s">
-        <v>203</v>
+        <v>120</v>
       </c>
       <c r="D45" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>121</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>207</v>
+        <v>122</v>
       </c>
       <c r="B46">
-        <v>4952</v>
+        <v>9420</v>
       </c>
       <c r="C46" t="s">
-        <v>208</v>
+        <v>123</v>
       </c>
       <c r="D46" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>124</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>212</v>
+        <v>125</v>
       </c>
       <c r="B47">
-        <v>4799</v>
+        <v>9359</v>
       </c>
       <c r="C47" t="s">
-        <v>46</v>
+        <v>126</v>
       </c>
       <c r="D47" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>127</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>214</v>
+        <v>128</v>
       </c>
       <c r="B48">
-        <v>4736</v>
+        <v>8885</v>
       </c>
       <c r="C48" t="s">
-        <v>215</v>
+        <v>129</v>
       </c>
       <c r="D48" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>130</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>214</v>
+        <v>128</v>
       </c>
       <c r="B49">
-        <v>4729</v>
+        <v>8884</v>
       </c>
       <c r="C49" t="s">
-        <v>219</v>
+        <v>131</v>
       </c>
       <c r="D49" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>132</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>214</v>
+        <v>128</v>
       </c>
       <c r="B50">
-        <v>4720</v>
+        <v>8883</v>
       </c>
       <c r="C50" t="s">
-        <v>223</v>
+        <v>133</v>
       </c>
       <c r="D50" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>134</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>227</v>
+        <v>135</v>
       </c>
       <c r="B51">
-        <v>4464</v>
+        <v>7462</v>
       </c>
       <c r="C51" t="s">
-        <v>228</v>
+        <v>136</v>
       </c>
       <c r="D51" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>137</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>232</v>
+        <v>138</v>
       </c>
       <c r="B52">
-        <v>44003</v>
+        <v>7374</v>
       </c>
       <c r="C52" t="s">
-        <v>233</v>
+        <v>139</v>
       </c>
       <c r="D52" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>140</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>237</v>
+        <v>141</v>
       </c>
       <c r="B53">
-        <v>4221</v>
+        <v>6750</v>
       </c>
       <c r="C53" t="s">
-        <v>238</v>
+        <v>142</v>
       </c>
       <c r="D53" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>143</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>242</v>
+        <v>144</v>
       </c>
       <c r="B54">
-        <v>4087</v>
+        <v>6198</v>
       </c>
       <c r="C54" t="s">
-        <v>243</v>
+        <v>145</v>
       </c>
       <c r="D54" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>146</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>247</v>
+        <v>147</v>
       </c>
       <c r="B55">
-        <v>3554</v>
+        <v>5023</v>
       </c>
       <c r="C55" t="s">
-        <v>248</v>
+        <v>148</v>
       </c>
       <c r="D55" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>149</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>252</v>
+        <v>150</v>
       </c>
       <c r="B56">
-        <v>3339</v>
+        <v>4952</v>
       </c>
       <c r="C56" t="s">
-        <v>253</v>
+        <v>151</v>
       </c>
       <c r="D56" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>152</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>257</v>
+        <v>153</v>
       </c>
       <c r="B57">
-        <v>3219</v>
+        <v>4799</v>
       </c>
       <c r="C57" t="s">
-        <v>258</v>
+        <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>259</v>
+        <v>154</v>
       </c>
       <c r="E57" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>11</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>262</v>
+        <v>155</v>
       </c>
       <c r="B58">
-        <v>3152</v>
+        <v>4736</v>
       </c>
       <c r="C58" t="s">
-        <v>46</v>
+        <v>156</v>
       </c>
       <c r="D58" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>157</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>264</v>
+        <v>155</v>
       </c>
       <c r="B59">
-        <v>2762</v>
+        <v>4729</v>
       </c>
       <c r="C59" t="s">
-        <v>46</v>
+        <v>158</v>
       </c>
       <c r="D59" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>159</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>266</v>
+        <v>155</v>
       </c>
       <c r="B60">
-        <v>2687</v>
+        <v>4720</v>
       </c>
       <c r="C60" t="s">
-        <v>267</v>
+        <v>160</v>
       </c>
       <c r="D60" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>161</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>266</v>
+        <v>162</v>
       </c>
       <c r="B61">
-        <v>2676</v>
+        <v>4464</v>
       </c>
       <c r="C61" t="s">
-        <v>271</v>
+        <v>163</v>
       </c>
       <c r="D61" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>164</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>275</v>
+        <v>165</v>
       </c>
       <c r="B62">
-        <v>2318</v>
+        <v>44003</v>
       </c>
       <c r="C62" t="s">
-        <v>46</v>
+        <v>166</v>
       </c>
       <c r="D62" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>167</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>275</v>
+        <v>168</v>
       </c>
       <c r="B63">
-        <v>2311</v>
+        <v>4221</v>
       </c>
       <c r="C63" t="s">
-        <v>46</v>
+        <v>169</v>
       </c>
       <c r="D63" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>170</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>278</v>
+        <v>171</v>
       </c>
       <c r="B64">
-        <v>2271</v>
+        <v>4087</v>
       </c>
       <c r="C64" t="s">
-        <v>46</v>
+        <v>172</v>
       </c>
       <c r="D64" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>173</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>280</v>
+        <v>174</v>
       </c>
       <c r="B65">
-        <v>1982</v>
+        <v>3554</v>
       </c>
       <c r="C65" t="s">
-        <v>281</v>
+        <v>175</v>
       </c>
       <c r="D65" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>176</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>280</v>
+        <v>177</v>
       </c>
       <c r="B66">
-        <v>1965</v>
+        <v>3339</v>
       </c>
       <c r="C66" t="s">
-        <v>285</v>
+        <v>178</v>
       </c>
       <c r="D66" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>179</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>289</v>
+        <v>180</v>
       </c>
       <c r="B67">
-        <v>1732</v>
+        <v>3219</v>
       </c>
       <c r="C67" t="s">
-        <v>46</v>
+        <v>181</v>
       </c>
       <c r="D67" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>182</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>291</v>
+        <v>183</v>
       </c>
       <c r="B68">
-        <v>1503</v>
+        <v>3152</v>
       </c>
       <c r="C68" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>293</v>
+        <v>184</v>
       </c>
       <c r="E68" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>11</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>296</v>
+        <v>185</v>
       </c>
       <c r="B69">
-        <v>1464</v>
+        <v>2762</v>
       </c>
       <c r="C69" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>297</v>
+        <v>186</v>
       </c>
       <c r="E69" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>11</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>296</v>
+        <v>187</v>
       </c>
       <c r="B70">
-        <v>1453</v>
+        <v>2687</v>
       </c>
       <c r="C70" t="s">
-        <v>46</v>
+        <v>188</v>
       </c>
       <c r="D70" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>189</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>296</v>
+        <v>187</v>
       </c>
       <c r="B71">
-        <v>1451</v>
+        <v>2676</v>
       </c>
       <c r="C71" t="s">
-        <v>299</v>
+        <v>190</v>
       </c>
       <c r="D71" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>302</v>
+        <v>191</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>303</v>
+        <v>192</v>
       </c>
       <c r="B72">
-        <v>1078</v>
+        <v>2318</v>
       </c>
       <c r="C72" t="s">
-        <v>304</v>
+        <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>305</v>
+        <v>193</v>
       </c>
       <c r="E72" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>11</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>303</v>
+        <v>192</v>
       </c>
       <c r="B73">
-        <v>1077</v>
+        <v>2311</v>
       </c>
       <c r="C73" t="s">
-        <v>308</v>
+        <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>309</v>
+        <v>194</v>
       </c>
       <c r="E73" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>11</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>312</v>
+        <v>195</v>
       </c>
       <c r="B74">
-        <v>1019</v>
+        <v>2271</v>
       </c>
       <c r="C74" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>313</v>
+        <v>196</v>
       </c>
       <c r="E74" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>11</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>314</v>
+        <v>197</v>
       </c>
       <c r="B75">
-        <v>525</v>
+        <v>1982</v>
       </c>
       <c r="C75" t="s">
-        <v>46</v>
+        <v>198</v>
       </c>
       <c r="D75" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>199</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>314</v>
+        <v>197</v>
       </c>
       <c r="B76">
-        <v>516</v>
+        <v>1965</v>
       </c>
       <c r="C76" t="s">
-        <v>316</v>
+        <v>200</v>
       </c>
       <c r="D76" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>201</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>320</v>
+        <v>202</v>
       </c>
       <c r="B77">
-        <v>454</v>
+        <v>1732</v>
       </c>
       <c r="C77" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>321</v>
+        <v>203</v>
       </c>
       <c r="E77" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>11</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>322</v>
+        <v>204</v>
       </c>
       <c r="B78">
-        <v>165</v>
+        <v>1503</v>
       </c>
       <c r="C78" t="s">
-        <v>46</v>
+        <v>205</v>
       </c>
       <c r="D78" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>206</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>324</v>
+        <v>207</v>
       </c>
       <c r="B79">
-        <v>153</v>
+        <v>1464</v>
       </c>
       <c r="C79" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>325</v>
+        <v>208</v>
       </c>
       <c r="E79" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>11</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>326</v>
+        <v>207</v>
       </c>
       <c r="B80">
-        <v>87</v>
+        <v>1453</v>
       </c>
       <c r="C80" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>328</v>
+        <v>209</v>
       </c>
       <c r="E80" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>11</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>331</v>
+        <v>207</v>
       </c>
       <c r="B81">
-        <v>9357</v>
+        <v>1451</v>
       </c>
       <c r="C81" t="s">
-        <v>332</v>
+        <v>210</v>
       </c>
       <c r="D81" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>335</v>
+        <v>211</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>336</v>
+        <v>212</v>
       </c>
       <c r="B82">
-        <v>9211</v>
+        <v>1078</v>
       </c>
       <c r="C82" t="s">
-        <v>337</v>
+        <v>213</v>
       </c>
       <c r="D82" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>214</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>336</v>
+        <v>212</v>
       </c>
       <c r="B83">
-        <v>9207</v>
+        <v>1077</v>
       </c>
       <c r="C83" t="s">
-        <v>46</v>
+        <v>215</v>
       </c>
       <c r="D83" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>216</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>342</v>
+        <v>217</v>
       </c>
       <c r="B84">
-        <v>8887</v>
+        <v>1019</v>
       </c>
       <c r="C84" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>343</v>
+        <v>218</v>
       </c>
       <c r="E84" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>11</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>344</v>
+        <v>219</v>
       </c>
       <c r="B85">
-        <v>8818</v>
+        <v>525</v>
       </c>
       <c r="C85" t="s">
-        <v>345</v>
+        <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>346</v>
+        <v>220</v>
       </c>
       <c r="E85" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>11</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>349</v>
+        <v>219</v>
       </c>
       <c r="B86">
-        <v>8762</v>
+        <v>516</v>
       </c>
       <c r="C86" t="s">
-        <v>350</v>
+        <v>221</v>
       </c>
       <c r="D86" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>353</v>
+        <v>222</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>354</v>
+        <v>223</v>
       </c>
       <c r="B87">
-        <v>8714</v>
+        <v>454</v>
       </c>
       <c r="C87" t="s">
-        <v>355</v>
+        <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>356</v>
+        <v>224</v>
       </c>
       <c r="E87" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>11</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>359</v>
+        <v>225</v>
       </c>
       <c r="B88">
-        <v>8521</v>
+        <v>165</v>
       </c>
       <c r="C88" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>360</v>
+        <v>226</v>
       </c>
       <c r="E88" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>11</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>359</v>
+        <v>227</v>
       </c>
       <c r="B89">
-        <v>8520</v>
+        <v>153</v>
       </c>
       <c r="C89" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>361</v>
+        <v>228</v>
       </c>
       <c r="E89" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>11</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>359</v>
+        <v>229</v>
       </c>
       <c r="B90">
-        <v>8514</v>
+        <v>87</v>
       </c>
       <c r="C90" t="s">
-        <v>362</v>
+        <v>230</v>
       </c>
       <c r="D90" t="s">
-        <v>363</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>231</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>359</v>
+        <v>232</v>
       </c>
       <c r="B91">
-        <v>8495</v>
+        <v>9357</v>
       </c>
       <c r="C91" t="s">
-        <v>46</v>
+        <v>233</v>
       </c>
       <c r="D91" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>234</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>367</v>
+        <v>235</v>
       </c>
       <c r="B92">
-        <v>8033</v>
+        <v>9211</v>
       </c>
       <c r="C92" t="s">
-        <v>368</v>
+        <v>236</v>
       </c>
       <c r="D92" t="s">
-        <v>369</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>237</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>372</v>
+        <v>235</v>
       </c>
       <c r="B93">
-        <v>8009</v>
+        <v>9207</v>
       </c>
       <c r="C93" t="s">
-        <v>373</v>
+        <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>374</v>
+        <v>238</v>
       </c>
       <c r="E93" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>11</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>372</v>
+        <v>239</v>
       </c>
       <c r="B94">
-        <v>7991</v>
+        <v>8887</v>
       </c>
       <c r="C94" t="s">
-        <v>377</v>
+        <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>378</v>
+        <v>240</v>
       </c>
       <c r="E94" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>11</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>381</v>
+        <v>241</v>
       </c>
       <c r="B95">
-        <v>7942</v>
+        <v>8818</v>
       </c>
       <c r="C95" t="s">
-        <v>382</v>
+        <v>242</v>
       </c>
       <c r="D95" t="s">
-        <v>383</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>243</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>386</v>
+        <v>244</v>
       </c>
       <c r="B96">
-        <v>7598</v>
+        <v>8762</v>
       </c>
       <c r="C96" t="s">
-        <v>387</v>
+        <v>245</v>
       </c>
       <c r="D96" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>246</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>391</v>
+        <v>247</v>
       </c>
       <c r="B97">
-        <v>7014</v>
+        <v>8714</v>
       </c>
       <c r="C97" t="s">
-        <v>392</v>
+        <v>248</v>
       </c>
       <c r="D97" t="s">
-        <v>393</v>
-[...5 lines deleted...]
-        <v>395</v>
+        <v>249</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>396</v>
+        <v>250</v>
       </c>
       <c r="B98">
-        <v>6564</v>
+        <v>8521</v>
       </c>
       <c r="C98" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>398</v>
+        <v>251</v>
       </c>
       <c r="E98" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>11</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>401</v>
+        <v>250</v>
       </c>
       <c r="B99">
-        <v>6197</v>
+        <v>8520</v>
       </c>
       <c r="C99" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>403</v>
+        <v>252</v>
       </c>
       <c r="E99" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>11</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>401</v>
+        <v>250</v>
       </c>
       <c r="B100">
-        <v>6197</v>
+        <v>8514</v>
       </c>
       <c r="C100" t="s">
-        <v>402</v>
+        <v>253</v>
       </c>
       <c r="D100" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>254</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>407</v>
+        <v>250</v>
       </c>
       <c r="B101">
-        <v>5662</v>
+        <v>8495</v>
       </c>
       <c r="C101" t="s">
-        <v>408</v>
+        <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>409</v>
+        <v>255</v>
       </c>
       <c r="E101" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>11</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>410</v>
+        <v>256</v>
       </c>
       <c r="B102">
-        <v>4897</v>
+        <v>8033</v>
       </c>
       <c r="C102" t="s">
-        <v>411</v>
+        <v>257</v>
       </c>
       <c r="D102" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>258</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>415</v>
+        <v>259</v>
       </c>
       <c r="B103">
-        <v>4806</v>
+        <v>8009</v>
       </c>
       <c r="C103" t="s">
-        <v>416</v>
+        <v>260</v>
       </c>
       <c r="D103" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>261</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>415</v>
+        <v>259</v>
       </c>
       <c r="B104">
-        <v>4803</v>
+        <v>7991</v>
       </c>
       <c r="C104" t="s">
-        <v>420</v>
+        <v>262</v>
       </c>
       <c r="D104" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>423</v>
+        <v>263</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>415</v>
+        <v>264</v>
       </c>
       <c r="B105">
-        <v>4800</v>
+        <v>7942</v>
       </c>
       <c r="C105" t="s">
-        <v>424</v>
+        <v>265</v>
       </c>
       <c r="D105" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>427</v>
+        <v>266</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>428</v>
+        <v>267</v>
       </c>
       <c r="B106">
-        <v>4372</v>
+        <v>7598</v>
       </c>
       <c r="C106" t="s">
-        <v>429</v>
+        <v>268</v>
       </c>
       <c r="D106" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>432</v>
+        <v>269</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>433</v>
+        <v>270</v>
       </c>
       <c r="B107">
-        <v>4255</v>
+        <v>7014</v>
       </c>
       <c r="C107" t="s">
-        <v>46</v>
+        <v>271</v>
       </c>
       <c r="D107" t="s">
-        <v>434</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>272</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>435</v>
+        <v>273</v>
       </c>
       <c r="B108">
-        <v>3849</v>
+        <v>6564</v>
       </c>
       <c r="C108" t="s">
-        <v>436</v>
+        <v>274</v>
       </c>
       <c r="D108" t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>439</v>
+        <v>275</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>435</v>
+        <v>276</v>
       </c>
       <c r="B109">
-        <v>3847</v>
+        <v>6197</v>
       </c>
       <c r="C109" t="s">
-        <v>440</v>
+        <v>277</v>
       </c>
       <c r="D109" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-        <v>443</v>
+        <v>278</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>444</v>
+        <v>276</v>
       </c>
       <c r="B110">
-        <v>3423</v>
+        <v>6197</v>
       </c>
       <c r="C110" t="s">
-        <v>445</v>
+        <v>277</v>
       </c>
       <c r="D110" t="s">
-        <v>446</v>
-[...5 lines deleted...]
-        <v>448</v>
+        <v>278</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>449</v>
+        <v>279</v>
       </c>
       <c r="B111">
-        <v>3089</v>
+        <v>5662</v>
       </c>
       <c r="C111" t="s">
-        <v>450</v>
+        <v>280</v>
       </c>
       <c r="D111" t="s">
-        <v>451</v>
-[...5 lines deleted...]
-        <v>453</v>
+        <v>281</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>454</v>
+        <v>282</v>
       </c>
       <c r="B112">
-        <v>2841</v>
+        <v>4897</v>
       </c>
       <c r="C112" t="s">
-        <v>455</v>
+        <v>283</v>
       </c>
       <c r="D112" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>458</v>
+        <v>284</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>459</v>
+        <v>285</v>
       </c>
       <c r="B113">
-        <v>2314</v>
+        <v>4806</v>
       </c>
       <c r="C113" t="s">
-        <v>460</v>
+        <v>286</v>
       </c>
       <c r="D113" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>463</v>
+        <v>287</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>464</v>
+        <v>285</v>
       </c>
       <c r="B114">
-        <v>1950</v>
+        <v>4803</v>
       </c>
       <c r="C114" t="s">
-        <v>465</v>
+        <v>288</v>
       </c>
       <c r="D114" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>468</v>
+        <v>289</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>469</v>
+        <v>285</v>
       </c>
       <c r="B115">
+        <v>4800</v>
+      </c>
+      <c r="C115" t="s">
+        <v>290</v>
+      </c>
+      <c r="D115" t="s">
+        <v>291</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>292</v>
+      </c>
+      <c r="B116">
+        <v>4372</v>
+      </c>
+      <c r="C116" t="s">
+        <v>293</v>
+      </c>
+      <c r="D116" t="s">
+        <v>294</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>295</v>
+      </c>
+      <c r="B117">
+        <v>4255</v>
+      </c>
+      <c r="C117" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" t="s">
+        <v>296</v>
+      </c>
+      <c r="E117" t="s">
+        <v>11</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>297</v>
+      </c>
+      <c r="B118">
+        <v>3849</v>
+      </c>
+      <c r="C118" t="s">
+        <v>298</v>
+      </c>
+      <c r="D118" t="s">
+        <v>299</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>297</v>
+      </c>
+      <c r="B119">
+        <v>3847</v>
+      </c>
+      <c r="C119" t="s">
+        <v>300</v>
+      </c>
+      <c r="D119" t="s">
+        <v>301</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>302</v>
+      </c>
+      <c r="B120">
+        <v>3423</v>
+      </c>
+      <c r="C120" t="s">
+        <v>303</v>
+      </c>
+      <c r="D120" t="s">
+        <v>304</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>305</v>
+      </c>
+      <c r="B121">
+        <v>3089</v>
+      </c>
+      <c r="C121" t="s">
+        <v>306</v>
+      </c>
+      <c r="D121" t="s">
+        <v>307</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>308</v>
+      </c>
+      <c r="B122">
+        <v>2841</v>
+      </c>
+      <c r="C122" t="s">
+        <v>309</v>
+      </c>
+      <c r="D122" t="s">
+        <v>310</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>311</v>
+      </c>
+      <c r="B123">
+        <v>2314</v>
+      </c>
+      <c r="C123" t="s">
+        <v>312</v>
+      </c>
+      <c r="D123" t="s">
+        <v>313</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>314</v>
+      </c>
+      <c r="B124">
+        <v>1950</v>
+      </c>
+      <c r="C124" t="s">
+        <v>315</v>
+      </c>
+      <c r="D124" t="s">
+        <v>316</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>317</v>
+      </c>
+      <c r="B125">
         <v>533</v>
       </c>
-      <c r="C115" t="s">
-[...9 lines deleted...]
-        <v>473</v>
+      <c r="C125" t="s">
+        <v>318</v>
+      </c>
+      <c r="D125" t="s">
+        <v>319</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="E6" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="F7" r:id="rId9"/>
+    <hyperlink ref="F8" r:id="rId10"/>
+    <hyperlink ref="E9" r:id="rId11"/>
+    <hyperlink ref="F9" r:id="rId12"/>
+    <hyperlink ref="F10" r:id="rId13"/>
+    <hyperlink ref="E11" r:id="rId14"/>
+    <hyperlink ref="F11" r:id="rId15"/>
+    <hyperlink ref="E12" r:id="rId16"/>
+    <hyperlink ref="F12" r:id="rId17"/>
+    <hyperlink ref="E13" r:id="rId18"/>
+    <hyperlink ref="F13" r:id="rId19"/>
+    <hyperlink ref="E14" r:id="rId20"/>
+    <hyperlink ref="F14" r:id="rId21"/>
+    <hyperlink ref="E15" r:id="rId22"/>
+    <hyperlink ref="F15" r:id="rId23"/>
+    <hyperlink ref="E16" r:id="rId24"/>
+    <hyperlink ref="F16" r:id="rId25"/>
+    <hyperlink ref="E17" r:id="rId26"/>
+    <hyperlink ref="F17" r:id="rId27"/>
+    <hyperlink ref="E18" r:id="rId28"/>
+    <hyperlink ref="F18" r:id="rId29"/>
+    <hyperlink ref="E19" r:id="rId30"/>
+    <hyperlink ref="F19" r:id="rId31"/>
+    <hyperlink ref="F20" r:id="rId32"/>
+    <hyperlink ref="F21" r:id="rId33"/>
+    <hyperlink ref="E22" r:id="rId34"/>
+    <hyperlink ref="F22" r:id="rId35"/>
+    <hyperlink ref="E23" r:id="rId36"/>
+    <hyperlink ref="F23" r:id="rId37"/>
+    <hyperlink ref="F24" r:id="rId38"/>
+    <hyperlink ref="E25" r:id="rId39"/>
+    <hyperlink ref="F25" r:id="rId40"/>
+    <hyperlink ref="E26" r:id="rId41"/>
+    <hyperlink ref="F26" r:id="rId42"/>
+    <hyperlink ref="E27" r:id="rId43"/>
+    <hyperlink ref="F27" r:id="rId44"/>
+    <hyperlink ref="E28" r:id="rId45"/>
+    <hyperlink ref="F28" r:id="rId46"/>
+    <hyperlink ref="E29" r:id="rId47"/>
+    <hyperlink ref="F29" r:id="rId48"/>
+    <hyperlink ref="E30" r:id="rId49"/>
+    <hyperlink ref="F30" r:id="rId50"/>
+    <hyperlink ref="E31" r:id="rId51"/>
+    <hyperlink ref="F31" r:id="rId52"/>
+    <hyperlink ref="E32" r:id="rId53"/>
+    <hyperlink ref="F32" r:id="rId54"/>
+    <hyperlink ref="E33" r:id="rId55"/>
+    <hyperlink ref="F33" r:id="rId56"/>
+    <hyperlink ref="E34" r:id="rId57"/>
+    <hyperlink ref="F34" r:id="rId58"/>
+    <hyperlink ref="E35" r:id="rId59"/>
+    <hyperlink ref="F35" r:id="rId60"/>
+    <hyperlink ref="E36" r:id="rId61"/>
+    <hyperlink ref="F36" r:id="rId62"/>
+    <hyperlink ref="E37" r:id="rId63"/>
+    <hyperlink ref="F37" r:id="rId64"/>
+    <hyperlink ref="E38" r:id="rId65"/>
+    <hyperlink ref="F38" r:id="rId66"/>
+    <hyperlink ref="E39" r:id="rId67"/>
+    <hyperlink ref="F39" r:id="rId68"/>
+    <hyperlink ref="E40" r:id="rId69"/>
+    <hyperlink ref="F40" r:id="rId70"/>
+    <hyperlink ref="E41" r:id="rId71"/>
+    <hyperlink ref="F41" r:id="rId72"/>
+    <hyperlink ref="E42" r:id="rId73"/>
+    <hyperlink ref="F42" r:id="rId74"/>
+    <hyperlink ref="E43" r:id="rId75"/>
+    <hyperlink ref="F43" r:id="rId76"/>
+    <hyperlink ref="E44" r:id="rId77"/>
+    <hyperlink ref="F44" r:id="rId78"/>
+    <hyperlink ref="E45" r:id="rId79"/>
+    <hyperlink ref="F45" r:id="rId80"/>
+    <hyperlink ref="E46" r:id="rId81"/>
+    <hyperlink ref="F46" r:id="rId82"/>
+    <hyperlink ref="E47" r:id="rId83"/>
+    <hyperlink ref="F47" r:id="rId84"/>
+    <hyperlink ref="E48" r:id="rId85"/>
+    <hyperlink ref="F48" r:id="rId86"/>
+    <hyperlink ref="E49" r:id="rId87"/>
+    <hyperlink ref="F49" r:id="rId88"/>
+    <hyperlink ref="E50" r:id="rId89"/>
+    <hyperlink ref="F50" r:id="rId90"/>
+    <hyperlink ref="E51" r:id="rId91"/>
+    <hyperlink ref="F51" r:id="rId92"/>
+    <hyperlink ref="E52" r:id="rId93"/>
+    <hyperlink ref="F52" r:id="rId94"/>
+    <hyperlink ref="E53" r:id="rId95"/>
+    <hyperlink ref="F53" r:id="rId96"/>
+    <hyperlink ref="E54" r:id="rId97"/>
+    <hyperlink ref="F54" r:id="rId98"/>
+    <hyperlink ref="E55" r:id="rId99"/>
+    <hyperlink ref="F55" r:id="rId100"/>
+    <hyperlink ref="E56" r:id="rId101"/>
+    <hyperlink ref="F56" r:id="rId102"/>
+    <hyperlink ref="F57" r:id="rId103"/>
+    <hyperlink ref="E58" r:id="rId104"/>
+    <hyperlink ref="F58" r:id="rId105"/>
+    <hyperlink ref="E59" r:id="rId106"/>
+    <hyperlink ref="F59" r:id="rId107"/>
+    <hyperlink ref="E60" r:id="rId108"/>
+    <hyperlink ref="F60" r:id="rId109"/>
+    <hyperlink ref="E61" r:id="rId110"/>
+    <hyperlink ref="F61" r:id="rId111"/>
+    <hyperlink ref="E62" r:id="rId112"/>
+    <hyperlink ref="F62" r:id="rId113"/>
+    <hyperlink ref="E63" r:id="rId114"/>
+    <hyperlink ref="F63" r:id="rId115"/>
+    <hyperlink ref="E64" r:id="rId116"/>
+    <hyperlink ref="F64" r:id="rId117"/>
+    <hyperlink ref="E65" r:id="rId118"/>
+    <hyperlink ref="F65" r:id="rId119"/>
+    <hyperlink ref="E66" r:id="rId120"/>
+    <hyperlink ref="F66" r:id="rId121"/>
+    <hyperlink ref="E67" r:id="rId122"/>
+    <hyperlink ref="F67" r:id="rId123"/>
+    <hyperlink ref="F68" r:id="rId124"/>
+    <hyperlink ref="F69" r:id="rId125"/>
+    <hyperlink ref="E70" r:id="rId126"/>
+    <hyperlink ref="F70" r:id="rId127"/>
+    <hyperlink ref="E71" r:id="rId128"/>
+    <hyperlink ref="F71" r:id="rId129"/>
+    <hyperlink ref="F72" r:id="rId130"/>
+    <hyperlink ref="F73" r:id="rId131"/>
+    <hyperlink ref="F74" r:id="rId132"/>
+    <hyperlink ref="E75" r:id="rId133"/>
+    <hyperlink ref="F75" r:id="rId134"/>
+    <hyperlink ref="E76" r:id="rId135"/>
+    <hyperlink ref="F76" r:id="rId136"/>
+    <hyperlink ref="F77" r:id="rId137"/>
+    <hyperlink ref="E78" r:id="rId138"/>
+    <hyperlink ref="F78" r:id="rId139"/>
+    <hyperlink ref="F79" r:id="rId140"/>
+    <hyperlink ref="F80" r:id="rId141"/>
+    <hyperlink ref="E81" r:id="rId142"/>
+    <hyperlink ref="F81" r:id="rId143"/>
+    <hyperlink ref="E82" r:id="rId144"/>
+    <hyperlink ref="F82" r:id="rId145"/>
+    <hyperlink ref="E83" r:id="rId146"/>
+    <hyperlink ref="F83" r:id="rId147"/>
+    <hyperlink ref="F84" r:id="rId148"/>
+    <hyperlink ref="F85" r:id="rId149"/>
+    <hyperlink ref="E86" r:id="rId150"/>
+    <hyperlink ref="F86" r:id="rId151"/>
+    <hyperlink ref="F87" r:id="rId152"/>
+    <hyperlink ref="F88" r:id="rId153"/>
+    <hyperlink ref="F89" r:id="rId154"/>
+    <hyperlink ref="E90" r:id="rId155"/>
+    <hyperlink ref="F90" r:id="rId156"/>
+    <hyperlink ref="E91" r:id="rId157"/>
+    <hyperlink ref="F91" r:id="rId158"/>
+    <hyperlink ref="E92" r:id="rId159"/>
+    <hyperlink ref="F92" r:id="rId160"/>
+    <hyperlink ref="F93" r:id="rId161"/>
+    <hyperlink ref="F94" r:id="rId162"/>
+    <hyperlink ref="E95" r:id="rId163"/>
+    <hyperlink ref="F95" r:id="rId164"/>
+    <hyperlink ref="E96" r:id="rId165"/>
+    <hyperlink ref="F96" r:id="rId166"/>
+    <hyperlink ref="E97" r:id="rId167"/>
+    <hyperlink ref="F97" r:id="rId168"/>
+    <hyperlink ref="F98" r:id="rId169"/>
+    <hyperlink ref="F99" r:id="rId170"/>
+    <hyperlink ref="E100" r:id="rId171"/>
+    <hyperlink ref="F100" r:id="rId172"/>
+    <hyperlink ref="F101" r:id="rId173"/>
+    <hyperlink ref="E102" r:id="rId174"/>
+    <hyperlink ref="F102" r:id="rId175"/>
+    <hyperlink ref="E103" r:id="rId176"/>
+    <hyperlink ref="F103" r:id="rId177"/>
+    <hyperlink ref="E104" r:id="rId178"/>
+    <hyperlink ref="F104" r:id="rId179"/>
+    <hyperlink ref="E105" r:id="rId180"/>
+    <hyperlink ref="F105" r:id="rId181"/>
+    <hyperlink ref="E106" r:id="rId182"/>
+    <hyperlink ref="F106" r:id="rId183"/>
+    <hyperlink ref="E107" r:id="rId184"/>
+    <hyperlink ref="F107" r:id="rId185"/>
+    <hyperlink ref="E108" r:id="rId186"/>
+    <hyperlink ref="F108" r:id="rId187"/>
+    <hyperlink ref="E109" r:id="rId188"/>
+    <hyperlink ref="F109" r:id="rId189"/>
+    <hyperlink ref="E110" r:id="rId190"/>
+    <hyperlink ref="F110" r:id="rId191"/>
+    <hyperlink ref="E111" r:id="rId192"/>
+    <hyperlink ref="F111" r:id="rId193"/>
+    <hyperlink ref="E112" r:id="rId194"/>
+    <hyperlink ref="F112" r:id="rId195"/>
+    <hyperlink ref="E113" r:id="rId196"/>
+    <hyperlink ref="F113" r:id="rId197"/>
+    <hyperlink ref="E114" r:id="rId198"/>
+    <hyperlink ref="F114" r:id="rId199"/>
+    <hyperlink ref="E115" r:id="rId200"/>
+    <hyperlink ref="F115" r:id="rId201"/>
+    <hyperlink ref="E116" r:id="rId202"/>
+    <hyperlink ref="F116" r:id="rId203"/>
+    <hyperlink ref="F117" r:id="rId204"/>
+    <hyperlink ref="E118" r:id="rId205"/>
+    <hyperlink ref="F118" r:id="rId206"/>
+    <hyperlink ref="E119" r:id="rId207"/>
+    <hyperlink ref="F119" r:id="rId208"/>
+    <hyperlink ref="E120" r:id="rId209"/>
+    <hyperlink ref="F120" r:id="rId210"/>
+    <hyperlink ref="E121" r:id="rId211"/>
+    <hyperlink ref="F121" r:id="rId212"/>
+    <hyperlink ref="E122" r:id="rId213"/>
+    <hyperlink ref="F122" r:id="rId214"/>
+    <hyperlink ref="E123" r:id="rId215"/>
+    <hyperlink ref="F123" r:id="rId216"/>
+    <hyperlink ref="E124" r:id="rId217"/>
+    <hyperlink ref="F124" r:id="rId218"/>
+    <hyperlink ref="E125" r:id="rId219"/>
+    <hyperlink ref="F125" r:id="rId220"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>