--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -8,80 +8,143 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="786" uniqueCount="435">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="826" uniqueCount="456">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD159BE62B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI ACCESSORI IDRAULICI PER IMPIANTI IRRIGAZIONE AZIENDA AGRARIA DIDATTICA</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFAFE7C23</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DEL SERVIZIO DI GUIDA TURISTICA PRESSO PARCO ARCHEOLOGICO SIRACUSA</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCEADE0DD3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI GADGET PER SCAMBI INTERCULTURALI</t>
+  </si>
+  <si>
+    <t>BCEDAC4954</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI INTERVENTO DI MANUTENZIONE BUS SCUOLA E RABBOCCO OLIO</t>
+  </si>
+  <si>
+    <t>BCEAE51B14</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI NOLEGGIO BUS CON CONDUCENTE PER USCITA ERASMUS+ A SIRACUSA</t>
+  </si>
+  <si>
+    <t>05/09/2026</t>
+  </si>
+  <si>
+    <t>BCE071BE72</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI SCOPERTURA E COPERTURA SERRE CON FILM PLASTICO</t>
+  </si>
+  <si>
+    <t>BCE06C89F5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI FITOFARMACI E FERTILIZZANTI PER PIANO COLTURALE A.S. 2026-2027 - SECONDA PARTE</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCB5C4CBF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI MATERIALI DI CANCELLERIA PER AVVIO ANNO SCOLASTICO 2026-27</t>
+  </si>
+  <si>
     <t>04/08/2026</t>
   </si>
   <si>
     <t>BC9EC758B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI FERTILIZZANTI E FITOFARMACI PER PIANO COLTURALE A.S. 2026-27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>BC9C35DF4D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PORTAINNESTO PIANTINE DI MELANZANA AZ.AGRARIA ITA</t>
   </si>
   <si>
     <t>03/08/2026</t>
   </si>
   <si>
     <t>BC9A314AD0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura POC FESR Dispositivi digitali</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>BC96ED7F0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI INTERVENTO DI RIPARAZIONE TRATTORE IN USO PRESSO AZIENDA AGRARIA DIDATTICA</t>
   </si>
@@ -1716,3198 +1779,3358 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9EC758B0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/9ebd45bb-78ee-4b09-ab6b-17d51798fd26" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9C35DF4D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3eca80ee-5a9d-4843-a336-49e4c0a0f962" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9A314AD0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/970285b8-b100-4dfc-9082-3343e2018296" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC96ED7F0F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/8997e8b4-f169-4511-b082-72a037b93776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC94A19CFC" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ccc1878a-9f1d-4799-aa7c-bd86fee54833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8FC7C095" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/77e042f5-b412-4298-8abe-bad2ef998e80" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7CAD76C2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/360898ff-be0f-47d0-bcbd-2c7d2cd4cdda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC74AE2ED1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5740baf7-fb2b-420f-aa8a-790f934c2b3c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC68FBDF0F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/681d395f-46a8-4b29-ad49-220deaf10787" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC54C2FD95" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2a980aa7-541a-4585-86d3-afcb7358a3b1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3B34C10E" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/6249614a-699c-40f0-9070-ad677abdca0f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3F4CDF41" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3b572b4c-f31b-4df2-8947-a431f5bf92ea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC33FDBD22" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/fbd22511-8837-4495-b71d-56917fcc15af" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2D403E4A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ef6fc97b-3d01-429d-8ea2-c2ea87f293ff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2006D31B" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/19ed5c99-6a72-4ccf-9851-096019c60ae8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFAFB5299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/151a3efb-13df-4da3-98bf-1e72e29f6ea5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD27C6185" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e8d4c9ad-1316-46db-89d1-2b0716a227f5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9530FFD24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/155b39d1-645d-4e9c-8785-45b8a13d1bc0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC48AF806" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/509862ab-1dd1-4469-a25b-25194ccd9d4b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBE5CABC5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ef2c5f4e-189d-4a2d-8c11-c134531076b2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBE463386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e9700876-b908-417a-9ad4-b0c67ba16c32" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA87DD732" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/49863b4e-41bf-421a-bbbb-06e736f81c94" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EFDB455" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/a2d8073f-ff58-4a25-afcd-94a7e46e03a4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90B15C26" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/1ac1a7a1-e13f-4574-a70c-8d8271cb576b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB728E0E1C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/1d9a1949-88c3-4c91-b653-0585f35b8196" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7EFEF2D2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/38c3af60-1e3b-4dc7-94ad-11826f5e57a0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB727CEC00" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/a4ce5b09-cf40-4727-a5e9-5782203a8a37" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56EF604C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3835bccc-910a-4731-a887-5c135ae6d053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49D5B77B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/61e21559-9e4a-48fe-bbed-3a3893e9a740" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB352232EA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3ed08e0b-afa0-4cc4-aa49-3006c7a37e3c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F31C59E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c7c4542f-2617-47bf-9eed-04ab1b8010fa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1705D07B" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/7953a79c-3ce2-42b1-9d66-dedffcdf8396" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB029BF804" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2349a7cd-4ab0-46b3-9b7d-76372976131f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0260FCFF" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/14756d42-5519-408b-bc5e-17224bf196ca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF58E0A59" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/27393196-1502-407c-bb80-56cf3acb3355" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEBF5EC9C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/7eb45ecc-1302-4e36-bf5a-85c3324cc19d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE2186AE0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/157779a4-1387-4201-8cdc-bbd0f3af1d00" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC096C10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2d94be68-1276-44c3-ae9c-a4f6b61e0055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B5041A1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2ad2db35-6484-4cae-83b8-8b7ef409084b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD8CA8185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/842e1d3c-55b9-4957-90f0-83ebe5c2ec41" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD285680E" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/760ef51d-b0d5-460c-8b36-b94687efd1f1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD27DB28F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/804b0400-c318-4d62-a7bd-da1bb8f187dd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACEB75AE7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/71aa6a23-b8f1-4c57-981a-2eaf201c3d4c" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABCDA813F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/821ee837-9540-477d-ad6c-d7754b707bf8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA2B9E731" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c2d39894-948b-4003-bae8-c9b63968cc44" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9B4686F1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/d3973166-09c5-4850-8bd0-5ab58797f22e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA1454F2F" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/b85166f1-c9ad-47aa-b01b-62a173acb4af" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA95A15D3B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/d5ac8359-0bb5-4c57-ac2e-563c72dbe17c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8CD1D87A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/bd104839-0b08-4c31-b04c-a62897c2fa34" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8316BC9C" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/56e9861d-7c19-49f2-b61c-46b36680b022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DF67E29" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/6a1ce921-2f55-4b0f-93d0-bd7706d47813" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B5C2E68" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c9c13867-f0d7-4a5e-81eb-28562d50d054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA611DBCBF" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3939a8cf-862a-42b7-abaa-67178fb808ca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA45BE520F" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/0adcf30a-b926-4b27-b2d3-deb502f71789" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FEBF5BB" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/aaf12bd7-6e76-4081-93fb-1509ac90873e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F5D046C" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/59e803b6-0a51-4969-b64f-5099a6f9389d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F54C77D" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5661ebfb-d971-4e2c-beea-1594feab9380" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F4B393A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/eb126167-6de8-4e78-9927-a80d8fea4510" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F8A390E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/516ed93e-dd45-40d8-a383-1a44324fd439" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32B5C29B" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/507cbee8-1072-47fc-a91c-8235a0057051" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA22369141" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/059d03dd-9e3b-4aba-9d55-210fae4934d0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A2E427D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/773bcff4-b1fe-4de7-98b1-cd5bd5c9feec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA00C40074" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/667cda09-f238-4e55-b516-8e11a355682d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9FA4FD9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/f99865fb-6508-46eb-be5f-d8bd7abb016a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF67DB1B" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ebbff800-2ebc-4634-b32e-eb8b24e20218" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F87E9A9B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e93eea2c-aa88-4116-94bf-7fe76ca8ace9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E92F34AF" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/32114419-4da2-4555-ac5d-b5a535fdd605" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E022A9AC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/9c5e4616-a3cf-4a26-ab25-93774f6f1452" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DED20D00" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/05030202-5321-46bc-8593-f4ed549f4fb8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BCB0431A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/cfcf0737-e878-4224-8637-886fd159612d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFA19B86" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2b1d6b1f-6673-4310-9763-9e0bbc147bb3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B977B23FF7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/9fcb7e12-073e-41f1-82d3-4f4b0cdc3dfa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2CADC50A1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/47927ed2-ae1f-4ee0-97c2-206310a707ab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95306C3D8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/8772effc-2c6e-4873-8e92-640cf30317f6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9492B3BAE" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e96dc116-d105-4185-a439-dcd11a86264b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94001C36E" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ba3f77e9-977a-4bf1-b614-3836aba660f5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B92D208D82" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/0d09f337-1769-4707-a2f5-71f1fc6fb99e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92ACFD96B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e781cfe5-8820-45d6-bd7e-ceaa7b07a129" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92AC7CEF5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/eb97cf5c-39b8-4f78-9e90-63f0a7203c3c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91F54B258" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/69826d60-37b2-4570-9957-7a7ab1ced45c" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D8AA243" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ab88cf37-1d62-4629-8a70-8ba95797be63" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9162C4748" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/239c17e6-2a59-4a13-8c37-b0d0e9cc873d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B916C07BE3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/0bcf734c-4c7a-4fdd-ab7a-f4ecf4ba4dd8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EEE995D9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ae5c1de8-25a6-4887-9279-37551d605d06" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90B86C4D3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e05e4cdf-74b8-4ecc-9f13-5ddabc157f88" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBF1E93D" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/9288b7d4-2f37-4f9c-81de-560017675e20" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBE1A2B0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2fa0b40a-f5e1-45e7-bf62-f28bfe25cd9b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DBF4BA56" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/4ce901ee-0853-4e0c-84b6-d336c4ef89bc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CAC3CE09" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3ee8d7b1-528f-4972-bcde-beab861a17ad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B3D04431" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/580f9740-ba02-4f8e-aae6-b8cecdcf27bf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89AA631AA" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/689399a3-6f44-4910-830c-16ff3d6bda7a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C4BEF6E" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/99007a90-43b1-4f6d-a91b-ab93a776d607" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88CB268CF" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/472132e7-bc83-4235-b607-5ea20a62c25b" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88125B9D6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/fd4c13b5-ed12-4042-b28c-32ad4cb29586" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87A345E0D" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/fb44bd47-cdb1-4053-9857-fa9e29c9fe41" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8812E9F03" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/f046571e-1f5f-4afc-b667-e22193d27ee0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8811E152A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/d16747c6-8f62-4077-96ed-073063a37bb4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B867D374B1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/b4dc0d35-c891-4e8b-b62b-bc115f0b621e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86769AF92" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/b385abe2-4565-4c3b-8745-468de502f1d9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8628E7104" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c94075a1-b23c-4011-bf09-419a158789f6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82CA2CE63" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c83e3b46-376a-4007-a223-479edaeffe28" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B825E95532" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/56e7b3e9-5210-4a64-b267-2998eea4bdde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8248FC286" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ba257600-ac50-4bfa-b843-b6ca1e5e3832" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8084D2F49" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5152233a-30ca-400f-9ee7-be7a2d9b84da" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B808AE1F36" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ac76285d-ba0f-4422-a875-6d2d4749c634" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DDC28BA4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/07220899-5d1d-4dd9-8bf2-3b5dc04ea14b" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76FO6B5F8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/57aef9f4-3584-4f90-8041-1b870e9fb056" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B773EAA812" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e3a4b53c-8271-4975-b92e-35e7a72c6b72" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76F22FAF7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/973ba0e9-871d-486d-8b2b-355f3cdb2068" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75093FF0F" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ca919dbd-e108-4fce-b740-692eec2fcfc2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72DE5B60D" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/69731f31-8726-4b73-9d0d-36bf8f0bb199" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EE92339B" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/cca9c6dc-2c64-4c2b-971f-0324832403a9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E799CA91" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c217fd62-5743-4f6b-8004-faf2f3be11bf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CF8100C3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/1226593f-b4ea-4301-9e40-1a0b018c8898" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69513F16D" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e987c1d3-ede4-443d-9ce3-76840490ac90" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A6AC20FF" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/4c59a6a0-e3b7-41d5-9500-b11dc5eb152c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A6646D9F" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/75f1741d-d622-4ca6-a79d-a35775fc333f" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B695C4BF26" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e15d9049-1eb3-4003-8524-896c120863bd" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6881628A9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/17edd741-758e-4729-b797-01a40b738ac6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B687F6FCDE" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/80f07af0-7cc8-4003-82d4-100cf0e07cc5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65BAD0715" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/a704e18f-3f2a-4c94-aac3-f74591b706ce" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66D3E3A39" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5630374e-34e2-49e3-82e3-d01571f2f2a3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65B9E11DC" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/a3104f1b-b3f9-47a0-afba-2b712ff67be8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65BDBAEB1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/69e99b50-4099-42e4-80fc-c840d8ec50b1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B630617FF3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/142ecc58-4d84-4c54-9c39-4d015a1aee06" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62AA2A3EB" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2275935b-7b35-4bc6-bee8-e1db1ef392ff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61CB550E6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/6e543e76-13a8-4af0-8245-e7c4e027b28a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617667AD2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c5b9b94a-f844-4f44-90ef-52dc5a514e3e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613B43CE5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/8ca064a8-90e0-499e-b071-5bef10871a37" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B605A8CC1D" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/9f404088-c82c-467a-b938-805341bb9ef9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B605DAD122" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/d6cb3c25-3a47-4759-a08e-22adf69d3412" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B605BD2924" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/dc430542-0118-4c2e-b4a9-4f3881705a4f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9F39667" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/8d2a0d8d-e1a6-4521-9b44-9abe1f496a0d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F8AF6DF2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/03d82c89-a955-40b9-aed6-2bb3ba81aee5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F5EC9978" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/542b92cd-621e-4f6d-9ba1-ba5b86c99910" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EE90AEAC" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2132476f-7c86-4b05-924c-09c337d5274d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E057937D" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/548863f8-4165-4642-8c45-41dca503f271" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E007B4D9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/f7492abc-ea49-4603-b12c-37dd03686253" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E023626D" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/35e36ed9-950c-4c81-b8a8-5da867a9e871" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ADC9C4BE" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/b9d2bb11-4a18-4242-ad43-cc78bacf37a2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ADD1BD89" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2f5ceed7-7dbf-4c5d-8988-1baceb71afcf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5916DA0D5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5b7e9c4d-9323-432f-8dfe-c3212d0926d3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5915333C2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/a282d4a3-c0c1-4ebe-b198-224555d8c685" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590D70C06" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e35f6814-959d-45ce-bde6-1a466adf89cb" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559EEC2AF" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/02b39d11-b871-4785-b0ad-a303f6911e0f" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57F89C9E7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/166c8428-0b77-4d77-89c4-f11c2223ca9c" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57F96F807" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ab8522e7-56b3-42e4-8305-711dd248dfdd" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B549DDAE8A" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/f361cca2-70d9-414b-9b95-681e5b56952d" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50B1BDFB1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/165bf72c-c61f-4d82-80a0-91b065bb5bde" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559EE08C6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2678486b-bc81-436b-9795-94e85635809e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559EE7EBB" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/afbe7e14-e2b3-4fec-983d-0c9ffb53552d" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B549FFF39A" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3d49d968-b251-49fa-872a-6d17924cbcf3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B549CE32B9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/d759587c-27be-48a9-9449-ef5001113e10" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B540013AD6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3e7b0143-fb3d-4cd1-a1ea-a8cc4b8c9271" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50AEEAB0F" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/f352c0e0-fbc7-4d7d-b06a-33cd602c7a49" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50B63B4B7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c0964e61-69a6-44a2-b840-9b451bcf8605" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD159BE62B" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/8335f76b-b59c-4d12-bda1-31e6274b0b31" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFAFE7C23" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/0aed5a13-c216-4577-a557-7b9cdce6999d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEADE0DD3" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/128883f8-1c39-45e1-ab44-875fe918cd81" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEDAC4954" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/fb3db03c-531e-431c-ba55-6b3e604bc887" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEAE51B14" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/21d6d1d1-d699-4865-8c31-68038138e001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE071BE72" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/0f362ce6-a96d-44ab-a9d6-dc18f741654c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE06C89F5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5e5d1294-4c7e-459f-b0fe-d127785d783a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCB5C4CBF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5de0e931-8462-4bf2-9b87-a94f0a608a7f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9EC758B0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/9ebd45bb-78ee-4b09-ab6b-17d51798fd26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9C35DF4D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3eca80ee-5a9d-4843-a336-49e4c0a0f962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9A314AD0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/970285b8-b100-4dfc-9082-3343e2018296" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC96ED7F0F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/8997e8b4-f169-4511-b082-72a037b93776" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC94A19CFC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ccc1878a-9f1d-4799-aa7c-bd86fee54833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8FC7C095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/77e042f5-b412-4298-8abe-bad2ef998e80" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7CAD76C2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/360898ff-be0f-47d0-bcbd-2c7d2cd4cdda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC74AE2ED1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5740baf7-fb2b-420f-aa8a-790f934c2b3c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC68FBDF0F" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/681d395f-46a8-4b29-ad49-220deaf10787" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC54C2FD95" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2a980aa7-541a-4585-86d3-afcb7358a3b1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3B34C10E" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/6249614a-699c-40f0-9070-ad677abdca0f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3F4CDF41" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3b572b4c-f31b-4df2-8947-a431f5bf92ea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC33FDBD22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/fbd22511-8837-4495-b71d-56917fcc15af" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2D403E4A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ef6fc97b-3d01-429d-8ea2-c2ea87f293ff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2006D31B" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/19ed5c99-6a72-4ccf-9851-096019c60ae8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFAFB5299" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/151a3efb-13df-4da3-98bf-1e72e29f6ea5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD27C6185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e8d4c9ad-1316-46db-89d1-2b0716a227f5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9530FFD24" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/155b39d1-645d-4e9c-8785-45b8a13d1bc0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC48AF806" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/509862ab-1dd1-4469-a25b-25194ccd9d4b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBE5CABC5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ef2c5f4e-189d-4a2d-8c11-c134531076b2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBE463386" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e9700876-b908-417a-9ad4-b0c67ba16c32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA87DD732" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/49863b4e-41bf-421a-bbbb-06e736f81c94" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EFDB455" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/a2d8073f-ff58-4a25-afcd-94a7e46e03a4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90B15C26" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/1ac1a7a1-e13f-4574-a70c-8d8271cb576b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB728E0E1C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/1d9a1949-88c3-4c91-b653-0585f35b8196" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7EFEF2D2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/38c3af60-1e3b-4dc7-94ad-11826f5e57a0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB727CEC00" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/a4ce5b09-cf40-4727-a5e9-5782203a8a37" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56EF604C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3835bccc-910a-4731-a887-5c135ae6d053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49D5B77B" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/61e21559-9e4a-48fe-bbed-3a3893e9a740" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB352232EA" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3ed08e0b-afa0-4cc4-aa49-3006c7a37e3c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F31C59E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c7c4542f-2617-47bf-9eed-04ab1b8010fa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1705D07B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/7953a79c-3ce2-42b1-9d66-dedffcdf8396" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB029BF804" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2349a7cd-4ab0-46b3-9b7d-76372976131f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0260FCFF" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/14756d42-5519-408b-bc5e-17224bf196ca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF58E0A59" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/27393196-1502-407c-bb80-56cf3acb3355" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEBF5EC9C" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/7eb45ecc-1302-4e36-bf5a-85c3324cc19d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE2186AE0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/157779a4-1387-4201-8cdc-bbd0f3af1d00" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC096C10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2d94be68-1276-44c3-ae9c-a4f6b61e0055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B5041A1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2ad2db35-6484-4cae-83b8-8b7ef409084b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD8CA8185" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/842e1d3c-55b9-4957-90f0-83ebe5c2ec41" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD285680E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/760ef51d-b0d5-460c-8b36-b94687efd1f1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD27DB28F" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/804b0400-c318-4d62-a7bd-da1bb8f187dd" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACEB75AE7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/71aa6a23-b8f1-4c57-981a-2eaf201c3d4c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABCDA813F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/821ee837-9540-477d-ad6c-d7754b707bf8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA2B9E731" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c2d39894-948b-4003-bae8-c9b63968cc44" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9B4686F1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/d3973166-09c5-4850-8bd0-5ab58797f22e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA1454F2F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/b85166f1-c9ad-47aa-b01b-62a173acb4af" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA95A15D3B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/d5ac8359-0bb5-4c57-ac2e-563c72dbe17c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8CD1D87A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/bd104839-0b08-4c31-b04c-a62897c2fa34" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8316BC9C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/56e9861d-7c19-49f2-b61c-46b36680b022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DF67E29" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/6a1ce921-2f55-4b0f-93d0-bd7706d47813" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B5C2E68" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c9c13867-f0d7-4a5e-81eb-28562d50d054" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA611DBCBF" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3939a8cf-862a-42b7-abaa-67178fb808ca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA45BE520F" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/0adcf30a-b926-4b27-b2d3-deb502f71789" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FEBF5BB" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/aaf12bd7-6e76-4081-93fb-1509ac90873e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F5D046C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/59e803b6-0a51-4969-b64f-5099a6f9389d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F54C77D" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5661ebfb-d971-4e2c-beea-1594feab9380" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F4B393A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/eb126167-6de8-4e78-9927-a80d8fea4510" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F8A390E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/516ed93e-dd45-40d8-a383-1a44324fd439" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32B5C29B" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/507cbee8-1072-47fc-a91c-8235a0057051" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA22369141" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/059d03dd-9e3b-4aba-9d55-210fae4934d0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A2E427D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/773bcff4-b1fe-4de7-98b1-cd5bd5c9feec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA00C40074" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/667cda09-f238-4e55-b516-8e11a355682d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9FA4FD9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/f99865fb-6508-46eb-be5f-d8bd7abb016a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF67DB1B" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ebbff800-2ebc-4634-b32e-eb8b24e20218" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F87E9A9B" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e93eea2c-aa88-4116-94bf-7fe76ca8ace9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E92F34AF" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/32114419-4da2-4555-ac5d-b5a535fdd605" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E022A9AC" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/9c5e4616-a3cf-4a26-ab25-93774f6f1452" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DED20D00" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/05030202-5321-46bc-8593-f4ed549f4fb8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BCB0431A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/cfcf0737-e878-4224-8637-886fd159612d" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFA19B86" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2b1d6b1f-6673-4310-9763-9e0bbc147bb3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B977B23FF7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/9fcb7e12-073e-41f1-82d3-4f4b0cdc3dfa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2CADC50A1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/47927ed2-ae1f-4ee0-97c2-206310a707ab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95306C3D8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/8772effc-2c6e-4873-8e92-640cf30317f6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9492B3BAE" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e96dc116-d105-4185-a439-dcd11a86264b" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94001C36E" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ba3f77e9-977a-4bf1-b614-3836aba660f5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B92D208D82" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/0d09f337-1769-4707-a2f5-71f1fc6fb99e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92ACFD96B" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e781cfe5-8820-45d6-bd7e-ceaa7b07a129" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92AC7CEF5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/eb97cf5c-39b8-4f78-9e90-63f0a7203c3c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91F54B258" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/69826d60-37b2-4570-9957-7a7ab1ced45c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D8AA243" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ab88cf37-1d62-4629-8a70-8ba95797be63" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9162C4748" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/239c17e6-2a59-4a13-8c37-b0d0e9cc873d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B916C07BE3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/0bcf734c-4c7a-4fdd-ab7a-f4ecf4ba4dd8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EEE995D9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ae5c1de8-25a6-4887-9279-37551d605d06" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90B86C4D3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e05e4cdf-74b8-4ecc-9f13-5ddabc157f88" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBF1E93D" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/9288b7d4-2f37-4f9c-81de-560017675e20" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBE1A2B0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2fa0b40a-f5e1-45e7-bf62-f28bfe25cd9b" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DBF4BA56" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/4ce901ee-0853-4e0c-84b6-d336c4ef89bc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CAC3CE09" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3ee8d7b1-528f-4972-bcde-beab861a17ad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B3D04431" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/580f9740-ba02-4f8e-aae6-b8cecdcf27bf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89AA631AA" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/689399a3-6f44-4910-830c-16ff3d6bda7a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C4BEF6E" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/99007a90-43b1-4f6d-a91b-ab93a776d607" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88CB268CF" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/472132e7-bc83-4235-b607-5ea20a62c25b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88125B9D6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/fd4c13b5-ed12-4042-b28c-32ad4cb29586" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87A345E0D" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/fb44bd47-cdb1-4053-9857-fa9e29c9fe41" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8812E9F03" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/f046571e-1f5f-4afc-b667-e22193d27ee0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8811E152A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/d16747c6-8f62-4077-96ed-073063a37bb4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B867D374B1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/b4dc0d35-c891-4e8b-b62b-bc115f0b621e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86769AF92" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/b385abe2-4565-4c3b-8745-468de502f1d9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8628E7104" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c94075a1-b23c-4011-bf09-419a158789f6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82CA2CE63" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c83e3b46-376a-4007-a223-479edaeffe28" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B825E95532" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/56e7b3e9-5210-4a64-b267-2998eea4bdde" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8248FC286" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ba257600-ac50-4bfa-b843-b6ca1e5e3832" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8084D2F49" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5152233a-30ca-400f-9ee7-be7a2d9b84da" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B808AE1F36" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ac76285d-ba0f-4422-a875-6d2d4749c634" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DDC28BA4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/07220899-5d1d-4dd9-8bf2-3b5dc04ea14b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76FO6B5F8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/57aef9f4-3584-4f90-8041-1b870e9fb056" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B773EAA812" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e3a4b53c-8271-4975-b92e-35e7a72c6b72" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76F22FAF7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/973ba0e9-871d-486d-8b2b-355f3cdb2068" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75093FF0F" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ca919dbd-e108-4fce-b740-692eec2fcfc2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72DE5B60D" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/69731f31-8726-4b73-9d0d-36bf8f0bb199" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EE92339B" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/cca9c6dc-2c64-4c2b-971f-0324832403a9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E799CA91" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c217fd62-5743-4f6b-8004-faf2f3be11bf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CF8100C3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/1226593f-b4ea-4301-9e40-1a0b018c8898" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69513F16D" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e987c1d3-ede4-443d-9ce3-76840490ac90" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A6AC20FF" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/4c59a6a0-e3b7-41d5-9500-b11dc5eb152c" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A6646D9F" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/75f1741d-d622-4ca6-a79d-a35775fc333f" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B695C4BF26" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e15d9049-1eb3-4003-8524-896c120863bd" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6881628A9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/17edd741-758e-4729-b797-01a40b738ac6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B687F6FCDE" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/80f07af0-7cc8-4003-82d4-100cf0e07cc5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65BAD0715" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/a704e18f-3f2a-4c94-aac3-f74591b706ce" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66D3E3A39" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5630374e-34e2-49e3-82e3-d01571f2f2a3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65B9E11DC" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/a3104f1b-b3f9-47a0-afba-2b712ff67be8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65BDBAEB1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/69e99b50-4099-42e4-80fc-c840d8ec50b1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B630617FF3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/142ecc58-4d84-4c54-9c39-4d015a1aee06" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62AA2A3EB" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2275935b-7b35-4bc6-bee8-e1db1ef392ff" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61CB550E6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/6e543e76-13a8-4af0-8245-e7c4e027b28a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617667AD2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c5b9b94a-f844-4f44-90ef-52dc5a514e3e" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613B43CE5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/8ca064a8-90e0-499e-b071-5bef10871a37" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B605A8CC1D" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/9f404088-c82c-467a-b938-805341bb9ef9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B605DAD122" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/d6cb3c25-3a47-4759-a08e-22adf69d3412" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B605BD2924" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/dc430542-0118-4c2e-b4a9-4f3881705a4f" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9F39667" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/8d2a0d8d-e1a6-4521-9b44-9abe1f496a0d" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F8AF6DF2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/03d82c89-a955-40b9-aed6-2bb3ba81aee5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F5EC9978" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/542b92cd-621e-4f6d-9ba1-ba5b86c99910" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EE90AEAC" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2132476f-7c86-4b05-924c-09c337d5274d" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E057937D" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/548863f8-4165-4642-8c45-41dca503f271" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E007B4D9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/f7492abc-ea49-4603-b12c-37dd03686253" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E023626D" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/35e36ed9-950c-4c81-b8a8-5da867a9e871" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ADC9C4BE" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/b9d2bb11-4a18-4242-ad43-cc78bacf37a2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ADD1BD89" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2f5ceed7-7dbf-4c5d-8988-1baceb71afcf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5916DA0D5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5b7e9c4d-9323-432f-8dfe-c3212d0926d3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5915333C2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/a282d4a3-c0c1-4ebe-b198-224555d8c685" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590D70C06" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e35f6814-959d-45ce-bde6-1a466adf89cb" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559EEC2AF" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/02b39d11-b871-4785-b0ad-a303f6911e0f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57F89C9E7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/166c8428-0b77-4d77-89c4-f11c2223ca9c" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57F96F807" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ab8522e7-56b3-42e4-8305-711dd248dfdd" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B549DDAE8A" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/f361cca2-70d9-414b-9b95-681e5b56952d" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50B1BDFB1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/165bf72c-c61f-4d82-80a0-91b065bb5bde" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559EE08C6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2678486b-bc81-436b-9795-94e85635809e" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559EE7EBB" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/afbe7e14-e2b3-4fec-983d-0c9ffb53552d" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B549FFF39A" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3d49d968-b251-49fa-872a-6d17924cbcf3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B549CE32B9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/d759587c-27be-48a9-9449-ef5001113e10" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B540013AD6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3e7b0143-fb3d-4cd1-a1ea-a8cc4b8c9271" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50AEEAB0F" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/f352c0e0-fbc7-4d7d-b06a-33cd602c7a49" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50B63B4B7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c0964e61-69a6-44a2-b840-9b451bcf8605" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F157"/>
+  <dimension ref="A1:F165"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6777</v>
+        <v>8296</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>6775</v>
+        <v>7855</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>6761</v>
+        <v>7646</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>6742</v>
+        <v>7638</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B6">
-        <v>6735</v>
+        <v>7622</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
-        <v>6723</v>
+        <v>7474</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8">
+        <v>7471</v>
+      </c>
+      <c r="C8" t="s">
         <v>23</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9">
+        <v>7035</v>
+      </c>
+      <c r="C9" t="s">
         <v>26</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10">
+        <v>6777</v>
+      </c>
+      <c r="C10" t="s">
         <v>29</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11">
+        <v>6775</v>
+      </c>
+      <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12">
+        <v>6761</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13">
+        <v>6742</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B14">
-        <v>6164</v>
+        <v>6735</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>6148</v>
+        <v>6723</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>6008</v>
+        <v>6660</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>5600</v>
+        <v>6620</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B18">
-        <v>5142</v>
+        <v>6544</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>5074</v>
+        <v>6411</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B20">
-        <v>5029</v>
+        <v>6247</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B21">
-        <v>4968</v>
+        <v>6236</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>62</v>
       </c>
       <c r="B22">
-        <v>4964</v>
+        <v>6164</v>
       </c>
       <c r="C22" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23">
+        <v>6148</v>
+      </c>
+      <c r="C23" t="s">
+        <v>66</v>
+      </c>
+      <c r="D23" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24">
+        <v>6008</v>
+      </c>
+      <c r="C24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D24" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25">
+        <v>5600</v>
+      </c>
+      <c r="C25" t="s">
+        <v>72</v>
+      </c>
+      <c r="D25" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26">
+        <v>5142</v>
+      </c>
+      <c r="C26" t="s">
+        <v>75</v>
+      </c>
+      <c r="D26" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27">
+        <v>5074</v>
+      </c>
+      <c r="C27" t="s">
+        <v>78</v>
+      </c>
+      <c r="D27" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28">
+        <v>5029</v>
+      </c>
+      <c r="C28" t="s">
+        <v>81</v>
+      </c>
+      <c r="D28" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29">
+        <v>4968</v>
+      </c>
+      <c r="C29" t="s">
+        <v>84</v>
+      </c>
+      <c r="D29" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B30">
-        <v>3510</v>
+        <v>4964</v>
       </c>
       <c r="C30" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B31">
-        <v>3315</v>
+        <v>4751</v>
       </c>
       <c r="C31" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B32">
-        <v>2992</v>
+        <v>4632</v>
       </c>
       <c r="C32" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B33">
-        <v>2955</v>
+        <v>4551</v>
       </c>
       <c r="C33" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D33" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B34">
-        <v>2655</v>
+        <v>4209</v>
       </c>
       <c r="C34" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D34" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35">
-        <v>2652</v>
+        <v>4138</v>
       </c>
       <c r="C35" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D35" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>103</v>
+      </c>
+      <c r="B36">
+        <v>3933</v>
+      </c>
+      <c r="C36" t="s">
+        <v>104</v>
+      </c>
+      <c r="D36" t="s">
         <v>105</v>
-      </c>
-[...7 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>106</v>
+      </c>
+      <c r="B37">
+        <v>3559</v>
+      </c>
+      <c r="C37" t="s">
+        <v>107</v>
+      </c>
+      <c r="D37" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38">
+        <v>3510</v>
+      </c>
+      <c r="C38" t="s">
+        <v>110</v>
+      </c>
+      <c r="D38" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B39">
-        <v>2321</v>
+        <v>3315</v>
       </c>
       <c r="C39" t="s">
+        <v>113</v>
+      </c>
+      <c r="D39" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40">
+        <v>2992</v>
+      </c>
+      <c r="C40" t="s">
         <v>116</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B41">
-        <v>2280</v>
+        <v>2955</v>
       </c>
       <c r="C41" t="s">
         <v>119</v>
       </c>
       <c r="D41" t="s">
         <v>120</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>121</v>
       </c>
       <c r="B42">
-        <v>2179</v>
+        <v>2655</v>
       </c>
       <c r="C42" t="s">
         <v>122</v>
       </c>
       <c r="D42" t="s">
         <v>123</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43">
-        <v>2177</v>
+        <v>2652</v>
       </c>
       <c r="C43" t="s">
         <v>124</v>
       </c>
       <c r="D43" t="s">
         <v>125</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B44">
-        <v>2145</v>
+        <v>2574</v>
       </c>
       <c r="C44" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D44" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B45">
-        <v>1990</v>
+        <v>2425</v>
       </c>
       <c r="C45" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D45" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B46">
-        <v>1869</v>
+        <v>2341</v>
       </c>
       <c r="C46" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D46" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B47">
-        <v>1718</v>
+        <v>2321</v>
       </c>
       <c r="C47" t="s">
         <v>135</v>
       </c>
       <c r="D47" t="s">
         <v>136</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B48">
-        <v>1716</v>
+        <v>2299</v>
       </c>
       <c r="C48" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D48" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B49">
-        <v>1638</v>
+        <v>2280</v>
       </c>
       <c r="C49" t="s">
         <v>140</v>
       </c>
       <c r="D49" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>142</v>
       </c>
       <c r="B50">
-        <v>1538</v>
+        <v>2179</v>
       </c>
       <c r="C50" t="s">
         <v>143</v>
       </c>
       <c r="D50" t="s">
         <v>144</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>142</v>
+      </c>
+      <c r="B51">
+        <v>2177</v>
+      </c>
+      <c r="C51" t="s">
         <v>145</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B52">
-        <v>1378</v>
+        <v>2145</v>
       </c>
       <c r="C52" t="s">
+        <v>147</v>
+      </c>
+      <c r="D52" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
+        <v>149</v>
+      </c>
+      <c r="B53">
+        <v>1990</v>
+      </c>
+      <c r="C53" t="s">
         <v>150</v>
       </c>
-      <c r="B53">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>152</v>
+      </c>
+      <c r="B54">
+        <v>1869</v>
+      </c>
+      <c r="C54" t="s">
         <v>153</v>
       </c>
-      <c r="B54">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
+        <v>155</v>
+      </c>
+      <c r="B55">
+        <v>1718</v>
+      </c>
+      <c r="C55" t="s">
         <v>156</v>
       </c>
-      <c r="B55">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
+        <v>155</v>
+      </c>
+      <c r="B56">
+        <v>1716</v>
+      </c>
+      <c r="C56" t="s">
+        <v>158</v>
+      </c>
+      <c r="D56" t="s">
         <v>159</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B57">
-        <v>835</v>
+        <v>1638</v>
       </c>
       <c r="C57" t="s">
+        <v>161</v>
+      </c>
+      <c r="D57" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B58">
-        <v>832</v>
+        <v>1538</v>
       </c>
       <c r="C58" t="s">
         <v>164</v>
       </c>
       <c r="D58" t="s">
         <v>165</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B59">
-        <v>821</v>
+        <v>1405</v>
       </c>
       <c r="C59" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D59" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B60">
-        <v>802</v>
+        <v>1378</v>
       </c>
       <c r="C60" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D60" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B61">
-        <v>672</v>
+        <v>1287</v>
       </c>
       <c r="C61" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D61" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B62">
-        <v>570</v>
+        <v>1111</v>
       </c>
       <c r="C62" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D62" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B63">
-        <v>557</v>
+        <v>1069</v>
       </c>
       <c r="C63" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D63" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B64">
-        <v>365</v>
+        <v>838</v>
       </c>
       <c r="C64" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D64" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B65">
-        <v>364</v>
+        <v>835</v>
       </c>
       <c r="C65" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D65" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B66">
-        <v>344</v>
+        <v>832</v>
       </c>
       <c r="C66" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D66" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B67">
-        <v>295</v>
+        <v>821</v>
       </c>
       <c r="C67" t="s">
         <v>187</v>
       </c>
       <c r="D67" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
+        <v>180</v>
+      </c>
+      <c r="B68">
+        <v>802</v>
+      </c>
+      <c r="C68" t="s">
         <v>189</v>
       </c>
-      <c r="B68">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>191</v>
+      </c>
+      <c r="B69">
+        <v>672</v>
+      </c>
+      <c r="C69" t="s">
         <v>192</v>
       </c>
-      <c r="B69">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B70">
-        <v>38</v>
+        <v>570</v>
       </c>
       <c r="C70" t="s">
         <v>195</v>
       </c>
       <c r="D70" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>194</v>
+      </c>
+      <c r="B71">
+        <v>557</v>
+      </c>
+      <c r="C71" t="s">
         <v>197</v>
       </c>
-      <c r="B71">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
+        <v>199</v>
+      </c>
+      <c r="B72">
+        <v>365</v>
+      </c>
+      <c r="C72" t="s">
         <v>200</v>
       </c>
-      <c r="B72">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
+        <v>199</v>
+      </c>
+      <c r="B73">
+        <v>364</v>
+      </c>
+      <c r="C73" t="s">
+        <v>202</v>
+      </c>
+      <c r="D73" t="s">
         <v>203</v>
-      </c>
-[...7 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
+        <v>204</v>
+      </c>
+      <c r="B74">
+        <v>344</v>
+      </c>
+      <c r="C74" t="s">
+        <v>205</v>
+      </c>
+      <c r="D74" t="s">
         <v>206</v>
-      </c>
-[...7 lines deleted...]
-        <v>208</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>207</v>
+      </c>
+      <c r="B75">
+        <v>295</v>
+      </c>
+      <c r="C75" t="s">
+        <v>208</v>
+      </c>
+      <c r="D75" t="s">
         <v>209</v>
-      </c>
-[...7 lines deleted...]
-        <v>211</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B76">
-        <v>10728</v>
+        <v>228</v>
       </c>
       <c r="C76" t="s">
+        <v>211</v>
+      </c>
+      <c r="D76" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>213</v>
+      </c>
+      <c r="B77">
+        <v>39</v>
+      </c>
+      <c r="C77" t="s">
         <v>214</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
+        <v>213</v>
+      </c>
+      <c r="B78">
+        <v>38</v>
+      </c>
+      <c r="C78" t="s">
+        <v>216</v>
+      </c>
+      <c r="D78" t="s">
         <v>217</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B79">
-        <v>10438</v>
+        <v>11668</v>
       </c>
       <c r="C79" t="s">
+        <v>219</v>
+      </c>
+      <c r="D79" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
+        <v>221</v>
+      </c>
+      <c r="B80">
+        <v>11552</v>
+      </c>
+      <c r="C80" t="s">
         <v>222</v>
       </c>
-      <c r="B80">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B81">
-        <v>10340</v>
+        <v>11075</v>
       </c>
       <c r="C81" t="s">
         <v>225</v>
       </c>
       <c r="D81" t="s">
         <v>226</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>227</v>
       </c>
       <c r="B82">
-        <v>10319</v>
+        <v>10893</v>
       </c>
       <c r="C82" t="s">
         <v>228</v>
       </c>
       <c r="D82" t="s">
         <v>229</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>230</v>
       </c>
       <c r="B83">
-        <v>10283</v>
+        <v>10836</v>
       </c>
       <c r="C83" t="s">
         <v>231</v>
       </c>
       <c r="D83" t="s">
         <v>232</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>230</v>
       </c>
       <c r="B84">
-        <v>10278</v>
+        <v>10728</v>
       </c>
       <c r="C84" t="s">
         <v>233</v>
       </c>
       <c r="D84" t="s">
         <v>234</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>235</v>
       </c>
       <c r="B85">
-        <v>10180</v>
+        <v>10691</v>
       </c>
       <c r="C85" t="s">
         <v>236</v>
       </c>
       <c r="D85" t="s">
         <v>237</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B86">
-        <v>10165</v>
+        <v>10453</v>
       </c>
       <c r="C86" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D86" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B87">
-        <v>9982</v>
+        <v>10438</v>
       </c>
       <c r="C87" t="s">
         <v>241</v>
       </c>
       <c r="D87" t="s">
         <v>242</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B88">
-        <v>9981</v>
+        <v>10418</v>
       </c>
       <c r="C88" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D88" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B89">
-        <v>9770</v>
+        <v>10340</v>
       </c>
       <c r="C89" t="s">
         <v>246</v>
       </c>
       <c r="D89" t="s">
         <v>247</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>248</v>
       </c>
       <c r="B90">
-        <v>9461</v>
+        <v>10319</v>
       </c>
       <c r="C90" t="s">
         <v>249</v>
       </c>
       <c r="D90" t="s">
         <v>250</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>251</v>
       </c>
       <c r="B91">
-        <v>9164</v>
+        <v>10283</v>
       </c>
       <c r="C91" t="s">
         <v>252</v>
       </c>
       <c r="D91" t="s">
         <v>253</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
+        <v>251</v>
+      </c>
+      <c r="B92">
+        <v>10278</v>
+      </c>
+      <c r="C92" t="s">
         <v>254</v>
       </c>
-      <c r="B92">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="D92" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
+        <v>256</v>
+      </c>
+      <c r="B93">
+        <v>10180</v>
+      </c>
+      <c r="C93" t="s">
         <v>257</v>
       </c>
-      <c r="B93">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B94">
-        <v>8628</v>
+        <v>10165</v>
       </c>
       <c r="C94" t="s">
+        <v>259</v>
+      </c>
+      <c r="D94" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
+        <v>261</v>
+      </c>
+      <c r="B95">
+        <v>9982</v>
+      </c>
+      <c r="C95" t="s">
         <v>262</v>
       </c>
-      <c r="B95">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D95" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
+        <v>261</v>
+      </c>
+      <c r="B96">
+        <v>9981</v>
+      </c>
+      <c r="C96" t="s">
+        <v>264</v>
+      </c>
+      <c r="D96" t="s">
         <v>265</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
+        <v>266</v>
+      </c>
+      <c r="B97">
+        <v>9770</v>
+      </c>
+      <c r="C97" t="s">
+        <v>267</v>
+      </c>
+      <c r="D97" t="s">
         <v>268</v>
-      </c>
-[...7 lines deleted...]
-        <v>270</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B98">
-        <v>8410</v>
+        <v>9461</v>
       </c>
       <c r="C98" t="s">
+        <v>270</v>
+      </c>
+      <c r="D98" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
+        <v>272</v>
+      </c>
+      <c r="B99">
+        <v>9164</v>
+      </c>
+      <c r="C99" t="s">
         <v>273</v>
       </c>
-      <c r="B99">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="D99" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B100">
-        <v>8122</v>
+        <v>8808</v>
       </c>
       <c r="C100" t="s">
         <v>276</v>
       </c>
       <c r="D100" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>278</v>
       </c>
       <c r="B101">
-        <v>8038</v>
+        <v>8639</v>
       </c>
       <c r="C101" t="s">
         <v>279</v>
       </c>
       <c r="D101" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>278</v>
+      </c>
+      <c r="B102">
+        <v>8628</v>
+      </c>
+      <c r="C102" t="s">
         <v>281</v>
       </c>
-      <c r="B102">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>283</v>
+      </c>
+      <c r="B103">
+        <v>8571</v>
+      </c>
+      <c r="C103" t="s">
         <v>284</v>
       </c>
-      <c r="B103">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B104">
-        <v>7090</v>
+        <v>8468</v>
       </c>
       <c r="C104" t="s">
         <v>287</v>
       </c>
       <c r="D104" t="s">
         <v>288</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>289</v>
       </c>
       <c r="B105">
-        <v>6721</v>
+        <v>8417</v>
       </c>
       <c r="C105" t="s">
         <v>290</v>
       </c>
       <c r="D105" t="s">
         <v>291</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
+        <v>289</v>
+      </c>
+      <c r="B106">
+        <v>8410</v>
+      </c>
+      <c r="C106" t="s">
         <v>292</v>
       </c>
-      <c r="B106">
-[...2 lines deleted...]
-      <c r="C106" t="s">
+      <c r="D106" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
+        <v>294</v>
+      </c>
+      <c r="B107">
+        <v>8130</v>
+      </c>
+      <c r="C107" t="s">
         <v>295</v>
       </c>
-      <c r="B107">
-[...2 lines deleted...]
-      <c r="C107" t="s">
+      <c r="D107" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
+        <v>294</v>
+      </c>
+      <c r="B108">
+        <v>8122</v>
+      </c>
+      <c r="C108" t="s">
+        <v>297</v>
+      </c>
+      <c r="D108" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>300</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B109">
-        <v>5867</v>
+        <v>8038</v>
       </c>
       <c r="C109" t="s">
+        <v>300</v>
+      </c>
+      <c r="D109" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B110">
-        <v>5857</v>
+        <v>7231</v>
       </c>
       <c r="C110" t="s">
         <v>303</v>
       </c>
       <c r="D110" t="s">
         <v>304</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>305</v>
       </c>
       <c r="B111">
-        <v>5607</v>
+        <v>7114</v>
       </c>
       <c r="C111" t="s">
         <v>306</v>
       </c>
       <c r="D111" t="s">
         <v>307</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
+        <v>305</v>
+      </c>
+      <c r="B112">
+        <v>7090</v>
+      </c>
+      <c r="C112" t="s">
         <v>308</v>
       </c>
-      <c r="B112">
-[...2 lines deleted...]
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
+        <v>310</v>
+      </c>
+      <c r="B113">
+        <v>6721</v>
+      </c>
+      <c r="C113" t="s">
         <v>311</v>
       </c>
-      <c r="B113">
-[...2 lines deleted...]
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
+        <v>313</v>
+      </c>
+      <c r="B114">
+        <v>6706</v>
+      </c>
+      <c r="C114" t="s">
         <v>314</v>
       </c>
-      <c r="B114">
-[...2 lines deleted...]
-      <c r="C114" t="s">
+      <c r="D114" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
+        <v>316</v>
+      </c>
+      <c r="B115">
+        <v>6558</v>
+      </c>
+      <c r="C115" t="s">
         <v>317</v>
       </c>
-      <c r="B115">
-[...2 lines deleted...]
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
+        <v>319</v>
+      </c>
+      <c r="B116">
+        <v>5870</v>
+      </c>
+      <c r="C116" t="s">
         <v>320</v>
       </c>
-      <c r="B116">
-[...2 lines deleted...]
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B117">
-        <v>3928</v>
+        <v>5867</v>
       </c>
       <c r="C117" t="s">
+        <v>322</v>
+      </c>
+      <c r="D117" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B118">
-        <v>3923</v>
+        <v>5857</v>
       </c>
       <c r="C118" t="s">
+        <v>324</v>
+      </c>
+      <c r="D118" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
+        <v>326</v>
+      </c>
+      <c r="B119">
+        <v>5607</v>
+      </c>
+      <c r="C119" t="s">
         <v>327</v>
       </c>
-      <c r="B119">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="D119" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
+        <v>329</v>
+      </c>
+      <c r="B120">
+        <v>5240</v>
+      </c>
+      <c r="C120" t="s">
         <v>330</v>
       </c>
-      <c r="B120">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="D120" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B121">
-        <v>3719</v>
+        <v>4584</v>
       </c>
       <c r="C121" t="s">
         <v>333</v>
       </c>
       <c r="D121" t="s">
         <v>334</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>335</v>
       </c>
       <c r="B122">
-        <v>3435</v>
+        <v>4548</v>
       </c>
       <c r="C122" t="s">
         <v>336</v>
       </c>
       <c r="D122" t="s">
         <v>337</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>338</v>
       </c>
       <c r="B123">
-        <v>3354</v>
+        <v>4328</v>
       </c>
       <c r="C123" t="s">
         <v>339</v>
       </c>
       <c r="D123" t="s">
         <v>340</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>341</v>
       </c>
       <c r="B124">
-        <v>3178</v>
+        <v>3946</v>
       </c>
       <c r="C124" t="s">
         <v>342</v>
       </c>
       <c r="D124" t="s">
         <v>343</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
+        <v>341</v>
+      </c>
+      <c r="B125">
+        <v>3928</v>
+      </c>
+      <c r="C125" t="s">
         <v>344</v>
       </c>
-      <c r="B125">
-[...2 lines deleted...]
-      <c r="C125" t="s">
+      <c r="D125" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
+        <v>341</v>
+      </c>
+      <c r="B126">
+        <v>3923</v>
+      </c>
+      <c r="C126" t="s">
+        <v>346</v>
+      </c>
+      <c r="D126" t="s">
         <v>347</v>
-      </c>
-[...7 lines deleted...]
-        <v>349</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
+        <v>348</v>
+      </c>
+      <c r="B127">
+        <v>3787</v>
+      </c>
+      <c r="C127" t="s">
+        <v>349</v>
+      </c>
+      <c r="D127" t="s">
         <v>350</v>
-      </c>
-[...7 lines deleted...]
-        <v>352</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
+        <v>351</v>
+      </c>
+      <c r="B128">
+        <v>3743</v>
+      </c>
+      <c r="C128" t="s">
+        <v>352</v>
+      </c>
+      <c r="D128" t="s">
         <v>353</v>
-      </c>
-[...7 lines deleted...]
-        <v>355</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="B129">
-        <v>2482</v>
+        <v>3719</v>
       </c>
       <c r="C129" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="D129" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B130">
-        <v>2465</v>
+        <v>3435</v>
       </c>
       <c r="C130" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="D130" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B131">
-        <v>2315</v>
+        <v>3354</v>
       </c>
       <c r="C131" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="D131" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>362</v>
       </c>
       <c r="B132">
-        <v>2303</v>
+        <v>3178</v>
       </c>
       <c r="C132" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="D132" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
+        <v>365</v>
+      </c>
+      <c r="B133">
+        <v>3132</v>
+      </c>
+      <c r="C133" t="s">
+        <v>366</v>
+      </c>
+      <c r="D133" t="s">
         <v>367</v>
-      </c>
-[...7 lines deleted...]
-        <v>369</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
+        <v>368</v>
+      </c>
+      <c r="B134">
+        <v>2716</v>
+      </c>
+      <c r="C134" t="s">
+        <v>369</v>
+      </c>
+      <c r="D134" t="s">
         <v>370</v>
-      </c>
-[...7 lines deleted...]
-        <v>372</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B135">
-        <v>2158</v>
+        <v>2646</v>
       </c>
       <c r="C135" t="s">
+        <v>372</v>
+      </c>
+      <c r="D135" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
+        <v>374</v>
+      </c>
+      <c r="B136">
+        <v>2582</v>
+      </c>
+      <c r="C136" t="s">
         <v>375</v>
       </c>
-      <c r="B136">
-[...2 lines deleted...]
-      <c r="C136" t="s">
+      <c r="D136" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
+        <v>377</v>
+      </c>
+      <c r="B137">
+        <v>2482</v>
+      </c>
+      <c r="C137" t="s">
         <v>378</v>
       </c>
-      <c r="B137">
-[...2 lines deleted...]
-      <c r="C137" t="s">
+      <c r="D137" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
+        <v>380</v>
+      </c>
+      <c r="B138">
+        <v>2465</v>
+      </c>
+      <c r="C138" t="s">
         <v>381</v>
       </c>
-      <c r="B138">
-[...2 lines deleted...]
-      <c r="C138" t="s">
+      <c r="D138" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B139">
-        <v>1953</v>
+        <v>2315</v>
       </c>
       <c r="C139" t="s">
         <v>384</v>
       </c>
       <c r="D139" t="s">
         <v>385</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
+        <v>383</v>
+      </c>
+      <c r="B140">
+        <v>2303</v>
+      </c>
+      <c r="C140" t="s">
         <v>386</v>
       </c>
-      <c r="B140">
-[...2 lines deleted...]
-      <c r="C140" t="s">
+      <c r="D140" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
+        <v>388</v>
+      </c>
+      <c r="B141">
+        <v>2232</v>
+      </c>
+      <c r="C141" t="s">
         <v>389</v>
       </c>
-      <c r="B141">
-[...2 lines deleted...]
-      <c r="C141" t="s">
+      <c r="D141" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B142">
-        <v>1467</v>
+        <v>2163</v>
       </c>
       <c r="C142" t="s">
         <v>392</v>
       </c>
       <c r="D142" t="s">
         <v>393</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
+        <v>391</v>
+      </c>
+      <c r="B143">
+        <v>2158</v>
+      </c>
+      <c r="C143" t="s">
         <v>394</v>
       </c>
-      <c r="B143">
-[...2 lines deleted...]
-      <c r="C143" t="s">
+      <c r="D143" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
+        <v>396</v>
+      </c>
+      <c r="B144">
+        <v>2114</v>
+      </c>
+      <c r="C144" t="s">
         <v>397</v>
       </c>
-      <c r="B144">
-[...2 lines deleted...]
-      <c r="C144" t="s">
+      <c r="D144" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B145">
-        <v>1203</v>
+        <v>2039</v>
       </c>
       <c r="C145" t="s">
         <v>400</v>
       </c>
       <c r="D145" t="s">
         <v>401</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>402</v>
       </c>
       <c r="B146">
-        <v>1070</v>
+        <v>1995</v>
       </c>
       <c r="C146" t="s">
         <v>403</v>
       </c>
       <c r="D146" t="s">
         <v>404</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>402</v>
       </c>
       <c r="B147">
-        <v>1059</v>
+        <v>1953</v>
       </c>
       <c r="C147" t="s">
         <v>405</v>
       </c>
       <c r="D147" t="s">
         <v>406</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>407</v>
       </c>
       <c r="B148">
-        <v>1023</v>
+        <v>1941</v>
       </c>
       <c r="C148" t="s">
         <v>408</v>
       </c>
       <c r="D148" t="s">
         <v>409</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>410</v>
       </c>
       <c r="B149">
-        <v>830</v>
+        <v>1478</v>
       </c>
       <c r="C149" t="s">
         <v>411</v>
       </c>
       <c r="D149" t="s">
         <v>412</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
+        <v>410</v>
+      </c>
+      <c r="B150">
+        <v>1467</v>
+      </c>
+      <c r="C150" t="s">
         <v>413</v>
       </c>
-      <c r="B150">
-[...2 lines deleted...]
-      <c r="C150" t="s">
+      <c r="D150" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
+        <v>415</v>
+      </c>
+      <c r="B151">
+        <v>126</v>
+      </c>
+      <c r="C151" t="s">
         <v>416</v>
       </c>
-      <c r="B151">
-[...2 lines deleted...]
-      <c r="C151" t="s">
+      <c r="D151" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B152">
-        <v>751</v>
+        <v>1207</v>
       </c>
       <c r="C152" t="s">
         <v>419</v>
       </c>
       <c r="D152" t="s">
         <v>420</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
+        <v>418</v>
+      </c>
+      <c r="B153">
+        <v>1203</v>
+      </c>
+      <c r="C153" t="s">
         <v>421</v>
       </c>
-      <c r="B153">
-[...2 lines deleted...]
-      <c r="C153" t="s">
+      <c r="D153" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B154">
-        <v>528</v>
+        <v>1070</v>
       </c>
       <c r="C154" t="s">
         <v>424</v>
       </c>
       <c r="D154" t="s">
         <v>425</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
+        <v>423</v>
+      </c>
+      <c r="B155">
+        <v>1059</v>
+      </c>
+      <c r="C155" t="s">
         <v>426</v>
       </c>
-      <c r="B155">
-[...2 lines deleted...]
-      <c r="C155" t="s">
+      <c r="D155" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
+        <v>428</v>
+      </c>
+      <c r="B156">
+        <v>1023</v>
+      </c>
+      <c r="C156" t="s">
         <v>429</v>
       </c>
-      <c r="B156">
-[...2 lines deleted...]
-      <c r="C156" t="s">
+      <c r="D156" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
+        <v>431</v>
+      </c>
+      <c r="B157">
+        <v>830</v>
+      </c>
+      <c r="C157" t="s">
         <v>432</v>
       </c>
-      <c r="B157">
+      <c r="D157" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>434</v>
+      </c>
+      <c r="B158">
+        <v>809</v>
+      </c>
+      <c r="C158" t="s">
+        <v>435</v>
+      </c>
+      <c r="D158" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>437</v>
+      </c>
+      <c r="B159">
+        <v>753</v>
+      </c>
+      <c r="C159" t="s">
+        <v>438</v>
+      </c>
+      <c r="D159" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>437</v>
+      </c>
+      <c r="B160">
+        <v>751</v>
+      </c>
+      <c r="C160" t="s">
+        <v>440</v>
+      </c>
+      <c r="D160" t="s">
+        <v>441</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>442</v>
+      </c>
+      <c r="B161">
+        <v>530</v>
+      </c>
+      <c r="C161" t="s">
+        <v>443</v>
+      </c>
+      <c r="D161" t="s">
+        <v>444</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>442</v>
+      </c>
+      <c r="B162">
+        <v>528</v>
+      </c>
+      <c r="C162" t="s">
+        <v>445</v>
+      </c>
+      <c r="D162" t="s">
+        <v>446</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>447</v>
+      </c>
+      <c r="B163">
+        <v>459</v>
+      </c>
+      <c r="C163" t="s">
+        <v>448</v>
+      </c>
+      <c r="D163" t="s">
+        <v>449</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>450</v>
+      </c>
+      <c r="B164">
+        <v>302</v>
+      </c>
+      <c r="C164" t="s">
+        <v>451</v>
+      </c>
+      <c r="D164" t="s">
+        <v>452</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>453</v>
+      </c>
+      <c r="B165">
         <v>45</v>
       </c>
-      <c r="C157" t="s">
-[...8 lines deleted...]
-      <c r="F157" s="2" t="s">
+      <c r="C165" t="s">
+        <v>454</v>
+      </c>
+      <c r="D165" t="s">
+        <v>455</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -5181,50 +5404,66 @@
     <hyperlink ref="F145" r:id="rId288"/>
     <hyperlink ref="E146" r:id="rId289"/>
     <hyperlink ref="F146" r:id="rId290"/>
     <hyperlink ref="E147" r:id="rId291"/>
     <hyperlink ref="F147" r:id="rId292"/>
     <hyperlink ref="E148" r:id="rId293"/>
     <hyperlink ref="F148" r:id="rId294"/>
     <hyperlink ref="E149" r:id="rId295"/>
     <hyperlink ref="F149" r:id="rId296"/>
     <hyperlink ref="E150" r:id="rId297"/>
     <hyperlink ref="F150" r:id="rId298"/>
     <hyperlink ref="E151" r:id="rId299"/>
     <hyperlink ref="F151" r:id="rId300"/>
     <hyperlink ref="E152" r:id="rId301"/>
     <hyperlink ref="F152" r:id="rId302"/>
     <hyperlink ref="E153" r:id="rId303"/>
     <hyperlink ref="F153" r:id="rId304"/>
     <hyperlink ref="E154" r:id="rId305"/>
     <hyperlink ref="F154" r:id="rId306"/>
     <hyperlink ref="E155" r:id="rId307"/>
     <hyperlink ref="F155" r:id="rId308"/>
     <hyperlink ref="E156" r:id="rId309"/>
     <hyperlink ref="F156" r:id="rId310"/>
     <hyperlink ref="E157" r:id="rId311"/>
     <hyperlink ref="F157" r:id="rId312"/>
+    <hyperlink ref="E158" r:id="rId313"/>
+    <hyperlink ref="F158" r:id="rId314"/>
+    <hyperlink ref="E159" r:id="rId315"/>
+    <hyperlink ref="F159" r:id="rId316"/>
+    <hyperlink ref="E160" r:id="rId317"/>
+    <hyperlink ref="F160" r:id="rId318"/>
+    <hyperlink ref="E161" r:id="rId319"/>
+    <hyperlink ref="F161" r:id="rId320"/>
+    <hyperlink ref="E162" r:id="rId321"/>
+    <hyperlink ref="F162" r:id="rId322"/>
+    <hyperlink ref="E163" r:id="rId323"/>
+    <hyperlink ref="F163" r:id="rId324"/>
+    <hyperlink ref="E164" r:id="rId325"/>
+    <hyperlink ref="F164" r:id="rId326"/>
+    <hyperlink ref="E165" r:id="rId327"/>
+    <hyperlink ref="F165" r:id="rId328"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>