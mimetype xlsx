--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -8,113 +8,269 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1316" uniqueCount="635">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1421" uniqueCount="687">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD696C3B1C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI NOLEGGIO PULLMAN PER SCICLI GIORNO 23.10.2026 - PROGETTO AUREUS</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD5A7F059E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA CORSI DI FORMAZIONE IN MATERIA DI SICUREZZA PCTO</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BCEA5C90CC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Decisione a contrarre - ACQUISTO DISPOSITIVI DIGITALI - RDO 6536106 DEL 26/08/2026 D.M. 6 MARZO 2026, N. 38</t>
+  </si>
+  <si>
+    <t>BD5F91D2A5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE PUBBLICITARIO - D.M. 6 marzo 2026, n. 38</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD56344A23</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LAVORI DI ESPURGO SERVIZI IGIENICI SEDE ITE CORSO HO CHI MIN</t>
+  </si>
+  <si>
+    <t>BD5586A5AA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI MATERIALE DI CANCELLERIA PER USO AMMINISTRATIVO E DIDATTICO</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>BD4F610C1D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOLEGGIO PULLMAN PER POZZALLO GIORNO 10/10/2026 - PARTECIPAZIONE EVENTO CULTURALE</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina per conferimento incarico non oneroso di collaudatore della fornitura di attrezzature informatiche-DM38</t>
+  </si>
+  <si>
+    <t>Decreto di individuazione di incarico non oneroso di collaudatore della fornitura di attrezzature informatiche - DM 38</t>
+  </si>
+  <si>
+    <t>BD46636658</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO N. 300 SCHEDE MAGNETICHE PER FOTOCOPIE</t>
+  </si>
+  <si>
+    <t>BD464A4A99</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI ECOBOX PER LO SMALTIMENTO DI TONER E CARTUCCE</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3EAC8AD8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO APPLICATIVI ARGO UNICA E ARGO SCUOLANEXT PLUS</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD35CFC724</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA PRODOTTI DI PULIZIA</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di individuazione definitiva dei tutor e contestuale scorrimento della graduatoria del modulo 2</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD27E30B8A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO BIGLIETTI PER SPETTACOLO TEATRALE "LE TROIANE" - TEATRO GRECO DI SIRACUSA GIORNO 25/05/2027</t>
+  </si>
+  <si>
+    <t>BD26FC44D0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO BIGLIETTI PER SPETTACOLO TEATRALE "ODISSEA" - TEATRO GRECO DI SIRACUSA GIORNO 13/04/2027</t>
+  </si>
+  <si>
+    <t>26/09/2026</t>
+  </si>
+  <si>
+    <t>BD19B0DB1E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PERCORSI DI FORMAZIONE DEL PERSONALE DOCENTE – D.M. 6 marzo 2026 n. 38 Programma Nazionale “Scuola e competenze” 2021-2027 – FSE+.</t>
+  </si>
+  <si>
+    <t>19/09/2026</t>
+  </si>
+  <si>
+    <t>BD01EC0596</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA TONER PER STAMPANTI SEGRETERIA</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFA9D9D09</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI RIPRISTINO GUASTO LINEA INTERNET E WI- FI</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCF66D92C5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA SEDIE STUDENTE</t>
+  </si>
+  <si>
+    <t>BCF5E615AD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ABBONAMENTO ORIZZONTE SCUOLA PLUS</t>
+  </si>
+  <si>
     <t>28/08/2026</t>
   </si>
   <si>
     <t>BCCE810E5B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA STRUMENTI MUSICALI - PROGETTO "SOTTO LE STELLE DEL JAZZ"</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>24/08/2026</t>
   </si>
   <si>
     <t>BCC2CF4609</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI SISTEMAZIONE E VERIFICA IMPIANTO ALLARME</t>
   </si>
   <si>
     <t>11/08/2026</t>
   </si>
   <si>
     <t>BCADBB9B6F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Brochure promozionali progetto Arte di ogni genere</t>
   </si>
   <si>
     <t>29/07/2026</t>
   </si>
   <si>
     <t>BC8F3B73F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CORSO DI FORMAZIONE PER L'INTRODUZIONE DELL' IA NELLE SCUOLE</t>
   </si>
   <si>
     <t>08/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - docenti individuati progetto "ARTE: LA VITA OLTRE IL GENERE”</t>
   </si>
   <si>
     <t>Decreto di nomina  di n. 1 Esperto interno/esterno in ambito teatrale –</t>
   </si>
   <si>
     <t>BC488256BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO PER FORNITURA DI ENERGIA ELETTRICA</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BC36B509C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE DEL SERVIZIO PER ESAMI CAMBRIDGE PER CERTIFICAZIONE LINGUISTICA INGLESE LIVELLO B2</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
@@ -2303,5845 +2459,6304 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE810E5B" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e1994cd6-ce1d-4058-ad49-8b596bcbab17" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2CF4609" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4f3f855d-cc4c-4eda-b86e-286db9d8cfd5" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCADBB9B6F" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d519cdd2-2901-4149-a0cf-5ba86af90273" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8F3B73F2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/eb79795b-babf-4a23-9853-9d70513f1984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC488256BC" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3a0a20ed-079a-4ebb-b944-7d92f1080088" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC36B509C7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5a657b45-6371-4964-85df-75107c14ff76" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC33F02A10" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a0c65fd7-2da9-41e6-a957-e5a8c1640178" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC154C7D02" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/919d9154-1520-4e47-9008-3b4a736747c3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE7C7CB61" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8ee6890c-73e7-4290-8e7a-c6858d8fdff0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2909E12" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/27c390ea-9fb2-4913-bcd4-a8bf1cb524e9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0B9A401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a3a20c5b-5f5b-4b17-b9de-9b4be934bc87" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDEA2AC0F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/993343d8-9b17-4d5d-a407-c8694094d783" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDBDC6A31" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/fc46836f-9f62-4c57-b29b-314407723a4e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3199CF3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/abf325c1-16f9-4ec0-84f5-c57aee6aa7ac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD351905E" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/35f94fde-66a1-45b2-b463-768aa3a869dd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3141457" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d0d1d0e9-4dd3-43ab-8972-f0024af57ac5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC58BD7B4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f1d47c80-ca8c-4c48-90e6-ab56a5a78042" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0EBD69F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/ba284f20-66ca-4c2c-96a8-b04d83bd9593" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB1562A5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/17560a73-d396-49de-b85e-50f386ce9bc9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2987003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/499f33f0-2ecf-4b1c-8ea6-46a0801a0af2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6D09590" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e388dd63-5a3b-4d5f-b9d7-c5f63859a0e2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA4D80D7C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/7ed8996a-9bca-4665-b2ab-0415cb8d2519" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA7E4E3DF" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/813d72df-2458-4c68-9550-fc6e3cd5074a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F6CBFF0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/7c40ebb5-60dc-4feb-9600-1f5ace5a8690" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2693E1B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b1d62034-cb2f-4064-aa9c-4f9b52ece18f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB969FDDD7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9141bb67-648d-4b7c-b468-2e6798ba9f61" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A2A9038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3d05dc86-a374-44aa-b977-1f2dcf01f7ac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A978E92" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a7cd731b-7c07-49cf-823d-d22e8f2f3d13" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB850CE39A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b04b6133-774e-4dd2-b2c7-854d0fe4ff5f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB837BA1A7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/793d9e27-f13a-4af1-a1a1-cf4b9c445a36" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66DCDD35" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/ec6ea8a6-a20c-44cd-9612-76447807455e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB666B95E8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/081ac4bd-d021-492c-b101-0c57e315b5e7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB668003C2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/999a6e53-6af0-4f66-8c8d-fec457085e19" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62D58C27" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f4ff669c-beb2-4257-94d4-11ee08923294" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB608E8A72" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b23f40df-86d2-480e-a949-4b54f77bbf9f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56A769A0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d159e712-15e0-4d57-8f8a-0348e1b3e565" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58598DA4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5f721a51-ddeb-43c9-934f-1dcc6c82c122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F181880" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/37cb5031-ab9a-4f59-8e51-11a25e62c059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E818489" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/584417f9-947f-4837-a26e-b57e7b872c1f" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB474627AF" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/bdc72555-ed5c-4392-8f3c-42446ba5f9af" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB413F65CE" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e4f13282-3850-4148-8cd7-32e99feb637a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB425766D1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8d871887-b81a-4e14-b975-fb7b81e6d184" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37ABE523" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5f5576f0-7d17-4f39-a96d-10be6b77b13b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3654902D" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e69e53f6-40b9-4014-8c48-d642b17579d1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB364DB565" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/698c81e5-2ec8-4a4b-bab0-c6c190e73069" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3487CBC5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/aaf59c72-c4ac-447f-9a2e-11ae21f408d2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB25750651" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/265a9d1f-b98c-4402-bc34-aa0dc39a3e8e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1843D739" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/080068a2-b458-44e6-97c9-9d2d2e8c4159" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15609673" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/dc77af3e-0678-4ebf-8923-b829b974e029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB14E4B2DB" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/650d959e-1774-4961-b016-1256e49860ff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB08CC4EAA" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1be4424b-1552-4446-a369-c18fe715802d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF44EE4C0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d4b7533a-2d65-45f8-a82a-ac150806a7ca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF10298C4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3d046d9f-22bf-433d-b25b-7126d11d256b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF56C818" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/74f1707c-1da7-4fad-8ea8-dedc56a6a204" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEFB7A732" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/c89501b0-842d-4ba6-bfcb-603e09baa412" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEBC264A2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f7c1237a-8d52-4110-a07c-efb36040459a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4B647A7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b5447f9a-73e2-4260-b7a9-aad79d99617a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB24F3DF" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/83882d2c-f6b6-450b-a0d2-ba1afff29f51" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBD93DCB" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/60bdbd57-a6cf-49c9-af84-0f8ca857f3dd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9E3E2AB" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f4090580-bb29-4b06-a83d-8bdc40cf8cda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE2587AC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5734255b-8a95-4b0b-824b-401d45db88ad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC65AB2EB" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/42ea71a7-f80e-4ed6-ba57-61d432217134" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3125AEB" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b5717a75-5a84-4913-a402-8263e9ad9452" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABCD8003D" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/ad768f5f-91f3-4f2b-b506-71529517689b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB98A73C0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/43ee23ad-26c6-4050-bfe0-5ddb9c808f04" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5C0D132" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a236e245-3f68-4367-92e9-ad7d75e55f93" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8B6A50A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9ad20c96-cc94-41f8-98d9-4e9ca2b770c7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9525CAB" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1c436cec-da90-4f69-9d4a-551386013597" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8606A4EA" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/adceb75d-97a4-485b-a2be-64b6497bfa67" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA886878A4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/6e18f0af-6eb0-4a74-8d3f-7143a7f824fb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA27007C6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1bcbd4fd-ed75-4aae-8432-a44e0682e8ae" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9B9D3F85" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a0f16c62-daf4-4182-ac49-574e070f131b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA32378FF" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1f1b79f1-f62c-4b33-8a3d-4630791e0845" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D6EAEF6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/7685a52c-010d-4731-8a93-86e893ef7d7b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA867BADBA" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f480e9e6-c50d-49b9-b449-d0b28bbe5116" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA86339640" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f065bbec-7568-4e0c-a40f-36513ef0604c" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA86496641" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/64f940f4-a088-416c-811c-7644086525a3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA865D4CAB" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/eac28966-4c3e-4a10-81f6-f47b646c8f67" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA86402C1D" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1c09aae8-badc-404b-9256-1b65dd634c3a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA85EB6D1B" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/069e9c07-d8b2-4977-9eca-eaae79bf963b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA862F3C7A" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9571c607-9cae-4a12-a944-33ce22608ce4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8679D5CE" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8f87bb17-3f7c-47bd-9dc6-995f700210fc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EEE13B8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/7b47e721-bc4f-46e9-8b0a-b1e9b554aad7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA770EB17B" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b1a132dd-226a-4b72-b4f7-17a29777e047" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5EA4D883" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/538a92ba-2598-4527-aacf-af4e542c07be" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57C0136F" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4d960c28-6d4a-4097-a932-a35c4e6de820" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A59FB62" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e1738212-f932-43af-a876-0ba7eea322b6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5067638E" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/c4695e63-d85e-45d6-9ff7-1e745778e2f4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F2567FC" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b710b8bb-db01-4969-b77f-e6615f715c83" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D602772" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/2e1146e0-5e64-4c71-bd27-e5ce46a37bf4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2806B1E3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/580901b3-4c5b-4d5c-8a61-06c96c9e0e44" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1F118B81" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/99c853b2-603d-42e9-9026-dc3341e889db" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E04BE34" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e084c55a-43d6-44cb-9520-9240364a9158" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24962745" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/eb7e0e3c-a35d-497a-8376-e36206026dd4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A158BB0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/971a99ab-40c4-45df-be58-59dc00c9ef51" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA197E92C7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a542e97a-ffa7-441d-bd12-47f0553175d1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A34A6A8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/073fcd14-62cb-42f3-9c7e-b370847fe8d2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B0CBB75" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1ff245bd-661c-4778-b7bd-3c9eb25fc646" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B272888" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f55d9481-ddbd-4ec2-bb9d-563b252eee48" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE4910FB" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/6db4c892-03ad-4750-b74a-0dd80553ccf9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9BE152B" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f2ce464c-4f67-413f-a860-cdfab34b9723" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F8767F52" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9720b9d0-2f7f-4684-aa8a-7e61101c93e7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B794210A0D" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/ad7653bc-5bbd-4f0a-9428-9704d028305a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7942838F4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/496c4cfb-72d9-46b4-98c5-80184359aa67" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B794303297" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3045a9fa-439d-40fb-8f7f-f60ae143d6a6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75BB2E4F2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/07e28b4a-2238-48fa-bd08-bb98462caa41" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75C81C073" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/37ec1d2c-a66c-4557-889a-530c8a9c43fd" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75710B6FA" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/20049ba4-baa5-4549-a2fc-669b8af2e388" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74B1F890A" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4d2a7ea5-7929-413b-9d09-5910ad104bd6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B744B9AF28" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d866425e-3686-49ba-83d8-b683e4ca8f8f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B44C2DD" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/544cc2fd-2c39-4071-bf2c-64b8040303fd" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72D16866D" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/889bf9a7-5de4-4302-8218-f66072f3057d" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72B3B001D" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d241284c-6ac7-4ecf-a518-917f745dc929" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A4BE8C5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4c02d80d-a10d-4e8a-bd92-73c09a255af3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A472A0D" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3ee0aef8-3904-4a0f-8700-89777d20af66" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B710984FED" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e523c933-0dc5-40e7-bed3-db7ea8763b9e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71093920D" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9a0016be-3c3e-4483-be9f-6be48cd8cedf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709201027" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4a2dd52b-4b83-4f61-8b0f-3df539f6ac1a" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B700A3934A" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/623abeb3-339d-48b0-821d-4552494da0fb" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FBCC1567" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/26310d16-4f1c-4011-8aeb-8ff434be6f84" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BFE7FDE0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/6691caf6-b61f-484f-8785-982e05d339c7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB21DB76" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3a2a0a72-50a2-4375-bbc7-96954605657b" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB477C3F" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/6638b026-35d1-4310-9892-277a932a28a7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB438843" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/80de6f4c-6a72-4205-b8bd-cc922b84fdbe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBC53697" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/63f70bbd-77d5-4e20-84e5-6d68f6522584" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBDA3BDC" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3d254e57-4f7e-448c-9538-36c781ab8220" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB5369DE" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/96bc7dae-c037-4600-9c53-03098c1c1b63" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBED478F" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/6a645805-aa8e-4140-a461-5ecf2eafaaa3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB08BFB7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f0a5d2ed-84ce-4b87-92ac-20ab45ef52ca" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE537EFE" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/bfdafa7e-4752-4cc0-9118-f1c03914cb17" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF7B6478" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/ca88b193-a543-4611-a3d1-195c7728219d" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6649425" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/23f3d993-f444-4a7a-b7c4-1b6398ab39f0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C693F5AA" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f74b89d5-e0dd-4fdc-88fa-676f349441c0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF89D319" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4297f327-2563-434c-a8d0-000ce647b878" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BFA67D0A" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/6cc1ef48-796e-4fd1-afe0-47bdb1ce6392" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C67C5DB8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a7ddd801-a5ab-419f-b440-a7802000ea62" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF965823" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/18262264-49fa-471f-bcf6-b9da156685ef" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BFB486B9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/7c14b905-d1b8-4025-b3af-89bd426d8ae4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2BC3696" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/551f9f4f-951c-40e2-b766-be06b5f44196" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AEAE1B93" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/7cb813d5-55ce-4702-b022-a4c74b8fb7ae" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2BB4A34" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e318830e-371a-4b08-84f3-744e52e2aa82" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A8B1D457" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/64526457-1ec3-4ba8-ac8f-0db0e9498490" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE698250" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f0bfd502-f77e-4f75-bb25-fc39627889a0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE918275" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d0b7115a-d264-4181-bf89-96f5cdc7f846" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2BA7F78" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/83def82a-cd72-4c31-b15f-431b902d95a0" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69A7D5562" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/324004fc-65a1-408a-8e45-76735774314c" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69D3679F3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/02c83855-b897-494d-b180-de54d80df3b4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68CB7D009" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/13edd5e2-39e7-4db1-86ea-1c9517744fc4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68709C126" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a216ecc1-590a-448e-a3e4-f65d09473bbc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682856CCD" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/86a21821-ad2e-464a-a5c0-30381ccfa940" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B677F695E8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/828fc463-5c88-4b62-9301-893b13fdca6f" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6780F4BDD" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/30a1682f-f7c4-4f48-af65-52fa83506d74" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B678019725" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a3e53c79-90a1-4ea5-8750-04c98e672d42" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B677EC3CE9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/40146375-23c9-4c5d-ba9d-31f9873505d0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6485E3813" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b5ca4ec9-b316-4b46-979b-62342d2119d8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6440A541F" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/c59e1a10-ff20-4e26-ac5b-f0923f8ff900" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6440AC9E4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e42aa177-0b64-4e95-aee0-b6e958e4669d" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B615FA74B6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/65048e3a-6e3a-488e-bf88-4ed151583bb1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B615FB0C21" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/186cfbb5-f131-4d8b-bbf9-b8649d6023c1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61041EB2E" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/27a694a1-40f3-4b5f-83dd-a323c3084888" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6092ED29D" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/22fbcebe-5ed4-4a1d-8218-fcc4811c9b1e" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60951494E" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5f87f885-1cf1-4b93-8412-680c9e3459ff" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF9B1EA1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e22ac685-921b-4b6e-8d20-9c94deca3e3e" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF682E12" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/978f1ef7-df16-4f14-9edf-508ee5957d8f" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FEEAD780" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/959edd7e-7453-4619-8337-267020232f1a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF1F5CAF" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d1c992ed-37d2-49f8-bd93-f376397d8f13" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF320370" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/19926d1c-41bc-4555-9151-93bda8f74935" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF3AF970" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9c3ae69c-a43d-46b4-bf23-d6c98e7873a3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF5F166C" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/55b44340-53f5-463c-9e62-8a9bc6d278b1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD5197E2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e2731437-20eb-4f50-b94f-2947eebc671d" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F089DCFA" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b3343889-7cde-4184-ac0c-4b806dca5010" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F090EA3B" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/763b7c3e-fe6a-4ccb-b022-4b0e0b7498a1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD522F4D" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/744e7aad-7ff9-4793-9704-9eb193cbcba1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A61A28F8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5f0941d9-0d7e-479f-b46b-986e681b6407" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B31856AE" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8b39155e-02fb-4c4a-ba4c-2360727c596b" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A45126EB" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1c57ab6b-e709-49ad-8640-b7a67efc6bbc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A451D001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d829b47b-5650-4fc8-a470-a6d38f35b807" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A44FE66A" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8cf9ef94-d6f9-4232-a945-ad666ffc867b" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A63A1EA7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5a2d16bb-b18f-4554-97c0-dd5afc44c9f3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A50FBB07" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/09490130-45f1-4dd8-9dba-0af12b93d433" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A50DB0A2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a8501b03-b360-4548-aa0e-bb0c33d523d0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4FE98EB" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3636d858-ed70-4a76-b9a2-72f48586a69b" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B318DD46" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/079f5680-85d2-4a81-bacf-634bcda29d43" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B650AA95" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/24f02292-9a08-4023-a439-0a99d2a1bb0a" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A178C5BC" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/81fe55ba-8111-48e1-b959-99ef2108dfa4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A623631C" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d1fec8a6-d6f8-4054-b5ce-0e940e3f1667" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A547F1BE" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/21cdd5f8-2895-45a9-b8a1-ecd643d97091" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A55BD828" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8a034179-0c27-4fc8-9280-e3be07057704" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5B5AA01" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/897ff898-64be-4926-a6af-977e2fea4641" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5F32608" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/99959168-8b2f-4af9-ac80-fe369ae4ba93" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5C2D821" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/43f76a9c-35df-437e-8d9c-50c657efd0aa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A59DF141" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1b645a2c-0bd6-4ff1-8bda-a2c5b4989708" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A0B06011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/c1ef426c-f3ad-4d54-886b-f5675532da26" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A1DEEA26" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/6ad76d16-bac2-4564-b229-2d03f40d3785" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B546A274AF" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/551ae162-c5ed-4418-b735-580a504da703" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5269F35BC" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3c7efd46-fa4c-4c3d-a904-c7260d766c73" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50C71900C" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/ea41e5a4-2879-4862-834e-50a9920927d4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50607A088" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a43fa3ad-f2eb-4323-8819-2ee36f86159b" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50617607D" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/93f8281c-4777-4346-9d95-bb13477d97f9" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DEFDC329" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/df95cb86-8d3c-4aa1-af0c-360bcdc3b664" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DEEBBEB8" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d46099cd-db0f-4029-8392-d0073da7a651" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D6BF64A3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/c5f34e90-2b9e-41c4-b44c-cb2909c2aa4b" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D7088A25" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/62594108-dea9-46c4-8acc-065be59e4317" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D4152478" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/47762c94-ec41-4642-90e2-55e2e33782cc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D413D324" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9dc33db4-4c87-4280-8bfd-5ce90ba40b32" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D4173FB0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/acb0d890-6aaa-44ef-a5a1-7517d58ef9af" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D41011A1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5d004a47-729d-4949-b892-a1dc9e636097" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B497FFA107" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/45004dd2-7040-4894-ac82-db10a6a1eeee" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4981AD7FE" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/cb697b7e-05e4-4e4f-b493-8a81f067e621" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B498104C86" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e93c0f2f-a901-4cc5-859a-39ad44be3e73" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8AC3E677" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/0e2421e4-0170-4bb8-855e-1516ba60495b" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C25D3B0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a7cd8bb2-d38f-486b-97c4-578ccb0d0f71" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C2179EA" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/59069f01-538a-4bc4-8154-0a7abd8e06b5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C1CBB32" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3a025b97-df29-4720-8d4c-fa6cd10c9a5d" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C1F4D07" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/60b7609f-ea59-4a02-9011-1e0a3f5a4c7d" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C1B69DE" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/958366f6-54a2-4488-8a7c-82612b34368a" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C194DCE" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/cd4fe638-13e1-4eb2-844b-402441b975b5" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C174369" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/853ba4cf-255e-44e8-9571-877f4151fb0a" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C152759" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8a779557-f9c6-47a8-9cf4-7e11e6e5195a" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C1284B1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/10655916-17ec-4d61-b32e-e857e7aa0975" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C10CD93" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a50c0235-c9a4-4529-9e86-d8b59cf1fc84" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B431C3A3F1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/970f21a6-3e73-4c93-8c49-91e1f45b4faf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B431DBB1A8" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3a8131e2-8f56-4121-8aa4-c34518a29ba7" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B413A5AC0A" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/7a3b15d7-1cef-4431-98f3-a96872f3d970" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4137A60FF" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/eb3e3af1-e259-4b7c-8fec-a6b2be4279c1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41392D3A8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8164e272-cde3-4389-a875-0a11a9a3727d" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41D43FB79" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/18595f35-1588-44bb-ab96-296f5d28148d" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EDAB7BFE" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9c7da02e-b0d4-49f6-8a3f-b3a4d6e32b20" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B72249D0" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/663f7e47-7cb9-4214-b971-2647dec18f03" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B9A08507" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3f702c3c-aeab-4c6c-8937-ac819ca3b526" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B9A98BDA" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/89743bb2-12f0-42c5-ad50-14f3b47dd56c" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B9CAA13C" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4b5e996b-dc07-4dfc-9e01-95db4fdc7ff9" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3BBAE53A8" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/614e76d7-3f0c-43ba-82c7-82e3ff0a434f" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE76FAEE" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/03e72ef0-246e-4d05-b65a-4ba16d546d3e" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3BBC6F8CA" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3324876e-9dc0-42d3-a7a0-73318fe0dc5e" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3BBBFDAB6" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/17c0ce24-1633-4e05-8c81-1a757b03d1af" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B9C0DFA8" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/0747a52e-8b59-4bda-be72-367cf10549ad" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E65A9347" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3ffc30d8-4a68-4f03-b042-e6b0c0d8170b" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B994A83B" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3c82c598-8213-42c7-a335-bb2ab08a8dca" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E631B793" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/6e1d389f-93a9-4f79-b76d-cabd015611e5" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E6CF157F" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/29bf1fe5-35db-4cfb-8144-d968e23f7c11" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E72EF764" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/7c6d8c5f-844c-4a3f-b132-0072d9105900" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E726DC1B" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d2f047d3-b36c-48bb-b07d-4586fee08c48" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E71D7056" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f848b413-ba84-4001-8532-1357442c3859" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E713BF95" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a3d61dfb-d49f-4fbb-aef1-57e852d47179" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EDF23229" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/df162f52-86c3-49bf-b33d-ecd4a2a235fe" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE0715C8" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/30eef46c-5010-4610-be6a-ec27952d7116" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3ED83E1A3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/bf20e9cd-c730-454d-8a27-fc4dafdd47e5" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE981050" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1f4af761-d379-4343-89d2-d75f38735bb5" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE5DBD89" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d5497feb-46d5-408e-b5de-5b476f8b392a" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332DFECC5" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/77c5ff13-0eea-4ad4-92c7-7d94e15f1706" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B309E2FC09" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4658b0b4-2687-4b79-9828-3c50bb890372" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B333421D33" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8bf7cf06-fb84-49f5-b8f7-edbfff3ef541" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332DFECC5" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/77c5ff13-0eea-4ad4-92c7-7d94e15f1706" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3326EE8C4" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/eb424d3e-8249-4282-b7c3-3e0eb5bb4336" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B333966670" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/923dbcf7-d846-43d1-8c49-deb6b0142880" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332ACA817" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/23883a50-7e00-4c1c-a67b-03f25f3cf73b" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33294EE7F" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/54299b6a-79f0-49b7-90ba-87729b13c7aa" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332C6B038" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4d45087c-22d6-4476-91d7-12e2d457cea5" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36332C6ED" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9c5247ef-d0a5-4e85-8eae-32cf9338d102" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD696C3B1C" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/cf857aba-e21f-4003-b4f3-2462e6f63ad3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5A7F059E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/45310744-25c7-4dae-8cae-9dc4624fa1c1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEA5C90CC" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/ce07c1bd-0f88-4b6f-bce5-48bf1edb71ed" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5F91D2A5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/2fb359be-8323-48d0-b805-b44d3466e0bd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD56344A23" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/fd46c103-4c6c-4226-a669-9192ddab5929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5586A5AA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/cc06214c-be60-4a18-b59d-881aaf80c26e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4F610C1D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5df7faa0-0e98-41dd-b65f-71d8646802a2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD46636658" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/39a25eef-93f8-475e-a90f-5cbdcc6cd82e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD464A4A99" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/bcb48f64-59fe-4d67-9e80-d5c3af6a6bf8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3EAC8AD8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/db004025-9ed2-4ba6-b939-fe3ecb499044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD35CFC724" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/26858b68-957b-4410-a3bd-8dc6dcdd5fec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD27E30B8A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5c1ee488-341d-4f0f-921d-3605b5b50b48" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD26FC44D0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/244bce2d-6ccf-475d-bc9b-d4eebb4d05a5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD19B0DB1E" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/06e6ddba-0464-4f91-8173-2b5c38fdd062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD01EC0596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/ddf6dd76-6682-45a2-b45b-6da846d497b6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFA9D9D09" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/965fcad1-f2e0-4fe3-96ae-882f043fec57" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF66D92C5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/2cc30fbe-2f46-4e44-aaca-c5021c982575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF5E615AD" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/63a1b693-f3b1-4f7e-ac89-762980a9937c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE810E5B" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e1994cd6-ce1d-4058-ad49-8b596bcbab17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2CF4609" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4f3f855d-cc4c-4eda-b86e-286db9d8cfd5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCADBB9B6F" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d519cdd2-2901-4149-a0cf-5ba86af90273" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8F3B73F2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/eb79795b-babf-4a23-9853-9d70513f1984" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC488256BC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3a0a20ed-079a-4ebb-b944-7d92f1080088" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC36B509C7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5a657b45-6371-4964-85df-75107c14ff76" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC33F02A10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a0c65fd7-2da9-41e6-a957-e5a8c1640178" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC154C7D02" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/919d9154-1520-4e47-9008-3b4a736747c3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE7C7CB61" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8ee6890c-73e7-4290-8e7a-c6858d8fdff0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2909E12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/27c390ea-9fb2-4913-bcd4-a8bf1cb524e9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0B9A401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a3a20c5b-5f5b-4b17-b9de-9b4be934bc87" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDEA2AC0F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/993343d8-9b17-4d5d-a407-c8694094d783" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDBDC6A31" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/fc46836f-9f62-4c57-b29b-314407723a4e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3199CF3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/abf325c1-16f9-4ec0-84f5-c57aee6aa7ac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD351905E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/35f94fde-66a1-45b2-b463-768aa3a869dd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3141457" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d0d1d0e9-4dd3-43ab-8972-f0024af57ac5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC58BD7B4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f1d47c80-ca8c-4c48-90e6-ab56a5a78042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0EBD69F" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/ba284f20-66ca-4c2c-96a8-b04d83bd9593" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB1562A5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/17560a73-d396-49de-b85e-50f386ce9bc9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2987003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/499f33f0-2ecf-4b1c-8ea6-46a0801a0af2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6D09590" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e388dd63-5a3b-4d5f-b9d7-c5f63859a0e2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA4D80D7C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/7ed8996a-9bca-4665-b2ab-0415cb8d2519" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA7E4E3DF" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/813d72df-2458-4c68-9550-fc6e3cd5074a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F6CBFF0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/7c40ebb5-60dc-4feb-9600-1f5ace5a8690" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2693E1B" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b1d62034-cb2f-4064-aa9c-4f9b52ece18f" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB969FDDD7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9141bb67-648d-4b7c-b468-2e6798ba9f61" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A2A9038" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3d05dc86-a374-44aa-b977-1f2dcf01f7ac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A978E92" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a7cd731b-7c07-49cf-823d-d22e8f2f3d13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB850CE39A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b04b6133-774e-4dd2-b2c7-854d0fe4ff5f" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB837BA1A7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/793d9e27-f13a-4af1-a1a1-cf4b9c445a36" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66DCDD35" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/ec6ea8a6-a20c-44cd-9612-76447807455e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB666B95E8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/081ac4bd-d021-492c-b101-0c57e315b5e7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB668003C2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/999a6e53-6af0-4f66-8c8d-fec457085e19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62D58C27" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f4ff669c-beb2-4257-94d4-11ee08923294" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB608E8A72" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b23f40df-86d2-480e-a949-4b54f77bbf9f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56A769A0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d159e712-15e0-4d57-8f8a-0348e1b3e565" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58598DA4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5f721a51-ddeb-43c9-934f-1dcc6c82c122" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F181880" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/37cb5031-ab9a-4f59-8e51-11a25e62c059" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E818489" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/584417f9-947f-4837-a26e-b57e7b872c1f" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB474627AF" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/bdc72555-ed5c-4392-8f3c-42446ba5f9af" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB413F65CE" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e4f13282-3850-4148-8cd7-32e99feb637a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB425766D1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8d871887-b81a-4e14-b975-fb7b81e6d184" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37ABE523" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5f5576f0-7d17-4f39-a96d-10be6b77b13b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3654902D" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e69e53f6-40b9-4014-8c48-d642b17579d1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB364DB565" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/698c81e5-2ec8-4a4b-bab0-c6c190e73069" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3487CBC5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/aaf59c72-c4ac-447f-9a2e-11ae21f408d2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB25750651" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/265a9d1f-b98c-4402-bc34-aa0dc39a3e8e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1843D739" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/080068a2-b458-44e6-97c9-9d2d2e8c4159" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15609673" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/dc77af3e-0678-4ebf-8923-b829b974e029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB14E4B2DB" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/650d959e-1774-4961-b016-1256e49860ff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB08CC4EAA" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1be4424b-1552-4446-a369-c18fe715802d" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF44EE4C0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d4b7533a-2d65-45f8-a82a-ac150806a7ca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF10298C4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3d046d9f-22bf-433d-b25b-7126d11d256b" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF56C818" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/74f1707c-1da7-4fad-8ea8-dedc56a6a204" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEFB7A732" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/c89501b0-842d-4ba6-bfcb-603e09baa412" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEBC264A2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f7c1237a-8d52-4110-a07c-efb36040459a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4B647A7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b5447f9a-73e2-4260-b7a9-aad79d99617a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB24F3DF" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/83882d2c-f6b6-450b-a0d2-ba1afff29f51" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBD93DCB" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/60bdbd57-a6cf-49c9-af84-0f8ca857f3dd" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9E3E2AB" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f4090580-bb29-4b06-a83d-8bdc40cf8cda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE2587AC" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5734255b-8a95-4b0b-824b-401d45db88ad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC65AB2EB" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/42ea71a7-f80e-4ed6-ba57-61d432217134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3125AEB" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b5717a75-5a84-4913-a402-8263e9ad9452" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABCD8003D" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/ad768f5f-91f3-4f2b-b506-71529517689b" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB98A73C0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/43ee23ad-26c6-4050-bfe0-5ddb9c808f04" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5C0D132" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a236e245-3f68-4367-92e9-ad7d75e55f93" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8B6A50A" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9ad20c96-cc94-41f8-98d9-4e9ca2b770c7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9525CAB" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1c436cec-da90-4f69-9d4a-551386013597" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8606A4EA" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/adceb75d-97a4-485b-a2be-64b6497bfa67" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA886878A4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/6e18f0af-6eb0-4a74-8d3f-7143a7f824fb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA27007C6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1bcbd4fd-ed75-4aae-8432-a44e0682e8ae" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9B9D3F85" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a0f16c62-daf4-4182-ac49-574e070f131b" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA32378FF" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1f1b79f1-f62c-4b33-8a3d-4630791e0845" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D6EAEF6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/7685a52c-010d-4731-8a93-86e893ef7d7b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA867BADBA" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f480e9e6-c50d-49b9-b449-d0b28bbe5116" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA86339640" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f065bbec-7568-4e0c-a40f-36513ef0604c" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA86496641" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/64f940f4-a088-416c-811c-7644086525a3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA865D4CAB" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/eac28966-4c3e-4a10-81f6-f47b646c8f67" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA86402C1D" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1c09aae8-badc-404b-9256-1b65dd634c3a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA85EB6D1B" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/069e9c07-d8b2-4977-9eca-eaae79bf963b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA862F3C7A" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9571c607-9cae-4a12-a944-33ce22608ce4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8679D5CE" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8f87bb17-3f7c-47bd-9dc6-995f700210fc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EEE13B8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/7b47e721-bc4f-46e9-8b0a-b1e9b554aad7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA770EB17B" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b1a132dd-226a-4b72-b4f7-17a29777e047" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5EA4D883" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/538a92ba-2598-4527-aacf-af4e542c07be" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57C0136F" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4d960c28-6d4a-4097-a932-a35c4e6de820" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A59FB62" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e1738212-f932-43af-a876-0ba7eea322b6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5067638E" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/c4695e63-d85e-45d6-9ff7-1e745778e2f4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F2567FC" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b710b8bb-db01-4969-b77f-e6615f715c83" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D602772" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/2e1146e0-5e64-4c71-bd27-e5ce46a37bf4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2806B1E3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/580901b3-4c5b-4d5c-8a61-06c96c9e0e44" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1F118B81" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/99c853b2-603d-42e9-9026-dc3341e889db" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E04BE34" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e084c55a-43d6-44cb-9520-9240364a9158" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24962745" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/eb7e0e3c-a35d-497a-8376-e36206026dd4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A158BB0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/971a99ab-40c4-45df-be58-59dc00c9ef51" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA197E92C7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a542e97a-ffa7-441d-bd12-47f0553175d1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A34A6A8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/073fcd14-62cb-42f3-9c7e-b370847fe8d2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B0CBB75" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1ff245bd-661c-4778-b7bd-3c9eb25fc646" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B272888" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f55d9481-ddbd-4ec2-bb9d-563b252eee48" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE4910FB" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/6db4c892-03ad-4750-b74a-0dd80553ccf9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9BE152B" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f2ce464c-4f67-413f-a860-cdfab34b9723" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F8767F52" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9720b9d0-2f7f-4684-aa8a-7e61101c93e7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B794210A0D" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/ad7653bc-5bbd-4f0a-9428-9704d028305a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7942838F4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/496c4cfb-72d9-46b4-98c5-80184359aa67" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B794303297" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3045a9fa-439d-40fb-8f7f-f60ae143d6a6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75BB2E4F2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/07e28b4a-2238-48fa-bd08-bb98462caa41" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75C81C073" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/37ec1d2c-a66c-4557-889a-530c8a9c43fd" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75710B6FA" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/20049ba4-baa5-4549-a2fc-669b8af2e388" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74B1F890A" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4d2a7ea5-7929-413b-9d09-5910ad104bd6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B744B9AF28" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d866425e-3686-49ba-83d8-b683e4ca8f8f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B44C2DD" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/544cc2fd-2c39-4071-bf2c-64b8040303fd" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72D16866D" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/889bf9a7-5de4-4302-8218-f66072f3057d" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72B3B001D" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d241284c-6ac7-4ecf-a518-917f745dc929" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A4BE8C5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4c02d80d-a10d-4e8a-bd92-73c09a255af3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A472A0D" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3ee0aef8-3904-4a0f-8700-89777d20af66" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B710984FED" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e523c933-0dc5-40e7-bed3-db7ea8763b9e" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71093920D" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9a0016be-3c3e-4483-be9f-6be48cd8cedf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709201027" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4a2dd52b-4b83-4f61-8b0f-3df539f6ac1a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B700A3934A" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/623abeb3-339d-48b0-821d-4552494da0fb" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FBCC1567" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/26310d16-4f1c-4011-8aeb-8ff434be6f84" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BFE7FDE0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/6691caf6-b61f-484f-8785-982e05d339c7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB21DB76" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3a2a0a72-50a2-4375-bbc7-96954605657b" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB477C3F" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/6638b026-35d1-4310-9892-277a932a28a7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB438843" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/80de6f4c-6a72-4205-b8bd-cc922b84fdbe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBC53697" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/63f70bbd-77d5-4e20-84e5-6d68f6522584" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBDA3BDC" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3d254e57-4f7e-448c-9538-36c781ab8220" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB5369DE" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/96bc7dae-c037-4600-9c53-03098c1c1b63" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBED478F" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/6a645805-aa8e-4140-a461-5ecf2eafaaa3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB08BFB7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f0a5d2ed-84ce-4b87-92ac-20ab45ef52ca" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE537EFE" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/bfdafa7e-4752-4cc0-9118-f1c03914cb17" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF7B6478" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/ca88b193-a543-4611-a3d1-195c7728219d" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6649425" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/23f3d993-f444-4a7a-b7c4-1b6398ab39f0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C693F5AA" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f74b89d5-e0dd-4fdc-88fa-676f349441c0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF89D319" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4297f327-2563-434c-a8d0-000ce647b878" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BFA67D0A" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/6cc1ef48-796e-4fd1-afe0-47bdb1ce6392" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C67C5DB8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a7ddd801-a5ab-419f-b440-a7802000ea62" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF965823" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/18262264-49fa-471f-bcf6-b9da156685ef" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BFB486B9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/7c14b905-d1b8-4025-b3af-89bd426d8ae4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2BC3696" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/551f9f4f-951c-40e2-b766-be06b5f44196" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AEAE1B93" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/7cb813d5-55ce-4702-b022-a4c74b8fb7ae" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2BB4A34" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e318830e-371a-4b08-84f3-744e52e2aa82" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A8B1D457" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/64526457-1ec3-4ba8-ac8f-0db0e9498490" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE698250" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f0bfd502-f77e-4f75-bb25-fc39627889a0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE918275" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d0b7115a-d264-4181-bf89-96f5cdc7f846" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2BA7F78" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/83def82a-cd72-4c31-b15f-431b902d95a0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69A7D5562" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/324004fc-65a1-408a-8e45-76735774314c" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69D3679F3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/02c83855-b897-494d-b180-de54d80df3b4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68CB7D009" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/13edd5e2-39e7-4db1-86ea-1c9517744fc4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68709C126" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a216ecc1-590a-448e-a3e4-f65d09473bbc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682856CCD" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/86a21821-ad2e-464a-a5c0-30381ccfa940" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B677F695E8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/828fc463-5c88-4b62-9301-893b13fdca6f" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6780F4BDD" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/30a1682f-f7c4-4f48-af65-52fa83506d74" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B678019725" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a3e53c79-90a1-4ea5-8750-04c98e672d42" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B677EC3CE9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/40146375-23c9-4c5d-ba9d-31f9873505d0" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6485E3813" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b5ca4ec9-b316-4b46-979b-62342d2119d8" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6440A541F" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/c59e1a10-ff20-4e26-ac5b-f0923f8ff900" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6440AC9E4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e42aa177-0b64-4e95-aee0-b6e958e4669d" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B615FA74B6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/65048e3a-6e3a-488e-bf88-4ed151583bb1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B615FB0C21" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/186cfbb5-f131-4d8b-bbf9-b8649d6023c1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61041EB2E" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/27a694a1-40f3-4b5f-83dd-a323c3084888" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6092ED29D" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/22fbcebe-5ed4-4a1d-8218-fcc4811c9b1e" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60951494E" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5f87f885-1cf1-4b93-8412-680c9e3459ff" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF9B1EA1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e22ac685-921b-4b6e-8d20-9c94deca3e3e" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF682E12" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/978f1ef7-df16-4f14-9edf-508ee5957d8f" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FEEAD780" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/959edd7e-7453-4619-8337-267020232f1a" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF1F5CAF" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d1c992ed-37d2-49f8-bd93-f376397d8f13" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF320370" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/19926d1c-41bc-4555-9151-93bda8f74935" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF3AF970" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9c3ae69c-a43d-46b4-bf23-d6c98e7873a3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF5F166C" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/55b44340-53f5-463c-9e62-8a9bc6d278b1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD5197E2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e2731437-20eb-4f50-b94f-2947eebc671d" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F089DCFA" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/b3343889-7cde-4184-ac0c-4b806dca5010" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F090EA3B" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/763b7c3e-fe6a-4ccb-b022-4b0e0b7498a1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD522F4D" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/744e7aad-7ff9-4793-9704-9eb193cbcba1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A61A28F8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5f0941d9-0d7e-479f-b46b-986e681b6407" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B31856AE" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8b39155e-02fb-4c4a-ba4c-2360727c596b" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A45126EB" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1c57ab6b-e709-49ad-8640-b7a67efc6bbc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A451D001" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d829b47b-5650-4fc8-a470-a6d38f35b807" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A44FE66A" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8cf9ef94-d6f9-4232-a945-ad666ffc867b" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A63A1EA7" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5a2d16bb-b18f-4554-97c0-dd5afc44c9f3" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A50FBB07" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/09490130-45f1-4dd8-9dba-0af12b93d433" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A50DB0A2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a8501b03-b360-4548-aa0e-bb0c33d523d0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4FE98EB" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3636d858-ed70-4a76-b9a2-72f48586a69b" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B318DD46" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/079f5680-85d2-4a81-bacf-634bcda29d43" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B650AA95" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/24f02292-9a08-4023-a439-0a99d2a1bb0a" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A178C5BC" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/81fe55ba-8111-48e1-b959-99ef2108dfa4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A623631C" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d1fec8a6-d6f8-4054-b5ce-0e940e3f1667" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A547F1BE" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/21cdd5f8-2895-45a9-b8a1-ecd643d97091" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A55BD828" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8a034179-0c27-4fc8-9280-e3be07057704" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5B5AA01" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/897ff898-64be-4926-a6af-977e2fea4641" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5F32608" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/99959168-8b2f-4af9-ac80-fe369ae4ba93" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5C2D821" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/43f76a9c-35df-437e-8d9c-50c657efd0aa" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A59DF141" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1b645a2c-0bd6-4ff1-8bda-a2c5b4989708" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A0B06011" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/c1ef426c-f3ad-4d54-886b-f5675532da26" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A1DEEA26" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/6ad76d16-bac2-4564-b229-2d03f40d3785" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B546A274AF" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/551ae162-c5ed-4418-b735-580a504da703" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5269F35BC" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3c7efd46-fa4c-4c3d-a904-c7260d766c73" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50C71900C" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/ea41e5a4-2879-4862-834e-50a9920927d4" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50607A088" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a43fa3ad-f2eb-4323-8819-2ee36f86159b" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50617607D" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/93f8281c-4777-4346-9d95-bb13477d97f9" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DEFDC329" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/df95cb86-8d3c-4aa1-af0c-360bcdc3b664" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DEEBBEB8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d46099cd-db0f-4029-8392-d0073da7a651" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D6BF64A3" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/c5f34e90-2b9e-41c4-b44c-cb2909c2aa4b" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D7088A25" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/62594108-dea9-46c4-8acc-065be59e4317" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D4152478" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/47762c94-ec41-4642-90e2-55e2e33782cc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D413D324" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9dc33db4-4c87-4280-8bfd-5ce90ba40b32" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D4173FB0" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/acb0d890-6aaa-44ef-a5a1-7517d58ef9af" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D41011A1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/5d004a47-729d-4949-b892-a1dc9e636097" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B497FFA107" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/45004dd2-7040-4894-ac82-db10a6a1eeee" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4981AD7FE" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/cb697b7e-05e4-4e4f-b493-8a81f067e621" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B498104C86" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/e93c0f2f-a901-4cc5-859a-39ad44be3e73" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8AC3E677" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/0e2421e4-0170-4bb8-855e-1516ba60495b" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C25D3B0" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a7cd8bb2-d38f-486b-97c4-578ccb0d0f71" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C2179EA" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/59069f01-538a-4bc4-8154-0a7abd8e06b5" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C1CBB32" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3a025b97-df29-4720-8d4c-fa6cd10c9a5d" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C1F4D07" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/60b7609f-ea59-4a02-9011-1e0a3f5a4c7d" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C1B69DE" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/958366f6-54a2-4488-8a7c-82612b34368a" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C194DCE" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/cd4fe638-13e1-4eb2-844b-402441b975b5" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C174369" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/853ba4cf-255e-44e8-9571-877f4151fb0a" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C152759" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8a779557-f9c6-47a8-9cf4-7e11e6e5195a" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C1284B1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/10655916-17ec-4d61-b32e-e857e7aa0975" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C10CD93" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a50c0235-c9a4-4529-9e86-d8b59cf1fc84" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B431C3A3F1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/970f21a6-3e73-4c93-8c49-91e1f45b4faf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B431DBB1A8" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3a8131e2-8f56-4121-8aa4-c34518a29ba7" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B413A5AC0A" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/7a3b15d7-1cef-4431-98f3-a96872f3d970" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4137A60FF" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/eb3e3af1-e259-4b7c-8fec-a6b2be4279c1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41392D3A8" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8164e272-cde3-4389-a875-0a11a9a3727d" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41D43FB79" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/18595f35-1588-44bb-ab96-296f5d28148d" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EDAB7BFE" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9c7da02e-b0d4-49f6-8a3f-b3a4d6e32b20" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B72249D0" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/663f7e47-7cb9-4214-b971-2647dec18f03" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B9A08507" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3f702c3c-aeab-4c6c-8937-ac819ca3b526" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B9A98BDA" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/89743bb2-12f0-42c5-ad50-14f3b47dd56c" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B9CAA13C" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4b5e996b-dc07-4dfc-9e01-95db4fdc7ff9" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3BBAE53A8" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/614e76d7-3f0c-43ba-82c7-82e3ff0a434f" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE76FAEE" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/03e72ef0-246e-4d05-b65a-4ba16d546d3e" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3BBC6F8CA" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3324876e-9dc0-42d3-a7a0-73318fe0dc5e" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3BBBFDAB6" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/17c0ce24-1633-4e05-8c81-1a757b03d1af" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B9C0DFA8" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/0747a52e-8b59-4bda-be72-367cf10549ad" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E65A9347" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3ffc30d8-4a68-4f03-b042-e6b0c0d8170b" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B994A83B" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/3c82c598-8213-42c7-a335-bb2ab08a8dca" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E631B793" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/6e1d389f-93a9-4f79-b76d-cabd015611e5" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E6CF157F" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/29bf1fe5-35db-4cfb-8144-d968e23f7c11" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E72EF764" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/7c6d8c5f-844c-4a3f-b132-0072d9105900" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E726DC1B" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d2f047d3-b36c-48bb-b07d-4586fee08c48" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E71D7056" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/f848b413-ba84-4001-8532-1357442c3859" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E713BF95" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/a3d61dfb-d49f-4fbb-aef1-57e852d47179" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EDF23229" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/df162f52-86c3-49bf-b33d-ecd4a2a235fe" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE0715C8" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/30eef46c-5010-4610-be6a-ec27952d7116" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3ED83E1A3" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/bf20e9cd-c730-454d-8a27-fc4dafdd47e5" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE981050" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/1f4af761-d379-4343-89d2-d75f38735bb5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE5DBD89" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/d5497feb-46d5-408e-b5de-5b476f8b392a" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332DFECC5" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/77c5ff13-0eea-4ad4-92c7-7d94e15f1706" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B309E2FC09" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4658b0b4-2687-4b79-9828-3c50bb890372" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B333421D33" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/8bf7cf06-fb84-49f5-b8f7-edbfff3ef541" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332DFECC5" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/77c5ff13-0eea-4ad4-92c7-7d94e15f1706" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3326EE8C4" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/eb424d3e-8249-4282-b7c3-3e0eb5bb4336" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B333966670" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/923dbcf7-d846-43d1-8c49-deb6b0142880" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332ACA817" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/23883a50-7e00-4c1c-a67b-03f25f3cf73b" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33294EE7F" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/54299b6a-79f0-49b7-90ba-87729b13c7aa" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332C6B038" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/4d45087c-22d6-4476-91d7-12e2d457cea5" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36332C6ED" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS003008/amministrazione-trasparente/atti-amministrazioni-enti/9c5247ef-d0a5-4e85-8eae-32cf9338d102" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F263"/>
+  <dimension ref="A1:F284"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>14952</v>
+        <v>18798</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>18766</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>18604</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5">
+        <v>18506</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6">
+        <v>18223</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...9 lines deleted...]
-        <v>20</v>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B7">
-        <v>13493</v>
+        <v>18221</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>13487</v>
+        <v>17994</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9">
-        <v>12880</v>
+        <v>17895</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
-      <c r="E9" s="2" t="s">
-        <v>9</v>
+      <c r="E9" t="s">
+        <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10">
+        <v>17894</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="B10">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E10" t="s">
+        <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B11">
-        <v>12255</v>
+        <v>17870</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="B12">
-        <v>11216</v>
+        <v>17866</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B13">
-        <v>11045</v>
+        <v>17700</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14">
+        <v>17470</v>
+      </c>
+      <c r="C14" t="s">
         <v>37</v>
       </c>
-      <c r="B14">
-[...4 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B15">
-        <v>11042</v>
+        <v>17365</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>40</v>
+      </c>
+      <c r="E15" t="s">
+        <v>26</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B16">
-        <v>11033</v>
+        <v>17216</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B17">
-        <v>10719</v>
+        <v>17215</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18">
-        <v>10718</v>
+        <v>16910</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19">
+        <v>16419</v>
+      </c>
+      <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20">
+        <v>16119</v>
+      </c>
+      <c r="C20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21">
+        <v>16036</v>
+      </c>
+      <c r="C21" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B22">
-        <v>10116</v>
+        <v>16029</v>
       </c>
       <c r="C22" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B23">
-        <v>10099</v>
+        <v>14952</v>
       </c>
       <c r="C23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B24">
+        <v>14726</v>
+      </c>
+      <c r="C24" t="s">
         <v>64</v>
       </c>
-      <c r="B24">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25">
+        <v>14556</v>
+      </c>
+      <c r="C25" t="s">
         <v>67</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B26">
+        <v>14287</v>
+      </c>
+      <c r="C26" t="s">
         <v>70</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>72</v>
+      </c>
+      <c r="B27">
+        <v>13501</v>
+      </c>
+      <c r="C27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D27" t="s">
         <v>73</v>
       </c>
-      <c r="B27">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E27" t="s">
+        <v>26</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B28">
-        <v>9406</v>
+        <v>13493</v>
       </c>
       <c r="C28" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="D28" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>74</v>
+      </c>
+      <c r="E28" t="s">
+        <v>26</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="B29">
-        <v>9080</v>
+        <v>13487</v>
       </c>
       <c r="C29" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="D29" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B30">
-        <v>8825</v>
+        <v>12880</v>
       </c>
       <c r="C30" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B31">
-        <v>8802</v>
+        <v>12827</v>
       </c>
       <c r="C31" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B32">
-        <v>8710</v>
+        <v>12255</v>
       </c>
       <c r="C32" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>86</v>
+      </c>
+      <c r="B33">
+        <v>11216</v>
+      </c>
+      <c r="C33" t="s">
         <v>87</v>
       </c>
-      <c r="B33">
-[...4 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B34">
-        <v>8058</v>
+        <v>11045</v>
       </c>
       <c r="C34" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D34" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>89</v>
+      </c>
+      <c r="B35">
+        <v>11044</v>
+      </c>
+      <c r="C35" t="s">
         <v>92</v>
       </c>
-      <c r="B35">
-[...4 lines deleted...]
-      </c>
       <c r="D35" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B36">
-        <v>8052</v>
+        <v>11042</v>
       </c>
       <c r="C36" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D36" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B37">
-        <v>8007</v>
+        <v>11033</v>
       </c>
       <c r="C37" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="D37" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B38">
-        <v>7933</v>
+        <v>10719</v>
       </c>
       <c r="C38" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D38" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="B39">
-        <v>7793</v>
+        <v>10718</v>
       </c>
       <c r="C39" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D39" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>103</v>
+      </c>
+      <c r="B40">
+        <v>10629</v>
+      </c>
+      <c r="C40" t="s">
         <v>104</v>
       </c>
-      <c r="B40">
-[...4 lines deleted...]
-      </c>
       <c r="D40" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B41">
-        <v>7520</v>
+        <v>10314</v>
       </c>
       <c r="C41" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D41" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42">
-        <v>7515</v>
+        <v>10152</v>
       </c>
       <c r="C42" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B43">
-        <v>7419</v>
+        <v>10116</v>
       </c>
       <c r="C43" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="D43" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="B44">
-        <v>7358</v>
+        <v>10099</v>
       </c>
       <c r="C44" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D44" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>116</v>
+      </c>
+      <c r="B45">
+        <v>9921</v>
+      </c>
+      <c r="C45" t="s">
         <v>117</v>
       </c>
-      <c r="B45">
-[...4 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B46">
-        <v>7209</v>
+        <v>9689</v>
       </c>
       <c r="C46" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="D46" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B47">
-        <v>7125</v>
+        <v>9489</v>
       </c>
       <c r="C47" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D47" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48">
-        <v>7112</v>
+        <v>9411</v>
       </c>
       <c r="C48" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D48" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49">
-        <v>7110</v>
+        <v>9406</v>
       </c>
       <c r="C49" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D49" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50">
+        <v>9080</v>
+      </c>
+      <c r="C50" t="s">
+        <v>131</v>
+      </c>
+      <c r="D50" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>134</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>133</v>
+      </c>
+      <c r="B51">
+        <v>8825</v>
+      </c>
+      <c r="C51" t="s">
+        <v>134</v>
+      </c>
+      <c r="D51" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>137</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B52">
-        <v>6553</v>
+        <v>8802</v>
       </c>
       <c r="C52" t="s">
+        <v>137</v>
+      </c>
+      <c r="D52" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B53">
-        <v>6551</v>
+        <v>8710</v>
       </c>
       <c r="C53" t="s">
         <v>140</v>
       </c>
       <c r="D53" t="s">
         <v>141</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>139</v>
+      </c>
+      <c r="B54">
+        <v>8709</v>
+      </c>
+      <c r="C54" t="s">
         <v>142</v>
       </c>
-      <c r="B54">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
+        <v>144</v>
+      </c>
+      <c r="B55">
+        <v>8058</v>
+      </c>
+      <c r="C55" t="s">
         <v>145</v>
       </c>
-      <c r="B55">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
+        <v>144</v>
+      </c>
+      <c r="B56">
+        <v>8055</v>
+      </c>
+      <c r="C56" t="s">
+        <v>147</v>
+      </c>
+      <c r="D56" t="s">
         <v>148</v>
-      </c>
-[...7 lines deleted...]
-        <v>150</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="B57">
-        <v>5540</v>
+        <v>8052</v>
       </c>
       <c r="C57" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D57" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>144</v>
+      </c>
+      <c r="B58">
+        <v>8007</v>
+      </c>
+      <c r="C58" t="s">
         <v>151</v>
       </c>
-      <c r="B58">
-[...4 lines deleted...]
-      </c>
       <c r="D58" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B59">
-        <v>5437</v>
+        <v>7933</v>
       </c>
       <c r="C59" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D59" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
+        <v>156</v>
+      </c>
+      <c r="B60">
+        <v>7793</v>
+      </c>
+      <c r="C60" t="s">
+        <v>157</v>
+      </c>
+      <c r="D60" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>160</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B61">
-        <v>5211</v>
+        <v>7789</v>
       </c>
       <c r="C61" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D61" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62">
-        <v>5207</v>
+        <v>7520</v>
       </c>
       <c r="C62" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D62" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="B63">
-        <v>5182</v>
+        <v>7515</v>
       </c>
       <c r="C63" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D63" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>166</v>
       </c>
       <c r="B64">
-        <v>5175</v>
+        <v>7419</v>
       </c>
       <c r="C64" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D64" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
+        <v>169</v>
+      </c>
+      <c r="B65">
+        <v>7358</v>
+      </c>
+      <c r="C65" t="s">
+        <v>170</v>
+      </c>
+      <c r="D65" t="s">
         <v>171</v>
-      </c>
-[...7 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B66">
-        <v>4559</v>
+        <v>7357</v>
       </c>
       <c r="C66" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="D66" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B67">
-        <v>4446</v>
+        <v>7209</v>
       </c>
       <c r="C67" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D67" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B68">
-        <v>4403</v>
+        <v>7125</v>
       </c>
       <c r="C68" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="D68" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>177</v>
+      </c>
+      <c r="B69">
+        <v>7112</v>
+      </c>
+      <c r="C69" t="s">
         <v>180</v>
       </c>
-      <c r="B69">
-[...4 lines deleted...]
-      </c>
       <c r="D69" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="B70">
-        <v>4050</v>
+        <v>7110</v>
       </c>
       <c r="C70" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="D70" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>184</v>
+      </c>
+      <c r="B71">
+        <v>6737</v>
+      </c>
+      <c r="C71" t="s">
         <v>185</v>
       </c>
-      <c r="B71">
-[...4 lines deleted...]
-      </c>
       <c r="D71" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B72">
-        <v>3984</v>
+        <v>6555</v>
       </c>
       <c r="C72" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D72" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B73">
-        <v>3975</v>
+        <v>6553</v>
       </c>
       <c r="C73" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D73" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="B74">
-        <v>3962</v>
+        <v>6551</v>
       </c>
       <c r="C74" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D74" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>194</v>
       </c>
       <c r="B75">
-        <v>3958</v>
+        <v>6148</v>
       </c>
       <c r="C75" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D75" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B76">
-        <v>3957</v>
+        <v>5732</v>
       </c>
       <c r="C76" t="s">
+        <v>198</v>
+      </c>
+      <c r="D76" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>200</v>
+      </c>
+      <c r="B77">
+        <v>5603</v>
+      </c>
+      <c r="C77" t="s">
         <v>201</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
+        <v>203</v>
+      </c>
+      <c r="B78">
+        <v>5540</v>
+      </c>
+      <c r="C78" t="s">
         <v>204</v>
       </c>
-      <c r="B78">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B79">
-        <v>3486</v>
+        <v>5517</v>
       </c>
       <c r="C79" t="s">
+        <v>206</v>
+      </c>
+      <c r="D79" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B80">
-        <v>3485</v>
+        <v>5437</v>
       </c>
       <c r="C80" t="s">
+        <v>208</v>
+      </c>
+      <c r="D80" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="B81">
-        <v>3484</v>
+        <v>5352</v>
       </c>
       <c r="C81" t="s">
         <v>211</v>
       </c>
       <c r="D81" t="s">
         <v>212</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="B82">
-        <v>3483</v>
+        <v>5211</v>
       </c>
       <c r="C82" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D82" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="B83">
-        <v>3474</v>
+        <v>5207</v>
       </c>
       <c r="C83" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D83" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="B84">
-        <v>3445</v>
+        <v>5182</v>
       </c>
       <c r="C84" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D84" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B85">
-        <v>3410</v>
+        <v>5175</v>
       </c>
       <c r="C85" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D85" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B86">
-        <v>3286</v>
+        <v>4766</v>
       </c>
       <c r="C86" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D86" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B87">
-        <v>3030</v>
+        <v>4559</v>
       </c>
       <c r="C87" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D87" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B88">
-        <v>2769</v>
+        <v>4446</v>
       </c>
       <c r="C88" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D88" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B89">
-        <v>2554</v>
+        <v>4403</v>
       </c>
       <c r="C89" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D89" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B90">
-        <v>2535</v>
+        <v>4399</v>
       </c>
       <c r="C90" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D90" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B91">
-        <v>2332</v>
+        <v>4050</v>
       </c>
       <c r="C91" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D91" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B92">
-        <v>2330</v>
+        <v>4048</v>
       </c>
       <c r="C92" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D92" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B93">
-        <v>2313</v>
+        <v>3984</v>
       </c>
       <c r="C93" t="s">
         <v>242</v>
       </c>
       <c r="D93" t="s">
         <v>243</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>237</v>
+      </c>
+      <c r="B94">
+        <v>3975</v>
+      </c>
+      <c r="C94" t="s">
         <v>244</v>
       </c>
-      <c r="B94">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D94" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B95">
-        <v>1935</v>
+        <v>3962</v>
       </c>
       <c r="C95" t="s">
         <v>247</v>
       </c>
       <c r="D95" t="s">
         <v>248</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B96">
-        <v>1907</v>
+        <v>3958</v>
       </c>
       <c r="C96" t="s">
         <v>249</v>
       </c>
       <c r="D96" t="s">
         <v>250</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
+        <v>246</v>
+      </c>
+      <c r="B97">
+        <v>3957</v>
+      </c>
+      <c r="C97" t="s">
         <v>251</v>
       </c>
-      <c r="B97">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
+        <v>253</v>
+      </c>
+      <c r="B98">
+        <v>3531</v>
+      </c>
+      <c r="C98" t="s">
         <v>254</v>
       </c>
-      <c r="B98">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="D98" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B99">
-        <v>1355</v>
+        <v>3488</v>
       </c>
       <c r="C99" t="s">
         <v>257</v>
       </c>
       <c r="D99" t="s">
         <v>258</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B100">
-        <v>1352</v>
+        <v>3486</v>
       </c>
       <c r="C100" t="s">
         <v>259</v>
       </c>
       <c r="D100" t="s">
         <v>260</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B101">
-        <v>1333</v>
+        <v>3485</v>
       </c>
       <c r="C101" t="s">
         <v>261</v>
       </c>
       <c r="D101" t="s">
         <v>262</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>256</v>
+      </c>
+      <c r="B102">
+        <v>3484</v>
+      </c>
+      <c r="C102" t="s">
         <v>263</v>
       </c>
-      <c r="B102">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>256</v>
+      </c>
+      <c r="B103">
+        <v>3483</v>
+      </c>
+      <c r="C103" t="s">
+        <v>265</v>
+      </c>
+      <c r="D103" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>268</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="B104">
-        <v>823</v>
+        <v>3474</v>
       </c>
       <c r="C104" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D104" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="B105">
-        <v>819</v>
+        <v>3445</v>
       </c>
       <c r="C105" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D105" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
+        <v>271</v>
+      </c>
+      <c r="B106">
+        <v>3410</v>
+      </c>
+      <c r="C106" t="s">
+        <v>272</v>
+      </c>
+      <c r="D106" t="s">
         <v>273</v>
-      </c>
-[...7 lines deleted...]
-        <v>275</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B107">
-        <v>12356</v>
+        <v>3286</v>
       </c>
       <c r="C107" t="s">
+        <v>275</v>
+      </c>
+      <c r="D107" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="B108">
-        <v>12355</v>
+        <v>3030</v>
       </c>
       <c r="C108" t="s">
         <v>278</v>
       </c>
       <c r="D108" t="s">
         <v>279</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>280</v>
       </c>
       <c r="B109">
-        <v>11679</v>
+        <v>2769</v>
       </c>
       <c r="C109" t="s">
         <v>281</v>
       </c>
       <c r="D109" t="s">
         <v>282</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>283</v>
       </c>
       <c r="B110">
-        <v>11612</v>
+        <v>2554</v>
       </c>
       <c r="C110" t="s">
         <v>284</v>
       </c>
       <c r="D110" t="s">
         <v>285</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
+        <v>283</v>
+      </c>
+      <c r="B111">
+        <v>2535</v>
+      </c>
+      <c r="C111" t="s">
         <v>286</v>
       </c>
-      <c r="B111">
-[...2 lines deleted...]
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
+        <v>288</v>
+      </c>
+      <c r="B112">
+        <v>2332</v>
+      </c>
+      <c r="C112" t="s">
         <v>289</v>
       </c>
-      <c r="B112">
-[...2 lines deleted...]
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
+        <v>288</v>
+      </c>
+      <c r="B113">
+        <v>2330</v>
+      </c>
+      <c r="C113" t="s">
+        <v>291</v>
+      </c>
+      <c r="D113" t="s">
         <v>292</v>
-      </c>
-[...7 lines deleted...]
-        <v>294</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
+        <v>293</v>
+      </c>
+      <c r="B114">
+        <v>2313</v>
+      </c>
+      <c r="C114" t="s">
+        <v>294</v>
+      </c>
+      <c r="D114" t="s">
         <v>295</v>
-      </c>
-[...7 lines deleted...]
-        <v>297</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
+        <v>296</v>
+      </c>
+      <c r="B115">
+        <v>1952</v>
+      </c>
+      <c r="C115" t="s">
+        <v>297</v>
+      </c>
+      <c r="D115" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>300</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B116">
-        <v>10759</v>
+        <v>1935</v>
       </c>
       <c r="C116" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="D116" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="B117">
-        <v>10514</v>
+        <v>1907</v>
       </c>
       <c r="C117" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="D117" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
+        <v>303</v>
+      </c>
+      <c r="B118">
+        <v>1781</v>
+      </c>
+      <c r="C118" t="s">
         <v>304</v>
       </c>
-      <c r="B118">
-[...4 lines deleted...]
-      </c>
       <c r="D118" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B119">
-        <v>10253</v>
+        <v>1356</v>
       </c>
       <c r="C119" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="D119" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
+        <v>306</v>
+      </c>
+      <c r="B120">
+        <v>1355</v>
+      </c>
+      <c r="C120" t="s">
         <v>309</v>
       </c>
-      <c r="B120">
-[...4 lines deleted...]
-      </c>
       <c r="D120" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="B121">
-        <v>10115</v>
+        <v>1352</v>
       </c>
       <c r="C121" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D121" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
+        <v>306</v>
+      </c>
+      <c r="B122">
+        <v>1333</v>
+      </c>
+      <c r="C122" t="s">
+        <v>313</v>
+      </c>
+      <c r="D122" t="s">
         <v>314</v>
-      </c>
-[...7 lines deleted...]
-        <v>318</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B123">
-        <v>10042</v>
+        <v>1305</v>
       </c>
       <c r="C123" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="D123" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="B124">
-        <v>9647</v>
+        <v>824</v>
       </c>
       <c r="C124" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="D124" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
+        <v>318</v>
+      </c>
+      <c r="B125">
+        <v>823</v>
+      </c>
+      <c r="C125" t="s">
         <v>321</v>
       </c>
-      <c r="B125">
-[...4 lines deleted...]
-      </c>
       <c r="D125" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="B126">
-        <v>9585</v>
+        <v>819</v>
       </c>
       <c r="C126" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="D126" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
+        <v>325</v>
+      </c>
+      <c r="B127">
+        <v>12357</v>
+      </c>
+      <c r="C127" t="s">
         <v>326</v>
       </c>
-      <c r="B127">
-[...4 lines deleted...]
-      </c>
       <c r="D127" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B128">
-        <v>9525</v>
+        <v>12356</v>
       </c>
       <c r="C128" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="D128" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B129">
-        <v>9524</v>
+        <v>12355</v>
       </c>
       <c r="C129" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="D129" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="B130">
-        <v>9523</v>
+        <v>11679</v>
       </c>
       <c r="C130" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="D130" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="B131">
-        <v>9522</v>
+        <v>11612</v>
       </c>
       <c r="C131" t="s">
+        <v>336</v>
+      </c>
+      <c r="D131" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
+        <v>338</v>
+      </c>
+      <c r="B132">
+        <v>11566</v>
+      </c>
+      <c r="C132" t="s">
         <v>339</v>
       </c>
-      <c r="B132">
-[...2 lines deleted...]
-      <c r="C132" t="s">
+      <c r="D132" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
+        <v>341</v>
+      </c>
+      <c r="B133">
+        <v>11433</v>
+      </c>
+      <c r="C133" t="s">
         <v>342</v>
       </c>
-      <c r="B133">
-[...2 lines deleted...]
-      <c r="C133" t="s">
+      <c r="D133" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B134">
-        <v>8767</v>
+        <v>11247</v>
       </c>
       <c r="C134" t="s">
         <v>345</v>
       </c>
       <c r="D134" t="s">
         <v>346</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="B135">
-        <v>8766</v>
+        <v>11014</v>
       </c>
       <c r="C135" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D135" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="B136">
-        <v>8765</v>
+        <v>10807</v>
       </c>
       <c r="C136" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D136" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>342</v>
+        <v>353</v>
       </c>
       <c r="B137">
-        <v>8764</v>
+        <v>10759</v>
       </c>
       <c r="C137" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D137" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>342</v>
+        <v>356</v>
       </c>
       <c r="B138">
-        <v>8763</v>
+        <v>10514</v>
       </c>
       <c r="C138" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D138" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>342</v>
+        <v>356</v>
       </c>
       <c r="B139">
-        <v>8761</v>
+        <v>10510</v>
       </c>
       <c r="C139" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="D139" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>342</v>
+        <v>361</v>
       </c>
       <c r="B140">
-        <v>8760</v>
+        <v>10253</v>
       </c>
       <c r="C140" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="D140" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>342</v>
+        <v>361</v>
       </c>
       <c r="B141">
-        <v>8759</v>
+        <v>10252</v>
       </c>
       <c r="C141" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="D141" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="B142">
-        <v>8378</v>
+        <v>10115</v>
       </c>
       <c r="C142" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D142" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="B143">
-        <v>8377</v>
+        <v>10048</v>
       </c>
       <c r="C143" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="D143" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="B144">
-        <v>8376</v>
+        <v>10042</v>
       </c>
       <c r="C144" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D144" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="B145">
-        <v>8375</v>
+        <v>9647</v>
       </c>
       <c r="C145" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="D145" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="B146">
-        <v>8372</v>
+        <v>9645</v>
       </c>
       <c r="C146" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="D146" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
       <c r="B147">
-        <v>8370</v>
+        <v>9585</v>
       </c>
       <c r="C147" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="D147" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
       <c r="B148">
-        <v>8367</v>
+        <v>9584</v>
       </c>
       <c r="C148" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="D148" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B149">
-        <v>7894</v>
+        <v>9525</v>
       </c>
       <c r="C149" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="D149" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B150">
-        <v>7892</v>
+        <v>9524</v>
       </c>
       <c r="C150" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="D150" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B151">
-        <v>7717</v>
+        <v>9523</v>
       </c>
       <c r="C151" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="D151" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B152">
-        <v>7715</v>
+        <v>9522</v>
       </c>
       <c r="C152" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="D152" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="B153">
-        <v>7550</v>
+        <v>9519</v>
       </c>
       <c r="C153" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="D153" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="B154">
-        <v>7410</v>
+        <v>8768</v>
       </c>
       <c r="C154" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="D154" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="B155">
-        <v>7405</v>
+        <v>8767</v>
       </c>
       <c r="C155" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="D155" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="B156">
-        <v>7403</v>
+        <v>8766</v>
       </c>
       <c r="C156" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="D156" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="B157">
-        <v>7401</v>
+        <v>8765</v>
       </c>
       <c r="C157" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="D157" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="B158">
-        <v>6501</v>
+        <v>8764</v>
       </c>
       <c r="C158" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="D158" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="B159">
-        <v>6401</v>
+        <v>8763</v>
       </c>
       <c r="C159" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="D159" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="B160">
-        <v>6394</v>
+        <v>8761</v>
       </c>
       <c r="C160" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="D160" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
       <c r="B161">
-        <v>5389</v>
+        <v>8760</v>
       </c>
       <c r="C161" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D161" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
       <c r="B162">
-        <v>5388</v>
+        <v>8759</v>
       </c>
       <c r="C162" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="D162" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B163">
-        <v>5160</v>
+        <v>8378</v>
       </c>
       <c r="C163" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="D163" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B164">
-        <v>5003</v>
+        <v>8377</v>
       </c>
       <c r="C164" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D164" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B165">
-        <v>5002</v>
+        <v>8376</v>
       </c>
       <c r="C165" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D165" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B166">
-        <v>5001</v>
+        <v>8375</v>
       </c>
       <c r="C166" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D166" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="B167">
-        <v>4911</v>
+        <v>8372</v>
       </c>
       <c r="C167" t="s">
         <v>422</v>
       </c>
       <c r="D167" t="s">
         <v>423</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
+        <v>413</v>
+      </c>
+      <c r="B168">
+        <v>8370</v>
+      </c>
+      <c r="C168" t="s">
         <v>424</v>
       </c>
-      <c r="B168">
-[...2 lines deleted...]
-      <c r="C168" t="s">
+      <c r="D168" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="B169">
-        <v>4868</v>
+        <v>8367</v>
       </c>
       <c r="C169" t="s">
+        <v>426</v>
+      </c>
+      <c r="D169" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="B170">
-        <v>4865</v>
+        <v>7894</v>
       </c>
       <c r="C170" t="s">
         <v>429</v>
       </c>
       <c r="D170" t="s">
         <v>430</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="B171">
-        <v>4862</v>
+        <v>7892</v>
       </c>
       <c r="C171" t="s">
         <v>431</v>
       </c>
       <c r="D171" t="s">
         <v>432</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="B172">
-        <v>4859</v>
+        <v>7717</v>
       </c>
       <c r="C172" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D172" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B173">
-        <v>4685</v>
+        <v>7715</v>
       </c>
       <c r="C173" t="s">
         <v>436</v>
       </c>
       <c r="D173" t="s">
         <v>437</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>438</v>
       </c>
       <c r="B174">
-        <v>4429</v>
+        <v>7550</v>
       </c>
       <c r="C174" t="s">
         <v>439</v>
       </c>
       <c r="D174" t="s">
         <v>440</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B175">
-        <v>4426</v>
+        <v>7410</v>
       </c>
       <c r="C175" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D175" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B176">
-        <v>4309</v>
+        <v>7405</v>
       </c>
       <c r="C176" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D176" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="B177">
-        <v>3419</v>
+        <v>7403</v>
       </c>
       <c r="C177" t="s">
         <v>446</v>
       </c>
       <c r="D177" t="s">
         <v>447</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="B178">
-        <v>3416</v>
+        <v>7401</v>
       </c>
       <c r="C178" t="s">
         <v>448</v>
       </c>
       <c r="D178" t="s">
         <v>449</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="B179">
-        <v>3414</v>
+        <v>6501</v>
       </c>
       <c r="C179" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D179" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="B180">
-        <v>3406</v>
+        <v>6401</v>
       </c>
       <c r="C180" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D180" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="B181">
-        <v>3398</v>
+        <v>6394</v>
       </c>
       <c r="C181" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="D181" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
       <c r="B182">
-        <v>3391</v>
+        <v>5389</v>
       </c>
       <c r="C182" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="D182" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
       <c r="B183">
-        <v>3389</v>
+        <v>5388</v>
       </c>
       <c r="C183" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="D183" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>445</v>
+        <v>463</v>
       </c>
       <c r="B184">
-        <v>3388</v>
+        <v>5160</v>
       </c>
       <c r="C184" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="D184" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>445</v>
+        <v>466</v>
       </c>
       <c r="B185">
-        <v>3387</v>
+        <v>5003</v>
       </c>
       <c r="C185" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="D185" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>445</v>
+        <v>466</v>
       </c>
       <c r="B186">
-        <v>3384</v>
+        <v>5002</v>
       </c>
       <c r="C186" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="D186" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>445</v>
+        <v>466</v>
       </c>
       <c r="B187">
-        <v>3380</v>
+        <v>5001</v>
       </c>
       <c r="C187" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="D187" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="B188">
-        <v>3202</v>
+        <v>4911</v>
       </c>
       <c r="C188" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D188" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="B189">
-        <v>3197</v>
+        <v>4869</v>
       </c>
       <c r="C189" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="D189" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="B190">
-        <v>3194</v>
+        <v>4868</v>
       </c>
       <c r="C190" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="D190" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="B191">
-        <v>3193</v>
+        <v>4865</v>
       </c>
       <c r="C191" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="D191" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="B192">
-        <v>3190</v>
+        <v>4862</v>
       </c>
       <c r="C192" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="D192" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="B193">
-        <v>3189</v>
+        <v>4859</v>
       </c>
       <c r="C193" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="D193" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="B194">
-        <v>3186</v>
+        <v>4685</v>
       </c>
       <c r="C194" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="D194" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>468</v>
+        <v>490</v>
       </c>
       <c r="B195">
-        <v>3182</v>
+        <v>4429</v>
       </c>
       <c r="C195" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="D195" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>468</v>
+        <v>490</v>
       </c>
       <c r="B196">
-        <v>3179</v>
+        <v>4426</v>
       </c>
       <c r="C196" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="D196" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="B197">
-        <v>2908</v>
+        <v>4309</v>
       </c>
       <c r="C197" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="D197" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="B198">
-        <v>1498</v>
+        <v>3419</v>
       </c>
       <c r="C198" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="D198" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B199">
-        <v>894</v>
+        <v>3416</v>
       </c>
       <c r="C199" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="D199" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B200">
-        <v>34</v>
+        <v>3414</v>
       </c>
       <c r="C200" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D200" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B201">
-        <v>31</v>
+        <v>3406</v>
       </c>
       <c r="C201" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="D201" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B202">
-        <v>30</v>
+        <v>3398</v>
       </c>
       <c r="C202" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="D202" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="B203">
-        <v>20649</v>
+        <v>3391</v>
       </c>
       <c r="C203" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="D203" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="B204">
-        <v>20648</v>
+        <v>3389</v>
       </c>
       <c r="C204" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="D204" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="B205">
-        <v>20175</v>
+        <v>3388</v>
       </c>
       <c r="C205" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="D205" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="B206">
-        <v>20173</v>
+        <v>3387</v>
       </c>
       <c r="C206" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="D206" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="B207">
-        <v>20169</v>
+        <v>3384</v>
       </c>
       <c r="C207" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="D207" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="B208">
-        <v>20166</v>
+        <v>3380</v>
       </c>
       <c r="C208" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="D208" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="B209">
-        <v>20162</v>
+        <v>3202</v>
       </c>
       <c r="C209" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="D209" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B210">
-        <v>20130</v>
+        <v>3197</v>
       </c>
       <c r="C210" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="D210" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="B211">
-        <v>19201</v>
+        <v>3194</v>
       </c>
       <c r="C211" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="D211" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="B212">
-        <v>19193</v>
+        <v>3193</v>
       </c>
       <c r="C212" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="D212" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="B213">
-        <v>19146</v>
+        <v>3190</v>
       </c>
       <c r="C213" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="D213" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>529</v>
+        <v>520</v>
       </c>
       <c r="B214">
-        <v>18935</v>
+        <v>3189</v>
       </c>
       <c r="C214" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D214" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>532</v>
+        <v>520</v>
       </c>
       <c r="B215">
-        <v>18482</v>
+        <v>3186</v>
       </c>
       <c r="C215" t="s">
         <v>533</v>
       </c>
       <c r="D215" t="s">
         <v>534</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>532</v>
+        <v>520</v>
       </c>
       <c r="B216">
-        <v>18480</v>
+        <v>3182</v>
       </c>
       <c r="C216" t="s">
         <v>535</v>
       </c>
       <c r="D216" t="s">
         <v>536</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>532</v>
+        <v>520</v>
       </c>
       <c r="B217">
-        <v>18470</v>
+        <v>3179</v>
       </c>
       <c r="C217" t="s">
         <v>537</v>
       </c>
       <c r="D217" t="s">
         <v>538</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="B218">
-        <v>18469</v>
+        <v>2908</v>
       </c>
       <c r="C218" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D218" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="B219">
-        <v>18465</v>
+        <v>1498</v>
       </c>
       <c r="C219" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="D219" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>532</v>
+        <v>545</v>
       </c>
       <c r="B220">
-        <v>18463</v>
+        <v>894</v>
       </c>
       <c r="C220" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="D220" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>532</v>
+        <v>548</v>
       </c>
       <c r="B221">
-        <v>18462</v>
+        <v>34</v>
       </c>
       <c r="C221" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="D221" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>532</v>
+        <v>548</v>
       </c>
       <c r="B222">
-        <v>18458</v>
+        <v>31</v>
       </c>
       <c r="C222" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="D222" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>532</v>
+        <v>548</v>
       </c>
       <c r="B223">
-        <v>18455</v>
+        <v>30</v>
       </c>
       <c r="C223" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="D223" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>532</v>
+        <v>555</v>
       </c>
       <c r="B224">
-        <v>18453</v>
+        <v>20649</v>
       </c>
       <c r="C224" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="D224" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B225">
-        <v>17527</v>
+        <v>20648</v>
       </c>
       <c r="C225" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="D225" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="B226">
-        <v>17524</v>
+        <v>20175</v>
       </c>
       <c r="C226" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="D226" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B227">
-        <v>17056</v>
+        <v>20173</v>
       </c>
       <c r="C227" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="D227" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B228">
-        <v>17054</v>
+        <v>20169</v>
       </c>
       <c r="C228" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="D228" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B229">
-        <v>17052</v>
+        <v>20166</v>
       </c>
       <c r="C229" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="D229" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B230">
-        <v>17050</v>
+        <v>20162</v>
       </c>
       <c r="C230" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="D230" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="B231">
-        <v>16005</v>
+        <v>20130</v>
       </c>
       <c r="C231" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="D231" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="B232">
-        <v>16003</v>
+        <v>19201</v>
       </c>
       <c r="C232" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="D232" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="B233">
-        <v>16001</v>
+        <v>19193</v>
       </c>
       <c r="C233" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="D233" t="s">
-        <v>474</v>
+        <v>578</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="B234">
-        <v>16000</v>
+        <v>19146</v>
       </c>
       <c r="C234" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="D234" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>567</v>
+        <v>581</v>
       </c>
       <c r="B235">
-        <v>15997</v>
+        <v>18935</v>
       </c>
       <c r="C235" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="D235" t="s">
-        <v>576</v>
+        <v>583</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>567</v>
+        <v>584</v>
       </c>
       <c r="B236">
-        <v>15996</v>
+        <v>18482</v>
       </c>
       <c r="C236" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="D236" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>567</v>
+        <v>584</v>
       </c>
       <c r="B237">
-        <v>15994</v>
+        <v>18480</v>
       </c>
       <c r="C237" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="D237" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>567</v>
+        <v>584</v>
       </c>
       <c r="B238">
-        <v>15992</v>
+        <v>18470</v>
       </c>
       <c r="C238" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="D238" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>567</v>
+        <v>584</v>
       </c>
       <c r="B239">
-        <v>15988</v>
+        <v>18469</v>
       </c>
       <c r="C239" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="D239" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>567</v>
+        <v>584</v>
       </c>
       <c r="B240">
-        <v>15984</v>
+        <v>18465</v>
       </c>
       <c r="C240" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="D240" t="s">
-        <v>119</v>
+        <v>594</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>567</v>
+        <v>584</v>
       </c>
       <c r="B241">
-        <v>15981</v>
+        <v>18463</v>
       </c>
       <c r="C241" t="s">
-        <v>586</v>
+        <v>595</v>
       </c>
       <c r="D241" t="s">
-        <v>587</v>
+        <v>596</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>567</v>
+        <v>584</v>
       </c>
       <c r="B242">
-        <v>15978</v>
+        <v>18462</v>
       </c>
       <c r="C242" t="s">
-        <v>588</v>
+        <v>597</v>
       </c>
       <c r="D242" t="s">
-        <v>589</v>
+        <v>598</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>567</v>
+        <v>584</v>
       </c>
       <c r="B243">
-        <v>15976</v>
+        <v>18458</v>
       </c>
       <c r="C243" t="s">
-        <v>590</v>
+        <v>599</v>
       </c>
       <c r="D243" t="s">
-        <v>591</v>
+        <v>600</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>567</v>
+        <v>584</v>
       </c>
       <c r="B244">
-        <v>15974</v>
+        <v>18455</v>
       </c>
       <c r="C244" t="s">
-        <v>592</v>
+        <v>601</v>
       </c>
       <c r="D244" t="s">
-        <v>593</v>
+        <v>602</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>567</v>
+        <v>584</v>
       </c>
       <c r="B245">
-        <v>15973</v>
+        <v>18453</v>
       </c>
       <c r="C245" t="s">
-        <v>594</v>
+        <v>603</v>
       </c>
       <c r="D245" t="s">
-        <v>595</v>
+        <v>604</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>567</v>
+        <v>605</v>
       </c>
       <c r="B246">
-        <v>15972</v>
+        <v>17527</v>
       </c>
       <c r="C246" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="D246" t="s">
-        <v>597</v>
+        <v>607</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>567</v>
+        <v>605</v>
       </c>
       <c r="B247">
-        <v>15969</v>
+        <v>17524</v>
       </c>
       <c r="C247" t="s">
-        <v>598</v>
+        <v>608</v>
       </c>
       <c r="D247" t="s">
-        <v>599</v>
+        <v>609</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>567</v>
+        <v>610</v>
       </c>
       <c r="B248">
-        <v>15968</v>
+        <v>17056</v>
       </c>
       <c r="C248" t="s">
-        <v>600</v>
+        <v>611</v>
       </c>
       <c r="D248" t="s">
-        <v>601</v>
+        <v>612</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>567</v>
+        <v>610</v>
       </c>
       <c r="B249">
-        <v>15967</v>
+        <v>17054</v>
       </c>
       <c r="C249" t="s">
-        <v>602</v>
+        <v>613</v>
       </c>
       <c r="D249" t="s">
-        <v>603</v>
+        <v>614</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>567</v>
+        <v>610</v>
       </c>
       <c r="B250">
-        <v>15965</v>
+        <v>17052</v>
       </c>
       <c r="C250" t="s">
-        <v>604</v>
+        <v>615</v>
       </c>
       <c r="D250" t="s">
-        <v>605</v>
+        <v>616</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>567</v>
+        <v>610</v>
       </c>
       <c r="B251">
-        <v>15963</v>
+        <v>17050</v>
       </c>
       <c r="C251" t="s">
-        <v>606</v>
+        <v>617</v>
       </c>
       <c r="D251" t="s">
-        <v>607</v>
+        <v>618</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>567</v>
+        <v>619</v>
       </c>
       <c r="B252">
-        <v>15961</v>
+        <v>16005</v>
       </c>
       <c r="C252" t="s">
-        <v>608</v>
+        <v>620</v>
       </c>
       <c r="D252" t="s">
-        <v>609</v>
+        <v>621</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>567</v>
+        <v>619</v>
       </c>
       <c r="B253">
-        <v>15959</v>
+        <v>16003</v>
       </c>
       <c r="C253" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="D253" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="B254">
-        <v>15051</v>
+        <v>16001</v>
       </c>
       <c r="C254" t="s">
-        <v>613</v>
+        <v>624</v>
       </c>
       <c r="D254" t="s">
-        <v>614</v>
+        <v>526</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="B255">
-        <v>14877</v>
+        <v>16000</v>
       </c>
       <c r="C255" t="s">
-        <v>616</v>
+        <v>625</v>
       </c>
       <c r="D255" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B256">
-        <v>14778</v>
+        <v>15997</v>
       </c>
       <c r="C256" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="D256" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B257">
-        <v>14774</v>
+        <v>15996</v>
       </c>
       <c r="C257" t="s">
-        <v>613</v>
+        <v>629</v>
       </c>
       <c r="D257" t="s">
-        <v>621</v>
+        <v>630</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B258">
-        <v>14770</v>
+        <v>15994</v>
       </c>
       <c r="C258" t="s">
-        <v>622</v>
+        <v>631</v>
       </c>
       <c r="D258" t="s">
-        <v>623</v>
+        <v>632</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B259">
-        <v>14767</v>
+        <v>15992</v>
       </c>
       <c r="C259" t="s">
-        <v>624</v>
+        <v>633</v>
       </c>
       <c r="D259" t="s">
-        <v>625</v>
+        <v>634</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B260">
-        <v>14766</v>
+        <v>15988</v>
       </c>
       <c r="C260" t="s">
-        <v>626</v>
+        <v>635</v>
       </c>
       <c r="D260" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B261">
-        <v>14765</v>
+        <v>15984</v>
       </c>
       <c r="C261" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="D261" t="s">
-        <v>629</v>
+        <v>171</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B262">
-        <v>14762</v>
+        <v>15981</v>
       </c>
       <c r="C262" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="D262" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>632</v>
+        <v>619</v>
       </c>
       <c r="B263">
+        <v>15978</v>
+      </c>
+      <c r="C263" t="s">
+        <v>640</v>
+      </c>
+      <c r="D263" t="s">
+        <v>641</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>619</v>
+      </c>
+      <c r="B264">
+        <v>15976</v>
+      </c>
+      <c r="C264" t="s">
+        <v>642</v>
+      </c>
+      <c r="D264" t="s">
+        <v>643</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>619</v>
+      </c>
+      <c r="B265">
+        <v>15974</v>
+      </c>
+      <c r="C265" t="s">
+        <v>644</v>
+      </c>
+      <c r="D265" t="s">
+        <v>645</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>619</v>
+      </c>
+      <c r="B266">
+        <v>15973</v>
+      </c>
+      <c r="C266" t="s">
+        <v>646</v>
+      </c>
+      <c r="D266" t="s">
+        <v>647</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>619</v>
+      </c>
+      <c r="B267">
+        <v>15972</v>
+      </c>
+      <c r="C267" t="s">
+        <v>648</v>
+      </c>
+      <c r="D267" t="s">
+        <v>649</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>619</v>
+      </c>
+      <c r="B268">
+        <v>15969</v>
+      </c>
+      <c r="C268" t="s">
+        <v>650</v>
+      </c>
+      <c r="D268" t="s">
+        <v>651</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>619</v>
+      </c>
+      <c r="B269">
+        <v>15968</v>
+      </c>
+      <c r="C269" t="s">
+        <v>652</v>
+      </c>
+      <c r="D269" t="s">
+        <v>653</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>619</v>
+      </c>
+      <c r="B270">
+        <v>15967</v>
+      </c>
+      <c r="C270" t="s">
+        <v>654</v>
+      </c>
+      <c r="D270" t="s">
+        <v>655</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>619</v>
+      </c>
+      <c r="B271">
+        <v>15965</v>
+      </c>
+      <c r="C271" t="s">
+        <v>656</v>
+      </c>
+      <c r="D271" t="s">
+        <v>657</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>619</v>
+      </c>
+      <c r="B272">
+        <v>15963</v>
+      </c>
+      <c r="C272" t="s">
+        <v>658</v>
+      </c>
+      <c r="D272" t="s">
+        <v>659</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>619</v>
+      </c>
+      <c r="B273">
+        <v>15961</v>
+      </c>
+      <c r="C273" t="s">
+        <v>660</v>
+      </c>
+      <c r="D273" t="s">
+        <v>661</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>619</v>
+      </c>
+      <c r="B274">
+        <v>15959</v>
+      </c>
+      <c r="C274" t="s">
+        <v>662</v>
+      </c>
+      <c r="D274" t="s">
+        <v>663</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>664</v>
+      </c>
+      <c r="B275">
+        <v>15051</v>
+      </c>
+      <c r="C275" t="s">
+        <v>665</v>
+      </c>
+      <c r="D275" t="s">
+        <v>666</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>667</v>
+      </c>
+      <c r="B276">
+        <v>14877</v>
+      </c>
+      <c r="C276" t="s">
+        <v>668</v>
+      </c>
+      <c r="D276" t="s">
+        <v>669</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>670</v>
+      </c>
+      <c r="B277">
+        <v>14778</v>
+      </c>
+      <c r="C277" t="s">
+        <v>671</v>
+      </c>
+      <c r="D277" t="s">
+        <v>672</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>670</v>
+      </c>
+      <c r="B278">
+        <v>14774</v>
+      </c>
+      <c r="C278" t="s">
+        <v>665</v>
+      </c>
+      <c r="D278" t="s">
+        <v>673</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>670</v>
+      </c>
+      <c r="B279">
+        <v>14770</v>
+      </c>
+      <c r="C279" t="s">
+        <v>674</v>
+      </c>
+      <c r="D279" t="s">
+        <v>675</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>670</v>
+      </c>
+      <c r="B280">
+        <v>14767</v>
+      </c>
+      <c r="C280" t="s">
+        <v>676</v>
+      </c>
+      <c r="D280" t="s">
+        <v>677</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>670</v>
+      </c>
+      <c r="B281">
+        <v>14766</v>
+      </c>
+      <c r="C281" t="s">
+        <v>678</v>
+      </c>
+      <c r="D281" t="s">
+        <v>679</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>670</v>
+      </c>
+      <c r="B282">
+        <v>14765</v>
+      </c>
+      <c r="C282" t="s">
+        <v>680</v>
+      </c>
+      <c r="D282" t="s">
+        <v>681</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>670</v>
+      </c>
+      <c r="B283">
+        <v>14762</v>
+      </c>
+      <c r="C283" t="s">
+        <v>682</v>
+      </c>
+      <c r="D283" t="s">
+        <v>683</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>684</v>
+      </c>
+      <c r="B284">
         <v>14000</v>
       </c>
-      <c r="C263" t="s">
-[...8 lines deleted...]
-      <c r="F263" s="2" t="s">
+      <c r="C284" t="s">
+        <v>685</v>
+      </c>
+      <c r="D284" t="s">
+        <v>686</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F284" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
-    <hyperlink ref="F6" r:id="rId9"/>
-[...5 lines deleted...]
-    <hyperlink ref="E10" r:id="rId15"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
     <hyperlink ref="F10" r:id="rId16"/>
     <hyperlink ref="E11" r:id="rId17"/>
     <hyperlink ref="F11" r:id="rId18"/>
     <hyperlink ref="E12" r:id="rId19"/>
     <hyperlink ref="F12" r:id="rId20"/>
     <hyperlink ref="E13" r:id="rId21"/>
     <hyperlink ref="F13" r:id="rId22"/>
     <hyperlink ref="E14" r:id="rId23"/>
     <hyperlink ref="F14" r:id="rId24"/>
-    <hyperlink ref="E15" r:id="rId25"/>
-[...496 lines deleted...]
-    <hyperlink ref="F263" r:id="rId522"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="E16" r:id="rId26"/>
+    <hyperlink ref="F16" r:id="rId27"/>
+    <hyperlink ref="E17" r:id="rId28"/>
+    <hyperlink ref="F17" r:id="rId29"/>
+    <hyperlink ref="E18" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="E19" r:id="rId32"/>
+    <hyperlink ref="F19" r:id="rId33"/>
+    <hyperlink ref="E20" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="E22" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="F27" r:id="rId48"/>
+    <hyperlink ref="F28" r:id="rId49"/>
+    <hyperlink ref="E29" r:id="rId50"/>
+    <hyperlink ref="F29" r:id="rId51"/>
+    <hyperlink ref="E30" r:id="rId52"/>
+    <hyperlink ref="F30" r:id="rId53"/>
+    <hyperlink ref="E31" r:id="rId54"/>
+    <hyperlink ref="F31" r:id="rId55"/>
+    <hyperlink ref="E32" r:id="rId56"/>
+    <hyperlink ref="F32" r:id="rId57"/>
+    <hyperlink ref="E33" r:id="rId58"/>
+    <hyperlink ref="F33" r:id="rId59"/>
+    <hyperlink ref="E34" r:id="rId60"/>
+    <hyperlink ref="F34" r:id="rId61"/>
+    <hyperlink ref="E35" r:id="rId62"/>
+    <hyperlink ref="F35" r:id="rId63"/>
+    <hyperlink ref="E36" r:id="rId64"/>
+    <hyperlink ref="F36" r:id="rId65"/>
+    <hyperlink ref="E37" r:id="rId66"/>
+    <hyperlink ref="F37" r:id="rId67"/>
+    <hyperlink ref="E38" r:id="rId68"/>
+    <hyperlink ref="F38" r:id="rId69"/>
+    <hyperlink ref="E39" r:id="rId70"/>
+    <hyperlink ref="F39" r:id="rId71"/>
+    <hyperlink ref="E40" r:id="rId72"/>
+    <hyperlink ref="F40" r:id="rId73"/>
+    <hyperlink ref="E41" r:id="rId74"/>
+    <hyperlink ref="F41" r:id="rId75"/>
+    <hyperlink ref="E42" r:id="rId76"/>
+    <hyperlink ref="F42" r:id="rId77"/>
+    <hyperlink ref="E43" r:id="rId78"/>
+    <hyperlink ref="F43" r:id="rId79"/>
+    <hyperlink ref="E44" r:id="rId80"/>
+    <hyperlink ref="F44" r:id="rId81"/>
+    <hyperlink ref="E45" r:id="rId82"/>
+    <hyperlink ref="F45" r:id="rId83"/>
+    <hyperlink ref="E46" r:id="rId84"/>
+    <hyperlink ref="F46" r:id="rId85"/>
+    <hyperlink ref="E47" r:id="rId86"/>
+    <hyperlink ref="F47" r:id="rId87"/>
+    <hyperlink ref="E48" r:id="rId88"/>
+    <hyperlink ref="F48" r:id="rId89"/>
+    <hyperlink ref="E49" r:id="rId90"/>
+    <hyperlink ref="F49" r:id="rId91"/>
+    <hyperlink ref="E50" r:id="rId92"/>
+    <hyperlink ref="F50" r:id="rId93"/>
+    <hyperlink ref="E51" r:id="rId94"/>
+    <hyperlink ref="F51" r:id="rId95"/>
+    <hyperlink ref="E52" r:id="rId96"/>
+    <hyperlink ref="F52" r:id="rId97"/>
+    <hyperlink ref="E53" r:id="rId98"/>
+    <hyperlink ref="F53" r:id="rId99"/>
+    <hyperlink ref="E54" r:id="rId100"/>
+    <hyperlink ref="F54" r:id="rId101"/>
+    <hyperlink ref="E55" r:id="rId102"/>
+    <hyperlink ref="F55" r:id="rId103"/>
+    <hyperlink ref="E56" r:id="rId104"/>
+    <hyperlink ref="F56" r:id="rId105"/>
+    <hyperlink ref="E57" r:id="rId106"/>
+    <hyperlink ref="F57" r:id="rId107"/>
+    <hyperlink ref="E58" r:id="rId108"/>
+    <hyperlink ref="F58" r:id="rId109"/>
+    <hyperlink ref="E59" r:id="rId110"/>
+    <hyperlink ref="F59" r:id="rId111"/>
+    <hyperlink ref="E60" r:id="rId112"/>
+    <hyperlink ref="F60" r:id="rId113"/>
+    <hyperlink ref="E61" r:id="rId114"/>
+    <hyperlink ref="F61" r:id="rId115"/>
+    <hyperlink ref="E62" r:id="rId116"/>
+    <hyperlink ref="F62" r:id="rId117"/>
+    <hyperlink ref="E63" r:id="rId118"/>
+    <hyperlink ref="F63" r:id="rId119"/>
+    <hyperlink ref="E64" r:id="rId120"/>
+    <hyperlink ref="F64" r:id="rId121"/>
+    <hyperlink ref="E65" r:id="rId122"/>
+    <hyperlink ref="F65" r:id="rId123"/>
+    <hyperlink ref="E66" r:id="rId124"/>
+    <hyperlink ref="F66" r:id="rId125"/>
+    <hyperlink ref="E67" r:id="rId126"/>
+    <hyperlink ref="F67" r:id="rId127"/>
+    <hyperlink ref="E68" r:id="rId128"/>
+    <hyperlink ref="F68" r:id="rId129"/>
+    <hyperlink ref="E69" r:id="rId130"/>
+    <hyperlink ref="F69" r:id="rId131"/>
+    <hyperlink ref="E70" r:id="rId132"/>
+    <hyperlink ref="F70" r:id="rId133"/>
+    <hyperlink ref="E71" r:id="rId134"/>
+    <hyperlink ref="F71" r:id="rId135"/>
+    <hyperlink ref="E72" r:id="rId136"/>
+    <hyperlink ref="F72" r:id="rId137"/>
+    <hyperlink ref="E73" r:id="rId138"/>
+    <hyperlink ref="F73" r:id="rId139"/>
+    <hyperlink ref="E74" r:id="rId140"/>
+    <hyperlink ref="F74" r:id="rId141"/>
+    <hyperlink ref="E75" r:id="rId142"/>
+    <hyperlink ref="F75" r:id="rId143"/>
+    <hyperlink ref="E76" r:id="rId144"/>
+    <hyperlink ref="F76" r:id="rId145"/>
+    <hyperlink ref="E77" r:id="rId146"/>
+    <hyperlink ref="F77" r:id="rId147"/>
+    <hyperlink ref="E78" r:id="rId148"/>
+    <hyperlink ref="F78" r:id="rId149"/>
+    <hyperlink ref="E79" r:id="rId150"/>
+    <hyperlink ref="F79" r:id="rId151"/>
+    <hyperlink ref="E80" r:id="rId152"/>
+    <hyperlink ref="F80" r:id="rId153"/>
+    <hyperlink ref="E81" r:id="rId154"/>
+    <hyperlink ref="F81" r:id="rId155"/>
+    <hyperlink ref="E82" r:id="rId156"/>
+    <hyperlink ref="F82" r:id="rId157"/>
+    <hyperlink ref="E83" r:id="rId158"/>
+    <hyperlink ref="F83" r:id="rId159"/>
+    <hyperlink ref="E84" r:id="rId160"/>
+    <hyperlink ref="F84" r:id="rId161"/>
+    <hyperlink ref="E85" r:id="rId162"/>
+    <hyperlink ref="F85" r:id="rId163"/>
+    <hyperlink ref="E86" r:id="rId164"/>
+    <hyperlink ref="F86" r:id="rId165"/>
+    <hyperlink ref="E87" r:id="rId166"/>
+    <hyperlink ref="F87" r:id="rId167"/>
+    <hyperlink ref="E88" r:id="rId168"/>
+    <hyperlink ref="F88" r:id="rId169"/>
+    <hyperlink ref="E89" r:id="rId170"/>
+    <hyperlink ref="F89" r:id="rId171"/>
+    <hyperlink ref="E90" r:id="rId172"/>
+    <hyperlink ref="F90" r:id="rId173"/>
+    <hyperlink ref="E91" r:id="rId174"/>
+    <hyperlink ref="F91" r:id="rId175"/>
+    <hyperlink ref="E92" r:id="rId176"/>
+    <hyperlink ref="F92" r:id="rId177"/>
+    <hyperlink ref="E93" r:id="rId178"/>
+    <hyperlink ref="F93" r:id="rId179"/>
+    <hyperlink ref="E94" r:id="rId180"/>
+    <hyperlink ref="F94" r:id="rId181"/>
+    <hyperlink ref="E95" r:id="rId182"/>
+    <hyperlink ref="F95" r:id="rId183"/>
+    <hyperlink ref="E96" r:id="rId184"/>
+    <hyperlink ref="F96" r:id="rId185"/>
+    <hyperlink ref="E97" r:id="rId186"/>
+    <hyperlink ref="F97" r:id="rId187"/>
+    <hyperlink ref="E98" r:id="rId188"/>
+    <hyperlink ref="F98" r:id="rId189"/>
+    <hyperlink ref="E99" r:id="rId190"/>
+    <hyperlink ref="F99" r:id="rId191"/>
+    <hyperlink ref="E100" r:id="rId192"/>
+    <hyperlink ref="F100" r:id="rId193"/>
+    <hyperlink ref="E101" r:id="rId194"/>
+    <hyperlink ref="F101" r:id="rId195"/>
+    <hyperlink ref="E102" r:id="rId196"/>
+    <hyperlink ref="F102" r:id="rId197"/>
+    <hyperlink ref="E103" r:id="rId198"/>
+    <hyperlink ref="F103" r:id="rId199"/>
+    <hyperlink ref="E104" r:id="rId200"/>
+    <hyperlink ref="F104" r:id="rId201"/>
+    <hyperlink ref="E105" r:id="rId202"/>
+    <hyperlink ref="F105" r:id="rId203"/>
+    <hyperlink ref="E106" r:id="rId204"/>
+    <hyperlink ref="F106" r:id="rId205"/>
+    <hyperlink ref="E107" r:id="rId206"/>
+    <hyperlink ref="F107" r:id="rId207"/>
+    <hyperlink ref="E108" r:id="rId208"/>
+    <hyperlink ref="F108" r:id="rId209"/>
+    <hyperlink ref="E109" r:id="rId210"/>
+    <hyperlink ref="F109" r:id="rId211"/>
+    <hyperlink ref="E110" r:id="rId212"/>
+    <hyperlink ref="F110" r:id="rId213"/>
+    <hyperlink ref="E111" r:id="rId214"/>
+    <hyperlink ref="F111" r:id="rId215"/>
+    <hyperlink ref="E112" r:id="rId216"/>
+    <hyperlink ref="F112" r:id="rId217"/>
+    <hyperlink ref="E113" r:id="rId218"/>
+    <hyperlink ref="F113" r:id="rId219"/>
+    <hyperlink ref="E114" r:id="rId220"/>
+    <hyperlink ref="F114" r:id="rId221"/>
+    <hyperlink ref="E115" r:id="rId222"/>
+    <hyperlink ref="F115" r:id="rId223"/>
+    <hyperlink ref="E116" r:id="rId224"/>
+    <hyperlink ref="F116" r:id="rId225"/>
+    <hyperlink ref="E117" r:id="rId226"/>
+    <hyperlink ref="F117" r:id="rId227"/>
+    <hyperlink ref="E118" r:id="rId228"/>
+    <hyperlink ref="F118" r:id="rId229"/>
+    <hyperlink ref="E119" r:id="rId230"/>
+    <hyperlink ref="F119" r:id="rId231"/>
+    <hyperlink ref="E120" r:id="rId232"/>
+    <hyperlink ref="F120" r:id="rId233"/>
+    <hyperlink ref="E121" r:id="rId234"/>
+    <hyperlink ref="F121" r:id="rId235"/>
+    <hyperlink ref="E122" r:id="rId236"/>
+    <hyperlink ref="F122" r:id="rId237"/>
+    <hyperlink ref="E123" r:id="rId238"/>
+    <hyperlink ref="F123" r:id="rId239"/>
+    <hyperlink ref="E124" r:id="rId240"/>
+    <hyperlink ref="F124" r:id="rId241"/>
+    <hyperlink ref="E125" r:id="rId242"/>
+    <hyperlink ref="F125" r:id="rId243"/>
+    <hyperlink ref="E126" r:id="rId244"/>
+    <hyperlink ref="F126" r:id="rId245"/>
+    <hyperlink ref="E127" r:id="rId246"/>
+    <hyperlink ref="F127" r:id="rId247"/>
+    <hyperlink ref="E128" r:id="rId248"/>
+    <hyperlink ref="F128" r:id="rId249"/>
+    <hyperlink ref="E129" r:id="rId250"/>
+    <hyperlink ref="F129" r:id="rId251"/>
+    <hyperlink ref="E130" r:id="rId252"/>
+    <hyperlink ref="F130" r:id="rId253"/>
+    <hyperlink ref="E131" r:id="rId254"/>
+    <hyperlink ref="F131" r:id="rId255"/>
+    <hyperlink ref="E132" r:id="rId256"/>
+    <hyperlink ref="F132" r:id="rId257"/>
+    <hyperlink ref="E133" r:id="rId258"/>
+    <hyperlink ref="F133" r:id="rId259"/>
+    <hyperlink ref="E134" r:id="rId260"/>
+    <hyperlink ref="F134" r:id="rId261"/>
+    <hyperlink ref="E135" r:id="rId262"/>
+    <hyperlink ref="F135" r:id="rId263"/>
+    <hyperlink ref="E136" r:id="rId264"/>
+    <hyperlink ref="F136" r:id="rId265"/>
+    <hyperlink ref="E137" r:id="rId266"/>
+    <hyperlink ref="F137" r:id="rId267"/>
+    <hyperlink ref="E138" r:id="rId268"/>
+    <hyperlink ref="F138" r:id="rId269"/>
+    <hyperlink ref="E139" r:id="rId270"/>
+    <hyperlink ref="F139" r:id="rId271"/>
+    <hyperlink ref="E140" r:id="rId272"/>
+    <hyperlink ref="F140" r:id="rId273"/>
+    <hyperlink ref="E141" r:id="rId274"/>
+    <hyperlink ref="F141" r:id="rId275"/>
+    <hyperlink ref="E142" r:id="rId276"/>
+    <hyperlink ref="F142" r:id="rId277"/>
+    <hyperlink ref="E143" r:id="rId278"/>
+    <hyperlink ref="F143" r:id="rId279"/>
+    <hyperlink ref="E144" r:id="rId280"/>
+    <hyperlink ref="F144" r:id="rId281"/>
+    <hyperlink ref="E145" r:id="rId282"/>
+    <hyperlink ref="F145" r:id="rId283"/>
+    <hyperlink ref="E146" r:id="rId284"/>
+    <hyperlink ref="F146" r:id="rId285"/>
+    <hyperlink ref="E147" r:id="rId286"/>
+    <hyperlink ref="F147" r:id="rId287"/>
+    <hyperlink ref="E148" r:id="rId288"/>
+    <hyperlink ref="F148" r:id="rId289"/>
+    <hyperlink ref="E149" r:id="rId290"/>
+    <hyperlink ref="F149" r:id="rId291"/>
+    <hyperlink ref="E150" r:id="rId292"/>
+    <hyperlink ref="F150" r:id="rId293"/>
+    <hyperlink ref="E151" r:id="rId294"/>
+    <hyperlink ref="F151" r:id="rId295"/>
+    <hyperlink ref="E152" r:id="rId296"/>
+    <hyperlink ref="F152" r:id="rId297"/>
+    <hyperlink ref="E153" r:id="rId298"/>
+    <hyperlink ref="F153" r:id="rId299"/>
+    <hyperlink ref="E154" r:id="rId300"/>
+    <hyperlink ref="F154" r:id="rId301"/>
+    <hyperlink ref="E155" r:id="rId302"/>
+    <hyperlink ref="F155" r:id="rId303"/>
+    <hyperlink ref="E156" r:id="rId304"/>
+    <hyperlink ref="F156" r:id="rId305"/>
+    <hyperlink ref="E157" r:id="rId306"/>
+    <hyperlink ref="F157" r:id="rId307"/>
+    <hyperlink ref="E158" r:id="rId308"/>
+    <hyperlink ref="F158" r:id="rId309"/>
+    <hyperlink ref="E159" r:id="rId310"/>
+    <hyperlink ref="F159" r:id="rId311"/>
+    <hyperlink ref="E160" r:id="rId312"/>
+    <hyperlink ref="F160" r:id="rId313"/>
+    <hyperlink ref="E161" r:id="rId314"/>
+    <hyperlink ref="F161" r:id="rId315"/>
+    <hyperlink ref="E162" r:id="rId316"/>
+    <hyperlink ref="F162" r:id="rId317"/>
+    <hyperlink ref="E163" r:id="rId318"/>
+    <hyperlink ref="F163" r:id="rId319"/>
+    <hyperlink ref="E164" r:id="rId320"/>
+    <hyperlink ref="F164" r:id="rId321"/>
+    <hyperlink ref="E165" r:id="rId322"/>
+    <hyperlink ref="F165" r:id="rId323"/>
+    <hyperlink ref="E166" r:id="rId324"/>
+    <hyperlink ref="F166" r:id="rId325"/>
+    <hyperlink ref="E167" r:id="rId326"/>
+    <hyperlink ref="F167" r:id="rId327"/>
+    <hyperlink ref="E168" r:id="rId328"/>
+    <hyperlink ref="F168" r:id="rId329"/>
+    <hyperlink ref="E169" r:id="rId330"/>
+    <hyperlink ref="F169" r:id="rId331"/>
+    <hyperlink ref="E170" r:id="rId332"/>
+    <hyperlink ref="F170" r:id="rId333"/>
+    <hyperlink ref="E171" r:id="rId334"/>
+    <hyperlink ref="F171" r:id="rId335"/>
+    <hyperlink ref="E172" r:id="rId336"/>
+    <hyperlink ref="F172" r:id="rId337"/>
+    <hyperlink ref="E173" r:id="rId338"/>
+    <hyperlink ref="F173" r:id="rId339"/>
+    <hyperlink ref="E174" r:id="rId340"/>
+    <hyperlink ref="F174" r:id="rId341"/>
+    <hyperlink ref="E175" r:id="rId342"/>
+    <hyperlink ref="F175" r:id="rId343"/>
+    <hyperlink ref="E176" r:id="rId344"/>
+    <hyperlink ref="F176" r:id="rId345"/>
+    <hyperlink ref="E177" r:id="rId346"/>
+    <hyperlink ref="F177" r:id="rId347"/>
+    <hyperlink ref="E178" r:id="rId348"/>
+    <hyperlink ref="F178" r:id="rId349"/>
+    <hyperlink ref="E179" r:id="rId350"/>
+    <hyperlink ref="F179" r:id="rId351"/>
+    <hyperlink ref="E180" r:id="rId352"/>
+    <hyperlink ref="F180" r:id="rId353"/>
+    <hyperlink ref="E181" r:id="rId354"/>
+    <hyperlink ref="F181" r:id="rId355"/>
+    <hyperlink ref="E182" r:id="rId356"/>
+    <hyperlink ref="F182" r:id="rId357"/>
+    <hyperlink ref="E183" r:id="rId358"/>
+    <hyperlink ref="F183" r:id="rId359"/>
+    <hyperlink ref="E184" r:id="rId360"/>
+    <hyperlink ref="F184" r:id="rId361"/>
+    <hyperlink ref="E185" r:id="rId362"/>
+    <hyperlink ref="F185" r:id="rId363"/>
+    <hyperlink ref="E186" r:id="rId364"/>
+    <hyperlink ref="F186" r:id="rId365"/>
+    <hyperlink ref="E187" r:id="rId366"/>
+    <hyperlink ref="F187" r:id="rId367"/>
+    <hyperlink ref="E188" r:id="rId368"/>
+    <hyperlink ref="F188" r:id="rId369"/>
+    <hyperlink ref="E189" r:id="rId370"/>
+    <hyperlink ref="F189" r:id="rId371"/>
+    <hyperlink ref="E190" r:id="rId372"/>
+    <hyperlink ref="F190" r:id="rId373"/>
+    <hyperlink ref="E191" r:id="rId374"/>
+    <hyperlink ref="F191" r:id="rId375"/>
+    <hyperlink ref="E192" r:id="rId376"/>
+    <hyperlink ref="F192" r:id="rId377"/>
+    <hyperlink ref="E193" r:id="rId378"/>
+    <hyperlink ref="F193" r:id="rId379"/>
+    <hyperlink ref="E194" r:id="rId380"/>
+    <hyperlink ref="F194" r:id="rId381"/>
+    <hyperlink ref="E195" r:id="rId382"/>
+    <hyperlink ref="F195" r:id="rId383"/>
+    <hyperlink ref="E196" r:id="rId384"/>
+    <hyperlink ref="F196" r:id="rId385"/>
+    <hyperlink ref="E197" r:id="rId386"/>
+    <hyperlink ref="F197" r:id="rId387"/>
+    <hyperlink ref="E198" r:id="rId388"/>
+    <hyperlink ref="F198" r:id="rId389"/>
+    <hyperlink ref="E199" r:id="rId390"/>
+    <hyperlink ref="F199" r:id="rId391"/>
+    <hyperlink ref="E200" r:id="rId392"/>
+    <hyperlink ref="F200" r:id="rId393"/>
+    <hyperlink ref="E201" r:id="rId394"/>
+    <hyperlink ref="F201" r:id="rId395"/>
+    <hyperlink ref="E202" r:id="rId396"/>
+    <hyperlink ref="F202" r:id="rId397"/>
+    <hyperlink ref="E203" r:id="rId398"/>
+    <hyperlink ref="F203" r:id="rId399"/>
+    <hyperlink ref="E204" r:id="rId400"/>
+    <hyperlink ref="F204" r:id="rId401"/>
+    <hyperlink ref="E205" r:id="rId402"/>
+    <hyperlink ref="F205" r:id="rId403"/>
+    <hyperlink ref="E206" r:id="rId404"/>
+    <hyperlink ref="F206" r:id="rId405"/>
+    <hyperlink ref="E207" r:id="rId406"/>
+    <hyperlink ref="F207" r:id="rId407"/>
+    <hyperlink ref="E208" r:id="rId408"/>
+    <hyperlink ref="F208" r:id="rId409"/>
+    <hyperlink ref="E209" r:id="rId410"/>
+    <hyperlink ref="F209" r:id="rId411"/>
+    <hyperlink ref="E210" r:id="rId412"/>
+    <hyperlink ref="F210" r:id="rId413"/>
+    <hyperlink ref="E211" r:id="rId414"/>
+    <hyperlink ref="F211" r:id="rId415"/>
+    <hyperlink ref="E212" r:id="rId416"/>
+    <hyperlink ref="F212" r:id="rId417"/>
+    <hyperlink ref="E213" r:id="rId418"/>
+    <hyperlink ref="F213" r:id="rId419"/>
+    <hyperlink ref="E214" r:id="rId420"/>
+    <hyperlink ref="F214" r:id="rId421"/>
+    <hyperlink ref="E215" r:id="rId422"/>
+    <hyperlink ref="F215" r:id="rId423"/>
+    <hyperlink ref="E216" r:id="rId424"/>
+    <hyperlink ref="F216" r:id="rId425"/>
+    <hyperlink ref="E217" r:id="rId426"/>
+    <hyperlink ref="F217" r:id="rId427"/>
+    <hyperlink ref="E218" r:id="rId428"/>
+    <hyperlink ref="F218" r:id="rId429"/>
+    <hyperlink ref="E219" r:id="rId430"/>
+    <hyperlink ref="F219" r:id="rId431"/>
+    <hyperlink ref="E220" r:id="rId432"/>
+    <hyperlink ref="F220" r:id="rId433"/>
+    <hyperlink ref="E221" r:id="rId434"/>
+    <hyperlink ref="F221" r:id="rId435"/>
+    <hyperlink ref="E222" r:id="rId436"/>
+    <hyperlink ref="F222" r:id="rId437"/>
+    <hyperlink ref="E223" r:id="rId438"/>
+    <hyperlink ref="F223" r:id="rId439"/>
+    <hyperlink ref="E224" r:id="rId440"/>
+    <hyperlink ref="F224" r:id="rId441"/>
+    <hyperlink ref="E225" r:id="rId442"/>
+    <hyperlink ref="F225" r:id="rId443"/>
+    <hyperlink ref="E226" r:id="rId444"/>
+    <hyperlink ref="F226" r:id="rId445"/>
+    <hyperlink ref="E227" r:id="rId446"/>
+    <hyperlink ref="F227" r:id="rId447"/>
+    <hyperlink ref="E228" r:id="rId448"/>
+    <hyperlink ref="F228" r:id="rId449"/>
+    <hyperlink ref="E229" r:id="rId450"/>
+    <hyperlink ref="F229" r:id="rId451"/>
+    <hyperlink ref="E230" r:id="rId452"/>
+    <hyperlink ref="F230" r:id="rId453"/>
+    <hyperlink ref="E231" r:id="rId454"/>
+    <hyperlink ref="F231" r:id="rId455"/>
+    <hyperlink ref="E232" r:id="rId456"/>
+    <hyperlink ref="F232" r:id="rId457"/>
+    <hyperlink ref="E233" r:id="rId458"/>
+    <hyperlink ref="F233" r:id="rId459"/>
+    <hyperlink ref="E234" r:id="rId460"/>
+    <hyperlink ref="F234" r:id="rId461"/>
+    <hyperlink ref="E235" r:id="rId462"/>
+    <hyperlink ref="F235" r:id="rId463"/>
+    <hyperlink ref="E236" r:id="rId464"/>
+    <hyperlink ref="F236" r:id="rId465"/>
+    <hyperlink ref="E237" r:id="rId466"/>
+    <hyperlink ref="F237" r:id="rId467"/>
+    <hyperlink ref="E238" r:id="rId468"/>
+    <hyperlink ref="F238" r:id="rId469"/>
+    <hyperlink ref="E239" r:id="rId470"/>
+    <hyperlink ref="F239" r:id="rId471"/>
+    <hyperlink ref="E240" r:id="rId472"/>
+    <hyperlink ref="F240" r:id="rId473"/>
+    <hyperlink ref="E241" r:id="rId474"/>
+    <hyperlink ref="F241" r:id="rId475"/>
+    <hyperlink ref="E242" r:id="rId476"/>
+    <hyperlink ref="F242" r:id="rId477"/>
+    <hyperlink ref="E243" r:id="rId478"/>
+    <hyperlink ref="F243" r:id="rId479"/>
+    <hyperlink ref="E244" r:id="rId480"/>
+    <hyperlink ref="F244" r:id="rId481"/>
+    <hyperlink ref="E245" r:id="rId482"/>
+    <hyperlink ref="F245" r:id="rId483"/>
+    <hyperlink ref="E246" r:id="rId484"/>
+    <hyperlink ref="F246" r:id="rId485"/>
+    <hyperlink ref="E247" r:id="rId486"/>
+    <hyperlink ref="F247" r:id="rId487"/>
+    <hyperlink ref="E248" r:id="rId488"/>
+    <hyperlink ref="F248" r:id="rId489"/>
+    <hyperlink ref="E249" r:id="rId490"/>
+    <hyperlink ref="F249" r:id="rId491"/>
+    <hyperlink ref="E250" r:id="rId492"/>
+    <hyperlink ref="F250" r:id="rId493"/>
+    <hyperlink ref="E251" r:id="rId494"/>
+    <hyperlink ref="F251" r:id="rId495"/>
+    <hyperlink ref="E252" r:id="rId496"/>
+    <hyperlink ref="F252" r:id="rId497"/>
+    <hyperlink ref="E253" r:id="rId498"/>
+    <hyperlink ref="F253" r:id="rId499"/>
+    <hyperlink ref="E254" r:id="rId500"/>
+    <hyperlink ref="F254" r:id="rId501"/>
+    <hyperlink ref="E255" r:id="rId502"/>
+    <hyperlink ref="F255" r:id="rId503"/>
+    <hyperlink ref="E256" r:id="rId504"/>
+    <hyperlink ref="F256" r:id="rId505"/>
+    <hyperlink ref="E257" r:id="rId506"/>
+    <hyperlink ref="F257" r:id="rId507"/>
+    <hyperlink ref="E258" r:id="rId508"/>
+    <hyperlink ref="F258" r:id="rId509"/>
+    <hyperlink ref="E259" r:id="rId510"/>
+    <hyperlink ref="F259" r:id="rId511"/>
+    <hyperlink ref="E260" r:id="rId512"/>
+    <hyperlink ref="F260" r:id="rId513"/>
+    <hyperlink ref="E261" r:id="rId514"/>
+    <hyperlink ref="F261" r:id="rId515"/>
+    <hyperlink ref="E262" r:id="rId516"/>
+    <hyperlink ref="F262" r:id="rId517"/>
+    <hyperlink ref="E263" r:id="rId518"/>
+    <hyperlink ref="F263" r:id="rId519"/>
+    <hyperlink ref="E264" r:id="rId520"/>
+    <hyperlink ref="F264" r:id="rId521"/>
+    <hyperlink ref="E265" r:id="rId522"/>
+    <hyperlink ref="F265" r:id="rId523"/>
+    <hyperlink ref="E266" r:id="rId524"/>
+    <hyperlink ref="F266" r:id="rId525"/>
+    <hyperlink ref="E267" r:id="rId526"/>
+    <hyperlink ref="F267" r:id="rId527"/>
+    <hyperlink ref="E268" r:id="rId528"/>
+    <hyperlink ref="F268" r:id="rId529"/>
+    <hyperlink ref="E269" r:id="rId530"/>
+    <hyperlink ref="F269" r:id="rId531"/>
+    <hyperlink ref="E270" r:id="rId532"/>
+    <hyperlink ref="F270" r:id="rId533"/>
+    <hyperlink ref="E271" r:id="rId534"/>
+    <hyperlink ref="F271" r:id="rId535"/>
+    <hyperlink ref="E272" r:id="rId536"/>
+    <hyperlink ref="F272" r:id="rId537"/>
+    <hyperlink ref="E273" r:id="rId538"/>
+    <hyperlink ref="F273" r:id="rId539"/>
+    <hyperlink ref="E274" r:id="rId540"/>
+    <hyperlink ref="F274" r:id="rId541"/>
+    <hyperlink ref="E275" r:id="rId542"/>
+    <hyperlink ref="F275" r:id="rId543"/>
+    <hyperlink ref="E276" r:id="rId544"/>
+    <hyperlink ref="F276" r:id="rId545"/>
+    <hyperlink ref="E277" r:id="rId546"/>
+    <hyperlink ref="F277" r:id="rId547"/>
+    <hyperlink ref="E278" r:id="rId548"/>
+    <hyperlink ref="F278" r:id="rId549"/>
+    <hyperlink ref="E279" r:id="rId550"/>
+    <hyperlink ref="F279" r:id="rId551"/>
+    <hyperlink ref="E280" r:id="rId552"/>
+    <hyperlink ref="F280" r:id="rId553"/>
+    <hyperlink ref="E281" r:id="rId554"/>
+    <hyperlink ref="F281" r:id="rId555"/>
+    <hyperlink ref="E282" r:id="rId556"/>
+    <hyperlink ref="F282" r:id="rId557"/>
+    <hyperlink ref="E283" r:id="rId558"/>
+    <hyperlink ref="F283" r:id="rId559"/>
+    <hyperlink ref="E284" r:id="rId560"/>
+    <hyperlink ref="F284" r:id="rId561"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>