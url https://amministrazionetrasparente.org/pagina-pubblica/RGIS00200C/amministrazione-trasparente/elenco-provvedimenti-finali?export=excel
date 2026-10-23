--- v0 (2026-08-06)
+++ v1 (2026-10-23)
@@ -8,3081 +8,2058 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2126" uniqueCount="1530">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2286" uniqueCount="1004">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>BD7EAC0C50</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA BENI ALIMENTARI PER ESERCITAZIONE PROGETTO LABORATORI ENOGASTRONOMIA</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6F7F5066</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisizione servizio di noleggio auto con conducente per n. 3 partecipanti al seminario formativo  “La matematica per un progetto di vita” a San Giovanni La Punta</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD6A88EA04</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA SCHEDA TELEFONICA PER SISTEMA DI ALLARME SEDE IPSIA</t>
+  </si>
+  <si>
+    <t>BD6857A77D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA E POSA COMBINATORE TELEFONICO GSM SEDE IPSIA</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD65FB4B8C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PROGETTO NHUSMUN INTEGRAZIONE PARTECIPANTE</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD526D8D89</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO ATTREZZATURA SPORTIVA</t>
+  </si>
+  <si>
+    <t>BD3237B2FE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizi di organizzazione viaggio NHSMUN  NYDC 2027 dal 15/03/2027 al 24/03/2027</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD4A372E94</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CARTA A4</t>
+  </si>
+  <si>
+    <t>BD47F21676</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE DI CONSUMO ODONTOTECNICO</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD420FA40A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA PEDANA PER DISABILI ALBERGHIERO</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3D990541</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto prodotti per pulizia attrezzatura laboratori sala e cucina sedi Alberghiero</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD36021F70</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Incarico di redazione del piano di autocontrollo  (H.A.C.C.P.) per i laboratori dei vari plessi dell' alberghiero per l’anno scolastico 2026/2027</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD32B277BB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SPESE PER RIFIUTO PREVENTIVO RIPARAZIONE FONDITRICE DENTALFARM</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD26C138F8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA GENERI ALIMENTARI PER COFFE' BREAK INAUGURAZIONE PALESTRA DEL 01-10-2026</t>
+  </si>
+  <si>
+    <t>BD21334242</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisizione servizio di noleggio bus per n. 32 partecipanti uscita didattica FSL Pantani Longarini e Azienda agricola Agriblea</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD245247F1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CASSETTA ANTINCENDIO IPSIA</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD03B1354D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - VARIAZIONE NOMINATIVO VIAGGIO PORTOGALLO ERASMUS</t>
+  </si>
+  <si>
+    <t>BD02CC9A9E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MATERIALE INFORMATICO ISTITUTO CURCIO</t>
+  </si>
+  <si>
+    <t>BD017D936A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI PULIZIA GRONDE E RIPARAZIONE RETE</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFEABB80C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di pesce per esami di qualifica settembre 2026</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto_affidamento_incarico_ATA - Progetto dispositivi digitali</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BD06F96ACF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Contratto di Fornitura energia elettrica Palestra plesso IPSIA</t>
+  </si>
+  <si>
+    <t>BCF6996540</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA TARGA ESPLICATIVA PERMANENTE DI PROGETTO IN PLEXIGLASS (POC DISPOSITIVI DIGITALI)</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCEA78B425</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo Portale Scuola Cloud Anno 2026-2027</t>
+  </si>
+  <si>
+    <t>BCE94AAFD0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura abbigliamento e calzature da lavoro destinati al laboratorio di cucina</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE4AC9852</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MANUTENZIONE DEL DEFIBRILLATORE POWERHEART G3</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCD0461C6C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio derattizzazione plessi istituto Curcio</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCDC857D2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di  dispositivi  digitali  e  di  etichette pubblicitarie  beni progetto 10.8.6A-FDRPOC-SI-2026-297</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCC743D995</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LAVORI IDRICI PRESSO I VARI PLESSI DELL'ISTITUTO CURCIO</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>BCC2E197D3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE DI FERRAMENTA 24/08/2026</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>BCC2542C55</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto di fornitura registri dei verbali del Consiglio di Classe Scuole Superiori</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>BCACA03DDB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Arredo e attrezzature didattiche laboratori di enogatronomia innovativi - Plesso via IV Novembre - Ispica</t>
+  </si>
+  <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>BC6F5317D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - biglietti aereo destinazione Porto, Portogallo con incluso transfer per n. 10 partecipanti al Progetto Erasmus Plus Call 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC6F5317D7</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC53402A43</t>
   </si>
   <si>
     <t>Decisione a contrarre - POTATURA DEI RAMI DI UN ALBERO PRESSO LA SEDE DELL'IPSIA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC53402A43</t>
-[...4 lines deleted...]
-  <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC4BE6B07E</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE INFORMATICO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4BE6B07E</t>
-[...4 lines deleted...]
-  <si>
     <t>22/06/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento di incarichi individuali al personale ATA aventi ad oggetto l’attività di
 supporto amministrativo e tecnico nelle procedure di acquisto previste dal progetto</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC12DA3042</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA E MONTAGGIO DI ZANZARIERE NEL PLESSO DI VIA LEONARDO DA VINCI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC12DA3042</t>
-[...4 lines deleted...]
-  <si>
     <t>BC1F212A64</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BENI PROGETTO PN 21-27 CODICE FESR RSO4.2.A3.B-FESRPN-SI-2025-73</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1F212A64</t>
-[...4 lines deleted...]
-  <si>
     <t>BC11767710</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE VARIA IMPIANTI ELETTRICI ISTITUTO CURCIO 17/06/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC11767710</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BC04F2B9F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA (Nasta)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC04F2B9F8</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE461EDE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI ADEGUAMENTO GDPR  - NOMINA DPO - CONTRATTO TRIENNALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE461EDE1</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD692A7CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - RICARICA DELLE SCHEDE TELEFONICHE DEL SISTEMA DI ALLARME DELLA SEDE CENTRALE E ZONA 167</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD692A7CC</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC79B3AF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BENI ALIMENTARI PER IL PROGETTO LA SCUOLA CHE "ORIENTA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC79B3AF5</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBBF8F9078</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO FOTOCOPIATORI XEROX</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF8F9078</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BB9A2CE0C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GENERI ALIMENTARI PER PROGETTO PROG LA SCUOLA CHE ORIENTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A2CE0C5</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA26CDDF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE DEFIBRILLATORE PHILIPS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA26CDDF8</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9CBBE921</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA PER ESAMI DI STATO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9CBBE921</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9D0F02B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER USCITA DIDATTICA CULTURALE "VIVERE PIU' A SUD"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D0F02B0</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9E9C4FCF</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE FORNO LAINOX</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E9C4FCF</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9C99C68F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO CLOUD EDT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C99C68F</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB97F112C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO BUS PER USCITA PCTO MARINA MILITARE AUGUSTA 21-05-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97F112C6</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9978E81C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di prenotazione esami Cambridge livello B1- B2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9978E81C</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB93BB0871</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ATTREZZATURE ALBERGHIERO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB93BB0871</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8F95EDBF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CANESTRI BASKIN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F95EDBF</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB9048E933</t>
   </si>
   <si>
     <t>Decisione a contrarre - Esami della certificazione linguistica DELF di lingua francese livello DELF B1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9048E933</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB84EE5012</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONI VARIE (TAPPARELLE, FINESTRE E PORTA DI EMERGENZA) NEI VARI PLESSI DELL'ISTITUTO CURCIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84EE5012</t>
-[...4 lines deleted...]
-  <si>
     <t>BB83534C8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA E INSTALLAZIONE DI UN VORTICE DI ASPIRAZIONE PRESSO LA SEDE DI VIA LEONARDO DA VINCI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB83534C8B</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB80CCF6E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BENI ALIMENTARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80CCF6E3</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7F6CCCBB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PESCE PER PROGETTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F6CCCBB</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7EB7D7B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TARGA ESPLICATIVA PERMANENTE DI PROGETTO IN PLEXIGLASS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7EB7D7B5</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6B658A7C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B658A7C</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB680BAB6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - BENI ALIMENTARI PER PROGETTO PIANO ESTATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB680BAB6E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB67FD1B27</t>
   </si>
   <si>
     <t>Decisione a contrarre - BENI ALIMENTARI PER PROGETTI DI ENOGASTRONOMIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67FD1B27</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB60838935</t>
   </si>
   <si>
     <t>Decisione a contrarre - CAVALLETTI SEGNALETICI PAVIMENTO BAGNATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB60838935</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB494CB696</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio pernottamento per n. 2 docenti accompagnatori progetto Erasmus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB494CB696</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3F198976</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO MINIBUS PER TRANSFER ISPICA-CATANIA A/R PROGETTO ERASMUS USCITA PARIGI 10-14 GIUGNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F198976</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB41AB02D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - SCERBATURA DEGLI SPAZI ESTERNI DI TUTTI I PLESSI DELL'ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB41AB02D9</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB3547F559</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BENI ALIMENTARI PER "PROGETTO PIANO ESTATE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3547F559</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2D3375AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TARGA PUBBLICITARIA POC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D3375AA</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>BB24F16C62</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER VISITA PRESSO MARINA MILITARE AUGUSTA 09-04-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB24F16C62</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB18E2974C</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER USCITA FSL PRESSO PALAZZO GIUSTIZIA RAGUSA GIORNO 10-04-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18E2974C</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB12F58895</t>
   </si>
   <si>
     <t>Decisione a contrarre - GIOVANNI AMORE - NOMINA ESPERTO FORMATORE PER LA REALIZZAZIONE DI CORSI DI FORMAZIONE ED INFORMAZIONE PERSONALE IN MATERIA DI SICUREZZA SUL LAVORO A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12F58895</t>
-[...4 lines deleted...]
-  <si>
     <t>BB12D80315</t>
   </si>
   <si>
     <t>Decisione a contrarre - MARINA STEFANO - NOMINA ESPERTO COORDINATORE E ORGANIZZATORE CORSI DI FORMAZIONE ED INFORMAZIONE PERSONALE IN MATERIA DI SICUREZZA SUL LAVORO A.S. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12D80315</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BAE3F348F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI FERRAMENTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE3F348F2</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB0163EFA7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  biglietti aerei PARIGI - PROGETTO ERSASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0163EFA7</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAF8F4F5E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI PERNOTTAMENTO PER ESPERTO SULL'INCONTRO CONVEGNO SCIENTIFICO SU EROSIONE COSTIERA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8F4F5E1</t>
-[...4 lines deleted...]
-  <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>BAF3F5CBF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BENI ALIMENTARI PER PROGETTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF3F5CBF8</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF1160969</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER PARTECIPAZIONE ALLA FASE REGIONALE BASKIN AUGUSTA "RUIZ" 15-04-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1160969</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF4267ED1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI CATANIA-FIRENZE A/R PER INCONTRO-CONVEGNO SCIENTIFICO SU EROSIONE SCOGLIERA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF4267ED1</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF403B401</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI PER FOLIGNO CERIMONIA DI PREMIAZIONE DEL CONCORSO NAZIONALE PAOLO MAFFEI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF403B401</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAF13CD9E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO GENERI ALIMENTARI PER PROGETTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF13CD9E0</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE3E27AF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER PARTECIPAZIONE GARA ETNIADE TEAM CUP - CATANIA 30-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE3E27AF5</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAE9AC2699</t>
   </si>
   <si>
     <t>Decisione a contrarre - Registri firma per il personale ATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE9AC2699</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE400FDAA</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PERNOTTAMENTO PER PARTECIPAZIONE AI GIOCHI MATEMATICI DEL MEDITERRANEO - PALERMO 3-5 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE400FDAA</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BA98364402</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE INFISSI ISTITUTO CURCIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98364402</t>
-[...4 lines deleted...]
-  <si>
     <t>BADAD7B7E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PARTECIPAZIONE ALLA FASE REGIONALE DEI CAMPIONATI DI SCIENZE - MESSINA 24/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADAD7B7E3</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BAD64FD558</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE E RIPRISTINO IMPIANTI DI ALLARME VIA DEGLI STUDI E DELLA PITTURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD64FD558</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD5F1559A</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE IMPIANTO ANTIFURTO VIA FIUME CIANE (IPSIA)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD5F1559A</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD851D566</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BUSTE PROVE INVALSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD851D566</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC3CACE28</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Trittico Bandiere</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3CACE28</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BAC05B30C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BOMBOLETTE PER SIFONE  PANNA MONTATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC05B30C4</t>
-[...4 lines deleted...]
-  <si>
     <t>BABFB84964</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER PROGETTO CAMPIONATI INTERNAZIONALI DI MATEMATICA BOCCONI 14-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFB84964</t>
-[...4 lines deleted...]
-  <si>
     <t>BABF909D5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER USCITE PCTO PRESSO RISERVA DI VENDICARI E PANTALICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF909D5E</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BABBA29A88</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GENERI ALIMENTARI PER PROGETTO COLOMBE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBA29A88</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA2BFD597</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA PER PLESSO ALBERGHIERO (MCS)</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/ad617c8d-a38f-4fbe-a055-9f117e9da7e8</t>
   </si>
   <si>
     <t>Incarico progettista Assenza Francesco</t>
   </si>
   <si>
     <t>Incarico progettista Tirella Carmela</t>
   </si>
   <si>
     <t>lettera incarico progettista Cavalieri Giorgio</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento di n. 3 incarichi individuali aventi ad oggetto la progettazione di laboratori didattici enogastronomici innovativi ed avanzati
  </t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BA9AA25F10</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO MINIVAN PER GIOCHI DELLLA CHIMICA CATANIA 28/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9AA25F10</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9A8FDACD</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO MINIVAN PER PARTECIPAZIONE ALLE OLIMPIADI DI NEUROSCIENZE - CATANIA 13-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A8FDACD</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA3637608</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER PCTO MARISTAELI CATANIA IL 12-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3637608</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA2AD83CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE SPETTACOLO TEATRALE IN LINGUA INGLESE "ROMEO &amp; JULIET" 06-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA2AD83CD</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA9836767B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FSL MEDIANDO SI IMPARA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9836767B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA87FA7C3D</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER USCITA DIDATTICA A MODICA ATTIVITA' ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87FA7C3D</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA959B9153</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER USCITA DIDATTICA ETNA RELATIVA AL PROGETTO ERASMUS GRUPPO GERMANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA959B9153</t>
-[...4 lines deleted...]
-  <si>
     <t>BA94EB16E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - REVAMPING ADDOLCITORE UBICATO PLESSO DI VIA L. DA VINCI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94EB16E1</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8CE14450</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO MINIBUS PER PARTECIPAZIONE ALLE GARE A SQUADRE MODICA 06 03 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8CE14450</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8C5F93F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TARGA PUBBLICITARIA PROGETTO PNRR D.M. 88</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C5F93F8</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8764A22F</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER SPETTACOLO TEATRALE IN LINGUA INGLESE 06-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8764A22F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8CF6AE87</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE INFORMATICO ISTITUTO CURCIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8CF6AE87</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7E610D2C</t>
   </si>
   <si>
     <t>Decisione a contrarre - QUOTA ISCRIZIONE GARA A SQUADRE FAIRMATH</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E610D2C</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA87DC1B2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER GARA GIOCHI MATEMATICI DEL MEDITERRANEO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87DC1B2E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA874FCE8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER PARTECIPAZIONE AL CERTAMEN MUTYCENSE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA874FCE8B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA87AE926D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ATTREZZATURE PER LABORATORIO BAR E LABORATORIO SALA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87AE926D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA859287A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FSL VERDE URBANO - PRO LOCO SPACCAFORNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA859287A4</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA6AAC905D</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO SCI STAGE FOLGARIA MARZO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AAC905D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6AD1CB5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FSL CONOSCENZA DEL TERRITORIO IBLEO ATTRAVERSO LA GUIDA ETNO-ANTROPOLOGICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AD1CB5C</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA6ADF5E6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA ISTITUTO CURCIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ADF5E6E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6A8FD4C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE PLANETARIA E ACQUISTO N.2 FRUSTE IN METALLO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/5e8aa8a0-70d7-4262-a066-ce1f56a27f6d</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5A1F5554</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisizione servizi di noleggio bus per n. 124 partecipanti alle rappresentazioni
 teatrali di Siracusa presso il Teatro Greco giorno 22 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A1F5554</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA5A081259</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE VAPORIERA SILFRADENT - VIA FIUME CIANE - SEDE ISPICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A081259</t>
-[...4 lines deleted...]
-  <si>
     <t>BA54D35539</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER PROGETTO PTOF "BOUTIQUE CAFFE" POZZALLO 16-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54D35539</t>
-[...4 lines deleted...]
-  <si>
     <t>BA54F94A21</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER PROGETTO PTOF "STAPPA UN PANINO" CATANIA 23-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54F94A21</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4502F806</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE REGISTRATORE DI VIDEO SORVEGLIANZA DI VIA V. VENETO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4502F806</t>
-[...4 lines deleted...]
-  <si>
     <t>Determina individuazione docenti per il ruolo di ESPERTO/TUTOR nei percorsi afferenti il ProgrammaOerativo Complementare (POC) "Per la scuola" 2014-2020</t>
   </si>
   <si>
     <t>BA44EEEF1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN PER PROGETTO IPPOTERAPIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44EEEF1E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA49F3C421</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONVENZIONE CAVALLO AMICO PER ATTIVITA' RELATIVA AL PROGETTO IPPOTERAPIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49F3C421</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Incarico Gestione Amministrativa e Contabile al DSGA progetto POC “ La scuola che orienta ” </t>
   </si>
   <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA44D5E50A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSISTENZA PER CONTROLLO PERIODICO MESSA A TERRA ISTITUTO CURCIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44D5E50A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA449D16E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE VARIA IMPIANTI ELETTRICI ISTITUTO CURCIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA449D16E8</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4473D642</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTROLLO E MANUTENZIONE IMPIANTI TRATTAMENTO ACQUE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4473D642</t>
-[...4 lines deleted...]
-  <si>
     <t>BA393C4B3D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO LAVANDERIA TOVAGLIATO LABORATORI DI ENOGASTRONOMIA ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA393C4B3D</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3E1DCD28</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura transfer e biglietti aerei Irlanda</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E1DCD28</t>
-[...4 lines deleted...]
-  <si>
     <t>BA38F1911B</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS CON CONDUCENTE PER PARTECIPAZIONE ALLA FASE DISTRETTUALE DEL PROGETTO OLIMPIADI DI MATEMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38F1911B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA32C6A16B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CONSUMO PER ATTIVITA' DI LABORATORIO DI SCIENZE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32C6A16B</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA38C36F3F</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER USCITE DIDATTICHE PCTO UNIVERSITA' CATANIA TORRE BIOLOGICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38C36F3F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA33C904E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO OSPITALITA' ALBERGHIERA  STAGE FOLGARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33C904E6</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA20543029</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GENERI ALIMENTARI PER LABORATORIO ENOGASTRONOMICO PROGETTO ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA20543029</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA2EE8C37C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO SKIPASS COSTA DI FOLGARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EE8C37C</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA2434D266</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI SCUOLA DI SCI  STAGE FOLGARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2434D266</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA20493EE7</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER PARTECIPAZIONE GARA ETNIADE TEAM CUP - CATANIA 31-01-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA20493EE7</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1CAB09E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PROGRAMMI ARGO INVENTARIO ED EMOLUMENTI WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1CAB09E2</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1DDB5BE8</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTI ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DDB5BE8</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>B9E3C6CD17</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione servizi organizzazione viaggio istruzione GRECIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3C6CD17</t>
-[...4 lines deleted...]
-  <si>
     <t>B9D4DBF6F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione servizi organizzazione viaggi istruzione Crociera nel Mediterraneo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D4DBF6F5</t>
-[...4 lines deleted...]
-  <si>
     <t>B9FDB89D0B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio auto a 7 posti per partecipazione ai campionati di fisica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FDB89D0B</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9EE2CC920</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GENERI ALIMENTARI PER ORIENTAMENTO DEL 18/01/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EE2CC920</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>B9EBDBC363</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO BUS PER USCITA DIDATTICA A SIRACUSA PRESSO TEATRO VASQUEZ</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBDBC363</t>
-[...4 lines deleted...]
-  <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>B9D505CF06</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto progetto didattico emozionale Montecristo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D505CF06</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>B9BEDF58BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER USCITA DIDATTICA SULL'ETNA MOBILITA' ERASMUS  27/01/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BEDF58BE</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9B2422BC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTI TEATRO RAPPRESENTAZIONI CLASSICHE SIRACUSA INDA GIORNO 22 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2422BC8</t>
-[...4 lines deleted...]
-  <si>
     <t>B9B22867CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DPI PER LABORATORIO DI MANUTENZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B22867CB</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B99CD61254</t>
   </si>
   <si>
     <t>Decisione a contrarre - Verifica di messa a terra nei vari plessi dell'Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99CD61254</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B99CBBB614</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CAFFE' PER LABORATORIO DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99CBBB614</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>B996358191</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto  materiale rete wifi per ripristino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B996358191</t>
-[...4 lines deleted...]
-  <si>
     <t>B97CB55DDC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione servizi di organizzazione viaggio a Folgaria (biglietti aerei e transfert)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97CB55DDC</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - INCARICO Coordinamento e Direzione al Dirigente Scolastico FRANZO' MAURIZIO - Progetto PN 21/27 FSE+ codice ESO4.6.A4.A-FSEPNSI-2025-536 – Titolo Il potenziamento delle competenze </t>
   </si>
   <si>
     <t>DICHIARAZIONE DI INESISTENZA DI CAUSA DI INCOMPATIBILITA’, DI CONFLITTO DI INTERESSI E DI ASTENSIONE INCARICO PROJECT MANAGER</t>
   </si>
   <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B95194156D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento  diretto  della  gestione  del  servizio  di  cassa  quadriennio  2026-2029</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95194156D</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B95C24E6BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ATTREZZATURE PER LABORATORI DI CUCINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C24E6BC</t>
-[...4 lines deleted...]
-  <si>
     <t>B95C0DD63A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BENI ALIMENTARI PER ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C0DD63A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B95BE56050</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN PER ORIENTA SICILIA CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95BE56050</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>B95C7BD2A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CAFFE'</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C7BD2A1</t>
-[...4 lines deleted...]
-  <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>B93A0ED724</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BENI ALIMENTARI PER PROGETTO PANETTONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93A0ED724</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B93955DC77</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus per visita Palazzo Valle Catania 11-12-2025 Mostra d'arte Moderna</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93955DC77</t>
-[...4 lines deleted...]
-  <si>
     <t>B9398E7820</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizioni partecipazione Olimpiadi di Neuroscienze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9398E7820</t>
-[...4 lines deleted...]
-  <si>
     <t>B939BF1A26</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE AI GIOCHI DELLA CHIMICA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/d0859b0a-d309-45a4-a07a-d67472043896</t>
   </si>
   <si>
     <t>Dichiarazione insussistenza incompatibilità  e conflitti di interessi ruolo project manager progetto PN 21/27 FESR</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina per INCARICO Coordinamento e Direzione al Dirigente Scolastico FRANZO' MAURIZIO -
 Progetto PN 21/27 FESR dal Titolo: “L’innovazione didattica nell’indirizzo enogastronomia”. </t>
   </si>
   <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>B935A26EDC</t>
   </si>
   <si>
     <t>Decisione a contrarre -Affidamento servizio di organizzazione stage PCTO all'estero (Madrid) indirizzi enogastronomia, odontotecnico e manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935A26EDC</t>
-[...4 lines deleted...]
-  <si>
     <t>24/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DICHIARAZIONE DI INESISTENZA DI CAUSA DI INCOMPATIBILITA’, DI CONFLITTO DI INTERESSI E
 DI ASTENSIONE PROJECT MANAGER PROGETTO POC</t>
   </si>
   <si>
     <t xml:space="preserve">DICHIARAZIONE DI INESISTENZA DI CAUSA DI INCOMPATIBILITA’, DI CONFLITTO DI INTERESSI E
 DI ASTENSIONE PROGECT MANAGER PROGETTO PNRR</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina DIREZIONE E COORDINAMENTO GENERALE Project manager progetto PNRR M4C1I3.1-2025-1585-P-59169  </t>
   </si>
   <si>
     <t>Decreto di nomina dirigente scolastico a ruolo di project manager del progetto 10.1.6A-FDRPOC-SI-2024-78</t>
   </si>
   <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B926EDC434</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PUBBLICITARIO (VOLANTINI - OPUSCOLI - MANIFESTI)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B926EDC434</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>B916E13C4E</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE DELL'IMPIANTO ADDOLCITORE SEDE VIA DEGLI STUDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B916E13C4E</t>
-[...4 lines deleted...]
-  <si>
     <t>B916BFD3A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN PER USCITA DIDATTICA A CATANIA IL 24-11-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B916BFD3A5</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B9179E1A24</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizio di assistenza Amministrazione Trasparente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9179E1A24</t>
-[...4 lines deleted...]
-  <si>
     <t>B916A4588A</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO ALLA RIVISTA DIGITALE "ITALIASCUOLA ARGENTO - 5 QUESITI"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B916A4588A</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B90BB57D42</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE DI ALIMENTARISTA  HACCP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90BB57D42</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B90B949B31</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRIBUTO PER LA PARTECIPAZIONE AL PROGETTO OLIMPIADI DI MATEMATICA A.S. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90B949B31</t>
-[...4 lines deleted...]
-  <si>
     <t>B901642264</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI ASSICURAZIONE INTEGRATIVA A FAVORE DEGLI ALUNNI E DEL PERSONALE SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901642264</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B9005CAB3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI PULIZIA SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9005CAB3A</t>
-[...4 lines deleted...]
-  <si>
     <t>B9006DDE29</t>
   </si>
   <si>
     <t>Decisione a contrarre - AUTOBUS BAGLIERI SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9006DDE29</t>
-[...4 lines deleted...]
-  <si>
     <t>B90184AF7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BENI ALIMENTARI ESERCITAZIONI LABORATORI ENOGASTRONOMICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90184AF7E</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B8EE6CA439</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA COPPIA IMPIANTO BASKET</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EE6CA439</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E8914F09</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ADDOLCITORE SEDE VIA DELLA PITTURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E8914F09</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8E8AA277C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARREDI E ACCESSORI PER IL LABORATORIO DI CUCINA PRESSO LA SEDE DI VIA DELLA PITTURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E8AA277C</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E8D2CFDF</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASPORTO PER SPETTACOLO TEATRALE IN LINGUA INGLESE A CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E8D2CFDF</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E86E51C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE VARIA IMPIANTI ELETTRICI SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E86E51C0</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E8F1DA04</t>
   </si>
   <si>
     <t>Decisione a contrarre - TASSA ISCRIZIONE ALLE GARE DI FISICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E8F1DA04</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E8860A80</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto pc per ufficio Contabilità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E8860A80</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8CF44A42B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO COMPLETI DI BASKIN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CF44A42B</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CEEF1A6D</t>
   </si>
   <si>
     <t>Decisione a contrarre - PULIZIA GRONDE SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CEEF1A6D</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CEDADF0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONI VARIE (tapparelle, finestre e porta di emergenza)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CEDADF0C</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CEAB07C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI IDRICI NEI VARI PLESSI DELL'ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CEAB07C2</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CFEC16F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE AL PROGETTO IMUNA A.S. 2025-2026 ISTITUTO VERGA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFEC16F2</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CFD7EC64</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE AL PROGETTO IMUNA A.S. 2025-2026 ISTITUTO CURCIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFD7EC64</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8B2C813F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione servizi di organizzazione viaggio NHSMUN   NY-DC 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B2C813F6</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>B8A37A2104</t>
   </si>
   <si>
     <t>Decisione a contrarre - QUOTA ISCRIZIONE AI GIOCHI MATEMATICI DEL MEDITERRANEO ANNO 2026 -  XVI EDIZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A37A2104</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8A77E1581</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO TEATRALE IN LINGUA INGLESE "SPETTACOLO 1984"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A77E1581</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B8A7921D91</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO DI REDAZIONE DEL PIANO AUTOCONTROLLO (HACCP)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A7921D91</t>
-[...4 lines deleted...]
-  <si>
     <t>B8A3872CA6</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASFERIMENTO ATTREZZATURE VARIE NEI DIVERSI PLESSI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A3872CA6</t>
-[...4 lines deleted...]
-  <si>
     <t>B8A2A1D8E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO STAMPANTI MULTIFUNZIONE XEROX</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A2A1D8E6</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>B88DECCFB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizi di viaggio ad Hannover relativo al Progetto Erasmus Plus Call 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88DECCFB0</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>B88F0D2F48</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI MANUTENZIONE E ASSISTENZA RETE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F0D2F48</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>B88E68D5C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO MONITORAGGIIO PERIODICO RODITORI ESTERNI ED INTERNI PLESSI ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E68D5C6</t>
-[...4 lines deleted...]
-  <si>
     <t>B88E96A2AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e installazione dispositivi per roditori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E96A2AB</t>
-[...4 lines deleted...]
-  <si>
     <t>B889B0F973</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA URGENTE MANUTENZIONE OPERE ELETTRICHE NEI VARI PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889B0F973</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>0000000001</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio cassa istituzione scolastica periodo 2026-2029</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>B8751355B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORGANIZZAZIONE VIAGGIO PER PROGETTO ERASMUS PLUS CALL 2025 - CONGRESSO MILANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8751355B6</t>
-[...4 lines deleted...]
-  <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre AVVIO PROCEDURA DI AFFIDAMENTO DIRETTO FORNITURA GENERI ALIMENTARI PER ESERCITAZIONI INDIRIZZO ENOGASTRONOMICO A.S. 2025-2026 - INDAGINE DI MERCATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>B867DB5CA9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Canone Internet per sede Alberghiero</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B867DB5CA9</t>
-[...4 lines deleted...]
-  <si>
     <t>B8672D20C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di consumo per informatica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8672D20C5</t>
-[...4 lines deleted...]
-  <si>
     <t>B86806A88C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Energia Elettrica per 12 mesi 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86806A88C</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>B858075F99</t>
   </si>
   <si>
     <t>Decisione a contrarre - CANONE BIENNALE LINEA VOIP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B858075F99</t>
-[...4 lines deleted...]
-  <si>
     <t>B85819B23B</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONFIGURAZIONE E CAVO APPARATI TELEFONICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85819B23B</t>
-[...4 lines deleted...]
-  <si>
     <t>B857D7FE14</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RUBINETTERIA PER LABORATORI CUCINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B857D7FE14</t>
-[...4 lines deleted...]
-  <si>
     <t>B857BC622B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Convenzione per la realizzazione del progetto "Cavallo amico"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B857BC622B</t>
-[...4 lines deleted...]
-  <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B839E4DC4B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA Materiale di cancelleria e Carta A4-A3 - 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B839E4DC4B</t>
-[...4 lines deleted...]
-  <si>
     <t>B83953F36E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizio Portale Scuola Cloud anno 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83953F36E</t>
-[...4 lines deleted...]
-  <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>B829919F12</t>
   </si>
   <si>
     <t>Decisione a contrarre - CUP: D74D23003960006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B829919F12</t>
-[...4 lines deleted...]
-  <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>B7FFDF86D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto registri scolastici 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FFDF86D7</t>
-[...4 lines deleted...]
-  <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>B7B67E88E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di cartucce toner per apparecchiature in convenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B67E88E1</t>
-[...4 lines deleted...]
-  <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>Decreto di nomina project manager progetto PNRR M4C1I1.4-2024-1322-P-54260</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>B7AE4FCE98</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di l’affidamento diretto per lavori di pulizia straordinaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AE4FCE98</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>B790EE0C49</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura centrale telefonica multisede VOIP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B790EE0C49</t>
-[...4 lines deleted...]
-  <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>B784D5DB69</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE VARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B784D5DB69</t>
-[...4 lines deleted...]
-  <si>
     <t>B7850AA4BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI RIPARAZIONI ELETTRICHE VARIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7850AA4BC</t>
-[...4 lines deleted...]
-  <si>
     <t>B784AB9D8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONI VARIE (TAPPARELLE - PORTA)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B784AB9D8E</t>
-[...4 lines deleted...]
-  <si>
     <t>B7848597D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE ESAMI CAMBRIDGE LIBELLO B1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7848597D3</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>B72B281610</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72B281610</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>B72AF20C3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CLIMATIZZATORI PER UFFICI DI SEGRETERIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/372aa5bb-eaa6-42d3-b87d-913dea073e10</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento di n. 3 incarichi individuali aventi ad oggetto l’espletamento di attività di
 tutoraggio per la comunità di pratiche per l’apprendimento - personale ATA</t>
   </si>
   <si>
     <t>Decreto conferimento n. 10 incarichi individuali per l’espletamento di attività di  tutoraggio nei percorsi formativi relativi alle comunità di pratiche per l’apprendimento D.M. 66</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>B6FF2EEA75</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTI URGENTI LAVORI IDRICI VIA L. DA VINCI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF2EEA75</t>
-[...4 lines deleted...]
-  <si>
     <t>B6FF145BBC</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTI URGENTI OPERE ELETTRICHE VIA L. DA VINCI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF145BBC</t>
-[...4 lines deleted...]
-  <si>
     <t>B6FEFE5942</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTI URGENTI OPERE EDILI PLESSO L. DA VINCI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FEFE5942</t>
-[...4 lines deleted...]
-  <si>
     <t>B6FF3DDFAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di tenda per ufficio di segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF3DDFAE</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>B6E47D56B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI POTATURA E SMALTIMENTO DEL MATERIALE DI RISULTA PRESSO LA SEDE IPSIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E47D56B7</t>
-[...4 lines deleted...]
-  <si>
     <t>B6E4E8AF9E</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRIBUTO PER USO AULA CONSILIARE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4E8AF9E</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>B6E8E3F23F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GENERI ALIMENTARI PER PNRR 19/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8E3F23F</t>
-[...4 lines deleted...]
-  <si>
     <t>B6E8D1E3C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GENERI ALIMENTARI PER PCTO  del 19/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8D1E3C1</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>B6E4B3D650</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI SIAE PER MANIFESTAZIONE FINALE PCTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4B3D650</t>
-[...4 lines deleted...]
-  <si>
     <t>B6E49C4F31</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio impianto audio - luci per manifestazione finale PCTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E49C4F31</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6D3E3C91D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e installazione elettropompa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3E3C91D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6D009ACB1</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO MANUTENZIONE VARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D009ACB1</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6D021FDB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GENERI ALIMENTARI PER PCTO  12-05-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D021FDB4</t>
-[...4 lines deleted...]
-  <si>
     <t>B6D039B74C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GENERI ALIMENTARI PER PNRR DEL 12-05-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D039B74C</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CFD0F03A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA PER ESAMI DI STATO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CFD0F03A</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CA5BE1F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI SCERBATURA,  PULIZIA, STOCCAGGIO, CARICO E SMALTIMENTO DEL MATERIALE DI RISULTA PRESSO LE SEDI STACCATE DELL'ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA5BE1F2</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6C9F6983F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO BUS PER VISITA PRESSO LA STAZIONE ELICOTTERI MARISTAELI DI CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9F6983F</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CA148389</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO BUS PER PCTO MARINA MILITARE DI AUGUSTA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/40a5400f-6829-4244-82d1-4b149d2a8d76</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto  per il  conferimento  di  n. 19 incarichi individuali  al  personale ATA  aventi  ad  oggetto l’attività di 
 supporto nei percorsi didattici previsti dal progetto M4C1I1.4-2024-1322-P-54260  </t>
   </si>
   <si>
     <t>B6B5C3D7A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GENERI ALIMENTARI PER PROGETTO PNRR SALA E CUCINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5C3D7A4</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6C0468E71</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto fornitura targa in plexiglass progetto PNRR M4C1I3.1-2023-1143-P-28704  CUP D74D23002440006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C0468E71</t>
-[...4 lines deleted...]
-  <si>
     <t>B6BC0A85BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUSITO ESAMI CAMBRIDGE B2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BC0A85BB</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B5D79C68</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER LABORATORIO DI CHIMICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5D79C68</t>
-[...4 lines deleted...]
-  <si>
     <t>B6B5A7D5F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO NOLEGGIO BUS PER ESAMI DELE A RAGUSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5A7D5F1</t>
-[...4 lines deleted...]
-  <si>
     <t>B6B0D624CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GENERI ALIMENTARI PER PNRR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B0D624CE</t>
-[...4 lines deleted...]
-  <si>
     <t>B6B0D96FB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GENERI ALIMENTARI PER ATTIVITA' PCTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B0D96FB4</t>
-[...4 lines deleted...]
-  <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>Assegnazione dell’incarico di “docente coordinatore”  progetto "FUORI DAI BANCHI" Prof. Cammarone Marco</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B69E47B1D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale specialistico vario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69E47B1D9</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>B69E35D5D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura generi alimentari PCTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69E35D5D4</t>
-[...4 lines deleted...]
-  <si>
     <t>B67DCE9E82</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto su MEPA alla fornitura di apparecchiature in convenzione: Fotocopiatrici 32 – Lotto 5 – 48 mesi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67DCE9E82</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>Assegnazione dell'incarico di coordinatore del progetto Fuori dai banchi prof.ssa Morana Angela</t>
   </si>
   <si>
     <t>Assegnazione dell'incarico di Supporto amministrativo e contabile per l'esecuzione del progetto Fuori dai banchi AA GIUGA GRAZIA</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi di Mentoring_PNRR_Disp_scolastica_DM 19-24 -Prof.ssa Fronterre' Carmela</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi di Mentoring_PNRR_Disp_scolastica_DM 19-24 -Prof Lorefice Fabio</t>
   </si>
   <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi di Mentoring_PNRR_Disp_scolastica_DM 19-24 -Prof.ssa Iozzia Maria Grazia</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi di Mentoring_PNRR_Disp_scolastica_DM 19-24 -Prof.ssa Fratantonio M.C.</t>
@@ -3114,398 +2091,254 @@
   <si>
     <t xml:space="preserve">Assegnazione dell’incarico di “docente coordinatore” PROF. BELLOMO LUIGI </t>
   </si>
   <si>
     <t>Assegnazione  dell’incarico  di  “Supporto  amministrativo  e  contabile  per  l’esecuzione  del  progetto”  FUORI DAI BANCHI - AA DI MARI</t>
   </si>
   <si>
     <t>Assegnazione  dell’incarico di  “docente referente”  FUORI DAI BANCHI prof Modica Salvatore</t>
   </si>
   <si>
     <t>Assegnazione  dell’incarico  di  “Supporto  amministrativo  per  l’esecuzione  del  progetto Fuori dai Banchi - AA  LOREFICE  MARILENA</t>
   </si>
   <si>
     <t>Nomina supporto amministrativo- Progetto Fuori dai Banchi - A scuola di comunità  Amm.vo  Sigra Maria Ciranna-</t>
   </si>
   <si>
     <t>Nomina-docente coordinatore - Progetto Fuori dai Banchi - A scuola di comunità - prof.ssa LEONE ENZA</t>
   </si>
   <si>
     <t>B68841855F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO TRASPORTO E ALLOGGIO PER PARTECIPAZIONE ALLA FASE NAZIONALE DEI CAMPIONATI DELLE SCIENZE NATURALI ASSISI 9 - 12 MAGGIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68841855F</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2025</t>
   </si>
   <si>
     <t>B67114737C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BENI ALIMENTARI PER PROGETTO PNRR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67114737C</t>
-[...4 lines deleted...]
-  <si>
     <t>B6714882E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO RIPARAZIONE ELETTRICHE VARI PLESSI DELL'ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6714882E6</t>
-[...4 lines deleted...]
-  <si>
     <t>B67136A6E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PORTA PER LABORATORIO DI PASTICCERIA SEDE ALBERGHIERO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67136A6E1</t>
-[...4 lines deleted...]
-  <si>
     <t>B6710A6E9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BENI ALIMENTARI PER PCTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6710A6E9C</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B671B65CCF</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZO PERNOTTAMENTO PER PARTECIPAZIONE GIOCHI MATEMATICI DEL MEDITERRANEO  PALERMO 17 E 18 MAGGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671B65CCF</t>
-[...4 lines deleted...]
-  <si>
     <t>B67159A502</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER USCITA DIDATTICA PCTO COSMOETICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67159A502</t>
-[...4 lines deleted...]
-  <si>
     <t>B6711FEA7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO BUS PER TRANSFERT ISPICA/AEROPORTO CATANIA GARA DI MATEMATICA A CESENATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6711FEA7E</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>B6603311B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura palloni da calcio e palloni pallavolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6603311B4</t>
-[...4 lines deleted...]
-  <si>
     <t>B6607C04BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale tecnico specialistico  per laboratorio  odontotecnico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6607C04BD</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B660D452C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale tecnico specialistico per laboratorio di chimica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B660D452C9</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B651F46C39</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura targa pubblicitaria in plexiglass PON/FSE Formazione d'aula in lingua straniera e PCTO-Avviso pubblico n. 136505 del 09/10/2024 codice 10.6.6B-FSEPON-SI-2024-123</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651F46C39</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B652115A4E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO PULLMAN USCITE PROGETTO CAVALLO AMICO "IPPOTERAPIA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B652115A4E</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>B623F9B493</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE INCARICO PCTO PROGETTO CON PRO LOCO SPACCAFORNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B623F9B493</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B6385DAE9F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE TECNICO SPECIALISTICO PER LABORATORIO ODONTOTECNICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6385DAE9F</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>B63840F3DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE ODONTOIATRICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63840F3DB</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>Incarico Docente TUTOR nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof. Padua Salvatore</t>
   </si>
   <si>
     <t xml:space="preserve">Incarico Docente TUTOR nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof. Assenza Francesco </t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>Contratto coordinamento corsi di formazione sicurezza a.s.2024/25 - Marina Stefano</t>
   </si>
   <si>
     <t>Contratto corso di formazione sicurezza nei luoghi di lavoro a.s. 2024/25 - Amore Giovanni</t>
   </si>
   <si>
     <t>B61EE39BCE</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE SERVIZIO DI FORMAZIONE E AGGIORMENTO PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61EE39BCE</t>
-[...4 lines deleted...]
-  <si>
     <t>B61EF23CE8</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE SERVIZIO DI FORMAZIONE ACCORDO STATO/REGIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61EF23CE8</t>
-[...4 lines deleted...]
-  <si>
     <t>B61F045C39</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE SERVIZIO DI COORDINAMENTO DEI CORSI DI PRIMO SOCCORSO E ACCORDO STATO/REGIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F045C39</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B62E3B82CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAMI CLIL DOCENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E3B82CD</t>
-[...4 lines deleted...]
-  <si>
     <t>LETTERA INCARICO TUTOR INTERNO PERCORSI DI FORMAZIONE D.M. 66/2023 PROF.SSA IOZZIA MARIA GRAZIA</t>
   </si>
   <si>
     <t>LETTERA INCARICO TUTOR INTERNO PERCORSI DI FORMAZIONE D.M. 66/2023 PROF.SSA PISANA RACHELE</t>
   </si>
   <si>
     <t>LETTERA INCARICO TUTOR INTERNO PERCORSI DI FORMAZIONE D.M. 66/2023 - IOZIA CARMELO</t>
   </si>
   <si>
     <t>LETTERA INCARICO TUTOR INTERNO PERCORSI DI FORMAZIONE D.M. 66/2023  TIZIANA CORVO</t>
   </si>
   <si>
     <t xml:space="preserve"> LETTERA INCARICO TUTOR INTERNO PERCORSI DI FORMAZIONE D.M. 66/2023  Prof.ssa Carmela Tirella</t>
   </si>
   <si>
     <t>LETTERA INCARICO TUTOR INTERNO PERCORSI DI FORMAZIONE D.M. 66/2023 - PROF.SSA ELISABETTA RUTA</t>
   </si>
   <si>
     <t>B628CA2535</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CUFFIE PER LABORATORIO DI INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B628CA2535</t>
-[...4 lines deleted...]
-  <si>
     <t>B628E21146</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TONER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B628E21146</t>
-[...4 lines deleted...]
-  <si>
     <t>B6284B2858</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE TECNICO SPECIALISTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6284B2858</t>
-[...4 lines deleted...]
-  <si>
     <t>B628725DC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO NOLEGGIO  BUS PER PARTECIPAZIONE ALLA GARA ETNIADE DI MATEMATICA 14 APRILE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B628725DC1</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Incarico Docente TUTOR nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof.ssa Cocciro Angela </t>
   </si>
   <si>
     <t>Incarico Docente TUTOR nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof.ssa Iozzia Maria Grazia</t>
   </si>
   <si>
     <t>Incarico Docente TUTOR nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof. Baggieri Salvatore</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof. Baggieri Salvatore</t>
   </si>
   <si>
     <t>Incarico Docente TUTOR nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof. Ruta Giovanni</t>
   </si>
   <si>
     <t xml:space="preserve">Incarico Docente TUTOR nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof.ssa Ardilio Maria </t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof.ssa Ardilio Maria</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof. Franzò Guido</t>
   </si>
   <si>
     <t>22/03/2025</t>
@@ -3534,56 +2367,50 @@
   <si>
     <t xml:space="preserve">Incarico Docente TUTOR nei Percorsi Co-Curriculari_PNRR_Disp_scolastica -Prof. Libra Gianluigi </t>
   </si>
   <si>
     <t>Incarico Docente TUTOR nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof.ssa Mussini Leila</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof.ssa Tirella Carmela</t>
   </si>
   <si>
     <t xml:space="preserve">Incarico Docente TUTOR nei Percorsi Co-Curriculari_PNRR_Disp_scolastica -Prof.ssa Franco Carmela </t>
   </si>
   <si>
     <t>Incarico Docente TUTOR nei Percorsi Co-Curriculari_PNRR_Disp_scolastica -Prof. Floriddia Lorenzo</t>
   </si>
   <si>
     <t>Incarico Docente TUTOR nei Percorsi Co-Curriculari_PNRR_Disp_scolastica -Prof.ssa Tirella Carmela</t>
   </si>
   <si>
     <t>B623E99FA7</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE INCARICO ESPERTO PCTO PROGETTO COSMOESTETICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B623E99FA7</t>
-[...4 lines deleted...]
-  <si>
     <t>Incarico Docente TUTOR nei Percorsi Co-Curriculari_PNRR_Disp_scolastica -Prof. Cavalieri Giorgio</t>
   </si>
   <si>
     <t>Incarico Docente TUTOR nei Percorsi Co-Curriculari_PNRR_Disp_scolastica -Prof.ssa Spataro Laura</t>
   </si>
   <si>
     <t xml:space="preserve">Incarico Docente TUTOR nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof.ssa Ruta Elisabetta </t>
   </si>
   <si>
     <t>Incarico Docente TUTOR nei Percorsi Co-Curriculari_PNRR_Disp_scolastica -Prof. Grancagnolo Orazio</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof.ssa Mussini Leila</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof.ssa Galfo Giuseppina -</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof. Cappello Manuela</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof. Cavalieri Giorgio</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof.ssa Spataro Laura</t>
@@ -3597,122 +2424,86 @@
   <si>
     <t>Incarico Docente Esperto nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof.ssa Franco Carmela</t>
   </si>
   <si>
     <t xml:space="preserve">Incarico Docente Esperto nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof. Assenza Francesco </t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi Co-Curriculari_PNRR_Disp_scolastica - Prof.Grimaldi Salvatore</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi Co-Curriculari_PNRR_Disp_scolastica -Prof.Grancagnolo Orazio</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>Decreto per il conferimento di  incarichi individuali per l'attività di tutoraggio nei percorsi formativi on line e in presenza progetto La transizione digitale in un quadro di riferimento europeo</t>
   </si>
   <si>
     <t>B61E761604</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto  per la fornitura di beni alimentari per l'attività di PCTO  - CIG B61E761604</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E761604</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di conferimento incarichi individuali Esperti e Tutor nei percorsi formativi e lab.co-curriculari</t>
   </si>
   <si>
     <t>B61ED5F7E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE NOLEGGIO BUS PER PCTO PRESSO MARISTAELI CATANIA IL 27/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61ED5F7E9</t>
-[...4 lines deleted...]
-  <si>
     <t>B61EB9B2EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre servizio noleggio bus per Campionati di Scienze Naturali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61EB9B2EA</t>
-[...4 lines deleted...]
-  <si>
     <t>B61E94BA5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE NOLEGGIO BUS PER VISITA AZIENDALE PRESSO STRUTTURA RICETTIVA VIAGRANDE (CT)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E94BA5F</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B604EA165B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto per acquisizione servizi di organizzazione viaggio per partecipazione alla fase finale della gara a squadre di matematica a Cesenatico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B604EA165B</t>
-[...4 lines deleted...]
-  <si>
     <t>B604FE51BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAMI CERTIFICAZIONE LINGUISTICA DELF B1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B604FE51BC</t>
-[...4 lines deleted...]
-  <si>
     <t>Incarico Docente Esperto nei Percorsi di POTENZIAMENTO_PNRR_Disp_scolastica_DM 19-24 -prof. Agosta Giuseppe</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi di POTENZIAMENTO_PNRR_Disp_scolastica_DM 19-24 -prof.ssa Bruno Gabriella</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi di POTENZIAMENTO_PNRR_Disp_scolastica_DM 19-24 -prof.ssa Fliege Eva Katharina</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi di POTENZIAMENTO_PNRR_Disp_scolastica_DM 19-24 -prof.ssa Lorefice Rosaria Carmela</t>
   </si>
   <si>
     <t xml:space="preserve">Incarico Docente Esperto nei Percorsi di POTENZIAMENTO_PNRR_Disp_scolastica_DM 19-24 -prof.ssa Le Moli Sara </t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi di POTENZIAMENTO_PNRR_Disp_scolastica_DM 19-24 -prof.ssa Fratantonio Maria Cristina</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi di POTENZIAMENTO_PNRR_Disp_scolastica_DM 19-24 -prof.ssa Digiorgio Maria Elena</t>
   </si>
   <si>
     <t>Incarico Docente Esperto nei Percorsi di POTENZIAMENTO_PNRR_Disp_scolastica_DM 19-24 -prof.ssa Puccia Maria</t>
   </si>
   <si>
     <t xml:space="preserve">Incarico Docente Esperto nei Percorsi di POTENZIAMENTO_PNRR_Disp_scolastica_DM 19-24 -prof.ssa Lorefice Rosangela </t>
@@ -3741,953 +2532,595 @@
   <si>
     <t xml:space="preserve">Lettera_incarico_TEAM_PNRR_Disp_scolastica_prof.ssa Bruno Gabriella </t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>Decreto per conferimento di n. 16 incarichi individuali di potenziamento progetto M4C1I1.4-2024-1322-P-54260 Una scuola che orienta e previene seconda edizione</t>
   </si>
   <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>Decreto per il conferimento n.3 incarichi ai componenti del TEAM_progetto M4C1I1.4-2024-1322-P-54260 C.U.P. D74D21001200006 - progetto “Una  scuola  che  orienta  e  previene  seconda edizione”</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B5D5C02AB2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAMI PLIDA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5C02AB2</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F85E0B81</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORGANIZZAZIONE VIAGGI PARIGI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F85E0B81</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>LETTERA DI INCARICO nell’ambito del progetto 10.6.6B-FSEPON-SI-2024-123  IOZIA CARMELO</t>
   </si>
   <si>
     <t>LETTERA DI INCARICO AMMINISTRATIVO nell’ambito del progetto 10.6.6B-FSEPON-SI-2024-123 GAMBUZZA SALVATORE</t>
   </si>
   <si>
     <t>LETTERA DI INCARICO AMMINISTRATIVO nell’ambito del progetto 10.6.6B-FSEPON-SI-2024-123 GIUGA GRAZIA</t>
   </si>
   <si>
     <t>LETTERA DI INCARICO AMMINISTRATIVO nell’ambito del progetto 10.6.6B-FSEPON-SI-2024-123 GAMBUZZA PATRIZIA</t>
   </si>
   <si>
     <t>LETTERA DI INCARICO AMMINISTRATIVO nell’ambito del progetto 10.6.6B-FSEPON-SI-2024-123 LOREFICE MARILENA</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5EFA63F80</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto  per la fornitura di beni alimentari per l'attività di PCTO  - CIG B5EFA63F80</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EFA63F80</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>B5F230EEEE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per acquisizone servizi - DOTT. APRILE GIORGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F230EEEE</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5D5524FF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre - Ricarica telefonica VOIP - Retelit Digital Services S.p.A. (Ex orchestra.irideos.it) – MARZO 2025.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5524FF1</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>B5D5A32BCA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNTURA MAGLIETTE PUBBLICITARIE PON FSE PCTO MALTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5A32BCA</t>
-[...4 lines deleted...]
-  <si>
     <t>B5D52202E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto per la fornitura di scarpe antiscivolo per alunni partecipanti del progetto (PCTO) all’estero (MALTA)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D52202E2</t>
-[...4 lines deleted...]
-  <si>
     <t>B5D4E5D82F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto di servizio noleggio bus per n. 12 partecipanti all’Editio XIV del Certamen Mutycense da Ispica a Modica giorno 28 marzo 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D4E5D82F</t>
-[...4 lines deleted...]
-  <si>
     <t>B5D619A86C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SCARPE ANTINFORTUNISTICHE ALUNNI CUCINA PARTECIPANTI AL PON PCTO MALTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D619A86C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5D0BA487F</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto  per la fornitura di beni alimentari per l'attività di PCTO  - CIG B5D0BA487F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D0BA487F</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>B5C6485ED7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio organizzazione stage PCTO all'estero (Malta)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C6485ED7</t>
-[...4 lines deleted...]
-  <si>
     <t>B5AE6C24AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto  per la fornitura di beni alimentari per l'attività di PCTO  - CIG B5AE6C24AE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AE6C24AE</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C38D2F09</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto per acquisizione servizi di noleggio bus da 19 posti con conducente per partecipazione alla finale dei Giochi Matematici del Mediterraneo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C38D2F09</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C312AD98</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto per acquisizione servizi di noleggio bus da 9 posti con conducente per partecipazione alla gara a squadre</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C312AD98</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>LETTERA DI INCARICO a tutor nell’ambito del progetto 10.6.6B-FSEPON-SI-2024-123</t>
   </si>
   <si>
     <t xml:space="preserve">LETTERA DI INCARICO  a tutor nell’ambito del progetto 10.6.6B-FSEPON-SI-2024-123 </t>
   </si>
   <si>
     <t xml:space="preserve">LETTERA  DI  INCARICO a tutor  nell’ambito del progetto 10.6.6B-FSEPON-SI-2024-123 </t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>PON 10.6.6-FSEPON-SI-2024-123 - Pubblicazione elenco alunni ammessi al  progetto - Titolo Percorso estero</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B590C7A108</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto  per la fornitura di beni alimentari per l'attività di PCTO  - CIG B590C7A108</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590C7A108</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>B59AA37C79</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per affidamento servizio di manutenzione varia impianti elettrici nei plessi dell’istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59AA37C79</t>
-[...4 lines deleted...]
-  <si>
     <t>B59A8FEA2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per affidamento servizio di riparazioni e forniture idrauliche nei vari plessi dell’istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A8FEA2E</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t xml:space="preserve">INCARICO Coordinamento e Direzione al Dirigente Scolastico Prof. Maurizio Franzò progetto PON PCTO all'estero 10.6.6B-FSEPON-SI-2024-123 </t>
   </si>
   <si>
     <t>B59A6C54A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per affidamento diretto servizi di noleggio bus per uscite didattiche Gemellaggio con la Spagna</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A6C54A2</t>
-[...4 lines deleted...]
-  <si>
     <t>B59A3AA494</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto del servizio di lavaggio del tovagliato per esercitazione laboratorio di enogastronomia anno 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A3AA494</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">NOMINA RESPONSABILE UNICO DI PROGETTO Dirigente Scolastico Prof. Maurizio Franzò PON-FSE – 10.6.6B-FSEPON-SI-2024-123 </t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>B59AE530A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto  servizi di noleggio bus con conducente per n. 22 partecipanti  alla gara “Etniade di matematica”  a Catania giorno 22/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59AE530A0</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t xml:space="preserve">INCARICO Gestione Amministrativa e Contabile al DSGA MARIA VERNUCCIO progetto PON 10.6.6B-FSEPON-SI-2024-123  </t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B5913D3148</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di pulizia P01-1- NASTA   -CIG B5913D3148</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5913D3148</t>
-[...4 lines deleted...]
-  <si>
     <t>B59166D6E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di pulizia P01-1- TECNOSERVICE   -CIG B59166D6E0</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59166D6E0</t>
-[...4 lines deleted...]
-  <si>
     <t>B5912D6080</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di pulizia A02- NASTA   -CIG B5912D6080</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5912D6080</t>
-[...4 lines deleted...]
-  <si>
     <t>B591022570</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di pulizia A01-14- NASTA   -CIG B591022570</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B591022570</t>
-[...4 lines deleted...]
-  <si>
     <t>B591554EFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di pulizia P01-1- DETERSI  -CIG B591554EFA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B591554EFA</t>
-[...4 lines deleted...]
-  <si>
     <t>B590CD07FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto per acquisizione servizi di noleggio bus per “Giornata delle zone umide a Longarini” varie uscite periodo febbraio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590CD07FE</t>
-[...4 lines deleted...]
-  <si>
     <t>B590A2B950</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto per acquisizione servizi di noleggio bus da 19 posti con conducente per partecipazione alle Olimpiadi di matematica  a Ragusa giorno 19 febbraio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590A2B950</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B587D69120</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per affidamento diretto servizi di noleggio bus per progetto PCTO presso Maristaeli Catania varie uscite periodo febbraio-aprile 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B587D69120</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B57B1DC769</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto  per la fornitura di caffè per esercitazioni di laboratorio  - CIG B57B1DC769</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B1DC769</t>
-[...4 lines deleted...]
-  <si>
     <t>B57B05DB58</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto  per la fornitura di beni alimentari per l'attività di PCTO  - CIG B57B05DB58</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B05DB58</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B57BA54481</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per affidamento diretto servizi di noleggio bus per progetto PTOF “STAPPA UN PANINO” a Catania giorno 07/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57BA54481</t>
-[...4 lines deleted...]
-  <si>
     <t>B57B42CFEF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per affidamento diretto servizi di noleggio bus per partecipazione all’incontro con Don Ciotti e l’Associazione Libera a Ragusa giorno 05/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B42CFEF</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B5609E6A51</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per affidamento diretto servizi di noleggio bus per progetto PTOF “ DOLCE CAFFE a Pozzallo giorno 12/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5609E6A51</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B55FC5477C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione affidativa alla fornitura di Carta per fotocopie A4 e A3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55FC5477C</t>
-[...4 lines deleted...]
-  <si>
     <t>B5604EBE26</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto del servizio rinnovo contratto argoweb premium</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5604EBE26</t>
-[...4 lines deleted...]
-  <si>
     <t>B55F97374B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre acquisto firma digitale del Dirigente Scolastico- ARGO SOFTWARE SRL  -CIG B55F97374B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55F97374B</t>
-[...4 lines deleted...]
-  <si>
     <t>B55F880EC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto  per la fornitura di beni alimentari per l'attività di PCTO  - CIG B55F880EC1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55F880EC1</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>B52F377100</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto acquisizione del servizio di fornitura di SKIPASS Costa di Folgaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52F377100</t>
-[...4 lines deleted...]
-  <si>
     <t>B52EEDD4E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAGE FOLGARIA A.S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52EEDD4E1</t>
-[...4 lines deleted...]
-  <si>
     <t>B551D3AB84</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto per acquisizione servizi di noleggio bus da 9 posti con conducente per partecipazione ai campionati di fisica  a Siracusa giorno 13 febbraio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B551D3AB84</t>
-[...4 lines deleted...]
-  <si>
     <t>B551E03166</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto per acquisizione servizi di noleggio bus da 9 posti con conducente per partecipazione alle Olimpiadi di matematica a Ragusa il 05 febbraio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B551E03166</t>
-[...4 lines deleted...]
-  <si>
     <t>B551C02A0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto acquisizione servizi di prenotazione pernottamento docenti per gemellaggio SPAGNA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B551C02A0C</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B5394CB2D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto  per la fornitura di beni alimentari per l'attività di orientamento cucina  - CIG B5394CB2D6</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5394CB2D6</t>
-[...4 lines deleted...]
-  <si>
     <t>B5288C9811</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto  per la fornitura di beni alimentari per l'attività di PCTO  - CIG B5288C9811</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5288C9811</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>B51B2B7009</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto  per la fornitura di beni alimentari per l'attività di PCTO  - CIG B51B2B7009</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51B2B7009</t>
-[...4 lines deleted...]
-  <si>
     <t>B51B2D3722</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto  per la fornitura di beni alimentari per l'attività di orientamento cucina  - CIG B51B2D3722</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51B2D3722</t>
-[...4 lines deleted...]
-  <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>B4F7BE706D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto per l’acquisizione dei servizi di viaggio a Madrid relativi ai biglietti e al transfert, vitto e alloggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F7BE706D</t>
-[...4 lines deleted...]
-  <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>B4DBFB617D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio di sci stage a Folgaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DBFB617D</t>
-[...4 lines deleted...]
-  <si>
     <t>B4DBE48374</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi maestri di sci stage a Folgaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DBE48374</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>B4DBC557A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto  per la fornitura di beni alimentari per l'attività di PCTO " LATTE E ARTE" - CIG B4DBC557A9</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DBC557A9</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>B4B3A27624</t>
   </si>
   <si>
     <t>Decisione a contrarre affidamento diretto Fornitura corsi formazione DM66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B3A27624</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>B4BC64CCC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per affidamento diretto servizi di noleggio bus per visita guidata al Caltagirone (CT),  Museo e Laboratorio della Ceramica, Laboratorio del miele, Tour presepi  il 19/12/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC64CCC5</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>B4BB2BD8DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto  per la fornitura di beni alimentari per l'attività di orientamento cucina  - CIG B4BB2BD8DE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BB2BD8DE</t>
-[...4 lines deleted...]
-  <si>
     <t>B4BB145297</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto  per la fornitura di beni alimentari per l'attività di PCTO  - CIG B4BB145297</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/null</t>
-[...7 lines deleted...]
-  <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>B4A639654C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto  per la fornitura di beni alimentari per l'attività di orientamento cucina  - CIG B4A639654C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A639654C</t>
-[...4 lines deleted...]
-  <si>
     <t>B4ADF434C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI ORGANIZZAZIONE E REALIZZAZIONE DI CORSI ON LINE PER FORMAZIONE IN LINGUA E IN METODOLOGIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ADF434C8</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4A62A2BEF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per la fornitura di beni alimentari per il progetto DAL PANETTONE ALL'UOVO DI PASQUA  -CIG B4A62A2BEF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A62A2BEF</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>B48EE2BDCC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto  per la fornitura di beni alimentari per l'attività di PCTO  - CIG B48EE2BDCC</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/4e85dcd0-e419-4ee0-8e32-d82a1b1c02fe</t>
   </si>
   <si>
     <t>B48EBC424C</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Spettacolo teatrale in lingua inglese a Catania giorno 10/01/2025
  spettacolo teatrale in lingua inglese a Catania giorno 10/01/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48EBC424C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>B4796619A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto  per la fornitura di beni alimentari per l'attività di orientamento cucina  - CIG B4796619A7</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4796619A7</t>
-[...4 lines deleted...]
-  <si>
     <t>B4796B2C7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto  per la fornitura di beni alimentari per l'attività di PCTO  - CIG B4796B2C7E</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f2a2cd4c-b8bb-4fbf-9f89-38998d4415fe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -4985,8559 +3418,10000 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7EAC0C50" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/9bf87cf8-1b91-4e33-855f-093a9c37113e" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6F7F5066" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/34ce5fa9-fefc-4674-8156-758e7a3eb05d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6A88EA04" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/78698917-2d8a-4934-9082-4da53421b293" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6857A77D" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/c0248a85-da6d-4804-aaa3-9dd13781b078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD65FB4B8C" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/766af803-816b-4011-ad1f-7f0e36742489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD526D8D89" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b5765981-27df-413b-89b4-0156dd9a1f0f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3237B2FE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/1ce87573-4013-4936-8bae-ca6e36eeb2e1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4A372E94" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/45195167-4c53-4c6a-9827-e8519dca427d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD47F21676" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/2d284482-3d49-4a1b-9058-da3d99b0ddf8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD420FA40A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/1900acff-daf0-432e-baf9-35c38d475f5f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3D990541" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/7c56c564-8e91-459a-9fa1-73693e6def28" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD36021F70" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/74b19295-03bd-4f3f-9163-519081224c99" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD32B277BB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/262bfd14-3b20-40ff-a147-cd88e7a0fcff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD26C138F8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/6b168c01-6dd4-4b0a-967f-e51411ad506e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD21334242" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/d79bdb47-7071-4e08-bfcf-bc460ff87478" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD245247F1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/bdc823c7-9b96-4b22-a22f-53a4769fbd21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD03B1354D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/53ac05c6-fd06-4324-8652-ccba4b8ecf58" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD02CC9A9E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/924c6582-16b2-4dbf-b8c1-5c86de7ce8ef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD017D936A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/5683d8f5-4417-4076-8ed1-862842116a9b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFEABB80C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f4364851-71bd-40fe-9c00-4f9e1f5febc2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD06F96ACF" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f88786bb-03d2-4b3b-84a9-5bb3ad9a4c05" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF6996540" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/96e5a163-93cc-4b4e-947b-865aad4a905b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEA78B425" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/0eaf0e85-cd75-4305-9549-25458fd8dd81" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE94AAFD0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/73ca5699-0f73-4627-a460-6cde04f69800" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE4AC9852" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/51135de0-70cb-4b38-a415-d3315d51e31c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD0461C6C" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/446324ac-c2c4-4873-b111-17fd0a872058" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCDC857D2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/d2f337d8-9969-438a-8d3a-c871d1d84940" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC743D995" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/a3b89ae7-c390-4568-a84c-9ffe02053b94" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2E197D3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/dece0abf-9d47-4d8a-b911-f644eb3bec49" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2542C55" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/225836bf-1c3a-4868-bfc6-b3ff2946b1e5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCACA03DDB" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e2165794-9db1-4669-a573-6d8358e990f6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6F5317D7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/4377ae02-786d-49f5-8428-88c2a8a210d5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC53402A43" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/87395f15-9fb4-424a-88c1-f5b4c1a05544" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4BE6B07E" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/7962866f-ea73-46a7-b390-3ed3ba813680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC12DA3042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/3b4fb000-2343-4c6a-bcf1-109e7153daa0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F212A64" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b45e8160-0ce5-491e-9bb9-152a01479a7c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC11767710" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/7887134b-556b-4a7c-9e74-a47b83ad05ed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC04F2B9F8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/01d4648b-8e1a-47a3-8b31-281f60d048ee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE461EDE1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/733b9152-6282-4894-a0e7-768aa485d936" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD692A7CC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/6adf80ab-7f00-4df2-87ce-6a94fed21f48" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC79B3AF5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/0d26cf3d-28b1-453e-9b08-830080f46326" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF8F9078" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/0696e376-b4a3-4c0f-8c28-e4868d49a6ef" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A2CE0C5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e6d81c4b-cc0a-443e-bef2-fcf4f86aedeb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA26CDDF8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/6ede49aa-f89c-4f32-89bc-f4ab7ea9e04d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9CBBE921" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/aadab417-e06d-4d66-a741-39f4da620824" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D0F02B0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f5cc0dd5-86d2-455f-a1da-1c6d9287a6d8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E9C4FCF" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/c742efc7-c5ce-4c60-9e9c-aad795101ccc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C99C68F" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e902f557-b635-4480-8c44-058cb57a3096" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97F112C6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/43b4bc53-6476-49ac-817c-9a33d9c099bd" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9978E81C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e33466fc-4a2e-4d45-b389-fbd3e107802f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB93BB0871" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b2cd7eaa-a1c7-4299-8b4c-f2ef2ea07e10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F95EDBF" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/1f4c9770-4af4-4358-adae-f1f8279da255" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9048E933" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/8a94cbc7-ee17-4231-a367-62d7b4121730" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84EE5012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/23f1f8e3-da11-4479-a6a0-0cfb5f6de7d7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB83534C8B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/9a1c93f5-8156-4248-859c-25ae2174381d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80CCF6E3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/19fc345b-8c9c-46d6-ae72-f6dd247edd0e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F6CCCBB" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/50aa1a75-73fd-4446-8bf7-793ebc640bd8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7EB7D7B5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/02566c75-65f1-406c-85ab-db4f3d448eb3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B658A7C" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/72b45099-28c7-4679-a225-ad3545c2a6fd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB680BAB6E" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/01b3390b-9523-49b3-b81f-21679ad42bea" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67FD1B27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/8cd77592-93c4-4c5a-8884-0fd92b8d6e2a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB60838935" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/8fbeac1d-e789-4096-96b3-45707968b972" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB494CB696" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/8107edff-8392-4777-935e-7badc445c620" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F198976" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/598b1c05-b1d4-478f-8e6c-c6bca07684ae" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB41AB02D9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/95f88f22-f559-42a7-89ac-17aa431f5b59" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3547F559" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/ad8dca7f-ec73-4575-b9b9-906fa87c128d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D3375AA" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/fa56d3c5-c61b-46a3-b8b2-fa2943651511" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB24F16C62" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/eec9b159-7eb0-4a41-bc8c-f7209e698b50" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18E2974C" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f3797d97-f21a-4567-9c90-7a309843b744" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12F58895" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/96a8e1ab-0197-4315-86e0-8728d90d8f63" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12D80315" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/3833cd26-20e6-488c-80a4-7c85f35ea4a6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE3F348F2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/cf4b1e63-7922-4a2b-82ab-2ae15572dd98" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0163EFA7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f48a18aa-0f29-4b55-841a-61485c717590" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8F4F5E1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f76076fa-af17-4c59-8d9d-50f31721c267" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF3F5CBF8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/76af9a02-d278-4d06-9f0f-73751746cfe4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1160969" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/22e828f7-be3d-49a2-86ca-831d29fc99ca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF4267ED1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/41fc6a5f-5ce5-423b-b6ad-ba7611d11c38" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF403B401" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/ab10655b-5966-43d3-a880-5ca5e2b32db2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF13CD9E0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/993609ae-2727-45c0-a581-04f36a325e88" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE3E27AF5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/bc51ebf6-e995-42e0-85e6-14140bbe27d3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE9AC2699" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/9c2e841e-c9c1-4988-a67e-a77ed08c6c83" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE400FDAA" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/ce9bb3e6-c7fe-4aa6-8a83-2d61ab0631f3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98364402" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/60c7fd49-38ad-47c1-b9b7-7c6b8525b793" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADAD7B7E3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/76ebb2c0-54df-460b-b8db-9091d0560940" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD64FD558" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/947c6483-4ac5-499a-8020-dddd6e07df8b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD5F1559A" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/d9daba89-24bb-4939-9257-d38cd9eb9940" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD851D566" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/89771069-29ec-4904-b282-9330a3875fa1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3CACE28" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/84442814-9c5c-4c0c-a60e-8216b9f0bccc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC05B30C4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/cad44997-ff59-42b9-b8c8-7cde04ad42ce" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFB84964" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/2d2fcc61-e691-41f3-aa29-b4d33c63f7e5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF909D5E" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/191b49c5-1550-4b47-bdd6-4732122c1f44" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBA29A88" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/bdb252ce-54a3-4fd3-b2e7-11254f006731" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA2BFD597" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/ad617c8d-a38f-4fbe-a055-9f117e9da7e8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9AA25F10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/472360fe-96e4-4712-a0d3-7b3487acf8fc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A8FDACD" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/fcb45466-c789-4b1d-ade6-243a01c4fd53" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3637608" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/267c8243-a014-44f1-b35a-0c1e602644dd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA2AD83CD" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/76c8902e-3db3-4912-ba06-541618d4c32f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9836767B" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/41ab562e-2c68-4a40-946a-cd78ee769a1e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87FA7C3D" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/c83f40f5-9f08-4739-b160-dd1e4f3a226a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA959B9153" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/860bd581-3867-4e05-bfa8-86ae79cb38fe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94EB16E1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/51366a6c-3411-4e2e-9b33-ba83aeb365a9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8CE14450" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/98d6caeb-4838-4a1e-b1c2-5f5f5883b283" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C5F93F8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/1a98991f-0699-4391-919d-a2dd8de9de8e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8764A22F" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/1b209b31-3d79-42b9-8e57-8272f0901ab0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8CF6AE87" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/02b958fa-cfc7-409e-9de1-b64746384479" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E610D2C" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/90e1ec91-3af4-4e01-8a75-c7c13bbb44cc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87DC1B2E" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/a0435cb4-f23e-456c-91fc-22aebb6b9964" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA874FCE8B" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/93a24940-3810-4e24-9186-c6e28b9bda5c" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87AE926D" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/599aaeed-5d07-416c-afa4-ed82802821ec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA859287A4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/38ba44f9-12f7-4a92-b8ec-8cb938044eaa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AAC905D" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/c3779a34-201e-452d-b82a-784047db0367" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AD1CB5C" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/093fc7e3-2585-4f51-9259-a80bf117af15" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ADF5E6E" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/79f0ab31-a6d8-4c59-888c-6169c74a9c35" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A8FD4C1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/5e8aa8a0-70d7-4262-a066-ce1f56a27f6d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A1F5554" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/82c60c1e-dca4-4c57-9e3d-64e45072a190" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A081259" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/7955dfa1-b72c-4f84-b6d8-389fcc54bc5e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54D35539" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/8cfcebab-2ef4-4f95-b036-ccfbcbf92793" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54F94A21" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e6a22836-1c55-4ed8-8cf8-84d3116701b7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4502F806" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/ccabd2de-79ef-406d-8b46-a205a951bf35" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44EEEF1E" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/cd312367-b530-4791-88c9-40e5f6095976" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49F3C421" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/6ce75f2e-714f-403c-b988-7dc83f1d0f15" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44D5E50A" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/67aad378-d9dc-4381-b34f-a63b3db32fea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA449D16E8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/22be7218-c0f9-4bf7-8be0-4b95c36dcd6a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4473D642" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/c1346bc3-faf8-4742-8677-c631d80a1b21" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA393C4B3D" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/6e64bfe0-1c14-42fe-bfbb-ccfe1b478da6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E1DCD28" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/174354ed-bf24-4e04-9688-d3d462a0f848" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38F1911B" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/6cfe24d0-dfed-4e71-a95b-d7cff364ed88" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32C6A16B" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/422b60a1-6da1-4464-a733-0f5e938f4fd9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38C36F3F" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/cfcc6b80-9234-440a-b067-dd98c9f9371c" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33C904E6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/3fb3da6c-6217-48a0-b485-d7406443baf7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA20543029" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/764665ab-91d5-4dbc-9e93-69d6bcdae6e0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EE8C37C" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b0a88d8c-63d2-44f4-8940-4e20b8d88235" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2434D266" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/40aca415-9127-4b2e-ae21-fca65591e2b7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA20493EE7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/a783f447-dba3-482f-9379-dd3c0dd924ec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1CAB09E2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f17028a8-dfe1-4e86-a50b-47041c596a7d" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DDB5BE8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/ce3cd89c-bff8-478e-8f67-b6deec667404" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3C6CD17" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e3e41832-a863-4154-b856-b68eb445912b" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D4DBF6F5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/fdcd6ceb-2651-4bc0-807a-8235e76cd22a" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FDB89D0B" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/7f159def-9a95-4dce-9ac3-a9757835d314" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EE2CC920" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b9e7095c-1dac-41d1-a316-1fc908633824" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBDBC363" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f3b3df27-da2c-4b9c-9042-a6e14fbeb99b" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D505CF06" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f9d65624-1f22-4e8f-bcdf-b3bc91377b83" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BEDF58BE" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/d536f984-4f07-49a6-b370-bc2a8f2b3e4a" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2422BC8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/387c03ea-bb99-4bfe-889c-6410af44a57e" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B22867CB" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/2e4d3196-8b1e-47d8-a9c1-6393fb2667c4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99CD61254" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/7f8083dd-9f0a-4c99-b858-13e2dfe1a757" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99CBBB614" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f1708b60-4fe1-485e-8753-1de3c26ad9bc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B996358191" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/bae18218-543b-4470-ba92-7315029647e6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97CB55DDC" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/728552e8-7f84-4d4a-b407-4b4158078b5c" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95194156D" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/d736f23f-e2fb-438c-86cd-85749823238c" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C24E6BC" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/a2f71df9-0bf2-4a43-949a-3f2feb6729d7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C0DD63A" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/ad04da76-b7e8-44b7-92b7-41f6e5eaf4e5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95BE56050" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/3b0cd7ba-92a8-4797-8e5b-931e0b7ef268" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C7BD2A1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e9da47fc-a444-4b1b-8ce6-ca8e3730951f" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93A0ED724" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/196f6059-0a2a-4e77-a6bc-a2597dc0aaea" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93955DC77" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/67a04746-4013-4910-8351-f838498d5a4e" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9398E7820" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f330db74-cb7a-4b2c-b942-c05cefdae2d8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939BF1A26" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/d0859b0a-d309-45a4-a07a-d67472043896" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935A26EDC" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/839edd13-ee4c-4b7f-9d3d-7bbe3dc19a92" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B926EDC434" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b2a2f382-37bf-4aef-8614-51771c1bfdbc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B916E13C4E" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/1360bdc8-d1bb-479f-a4c4-c1d4118a6b5e" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B916BFD3A5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/81e6b67b-be8f-4d3a-be5c-bdbd00d0390e" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9179E1A24" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/0dbcf8a2-4026-442d-91e4-2a5e3b6c560a" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B916A4588A" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/8e2201b1-b174-435d-9719-8285ca736f6f" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90BB57D42" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/a86752b0-6ca6-493d-8ade-d26f54469c0f" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90B949B31" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/c3b87601-4e94-4b79-906f-eb3903d09a43" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901642264" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/149cade7-e4a0-471e-9651-a1674e69a914" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9005CAB3A" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b4d3018a-b60b-4bd8-a0e8-596941b1c5e1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9006DDE29" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/d28c96e8-67c3-42aa-a9aa-fba71f3b849f" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90184AF7E" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/6d2714db-70e8-4144-b9d3-d800b9de47b8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EE6CA439" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/be3f0077-cd55-480b-a361-899299e0165a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E8914F09" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/be279b6c-4a36-4d7b-b97a-acea3a23eeb6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E8AA277C" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f7f951eb-8e5c-4ed4-908a-efc15dfeba1d" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E8D2CFDF" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/3486d397-bc29-4d96-b2e9-e0ca2170e979" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E86E51C0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/2cdec86f-8feb-4e95-befd-5816a6e029d5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E8F1DA04" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/455e6cfb-f26c-4b35-b819-3484ba593c15" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E8860A80" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/5cb4d963-0087-4108-9b65-97de6db51bac" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CF44A42B" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e0440684-cc43-4605-9203-29fd08c64e04" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CEEF1A6D" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/82c397e8-84ff-4a46-bd2b-46b552731d04" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CEDADF0C" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/6f353d5f-470a-4a04-bffa-6d4bab33e287" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CEAB07C2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/4291af9e-f325-4c8e-9e11-f3d20d1af33f" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFEC16F2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/c8564b32-c0d4-480d-9e45-819f8dd16040" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFD7EC64" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f7956a75-43ff-4811-9f40-9577660ab2cf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B2C813F6" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/5104e4f9-bcef-4c0e-8eca-e8c6a4b98f37" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A37A2104" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/d3e978c3-2db3-4844-8c1e-27aa34a0d6c6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A77E1581" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/400c85e6-5fb2-4228-af31-8fd9a29367df" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A7921D91" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/8646323c-5b06-4749-a217-6b07b8d9cd62" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A3872CA6" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/9594fe19-9c32-452e-95dd-06692026d50f" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A2A1D8E6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/807837ab-257b-4e08-a190-55c540c752ef" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88DECCFB0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/8700659b-f766-4daa-a629-e525d14c9a6c" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F0D2F48" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/899ca883-713f-474c-a59d-f620217542cb" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E68D5C6" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/84651d23-3b70-4738-b694-79b55219285a" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E96A2AB" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/d9bde730-2f27-4db4-af82-ff111304533b" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889B0F973" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/dc527469-a2f0-47e9-ad46-abcadbe01bcb" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/780a0b59-0c1a-4ddc-9d35-920ef8d3cdba" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8751355B6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f7ba8f37-4a3e-4085-83b3-4609991255fc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/701e414a-5e08-4556-87d1-42e22c4ae169" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B867DB5CA9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e2489b31-c82f-412e-99ff-f03ea323b6c9" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8672D20C5" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/74005c8a-b449-4b8f-b808-012ca74504a2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86806A88C" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/227e7b5d-5bc0-4b8f-a6c4-607c6cc6771c" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B858075F99" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/48a753a3-f80a-436c-9def-38ed94fe4662" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85819B23B" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/16cc0588-6779-450d-a3d3-dc4bddb8b643" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B857D7FE14" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/691a7ef2-9482-4017-ad14-10d9c654faa9" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B857BC622B" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/47cd81f6-a894-441e-8b47-767de4a62334" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B839E4DC4B" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f8d3de99-c257-41ae-a285-f85c4dee19b3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83953F36E" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/8921e99a-29dd-4aab-a9f7-9d952e4e76d1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B829919F12" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/a4f944ae-0280-424c-b0d3-03d4b99a51cd" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FFDF86D7" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/18bb5ce6-19f2-462d-9595-c13073fb30db" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B67E88E1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/71c50951-f9a0-4041-9dbb-a3c4ffe077d3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AE4FCE98" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/d5aa1767-ef21-455d-beeb-6467e1e7f399" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B790EE0C49" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/49c8ff70-68c6-462b-a78a-8a68675f429b" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B784D5DB69" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/c1bc5f8c-3861-40cf-88c3-0cae37749591" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7850AA4BC" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/80720bc4-732f-4397-b362-6391369c0dde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B784AB9D8E" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b00320b8-deaa-42e5-8ca1-ebe2bf48de91" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7848597D3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/340b5f69-a33e-43d0-84a4-0ee5480e7337" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72B281610" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/20b7eff3-c365-4f8c-aebb-31d76906965f" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72AF20C3C" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/372aa5bb-eaa6-42d3-b87d-913dea073e10" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF2EEA75" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e3d003be-5591-4ec9-8764-8cc7a12ef636" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF145BBC" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/7076c41f-264f-4124-81a1-b51ced4d5b3c" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FEFE5942" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/83b63b75-956e-4efc-839d-546b21fb9540" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF3DDFAE" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b4fc27da-dc5d-4eda-a9eb-ed8b9935b88f" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E47D56B7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b068957c-5c27-4e03-b10c-5807298dc3e7" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4E8AF9E" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/14b6472e-82d3-42c0-84c8-91ef8fb13278" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8E3F23F" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/8dfc0791-3f0c-418e-8bce-e45597f77d24" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8D1E3C1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e562aaff-7f08-493d-bc7c-171e6bb72a3c" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4B3D650" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/a4070645-0b92-497d-b013-244edb3be7ba" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E49C4F31" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/21c65b3b-952c-4762-8fb0-2cde1f609b11" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3E3C91D" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/1ea71aac-bf2a-45a9-a0f7-b07990bf2e70" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D009ACB1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/17be3048-b9fb-47f4-b367-04890fbf0267" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D021FDB4" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/68bef44b-eee9-44ee-baa8-e95503e83758" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D039B74C" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/623dcc4f-63e8-4c89-bff4-45c868aec88d" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CFD0F03A" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/ba22c1da-4c95-4ee0-ad13-843fafde12f7" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA5BE1F2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/9f8cad6d-5524-4e2d-b3ad-8176fd9b9771" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9F6983F" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/1bdd916d-8839-48bb-8f9e-115c531e5d85" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA148389" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/40a5400f-6829-4244-82d1-4b149d2a8d76" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5C3D7A4" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/2e93c7e7-6f86-4d02-ba17-8aad4c719f3a" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C0468E71" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/79147824-0e0d-488f-b957-5882b9f7d771" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BC0A85BB" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/326c81a8-bf25-4968-99ec-607758457575" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5D79C68" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/92400d00-7579-4623-bebc-b3088b51d92a" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5A7D5F1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b2cfe0c9-e448-41aa-8a1a-5a55c8899531" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B0D624CE" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/95d4cb5e-1624-45b1-9d54-f0af638c6f38" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B0D96FB4" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e947f06c-8163-4e61-8578-86a24a3de371" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69E47B1D9" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/10cccde8-9586-42a8-a74d-1b501be38e7d" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69E35D5D4" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/fdceec94-67d1-4b51-be24-0e6d7f5cc187" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67DCE9E82" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e86fa8b8-3b3a-4229-8f31-9012b2a2c8de" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68841855F" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/919a531a-8d8f-4759-badb-2c6073d0abae" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67114737C" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/baadb8bc-e2a1-4038-9ea5-25db72be3c6a" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6714882E6" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/96cb9afc-ea6e-4b4d-bca0-0593fb90dee9" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67136A6E1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/37b5d9c0-f952-40dc-bde6-59f3fe5589d2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6710A6E9C" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/a0a3289b-9a59-412d-8f6c-b114e194ecd6" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671B65CCF" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/97fd5ec2-c6d3-47ba-882a-5c0b62ee67f0" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67159A502" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/2f9fbc93-5b80-410d-8d54-6c70cc07d2b0" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6711FEA7E" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/2ce25448-52d6-4677-b480-4c40c04deb8a" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6603311B4" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/8e698934-187f-4345-a715-33cc8ed392fc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6607C04BD" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/cc8dc021-a3c8-4182-be43-5175714f32d6" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B660D452C9" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f87f999f-109b-4b65-8a7f-d109852d2260" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651F46C39" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/91d9fabb-4d2a-49b6-b3bc-57e7fbb6eca0" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B652115A4E" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/1775a8a0-b7c7-4d9a-8b4d-d6349e8205d0" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B623F9B493" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/3ebf5543-c670-4608-82fe-4450edcc053a" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6385DAE9F" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/d115a92a-e914-459c-9812-1227487b1751" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63840F3DB" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/ba02859f-6240-400f-b135-6008ef9b9385" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61EE39BCE" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/60f31838-4198-4944-b2ae-8ab242bd80de" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61EF23CE8" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b1b41cc0-6c8b-4165-a03b-33633598a597" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F045C39" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/fe6b756d-b2bd-44b7-ac32-512f73498cee" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E3B82CD" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/a4f04436-cab3-46f4-bb63-b114c7bc2cbd" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B628CA2535" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/ed6c5013-2d3a-468c-8964-46d65f63a575" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B628E21146" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/fe71e212-eb68-41eb-a98f-e9b2abb2e0b7" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6284B2858" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/18039d2b-2284-4215-b304-857052ca1ba0" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B628725DC1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b3fd780f-66f0-4fa8-beda-62fa1de0df63" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B623E99FA7" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/655e4e22-d9e5-4f0d-b50c-0a9ede288b2c" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E761604" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/68ea2d50-85e3-467d-84f6-636d0b443508" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61ED5F7E9" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/5bb54583-2fc7-40cb-9a64-fdb3347788ec" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61EB9B2EA" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/01334baa-6309-440d-9711-effc679adaab" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E94BA5F" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e5804906-4468-4f79-a349-3ac3c0069159" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B604EA165B" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/2d37cfb5-efd6-4818-b46b-9634c1360c6e" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B604FE51BC" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/8050363d-0d80-488f-adf0-e76484868382" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5C02AB2" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/de2f9aea-e0d0-4811-ba4e-19779b002f7b" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F85E0B81" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/99b3aa98-89a0-45b2-aedf-019be1d369b0" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EFA63F80" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/7f4007e7-1efc-4138-aa27-796453fe94b1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F230EEEE" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/39cb3e61-0e8f-433c-8ff1-cc4f50298997" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5524FF1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/5b6d0a84-13ca-4bf7-a542-ab4508795e90" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5A32BCA" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/2ad41dbf-f957-496e-9c6f-f87408901f2d" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D52202E2" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/cffbb787-04b3-444c-8f20-1223c1ff6380" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D4E5D82F" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/fbbe57f3-af19-4dca-81dc-b38df7f5d47f" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D619A86C" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/9981e862-a26c-4f0a-a91f-62b7caf2ce3e" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D0BA487F" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/d8d29da9-399f-424b-8c07-c58439c7c990" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C6485ED7" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/8dec2f1b-264e-4540-b791-84d2cca4c634" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AE6C24AE" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/d951bc88-8fc1-4091-99a2-99efcec59dcc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C38D2F09" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/cc4c03ce-094b-42ec-8901-bd8d1cf673ec" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C312AD98" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/9d2a3d99-181b-4740-b5b8-29bb01f844a7" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590C7A108" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/50da67a4-12be-4c5a-831b-d547300c36c2" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59AA37C79" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/8da6c826-6c54-435b-9dcc-55b155b34949" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A8FEA2E" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/177195bb-c1ef-43ea-9e9f-5161f23d2bff" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A6C54A2" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b025130d-ae12-4357-8665-d0faef021162" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A3AA494" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b50f67b8-ebed-4e7b-9d8b-fd46b5c20a95" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59AE530A0" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b70ae09f-dff5-4cc8-a3d8-e8537d1b390f" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5913D3148" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/ae9f88c5-8930-4b45-8981-c4e2ad57d2b6" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59166D6E0" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/602c2d22-fc94-4dc0-8623-b61b209f02ab" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5912D6080" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/d01578ce-70de-400a-8885-08e3227fa4ad" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B591022570" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/10446db5-9d2d-483e-a900-44d55c9711f2" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B591554EFA" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/4146cd80-06f7-4cf8-bdfb-3344831ea4ae" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590CD07FE" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e290e6e7-40ed-47c4-a985-86f01c5636db" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590A2B950" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b4659ce2-df9e-48ad-836c-0ec639f9efff" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B587D69120" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/7e5eef33-d6ac-459f-9f3a-ac87078367ae" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B1DC769" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/72455905-778e-4666-b21f-c80974e78416" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B05DB58" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/fce39ddf-ea28-406f-b459-87dabad5268c" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57BA54481" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/354d1fd4-afb7-41e5-9cdc-ad4f88ca09b7" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B42CFEF" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f42bb121-bee7-4692-9682-95906a562188" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5609E6A51" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/206b1963-b8c2-4465-9689-2ece4beb3172" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55FC5477C" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/c1d8efc1-d9f3-45ea-bcd4-fa55e85c618c" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5604EBE26" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/4477df3c-8897-46bb-9a60-91ba504a62c5" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55F97374B" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b3867a8d-6a90-4c4f-a2eb-c8b2f0751f1a" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55F880EC1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/97f46dd4-757c-4ddd-bcab-8abb3640da97" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52F377100" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/7fb6ba3d-e062-450c-8939-88a6e7f54a97" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52EEDD4E1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/498f4a90-437a-4304-ba28-548c947acac2" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B551D3AB84" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/aad82799-bc24-44e8-bb26-0a75ceabf0a2" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B551E03166" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/610003d8-7753-4c17-8bcb-771a76c84e46" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B551C02A0C" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/5869a976-15cc-4b15-bfa8-6ac4ca4ff306" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5394CB2D6" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/60c4f50d-bea9-4576-b681-1e45feff0e02" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5288C9811" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f2e27940-66de-4106-9347-95fbdc57b3ea" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51B2B7009" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/db29d12f-b991-48b3-896b-be619cccc1ca" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51B2D3722" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/db07ba4c-2a46-4dca-bb93-a7c05e73c66a" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F7BE706D" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/b1db5ba3-b51e-4e0d-80dc-0a44dd11d928" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DBFB617D" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/4ff923c7-9848-4e91-bf1a-00dda3231647" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DBE48374" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/d1924e1d-2f33-4858-a32f-876acd5a5900" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DBC557A9" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e776ef3d-56ec-4150-b419-0968ebc6c7c8" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B3A27624" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/c9019b26-8256-4550-955b-37044d8be9e1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC64CCC5" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/351ea984-68af-4520-8ba2-67389c2cb978" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BB2BD8DE" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/8c1ae526-741e-4e8c-89a0-4808b1382e4f" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BB145297" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/af01ab65-b36a-4092-873f-36366e581ea5" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A639654C" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/15652ac3-bc4f-42fa-b519-5d6f9b247ab1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ADF434C8" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/9d0a2853-7726-4b91-a605-15ae866bc8f2" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A62A2BEF" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/33b7387e-e102-4e15-9917-0337761e0d1f" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48EE2BDCC" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/4e85dcd0-e419-4ee0-8e32-d82a1b1c02fe" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48EBC424C" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/e1cba09a-72e5-4349-b2cb-188c9837697f" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4796619A7" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/c304d6da-a0bb-4f3f-9684-3fdc725571bf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4796B2C7E" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIS00200C/amministrazione-trasparente/atti-amministrazioni-enti/f2a2cd4c-b8bb-4fbf-9f89-38998d4415fe" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F425"/>
+  <dimension ref="A1:F457"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>13302</v>
+        <v>18683</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>18367</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>12804</v>
+        <v>18227</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>11851</v>
+        <v>18153</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>11017</v>
+        <v>18076</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>11013</v>
+        <v>17630</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8">
+        <v>17479</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>25</v>
       </c>
-      <c r="B8">
-[...12 lines deleted...]
-        <v>37</v>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>10678</v>
+        <v>17424</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>10072</v>
+        <v>17354</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>9723</v>
+        <v>17284</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>9459</v>
+        <v>17231</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>9373</v>
+        <v>17011</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>9178</v>
+        <v>16757</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>8902</v>
+        <v>16539</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>8890</v>
+        <v>16498</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>8831</v>
+        <v>16456</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>8827</v>
+        <v>15576</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>8804</v>
+        <v>15565</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>55</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="B20">
-        <v>8752</v>
+        <v>15545</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>57</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="B21">
-        <v>8744</v>
+        <v>15494</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>60</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>8635</v>
+        <v>15346</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
       <c r="E22" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>62</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>64</v>
       </c>
       <c r="B23">
-        <v>8624</v>
+        <v>15272</v>
       </c>
       <c r="C23" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>66</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>64</v>
       </c>
       <c r="B24">
-        <v>5874</v>
+        <v>15268</v>
       </c>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>68</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>69</v>
       </c>
       <c r="B25">
-        <v>8370</v>
+        <v>14987</v>
       </c>
       <c r="C25" t="s">
-        <v>114</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>71</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>8321</v>
+        <v>14979</v>
       </c>
       <c r="C26" t="s">
-        <v>118</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>73</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>8271</v>
+        <v>14800</v>
       </c>
       <c r="C27" t="s">
-        <v>123</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>76</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>8263</v>
+        <v>14326</v>
       </c>
       <c r="C28" t="s">
-        <v>127</v>
+        <v>78</v>
       </c>
       <c r="D28" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>79</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>80</v>
       </c>
       <c r="B29">
-        <v>8240</v>
+        <v>14282</v>
       </c>
       <c r="C29" t="s">
-        <v>131</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>82</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>83</v>
       </c>
       <c r="B30">
-        <v>7849</v>
+        <v>14198</v>
       </c>
       <c r="C30" t="s">
-        <v>136</v>
+        <v>84</v>
       </c>
       <c r="D30" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>85</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="B31">
-        <v>7805</v>
+        <v>14153</v>
       </c>
       <c r="C31" t="s">
-        <v>141</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>88</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>7803</v>
+        <v>14083</v>
       </c>
       <c r="C32" t="s">
-        <v>145</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>91</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="B33">
-        <v>7762</v>
+        <v>13915</v>
       </c>
       <c r="C33" t="s">
-        <v>150</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>94</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>154</v>
+        <v>95</v>
       </c>
       <c r="B34">
-        <v>7333</v>
+        <v>13302</v>
       </c>
       <c r="C34" t="s">
-        <v>155</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>97</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>154</v>
+        <v>98</v>
       </c>
       <c r="B35">
-        <v>7305</v>
+        <v>12981</v>
       </c>
       <c r="C35" t="s">
-        <v>159</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>100</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>163</v>
+        <v>101</v>
       </c>
       <c r="B36">
-        <v>7207</v>
+        <v>12804</v>
       </c>
       <c r="C36" t="s">
-        <v>164</v>
+        <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>103</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>168</v>
+        <v>104</v>
       </c>
       <c r="B37">
-        <v>6996</v>
+        <v>11851</v>
       </c>
       <c r="C37" t="s">
-        <v>169</v>
+        <v>62</v>
       </c>
       <c r="D37" t="s">
-        <v>170</v>
+        <v>105</v>
       </c>
       <c r="E37" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>62</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>173</v>
+        <v>106</v>
       </c>
       <c r="B38">
-        <v>6758</v>
+        <v>11017</v>
       </c>
       <c r="C38" t="s">
-        <v>174</v>
+        <v>107</v>
       </c>
       <c r="D38" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>108</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>178</v>
+        <v>106</v>
       </c>
       <c r="B39">
-        <v>6623</v>
+        <v>11013</v>
       </c>
       <c r="C39" t="s">
-        <v>179</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>110</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>183</v>
+        <v>106</v>
       </c>
       <c r="B40">
-        <v>6523</v>
+        <v>10990</v>
       </c>
       <c r="C40" t="s">
-        <v>184</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>112</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>188</v>
+        <v>113</v>
       </c>
       <c r="B41">
-        <v>6394</v>
+        <v>10678</v>
       </c>
       <c r="C41" t="s">
-        <v>189</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>115</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>188</v>
+        <v>116</v>
       </c>
       <c r="B42">
-        <v>6393</v>
+        <v>10072</v>
       </c>
       <c r="C42" t="s">
-        <v>193</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>118</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>197</v>
+        <v>119</v>
       </c>
       <c r="B43">
-        <v>6201</v>
+        <v>9723</v>
       </c>
       <c r="C43" t="s">
-        <v>198</v>
+        <v>120</v>
       </c>
       <c r="D43" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>121</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>202</v>
+        <v>122</v>
       </c>
       <c r="B44">
-        <v>6071</v>
+        <v>9459</v>
       </c>
       <c r="C44" t="s">
-        <v>203</v>
+        <v>123</v>
       </c>
       <c r="D44" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>124</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>207</v>
+        <v>125</v>
       </c>
       <c r="B45">
-        <v>5915</v>
+        <v>9373</v>
       </c>
       <c r="C45" t="s">
-        <v>208</v>
+        <v>126</v>
       </c>
       <c r="D45" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>127</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>212</v>
+        <v>128</v>
       </c>
       <c r="B46">
-        <v>5800</v>
+        <v>9178</v>
       </c>
       <c r="C46" t="s">
-        <v>213</v>
+        <v>129</v>
       </c>
       <c r="D46" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>130</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="B47">
-        <v>5783</v>
+        <v>8902</v>
       </c>
       <c r="C47" t="s">
-        <v>217</v>
+        <v>132</v>
       </c>
       <c r="D47" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>133</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="B48">
-        <v>5768</v>
+        <v>8890</v>
       </c>
       <c r="C48" t="s">
-        <v>221</v>
+        <v>134</v>
       </c>
       <c r="D48" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>135</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>212</v>
+        <v>136</v>
       </c>
       <c r="B49">
-        <v>5756</v>
+        <v>8831</v>
       </c>
       <c r="C49" t="s">
-        <v>225</v>
+        <v>137</v>
       </c>
       <c r="D49" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>229</v>
+        <v>136</v>
       </c>
       <c r="B50">
-        <v>5623</v>
+        <v>8827</v>
       </c>
       <c r="C50" t="s">
-        <v>230</v>
+        <v>139</v>
       </c>
       <c r="D50" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>140</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>229</v>
+        <v>136</v>
       </c>
       <c r="B51">
-        <v>5591</v>
+        <v>8804</v>
       </c>
       <c r="C51" t="s">
-        <v>234</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>142</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>238</v>
+        <v>143</v>
       </c>
       <c r="B52">
-        <v>5525</v>
+        <v>8752</v>
       </c>
       <c r="C52" t="s">
-        <v>239</v>
+        <v>144</v>
       </c>
       <c r="D52" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>145</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>238</v>
+        <v>143</v>
       </c>
       <c r="B53">
-        <v>5440</v>
+        <v>8744</v>
       </c>
       <c r="C53" t="s">
-        <v>243</v>
+        <v>146</v>
       </c>
       <c r="D53" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>147</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>247</v>
+        <v>148</v>
       </c>
       <c r="B54">
-        <v>5286</v>
+        <v>8635</v>
       </c>
       <c r="C54" t="s">
-        <v>248</v>
+        <v>149</v>
       </c>
       <c r="D54" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>150</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>247</v>
+        <v>148</v>
       </c>
       <c r="B55">
-        <v>5251</v>
+        <v>8624</v>
       </c>
       <c r="C55" t="s">
-        <v>252</v>
+        <v>151</v>
       </c>
       <c r="D55" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>152</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>256</v>
+        <v>153</v>
       </c>
       <c r="B56">
-        <v>5184</v>
+        <v>5874</v>
       </c>
       <c r="C56" t="s">
-        <v>257</v>
+        <v>154</v>
       </c>
       <c r="D56" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>260</v>
+        <v>155</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>256</v>
+        <v>156</v>
       </c>
       <c r="B57">
-        <v>5161</v>
+        <v>8370</v>
       </c>
       <c r="C57" t="s">
-        <v>261</v>
+        <v>157</v>
       </c>
       <c r="D57" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>158</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>265</v>
+        <v>156</v>
       </c>
       <c r="B58">
-        <v>5038</v>
+        <v>8321</v>
       </c>
       <c r="C58" t="s">
-        <v>266</v>
+        <v>159</v>
       </c>
       <c r="D58" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>160</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>270</v>
+        <v>161</v>
       </c>
       <c r="B59">
-        <v>4671</v>
+        <v>8271</v>
       </c>
       <c r="C59" t="s">
-        <v>271</v>
+        <v>162</v>
       </c>
       <c r="D59" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>163</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>275</v>
+        <v>161</v>
       </c>
       <c r="B60">
-        <v>4592</v>
+        <v>8263</v>
       </c>
       <c r="C60" t="s">
-        <v>276</v>
+        <v>164</v>
       </c>
       <c r="D60" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>165</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>275</v>
+        <v>161</v>
       </c>
       <c r="B61">
-        <v>4585</v>
+        <v>8240</v>
       </c>
       <c r="C61" t="s">
-        <v>280</v>
+        <v>166</v>
       </c>
       <c r="D61" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>167</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>275</v>
+        <v>168</v>
       </c>
       <c r="B62">
-        <v>4574</v>
+        <v>7849</v>
       </c>
       <c r="C62" t="s">
-        <v>284</v>
+        <v>169</v>
       </c>
       <c r="D62" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>170</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>288</v>
+        <v>171</v>
       </c>
       <c r="B63">
-        <v>4435</v>
+        <v>7805</v>
       </c>
       <c r="C63" t="s">
-        <v>289</v>
+        <v>172</v>
       </c>
       <c r="D63" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>173</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>288</v>
+        <v>171</v>
       </c>
       <c r="B64">
-        <v>4433</v>
+        <v>7803</v>
       </c>
       <c r="C64" t="s">
-        <v>293</v>
+        <v>174</v>
       </c>
       <c r="D64" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>175</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>288</v>
+        <v>176</v>
       </c>
       <c r="B65">
-        <v>4427</v>
+        <v>7762</v>
       </c>
       <c r="C65" t="s">
-        <v>22</v>
+        <v>177</v>
       </c>
       <c r="D65" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>178</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>288</v>
+        <v>179</v>
       </c>
       <c r="B66">
-        <v>4426</v>
+        <v>7333</v>
       </c>
       <c r="C66" t="s">
-        <v>22</v>
+        <v>180</v>
       </c>
       <c r="D66" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>181</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>288</v>
+        <v>179</v>
       </c>
       <c r="B67">
-        <v>4425</v>
+        <v>7305</v>
       </c>
       <c r="C67" t="s">
-        <v>22</v>
+        <v>182</v>
       </c>
       <c r="D67" t="s">
-        <v>299</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>183</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>300</v>
+        <v>184</v>
       </c>
       <c r="B68">
-        <v>4148</v>
+        <v>7207</v>
       </c>
       <c r="C68" t="s">
-        <v>22</v>
+        <v>185</v>
       </c>
       <c r="D68" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>186</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>302</v>
+        <v>187</v>
       </c>
       <c r="B69">
-        <v>4013</v>
+        <v>6996</v>
       </c>
       <c r="C69" t="s">
-        <v>303</v>
+        <v>188</v>
       </c>
       <c r="D69" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>306</v>
+        <v>189</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>302</v>
+        <v>190</v>
       </c>
       <c r="B70">
-        <v>4009</v>
+        <v>6758</v>
       </c>
       <c r="C70" t="s">
-        <v>307</v>
+        <v>191</v>
       </c>
       <c r="D70" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>192</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>302</v>
+        <v>193</v>
       </c>
       <c r="B71">
-        <v>4006</v>
+        <v>6623</v>
       </c>
       <c r="C71" t="s">
-        <v>311</v>
+        <v>194</v>
       </c>
       <c r="D71" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>195</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>315</v>
+        <v>196</v>
       </c>
       <c r="B72">
-        <v>3877</v>
+        <v>6523</v>
       </c>
       <c r="C72" t="s">
-        <v>316</v>
+        <v>197</v>
       </c>
       <c r="D72" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>198</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>320</v>
+        <v>199</v>
       </c>
       <c r="B73">
-        <v>3666</v>
+        <v>6394</v>
       </c>
       <c r="C73" t="s">
-        <v>321</v>
+        <v>200</v>
       </c>
       <c r="D73" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>324</v>
+        <v>201</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>320</v>
+        <v>199</v>
       </c>
       <c r="B74">
-        <v>3659</v>
+        <v>6393</v>
       </c>
       <c r="C74" t="s">
-        <v>325</v>
+        <v>202</v>
       </c>
       <c r="D74" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>203</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>329</v>
+        <v>204</v>
       </c>
       <c r="B75">
-        <v>3577</v>
+        <v>6201</v>
       </c>
       <c r="C75" t="s">
-        <v>330</v>
+        <v>205</v>
       </c>
       <c r="D75" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>333</v>
+        <v>206</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>329</v>
+        <v>207</v>
       </c>
       <c r="B76">
-        <v>3573</v>
+        <v>6071</v>
       </c>
       <c r="C76" t="s">
-        <v>334</v>
+        <v>208</v>
       </c>
       <c r="D76" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>209</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>329</v>
+        <v>210</v>
       </c>
       <c r="B77">
-        <v>3558</v>
+        <v>5915</v>
       </c>
       <c r="C77" t="s">
-        <v>338</v>
+        <v>211</v>
       </c>
       <c r="D77" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>341</v>
+        <v>212</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>329</v>
+        <v>213</v>
       </c>
       <c r="B78">
-        <v>3501</v>
+        <v>5800</v>
       </c>
       <c r="C78" t="s">
-        <v>342</v>
+        <v>214</v>
       </c>
       <c r="D78" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>345</v>
+        <v>215</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>346</v>
+        <v>213</v>
       </c>
       <c r="B79">
-        <v>3435</v>
+        <v>5783</v>
       </c>
       <c r="C79" t="s">
-        <v>347</v>
+        <v>216</v>
       </c>
       <c r="D79" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>350</v>
+        <v>217</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>346</v>
+        <v>213</v>
       </c>
       <c r="B80">
-        <v>3423</v>
+        <v>5768</v>
       </c>
       <c r="C80" t="s">
-        <v>351</v>
+        <v>218</v>
       </c>
       <c r="D80" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>219</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>346</v>
+        <v>213</v>
       </c>
       <c r="B81">
-        <v>3388</v>
+        <v>5756</v>
       </c>
       <c r="C81" t="s">
-        <v>355</v>
+        <v>220</v>
       </c>
       <c r="D81" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>358</v>
+        <v>221</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>359</v>
+        <v>222</v>
       </c>
       <c r="B82">
-        <v>3371</v>
+        <v>5623</v>
       </c>
       <c r="C82" t="s">
-        <v>360</v>
+        <v>223</v>
       </c>
       <c r="D82" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>363</v>
+        <v>224</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>359</v>
+        <v>222</v>
       </c>
       <c r="B83">
-        <v>3361</v>
+        <v>5591</v>
       </c>
       <c r="C83" t="s">
-        <v>364</v>
+        <v>225</v>
       </c>
       <c r="D83" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>226</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>359</v>
+        <v>227</v>
       </c>
       <c r="B84">
-        <v>3346</v>
+        <v>5525</v>
       </c>
       <c r="C84" t="s">
-        <v>368</v>
+        <v>228</v>
       </c>
       <c r="D84" t="s">
-        <v>369</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>229</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>359</v>
+        <v>227</v>
       </c>
       <c r="B85">
-        <v>3328</v>
+        <v>5440</v>
       </c>
       <c r="C85" t="s">
-        <v>372</v>
+        <v>230</v>
       </c>
       <c r="D85" t="s">
-        <v>373</v>
-[...5 lines deleted...]
-        <v>375</v>
+        <v>231</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>376</v>
+        <v>232</v>
       </c>
       <c r="B86">
-        <v>3109</v>
+        <v>5286</v>
       </c>
       <c r="C86" t="s">
-        <v>377</v>
+        <v>233</v>
       </c>
       <c r="D86" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>234</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>376</v>
+        <v>232</v>
       </c>
       <c r="B87">
-        <v>3091</v>
+        <v>5251</v>
       </c>
       <c r="C87" t="s">
-        <v>381</v>
+        <v>235</v>
       </c>
       <c r="D87" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>236</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>385</v>
+        <v>237</v>
       </c>
       <c r="B88">
-        <v>2909</v>
+        <v>5184</v>
       </c>
       <c r="C88" t="s">
-        <v>386</v>
+        <v>238</v>
       </c>
       <c r="D88" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>239</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>385</v>
+        <v>237</v>
       </c>
       <c r="B89">
-        <v>2885</v>
+        <v>5161</v>
       </c>
       <c r="C89" t="s">
-        <v>390</v>
+        <v>240</v>
       </c>
       <c r="D89" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>241</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>394</v>
+        <v>242</v>
       </c>
       <c r="B90">
-        <v>2614</v>
+        <v>5038</v>
       </c>
       <c r="C90" t="s">
-        <v>395</v>
+        <v>243</v>
       </c>
       <c r="D90" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>398</v>
+        <v>244</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>399</v>
+        <v>245</v>
       </c>
       <c r="B91">
-        <v>2540</v>
+        <v>4671</v>
       </c>
       <c r="C91" t="s">
-        <v>400</v>
+        <v>246</v>
       </c>
       <c r="D91" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>247</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>399</v>
+        <v>248</v>
       </c>
       <c r="B92">
-        <v>2516</v>
+        <v>4592</v>
       </c>
       <c r="C92" t="s">
-        <v>404</v>
+        <v>249</v>
       </c>
       <c r="D92" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>250</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>399</v>
+        <v>248</v>
       </c>
       <c r="B93">
-        <v>2505</v>
+        <v>4585</v>
       </c>
       <c r="C93" t="s">
-        <v>408</v>
+        <v>251</v>
       </c>
       <c r="D93" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>411</v>
+        <v>252</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>412</v>
+        <v>248</v>
       </c>
       <c r="B94">
-        <v>2317</v>
+        <v>4574</v>
       </c>
       <c r="C94" t="s">
-        <v>413</v>
+        <v>253</v>
       </c>
       <c r="D94" t="s">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>254</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>412</v>
+        <v>255</v>
       </c>
       <c r="B95">
-        <v>2308</v>
+        <v>4435</v>
       </c>
       <c r="C95" t="s">
-        <v>22</v>
+        <v>256</v>
       </c>
       <c r="D95" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>257</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>412</v>
+        <v>255</v>
       </c>
       <c r="B96">
-        <v>2279</v>
+        <v>4433</v>
       </c>
       <c r="C96" t="s">
-        <v>418</v>
+        <v>258</v>
       </c>
       <c r="D96" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-        <v>421</v>
+        <v>259</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>412</v>
+        <v>255</v>
       </c>
       <c r="B97">
-        <v>2259</v>
+        <v>4427</v>
       </c>
       <c r="C97" t="s">
-        <v>422</v>
+        <v>62</v>
       </c>
       <c r="D97" t="s">
-        <v>423</v>
+        <v>260</v>
       </c>
       <c r="E97" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>62</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>426</v>
+        <v>255</v>
       </c>
       <c r="B98">
-        <v>2179</v>
+        <v>4426</v>
       </c>
       <c r="C98" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D98" t="s">
-        <v>427</v>
+        <v>261</v>
       </c>
       <c r="E98" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>428</v>
+        <v>255</v>
       </c>
       <c r="B99">
-        <v>2137</v>
+        <v>4425</v>
       </c>
       <c r="C99" t="s">
-        <v>429</v>
+        <v>62</v>
       </c>
       <c r="D99" t="s">
-        <v>430</v>
+        <v>262</v>
       </c>
       <c r="E99" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>62</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>428</v>
+        <v>263</v>
       </c>
       <c r="B100">
-        <v>2128</v>
+        <v>4148</v>
       </c>
       <c r="C100" t="s">
-        <v>433</v>
+        <v>62</v>
       </c>
       <c r="D100" t="s">
-        <v>434</v>
+        <v>264</v>
       </c>
       <c r="E100" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>62</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>428</v>
+        <v>265</v>
       </c>
       <c r="B101">
-        <v>2124</v>
+        <v>4013</v>
       </c>
       <c r="C101" t="s">
-        <v>437</v>
+        <v>266</v>
       </c>
       <c r="D101" t="s">
-        <v>438</v>
-[...5 lines deleted...]
-        <v>440</v>
+        <v>267</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>428</v>
+        <v>265</v>
       </c>
       <c r="B102">
-        <v>2037</v>
+        <v>4009</v>
       </c>
       <c r="C102" t="s">
-        <v>441</v>
+        <v>268</v>
       </c>
       <c r="D102" t="s">
-        <v>442</v>
-[...5 lines deleted...]
-        <v>444</v>
+        <v>269</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>445</v>
+        <v>265</v>
       </c>
       <c r="B103">
-        <v>2012</v>
+        <v>4006</v>
       </c>
       <c r="C103" t="s">
-        <v>446</v>
+        <v>270</v>
       </c>
       <c r="D103" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>449</v>
+        <v>271</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>445</v>
+        <v>272</v>
       </c>
       <c r="B104">
-        <v>1973</v>
+        <v>3877</v>
       </c>
       <c r="C104" t="s">
-        <v>450</v>
+        <v>273</v>
       </c>
       <c r="D104" t="s">
-        <v>451</v>
-[...5 lines deleted...]
-        <v>453</v>
+        <v>274</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>445</v>
+        <v>275</v>
       </c>
       <c r="B105">
-        <v>1847</v>
+        <v>3666</v>
       </c>
       <c r="C105" t="s">
-        <v>454</v>
+        <v>276</v>
       </c>
       <c r="D105" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>457</v>
+        <v>277</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>458</v>
+        <v>275</v>
       </c>
       <c r="B106">
-        <v>1918</v>
+        <v>3659</v>
       </c>
       <c r="C106" t="s">
-        <v>459</v>
+        <v>278</v>
       </c>
       <c r="D106" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-        <v>462</v>
+        <v>279</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>458</v>
+        <v>280</v>
       </c>
       <c r="B107">
-        <v>1858</v>
+        <v>3577</v>
       </c>
       <c r="C107" t="s">
-        <v>463</v>
+        <v>281</v>
       </c>
       <c r="D107" t="s">
-        <v>464</v>
-[...5 lines deleted...]
-        <v>466</v>
+        <v>282</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>467</v>
+        <v>280</v>
       </c>
       <c r="B108">
-        <v>1789</v>
+        <v>3573</v>
       </c>
       <c r="C108" t="s">
-        <v>468</v>
+        <v>283</v>
       </c>
       <c r="D108" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>471</v>
+        <v>284</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>472</v>
+        <v>280</v>
       </c>
       <c r="B109">
-        <v>1682</v>
+        <v>3558</v>
       </c>
       <c r="C109" t="s">
-        <v>473</v>
+        <v>285</v>
       </c>
       <c r="D109" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-        <v>476</v>
+        <v>286</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>477</v>
+        <v>280</v>
       </c>
       <c r="B110">
-        <v>1451</v>
+        <v>3501</v>
       </c>
       <c r="C110" t="s">
-        <v>478</v>
+        <v>287</v>
       </c>
       <c r="D110" t="s">
-        <v>479</v>
-[...5 lines deleted...]
-        <v>481</v>
+        <v>288</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>482</v>
+        <v>289</v>
       </c>
       <c r="B111">
-        <v>1385</v>
+        <v>3435</v>
       </c>
       <c r="C111" t="s">
-        <v>483</v>
+        <v>290</v>
       </c>
       <c r="D111" t="s">
-        <v>484</v>
-[...5 lines deleted...]
-        <v>486</v>
+        <v>291</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>487</v>
+        <v>289</v>
       </c>
       <c r="B112">
-        <v>1232</v>
+        <v>3423</v>
       </c>
       <c r="C112" t="s">
-        <v>488</v>
+        <v>292</v>
       </c>
       <c r="D112" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>293</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>487</v>
+        <v>289</v>
       </c>
       <c r="B113">
-        <v>1221</v>
+        <v>3388</v>
       </c>
       <c r="C113" t="s">
-        <v>492</v>
+        <v>294</v>
       </c>
       <c r="D113" t="s">
-        <v>493</v>
-[...5 lines deleted...]
-        <v>495</v>
+        <v>295</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>496</v>
+        <v>296</v>
       </c>
       <c r="B114">
-        <v>992</v>
+        <v>3371</v>
       </c>
       <c r="C114" t="s">
-        <v>497</v>
+        <v>297</v>
       </c>
       <c r="D114" t="s">
-        <v>498</v>
-[...5 lines deleted...]
-        <v>500</v>
+        <v>298</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>496</v>
+        <v>296</v>
       </c>
       <c r="B115">
-        <v>991</v>
+        <v>3361</v>
       </c>
       <c r="C115" t="s">
-        <v>501</v>
+        <v>299</v>
       </c>
       <c r="D115" t="s">
-        <v>502</v>
-[...5 lines deleted...]
-        <v>504</v>
+        <v>300</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>496</v>
+        <v>296</v>
       </c>
       <c r="B116">
-        <v>929</v>
+        <v>3346</v>
       </c>
       <c r="C116" t="s">
-        <v>505</v>
+        <v>301</v>
       </c>
       <c r="D116" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>508</v>
+        <v>302</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>509</v>
+        <v>296</v>
       </c>
       <c r="B117">
-        <v>730</v>
+        <v>3328</v>
       </c>
       <c r="C117" t="s">
-        <v>510</v>
+        <v>303</v>
       </c>
       <c r="D117" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>513</v>
+        <v>304</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>514</v>
+        <v>305</v>
       </c>
       <c r="B118">
-        <v>363</v>
+        <v>3109</v>
       </c>
       <c r="C118" t="s">
-        <v>515</v>
+        <v>306</v>
       </c>
       <c r="D118" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>518</v>
+        <v>307</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>519</v>
+        <v>305</v>
       </c>
       <c r="B119">
-        <v>23263</v>
+        <v>3091</v>
       </c>
       <c r="C119" t="s">
-        <v>520</v>
+        <v>308</v>
       </c>
       <c r="D119" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>523</v>
+        <v>309</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>524</v>
+        <v>310</v>
       </c>
       <c r="B120">
-        <v>23144</v>
+        <v>2909</v>
       </c>
       <c r="C120" t="s">
-        <v>525</v>
+        <v>311</v>
       </c>
       <c r="D120" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-        <v>528</v>
+        <v>312</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>529</v>
+        <v>310</v>
       </c>
       <c r="B121">
-        <v>22882</v>
+        <v>2885</v>
       </c>
       <c r="C121" t="s">
-        <v>530</v>
+        <v>313</v>
       </c>
       <c r="D121" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-        <v>533</v>
+        <v>314</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>529</v>
+        <v>315</v>
       </c>
       <c r="B122">
-        <v>22860</v>
+        <v>2614</v>
       </c>
       <c r="C122" t="s">
-        <v>534</v>
+        <v>316</v>
       </c>
       <c r="D122" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>537</v>
+        <v>317</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>538</v>
+        <v>318</v>
       </c>
       <c r="B123">
-        <v>22673</v>
+        <v>2540</v>
       </c>
       <c r="C123" t="s">
-        <v>539</v>
+        <v>319</v>
       </c>
       <c r="D123" t="s">
-        <v>540</v>
-[...5 lines deleted...]
-        <v>542</v>
+        <v>320</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>543</v>
+        <v>318</v>
       </c>
       <c r="B124">
-        <v>22489</v>
+        <v>2516</v>
       </c>
       <c r="C124" t="s">
-        <v>544</v>
+        <v>321</v>
       </c>
       <c r="D124" t="s">
-        <v>545</v>
-[...5 lines deleted...]
-        <v>547</v>
+        <v>322</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>548</v>
+        <v>318</v>
       </c>
       <c r="B125">
-        <v>22389</v>
+        <v>2505</v>
       </c>
       <c r="C125" t="s">
-        <v>549</v>
+        <v>323</v>
       </c>
       <c r="D125" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>324</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>548</v>
+        <v>325</v>
       </c>
       <c r="B126">
-        <v>22357</v>
+        <v>2317</v>
       </c>
       <c r="C126" t="s">
-        <v>553</v>
+        <v>326</v>
       </c>
       <c r="D126" t="s">
-        <v>554</v>
-[...5 lines deleted...]
-        <v>556</v>
+        <v>327</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>557</v>
+        <v>325</v>
       </c>
       <c r="B127">
-        <v>22120</v>
+        <v>2308</v>
       </c>
       <c r="C127" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D127" t="s">
-        <v>558</v>
+        <v>328</v>
       </c>
       <c r="E127" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>557</v>
+        <v>325</v>
       </c>
       <c r="B128">
-        <v>22119</v>
+        <v>2279</v>
       </c>
       <c r="C128" t="s">
-        <v>22</v>
+        <v>329</v>
       </c>
       <c r="D128" t="s">
-        <v>559</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>330</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>560</v>
+        <v>325</v>
       </c>
       <c r="B129">
-        <v>21913</v>
+        <v>2259</v>
       </c>
       <c r="C129" t="s">
-        <v>561</v>
+        <v>331</v>
       </c>
       <c r="D129" t="s">
-        <v>562</v>
-[...5 lines deleted...]
-        <v>564</v>
+        <v>332</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>565</v>
+        <v>333</v>
       </c>
       <c r="B130">
-        <v>21768</v>
+        <v>2179</v>
       </c>
       <c r="C130" t="s">
-        <v>566</v>
+        <v>62</v>
       </c>
       <c r="D130" t="s">
-        <v>567</v>
+        <v>334</v>
       </c>
       <c r="E130" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>62</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>565</v>
+        <v>335</v>
       </c>
       <c r="B131">
-        <v>21766</v>
+        <v>2137</v>
       </c>
       <c r="C131" t="s">
-        <v>570</v>
+        <v>336</v>
       </c>
       <c r="D131" t="s">
-        <v>571</v>
-[...5 lines deleted...]
-        <v>573</v>
+        <v>337</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>574</v>
+        <v>335</v>
       </c>
       <c r="B132">
-        <v>21668</v>
+        <v>2128</v>
       </c>
       <c r="C132" t="s">
-        <v>575</v>
+        <v>338</v>
       </c>
       <c r="D132" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-        <v>578</v>
+        <v>339</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>579</v>
+        <v>335</v>
       </c>
       <c r="B133">
-        <v>21444</v>
+        <v>2124</v>
       </c>
       <c r="C133" t="s">
-        <v>580</v>
+        <v>340</v>
       </c>
       <c r="D133" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>583</v>
+        <v>341</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>584</v>
+        <v>335</v>
       </c>
       <c r="B134">
-        <v>21338</v>
+        <v>2037</v>
       </c>
       <c r="C134" t="s">
-        <v>585</v>
+        <v>342</v>
       </c>
       <c r="D134" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>588</v>
+        <v>343</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>589</v>
+        <v>344</v>
       </c>
       <c r="B135">
-        <v>21050</v>
+        <v>2012</v>
       </c>
       <c r="C135" t="s">
-        <v>590</v>
+        <v>345</v>
       </c>
       <c r="D135" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>593</v>
+        <v>346</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>589</v>
+        <v>344</v>
       </c>
       <c r="B136">
-        <v>21048</v>
+        <v>1973</v>
       </c>
       <c r="C136" t="s">
-        <v>594</v>
+        <v>347</v>
       </c>
       <c r="D136" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>597</v>
+        <v>348</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>589</v>
+        <v>344</v>
       </c>
       <c r="B137">
-        <v>21044</v>
+        <v>1847</v>
       </c>
       <c r="C137" t="s">
-        <v>598</v>
+        <v>349</v>
       </c>
       <c r="D137" t="s">
-        <v>599</v>
-[...5 lines deleted...]
-        <v>601</v>
+        <v>350</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>589</v>
+        <v>351</v>
       </c>
       <c r="B138">
-        <v>21035</v>
+        <v>1918</v>
       </c>
       <c r="C138" t="s">
-        <v>22</v>
+        <v>352</v>
       </c>
       <c r="D138" t="s">
-        <v>602</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>353</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>589</v>
+        <v>351</v>
       </c>
       <c r="B139">
-        <v>21034</v>
+        <v>1858</v>
       </c>
       <c r="C139" t="s">
-        <v>22</v>
+        <v>354</v>
       </c>
       <c r="D139" t="s">
-        <v>603</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>355</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>604</v>
+        <v>356</v>
       </c>
       <c r="B140">
-        <v>20926</v>
+        <v>1789</v>
       </c>
       <c r="C140" t="s">
-        <v>605</v>
+        <v>357</v>
       </c>
       <c r="D140" t="s">
-        <v>606</v>
-[...5 lines deleted...]
-        <v>608</v>
+        <v>358</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>609</v>
+        <v>359</v>
       </c>
       <c r="B141">
-        <v>20843</v>
+        <v>1682</v>
       </c>
       <c r="C141" t="s">
-        <v>22</v>
+        <v>360</v>
       </c>
       <c r="D141" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>361</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>609</v>
+        <v>362</v>
       </c>
       <c r="B142">
-        <v>20827</v>
+        <v>1451</v>
       </c>
       <c r="C142" t="s">
-        <v>22</v>
+        <v>363</v>
       </c>
       <c r="D142" t="s">
-        <v>611</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>364</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>609</v>
+        <v>365</v>
       </c>
       <c r="B143">
-        <v>20826</v>
+        <v>1385</v>
       </c>
       <c r="C143" t="s">
-        <v>22</v>
+        <v>366</v>
       </c>
       <c r="D143" t="s">
-        <v>612</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>367</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>609</v>
+        <v>368</v>
       </c>
       <c r="B144">
-        <v>20825</v>
+        <v>1232</v>
       </c>
       <c r="C144" t="s">
-        <v>22</v>
+        <v>369</v>
       </c>
       <c r="D144" t="s">
-        <v>613</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>370</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>614</v>
+        <v>368</v>
       </c>
       <c r="B145">
-        <v>20498</v>
+        <v>1221</v>
       </c>
       <c r="C145" t="s">
-        <v>615</v>
+        <v>371</v>
       </c>
       <c r="D145" t="s">
-        <v>616</v>
-[...5 lines deleted...]
-        <v>618</v>
+        <v>372</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>619</v>
+        <v>373</v>
       </c>
       <c r="B146">
-        <v>20302</v>
+        <v>992</v>
       </c>
       <c r="C146" t="s">
-        <v>620</v>
+        <v>374</v>
       </c>
       <c r="D146" t="s">
-        <v>621</v>
-[...5 lines deleted...]
-        <v>623</v>
+        <v>375</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>619</v>
+        <v>373</v>
       </c>
       <c r="B147">
-        <v>20293</v>
+        <v>991</v>
       </c>
       <c r="C147" t="s">
-        <v>624</v>
+        <v>376</v>
       </c>
       <c r="D147" t="s">
-        <v>625</v>
-[...5 lines deleted...]
-        <v>627</v>
+        <v>377</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>628</v>
+        <v>373</v>
       </c>
       <c r="B148">
-        <v>20128</v>
+        <v>929</v>
       </c>
       <c r="C148" t="s">
-        <v>629</v>
+        <v>378</v>
       </c>
       <c r="D148" t="s">
-        <v>630</v>
-[...5 lines deleted...]
-        <v>632</v>
+        <v>379</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>628</v>
+        <v>380</v>
       </c>
       <c r="B149">
-        <v>20119</v>
+        <v>730</v>
       </c>
       <c r="C149" t="s">
-        <v>633</v>
+        <v>381</v>
       </c>
       <c r="D149" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>636</v>
+        <v>382</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>637</v>
+        <v>383</v>
       </c>
       <c r="B150">
-        <v>20022</v>
+        <v>363</v>
       </c>
       <c r="C150" t="s">
-        <v>638</v>
+        <v>384</v>
       </c>
       <c r="D150" t="s">
-        <v>639</v>
-[...5 lines deleted...]
-        <v>641</v>
+        <v>385</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>642</v>
+        <v>386</v>
       </c>
       <c r="B151">
-        <v>19886</v>
+        <v>23263</v>
       </c>
       <c r="C151" t="s">
-        <v>643</v>
+        <v>387</v>
       </c>
       <c r="D151" t="s">
-        <v>644</v>
-[...5 lines deleted...]
-        <v>646</v>
+        <v>388</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>642</v>
+        <v>389</v>
       </c>
       <c r="B152">
-        <v>19875</v>
+        <v>23144</v>
       </c>
       <c r="C152" t="s">
-        <v>647</v>
+        <v>390</v>
       </c>
       <c r="D152" t="s">
-        <v>648</v>
-[...5 lines deleted...]
-        <v>650</v>
+        <v>391</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>651</v>
+        <v>392</v>
       </c>
       <c r="B153">
-        <v>19767</v>
+        <v>22882</v>
       </c>
       <c r="C153" t="s">
-        <v>652</v>
+        <v>393</v>
       </c>
       <c r="D153" t="s">
-        <v>653</v>
-[...5 lines deleted...]
-        <v>655</v>
+        <v>394</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>651</v>
+        <v>392</v>
       </c>
       <c r="B154">
-        <v>19696</v>
+        <v>22860</v>
       </c>
       <c r="C154" t="s">
-        <v>656</v>
+        <v>395</v>
       </c>
       <c r="D154" t="s">
-        <v>657</v>
-[...5 lines deleted...]
-        <v>659</v>
+        <v>396</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>651</v>
+        <v>397</v>
       </c>
       <c r="B155">
-        <v>19647</v>
+        <v>22673</v>
       </c>
       <c r="C155" t="s">
-        <v>660</v>
+        <v>398</v>
       </c>
       <c r="D155" t="s">
-        <v>661</v>
-[...5 lines deleted...]
-        <v>663</v>
+        <v>399</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>664</v>
+        <v>400</v>
       </c>
       <c r="B156">
-        <v>19230</v>
+        <v>22489</v>
       </c>
       <c r="C156" t="s">
-        <v>665</v>
+        <v>401</v>
       </c>
       <c r="D156" t="s">
-        <v>666</v>
-[...5 lines deleted...]
-        <v>668</v>
+        <v>402</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>664</v>
+        <v>403</v>
       </c>
       <c r="B157">
-        <v>19197</v>
+        <v>22389</v>
       </c>
       <c r="C157" t="s">
-        <v>669</v>
+        <v>404</v>
       </c>
       <c r="D157" t="s">
-        <v>670</v>
-[...5 lines deleted...]
-        <v>672</v>
+        <v>405</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>673</v>
+        <v>403</v>
       </c>
       <c r="B158">
-        <v>19121</v>
+        <v>22357</v>
       </c>
       <c r="C158" t="s">
-        <v>674</v>
+        <v>406</v>
       </c>
       <c r="D158" t="s">
-        <v>675</v>
-[...5 lines deleted...]
-        <v>677</v>
+        <v>407</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>673</v>
+        <v>408</v>
       </c>
       <c r="B159">
-        <v>19118</v>
+        <v>22120</v>
       </c>
       <c r="C159" t="s">
-        <v>678</v>
+        <v>62</v>
       </c>
       <c r="D159" t="s">
-        <v>679</v>
+        <v>409</v>
       </c>
       <c r="E159" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>62</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>673</v>
+        <v>408</v>
       </c>
       <c r="B160">
-        <v>19108</v>
+        <v>22119</v>
       </c>
       <c r="C160" t="s">
-        <v>682</v>
+        <v>62</v>
       </c>
       <c r="D160" t="s">
-        <v>683</v>
+        <v>410</v>
       </c>
       <c r="E160" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>62</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>673</v>
+        <v>411</v>
       </c>
       <c r="B161">
-        <v>19105</v>
+        <v>21913</v>
       </c>
       <c r="C161" t="s">
-        <v>686</v>
+        <v>412</v>
       </c>
       <c r="D161" t="s">
-        <v>687</v>
-[...5 lines deleted...]
-        <v>689</v>
+        <v>413</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>673</v>
+        <v>414</v>
       </c>
       <c r="B162">
-        <v>19073</v>
+        <v>21768</v>
       </c>
       <c r="C162" t="s">
-        <v>690</v>
+        <v>415</v>
       </c>
       <c r="D162" t="s">
-        <v>691</v>
-[...5 lines deleted...]
-        <v>693</v>
+        <v>416</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>694</v>
+        <v>414</v>
       </c>
       <c r="B163">
-        <v>18616</v>
+        <v>21766</v>
       </c>
       <c r="C163" t="s">
-        <v>695</v>
+        <v>417</v>
       </c>
       <c r="D163" t="s">
-        <v>696</v>
-[...5 lines deleted...]
-        <v>698</v>
+        <v>418</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>694</v>
+        <v>419</v>
       </c>
       <c r="B164">
-        <v>18556</v>
+        <v>21668</v>
       </c>
       <c r="C164" t="s">
-        <v>699</v>
+        <v>420</v>
       </c>
       <c r="D164" t="s">
-        <v>700</v>
-[...5 lines deleted...]
-        <v>702</v>
+        <v>421</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>694</v>
+        <v>422</v>
       </c>
       <c r="B165">
-        <v>18548</v>
+        <v>21444</v>
       </c>
       <c r="C165" t="s">
-        <v>703</v>
+        <v>423</v>
       </c>
       <c r="D165" t="s">
-        <v>704</v>
-[...5 lines deleted...]
-        <v>706</v>
+        <v>424</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>694</v>
+        <v>425</v>
       </c>
       <c r="B166">
-        <v>18531</v>
+        <v>21338</v>
       </c>
       <c r="C166" t="s">
-        <v>707</v>
+        <v>426</v>
       </c>
       <c r="D166" t="s">
-        <v>708</v>
-[...5 lines deleted...]
-        <v>710</v>
+        <v>427</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>694</v>
+        <v>428</v>
       </c>
       <c r="B167">
-        <v>18500</v>
+        <v>21050</v>
       </c>
       <c r="C167" t="s">
-        <v>711</v>
+        <v>429</v>
       </c>
       <c r="D167" t="s">
-        <v>712</v>
-[...5 lines deleted...]
-        <v>714</v>
+        <v>430</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>694</v>
+        <v>428</v>
       </c>
       <c r="B168">
-        <v>18496</v>
+        <v>21048</v>
       </c>
       <c r="C168" t="s">
-        <v>715</v>
+        <v>431</v>
       </c>
       <c r="D168" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-        <v>718</v>
+        <v>432</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>719</v>
+        <v>428</v>
       </c>
       <c r="B169">
-        <v>18182</v>
+        <v>21044</v>
       </c>
       <c r="C169" t="s">
-        <v>720</v>
+        <v>433</v>
       </c>
       <c r="D169" t="s">
-        <v>721</v>
-[...5 lines deleted...]
-        <v>723</v>
+        <v>434</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>724</v>
+        <v>428</v>
       </c>
       <c r="B170">
-        <v>17703</v>
+        <v>21035</v>
       </c>
       <c r="C170" t="s">
-        <v>725</v>
+        <v>62</v>
       </c>
       <c r="D170" t="s">
-        <v>726</v>
+        <v>435</v>
       </c>
       <c r="E170" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>62</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>729</v>
+        <v>428</v>
       </c>
       <c r="B171">
-        <v>17554</v>
+        <v>21034</v>
       </c>
       <c r="C171" t="s">
-        <v>730</v>
+        <v>62</v>
       </c>
       <c r="D171" t="s">
-        <v>731</v>
+        <v>436</v>
       </c>
       <c r="E171" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>62</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>734</v>
+        <v>437</v>
       </c>
       <c r="B172">
-        <v>17485</v>
+        <v>20926</v>
       </c>
       <c r="C172" t="s">
-        <v>735</v>
+        <v>438</v>
       </c>
       <c r="D172" t="s">
-        <v>736</v>
-[...5 lines deleted...]
-        <v>738</v>
+        <v>439</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>734</v>
+        <v>440</v>
       </c>
       <c r="B173">
-        <v>17474</v>
+        <v>20843</v>
       </c>
       <c r="C173" t="s">
-        <v>739</v>
+        <v>62</v>
       </c>
       <c r="D173" t="s">
-        <v>740</v>
+        <v>441</v>
       </c>
       <c r="E173" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>62</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>734</v>
+        <v>440</v>
       </c>
       <c r="B174">
-        <v>17471</v>
+        <v>20827</v>
       </c>
       <c r="C174" t="s">
-        <v>743</v>
+        <v>62</v>
       </c>
       <c r="D174" t="s">
-        <v>744</v>
+        <v>442</v>
       </c>
       <c r="E174" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-        <v>746</v>
+        <v>62</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>747</v>
+        <v>440</v>
       </c>
       <c r="B175">
-        <v>17109</v>
+        <v>20826</v>
       </c>
       <c r="C175" t="s">
-        <v>748</v>
+        <v>62</v>
       </c>
       <c r="D175" t="s">
-        <v>749</v>
+        <v>443</v>
       </c>
       <c r="E175" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>62</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>752</v>
+        <v>440</v>
       </c>
       <c r="B176">
-        <v>16958</v>
+        <v>20825</v>
       </c>
       <c r="C176" t="s">
-        <v>753</v>
+        <v>62</v>
       </c>
       <c r="D176" t="s">
-        <v>754</v>
+        <v>444</v>
       </c>
       <c r="E176" t="s">
-        <v>755</v>
-[...2 lines deleted...]
-        <v>756</v>
+        <v>62</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>757</v>
+        <v>445</v>
       </c>
       <c r="B177">
-        <v>16903</v>
+        <v>20498</v>
       </c>
       <c r="C177" t="s">
-        <v>758</v>
+        <v>446</v>
       </c>
       <c r="D177" t="s">
-        <v>759</v>
-[...5 lines deleted...]
-        <v>761</v>
+        <v>447</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>757</v>
+        <v>448</v>
       </c>
       <c r="B178">
-        <v>16893</v>
+        <v>20302</v>
       </c>
       <c r="C178" t="s">
-        <v>762</v>
+        <v>449</v>
       </c>
       <c r="D178" t="s">
-        <v>763</v>
-[...5 lines deleted...]
-        <v>765</v>
+        <v>450</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>757</v>
+        <v>448</v>
       </c>
       <c r="B179">
-        <v>16773</v>
+        <v>20293</v>
       </c>
       <c r="C179" t="s">
-        <v>766</v>
+        <v>451</v>
       </c>
       <c r="D179" t="s">
-        <v>767</v>
-[...5 lines deleted...]
-        <v>769</v>
+        <v>452</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>770</v>
+        <v>453</v>
       </c>
       <c r="B180">
-        <v>16256</v>
+        <v>20128</v>
       </c>
       <c r="C180" t="s">
-        <v>771</v>
+        <v>454</v>
       </c>
       <c r="D180" t="s">
-        <v>772</v>
-[...5 lines deleted...]
-        <v>774</v>
+        <v>455</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>775</v>
+        <v>453</v>
       </c>
       <c r="B181">
-        <v>16184</v>
+        <v>20119</v>
       </c>
       <c r="C181" t="s">
-        <v>776</v>
+        <v>456</v>
       </c>
       <c r="D181" t="s">
-        <v>777</v>
-[...5 lines deleted...]
-        <v>779</v>
+        <v>457</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>780</v>
+        <v>458</v>
       </c>
       <c r="B182">
-        <v>16048</v>
+        <v>20022</v>
       </c>
       <c r="C182" t="s">
-        <v>781</v>
+        <v>459</v>
       </c>
       <c r="D182" t="s">
-        <v>782</v>
-[...5 lines deleted...]
-        <v>784</v>
+        <v>460</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>780</v>
+        <v>461</v>
       </c>
       <c r="B183">
-        <v>16020</v>
+        <v>19886</v>
       </c>
       <c r="C183" t="s">
-        <v>785</v>
+        <v>462</v>
       </c>
       <c r="D183" t="s">
-        <v>786</v>
-[...5 lines deleted...]
-        <v>788</v>
+        <v>463</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>780</v>
+        <v>461</v>
       </c>
       <c r="B184">
-        <v>16019</v>
+        <v>19875</v>
       </c>
       <c r="C184" t="s">
-        <v>789</v>
+        <v>464</v>
       </c>
       <c r="D184" t="s">
-        <v>790</v>
-[...5 lines deleted...]
-        <v>792</v>
+        <v>465</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>780</v>
+        <v>466</v>
       </c>
       <c r="B185">
-        <v>16018</v>
+        <v>19767</v>
       </c>
       <c r="C185" t="s">
-        <v>793</v>
+        <v>467</v>
       </c>
       <c r="D185" t="s">
-        <v>794</v>
-[...5 lines deleted...]
-        <v>796</v>
+        <v>468</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>797</v>
+        <v>466</v>
       </c>
       <c r="B186">
-        <v>15594</v>
+        <v>19696</v>
       </c>
       <c r="C186" t="s">
-        <v>798</v>
+        <v>469</v>
       </c>
       <c r="D186" t="s">
-        <v>799</v>
-[...5 lines deleted...]
-        <v>801</v>
+        <v>470</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>797</v>
+        <v>466</v>
       </c>
       <c r="B187">
-        <v>15592</v>
+        <v>19647</v>
       </c>
       <c r="C187" t="s">
-        <v>802</v>
+        <v>471</v>
       </c>
       <c r="D187" t="s">
-        <v>803</v>
-[...5 lines deleted...]
-        <v>805</v>
+        <v>472</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>797</v>
+        <v>473</v>
       </c>
       <c r="B188">
-        <v>15590</v>
+        <v>19230</v>
       </c>
       <c r="C188" t="s">
-        <v>806</v>
+        <v>474</v>
       </c>
       <c r="D188" t="s">
-        <v>807</v>
-[...5 lines deleted...]
-        <v>809</v>
+        <v>475</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>797</v>
+        <v>473</v>
       </c>
       <c r="B189">
-        <v>15588</v>
+        <v>19197</v>
       </c>
       <c r="C189" t="s">
-        <v>810</v>
+        <v>476</v>
       </c>
       <c r="D189" t="s">
-        <v>811</v>
-[...5 lines deleted...]
-        <v>813</v>
+        <v>477</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>814</v>
+        <v>478</v>
       </c>
       <c r="B190">
-        <v>14894</v>
+        <v>19121</v>
       </c>
       <c r="C190" t="s">
-        <v>815</v>
+        <v>479</v>
       </c>
       <c r="D190" t="s">
-        <v>816</v>
-[...5 lines deleted...]
-        <v>818</v>
+        <v>480</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>814</v>
+        <v>478</v>
       </c>
       <c r="B191">
-        <v>14892</v>
+        <v>19118</v>
       </c>
       <c r="C191" t="s">
-        <v>819</v>
+        <v>481</v>
       </c>
       <c r="D191" t="s">
-        <v>820</v>
-[...5 lines deleted...]
-        <v>822</v>
+        <v>482</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>823</v>
+        <v>478</v>
       </c>
       <c r="B192">
-        <v>14668</v>
+        <v>19108</v>
       </c>
       <c r="C192" t="s">
-        <v>824</v>
+        <v>483</v>
       </c>
       <c r="D192" t="s">
-        <v>825</v>
-[...5 lines deleted...]
-        <v>827</v>
+        <v>484</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>828</v>
+        <v>478</v>
       </c>
       <c r="B193">
-        <v>13725</v>
+        <v>19105</v>
       </c>
       <c r="C193" t="s">
-        <v>829</v>
+        <v>485</v>
       </c>
       <c r="D193" t="s">
-        <v>830</v>
-[...5 lines deleted...]
-        <v>832</v>
+        <v>486</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>833</v>
+        <v>478</v>
       </c>
       <c r="B194">
-        <v>13204</v>
+        <v>19073</v>
       </c>
       <c r="C194" t="s">
-        <v>834</v>
+        <v>487</v>
       </c>
       <c r="D194" t="s">
-        <v>835</v>
-[...5 lines deleted...]
-        <v>837</v>
+        <v>488</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>838</v>
+        <v>489</v>
       </c>
       <c r="B195">
-        <v>13105</v>
+        <v>18616</v>
       </c>
       <c r="C195" t="s">
-        <v>22</v>
+        <v>490</v>
       </c>
       <c r="D195" t="s">
-        <v>839</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>491</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>840</v>
+        <v>489</v>
       </c>
       <c r="B196">
-        <v>13091</v>
+        <v>18556</v>
       </c>
       <c r="C196" t="s">
-        <v>841</v>
+        <v>492</v>
       </c>
       <c r="D196" t="s">
-        <v>842</v>
-[...5 lines deleted...]
-        <v>844</v>
+        <v>493</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>845</v>
+        <v>489</v>
       </c>
       <c r="B197">
-        <v>12965</v>
+        <v>18548</v>
       </c>
       <c r="C197" t="s">
-        <v>846</v>
+        <v>494</v>
       </c>
       <c r="D197" t="s">
-        <v>847</v>
-[...5 lines deleted...]
-        <v>849</v>
+        <v>495</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>850</v>
+        <v>489</v>
       </c>
       <c r="B198">
-        <v>12600</v>
+        <v>18531</v>
       </c>
       <c r="C198" t="s">
-        <v>851</v>
+        <v>496</v>
       </c>
       <c r="D198" t="s">
-        <v>852</v>
-[...5 lines deleted...]
-        <v>854</v>
+        <v>497</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>850</v>
+        <v>489</v>
       </c>
       <c r="B199">
-        <v>12595</v>
+        <v>18500</v>
       </c>
       <c r="C199" t="s">
-        <v>855</v>
+        <v>498</v>
       </c>
       <c r="D199" t="s">
-        <v>856</v>
-[...5 lines deleted...]
-        <v>858</v>
+        <v>499</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>850</v>
+        <v>489</v>
       </c>
       <c r="B200">
-        <v>12592</v>
+        <v>18496</v>
       </c>
       <c r="C200" t="s">
-        <v>859</v>
+        <v>500</v>
       </c>
       <c r="D200" t="s">
-        <v>860</v>
-[...5 lines deleted...]
-        <v>862</v>
+        <v>501</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>850</v>
+        <v>502</v>
       </c>
       <c r="B201">
-        <v>12581</v>
+        <v>18182</v>
       </c>
       <c r="C201" t="s">
-        <v>863</v>
+        <v>503</v>
       </c>
       <c r="D201" t="s">
-        <v>864</v>
-[...5 lines deleted...]
-        <v>866</v>
+        <v>504</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>867</v>
+        <v>505</v>
       </c>
       <c r="B202">
-        <v>11520</v>
+        <v>17703</v>
       </c>
       <c r="C202" t="s">
-        <v>868</v>
+        <v>506</v>
       </c>
       <c r="D202" t="s">
-        <v>869</v>
-[...5 lines deleted...]
-        <v>871</v>
+        <v>507</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>872</v>
+        <v>508</v>
       </c>
       <c r="B203">
-        <v>11091</v>
+        <v>17554</v>
       </c>
       <c r="C203" t="s">
-        <v>873</v>
+        <v>509</v>
       </c>
       <c r="D203" t="s">
-        <v>874</v>
-[...5 lines deleted...]
-        <v>876</v>
+        <v>510</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>877</v>
+        <v>511</v>
       </c>
       <c r="B204">
-        <v>10050</v>
+        <v>17485</v>
       </c>
       <c r="C204" t="s">
-        <v>22</v>
+        <v>512</v>
       </c>
       <c r="D204" t="s">
-        <v>878</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>513</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>877</v>
+        <v>511</v>
       </c>
       <c r="B205">
-        <v>10049</v>
+        <v>17474</v>
       </c>
       <c r="C205" t="s">
-        <v>22</v>
+        <v>514</v>
       </c>
       <c r="D205" t="s">
-        <v>879</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>515</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>880</v>
+        <v>511</v>
       </c>
       <c r="B206">
-        <v>9861</v>
+        <v>17471</v>
       </c>
       <c r="C206" t="s">
-        <v>881</v>
+        <v>516</v>
       </c>
       <c r="D206" t="s">
-        <v>882</v>
-[...5 lines deleted...]
-        <v>884</v>
+        <v>517</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>880</v>
+        <v>518</v>
       </c>
       <c r="B207">
-        <v>9858</v>
+        <v>17109</v>
       </c>
       <c r="C207" t="s">
-        <v>885</v>
+        <v>519</v>
       </c>
       <c r="D207" t="s">
-        <v>886</v>
-[...5 lines deleted...]
-        <v>888</v>
+        <v>520</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>880</v>
+        <v>521</v>
       </c>
       <c r="B208">
-        <v>9853</v>
+        <v>16958</v>
       </c>
       <c r="C208" t="s">
-        <v>889</v>
+        <v>522</v>
       </c>
       <c r="D208" t="s">
-        <v>890</v>
-[...5 lines deleted...]
-        <v>892</v>
+        <v>523</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>880</v>
+        <v>524</v>
       </c>
       <c r="B209">
-        <v>9808</v>
+        <v>16903</v>
       </c>
       <c r="C209" t="s">
-        <v>893</v>
+        <v>525</v>
       </c>
       <c r="D209" t="s">
-        <v>894</v>
-[...5 lines deleted...]
-        <v>896</v>
+        <v>526</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>897</v>
+        <v>524</v>
       </c>
       <c r="B210">
-        <v>9578</v>
+        <v>16893</v>
       </c>
       <c r="C210" t="s">
-        <v>898</v>
+        <v>527</v>
       </c>
       <c r="D210" t="s">
-        <v>899</v>
-[...5 lines deleted...]
-        <v>901</v>
+        <v>528</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>897</v>
+        <v>524</v>
       </c>
       <c r="B211">
-        <v>9575</v>
+        <v>16773</v>
       </c>
       <c r="C211" t="s">
-        <v>902</v>
+        <v>529</v>
       </c>
       <c r="D211" t="s">
-        <v>903</v>
-[...5 lines deleted...]
-        <v>905</v>
+        <v>530</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>906</v>
+        <v>531</v>
       </c>
       <c r="B212">
-        <v>9450</v>
+        <v>16256</v>
       </c>
       <c r="C212" t="s">
-        <v>907</v>
+        <v>532</v>
       </c>
       <c r="D212" t="s">
-        <v>908</v>
-[...5 lines deleted...]
-        <v>910</v>
+        <v>533</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>906</v>
+        <v>534</v>
       </c>
       <c r="B213">
-        <v>9413</v>
+        <v>16184</v>
       </c>
       <c r="C213" t="s">
-        <v>911</v>
+        <v>535</v>
       </c>
       <c r="D213" t="s">
-        <v>912</v>
-[...5 lines deleted...]
-        <v>914</v>
+        <v>536</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>915</v>
+        <v>537</v>
       </c>
       <c r="B214">
-        <v>9327</v>
+        <v>16048</v>
       </c>
       <c r="C214" t="s">
-        <v>916</v>
+        <v>538</v>
       </c>
       <c r="D214" t="s">
-        <v>917</v>
-[...5 lines deleted...]
-        <v>919</v>
+        <v>539</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>915</v>
+        <v>537</v>
       </c>
       <c r="B215">
-        <v>9325</v>
+        <v>16020</v>
       </c>
       <c r="C215" t="s">
-        <v>920</v>
+        <v>540</v>
       </c>
       <c r="D215" t="s">
-        <v>921</v>
-[...5 lines deleted...]
-        <v>923</v>
+        <v>541</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>924</v>
+        <v>537</v>
       </c>
       <c r="B216">
-        <v>9093</v>
+        <v>16019</v>
       </c>
       <c r="C216" t="s">
-        <v>925</v>
+        <v>542</v>
       </c>
       <c r="D216" t="s">
-        <v>926</v>
-[...5 lines deleted...]
-        <v>928</v>
+        <v>543</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>924</v>
+        <v>537</v>
       </c>
       <c r="B217">
-        <v>9081</v>
+        <v>16018</v>
       </c>
       <c r="C217" t="s">
-        <v>929</v>
+        <v>544</v>
       </c>
       <c r="D217" t="s">
-        <v>930</v>
-[...5 lines deleted...]
-        <v>932</v>
+        <v>545</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>933</v>
+        <v>546</v>
       </c>
       <c r="B218">
-        <v>9017</v>
+        <v>15594</v>
       </c>
       <c r="C218" t="s">
-        <v>934</v>
+        <v>547</v>
       </c>
       <c r="D218" t="s">
-        <v>935</v>
-[...5 lines deleted...]
-        <v>937</v>
+        <v>548</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>933</v>
+        <v>546</v>
       </c>
       <c r="B219">
-        <v>9015</v>
+        <v>15592</v>
       </c>
       <c r="C219" t="s">
-        <v>938</v>
+        <v>549</v>
       </c>
       <c r="D219" t="s">
-        <v>939</v>
-[...5 lines deleted...]
-        <v>941</v>
+        <v>550</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>933</v>
+        <v>546</v>
       </c>
       <c r="B220">
-        <v>9011</v>
+        <v>15590</v>
       </c>
       <c r="C220" t="s">
-        <v>942</v>
+        <v>551</v>
       </c>
       <c r="D220" t="s">
-        <v>943</v>
-[...5 lines deleted...]
-        <v>945</v>
+        <v>552</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>933</v>
+        <v>546</v>
       </c>
       <c r="B221">
-        <v>8955</v>
+        <v>15588</v>
       </c>
       <c r="C221" t="s">
-        <v>946</v>
+        <v>553</v>
       </c>
       <c r="D221" t="s">
-        <v>947</v>
-[...5 lines deleted...]
-        <v>949</v>
+        <v>554</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>950</v>
+        <v>555</v>
       </c>
       <c r="B222">
-        <v>8906</v>
+        <v>14894</v>
       </c>
       <c r="C222" t="s">
-        <v>951</v>
+        <v>556</v>
       </c>
       <c r="D222" t="s">
-        <v>952</v>
-[...5 lines deleted...]
-        <v>954</v>
+        <v>557</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>950</v>
+        <v>555</v>
       </c>
       <c r="B223">
-        <v>8894</v>
+        <v>14892</v>
       </c>
       <c r="C223" t="s">
-        <v>955</v>
+        <v>558</v>
       </c>
       <c r="D223" t="s">
-        <v>956</v>
-[...5 lines deleted...]
-        <v>958</v>
+        <v>559</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>959</v>
+        <v>560</v>
       </c>
       <c r="B224">
-        <v>8804</v>
+        <v>14668</v>
       </c>
       <c r="C224" t="s">
-        <v>22</v>
+        <v>561</v>
       </c>
       <c r="D224" t="s">
-        <v>960</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>562</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>959</v>
+        <v>563</v>
       </c>
       <c r="B225">
-        <v>8787</v>
+        <v>13725</v>
       </c>
       <c r="C225" t="s">
-        <v>961</v>
+        <v>564</v>
       </c>
       <c r="D225" t="s">
-        <v>962</v>
-[...5 lines deleted...]
-        <v>964</v>
+        <v>565</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>965</v>
+        <v>566</v>
       </c>
       <c r="B226">
-        <v>8729</v>
+        <v>13204</v>
       </c>
       <c r="C226" t="s">
-        <v>966</v>
+        <v>567</v>
       </c>
       <c r="D226" t="s">
-        <v>967</v>
-[...5 lines deleted...]
-        <v>969</v>
+        <v>568</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>965</v>
+        <v>569</v>
       </c>
       <c r="B227">
-        <v>8663</v>
+        <v>13105</v>
       </c>
       <c r="C227" t="s">
-        <v>970</v>
+        <v>62</v>
       </c>
       <c r="D227" t="s">
-        <v>971</v>
+        <v>570</v>
       </c>
       <c r="E227" t="s">
-        <v>972</v>
-[...2 lines deleted...]
-        <v>973</v>
+        <v>62</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>974</v>
+        <v>571</v>
       </c>
       <c r="B228">
-        <v>8527</v>
+        <v>13091</v>
       </c>
       <c r="C228" t="s">
-        <v>975</v>
+        <v>572</v>
       </c>
       <c r="D228" t="s">
-        <v>976</v>
-[...5 lines deleted...]
-        <v>978</v>
+        <v>573</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>974</v>
+        <v>574</v>
       </c>
       <c r="B229">
-        <v>8515</v>
+        <v>12965</v>
       </c>
       <c r="C229" t="s">
-        <v>979</v>
+        <v>575</v>
       </c>
       <c r="D229" t="s">
-        <v>980</v>
-[...5 lines deleted...]
-        <v>982</v>
+        <v>576</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>974</v>
+        <v>577</v>
       </c>
       <c r="B230">
-        <v>8499</v>
+        <v>12600</v>
       </c>
       <c r="C230" t="s">
-        <v>983</v>
+        <v>578</v>
       </c>
       <c r="D230" t="s">
-        <v>984</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>579</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>974</v>
+        <v>577</v>
       </c>
       <c r="B231">
-        <v>8477</v>
+        <v>12595</v>
       </c>
       <c r="C231" t="s">
-        <v>987</v>
+        <v>580</v>
       </c>
       <c r="D231" t="s">
-        <v>988</v>
-[...5 lines deleted...]
-        <v>990</v>
+        <v>581</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>991</v>
+        <v>577</v>
       </c>
       <c r="B232">
-        <v>8396</v>
+        <v>12592</v>
       </c>
       <c r="C232" t="s">
-        <v>22</v>
+        <v>582</v>
       </c>
       <c r="D232" t="s">
-        <v>992</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>583</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>993</v>
+        <v>577</v>
       </c>
       <c r="B233">
-        <v>8132</v>
+        <v>12581</v>
       </c>
       <c r="C233" t="s">
-        <v>994</v>
+        <v>584</v>
       </c>
       <c r="D233" t="s">
-        <v>995</v>
-[...5 lines deleted...]
-        <v>997</v>
+        <v>585</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>998</v>
+        <v>586</v>
       </c>
       <c r="B234">
-        <v>8058</v>
+        <v>11520</v>
       </c>
       <c r="C234" t="s">
-        <v>999</v>
+        <v>587</v>
       </c>
       <c r="D234" t="s">
-        <v>1000</v>
-[...5 lines deleted...]
-        <v>1002</v>
+        <v>588</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>998</v>
+        <v>589</v>
       </c>
       <c r="B235">
-        <v>8035</v>
+        <v>11091</v>
       </c>
       <c r="C235" t="s">
-        <v>1003</v>
+        <v>590</v>
       </c>
       <c r="D235" t="s">
-        <v>1004</v>
-[...5 lines deleted...]
-        <v>1006</v>
+        <v>591</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>1007</v>
+        <v>592</v>
       </c>
       <c r="B236">
-        <v>7933</v>
+        <v>10050</v>
       </c>
       <c r="C236" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D236" t="s">
-        <v>1008</v>
+        <v>593</v>
       </c>
       <c r="E236" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>1007</v>
+        <v>592</v>
       </c>
       <c r="B237">
-        <v>7931</v>
+        <v>10049</v>
       </c>
       <c r="C237" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D237" t="s">
-        <v>1009</v>
+        <v>594</v>
       </c>
       <c r="E237" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>1010</v>
+        <v>595</v>
       </c>
       <c r="B238">
-        <v>7858</v>
+        <v>9861</v>
       </c>
       <c r="C238" t="s">
-        <v>22</v>
+        <v>596</v>
       </c>
       <c r="D238" t="s">
-        <v>1011</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>597</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>1010</v>
+        <v>595</v>
       </c>
       <c r="B239">
-        <v>7820</v>
+        <v>9858</v>
       </c>
       <c r="C239" t="s">
-        <v>22</v>
+        <v>598</v>
       </c>
       <c r="D239" t="s">
-        <v>1012</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>599</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>1013</v>
+        <v>595</v>
       </c>
       <c r="B240">
-        <v>7798</v>
+        <v>9853</v>
       </c>
       <c r="C240" t="s">
-        <v>22</v>
+        <v>600</v>
       </c>
       <c r="D240" t="s">
-        <v>1014</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>601</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>1013</v>
+        <v>595</v>
       </c>
       <c r="B241">
-        <v>7788</v>
+        <v>9808</v>
       </c>
       <c r="C241" t="s">
-        <v>22</v>
+        <v>602</v>
       </c>
       <c r="D241" t="s">
-        <v>1015</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>603</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>1013</v>
+        <v>604</v>
       </c>
       <c r="B242">
-        <v>7787</v>
+        <v>9578</v>
       </c>
       <c r="C242" t="s">
-        <v>22</v>
+        <v>605</v>
       </c>
       <c r="D242" t="s">
-        <v>1016</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>606</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>1013</v>
+        <v>604</v>
       </c>
       <c r="B243">
-        <v>7786</v>
+        <v>9575</v>
       </c>
       <c r="C243" t="s">
-        <v>22</v>
+        <v>607</v>
       </c>
       <c r="D243" t="s">
-        <v>1017</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>608</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>1013</v>
+        <v>609</v>
       </c>
       <c r="B244">
-        <v>7785</v>
+        <v>9450</v>
       </c>
       <c r="C244" t="s">
-        <v>22</v>
+        <v>610</v>
       </c>
       <c r="D244" t="s">
-        <v>1018</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>611</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>1013</v>
+        <v>609</v>
       </c>
       <c r="B245">
-        <v>7780</v>
+        <v>9413</v>
       </c>
       <c r="C245" t="s">
-        <v>22</v>
+        <v>612</v>
       </c>
       <c r="D245" t="s">
-        <v>1019</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>613</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>1020</v>
+        <v>614</v>
       </c>
       <c r="B246">
-        <v>7778</v>
+        <v>9327</v>
       </c>
       <c r="C246" t="s">
-        <v>22</v>
+        <v>615</v>
       </c>
       <c r="D246" t="s">
-        <v>1021</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>616</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>1022</v>
+        <v>614</v>
       </c>
       <c r="B247">
-        <v>7737</v>
+        <v>9325</v>
       </c>
       <c r="C247" t="s">
-        <v>22</v>
+        <v>617</v>
       </c>
       <c r="D247" t="s">
-        <v>1023</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>618</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>1022</v>
+        <v>619</v>
       </c>
       <c r="B248">
-        <v>7736</v>
+        <v>9093</v>
       </c>
       <c r="C248" t="s">
-        <v>22</v>
+        <v>620</v>
       </c>
       <c r="D248" t="s">
-        <v>1024</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>621</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>1022</v>
+        <v>619</v>
       </c>
       <c r="B249">
-        <v>7733</v>
+        <v>9081</v>
       </c>
       <c r="C249" t="s">
-        <v>22</v>
+        <v>622</v>
       </c>
       <c r="D249" t="s">
-        <v>1025</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>623</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>1022</v>
+        <v>624</v>
       </c>
       <c r="B250">
-        <v>7732</v>
+        <v>9017</v>
       </c>
       <c r="C250" t="s">
-        <v>22</v>
+        <v>625</v>
       </c>
       <c r="D250" t="s">
-        <v>1026</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>626</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>1022</v>
+        <v>624</v>
       </c>
       <c r="B251">
-        <v>7730</v>
+        <v>9015</v>
       </c>
       <c r="C251" t="s">
-        <v>22</v>
+        <v>627</v>
       </c>
       <c r="D251" t="s">
-        <v>1027</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>628</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>1022</v>
+        <v>624</v>
       </c>
       <c r="B252">
-        <v>7729</v>
+        <v>9011</v>
       </c>
       <c r="C252" t="s">
-        <v>22</v>
+        <v>629</v>
       </c>
       <c r="D252" t="s">
-        <v>1028</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>630</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>1022</v>
+        <v>624</v>
       </c>
       <c r="B253">
-        <v>7728</v>
+        <v>8955</v>
       </c>
       <c r="C253" t="s">
-        <v>22</v>
+        <v>631</v>
       </c>
       <c r="D253" t="s">
-        <v>1029</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>632</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>1022</v>
+        <v>633</v>
       </c>
       <c r="B254">
-        <v>7726</v>
+        <v>8906</v>
       </c>
       <c r="C254" t="s">
-        <v>1030</v>
+        <v>634</v>
       </c>
       <c r="D254" t="s">
-        <v>1031</v>
-[...5 lines deleted...]
-        <v>1033</v>
+        <v>635</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>1034</v>
+        <v>633</v>
       </c>
       <c r="B255">
-        <v>7641</v>
+        <v>8894</v>
       </c>
       <c r="C255" t="s">
-        <v>1035</v>
+        <v>636</v>
       </c>
       <c r="D255" t="s">
-        <v>1036</v>
-[...5 lines deleted...]
-        <v>1038</v>
+        <v>637</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>1034</v>
+        <v>638</v>
       </c>
       <c r="B256">
-        <v>7638</v>
+        <v>8804</v>
       </c>
       <c r="C256" t="s">
-        <v>1039</v>
+        <v>62</v>
       </c>
       <c r="D256" t="s">
-        <v>1040</v>
+        <v>639</v>
       </c>
       <c r="E256" t="s">
-        <v>1041</v>
-[...2 lines deleted...]
-        <v>1042</v>
+        <v>62</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>1034</v>
+        <v>638</v>
       </c>
       <c r="B257">
-        <v>7598</v>
+        <v>8787</v>
       </c>
       <c r="C257" t="s">
-        <v>1043</v>
+        <v>640</v>
       </c>
       <c r="D257" t="s">
-        <v>1044</v>
-[...5 lines deleted...]
-        <v>1046</v>
+        <v>641</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>1034</v>
+        <v>642</v>
       </c>
       <c r="B258">
-        <v>7593</v>
+        <v>8729</v>
       </c>
       <c r="C258" t="s">
-        <v>1047</v>
+        <v>643</v>
       </c>
       <c r="D258" t="s">
-        <v>1048</v>
-[...5 lines deleted...]
-        <v>1050</v>
+        <v>644</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>1051</v>
+        <v>642</v>
       </c>
       <c r="B259">
-        <v>7469</v>
+        <v>8663</v>
       </c>
       <c r="C259" t="s">
-        <v>1052</v>
+        <v>645</v>
       </c>
       <c r="D259" t="s">
-        <v>1053</v>
-[...5 lines deleted...]
-        <v>1055</v>
+        <v>646</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>1051</v>
+        <v>647</v>
       </c>
       <c r="B260">
-        <v>7465</v>
+        <v>8527</v>
       </c>
       <c r="C260" t="s">
-        <v>1056</v>
+        <v>648</v>
       </c>
       <c r="D260" t="s">
-        <v>1057</v>
-[...5 lines deleted...]
-        <v>1059</v>
+        <v>649</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>1051</v>
+        <v>647</v>
       </c>
       <c r="B261">
-        <v>7460</v>
+        <v>8515</v>
       </c>
       <c r="C261" t="s">
-        <v>1060</v>
+        <v>650</v>
       </c>
       <c r="D261" t="s">
-        <v>1061</v>
-[...5 lines deleted...]
-        <v>1063</v>
+        <v>651</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>1064</v>
+        <v>647</v>
       </c>
       <c r="B262">
-        <v>7215</v>
+        <v>8499</v>
       </c>
       <c r="C262" t="s">
-        <v>1065</v>
+        <v>652</v>
       </c>
       <c r="D262" t="s">
-        <v>1066</v>
-[...5 lines deleted...]
-        <v>1068</v>
+        <v>653</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>1064</v>
+        <v>647</v>
       </c>
       <c r="B263">
-        <v>7205</v>
+        <v>8477</v>
       </c>
       <c r="C263" t="s">
-        <v>1069</v>
+        <v>654</v>
       </c>
       <c r="D263" t="s">
-        <v>1070</v>
-[...5 lines deleted...]
-        <v>1072</v>
+        <v>655</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>1073</v>
+        <v>656</v>
       </c>
       <c r="B264">
-        <v>7092</v>
+        <v>8396</v>
       </c>
       <c r="C264" t="s">
-        <v>1074</v>
+        <v>62</v>
       </c>
       <c r="D264" t="s">
-        <v>1075</v>
+        <v>657</v>
       </c>
       <c r="E264" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>1077</v>
+        <v>62</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>1078</v>
+        <v>658</v>
       </c>
       <c r="B265">
-        <v>6949</v>
+        <v>8132</v>
       </c>
       <c r="C265" t="s">
-        <v>1079</v>
+        <v>659</v>
       </c>
       <c r="D265" t="s">
-        <v>1080</v>
-[...5 lines deleted...]
-        <v>1082</v>
+        <v>660</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>1083</v>
+        <v>661</v>
       </c>
       <c r="B266">
-        <v>6737</v>
+        <v>8058</v>
       </c>
       <c r="C266" t="s">
-        <v>1084</v>
+        <v>662</v>
       </c>
       <c r="D266" t="s">
-        <v>1085</v>
-[...5 lines deleted...]
-        <v>1087</v>
+        <v>663</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>1088</v>
+        <v>661</v>
       </c>
       <c r="B267">
-        <v>6588</v>
+        <v>8035</v>
       </c>
       <c r="C267" t="s">
-        <v>1089</v>
+        <v>664</v>
       </c>
       <c r="D267" t="s">
-        <v>1090</v>
-[...5 lines deleted...]
-        <v>1092</v>
+        <v>665</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>1093</v>
+        <v>666</v>
       </c>
       <c r="B268">
-        <v>6514</v>
+        <v>7933</v>
       </c>
       <c r="C268" t="s">
-        <v>1094</v>
+        <v>62</v>
       </c>
       <c r="D268" t="s">
-        <v>1095</v>
+        <v>667</v>
       </c>
       <c r="E268" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>1097</v>
+        <v>62</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>1098</v>
+        <v>666</v>
       </c>
       <c r="B269">
-        <v>6261</v>
+        <v>7931</v>
       </c>
       <c r="C269" t="s">
-        <v>1099</v>
+        <v>62</v>
       </c>
       <c r="D269" t="s">
-        <v>1100</v>
+        <v>668</v>
       </c>
       <c r="E269" t="s">
-        <v>1101</v>
-[...2 lines deleted...]
-        <v>1102</v>
+        <v>62</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>1103</v>
+        <v>669</v>
       </c>
       <c r="B270">
-        <v>6141</v>
+        <v>7858</v>
       </c>
       <c r="C270" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D270" t="s">
-        <v>1104</v>
+        <v>670</v>
       </c>
       <c r="E270" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>1103</v>
+        <v>669</v>
       </c>
       <c r="B271">
-        <v>6136</v>
+        <v>7820</v>
       </c>
       <c r="C271" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D271" t="s">
-        <v>1105</v>
+        <v>671</v>
       </c>
       <c r="E271" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>1106</v>
+        <v>672</v>
       </c>
       <c r="B272">
-        <v>6064</v>
+        <v>7798</v>
       </c>
       <c r="C272" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D272" t="s">
-        <v>1107</v>
+        <v>673</v>
       </c>
       <c r="E272" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>1106</v>
+        <v>672</v>
       </c>
       <c r="B273">
-        <v>6062</v>
+        <v>7788</v>
       </c>
       <c r="C273" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D273" t="s">
-        <v>1108</v>
+        <v>674</v>
       </c>
       <c r="E273" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>1106</v>
+        <v>672</v>
       </c>
       <c r="B274">
-        <v>6039</v>
+        <v>7787</v>
       </c>
       <c r="C274" t="s">
-        <v>1109</v>
+        <v>62</v>
       </c>
       <c r="D274" t="s">
-        <v>1110</v>
+        <v>675</v>
       </c>
       <c r="E274" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-        <v>1112</v>
+        <v>62</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>1106</v>
+        <v>672</v>
       </c>
       <c r="B275">
-        <v>5994</v>
+        <v>7786</v>
       </c>
       <c r="C275" t="s">
-        <v>1113</v>
+        <v>62</v>
       </c>
       <c r="D275" t="s">
-        <v>1114</v>
+        <v>676</v>
       </c>
       <c r="E275" t="s">
-        <v>1115</v>
-[...2 lines deleted...]
-        <v>1116</v>
+        <v>62</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>1106</v>
+        <v>672</v>
       </c>
       <c r="B276">
-        <v>5978</v>
+        <v>7785</v>
       </c>
       <c r="C276" t="s">
-        <v>1117</v>
+        <v>62</v>
       </c>
       <c r="D276" t="s">
-        <v>1118</v>
+        <v>677</v>
       </c>
       <c r="E276" t="s">
-        <v>1119</v>
-[...2 lines deleted...]
-        <v>1120</v>
+        <v>62</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>1121</v>
+        <v>672</v>
       </c>
       <c r="B277">
-        <v>5946</v>
+        <v>7780</v>
       </c>
       <c r="C277" t="s">
-        <v>1122</v>
+        <v>62</v>
       </c>
       <c r="D277" t="s">
-        <v>1123</v>
+        <v>678</v>
       </c>
       <c r="E277" t="s">
-        <v>1124</v>
-[...2 lines deleted...]
-        <v>1125</v>
+        <v>62</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>1121</v>
+        <v>679</v>
       </c>
       <c r="B278">
-        <v>5942</v>
+        <v>7778</v>
       </c>
       <c r="C278" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D278" t="s">
-        <v>1126</v>
+        <v>680</v>
       </c>
       <c r="E278" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>1121</v>
+        <v>681</v>
       </c>
       <c r="B279">
-        <v>5941</v>
+        <v>7737</v>
       </c>
       <c r="C279" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D279" t="s">
-        <v>1127</v>
+        <v>682</v>
       </c>
       <c r="E279" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>1121</v>
+        <v>681</v>
       </c>
       <c r="B280">
-        <v>5940</v>
+        <v>7736</v>
       </c>
       <c r="C280" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D280" t="s">
-        <v>1128</v>
+        <v>683</v>
       </c>
       <c r="E280" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>1121</v>
+        <v>681</v>
       </c>
       <c r="B281">
-        <v>5938</v>
+        <v>7733</v>
       </c>
       <c r="C281" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D281" t="s">
-        <v>1129</v>
+        <v>684</v>
       </c>
       <c r="E281" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>1121</v>
+        <v>681</v>
       </c>
       <c r="B282">
-        <v>5936</v>
+        <v>7732</v>
       </c>
       <c r="C282" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D282" t="s">
-        <v>1130</v>
+        <v>685</v>
       </c>
       <c r="E282" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>1121</v>
+        <v>681</v>
       </c>
       <c r="B283">
-        <v>5933</v>
+        <v>7730</v>
       </c>
       <c r="C283" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D283" t="s">
-        <v>1131</v>
+        <v>686</v>
       </c>
       <c r="E283" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>1121</v>
+        <v>681</v>
       </c>
       <c r="B284">
-        <v>5913</v>
+        <v>7729</v>
       </c>
       <c r="C284" t="s">
-        <v>1132</v>
+        <v>62</v>
       </c>
       <c r="D284" t="s">
-        <v>1133</v>
+        <v>687</v>
       </c>
       <c r="E284" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>1135</v>
+        <v>62</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>1121</v>
+        <v>681</v>
       </c>
       <c r="B285">
-        <v>5904</v>
+        <v>7728</v>
       </c>
       <c r="C285" t="s">
-        <v>1136</v>
+        <v>62</v>
       </c>
       <c r="D285" t="s">
-        <v>1137</v>
+        <v>688</v>
       </c>
       <c r="E285" t="s">
-        <v>1138</v>
-[...2 lines deleted...]
-        <v>1139</v>
+        <v>62</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>1121</v>
+        <v>681</v>
       </c>
       <c r="B286">
-        <v>5876</v>
+        <v>7726</v>
       </c>
       <c r="C286" t="s">
-        <v>1140</v>
+        <v>689</v>
       </c>
       <c r="D286" t="s">
-        <v>1141</v>
-[...5 lines deleted...]
-        <v>1143</v>
+        <v>690</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>1121</v>
+        <v>691</v>
       </c>
       <c r="B287">
-        <v>5861</v>
+        <v>7641</v>
       </c>
       <c r="C287" t="s">
-        <v>1144</v>
+        <v>692</v>
       </c>
       <c r="D287" t="s">
-        <v>1145</v>
-[...5 lines deleted...]
-        <v>1147</v>
+        <v>693</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>1121</v>
+        <v>691</v>
       </c>
       <c r="B288">
-        <v>5852</v>
+        <v>7638</v>
       </c>
       <c r="C288" t="s">
-        <v>22</v>
+        <v>694</v>
       </c>
       <c r="D288" t="s">
-        <v>1148</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>695</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>1121</v>
+        <v>691</v>
       </c>
       <c r="B289">
-        <v>5845</v>
+        <v>7598</v>
       </c>
       <c r="C289" t="s">
-        <v>22</v>
+        <v>696</v>
       </c>
       <c r="D289" t="s">
-        <v>1149</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>697</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>1121</v>
+        <v>691</v>
       </c>
       <c r="B290">
-        <v>5842</v>
+        <v>7593</v>
       </c>
       <c r="C290" t="s">
-        <v>22</v>
+        <v>698</v>
       </c>
       <c r="D290" t="s">
-        <v>1150</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>699</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F290" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>1121</v>
+        <v>700</v>
       </c>
       <c r="B291">
-        <v>5838</v>
+        <v>7469</v>
       </c>
       <c r="C291" t="s">
-        <v>22</v>
+        <v>701</v>
       </c>
       <c r="D291" t="s">
-        <v>1151</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>702</v>
+      </c>
+      <c r="E291" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F291" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>1121</v>
+        <v>700</v>
       </c>
       <c r="B292">
-        <v>5825</v>
+        <v>7465</v>
       </c>
       <c r="C292" t="s">
-        <v>22</v>
+        <v>703</v>
       </c>
       <c r="D292" t="s">
-        <v>1152</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>704</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>1121</v>
+        <v>700</v>
       </c>
       <c r="B293">
-        <v>5824</v>
+        <v>7460</v>
       </c>
       <c r="C293" t="s">
-        <v>22</v>
+        <v>705</v>
       </c>
       <c r="D293" t="s">
-        <v>1153</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>706</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>1121</v>
+        <v>707</v>
       </c>
       <c r="B294">
-        <v>5822</v>
+        <v>7215</v>
       </c>
       <c r="C294" t="s">
-        <v>22</v>
+        <v>708</v>
       </c>
       <c r="D294" t="s">
-        <v>1154</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>709</v>
+      </c>
+      <c r="E294" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>1121</v>
+        <v>707</v>
       </c>
       <c r="B295">
-        <v>5808</v>
+        <v>7205</v>
       </c>
       <c r="C295" t="s">
-        <v>22</v>
+        <v>710</v>
       </c>
       <c r="D295" t="s">
-        <v>1155</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>711</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F295" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>1156</v>
+        <v>712</v>
       </c>
       <c r="B296">
-        <v>5943</v>
+        <v>7092</v>
       </c>
       <c r="C296" t="s">
-        <v>22</v>
+        <v>713</v>
       </c>
       <c r="D296" t="s">
-        <v>1157</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>714</v>
+      </c>
+      <c r="E296" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F296" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>1156</v>
+        <v>715</v>
       </c>
       <c r="B297">
-        <v>5939</v>
+        <v>6949</v>
       </c>
       <c r="C297" t="s">
-        <v>22</v>
+        <v>716</v>
       </c>
       <c r="D297" t="s">
-        <v>1158</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>717</v>
+      </c>
+      <c r="E297" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F297" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>1156</v>
+        <v>718</v>
       </c>
       <c r="B298">
-        <v>5937</v>
+        <v>6737</v>
       </c>
       <c r="C298" t="s">
-        <v>22</v>
+        <v>719</v>
       </c>
       <c r="D298" t="s">
-        <v>1159</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>720</v>
+      </c>
+      <c r="E298" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F298" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>1156</v>
+        <v>721</v>
       </c>
       <c r="B299">
-        <v>5935</v>
+        <v>6588</v>
       </c>
       <c r="C299" t="s">
-        <v>22</v>
+        <v>722</v>
       </c>
       <c r="D299" t="s">
-        <v>1160</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>723</v>
+      </c>
+      <c r="E299" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F299" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>1156</v>
+        <v>724</v>
       </c>
       <c r="B300">
-        <v>5934</v>
+        <v>6514</v>
       </c>
       <c r="C300" t="s">
-        <v>22</v>
+        <v>725</v>
       </c>
       <c r="D300" t="s">
-        <v>1161</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>726</v>
+      </c>
+      <c r="E300" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F300" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>1156</v>
+        <v>727</v>
       </c>
       <c r="B301">
-        <v>5823</v>
+        <v>6261</v>
       </c>
       <c r="C301" t="s">
-        <v>22</v>
+        <v>728</v>
       </c>
       <c r="D301" t="s">
-        <v>1162</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>729</v>
+      </c>
+      <c r="E301" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F301" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>1163</v>
+        <v>730</v>
       </c>
       <c r="B302">
-        <v>5810</v>
+        <v>6141</v>
       </c>
       <c r="C302" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D302" t="s">
-        <v>1164</v>
+        <v>731</v>
       </c>
       <c r="E302" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F302" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>1163</v>
+        <v>730</v>
       </c>
       <c r="B303">
-        <v>5809</v>
+        <v>6136</v>
       </c>
       <c r="C303" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D303" t="s">
-        <v>1165</v>
+        <v>732</v>
       </c>
       <c r="E303" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F303" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>1163</v>
+        <v>733</v>
       </c>
       <c r="B304">
-        <v>5800</v>
+        <v>6064</v>
       </c>
       <c r="C304" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D304" t="s">
-        <v>1166</v>
+        <v>734</v>
       </c>
       <c r="E304" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F304" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>1163</v>
+        <v>733</v>
       </c>
       <c r="B305">
-        <v>5790</v>
+        <v>6062</v>
       </c>
       <c r="C305" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D305" t="s">
-        <v>1167</v>
+        <v>735</v>
       </c>
       <c r="E305" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F305" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>1163</v>
+        <v>733</v>
       </c>
       <c r="B306">
-        <v>5788</v>
+        <v>6039</v>
       </c>
       <c r="C306" t="s">
-        <v>22</v>
+        <v>736</v>
       </c>
       <c r="D306" t="s">
-        <v>1168</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>737</v>
+      </c>
+      <c r="E306" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F306" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>1163</v>
+        <v>733</v>
       </c>
       <c r="B307">
-        <v>5787</v>
+        <v>5994</v>
       </c>
       <c r="C307" t="s">
-        <v>22</v>
+        <v>738</v>
       </c>
       <c r="D307" t="s">
-        <v>1169</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>739</v>
+      </c>
+      <c r="E307" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F307" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>1163</v>
+        <v>733</v>
       </c>
       <c r="B308">
-        <v>5783</v>
+        <v>5978</v>
       </c>
       <c r="C308" t="s">
-        <v>1170</v>
+        <v>740</v>
       </c>
       <c r="D308" t="s">
-        <v>1171</v>
-[...5 lines deleted...]
-        <v>1173</v>
+        <v>741</v>
+      </c>
+      <c r="E308" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F308" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>1163</v>
+        <v>742</v>
       </c>
       <c r="B309">
-        <v>5782</v>
+        <v>5946</v>
       </c>
       <c r="C309" t="s">
-        <v>22</v>
+        <v>743</v>
       </c>
       <c r="D309" t="s">
-        <v>1174</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>744</v>
+      </c>
+      <c r="E309" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F309" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>1163</v>
+        <v>742</v>
       </c>
       <c r="B310">
-        <v>5781</v>
+        <v>5942</v>
       </c>
       <c r="C310" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D310" t="s">
-        <v>1175</v>
+        <v>745</v>
       </c>
       <c r="E310" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F310" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>1163</v>
+        <v>742</v>
       </c>
       <c r="B311">
-        <v>5774</v>
+        <v>5941</v>
       </c>
       <c r="C311" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D311" t="s">
-        <v>1176</v>
+        <v>746</v>
       </c>
       <c r="E311" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F311" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>1163</v>
+        <v>742</v>
       </c>
       <c r="B312">
-        <v>5768</v>
+        <v>5940</v>
       </c>
       <c r="C312" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D312" t="s">
-        <v>1177</v>
+        <v>747</v>
       </c>
       <c r="E312" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F312" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>1163</v>
+        <v>742</v>
       </c>
       <c r="B313">
-        <v>5767</v>
+        <v>5938</v>
       </c>
       <c r="C313" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D313" t="s">
-        <v>1178</v>
+        <v>748</v>
       </c>
       <c r="E313" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F313" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>1163</v>
+        <v>742</v>
       </c>
       <c r="B314">
-        <v>5765</v>
+        <v>5936</v>
       </c>
       <c r="C314" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D314" t="s">
-        <v>1179</v>
+        <v>749</v>
       </c>
       <c r="E314" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F314" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>1163</v>
+        <v>742</v>
       </c>
       <c r="B315">
-        <v>5764</v>
+        <v>5933</v>
       </c>
       <c r="C315" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D315" t="s">
-        <v>1180</v>
+        <v>750</v>
       </c>
       <c r="E315" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F315" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>1163</v>
+        <v>742</v>
       </c>
       <c r="B316">
-        <v>5763</v>
+        <v>5913</v>
       </c>
       <c r="C316" t="s">
-        <v>22</v>
+        <v>751</v>
       </c>
       <c r="D316" t="s">
-        <v>1181</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>752</v>
+      </c>
+      <c r="E316" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F316" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>1163</v>
+        <v>742</v>
       </c>
       <c r="B317">
-        <v>5762</v>
+        <v>5904</v>
       </c>
       <c r="C317" t="s">
-        <v>22</v>
+        <v>753</v>
       </c>
       <c r="D317" t="s">
-        <v>1182</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>754</v>
+      </c>
+      <c r="E317" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F317" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>1163</v>
+        <v>742</v>
       </c>
       <c r="B318">
-        <v>5761</v>
+        <v>5876</v>
       </c>
       <c r="C318" t="s">
-        <v>22</v>
+        <v>755</v>
       </c>
       <c r="D318" t="s">
-        <v>1183</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>756</v>
+      </c>
+      <c r="E318" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F318" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>1163</v>
+        <v>742</v>
       </c>
       <c r="B319">
-        <v>5760</v>
+        <v>5861</v>
       </c>
       <c r="C319" t="s">
-        <v>22</v>
+        <v>757</v>
       </c>
       <c r="D319" t="s">
-        <v>1184</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>758</v>
+      </c>
+      <c r="E319" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F319" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>1163</v>
+        <v>742</v>
       </c>
       <c r="B320">
-        <v>5759</v>
+        <v>5852</v>
       </c>
       <c r="C320" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D320" t="s">
-        <v>1185</v>
+        <v>759</v>
       </c>
       <c r="E320" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F320" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>1163</v>
+        <v>742</v>
       </c>
       <c r="B321">
-        <v>5758</v>
+        <v>5845</v>
       </c>
       <c r="C321" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D321" t="s">
-        <v>1186</v>
+        <v>760</v>
       </c>
       <c r="E321" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F321" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>1163</v>
+        <v>742</v>
       </c>
       <c r="B322">
-        <v>5757</v>
+        <v>5842</v>
       </c>
       <c r="C322" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D322" t="s">
-        <v>1187</v>
+        <v>761</v>
       </c>
       <c r="E322" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F322" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>1163</v>
+        <v>742</v>
       </c>
       <c r="B323">
-        <v>5756</v>
+        <v>5838</v>
       </c>
       <c r="C323" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D323" t="s">
-        <v>1188</v>
+        <v>762</v>
       </c>
       <c r="E323" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F323" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>1189</v>
+        <v>742</v>
       </c>
       <c r="B324">
-        <v>5708</v>
+        <v>5825</v>
       </c>
       <c r="C324" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D324" t="s">
-        <v>1190</v>
+        <v>763</v>
       </c>
       <c r="E324" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F324" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>1189</v>
+        <v>742</v>
       </c>
       <c r="B325">
-        <v>5706</v>
+        <v>5824</v>
       </c>
       <c r="C325" t="s">
-        <v>1191</v>
+        <v>62</v>
       </c>
       <c r="D325" t="s">
-        <v>1192</v>
+        <v>764</v>
       </c>
       <c r="E325" t="s">
-        <v>1193</v>
-[...2 lines deleted...]
-        <v>1194</v>
+        <v>62</v>
+      </c>
+      <c r="F325" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>1189</v>
+        <v>742</v>
       </c>
       <c r="B326">
-        <v>5697</v>
+        <v>5822</v>
       </c>
       <c r="C326" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D326" t="s">
-        <v>1195</v>
+        <v>765</v>
       </c>
       <c r="E326" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F326" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>1189</v>
+        <v>742</v>
       </c>
       <c r="B327">
-        <v>5684</v>
+        <v>5808</v>
       </c>
       <c r="C327" t="s">
-        <v>1196</v>
+        <v>62</v>
       </c>
       <c r="D327" t="s">
-        <v>1197</v>
+        <v>766</v>
       </c>
       <c r="E327" t="s">
-        <v>1198</v>
-[...2 lines deleted...]
-        <v>1199</v>
+        <v>62</v>
+      </c>
+      <c r="F327" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>1189</v>
+        <v>767</v>
       </c>
       <c r="B328">
-        <v>5678</v>
+        <v>5943</v>
       </c>
       <c r="C328" t="s">
-        <v>1200</v>
+        <v>62</v>
       </c>
       <c r="D328" t="s">
-        <v>1201</v>
+        <v>768</v>
       </c>
       <c r="E328" t="s">
-        <v>1202</v>
-[...2 lines deleted...]
-        <v>1203</v>
+        <v>62</v>
+      </c>
+      <c r="F328" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>1189</v>
+        <v>767</v>
       </c>
       <c r="B329">
-        <v>5658</v>
+        <v>5939</v>
       </c>
       <c r="C329" t="s">
-        <v>1204</v>
+        <v>62</v>
       </c>
       <c r="D329" t="s">
-        <v>1205</v>
+        <v>769</v>
       </c>
       <c r="E329" t="s">
-        <v>1206</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>62</v>
+      </c>
+      <c r="F329" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>1208</v>
+        <v>767</v>
       </c>
       <c r="B330">
-        <v>5470</v>
+        <v>5937</v>
       </c>
       <c r="C330" t="s">
-        <v>1209</v>
+        <v>62</v>
       </c>
       <c r="D330" t="s">
-        <v>1210</v>
+        <v>770</v>
       </c>
       <c r="E330" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>1212</v>
+        <v>62</v>
+      </c>
+      <c r="F330" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="331" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>1208</v>
+        <v>767</v>
       </c>
       <c r="B331">
-        <v>5449</v>
+        <v>5935</v>
       </c>
       <c r="C331" t="s">
-        <v>1213</v>
+        <v>62</v>
       </c>
       <c r="D331" t="s">
-        <v>1214</v>
+        <v>771</v>
       </c>
       <c r="E331" t="s">
-        <v>1215</v>
-[...2 lines deleted...]
-        <v>1216</v>
+        <v>62</v>
+      </c>
+      <c r="F331" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>1208</v>
+        <v>767</v>
       </c>
       <c r="B332">
-        <v>5432</v>
+        <v>5934</v>
       </c>
       <c r="C332" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D332" t="s">
-        <v>1217</v>
+        <v>772</v>
       </c>
       <c r="E332" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F332" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>1208</v>
+        <v>767</v>
       </c>
       <c r="B333">
-        <v>5431</v>
+        <v>5823</v>
       </c>
       <c r="C333" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D333" t="s">
-        <v>1218</v>
+        <v>773</v>
       </c>
       <c r="E333" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F333" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>1208</v>
+        <v>774</v>
       </c>
       <c r="B334">
-        <v>5429</v>
+        <v>5810</v>
       </c>
       <c r="C334" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D334" t="s">
-        <v>1219</v>
+        <v>775</v>
       </c>
       <c r="E334" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F334" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>1208</v>
+        <v>774</v>
       </c>
       <c r="B335">
-        <v>5428</v>
+        <v>5809</v>
       </c>
       <c r="C335" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D335" t="s">
-        <v>1220</v>
+        <v>776</v>
       </c>
       <c r="E335" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F335" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>1208</v>
+        <v>774</v>
       </c>
       <c r="B336">
-        <v>5426</v>
+        <v>5800</v>
       </c>
       <c r="C336" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D336" t="s">
-        <v>1221</v>
+        <v>777</v>
       </c>
       <c r="E336" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F336" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>1208</v>
+        <v>774</v>
       </c>
       <c r="B337">
-        <v>5423</v>
+        <v>5790</v>
       </c>
       <c r="C337" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D337" t="s">
-        <v>1222</v>
+        <v>778</v>
       </c>
       <c r="E337" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F337" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>1208</v>
+        <v>774</v>
       </c>
       <c r="B338">
-        <v>5416</v>
+        <v>5788</v>
       </c>
       <c r="C338" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D338" t="s">
-        <v>1223</v>
+        <v>779</v>
       </c>
       <c r="E338" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F338" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="339" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>1208</v>
+        <v>774</v>
       </c>
       <c r="B339">
-        <v>5410</v>
+        <v>5787</v>
       </c>
       <c r="C339" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D339" t="s">
-        <v>1224</v>
+        <v>780</v>
       </c>
       <c r="E339" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F339" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>1208</v>
+        <v>774</v>
       </c>
       <c r="B340">
-        <v>5406</v>
+        <v>5783</v>
       </c>
       <c r="C340" t="s">
-        <v>22</v>
+        <v>781</v>
       </c>
       <c r="D340" t="s">
-        <v>1225</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>782</v>
+      </c>
+      <c r="E340" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F340" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>1208</v>
+        <v>774</v>
       </c>
       <c r="B341">
-        <v>5402</v>
+        <v>5782</v>
       </c>
       <c r="C341" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D341" t="s">
-        <v>1226</v>
+        <v>783</v>
       </c>
       <c r="E341" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F341" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>1208</v>
+        <v>774</v>
       </c>
       <c r="B342">
-        <v>5399</v>
+        <v>5781</v>
       </c>
       <c r="C342" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D342" t="s">
-        <v>1227</v>
+        <v>784</v>
       </c>
       <c r="E342" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F342" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>1208</v>
+        <v>774</v>
       </c>
       <c r="B343">
-        <v>5396</v>
+        <v>5774</v>
       </c>
       <c r="C343" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D343" t="s">
-        <v>1228</v>
+        <v>785</v>
       </c>
       <c r="E343" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F343" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="344" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>1208</v>
+        <v>774</v>
       </c>
       <c r="B344">
-        <v>5395</v>
+        <v>5768</v>
       </c>
       <c r="C344" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D344" t="s">
-        <v>1229</v>
+        <v>786</v>
       </c>
       <c r="E344" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F344" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="345" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>1230</v>
+        <v>774</v>
       </c>
       <c r="B345">
-        <v>5363</v>
+        <v>5767</v>
       </c>
       <c r="C345" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D345" t="s">
-        <v>1231</v>
+        <v>787</v>
       </c>
       <c r="E345" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F345" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="346" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>1230</v>
+        <v>774</v>
       </c>
       <c r="B346">
-        <v>5362</v>
+        <v>5765</v>
       </c>
       <c r="C346" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D346" t="s">
-        <v>1232</v>
+        <v>788</v>
       </c>
       <c r="E346" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F346" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>1230</v>
+        <v>774</v>
       </c>
       <c r="B347">
-        <v>5361</v>
+        <v>5764</v>
       </c>
       <c r="C347" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D347" t="s">
-        <v>1233</v>
+        <v>789</v>
       </c>
       <c r="E347" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F347" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>1234</v>
+        <v>774</v>
       </c>
       <c r="B348">
-        <v>5224</v>
+        <v>5763</v>
       </c>
       <c r="C348" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D348" t="s">
-        <v>1235</v>
+        <v>790</v>
       </c>
       <c r="E348" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F348" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="349" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>1236</v>
+        <v>774</v>
       </c>
       <c r="B349">
-        <v>5173</v>
+        <v>5762</v>
       </c>
       <c r="C349" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D349" t="s">
-        <v>1237</v>
+        <v>791</v>
       </c>
       <c r="E349" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F349" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="350" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
-        <v>1238</v>
+        <v>774</v>
       </c>
       <c r="B350">
-        <v>5022</v>
+        <v>5761</v>
       </c>
       <c r="C350" t="s">
-        <v>1239</v>
+        <v>62</v>
       </c>
       <c r="D350" t="s">
-        <v>1240</v>
+        <v>792</v>
       </c>
       <c r="E350" t="s">
-        <v>1241</v>
-[...2 lines deleted...]
-        <v>1242</v>
+        <v>62</v>
+      </c>
+      <c r="F350" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="351" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>1238</v>
+        <v>774</v>
       </c>
       <c r="B351">
-        <v>5017</v>
+        <v>5760</v>
       </c>
       <c r="C351" t="s">
-        <v>1243</v>
+        <v>62</v>
       </c>
       <c r="D351" t="s">
-        <v>1244</v>
+        <v>793</v>
       </c>
       <c r="E351" t="s">
-        <v>1245</v>
-[...2 lines deleted...]
-        <v>1246</v>
+        <v>62</v>
+      </c>
+      <c r="F351" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="352" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
-        <v>1247</v>
+        <v>774</v>
       </c>
       <c r="B352">
-        <v>4914</v>
+        <v>5759</v>
       </c>
       <c r="C352" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D352" t="s">
-        <v>1248</v>
+        <v>794</v>
       </c>
       <c r="E352" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F352" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="353" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
-        <v>1247</v>
+        <v>774</v>
       </c>
       <c r="B353">
-        <v>4913</v>
+        <v>5758</v>
       </c>
       <c r="C353" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D353" t="s">
-        <v>1249</v>
+        <v>795</v>
       </c>
       <c r="E353" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F353" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="354" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
-        <v>1247</v>
+        <v>774</v>
       </c>
       <c r="B354">
-        <v>4911</v>
+        <v>5757</v>
       </c>
       <c r="C354" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D354" t="s">
-        <v>1250</v>
+        <v>796</v>
       </c>
       <c r="E354" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F354" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="355" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>1247</v>
+        <v>774</v>
       </c>
       <c r="B355">
-        <v>4906</v>
+        <v>5756</v>
       </c>
       <c r="C355" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D355" t="s">
-        <v>1251</v>
+        <v>797</v>
       </c>
       <c r="E355" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F355" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
-        <v>1247</v>
+        <v>798</v>
       </c>
       <c r="B356">
-        <v>4905</v>
+        <v>5708</v>
       </c>
       <c r="C356" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D356" t="s">
-        <v>1252</v>
+        <v>799</v>
       </c>
       <c r="E356" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F356" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="357" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
-        <v>1253</v>
+        <v>798</v>
       </c>
       <c r="B357">
-        <v>4789</v>
+        <v>5706</v>
       </c>
       <c r="C357" t="s">
-        <v>1254</v>
+        <v>800</v>
       </c>
       <c r="D357" t="s">
-        <v>1255</v>
-[...5 lines deleted...]
-        <v>1257</v>
+        <v>801</v>
+      </c>
+      <c r="E357" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F357" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="358" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
-        <v>1258</v>
+        <v>798</v>
       </c>
       <c r="B358">
-        <v>4597</v>
+        <v>5697</v>
       </c>
       <c r="C358" t="s">
-        <v>1259</v>
+        <v>62</v>
       </c>
       <c r="D358" t="s">
-        <v>1260</v>
+        <v>802</v>
       </c>
       <c r="E358" t="s">
-        <v>1261</v>
-[...2 lines deleted...]
-        <v>1262</v>
+        <v>62</v>
+      </c>
+      <c r="F358" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
-        <v>1263</v>
+        <v>798</v>
       </c>
       <c r="B359">
-        <v>4427</v>
+        <v>5684</v>
       </c>
       <c r="C359" t="s">
-        <v>1264</v>
+        <v>803</v>
       </c>
       <c r="D359" t="s">
-        <v>1265</v>
-[...5 lines deleted...]
-        <v>1267</v>
+        <v>804</v>
+      </c>
+      <c r="E359" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F359" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="360" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
-        <v>1268</v>
+        <v>798</v>
       </c>
       <c r="B360">
-        <v>4289</v>
+        <v>5678</v>
       </c>
       <c r="C360" t="s">
-        <v>1269</v>
+        <v>805</v>
       </c>
       <c r="D360" t="s">
-        <v>1270</v>
-[...5 lines deleted...]
-        <v>1272</v>
+        <v>806</v>
+      </c>
+      <c r="E360" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F360" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="361" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
-        <v>1268</v>
+        <v>798</v>
       </c>
       <c r="B361">
-        <v>4275</v>
+        <v>5658</v>
       </c>
       <c r="C361" t="s">
-        <v>1273</v>
+        <v>807</v>
       </c>
       <c r="D361" t="s">
-        <v>1274</v>
-[...5 lines deleted...]
-        <v>1276</v>
+        <v>808</v>
+      </c>
+      <c r="E361" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F361" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="362" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
-        <v>1268</v>
+        <v>809</v>
       </c>
       <c r="B362">
-        <v>4263</v>
+        <v>5470</v>
       </c>
       <c r="C362" t="s">
-        <v>1277</v>
+        <v>810</v>
       </c>
       <c r="D362" t="s">
-        <v>1278</v>
-[...5 lines deleted...]
-        <v>1280</v>
+        <v>811</v>
+      </c>
+      <c r="E362" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F362" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="363" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
-        <v>1268</v>
+        <v>809</v>
       </c>
       <c r="B363">
-        <v>4257</v>
+        <v>5449</v>
       </c>
       <c r="C363" t="s">
-        <v>1281</v>
+        <v>812</v>
       </c>
       <c r="D363" t="s">
-        <v>1282</v>
-[...5 lines deleted...]
-        <v>1284</v>
+        <v>813</v>
+      </c>
+      <c r="E363" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F363" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="364" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
-        <v>1285</v>
+        <v>809</v>
       </c>
       <c r="B364">
-        <v>4147</v>
+        <v>5432</v>
       </c>
       <c r="C364" t="s">
-        <v>1286</v>
+        <v>62</v>
       </c>
       <c r="D364" t="s">
-        <v>1287</v>
+        <v>814</v>
       </c>
       <c r="E364" t="s">
-        <v>1288</v>
-[...2 lines deleted...]
-        <v>1289</v>
+        <v>62</v>
+      </c>
+      <c r="F364" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="365" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
-        <v>1290</v>
+        <v>809</v>
       </c>
       <c r="B365">
-        <v>3977</v>
+        <v>5431</v>
       </c>
       <c r="C365" t="s">
-        <v>1291</v>
+        <v>62</v>
       </c>
       <c r="D365" t="s">
-        <v>1292</v>
+        <v>815</v>
       </c>
       <c r="E365" t="s">
-        <v>1293</v>
-[...2 lines deleted...]
-        <v>1294</v>
+        <v>62</v>
+      </c>
+      <c r="F365" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="366" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>1290</v>
+        <v>809</v>
       </c>
       <c r="B366">
-        <v>3964</v>
+        <v>5429</v>
       </c>
       <c r="C366" t="s">
-        <v>1295</v>
+        <v>62</v>
       </c>
       <c r="D366" t="s">
-        <v>1296</v>
+        <v>816</v>
       </c>
       <c r="E366" t="s">
-        <v>1297</v>
-[...2 lines deleted...]
-        <v>1298</v>
+        <v>62</v>
+      </c>
+      <c r="F366" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="367" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
-        <v>1299</v>
+        <v>809</v>
       </c>
       <c r="B367">
-        <v>3802</v>
+        <v>5428</v>
       </c>
       <c r="C367" t="s">
-        <v>1300</v>
+        <v>62</v>
       </c>
       <c r="D367" t="s">
-        <v>1301</v>
+        <v>817</v>
       </c>
       <c r="E367" t="s">
-        <v>1302</v>
-[...2 lines deleted...]
-        <v>1303</v>
+        <v>62</v>
+      </c>
+      <c r="F367" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="368" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
-        <v>1299</v>
+        <v>809</v>
       </c>
       <c r="B368">
-        <v>3794</v>
+        <v>5426</v>
       </c>
       <c r="C368" t="s">
-        <v>1304</v>
+        <v>62</v>
       </c>
       <c r="D368" t="s">
-        <v>1305</v>
+        <v>818</v>
       </c>
       <c r="E368" t="s">
-        <v>1306</v>
-[...2 lines deleted...]
-        <v>1307</v>
+        <v>62</v>
+      </c>
+      <c r="F368" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="369" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>1308</v>
+        <v>809</v>
       </c>
       <c r="B369">
-        <v>3625</v>
+        <v>5423</v>
       </c>
       <c r="C369" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D369" t="s">
-        <v>1309</v>
+        <v>819</v>
       </c>
       <c r="E369" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F369" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="370" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
-        <v>1308</v>
+        <v>809</v>
       </c>
       <c r="B370">
-        <v>3624</v>
+        <v>5416</v>
       </c>
       <c r="C370" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D370" t="s">
-        <v>1310</v>
+        <v>820</v>
       </c>
       <c r="E370" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F370" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="371" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
-        <v>1308</v>
+        <v>809</v>
       </c>
       <c r="B371">
-        <v>3623</v>
+        <v>5410</v>
       </c>
       <c r="C371" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D371" t="s">
-        <v>1310</v>
+        <v>821</v>
       </c>
       <c r="E371" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F371" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
-        <v>1308</v>
+        <v>809</v>
       </c>
       <c r="B372">
-        <v>3622</v>
+        <v>5406</v>
       </c>
       <c r="C372" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D372" t="s">
-        <v>1311</v>
+        <v>822</v>
       </c>
       <c r="E372" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F372" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="373" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
-        <v>1312</v>
+        <v>809</v>
       </c>
       <c r="B373">
-        <v>3572</v>
+        <v>5402</v>
       </c>
       <c r="C373" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D373" t="s">
-        <v>1313</v>
+        <v>823</v>
       </c>
       <c r="E373" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F373" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="374" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
-        <v>1314</v>
+        <v>809</v>
       </c>
       <c r="B374">
-        <v>3456</v>
+        <v>5399</v>
       </c>
       <c r="C374" t="s">
-        <v>1315</v>
+        <v>62</v>
       </c>
       <c r="D374" t="s">
-        <v>1316</v>
+        <v>824</v>
       </c>
       <c r="E374" t="s">
-        <v>1317</v>
-[...2 lines deleted...]
-        <v>1318</v>
+        <v>62</v>
+      </c>
+      <c r="F374" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
-        <v>1319</v>
+        <v>809</v>
       </c>
       <c r="B375">
-        <v>3230</v>
+        <v>5396</v>
       </c>
       <c r="C375" t="s">
-        <v>1320</v>
+        <v>62</v>
       </c>
       <c r="D375" t="s">
-        <v>1321</v>
+        <v>825</v>
       </c>
       <c r="E375" t="s">
-        <v>1322</v>
-[...2 lines deleted...]
-        <v>1323</v>
+        <v>62</v>
+      </c>
+      <c r="F375" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="376" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
-        <v>1319</v>
+        <v>809</v>
       </c>
       <c r="B376">
-        <v>3224</v>
+        <v>5395</v>
       </c>
       <c r="C376" t="s">
-        <v>1324</v>
+        <v>62</v>
       </c>
       <c r="D376" t="s">
-        <v>1325</v>
+        <v>826</v>
       </c>
       <c r="E376" t="s">
-        <v>1326</v>
-[...2 lines deleted...]
-        <v>1327</v>
+        <v>62</v>
+      </c>
+      <c r="F376" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="377" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
-        <v>1328</v>
+        <v>827</v>
       </c>
       <c r="B377">
-        <v>2984</v>
+        <v>5363</v>
       </c>
       <c r="C377" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D377" t="s">
-        <v>1329</v>
+        <v>828</v>
       </c>
       <c r="E377" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F377" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="378" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
-        <v>1328</v>
+        <v>827</v>
       </c>
       <c r="B378">
-        <v>2977</v>
+        <v>5362</v>
       </c>
       <c r="C378" t="s">
-        <v>1330</v>
+        <v>62</v>
       </c>
       <c r="D378" t="s">
-        <v>1331</v>
+        <v>829</v>
       </c>
       <c r="E378" t="s">
-        <v>1332</v>
-[...2 lines deleted...]
-        <v>1333</v>
+        <v>62</v>
+      </c>
+      <c r="F378" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="379" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
-        <v>1328</v>
+        <v>827</v>
       </c>
       <c r="B379">
-        <v>2943</v>
+        <v>5361</v>
       </c>
       <c r="C379" t="s">
-        <v>1334</v>
+        <v>62</v>
       </c>
       <c r="D379" t="s">
-        <v>1335</v>
+        <v>830</v>
       </c>
       <c r="E379" t="s">
-        <v>1336</v>
-[...2 lines deleted...]
-        <v>1337</v>
+        <v>62</v>
+      </c>
+      <c r="F379" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="380" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
-        <v>1328</v>
+        <v>831</v>
       </c>
       <c r="B380">
-        <v>2890</v>
+        <v>5224</v>
       </c>
       <c r="C380" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D380" t="s">
-        <v>1338</v>
+        <v>832</v>
       </c>
       <c r="E380" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>62</v>
+      </c>
+      <c r="F380" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="381" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
-        <v>1339</v>
+        <v>833</v>
       </c>
       <c r="B381">
-        <v>2835</v>
+        <v>5173</v>
       </c>
       <c r="C381" t="s">
-        <v>1340</v>
+        <v>62</v>
       </c>
       <c r="D381" t="s">
-        <v>1341</v>
+        <v>834</v>
       </c>
       <c r="E381" t="s">
-        <v>1342</v>
-[...2 lines deleted...]
-        <v>1343</v>
+        <v>62</v>
+      </c>
+      <c r="F381" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="382" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
-        <v>1344</v>
+        <v>835</v>
       </c>
       <c r="B382">
-        <v>2672</v>
+        <v>5022</v>
       </c>
       <c r="C382" t="s">
-        <v>22</v>
+        <v>836</v>
       </c>
       <c r="D382" t="s">
-        <v>1345</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>837</v>
+      </c>
+      <c r="E382" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F382" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="383" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
-        <v>1346</v>
+        <v>835</v>
       </c>
       <c r="B383">
-        <v>2650</v>
+        <v>5017</v>
       </c>
       <c r="C383" t="s">
-        <v>1347</v>
+        <v>838</v>
       </c>
       <c r="D383" t="s">
-        <v>1348</v>
-[...5 lines deleted...]
-        <v>1350</v>
+        <v>839</v>
+      </c>
+      <c r="E383" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F383" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="384" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
-        <v>1346</v>
+        <v>840</v>
       </c>
       <c r="B384">
-        <v>2650</v>
+        <v>4914</v>
       </c>
       <c r="C384" t="s">
-        <v>1351</v>
+        <v>62</v>
       </c>
       <c r="D384" t="s">
-        <v>1352</v>
+        <v>841</v>
       </c>
       <c r="E384" t="s">
-        <v>1353</v>
-[...2 lines deleted...]
-        <v>1354</v>
+        <v>62</v>
+      </c>
+      <c r="F384" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="385" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
-        <v>1346</v>
+        <v>840</v>
       </c>
       <c r="B385">
-        <v>2649</v>
+        <v>4913</v>
       </c>
       <c r="C385" t="s">
-        <v>1355</v>
+        <v>62</v>
       </c>
       <c r="D385" t="s">
-        <v>1356</v>
+        <v>842</v>
       </c>
       <c r="E385" t="s">
-        <v>1357</v>
-[...2 lines deleted...]
-        <v>1358</v>
+        <v>62</v>
+      </c>
+      <c r="F385" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="386" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
-        <v>1346</v>
+        <v>840</v>
       </c>
       <c r="B386">
-        <v>2648</v>
+        <v>4911</v>
       </c>
       <c r="C386" t="s">
-        <v>1359</v>
+        <v>62</v>
       </c>
       <c r="D386" t="s">
-        <v>1360</v>
+        <v>843</v>
       </c>
       <c r="E386" t="s">
-        <v>1361</v>
-[...2 lines deleted...]
-        <v>1362</v>
+        <v>62</v>
+      </c>
+      <c r="F386" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="387" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
-        <v>1346</v>
+        <v>840</v>
       </c>
       <c r="B387">
-        <v>2645</v>
+        <v>4906</v>
       </c>
       <c r="C387" t="s">
-        <v>1363</v>
+        <v>62</v>
       </c>
       <c r="D387" t="s">
-        <v>1364</v>
+        <v>844</v>
       </c>
       <c r="E387" t="s">
-        <v>1365</v>
-[...2 lines deleted...]
-        <v>1366</v>
+        <v>62</v>
+      </c>
+      <c r="F387" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="388" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
-        <v>1346</v>
+        <v>840</v>
       </c>
       <c r="B388">
-        <v>2638</v>
+        <v>4905</v>
       </c>
       <c r="C388" t="s">
-        <v>1367</v>
+        <v>62</v>
       </c>
       <c r="D388" t="s">
-        <v>1368</v>
+        <v>845</v>
       </c>
       <c r="E388" t="s">
-        <v>1369</v>
-[...2 lines deleted...]
-        <v>1370</v>
+        <v>62</v>
+      </c>
+      <c r="F388" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="389" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
-        <v>1346</v>
+        <v>846</v>
       </c>
       <c r="B389">
-        <v>2636</v>
+        <v>4789</v>
       </c>
       <c r="C389" t="s">
-        <v>1371</v>
+        <v>847</v>
       </c>
       <c r="D389" t="s">
-        <v>1372</v>
-[...5 lines deleted...]
-        <v>1374</v>
+        <v>848</v>
+      </c>
+      <c r="E389" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F389" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="390" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
-        <v>1375</v>
+        <v>849</v>
       </c>
       <c r="B390">
-        <v>2393</v>
+        <v>4597</v>
       </c>
       <c r="C390" t="s">
-        <v>1376</v>
+        <v>850</v>
       </c>
       <c r="D390" t="s">
-        <v>1377</v>
-[...5 lines deleted...]
-        <v>1379</v>
+        <v>851</v>
+      </c>
+      <c r="E390" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F390" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
-        <v>1380</v>
+        <v>852</v>
       </c>
       <c r="B391">
-        <v>2265</v>
+        <v>4427</v>
       </c>
       <c r="C391" t="s">
-        <v>1381</v>
+        <v>853</v>
       </c>
       <c r="D391" t="s">
-        <v>1382</v>
-[...5 lines deleted...]
-        <v>1384</v>
+        <v>854</v>
+      </c>
+      <c r="E391" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F391" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="392" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
-        <v>1380</v>
+        <v>855</v>
       </c>
       <c r="B392">
-        <v>2237</v>
+        <v>4289</v>
       </c>
       <c r="C392" t="s">
-        <v>1385</v>
+        <v>856</v>
       </c>
       <c r="D392" t="s">
-        <v>1386</v>
-[...5 lines deleted...]
-        <v>1388</v>
+        <v>857</v>
+      </c>
+      <c r="E392" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F392" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="393" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
-        <v>1389</v>
+        <v>855</v>
       </c>
       <c r="B393">
-        <v>2169</v>
+        <v>4275</v>
       </c>
       <c r="C393" t="s">
-        <v>1390</v>
+        <v>858</v>
       </c>
       <c r="D393" t="s">
-        <v>1391</v>
-[...5 lines deleted...]
-        <v>1393</v>
+        <v>859</v>
+      </c>
+      <c r="E393" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F393" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="394" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
-        <v>1389</v>
+        <v>855</v>
       </c>
       <c r="B394">
-        <v>2167</v>
+        <v>4263</v>
       </c>
       <c r="C394" t="s">
-        <v>1394</v>
+        <v>860</v>
       </c>
       <c r="D394" t="s">
-        <v>1395</v>
-[...5 lines deleted...]
-        <v>1397</v>
+        <v>861</v>
+      </c>
+      <c r="E394" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F394" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="395" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
-        <v>1398</v>
+        <v>855</v>
       </c>
       <c r="B395">
-        <v>1743</v>
+        <v>4257</v>
       </c>
       <c r="C395" t="s">
-        <v>1399</v>
+        <v>862</v>
       </c>
       <c r="D395" t="s">
-        <v>1400</v>
-[...5 lines deleted...]
-        <v>1402</v>
+        <v>863</v>
+      </c>
+      <c r="E395" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F395" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="396" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
-        <v>1403</v>
+        <v>864</v>
       </c>
       <c r="B396">
-        <v>1599</v>
+        <v>4147</v>
       </c>
       <c r="C396" t="s">
-        <v>1404</v>
+        <v>865</v>
       </c>
       <c r="D396" t="s">
-        <v>1405</v>
-[...5 lines deleted...]
-        <v>1407</v>
+        <v>866</v>
+      </c>
+      <c r="E396" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F396" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="397" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
-        <v>1403</v>
+        <v>867</v>
       </c>
       <c r="B397">
-        <v>1598</v>
+        <v>3977</v>
       </c>
       <c r="C397" t="s">
-        <v>1408</v>
+        <v>868</v>
       </c>
       <c r="D397" t="s">
-        <v>1409</v>
-[...5 lines deleted...]
-        <v>1411</v>
+        <v>869</v>
+      </c>
+      <c r="E397" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F397" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="398" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
-        <v>1403</v>
+        <v>867</v>
       </c>
       <c r="B398">
-        <v>1577</v>
+        <v>3964</v>
       </c>
       <c r="C398" t="s">
-        <v>1412</v>
+        <v>870</v>
       </c>
       <c r="D398" t="s">
-        <v>1413</v>
-[...5 lines deleted...]
-        <v>1415</v>
+        <v>871</v>
+      </c>
+      <c r="E398" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F398" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="399" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
-        <v>1403</v>
+        <v>872</v>
       </c>
       <c r="B399">
-        <v>1565</v>
+        <v>3802</v>
       </c>
       <c r="C399" t="s">
-        <v>1416</v>
+        <v>873</v>
       </c>
       <c r="D399" t="s">
-        <v>1417</v>
-[...5 lines deleted...]
-        <v>1419</v>
+        <v>874</v>
+      </c>
+      <c r="E399" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F399" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="400" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
-        <v>1420</v>
+        <v>872</v>
       </c>
       <c r="B400">
-        <v>1365</v>
+        <v>3794</v>
       </c>
       <c r="C400" t="s">
-        <v>1421</v>
+        <v>875</v>
       </c>
       <c r="D400" t="s">
-        <v>1422</v>
-[...5 lines deleted...]
-        <v>1424</v>
+        <v>876</v>
+      </c>
+      <c r="E400" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F400" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="401" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
-        <v>1420</v>
+        <v>877</v>
       </c>
       <c r="B401">
-        <v>1364</v>
+        <v>3625</v>
       </c>
       <c r="C401" t="s">
-        <v>1425</v>
+        <v>62</v>
       </c>
       <c r="D401" t="s">
-        <v>1426</v>
+        <v>878</v>
       </c>
       <c r="E401" t="s">
-        <v>1427</v>
-[...2 lines deleted...]
-        <v>1428</v>
+        <v>62</v>
+      </c>
+      <c r="F401" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="402" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
-        <v>1420</v>
+        <v>877</v>
       </c>
       <c r="B402">
-        <v>1332</v>
+        <v>3624</v>
       </c>
       <c r="C402" t="s">
-        <v>1429</v>
+        <v>62</v>
       </c>
       <c r="D402" t="s">
-        <v>1430</v>
+        <v>879</v>
       </c>
       <c r="E402" t="s">
-        <v>1431</v>
-[...2 lines deleted...]
-        <v>1432</v>
+        <v>62</v>
+      </c>
+      <c r="F402" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="403" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
-        <v>1420</v>
+        <v>877</v>
       </c>
       <c r="B403">
-        <v>1330</v>
+        <v>3623</v>
       </c>
       <c r="C403" t="s">
-        <v>1433</v>
+        <v>62</v>
       </c>
       <c r="D403" t="s">
-        <v>1434</v>
+        <v>879</v>
       </c>
       <c r="E403" t="s">
-        <v>1435</v>
-[...2 lines deleted...]
-        <v>1436</v>
+        <v>62</v>
+      </c>
+      <c r="F403" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
-        <v>1420</v>
+        <v>877</v>
       </c>
       <c r="B404">
-        <v>1319</v>
+        <v>3622</v>
       </c>
       <c r="C404" t="s">
-        <v>1437</v>
+        <v>62</v>
       </c>
       <c r="D404" t="s">
-        <v>1438</v>
+        <v>880</v>
       </c>
       <c r="E404" t="s">
-        <v>1439</v>
-[...2 lines deleted...]
-        <v>1440</v>
+        <v>62</v>
+      </c>
+      <c r="F404" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
-        <v>1441</v>
+        <v>881</v>
       </c>
       <c r="B405">
-        <v>851</v>
+        <v>3572</v>
       </c>
       <c r="C405" t="s">
-        <v>1442</v>
+        <v>62</v>
       </c>
       <c r="D405" t="s">
-        <v>1443</v>
+        <v>882</v>
       </c>
       <c r="E405" t="s">
-        <v>1444</v>
-[...2 lines deleted...]
-        <v>1445</v>
+        <v>62</v>
+      </c>
+      <c r="F405" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="406" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
-        <v>1441</v>
+        <v>883</v>
       </c>
       <c r="B406">
-        <v>815</v>
+        <v>3456</v>
       </c>
       <c r="C406" t="s">
-        <v>1446</v>
+        <v>884</v>
       </c>
       <c r="D406" t="s">
-        <v>1447</v>
-[...5 lines deleted...]
-        <v>1449</v>
+        <v>885</v>
+      </c>
+      <c r="E406" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F406" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="407" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
-        <v>1450</v>
+        <v>886</v>
       </c>
       <c r="B407">
-        <v>280</v>
+        <v>3230</v>
       </c>
       <c r="C407" t="s">
-        <v>1451</v>
+        <v>887</v>
       </c>
       <c r="D407" t="s">
-        <v>1452</v>
-[...5 lines deleted...]
-        <v>1454</v>
+        <v>888</v>
+      </c>
+      <c r="E407" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F407" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="408" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
-        <v>1450</v>
+        <v>886</v>
       </c>
       <c r="B408">
-        <v>265</v>
+        <v>3224</v>
       </c>
       <c r="C408" t="s">
-        <v>1455</v>
+        <v>889</v>
       </c>
       <c r="D408" t="s">
-        <v>1456</v>
-[...5 lines deleted...]
-        <v>1458</v>
+        <v>890</v>
+      </c>
+      <c r="E408" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F408" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="409" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
-        <v>1459</v>
+        <v>891</v>
       </c>
       <c r="B409">
-        <v>23553</v>
+        <v>2984</v>
       </c>
       <c r="C409" t="s">
-        <v>1460</v>
+        <v>62</v>
       </c>
       <c r="D409" t="s">
-        <v>1461</v>
+        <v>892</v>
       </c>
       <c r="E409" t="s">
-        <v>1462</v>
-[...2 lines deleted...]
-        <v>1463</v>
+        <v>62</v>
+      </c>
+      <c r="F409" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="410" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
-        <v>1464</v>
+        <v>891</v>
       </c>
       <c r="B410">
-        <v>23482</v>
+        <v>2977</v>
       </c>
       <c r="C410" t="s">
-        <v>1465</v>
+        <v>893</v>
       </c>
       <c r="D410" t="s">
-        <v>1466</v>
-[...5 lines deleted...]
-        <v>1468</v>
+        <v>894</v>
+      </c>
+      <c r="E410" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F410" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="411" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
-        <v>1464</v>
+        <v>891</v>
       </c>
       <c r="B411">
-        <v>23480</v>
+        <v>2943</v>
       </c>
       <c r="C411" t="s">
-        <v>1469</v>
+        <v>895</v>
       </c>
       <c r="D411" t="s">
-        <v>1470</v>
-[...5 lines deleted...]
-        <v>1472</v>
+        <v>896</v>
+      </c>
+      <c r="E411" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F411" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="412" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
-        <v>1473</v>
+        <v>891</v>
       </c>
       <c r="B412">
-        <v>23433</v>
+        <v>2890</v>
       </c>
       <c r="C412" t="s">
-        <v>1474</v>
+        <v>62</v>
       </c>
       <c r="D412" t="s">
-        <v>1475</v>
+        <v>897</v>
       </c>
       <c r="E412" t="s">
-        <v>1476</v>
-[...2 lines deleted...]
-        <v>1477</v>
+        <v>62</v>
+      </c>
+      <c r="F412" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="413" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
-        <v>1478</v>
+        <v>898</v>
       </c>
       <c r="B413">
-        <v>23036</v>
+        <v>2835</v>
       </c>
       <c r="C413" t="s">
-        <v>1479</v>
+        <v>899</v>
       </c>
       <c r="D413" t="s">
-        <v>1480</v>
-[...5 lines deleted...]
-        <v>1482</v>
+        <v>900</v>
+      </c>
+      <c r="E413" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F413" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="414" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A414" t="s">
-        <v>1483</v>
+        <v>901</v>
       </c>
       <c r="B414">
-        <v>22874</v>
+        <v>2672</v>
       </c>
       <c r="C414" t="s">
-        <v>1484</v>
+        <v>62</v>
       </c>
       <c r="D414" t="s">
-        <v>1485</v>
+        <v>902</v>
       </c>
       <c r="E414" t="s">
-        <v>1486</v>
-[...2 lines deleted...]
-        <v>1487</v>
+        <v>62</v>
+      </c>
+      <c r="F414" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="415" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
-        <v>1488</v>
+        <v>903</v>
       </c>
       <c r="B415">
-        <v>22755</v>
+        <v>2650</v>
       </c>
       <c r="C415" t="s">
-        <v>1489</v>
+        <v>904</v>
       </c>
       <c r="D415" t="s">
-        <v>1490</v>
-[...5 lines deleted...]
-        <v>1492</v>
+        <v>905</v>
+      </c>
+      <c r="E415" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F415" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="416" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A416" t="s">
-        <v>1488</v>
+        <v>903</v>
       </c>
       <c r="B416">
-        <v>22737</v>
+        <v>2650</v>
       </c>
       <c r="C416" t="s">
-        <v>1493</v>
+        <v>906</v>
       </c>
       <c r="D416" t="s">
-        <v>1494</v>
-[...5 lines deleted...]
-        <v>1495</v>
+        <v>907</v>
+      </c>
+      <c r="E416" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F416" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="417" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A417" t="s">
-        <v>1488</v>
+        <v>903</v>
       </c>
       <c r="B417">
-        <v>22737</v>
+        <v>2649</v>
       </c>
       <c r="C417" t="s">
-        <v>1493</v>
+        <v>908</v>
       </c>
       <c r="D417" t="s">
-        <v>1494</v>
-[...5 lines deleted...]
-        <v>1497</v>
+        <v>909</v>
+      </c>
+      <c r="E417" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F417" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="418" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A418" t="s">
-        <v>1498</v>
+        <v>903</v>
       </c>
       <c r="B418">
-        <v>22389</v>
+        <v>2648</v>
       </c>
       <c r="C418" t="s">
-        <v>1499</v>
+        <v>910</v>
       </c>
       <c r="D418" t="s">
-        <v>1500</v>
-[...5 lines deleted...]
-        <v>1502</v>
+        <v>911</v>
+      </c>
+      <c r="E418" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F418" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="419" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A419" t="s">
-        <v>1498</v>
+        <v>903</v>
       </c>
       <c r="B419">
-        <v>22383</v>
+        <v>2645</v>
       </c>
       <c r="C419" t="s">
-        <v>1503</v>
+        <v>912</v>
       </c>
       <c r="D419" t="s">
-        <v>1504</v>
-[...5 lines deleted...]
-        <v>1506</v>
+        <v>913</v>
+      </c>
+      <c r="E419" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F419" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="420" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A420" t="s">
-        <v>1507</v>
+        <v>903</v>
       </c>
       <c r="B420">
-        <v>22177</v>
+        <v>2638</v>
       </c>
       <c r="C420" t="s">
-        <v>1508</v>
+        <v>914</v>
       </c>
       <c r="D420" t="s">
-        <v>1509</v>
-[...5 lines deleted...]
-        <v>1511</v>
+        <v>915</v>
+      </c>
+      <c r="E420" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F420" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="421" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A421" t="s">
-        <v>1512</v>
+        <v>903</v>
       </c>
       <c r="B421">
-        <v>21821</v>
+        <v>2636</v>
       </c>
       <c r="C421" t="s">
-        <v>1513</v>
+        <v>916</v>
       </c>
       <c r="D421" t="s">
-        <v>1514</v>
-[...5 lines deleted...]
-        <v>1495</v>
+        <v>917</v>
+      </c>
+      <c r="E421" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F421" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="422" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A422" t="s">
-        <v>1512</v>
+        <v>918</v>
       </c>
       <c r="B422">
-        <v>21821</v>
+        <v>2393</v>
       </c>
       <c r="C422" t="s">
-        <v>1513</v>
+        <v>919</v>
       </c>
       <c r="D422" t="s">
-        <v>1514</v>
-[...5 lines deleted...]
-        <v>1516</v>
+        <v>920</v>
+      </c>
+      <c r="E422" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F422" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="423" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A423" t="s">
-        <v>1512</v>
+        <v>921</v>
       </c>
       <c r="B423">
-        <v>21796</v>
+        <v>2265</v>
       </c>
       <c r="C423" t="s">
-        <v>1517</v>
+        <v>922</v>
       </c>
       <c r="D423" t="s">
-        <v>1518</v>
-[...5 lines deleted...]
-        <v>1520</v>
+        <v>923</v>
+      </c>
+      <c r="E423" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F423" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="424" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A424" t="s">
-        <v>1521</v>
+        <v>921</v>
       </c>
       <c r="B424">
-        <v>21595</v>
+        <v>2237</v>
       </c>
       <c r="C424" t="s">
-        <v>1522</v>
+        <v>924</v>
       </c>
       <c r="D424" t="s">
-        <v>1523</v>
-[...5 lines deleted...]
-        <v>1525</v>
+        <v>925</v>
+      </c>
+      <c r="E424" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F424" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="425" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A425" t="s">
-        <v>1521</v>
+        <v>926</v>
       </c>
       <c r="B425">
+        <v>2169</v>
+      </c>
+      <c r="C425" t="s">
+        <v>927</v>
+      </c>
+      <c r="D425" t="s">
+        <v>928</v>
+      </c>
+      <c r="E425" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F425" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A426" t="s">
+        <v>926</v>
+      </c>
+      <c r="B426">
+        <v>2167</v>
+      </c>
+      <c r="C426" t="s">
+        <v>929</v>
+      </c>
+      <c r="D426" t="s">
+        <v>930</v>
+      </c>
+      <c r="E426" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F426" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A427" t="s">
+        <v>931</v>
+      </c>
+      <c r="B427">
+        <v>1743</v>
+      </c>
+      <c r="C427" t="s">
+        <v>932</v>
+      </c>
+      <c r="D427" t="s">
+        <v>933</v>
+      </c>
+      <c r="E427" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F427" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>934</v>
+      </c>
+      <c r="B428">
+        <v>1599</v>
+      </c>
+      <c r="C428" t="s">
+        <v>935</v>
+      </c>
+      <c r="D428" t="s">
+        <v>936</v>
+      </c>
+      <c r="E428" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F428" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>934</v>
+      </c>
+      <c r="B429">
+        <v>1598</v>
+      </c>
+      <c r="C429" t="s">
+        <v>937</v>
+      </c>
+      <c r="D429" t="s">
+        <v>938</v>
+      </c>
+      <c r="E429" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F429" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>934</v>
+      </c>
+      <c r="B430">
+        <v>1577</v>
+      </c>
+      <c r="C430" t="s">
+        <v>939</v>
+      </c>
+      <c r="D430" t="s">
+        <v>940</v>
+      </c>
+      <c r="E430" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F430" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A431" t="s">
+        <v>934</v>
+      </c>
+      <c r="B431">
+        <v>1565</v>
+      </c>
+      <c r="C431" t="s">
+        <v>941</v>
+      </c>
+      <c r="D431" t="s">
+        <v>942</v>
+      </c>
+      <c r="E431" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F431" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="432" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A432" t="s">
+        <v>943</v>
+      </c>
+      <c r="B432">
+        <v>1365</v>
+      </c>
+      <c r="C432" t="s">
+        <v>944</v>
+      </c>
+      <c r="D432" t="s">
+        <v>945</v>
+      </c>
+      <c r="E432" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F432" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A433" t="s">
+        <v>943</v>
+      </c>
+      <c r="B433">
+        <v>1364</v>
+      </c>
+      <c r="C433" t="s">
+        <v>946</v>
+      </c>
+      <c r="D433" t="s">
+        <v>947</v>
+      </c>
+      <c r="E433" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F433" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A434" t="s">
+        <v>943</v>
+      </c>
+      <c r="B434">
+        <v>1332</v>
+      </c>
+      <c r="C434" t="s">
+        <v>948</v>
+      </c>
+      <c r="D434" t="s">
+        <v>949</v>
+      </c>
+      <c r="E434" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F434" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A435" t="s">
+        <v>943</v>
+      </c>
+      <c r="B435">
+        <v>1330</v>
+      </c>
+      <c r="C435" t="s">
+        <v>950</v>
+      </c>
+      <c r="D435" t="s">
+        <v>951</v>
+      </c>
+      <c r="E435" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F435" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="436" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A436" t="s">
+        <v>943</v>
+      </c>
+      <c r="B436">
+        <v>1319</v>
+      </c>
+      <c r="C436" t="s">
+        <v>952</v>
+      </c>
+      <c r="D436" t="s">
+        <v>953</v>
+      </c>
+      <c r="E436" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F436" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="437" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A437" t="s">
+        <v>954</v>
+      </c>
+      <c r="B437">
+        <v>851</v>
+      </c>
+      <c r="C437" t="s">
+        <v>955</v>
+      </c>
+      <c r="D437" t="s">
+        <v>956</v>
+      </c>
+      <c r="E437" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F437" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A438" t="s">
+        <v>954</v>
+      </c>
+      <c r="B438">
+        <v>815</v>
+      </c>
+      <c r="C438" t="s">
+        <v>957</v>
+      </c>
+      <c r="D438" t="s">
+        <v>958</v>
+      </c>
+      <c r="E438" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F438" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="439" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A439" t="s">
+        <v>959</v>
+      </c>
+      <c r="B439">
+        <v>280</v>
+      </c>
+      <c r="C439" t="s">
+        <v>960</v>
+      </c>
+      <c r="D439" t="s">
+        <v>961</v>
+      </c>
+      <c r="E439" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F439" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="440" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A440" t="s">
+        <v>959</v>
+      </c>
+      <c r="B440">
+        <v>265</v>
+      </c>
+      <c r="C440" t="s">
+        <v>962</v>
+      </c>
+      <c r="D440" t="s">
+        <v>963</v>
+      </c>
+      <c r="E440" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F440" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="441" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A441" t="s">
+        <v>964</v>
+      </c>
+      <c r="B441">
+        <v>23553</v>
+      </c>
+      <c r="C441" t="s">
+        <v>965</v>
+      </c>
+      <c r="D441" t="s">
+        <v>966</v>
+      </c>
+      <c r="E441" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F441" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="442" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A442" t="s">
+        <v>967</v>
+      </c>
+      <c r="B442">
+        <v>23482</v>
+      </c>
+      <c r="C442" t="s">
+        <v>968</v>
+      </c>
+      <c r="D442" t="s">
+        <v>969</v>
+      </c>
+      <c r="E442" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F442" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="443" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A443" t="s">
+        <v>967</v>
+      </c>
+      <c r="B443">
+        <v>23480</v>
+      </c>
+      <c r="C443" t="s">
+        <v>970</v>
+      </c>
+      <c r="D443" t="s">
+        <v>971</v>
+      </c>
+      <c r="E443" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F443" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="444" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A444" t="s">
+        <v>972</v>
+      </c>
+      <c r="B444">
+        <v>23433</v>
+      </c>
+      <c r="C444" t="s">
+        <v>973</v>
+      </c>
+      <c r="D444" t="s">
+        <v>974</v>
+      </c>
+      <c r="E444" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F444" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="445" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A445" t="s">
+        <v>975</v>
+      </c>
+      <c r="B445">
+        <v>23036</v>
+      </c>
+      <c r="C445" t="s">
+        <v>976</v>
+      </c>
+      <c r="D445" t="s">
+        <v>977</v>
+      </c>
+      <c r="E445" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F445" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="446" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A446" t="s">
+        <v>978</v>
+      </c>
+      <c r="B446">
+        <v>22874</v>
+      </c>
+      <c r="C446" t="s">
+        <v>979</v>
+      </c>
+      <c r="D446" t="s">
+        <v>980</v>
+      </c>
+      <c r="E446" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F446" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="447" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
+        <v>981</v>
+      </c>
+      <c r="B447">
+        <v>22755</v>
+      </c>
+      <c r="C447" t="s">
+        <v>982</v>
+      </c>
+      <c r="D447" t="s">
+        <v>983</v>
+      </c>
+      <c r="E447" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F447" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="448" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
+        <v>981</v>
+      </c>
+      <c r="B448">
+        <v>22737</v>
+      </c>
+      <c r="C448" t="s">
+        <v>984</v>
+      </c>
+      <c r="D448" t="s">
+        <v>985</v>
+      </c>
+      <c r="E448" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F448" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="449" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A449" t="s">
+        <v>981</v>
+      </c>
+      <c r="B449">
+        <v>22737</v>
+      </c>
+      <c r="C449" t="s">
+        <v>984</v>
+      </c>
+      <c r="D449" t="s">
+        <v>985</v>
+      </c>
+      <c r="E449" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F449" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="450" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A450" t="s">
+        <v>986</v>
+      </c>
+      <c r="B450">
+        <v>22389</v>
+      </c>
+      <c r="C450" t="s">
+        <v>987</v>
+      </c>
+      <c r="D450" t="s">
+        <v>988</v>
+      </c>
+      <c r="E450" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F450" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="451" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A451" t="s">
+        <v>986</v>
+      </c>
+      <c r="B451">
+        <v>22383</v>
+      </c>
+      <c r="C451" t="s">
+        <v>989</v>
+      </c>
+      <c r="D451" t="s">
+        <v>990</v>
+      </c>
+      <c r="E451" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F451" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="452" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A452" t="s">
+        <v>991</v>
+      </c>
+      <c r="B452">
+        <v>22177</v>
+      </c>
+      <c r="C452" t="s">
+        <v>992</v>
+      </c>
+      <c r="D452" t="s">
+        <v>993</v>
+      </c>
+      <c r="E452" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F452" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="453" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A453" t="s">
+        <v>994</v>
+      </c>
+      <c r="B453">
+        <v>21821</v>
+      </c>
+      <c r="C453" t="s">
+        <v>995</v>
+      </c>
+      <c r="D453" t="s">
+        <v>996</v>
+      </c>
+      <c r="E453" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F453" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="454" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A454" t="s">
+        <v>994</v>
+      </c>
+      <c r="B454">
+        <v>21821</v>
+      </c>
+      <c r="C454" t="s">
+        <v>995</v>
+      </c>
+      <c r="D454" t="s">
+        <v>996</v>
+      </c>
+      <c r="E454" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F454" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="455" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A455" t="s">
+        <v>994</v>
+      </c>
+      <c r="B455">
+        <v>21796</v>
+      </c>
+      <c r="C455" t="s">
+        <v>997</v>
+      </c>
+      <c r="D455" t="s">
+        <v>998</v>
+      </c>
+      <c r="E455" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F455" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="456" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A456" t="s">
+        <v>999</v>
+      </c>
+      <c r="B456">
+        <v>21595</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E456" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F456" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="457" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A457" t="s">
+        <v>999</v>
+      </c>
+      <c r="B457">
         <v>21542</v>
       </c>
-      <c r="C425" t="s">
-[...9 lines deleted...]
-        <v>1529</v>
+      <c r="C457" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E457" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F457" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="F37" r:id="rId70"/>
+    <hyperlink ref="E38" r:id="rId71"/>
+    <hyperlink ref="F38" r:id="rId72"/>
+    <hyperlink ref="E39" r:id="rId73"/>
+    <hyperlink ref="F39" r:id="rId74"/>
+    <hyperlink ref="E40" r:id="rId75"/>
+    <hyperlink ref="F40" r:id="rId76"/>
+    <hyperlink ref="E41" r:id="rId77"/>
+    <hyperlink ref="F41" r:id="rId78"/>
+    <hyperlink ref="E42" r:id="rId79"/>
+    <hyperlink ref="F42" r:id="rId80"/>
+    <hyperlink ref="E43" r:id="rId81"/>
+    <hyperlink ref="F43" r:id="rId82"/>
+    <hyperlink ref="E44" r:id="rId83"/>
+    <hyperlink ref="F44" r:id="rId84"/>
+    <hyperlink ref="E45" r:id="rId85"/>
+    <hyperlink ref="F45" r:id="rId86"/>
+    <hyperlink ref="E46" r:id="rId87"/>
+    <hyperlink ref="F46" r:id="rId88"/>
+    <hyperlink ref="E47" r:id="rId89"/>
+    <hyperlink ref="F47" r:id="rId90"/>
+    <hyperlink ref="E48" r:id="rId91"/>
+    <hyperlink ref="F48" r:id="rId92"/>
+    <hyperlink ref="E49" r:id="rId93"/>
+    <hyperlink ref="F49" r:id="rId94"/>
+    <hyperlink ref="E50" r:id="rId95"/>
+    <hyperlink ref="F50" r:id="rId96"/>
+    <hyperlink ref="E51" r:id="rId97"/>
+    <hyperlink ref="F51" r:id="rId98"/>
+    <hyperlink ref="E52" r:id="rId99"/>
+    <hyperlink ref="F52" r:id="rId100"/>
+    <hyperlink ref="E53" r:id="rId101"/>
+    <hyperlink ref="F53" r:id="rId102"/>
+    <hyperlink ref="E54" r:id="rId103"/>
+    <hyperlink ref="F54" r:id="rId104"/>
+    <hyperlink ref="E55" r:id="rId105"/>
+    <hyperlink ref="F55" r:id="rId106"/>
+    <hyperlink ref="E56" r:id="rId107"/>
+    <hyperlink ref="F56" r:id="rId108"/>
+    <hyperlink ref="E57" r:id="rId109"/>
+    <hyperlink ref="F57" r:id="rId110"/>
+    <hyperlink ref="E58" r:id="rId111"/>
+    <hyperlink ref="F58" r:id="rId112"/>
+    <hyperlink ref="E59" r:id="rId113"/>
+    <hyperlink ref="F59" r:id="rId114"/>
+    <hyperlink ref="E60" r:id="rId115"/>
+    <hyperlink ref="F60" r:id="rId116"/>
+    <hyperlink ref="E61" r:id="rId117"/>
+    <hyperlink ref="F61" r:id="rId118"/>
+    <hyperlink ref="E62" r:id="rId119"/>
+    <hyperlink ref="F62" r:id="rId120"/>
+    <hyperlink ref="E63" r:id="rId121"/>
+    <hyperlink ref="F63" r:id="rId122"/>
+    <hyperlink ref="E64" r:id="rId123"/>
+    <hyperlink ref="F64" r:id="rId124"/>
+    <hyperlink ref="E65" r:id="rId125"/>
+    <hyperlink ref="F65" r:id="rId126"/>
+    <hyperlink ref="E66" r:id="rId127"/>
+    <hyperlink ref="F66" r:id="rId128"/>
+    <hyperlink ref="E67" r:id="rId129"/>
+    <hyperlink ref="F67" r:id="rId130"/>
+    <hyperlink ref="E68" r:id="rId131"/>
+    <hyperlink ref="F68" r:id="rId132"/>
+    <hyperlink ref="E69" r:id="rId133"/>
+    <hyperlink ref="F69" r:id="rId134"/>
+    <hyperlink ref="E70" r:id="rId135"/>
+    <hyperlink ref="F70" r:id="rId136"/>
+    <hyperlink ref="E71" r:id="rId137"/>
+    <hyperlink ref="F71" r:id="rId138"/>
+    <hyperlink ref="E72" r:id="rId139"/>
+    <hyperlink ref="F72" r:id="rId140"/>
+    <hyperlink ref="E73" r:id="rId141"/>
+    <hyperlink ref="F73" r:id="rId142"/>
+    <hyperlink ref="E74" r:id="rId143"/>
+    <hyperlink ref="F74" r:id="rId144"/>
+    <hyperlink ref="E75" r:id="rId145"/>
+    <hyperlink ref="F75" r:id="rId146"/>
+    <hyperlink ref="E76" r:id="rId147"/>
+    <hyperlink ref="F76" r:id="rId148"/>
+    <hyperlink ref="E77" r:id="rId149"/>
+    <hyperlink ref="F77" r:id="rId150"/>
+    <hyperlink ref="E78" r:id="rId151"/>
+    <hyperlink ref="F78" r:id="rId152"/>
+    <hyperlink ref="E79" r:id="rId153"/>
+    <hyperlink ref="F79" r:id="rId154"/>
+    <hyperlink ref="E80" r:id="rId155"/>
+    <hyperlink ref="F80" r:id="rId156"/>
+    <hyperlink ref="E81" r:id="rId157"/>
+    <hyperlink ref="F81" r:id="rId158"/>
+    <hyperlink ref="E82" r:id="rId159"/>
+    <hyperlink ref="F82" r:id="rId160"/>
+    <hyperlink ref="E83" r:id="rId161"/>
+    <hyperlink ref="F83" r:id="rId162"/>
+    <hyperlink ref="E84" r:id="rId163"/>
+    <hyperlink ref="F84" r:id="rId164"/>
+    <hyperlink ref="E85" r:id="rId165"/>
+    <hyperlink ref="F85" r:id="rId166"/>
+    <hyperlink ref="E86" r:id="rId167"/>
+    <hyperlink ref="F86" r:id="rId168"/>
+    <hyperlink ref="E87" r:id="rId169"/>
+    <hyperlink ref="F87" r:id="rId170"/>
+    <hyperlink ref="E88" r:id="rId171"/>
+    <hyperlink ref="F88" r:id="rId172"/>
+    <hyperlink ref="E89" r:id="rId173"/>
+    <hyperlink ref="F89" r:id="rId174"/>
+    <hyperlink ref="E90" r:id="rId175"/>
+    <hyperlink ref="F90" r:id="rId176"/>
+    <hyperlink ref="E91" r:id="rId177"/>
+    <hyperlink ref="F91" r:id="rId178"/>
+    <hyperlink ref="E92" r:id="rId179"/>
+    <hyperlink ref="F92" r:id="rId180"/>
+    <hyperlink ref="E93" r:id="rId181"/>
+    <hyperlink ref="F93" r:id="rId182"/>
+    <hyperlink ref="E94" r:id="rId183"/>
+    <hyperlink ref="F94" r:id="rId184"/>
+    <hyperlink ref="E95" r:id="rId185"/>
+    <hyperlink ref="F95" r:id="rId186"/>
+    <hyperlink ref="E96" r:id="rId187"/>
+    <hyperlink ref="F96" r:id="rId188"/>
+    <hyperlink ref="F97" r:id="rId189"/>
+    <hyperlink ref="F98" r:id="rId190"/>
+    <hyperlink ref="F99" r:id="rId191"/>
+    <hyperlink ref="F100" r:id="rId192"/>
+    <hyperlink ref="E101" r:id="rId193"/>
+    <hyperlink ref="F101" r:id="rId194"/>
+    <hyperlink ref="E102" r:id="rId195"/>
+    <hyperlink ref="F102" r:id="rId196"/>
+    <hyperlink ref="E103" r:id="rId197"/>
+    <hyperlink ref="F103" r:id="rId198"/>
+    <hyperlink ref="E104" r:id="rId199"/>
+    <hyperlink ref="F104" r:id="rId200"/>
+    <hyperlink ref="E105" r:id="rId201"/>
+    <hyperlink ref="F105" r:id="rId202"/>
+    <hyperlink ref="E106" r:id="rId203"/>
+    <hyperlink ref="F106" r:id="rId204"/>
+    <hyperlink ref="E107" r:id="rId205"/>
+    <hyperlink ref="F107" r:id="rId206"/>
+    <hyperlink ref="E108" r:id="rId207"/>
+    <hyperlink ref="F108" r:id="rId208"/>
+    <hyperlink ref="E109" r:id="rId209"/>
+    <hyperlink ref="F109" r:id="rId210"/>
+    <hyperlink ref="E110" r:id="rId211"/>
+    <hyperlink ref="F110" r:id="rId212"/>
+    <hyperlink ref="E111" r:id="rId213"/>
+    <hyperlink ref="F111" r:id="rId214"/>
+    <hyperlink ref="E112" r:id="rId215"/>
+    <hyperlink ref="F112" r:id="rId216"/>
+    <hyperlink ref="E113" r:id="rId217"/>
+    <hyperlink ref="F113" r:id="rId218"/>
+    <hyperlink ref="E114" r:id="rId219"/>
+    <hyperlink ref="F114" r:id="rId220"/>
+    <hyperlink ref="E115" r:id="rId221"/>
+    <hyperlink ref="F115" r:id="rId222"/>
+    <hyperlink ref="E116" r:id="rId223"/>
+    <hyperlink ref="F116" r:id="rId224"/>
+    <hyperlink ref="E117" r:id="rId225"/>
+    <hyperlink ref="F117" r:id="rId226"/>
+    <hyperlink ref="E118" r:id="rId227"/>
+    <hyperlink ref="F118" r:id="rId228"/>
+    <hyperlink ref="E119" r:id="rId229"/>
+    <hyperlink ref="F119" r:id="rId230"/>
+    <hyperlink ref="E120" r:id="rId231"/>
+    <hyperlink ref="F120" r:id="rId232"/>
+    <hyperlink ref="E121" r:id="rId233"/>
+    <hyperlink ref="F121" r:id="rId234"/>
+    <hyperlink ref="E122" r:id="rId235"/>
+    <hyperlink ref="F122" r:id="rId236"/>
+    <hyperlink ref="E123" r:id="rId237"/>
+    <hyperlink ref="F123" r:id="rId238"/>
+    <hyperlink ref="E124" r:id="rId239"/>
+    <hyperlink ref="F124" r:id="rId240"/>
+    <hyperlink ref="E125" r:id="rId241"/>
+    <hyperlink ref="F125" r:id="rId242"/>
+    <hyperlink ref="E126" r:id="rId243"/>
+    <hyperlink ref="F126" r:id="rId244"/>
+    <hyperlink ref="F127" r:id="rId245"/>
+    <hyperlink ref="E128" r:id="rId246"/>
+    <hyperlink ref="F128" r:id="rId247"/>
+    <hyperlink ref="E129" r:id="rId248"/>
+    <hyperlink ref="F129" r:id="rId249"/>
+    <hyperlink ref="F130" r:id="rId250"/>
+    <hyperlink ref="E131" r:id="rId251"/>
+    <hyperlink ref="F131" r:id="rId252"/>
+    <hyperlink ref="E132" r:id="rId253"/>
+    <hyperlink ref="F132" r:id="rId254"/>
+    <hyperlink ref="E133" r:id="rId255"/>
+    <hyperlink ref="F133" r:id="rId256"/>
+    <hyperlink ref="E134" r:id="rId257"/>
+    <hyperlink ref="F134" r:id="rId258"/>
+    <hyperlink ref="E135" r:id="rId259"/>
+    <hyperlink ref="F135" r:id="rId260"/>
+    <hyperlink ref="E136" r:id="rId261"/>
+    <hyperlink ref="F136" r:id="rId262"/>
+    <hyperlink ref="E137" r:id="rId263"/>
+    <hyperlink ref="F137" r:id="rId264"/>
+    <hyperlink ref="E138" r:id="rId265"/>
+    <hyperlink ref="F138" r:id="rId266"/>
+    <hyperlink ref="E139" r:id="rId267"/>
+    <hyperlink ref="F139" r:id="rId268"/>
+    <hyperlink ref="E140" r:id="rId269"/>
+    <hyperlink ref="F140" r:id="rId270"/>
+    <hyperlink ref="E141" r:id="rId271"/>
+    <hyperlink ref="F141" r:id="rId272"/>
+    <hyperlink ref="E142" r:id="rId273"/>
+    <hyperlink ref="F142" r:id="rId274"/>
+    <hyperlink ref="E143" r:id="rId275"/>
+    <hyperlink ref="F143" r:id="rId276"/>
+    <hyperlink ref="E144" r:id="rId277"/>
+    <hyperlink ref="F144" r:id="rId278"/>
+    <hyperlink ref="E145" r:id="rId279"/>
+    <hyperlink ref="F145" r:id="rId280"/>
+    <hyperlink ref="E146" r:id="rId281"/>
+    <hyperlink ref="F146" r:id="rId282"/>
+    <hyperlink ref="E147" r:id="rId283"/>
+    <hyperlink ref="F147" r:id="rId284"/>
+    <hyperlink ref="E148" r:id="rId285"/>
+    <hyperlink ref="F148" r:id="rId286"/>
+    <hyperlink ref="E149" r:id="rId287"/>
+    <hyperlink ref="F149" r:id="rId288"/>
+    <hyperlink ref="E150" r:id="rId289"/>
+    <hyperlink ref="F150" r:id="rId290"/>
+    <hyperlink ref="E151" r:id="rId291"/>
+    <hyperlink ref="F151" r:id="rId292"/>
+    <hyperlink ref="E152" r:id="rId293"/>
+    <hyperlink ref="F152" r:id="rId294"/>
+    <hyperlink ref="E153" r:id="rId295"/>
+    <hyperlink ref="F153" r:id="rId296"/>
+    <hyperlink ref="E154" r:id="rId297"/>
+    <hyperlink ref="F154" r:id="rId298"/>
+    <hyperlink ref="E155" r:id="rId299"/>
+    <hyperlink ref="F155" r:id="rId300"/>
+    <hyperlink ref="E156" r:id="rId301"/>
+    <hyperlink ref="F156" r:id="rId302"/>
+    <hyperlink ref="E157" r:id="rId303"/>
+    <hyperlink ref="F157" r:id="rId304"/>
+    <hyperlink ref="E158" r:id="rId305"/>
+    <hyperlink ref="F158" r:id="rId306"/>
+    <hyperlink ref="F159" r:id="rId307"/>
+    <hyperlink ref="F160" r:id="rId308"/>
+    <hyperlink ref="E161" r:id="rId309"/>
+    <hyperlink ref="F161" r:id="rId310"/>
+    <hyperlink ref="E162" r:id="rId311"/>
+    <hyperlink ref="F162" r:id="rId312"/>
+    <hyperlink ref="E163" r:id="rId313"/>
+    <hyperlink ref="F163" r:id="rId314"/>
+    <hyperlink ref="E164" r:id="rId315"/>
+    <hyperlink ref="F164" r:id="rId316"/>
+    <hyperlink ref="E165" r:id="rId317"/>
+    <hyperlink ref="F165" r:id="rId318"/>
+    <hyperlink ref="E166" r:id="rId319"/>
+    <hyperlink ref="F166" r:id="rId320"/>
+    <hyperlink ref="E167" r:id="rId321"/>
+    <hyperlink ref="F167" r:id="rId322"/>
+    <hyperlink ref="E168" r:id="rId323"/>
+    <hyperlink ref="F168" r:id="rId324"/>
+    <hyperlink ref="E169" r:id="rId325"/>
+    <hyperlink ref="F169" r:id="rId326"/>
+    <hyperlink ref="F170" r:id="rId327"/>
+    <hyperlink ref="F171" r:id="rId328"/>
+    <hyperlink ref="E172" r:id="rId329"/>
+    <hyperlink ref="F172" r:id="rId330"/>
+    <hyperlink ref="F173" r:id="rId331"/>
+    <hyperlink ref="F174" r:id="rId332"/>
+    <hyperlink ref="F175" r:id="rId333"/>
+    <hyperlink ref="F176" r:id="rId334"/>
+    <hyperlink ref="E177" r:id="rId335"/>
+    <hyperlink ref="F177" r:id="rId336"/>
+    <hyperlink ref="E178" r:id="rId337"/>
+    <hyperlink ref="F178" r:id="rId338"/>
+    <hyperlink ref="E179" r:id="rId339"/>
+    <hyperlink ref="F179" r:id="rId340"/>
+    <hyperlink ref="E180" r:id="rId341"/>
+    <hyperlink ref="F180" r:id="rId342"/>
+    <hyperlink ref="E181" r:id="rId343"/>
+    <hyperlink ref="F181" r:id="rId344"/>
+    <hyperlink ref="E182" r:id="rId345"/>
+    <hyperlink ref="F182" r:id="rId346"/>
+    <hyperlink ref="E183" r:id="rId347"/>
+    <hyperlink ref="F183" r:id="rId348"/>
+    <hyperlink ref="E184" r:id="rId349"/>
+    <hyperlink ref="F184" r:id="rId350"/>
+    <hyperlink ref="E185" r:id="rId351"/>
+    <hyperlink ref="F185" r:id="rId352"/>
+    <hyperlink ref="E186" r:id="rId353"/>
+    <hyperlink ref="F186" r:id="rId354"/>
+    <hyperlink ref="E187" r:id="rId355"/>
+    <hyperlink ref="F187" r:id="rId356"/>
+    <hyperlink ref="E188" r:id="rId357"/>
+    <hyperlink ref="F188" r:id="rId358"/>
+    <hyperlink ref="E189" r:id="rId359"/>
+    <hyperlink ref="F189" r:id="rId360"/>
+    <hyperlink ref="E190" r:id="rId361"/>
+    <hyperlink ref="F190" r:id="rId362"/>
+    <hyperlink ref="E191" r:id="rId363"/>
+    <hyperlink ref="F191" r:id="rId364"/>
+    <hyperlink ref="E192" r:id="rId365"/>
+    <hyperlink ref="F192" r:id="rId366"/>
+    <hyperlink ref="E193" r:id="rId367"/>
+    <hyperlink ref="F193" r:id="rId368"/>
+    <hyperlink ref="E194" r:id="rId369"/>
+    <hyperlink ref="F194" r:id="rId370"/>
+    <hyperlink ref="E195" r:id="rId371"/>
+    <hyperlink ref="F195" r:id="rId372"/>
+    <hyperlink ref="E196" r:id="rId373"/>
+    <hyperlink ref="F196" r:id="rId374"/>
+    <hyperlink ref="E197" r:id="rId375"/>
+    <hyperlink ref="F197" r:id="rId376"/>
+    <hyperlink ref="E198" r:id="rId377"/>
+    <hyperlink ref="F198" r:id="rId378"/>
+    <hyperlink ref="E199" r:id="rId379"/>
+    <hyperlink ref="F199" r:id="rId380"/>
+    <hyperlink ref="E200" r:id="rId381"/>
+    <hyperlink ref="F200" r:id="rId382"/>
+    <hyperlink ref="E201" r:id="rId383"/>
+    <hyperlink ref="F201" r:id="rId384"/>
+    <hyperlink ref="E202" r:id="rId385"/>
+    <hyperlink ref="F202" r:id="rId386"/>
+    <hyperlink ref="E203" r:id="rId387"/>
+    <hyperlink ref="F203" r:id="rId388"/>
+    <hyperlink ref="E204" r:id="rId389"/>
+    <hyperlink ref="F204" r:id="rId390"/>
+    <hyperlink ref="E205" r:id="rId391"/>
+    <hyperlink ref="F205" r:id="rId392"/>
+    <hyperlink ref="E206" r:id="rId393"/>
+    <hyperlink ref="F206" r:id="rId394"/>
+    <hyperlink ref="E207" r:id="rId395"/>
+    <hyperlink ref="F207" r:id="rId396"/>
+    <hyperlink ref="E208" r:id="rId397"/>
+    <hyperlink ref="F208" r:id="rId398"/>
+    <hyperlink ref="E209" r:id="rId399"/>
+    <hyperlink ref="F209" r:id="rId400"/>
+    <hyperlink ref="E210" r:id="rId401"/>
+    <hyperlink ref="F210" r:id="rId402"/>
+    <hyperlink ref="E211" r:id="rId403"/>
+    <hyperlink ref="F211" r:id="rId404"/>
+    <hyperlink ref="E212" r:id="rId405"/>
+    <hyperlink ref="F212" r:id="rId406"/>
+    <hyperlink ref="E213" r:id="rId407"/>
+    <hyperlink ref="F213" r:id="rId408"/>
+    <hyperlink ref="E214" r:id="rId409"/>
+    <hyperlink ref="F214" r:id="rId410"/>
+    <hyperlink ref="E215" r:id="rId411"/>
+    <hyperlink ref="F215" r:id="rId412"/>
+    <hyperlink ref="E216" r:id="rId413"/>
+    <hyperlink ref="F216" r:id="rId414"/>
+    <hyperlink ref="E217" r:id="rId415"/>
+    <hyperlink ref="F217" r:id="rId416"/>
+    <hyperlink ref="E218" r:id="rId417"/>
+    <hyperlink ref="F218" r:id="rId418"/>
+    <hyperlink ref="E219" r:id="rId419"/>
+    <hyperlink ref="F219" r:id="rId420"/>
+    <hyperlink ref="E220" r:id="rId421"/>
+    <hyperlink ref="F220" r:id="rId422"/>
+    <hyperlink ref="E221" r:id="rId423"/>
+    <hyperlink ref="F221" r:id="rId424"/>
+    <hyperlink ref="E222" r:id="rId425"/>
+    <hyperlink ref="F222" r:id="rId426"/>
+    <hyperlink ref="E223" r:id="rId427"/>
+    <hyperlink ref="F223" r:id="rId428"/>
+    <hyperlink ref="E224" r:id="rId429"/>
+    <hyperlink ref="F224" r:id="rId430"/>
+    <hyperlink ref="E225" r:id="rId431"/>
+    <hyperlink ref="F225" r:id="rId432"/>
+    <hyperlink ref="E226" r:id="rId433"/>
+    <hyperlink ref="F226" r:id="rId434"/>
+    <hyperlink ref="F227" r:id="rId435"/>
+    <hyperlink ref="E228" r:id="rId436"/>
+    <hyperlink ref="F228" r:id="rId437"/>
+    <hyperlink ref="E229" r:id="rId438"/>
+    <hyperlink ref="F229" r:id="rId439"/>
+    <hyperlink ref="E230" r:id="rId440"/>
+    <hyperlink ref="F230" r:id="rId441"/>
+    <hyperlink ref="E231" r:id="rId442"/>
+    <hyperlink ref="F231" r:id="rId443"/>
+    <hyperlink ref="E232" r:id="rId444"/>
+    <hyperlink ref="F232" r:id="rId445"/>
+    <hyperlink ref="E233" r:id="rId446"/>
+    <hyperlink ref="F233" r:id="rId447"/>
+    <hyperlink ref="E234" r:id="rId448"/>
+    <hyperlink ref="F234" r:id="rId449"/>
+    <hyperlink ref="E235" r:id="rId450"/>
+    <hyperlink ref="F235" r:id="rId451"/>
+    <hyperlink ref="F236" r:id="rId452"/>
+    <hyperlink ref="F237" r:id="rId453"/>
+    <hyperlink ref="E238" r:id="rId454"/>
+    <hyperlink ref="F238" r:id="rId455"/>
+    <hyperlink ref="E239" r:id="rId456"/>
+    <hyperlink ref="F239" r:id="rId457"/>
+    <hyperlink ref="E240" r:id="rId458"/>
+    <hyperlink ref="F240" r:id="rId459"/>
+    <hyperlink ref="E241" r:id="rId460"/>
+    <hyperlink ref="F241" r:id="rId461"/>
+    <hyperlink ref="E242" r:id="rId462"/>
+    <hyperlink ref="F242" r:id="rId463"/>
+    <hyperlink ref="E243" r:id="rId464"/>
+    <hyperlink ref="F243" r:id="rId465"/>
+    <hyperlink ref="E244" r:id="rId466"/>
+    <hyperlink ref="F244" r:id="rId467"/>
+    <hyperlink ref="E245" r:id="rId468"/>
+    <hyperlink ref="F245" r:id="rId469"/>
+    <hyperlink ref="E246" r:id="rId470"/>
+    <hyperlink ref="F246" r:id="rId471"/>
+    <hyperlink ref="E247" r:id="rId472"/>
+    <hyperlink ref="F247" r:id="rId473"/>
+    <hyperlink ref="E248" r:id="rId474"/>
+    <hyperlink ref="F248" r:id="rId475"/>
+    <hyperlink ref="E249" r:id="rId476"/>
+    <hyperlink ref="F249" r:id="rId477"/>
+    <hyperlink ref="E250" r:id="rId478"/>
+    <hyperlink ref="F250" r:id="rId479"/>
+    <hyperlink ref="E251" r:id="rId480"/>
+    <hyperlink ref="F251" r:id="rId481"/>
+    <hyperlink ref="E252" r:id="rId482"/>
+    <hyperlink ref="F252" r:id="rId483"/>
+    <hyperlink ref="E253" r:id="rId484"/>
+    <hyperlink ref="F253" r:id="rId485"/>
+    <hyperlink ref="E254" r:id="rId486"/>
+    <hyperlink ref="F254" r:id="rId487"/>
+    <hyperlink ref="E255" r:id="rId488"/>
+    <hyperlink ref="F255" r:id="rId489"/>
+    <hyperlink ref="F256" r:id="rId490"/>
+    <hyperlink ref="E257" r:id="rId491"/>
+    <hyperlink ref="F257" r:id="rId492"/>
+    <hyperlink ref="E258" r:id="rId493"/>
+    <hyperlink ref="F258" r:id="rId494"/>
+    <hyperlink ref="E259" r:id="rId495"/>
+    <hyperlink ref="F259" r:id="rId496"/>
+    <hyperlink ref="E260" r:id="rId497"/>
+    <hyperlink ref="F260" r:id="rId498"/>
+    <hyperlink ref="E261" r:id="rId499"/>
+    <hyperlink ref="F261" r:id="rId500"/>
+    <hyperlink ref="E262" r:id="rId501"/>
+    <hyperlink ref="F262" r:id="rId502"/>
+    <hyperlink ref="E263" r:id="rId503"/>
+    <hyperlink ref="F263" r:id="rId504"/>
+    <hyperlink ref="F264" r:id="rId505"/>
+    <hyperlink ref="E265" r:id="rId506"/>
+    <hyperlink ref="F265" r:id="rId507"/>
+    <hyperlink ref="E266" r:id="rId508"/>
+    <hyperlink ref="F266" r:id="rId509"/>
+    <hyperlink ref="E267" r:id="rId510"/>
+    <hyperlink ref="F267" r:id="rId511"/>
+    <hyperlink ref="F268" r:id="rId512"/>
+    <hyperlink ref="F269" r:id="rId513"/>
+    <hyperlink ref="F270" r:id="rId514"/>
+    <hyperlink ref="F271" r:id="rId515"/>
+    <hyperlink ref="F272" r:id="rId516"/>
+    <hyperlink ref="F273" r:id="rId517"/>
+    <hyperlink ref="F274" r:id="rId518"/>
+    <hyperlink ref="F275" r:id="rId519"/>
+    <hyperlink ref="F276" r:id="rId520"/>
+    <hyperlink ref="F277" r:id="rId521"/>
+    <hyperlink ref="F278" r:id="rId522"/>
+    <hyperlink ref="F279" r:id="rId523"/>
+    <hyperlink ref="F280" r:id="rId524"/>
+    <hyperlink ref="F281" r:id="rId525"/>
+    <hyperlink ref="F282" r:id="rId526"/>
+    <hyperlink ref="F283" r:id="rId527"/>
+    <hyperlink ref="F284" r:id="rId528"/>
+    <hyperlink ref="F285" r:id="rId529"/>
+    <hyperlink ref="E286" r:id="rId530"/>
+    <hyperlink ref="F286" r:id="rId531"/>
+    <hyperlink ref="E287" r:id="rId532"/>
+    <hyperlink ref="F287" r:id="rId533"/>
+    <hyperlink ref="E288" r:id="rId534"/>
+    <hyperlink ref="F288" r:id="rId535"/>
+    <hyperlink ref="E289" r:id="rId536"/>
+    <hyperlink ref="F289" r:id="rId537"/>
+    <hyperlink ref="E290" r:id="rId538"/>
+    <hyperlink ref="F290" r:id="rId539"/>
+    <hyperlink ref="E291" r:id="rId540"/>
+    <hyperlink ref="F291" r:id="rId541"/>
+    <hyperlink ref="E292" r:id="rId542"/>
+    <hyperlink ref="F292" r:id="rId543"/>
+    <hyperlink ref="E293" r:id="rId544"/>
+    <hyperlink ref="F293" r:id="rId545"/>
+    <hyperlink ref="E294" r:id="rId546"/>
+    <hyperlink ref="F294" r:id="rId547"/>
+    <hyperlink ref="E295" r:id="rId548"/>
+    <hyperlink ref="F295" r:id="rId549"/>
+    <hyperlink ref="E296" r:id="rId550"/>
+    <hyperlink ref="F296" r:id="rId551"/>
+    <hyperlink ref="E297" r:id="rId552"/>
+    <hyperlink ref="F297" r:id="rId553"/>
+    <hyperlink ref="E298" r:id="rId554"/>
+    <hyperlink ref="F298" r:id="rId555"/>
+    <hyperlink ref="E299" r:id="rId556"/>
+    <hyperlink ref="F299" r:id="rId557"/>
+    <hyperlink ref="E300" r:id="rId558"/>
+    <hyperlink ref="F300" r:id="rId559"/>
+    <hyperlink ref="E301" r:id="rId560"/>
+    <hyperlink ref="F301" r:id="rId561"/>
+    <hyperlink ref="F302" r:id="rId562"/>
+    <hyperlink ref="F303" r:id="rId563"/>
+    <hyperlink ref="F304" r:id="rId564"/>
+    <hyperlink ref="F305" r:id="rId565"/>
+    <hyperlink ref="E306" r:id="rId566"/>
+    <hyperlink ref="F306" r:id="rId567"/>
+    <hyperlink ref="E307" r:id="rId568"/>
+    <hyperlink ref="F307" r:id="rId569"/>
+    <hyperlink ref="E308" r:id="rId570"/>
+    <hyperlink ref="F308" r:id="rId571"/>
+    <hyperlink ref="E309" r:id="rId572"/>
+    <hyperlink ref="F309" r:id="rId573"/>
+    <hyperlink ref="F310" r:id="rId574"/>
+    <hyperlink ref="F311" r:id="rId575"/>
+    <hyperlink ref="F312" r:id="rId576"/>
+    <hyperlink ref="F313" r:id="rId577"/>
+    <hyperlink ref="F314" r:id="rId578"/>
+    <hyperlink ref="F315" r:id="rId579"/>
+    <hyperlink ref="E316" r:id="rId580"/>
+    <hyperlink ref="F316" r:id="rId581"/>
+    <hyperlink ref="E317" r:id="rId582"/>
+    <hyperlink ref="F317" r:id="rId583"/>
+    <hyperlink ref="E318" r:id="rId584"/>
+    <hyperlink ref="F318" r:id="rId585"/>
+    <hyperlink ref="E319" r:id="rId586"/>
+    <hyperlink ref="F319" r:id="rId587"/>
+    <hyperlink ref="F320" r:id="rId588"/>
+    <hyperlink ref="F321" r:id="rId589"/>
+    <hyperlink ref="F322" r:id="rId590"/>
+    <hyperlink ref="F323" r:id="rId591"/>
+    <hyperlink ref="F324" r:id="rId592"/>
+    <hyperlink ref="F325" r:id="rId593"/>
+    <hyperlink ref="F326" r:id="rId594"/>
+    <hyperlink ref="F327" r:id="rId595"/>
+    <hyperlink ref="F328" r:id="rId596"/>
+    <hyperlink ref="F329" r:id="rId597"/>
+    <hyperlink ref="F330" r:id="rId598"/>
+    <hyperlink ref="F331" r:id="rId599"/>
+    <hyperlink ref="F332" r:id="rId600"/>
+    <hyperlink ref="F333" r:id="rId601"/>
+    <hyperlink ref="F334" r:id="rId602"/>
+    <hyperlink ref="F335" r:id="rId603"/>
+    <hyperlink ref="F336" r:id="rId604"/>
+    <hyperlink ref="F337" r:id="rId605"/>
+    <hyperlink ref="F338" r:id="rId606"/>
+    <hyperlink ref="F339" r:id="rId607"/>
+    <hyperlink ref="E340" r:id="rId608"/>
+    <hyperlink ref="F340" r:id="rId609"/>
+    <hyperlink ref="F341" r:id="rId610"/>
+    <hyperlink ref="F342" r:id="rId611"/>
+    <hyperlink ref="F343" r:id="rId612"/>
+    <hyperlink ref="F344" r:id="rId613"/>
+    <hyperlink ref="F345" r:id="rId614"/>
+    <hyperlink ref="F346" r:id="rId615"/>
+    <hyperlink ref="F347" r:id="rId616"/>
+    <hyperlink ref="F348" r:id="rId617"/>
+    <hyperlink ref="F349" r:id="rId618"/>
+    <hyperlink ref="F350" r:id="rId619"/>
+    <hyperlink ref="F351" r:id="rId620"/>
+    <hyperlink ref="F352" r:id="rId621"/>
+    <hyperlink ref="F353" r:id="rId622"/>
+    <hyperlink ref="F354" r:id="rId623"/>
+    <hyperlink ref="F355" r:id="rId624"/>
+    <hyperlink ref="F356" r:id="rId625"/>
+    <hyperlink ref="E357" r:id="rId626"/>
+    <hyperlink ref="F357" r:id="rId627"/>
+    <hyperlink ref="F358" r:id="rId628"/>
+    <hyperlink ref="E359" r:id="rId629"/>
+    <hyperlink ref="F359" r:id="rId630"/>
+    <hyperlink ref="E360" r:id="rId631"/>
+    <hyperlink ref="F360" r:id="rId632"/>
+    <hyperlink ref="E361" r:id="rId633"/>
+    <hyperlink ref="F361" r:id="rId634"/>
+    <hyperlink ref="E362" r:id="rId635"/>
+    <hyperlink ref="F362" r:id="rId636"/>
+    <hyperlink ref="E363" r:id="rId637"/>
+    <hyperlink ref="F363" r:id="rId638"/>
+    <hyperlink ref="F364" r:id="rId639"/>
+    <hyperlink ref="F365" r:id="rId640"/>
+    <hyperlink ref="F366" r:id="rId641"/>
+    <hyperlink ref="F367" r:id="rId642"/>
+    <hyperlink ref="F368" r:id="rId643"/>
+    <hyperlink ref="F369" r:id="rId644"/>
+    <hyperlink ref="F370" r:id="rId645"/>
+    <hyperlink ref="F371" r:id="rId646"/>
+    <hyperlink ref="F372" r:id="rId647"/>
+    <hyperlink ref="F373" r:id="rId648"/>
+    <hyperlink ref="F374" r:id="rId649"/>
+    <hyperlink ref="F375" r:id="rId650"/>
+    <hyperlink ref="F376" r:id="rId651"/>
+    <hyperlink ref="F377" r:id="rId652"/>
+    <hyperlink ref="F378" r:id="rId653"/>
+    <hyperlink ref="F379" r:id="rId654"/>
+    <hyperlink ref="F380" r:id="rId655"/>
+    <hyperlink ref="F381" r:id="rId656"/>
+    <hyperlink ref="E382" r:id="rId657"/>
+    <hyperlink ref="F382" r:id="rId658"/>
+    <hyperlink ref="E383" r:id="rId659"/>
+    <hyperlink ref="F383" r:id="rId660"/>
+    <hyperlink ref="F384" r:id="rId661"/>
+    <hyperlink ref="F385" r:id="rId662"/>
+    <hyperlink ref="F386" r:id="rId663"/>
+    <hyperlink ref="F387" r:id="rId664"/>
+    <hyperlink ref="F388" r:id="rId665"/>
+    <hyperlink ref="E389" r:id="rId666"/>
+    <hyperlink ref="F389" r:id="rId667"/>
+    <hyperlink ref="E390" r:id="rId668"/>
+    <hyperlink ref="F390" r:id="rId669"/>
+    <hyperlink ref="E391" r:id="rId670"/>
+    <hyperlink ref="F391" r:id="rId671"/>
+    <hyperlink ref="E392" r:id="rId672"/>
+    <hyperlink ref="F392" r:id="rId673"/>
+    <hyperlink ref="E393" r:id="rId674"/>
+    <hyperlink ref="F393" r:id="rId675"/>
+    <hyperlink ref="E394" r:id="rId676"/>
+    <hyperlink ref="F394" r:id="rId677"/>
+    <hyperlink ref="E395" r:id="rId678"/>
+    <hyperlink ref="F395" r:id="rId679"/>
+    <hyperlink ref="E396" r:id="rId680"/>
+    <hyperlink ref="F396" r:id="rId681"/>
+    <hyperlink ref="E397" r:id="rId682"/>
+    <hyperlink ref="F397" r:id="rId683"/>
+    <hyperlink ref="E398" r:id="rId684"/>
+    <hyperlink ref="F398" r:id="rId685"/>
+    <hyperlink ref="E399" r:id="rId686"/>
+    <hyperlink ref="F399" r:id="rId687"/>
+    <hyperlink ref="E400" r:id="rId688"/>
+    <hyperlink ref="F400" r:id="rId689"/>
+    <hyperlink ref="F401" r:id="rId690"/>
+    <hyperlink ref="F402" r:id="rId691"/>
+    <hyperlink ref="F403" r:id="rId692"/>
+    <hyperlink ref="F404" r:id="rId693"/>
+    <hyperlink ref="F405" r:id="rId694"/>
+    <hyperlink ref="E406" r:id="rId695"/>
+    <hyperlink ref="F406" r:id="rId696"/>
+    <hyperlink ref="E407" r:id="rId697"/>
+    <hyperlink ref="F407" r:id="rId698"/>
+    <hyperlink ref="E408" r:id="rId699"/>
+    <hyperlink ref="F408" r:id="rId700"/>
+    <hyperlink ref="F409" r:id="rId701"/>
+    <hyperlink ref="E410" r:id="rId702"/>
+    <hyperlink ref="F410" r:id="rId703"/>
+    <hyperlink ref="E411" r:id="rId704"/>
+    <hyperlink ref="F411" r:id="rId705"/>
+    <hyperlink ref="F412" r:id="rId706"/>
+    <hyperlink ref="E413" r:id="rId707"/>
+    <hyperlink ref="F413" r:id="rId708"/>
+    <hyperlink ref="F414" r:id="rId709"/>
+    <hyperlink ref="E415" r:id="rId710"/>
+    <hyperlink ref="F415" r:id="rId711"/>
+    <hyperlink ref="E416" r:id="rId712"/>
+    <hyperlink ref="F416" r:id="rId713"/>
+    <hyperlink ref="E417" r:id="rId714"/>
+    <hyperlink ref="F417" r:id="rId715"/>
+    <hyperlink ref="E418" r:id="rId716"/>
+    <hyperlink ref="F418" r:id="rId717"/>
+    <hyperlink ref="E419" r:id="rId718"/>
+    <hyperlink ref="F419" r:id="rId719"/>
+    <hyperlink ref="E420" r:id="rId720"/>
+    <hyperlink ref="F420" r:id="rId721"/>
+    <hyperlink ref="E421" r:id="rId722"/>
+    <hyperlink ref="F421" r:id="rId723"/>
+    <hyperlink ref="E422" r:id="rId724"/>
+    <hyperlink ref="F422" r:id="rId725"/>
+    <hyperlink ref="E423" r:id="rId726"/>
+    <hyperlink ref="F423" r:id="rId727"/>
+    <hyperlink ref="E424" r:id="rId728"/>
+    <hyperlink ref="F424" r:id="rId729"/>
+    <hyperlink ref="E425" r:id="rId730"/>
+    <hyperlink ref="F425" r:id="rId731"/>
+    <hyperlink ref="E426" r:id="rId732"/>
+    <hyperlink ref="F426" r:id="rId733"/>
+    <hyperlink ref="E427" r:id="rId734"/>
+    <hyperlink ref="F427" r:id="rId735"/>
+    <hyperlink ref="E428" r:id="rId736"/>
+    <hyperlink ref="F428" r:id="rId737"/>
+    <hyperlink ref="E429" r:id="rId738"/>
+    <hyperlink ref="F429" r:id="rId739"/>
+    <hyperlink ref="E430" r:id="rId740"/>
+    <hyperlink ref="F430" r:id="rId741"/>
+    <hyperlink ref="E431" r:id="rId742"/>
+    <hyperlink ref="F431" r:id="rId743"/>
+    <hyperlink ref="E432" r:id="rId744"/>
+    <hyperlink ref="F432" r:id="rId745"/>
+    <hyperlink ref="E433" r:id="rId746"/>
+    <hyperlink ref="F433" r:id="rId747"/>
+    <hyperlink ref="E434" r:id="rId748"/>
+    <hyperlink ref="F434" r:id="rId749"/>
+    <hyperlink ref="E435" r:id="rId750"/>
+    <hyperlink ref="F435" r:id="rId751"/>
+    <hyperlink ref="E436" r:id="rId752"/>
+    <hyperlink ref="F436" r:id="rId753"/>
+    <hyperlink ref="E437" r:id="rId754"/>
+    <hyperlink ref="F437" r:id="rId755"/>
+    <hyperlink ref="E438" r:id="rId756"/>
+    <hyperlink ref="F438" r:id="rId757"/>
+    <hyperlink ref="E439" r:id="rId758"/>
+    <hyperlink ref="F439" r:id="rId759"/>
+    <hyperlink ref="E440" r:id="rId760"/>
+    <hyperlink ref="F440" r:id="rId761"/>
+    <hyperlink ref="E441" r:id="rId762"/>
+    <hyperlink ref="F441" r:id="rId763"/>
+    <hyperlink ref="E442" r:id="rId764"/>
+    <hyperlink ref="F442" r:id="rId765"/>
+    <hyperlink ref="E443" r:id="rId766"/>
+    <hyperlink ref="F443" r:id="rId767"/>
+    <hyperlink ref="E444" r:id="rId768"/>
+    <hyperlink ref="F444" r:id="rId769"/>
+    <hyperlink ref="E445" r:id="rId770"/>
+    <hyperlink ref="F445" r:id="rId771"/>
+    <hyperlink ref="E446" r:id="rId772"/>
+    <hyperlink ref="F446" r:id="rId773"/>
+    <hyperlink ref="E447" r:id="rId774"/>
+    <hyperlink ref="F447" r:id="rId775"/>
+    <hyperlink ref="E448" r:id="rId776"/>
+    <hyperlink ref="F448" r:id="rId777"/>
+    <hyperlink ref="E449" r:id="rId778"/>
+    <hyperlink ref="F449" r:id="rId779"/>
+    <hyperlink ref="E450" r:id="rId780"/>
+    <hyperlink ref="F450" r:id="rId781"/>
+    <hyperlink ref="E451" r:id="rId782"/>
+    <hyperlink ref="F451" r:id="rId783"/>
+    <hyperlink ref="E452" r:id="rId784"/>
+    <hyperlink ref="F452" r:id="rId785"/>
+    <hyperlink ref="E453" r:id="rId786"/>
+    <hyperlink ref="F453" r:id="rId787"/>
+    <hyperlink ref="E454" r:id="rId788"/>
+    <hyperlink ref="F454" r:id="rId789"/>
+    <hyperlink ref="E455" r:id="rId790"/>
+    <hyperlink ref="F455" r:id="rId791"/>
+    <hyperlink ref="E456" r:id="rId792"/>
+    <hyperlink ref="F456" r:id="rId793"/>
+    <hyperlink ref="E457" r:id="rId794"/>
+    <hyperlink ref="F457" r:id="rId795"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>