--- v0 (2026-08-24)
+++ v1 (2026-10-17)
@@ -8,82 +8,259 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1111" uniqueCount="555">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1216" uniqueCount="613">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di assegnazione incarichi  PNRR SNODI FORMATIVI - IA PER LA SCUOLA - Ruolo esperto formatore per i laboratori</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto conferimento incarico di Gestione amministrativo-contabile al Funzionario Elevate Qualificazioni PN 21 27 - AGENDA SUD annualità 2025 2026 e 2026-2027(terza annualità)</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>3333333333</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO SCUOLA INFANZIA SAN GIACOMO PREMIO PRESEPI</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>6435878524</t>
+  </si>
+  <si>
+    <t>Decisione di avvio per tratt. nr. 6633745  - Acquisto di n. 3 aspirapolveri e n 1 scala</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3F0F96D5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LIBRETTI GIUSTIFICAZIONE SECONDARIA</t>
+  </si>
+  <si>
+    <t>BD3E29CC78</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE CANCELLERIA PER DIPARTIMENTI</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>1234567890</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura toner e materiale di cancelleria</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD390C0F07</t>
+  </si>
+  <si>
+    <t>Decisione avvio TD - acquisto  servizio di formazione per la realizzazione di n. 5 Percorsi formativi PNRR SNODI FORMATIVI - IA PER LA SCUOLA</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD23D90701</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LEGO INFORMATICA E IA PER MODULI FORMATIVI  PN 21 27 ORIENTAMENTO</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1DB740A2</t>
+  </si>
+  <si>
+    <t>Decisione di affidamento per la fornitura tappeto per attività psicomotoria</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD10ABC326</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO CLOUD</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0B926F76</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO PRE E POST SCUOLA A.S. 2026-27 SCUOLA PRIMARIA PALAZZELLO</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD2B6FA8AE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO ASSICURAZIONE TRIENNALE PERSONALE SCOLASTICO E ALUNNI</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD1EE89FD8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MANUTENZIONE INFISSI VARI PLESSI</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BD1673638D</t>
+  </si>
+  <si>
+    <t>Decisione avvio TD  ACQUISTO ZERBINI A CARATTERE PUBBLICITARIO PERSONALIZZATI PER DISSEMINAZONE PN 21 -27  ORIENTAMENTO</t>
+  </si>
+  <si>
+    <t>BCFAF5DA42</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo Portale Scuola Cloud 2026-27</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF6AA54E3</t>
+  </si>
+  <si>
+    <t>Verifica Consip per noleggio quinquennale fotocopiatore per i plessi Vann'Antò, Palazzello ed Ecce Homo</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BD1ED28C8B</t>
+  </si>
+  <si>
+    <t>Decisione di avvio TD - REALIZZAZIONE INSEGNA PUBBLICITARIA E TARGHE PER DISSEMINAZIONE AGENDA SUD SECONDA ANNUALITA'</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCEF20BED8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA PER I VARI PLESSI</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCCD685447</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura carta fotocopie e materiale vario</t>
+  </si>
+  <si>
+    <t>BCEF2D7733</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - lavori su pompe antincendio plesso leoncavallo</t>
+  </si>
+  <si>
     <t>17/07/2026</t>
   </si>
   <si>
-    <t>''''''''''</t>
+    <t>BCC285FE09</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE SPORTIVO PER I MODULI DIDATTICI PN 21/27  - ORIENTAMENTO</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>BC7060E259</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO PER I MODULI DI ROBOTICA PN 21/27 - ORIENTAMENTO</t>
   </si>
   <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC575CE660</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI MUSEO DEL CINEMA CATANIA</t>
   </si>
   <si>
     <t>BC575A548B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI VISITA MUSEO DELLO SBARCO CATANIA</t>
   </si>
   <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC593DB2D8</t>
@@ -182,53 +359,50 @@
     <t>BBD8AB77AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione IA</t>
   </si>
   <si>
     <t>BBD93E2878</t>
   </si>
   <si>
     <t>Decisione di affidamento - ODA nr. 9099035 volumi da Scintille</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD3574B73</t>
   </si>
   <si>
     <t>Decisione di avvio - visita Colle San Mauro Caltagirone del 22/04/2026</t>
   </si>
   <si>
     <t>BBD311A428</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto medaglie e coppa per torneo calcetto</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">PN 21 27 - Orientamento- decreto di pubblicazione n. 2  attribuzione incarichi  esperto - tutor </t>
   </si>
   <si>
     <t>BBD344B65D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata presso apicoltura Cappello del 21 maggio 2026</t>
   </si>
   <si>
     <t>BBD32E7097</t>
   </si>
   <si>
     <t>Decisione di affidamento per visita ai Vivai del Valentino del 28/05/2026</t>
   </si>
   <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCFED25D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio pullman per Acireale torneo minibasket</t>
   </si>
@@ -2063,4920 +2237,5380 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/&apos;&apos;&apos;&apos;&apos;&apos;&apos;&apos;&apos;&apos;" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/d7f9a931-6e76-48f6-aae3-f13931c5c30e" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7060E259" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/bc94ddef-5b3e-4bb1-aad7-203b60ff44bd" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC575CE660" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/ada08cbc-33c4-4238-9774-fbf120715f28" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC575A548B" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/db5beb20-1cc5-4942-a48c-5ce50d8c675a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC593DB2D8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/5b402267-5463-4a80-a1b6-d15ce20269d5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC48C94F6A" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/7a6c23ad-b2de-4ad7-a848-1fbd13f6fe32" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC48BA388B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/a8af6213-7cd3-4128-a141-bd81e4eb4fc4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F640D61" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0727c311-589e-414f-8ba5-0ee01ab0aab1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1A439C75" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/fe087bc8-823d-4713-88ea-a77f940ec56a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1A61DBDE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8eda77d4-6b76-4ea7-bf7f-74ba0ce507cc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC360D862D" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/17458f73-4936-4323-b34e-4469aa366563" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC36252E1A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9e48da53-eee0-4d65-8a7e-acb3f2931dca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA2E5FD7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/f84cf505-ebf7-4a4c-9544-017a6949e37a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BCOA1F9F1B" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/3f3aaf36-cc62-42a0-8c3d-5d7055281c71" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0A0E180D" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/ccbf7417-9bd3-4176-a45e-d8c73046fda3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD95C8987" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/346bf093-2b10-47ad-a401-e316149f96f9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD8AB77AA" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4c5ff8dd-1f1d-4187-95a3-2344dacb9c62" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD93E2878" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/64bc7b14-72d7-4d5f-99ad-4a5b8bcc840a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3574B73" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/a492c79f-052f-4f34-ad9c-a6989c78914b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD311A428" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c9102451-6ac8-46a7-ad37-d341b13b3848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD344B65D" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/dcc3e53a-40cd-4a11-aa89-3c4bc17ffaa7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD32E7097" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/fb93a291-8173-4e66-a0ab-ef3c01a6356a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCFED25D8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/45236456-ca0b-45f7-979f-1f64f32ad831" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCECF4F9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/6ea54b40-0f2c-431e-86b0-dc8700d3e4a4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB35D791D" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/de8ed9a3-8de7-4224-aa9b-f1d1b7c787cd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD1C7824" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0d34dce4-0b00-4e32-9db9-bb69d46045c1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6C466A9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/b36e786e-f039-43de-bfbc-1679d0e3391a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99DA811F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/cc68fe6e-c012-4036-a0e9-6affcf75e7fc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8593A6C9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/d8cbed7f-1bce-431f-bf78-1a98f433dc22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB855B0B20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8e094417-12ba-43b3-aa61-a29f2b1ad56a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB853980D1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/a54c016e-2a13-4fbe-bd84-dbb0ab31e4d4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85222C2B" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/664605c9-5a72-4d63-ad2b-c180cf8c088b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC2FE2A6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/abe638e6-b7f6-4b90-b84f-d8f9a4939e1a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A30B31B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8b38f2c6-62e2-45f0-968c-63e4b0bb1aa2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A03F43E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4bdc8b91-6888-4edc-b346-74a1ed86c78a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6F438A11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/1309855c-620c-41af-8d28-a417842da9dd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6EE45142" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/3370c7ba-dd71-41b7-89f9-9bbf09a96d28" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A1B3739" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/2975f517-5279-4925-841f-f072752d148a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C342EA4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/318058d4-6fd2-4f3f-9f38-d76d18d4e0b6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5BB2A2CE" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/3e0468ad-2269-4fe1-bbd2-f575860396f2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5BC82EAB" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/f4265608-7b67-4604-bf36-fda3542d4bb9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9873434761" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/85e675d0-768d-4037-8a3a-a915365090d9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5EC32909" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/1c295058-bb4f-405c-8636-5e8349e3dfea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1654F117" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/6f58d4e9-616c-41e7-a84a-9d3176d34ed3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB092BA9F7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/abd669a4-50c1-4b33-bdc5-680df51464c7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB090DE12B" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/d8bc87ea-3523-483d-816c-8cfc30e381a6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB106EAB7D" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/e43dd4b3-71b1-43ad-b7d9-12350393f25d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB10550926" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/eb17a6e7-9702-4650-96b0-56e16511d665" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB088E8F57" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/154e9bbf-e283-4db3-8af4-3c61f56a3c03" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6B75BE9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/f6f02224-1ea7-4ed9-a399-8d0da7c6a21d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4992311" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/310dd609-a9d8-43d0-9e4d-361632687b64" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4C155AF" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c8f86950-932f-4018-b184-f110c3e9e8f3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD11BAFA3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/39e29be6-4cdb-4691-8913-ae3420353fdd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB042C90" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/1a0c108c-4fb4-4682-ba05-a2b53d3b1593" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4BD7E79" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/48b16beb-a9d3-4365-af3e-7baac20557c2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9E6FD4CC" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/3df0caeb-9327-4555-9414-24ccce34f832" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8EDBE598" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/ebf2ee50-5fe4-4e85-a53a-1e3ecbf76511" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E311640" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/28705146-4d83-4b15-9d27-bff3e31ae1a1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88B16BAD" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c5d616a6-f825-4922-a7be-09a7cc23915d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B41E3D3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9580cce0-3a9d-41ec-9a89-989fe89ed778" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88DC6371" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4bf3757f-73e6-4c31-838f-fc846bd20629" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B27CADF" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/74e7240d-19a7-461e-8bd4-f0f4c2953d08" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA553BE9D2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/1f501786-306b-4e7e-a72c-4bd4c6ef930a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54E1B307" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9655d326-ecab-4ad1-9842-613fb6199bc2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38091343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/bdded771-2e0e-45f0-b50d-9ae807b68f1b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33E2C8E3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c839810a-1a9d-4530-814b-f0ee13cb62c5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA55564612" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/cc22f44e-1107-4e36-8d31-cbada79e23a1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99024DC76" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/bf143541-d71d-41e9-9a4a-ff01c865b161" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B980A1022E" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/6120a6aa-8547-4f65-969d-bb9e21e9b98b" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A4BB4151" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4a163240-1136-4192-993c-5bb4bb6d99c9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94FED0379" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/075024d4-5517-4ae1-8a9f-a7a344f663b4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9918058B9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/eacb201f-a5e5-411b-8b9a-0ce99fe28530" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9914AOB99" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4fc893f5-c509-46d4-8dc8-4f51c86909a9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB50C004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/7a059e83-81b8-41d2-8f66-bbb5b0a5da90" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CB95693" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/a8e6c58c-7ab4-4dfe-b6de-a913bb64b338" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB67CFAE" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/f42058ca-f5a3-4dfb-8ad5-0b7e77b9b9b0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90D17B2A7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c7a53c78-5a93-4aa7-9b40-37d8344f5b86" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90D36462F" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8d139752-a0d8-4b83-9c8f-ccacacf8f2a3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6A1D17C" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/3430a016-db3d-4987-8a2e-2247b2f46ced" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E780AF66" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9488f63d-0300-444e-86d8-fca36a4fa225" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E771011C" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/05e3c691-40ba-4cb7-9538-330dc9e158a2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E7652450" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/5b04f17b-6e6f-488c-9221-bfc6520f6584" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89D8B6C02" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8e07d613-0916-45a9-ba3d-d3c611c09106" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87EDAA27F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/03d753f2-4347-446e-94a4-db0fdd3cd8ba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B866A7E163" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/cc02744b-2363-4b13-b6b7-6342ed65a981" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B859AABOE2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/b00f19cb-5fdf-46e0-9520-a82241e98f5a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83A0EF880" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/25cefd28-22ba-4cb8-b6bb-b7e1c598fd5f" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83998D0D5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9ba3c903-4124-485d-a1b2-5591198fcb75" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B854C6482B" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/933750a1-edb8-4937-92cb-e277533a16c9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B830A70704" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/739cb5a3-3811-4599-897e-f62829d8350e" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B826680DEB" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0c2fe6c4-0ac1-460b-83fd-3a7bd2fcb7d2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B831C6BD86" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8ec8e564-4f87-48ba-b92b-35ee94ee4402" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B784C0E6F7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8561e7c0-9c74-4b5c-9599-ac423f349fd9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B19A0F57" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4075d380-b1c7-4890-b8c9-484b6645514a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7572BCC4B" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/bbd6c7cb-dd49-4671-8a27-e82e0a714164" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B757070711" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/f7aa4c87-4ce4-405c-aac0-99476affbe16" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=----------" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/cc7edf8b-ff4d-4a01-9e39-7053cd365778" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7572BCC4B" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/d7a177c7-73f5-40d9-8fbf-7dfbcaf77250" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.........." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0e5488d7-4912-44ec-a2dd-dfb46e1ef5ad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A34627E" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c05895ef-012e-45d7-8ddc-b3e1214d970d" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A2777AA" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9fd303d7-22c6-4d94-8756-cf39980d9b73" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A00209B" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/01da5905-8b4c-4e11-a4a1-bd3fbe5a5d8b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70974588C" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/14914fae-1ea6-4907-882f-7c91b5d99b2f" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708FF1C6B" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4aab5eec-e865-4286-934c-f5e82b9f2130" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=INATTESA.." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/e0222057-3f80-4dda-a57f-9b6803a9bbc2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70070F6DA" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/456bf797-2860-4b1d-95e7-e16cb55b1877" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F23C0220" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0f90c2ba-48a0-4cc8-928b-b2c9948217e9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F22A7A3A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/31141b2c-c4be-404f-a4f6-d82ae87f5625" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F1F8760D" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/fd14ff19-4364-41e5-88b3-b850efab122b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB9582F7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/eb6e4f08-7975-4256-aac2-53c2f423de8d" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB7FE56F" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/80d88fae-8697-4cdc-903a-2a3762bca04e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D6E2C84A" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/3b41788e-1d31-4d98-b442-317961d1ab4d" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DOEO602F" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/6c7e785e-33bc-4268-83fb-9fa3f41baec1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BA8358A3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9fefc80a-d5f2-46b5-ad0d-daae72b42c13" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DO4E1453" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/93656f0c-0c90-4489-a4f2-6aa13bb7ae53" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BAA78672" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c82a7d24-cb7e-48af-91d1-3f837b4bb052" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB55C32E" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/09998f98-595b-4571-9dd9-752310769318" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A69B422F" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9beab95d-aa3f-422b-961f-03d4316214c6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A6777952" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/ad56dd83-c382-4464-ad44-12ee26af58ad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B694BDF1EA" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/5fcff579-bd72-433e-8c84-687918532701" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A76D03A4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/3e89a5e5-b06f-4a73-9d6e-9d5d57635927" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ESENTECIG." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/56819a46-d58c-46e7-86c5-a692a37dbf75" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69496FEF5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/7bad1db9-a954-4ff2-9aa8-d1efb6d67680" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B690B44180" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/f152e751-2883-41c0-a144-b2d9b918ef57" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B690EE2DA5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/452ab86e-3af7-4efa-b34b-448ff321595a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B691090082" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/2c484cb4-cc08-4e50-8476-57035c613bae" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68D25ED3E" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/2731e090-4c91-4533-ad36-badbf913e965" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B683480690" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/67a75241-7337-471d-9fff-00ee4950b17e" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68021C127" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0ea7c595-01ee-4af7-af53-e45706e30440" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67778A713" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/bcfb57ff-35ef-4300-8da0-f6489df83f3c" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B677AD3D15" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/336fdf2f-e272-4568-bb08-d8ab9cf5cc61" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66871DF39" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0eca2f0b-c5fa-4f56-a20c-c45caa5488df" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65D535F20" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c8f43658-329b-4fc1-a968-6bb1bc0363ce" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6519792C6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/7dbf72a7-b883-4472-bd60-5665e92e096a" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65173327E" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/99013d53-0208-48aa-8189-6c92a286494f" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62446AC6B" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/fcb11237-7a76-4ee7-a897-5a6e0d18d6f7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E32BC6A" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c7d046aa-20e5-423f-8d7c-8c0bc0b5dd60" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6125D8032" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/6da79f0a-a77a-41cc-804f-94f30aa503d4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FB2EB10" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4c7bdb95-c285-4116-8269-99753eec029c" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FD5843F" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/cb87ac73-1194-4025-a55f-6a570a41ba61" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FC34348" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c217badf-07c5-414f-9439-0727cf5ff471" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FE05303" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/b5a9c4eb-0d46-4406-9a5c-55a63ddfff0b" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F0DA53E1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/088fb48f-1134-4f53-8d76-4eff561af60d" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EA990CC0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/b76c9fa9-6901-43a3-8ddd-aedc59b3d7de" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EA5E1293" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/5de7d808-f4de-4774-a5d7-97c05c6a20a0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EA7CD894" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/71b69d2b-e149-43e8-9c49-5b65b7291ffa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EAC3074F" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9e53cee1-fde7-4188-94c0-fbb83c8cba2b" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C0C3E591" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c4284004-c926-4202-b057-4407db846b2d" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA8433E8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/2cac0d76-b0ff-4cc2-9cbc-694a2dc4e9e9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A7B7695D" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/1cda44e9-9ffb-4e25-97eb-0befe2dbdc52" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D6F2625" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/3838224a-3cc0-4aef-8aa0-7f4b1acd14df" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5806F4025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/81616c13-ac6b-497b-9e48-700368139077" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586967E4D" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0767934f-98dc-415a-a333-a31ff03029dd" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B594D291F3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/1128fc65-03df-4a69-977b-ad9d2533524d" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5881169A7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/e7c0312e-ce59-4239-95e4-76f93ced6ffa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B587D2482D" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c33f39d0-8f1f-43d8-b633-f8774f848820" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B587EC939A" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/a590a295-3b52-4b23-b674-e4cea070bd3d" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577E562AF" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/204aeddb-9b66-4c4d-8d8a-70601d7c2b54" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B546D694EC" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/cd0ab368-7f03-47ff-9f1b-bf49ad870668" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543C06397" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/b55c0782-5ada-4b31-949c-652d99fdc532" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B541BF6E1F" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/ed7100e0-b363-41be-9120-e87b7c97723b" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F65B5F79" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/cc2cb621-dcad-4579-950b-3579c987407f" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F6C907C1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/6d133e90-787f-49b5-9b65-41892405735a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E25B9045" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c1ab366a-b74a-4cca-80ab-4b1fcd8fc8a3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E1E3F4CB" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/d61a677c-7070-4228-96f0-b96e4248a17b" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D1B5FF36" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/92823b45-be8b-410e-8a08-64506a57b480" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D21769EB" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/a74a9cdc-b095-423e-ac31-c997466127e2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D192C2CC" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/21f3ae49-cc93-43e1-ab50-b4aaedb11142" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48EFCB51A" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/076c4633-ce32-4603-a21a-8f8d15fc6a9f" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48EBF5AB9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8e120f1b-85f9-4564-b2b4-b323e498e368" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48E86494B" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/699ae273-9674-4206-b545-569fca835ff3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B478631DE9" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/21ef533f-7bd7-4b6a-a1d0-180384a782e0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4787B3C73" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/f80571e3-c65b-42f2-b732-9dc685392870" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B477C1563C" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/23833fcf-79d8-4a50-8a72-8fd49ce641ad" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B477FF4808" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/67fe8428-2494-45cc-8191-5ce895f0e8b6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4426940D0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8dff9f30-7864-4119-8a3b-52ea5986103e" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B441883260" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/11f45fdd-85b6-497d-9c9c-f85fa6a940f9" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B440B6306A" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/47110ccc-f98f-42a8-a00f-b59d561fee6e" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41535488A" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4a5cd1f9-9812-4589-bed4-40e1b9dfcea5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B410996DEA" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/029d0702-e4ee-4d12-8c68-f6b3cb03648e" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FDB7F311" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/dcfc8ead-6c6f-456f-afa2-2a6690fe7304" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB006320" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/fcbf0dc7-1ee7-46b5-9519-de5186866005" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F020F3AE" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0836887d-6d9c-4611-b690-87c5d30006c2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F77EF9FC" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8614b460-8c2f-4367-b9e2-20ee1bde2985" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21ABAE0EF" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/2550c949-04c8-4788-986f-ba9f4a79c7ed" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CB09D918" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/140b5fda-279f-40d1-9f59-0df411646128" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B179481CAC" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/e5d373b0-41e3-4132-8e47-fa33307df5fa" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1796F1F9C" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/82c68c64-5f15-4c90-81b7-b03e7b4f4b6c" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1387C2FE2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/b570d987-7083-4f35-ac19-aa1c383a4ce5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D3659540" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/46ace86c-1cfc-401b-a88a-c495bfa72e5b" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A9078DFA" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4a8991a9-1ffe-4e0b-bc7c-50f72aa5097a" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BO6C4E4872" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9b70bf32-0c9d-4bb6-a1b7-fbc1022246b0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B051DE13E4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/cd13a13c-fbda-4b7e-a32f-867693f9ee7b" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B028E754DA" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/e51cb816-747c-4bc7-853a-fc2ccc594a54" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/3333333333" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9330659c-d03b-453b-af7b-d87bab6aea2b" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/6435878524" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/006d3d01-2ad9-454f-b52d-2c6c4ca976b2" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3F0F96D5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/295d940f-9b88-4fce-9f01-6461f3a328a8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3E29CC78" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9fd8120d-4c91-4be9-b06a-24ebb4a3d6b9" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/1234567890" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/d1582dfb-4483-43ad-a648-7d63f7caf647" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD390C0F07" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4651b9d6-c111-4f58-87e4-1dfde996683a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD23D90701" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/169f4b29-7d3f-4401-9f92-7ad67865851c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1DB740A2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/d3721882-711f-440a-b60d-3dd171b8ae87" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD10ABC326" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/81c610c0-1e89-4a23-9eb6-2d96507c4a6e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0B926F76" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/71e132df-db9a-4412-9454-54231100e0bc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2B6FA8AE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/1505f6a9-ba41-4efa-ae77-454ef4dcc509" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1EE89FD8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/aed0d1b1-7bcc-4573-a597-f02c71d9825c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1673638D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/a591f42b-0c7d-46d5-934a-01b7ed22df5a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFAF5DA42" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/e79b4d85-b134-41c9-b84d-a4716c505e0f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF6AA54E3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/b0ce9a06-4faa-4eed-9caf-0465982917bb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1ED28C8B" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/61f5c2ad-8d7e-40ae-8875-edf20e28ecd7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEF20BED8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/1e4a5f7f-89f2-49c6-9f01-b10273ed4da7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCD685447" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/845fc207-1025-422a-8e5d-0ca241805a67" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEF2D7733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/bc0821f5-dd46-4fbf-b988-eacc0047de7e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC285FE09" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/d7f9a931-6e76-48f6-aae3-f13931c5c30e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7060E259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/bc94ddef-5b3e-4bb1-aad7-203b60ff44bd" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC575CE660" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/ada08cbc-33c4-4238-9774-fbf120715f28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC575A548B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/db5beb20-1cc5-4942-a48c-5ce50d8c675a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC593DB2D8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/5b402267-5463-4a80-a1b6-d15ce20269d5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC48C94F6A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/7a6c23ad-b2de-4ad7-a848-1fbd13f6fe32" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC48BA388B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/a8af6213-7cd3-4128-a141-bd81e4eb4fc4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F640D61" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0727c311-589e-414f-8ba5-0ee01ab0aab1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1A439C75" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/fe087bc8-823d-4713-88ea-a77f940ec56a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1A61DBDE" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8eda77d4-6b76-4ea7-bf7f-74ba0ce507cc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC360D862D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/17458f73-4936-4323-b34e-4469aa366563" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC36252E1A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9e48da53-eee0-4d65-8a7e-acb3f2931dca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA2E5FD7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/f84cf505-ebf7-4a4c-9544-017a6949e37a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BCOA1F9F1B" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/3f3aaf36-cc62-42a0-8c3d-5d7055281c71" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0A0E180D" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/ccbf7417-9bd3-4176-a45e-d8c73046fda3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD95C8987" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/346bf093-2b10-47ad-a401-e316149f96f9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD8AB77AA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4c5ff8dd-1f1d-4187-95a3-2344dacb9c62" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD93E2878" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/64bc7b14-72d7-4d5f-99ad-4a5b8bcc840a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3574B73" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/a492c79f-052f-4f34-ad9c-a6989c78914b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD311A428" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c9102451-6ac8-46a7-ad37-d341b13b3848" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD344B65D" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/dcc3e53a-40cd-4a11-aa89-3c4bc17ffaa7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD32E7097" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/fb93a291-8173-4e66-a0ab-ef3c01a6356a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCFED25D8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/45236456-ca0b-45f7-979f-1f64f32ad831" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCECF4F9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/6ea54b40-0f2c-431e-86b0-dc8700d3e4a4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB35D791D" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/de8ed9a3-8de7-4224-aa9b-f1d1b7c787cd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD1C7824" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0d34dce4-0b00-4e32-9db9-bb69d46045c1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6C466A9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/b36e786e-f039-43de-bfbc-1679d0e3391a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99DA811F" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/cc68fe6e-c012-4036-a0e9-6affcf75e7fc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8593A6C9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/d8cbed7f-1bce-431f-bf78-1a98f433dc22" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB855B0B20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8e094417-12ba-43b3-aa61-a29f2b1ad56a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB853980D1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/a54c016e-2a13-4fbe-bd84-dbb0ab31e4d4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85222C2B" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/664605c9-5a72-4d63-ad2b-c180cf8c088b" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC2FE2A6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/abe638e6-b7f6-4b90-b84f-d8f9a4939e1a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A30B31B" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8b38f2c6-62e2-45f0-968c-63e4b0bb1aa2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A03F43E" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4bdc8b91-6888-4edc-b346-74a1ed86c78a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6F438A11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/1309855c-620c-41af-8d28-a417842da9dd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6EE45142" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/3370c7ba-dd71-41b7-89f9-9bbf09a96d28" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A1B3739" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/2975f517-5279-4925-841f-f072752d148a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C342EA4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/318058d4-6fd2-4f3f-9f38-d76d18d4e0b6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5BB2A2CE" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/3e0468ad-2269-4fe1-bbd2-f575860396f2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5BC82EAB" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/f4265608-7b67-4604-bf36-fda3542d4bb9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9873434761" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/85e675d0-768d-4037-8a3a-a915365090d9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5EC32909" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/1c295058-bb4f-405c-8636-5e8349e3dfea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1654F117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/6f58d4e9-616c-41e7-a84a-9d3176d34ed3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB092BA9F7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/abd669a4-50c1-4b33-bdc5-680df51464c7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB090DE12B" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/d8bc87ea-3523-483d-816c-8cfc30e381a6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB106EAB7D" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/e43dd4b3-71b1-43ad-b7d9-12350393f25d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB10550926" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/eb17a6e7-9702-4650-96b0-56e16511d665" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB088E8F57" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/154e9bbf-e283-4db3-8af4-3c61f56a3c03" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6B75BE9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/f6f02224-1ea7-4ed9-a399-8d0da7c6a21d" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4992311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/310dd609-a9d8-43d0-9e4d-361632687b64" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4C155AF" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c8f86950-932f-4018-b184-f110c3e9e8f3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD11BAFA3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/39e29be6-4cdb-4691-8913-ae3420353fdd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB042C90" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/1a0c108c-4fb4-4682-ba05-a2b53d3b1593" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4BD7E79" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/48b16beb-a9d3-4365-af3e-7baac20557c2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9E6FD4CC" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/3df0caeb-9327-4555-9414-24ccce34f832" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8EDBE598" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/ebf2ee50-5fe4-4e85-a53a-1e3ecbf76511" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E311640" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/28705146-4d83-4b15-9d27-bff3e31ae1a1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88B16BAD" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c5d616a6-f825-4922-a7be-09a7cc23915d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B41E3D3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9580cce0-3a9d-41ec-9a89-989fe89ed778" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88DC6371" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4bf3757f-73e6-4c31-838f-fc846bd20629" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B27CADF" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/74e7240d-19a7-461e-8bd4-f0f4c2953d08" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA553BE9D2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/1f501786-306b-4e7e-a72c-4bd4c6ef930a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54E1B307" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9655d326-ecab-4ad1-9842-613fb6199bc2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38091343" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/bdded771-2e0e-45f0-b50d-9ae807b68f1b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33E2C8E3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c839810a-1a9d-4530-814b-f0ee13cb62c5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA55564612" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/cc22f44e-1107-4e36-8d31-cbada79e23a1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99024DC76" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/bf143541-d71d-41e9-9a4a-ff01c865b161" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B980A1022E" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/6120a6aa-8547-4f65-969d-bb9e21e9b98b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A4BB4151" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4a163240-1136-4192-993c-5bb4bb6d99c9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94FED0379" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/075024d4-5517-4ae1-8a9f-a7a344f663b4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9918058B9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/eacb201f-a5e5-411b-8b9a-0ce99fe28530" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9914AOB99" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4fc893f5-c509-46d4-8dc8-4f51c86909a9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB50C004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/7a059e83-81b8-41d2-8f66-bbb5b0a5da90" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CB95693" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/a8e6c58c-7ab4-4dfe-b6de-a913bb64b338" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB67CFAE" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/f42058ca-f5a3-4dfb-8ad5-0b7e77b9b9b0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90D17B2A7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c7a53c78-5a93-4aa7-9b40-37d8344f5b86" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90D36462F" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8d139752-a0d8-4b83-9c8f-ccacacf8f2a3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6A1D17C" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/3430a016-db3d-4987-8a2e-2247b2f46ced" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E780AF66" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9488f63d-0300-444e-86d8-fca36a4fa225" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E771011C" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/05e3c691-40ba-4cb7-9538-330dc9e158a2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E7652450" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/5b04f17b-6e6f-488c-9221-bfc6520f6584" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89D8B6C02" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8e07d613-0916-45a9-ba3d-d3c611c09106" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87EDAA27F" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/03d753f2-4347-446e-94a4-db0fdd3cd8ba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B866A7E163" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/cc02744b-2363-4b13-b6b7-6342ed65a981" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B859AABOE2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/b00f19cb-5fdf-46e0-9520-a82241e98f5a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83A0EF880" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/25cefd28-22ba-4cb8-b6bb-b7e1c598fd5f" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83998D0D5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9ba3c903-4124-485d-a1b2-5591198fcb75" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B854C6482B" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/933750a1-edb8-4937-92cb-e277533a16c9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B830A70704" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/739cb5a3-3811-4599-897e-f62829d8350e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B826680DEB" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0c2fe6c4-0ac1-460b-83fd-3a7bd2fcb7d2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B831C6BD86" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8ec8e564-4f87-48ba-b92b-35ee94ee4402" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B784C0E6F7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8561e7c0-9c74-4b5c-9599-ac423f349fd9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B19A0F57" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4075d380-b1c7-4890-b8c9-484b6645514a" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7572BCC4B" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/bbd6c7cb-dd49-4671-8a27-e82e0a714164" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B757070711" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/f7aa4c87-4ce4-405c-aac0-99476affbe16" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=----------" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/cc7edf8b-ff4d-4a01-9e39-7053cd365778" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7572BCC4B" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/d7a177c7-73f5-40d9-8fbf-7dfbcaf77250" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.........." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0e5488d7-4912-44ec-a2dd-dfb46e1ef5ad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A34627E" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c05895ef-012e-45d7-8ddc-b3e1214d970d" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A2777AA" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9fd303d7-22c6-4d94-8756-cf39980d9b73" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A00209B" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/01da5905-8b4c-4e11-a4a1-bd3fbe5a5d8b" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70974588C" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/14914fae-1ea6-4907-882f-7c91b5d99b2f" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708FF1C6B" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4aab5eec-e865-4286-934c-f5e82b9f2130" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=INATTESA.." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/e0222057-3f80-4dda-a57f-9b6803a9bbc2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70070F6DA" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/456bf797-2860-4b1d-95e7-e16cb55b1877" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F23C0220" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0f90c2ba-48a0-4cc8-928b-b2c9948217e9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F22A7A3A" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/31141b2c-c4be-404f-a4f6-d82ae87f5625" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F1F8760D" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/fd14ff19-4364-41e5-88b3-b850efab122b" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB9582F7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/eb6e4f08-7975-4256-aac2-53c2f423de8d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB7FE56F" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/80d88fae-8697-4cdc-903a-2a3762bca04e" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D6E2C84A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/3b41788e-1d31-4d98-b442-317961d1ab4d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DOEO602F" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/6c7e785e-33bc-4268-83fb-9fa3f41baec1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BA8358A3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9fefc80a-d5f2-46b5-ad0d-daae72b42c13" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DO4E1453" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/93656f0c-0c90-4489-a4f2-6aa13bb7ae53" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BAA78672" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c82a7d24-cb7e-48af-91d1-3f837b4bb052" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB55C32E" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/09998f98-595b-4571-9dd9-752310769318" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A69B422F" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9beab95d-aa3f-422b-961f-03d4316214c6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A6777952" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/ad56dd83-c382-4464-ad44-12ee26af58ad" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B694BDF1EA" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/5fcff579-bd72-433e-8c84-687918532701" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A76D03A4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/3e89a5e5-b06f-4a73-9d6e-9d5d57635927" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ESENTECIG." TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/56819a46-d58c-46e7-86c5-a692a37dbf75" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69496FEF5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/7bad1db9-a954-4ff2-9aa8-d1efb6d67680" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B690B44180" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/f152e751-2883-41c0-a144-b2d9b918ef57" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B690EE2DA5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/452ab86e-3af7-4efa-b34b-448ff321595a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B691090082" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/2c484cb4-cc08-4e50-8476-57035c613bae" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68D25ED3E" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/2731e090-4c91-4533-ad36-badbf913e965" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B683480690" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/67a75241-7337-471d-9fff-00ee4950b17e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68021C127" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0ea7c595-01ee-4af7-af53-e45706e30440" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67778A713" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/bcfb57ff-35ef-4300-8da0-f6489df83f3c" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B677AD3D15" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/336fdf2f-e272-4568-bb08-d8ab9cf5cc61" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66871DF39" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0eca2f0b-c5fa-4f56-a20c-c45caa5488df" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65D535F20" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c8f43658-329b-4fc1-a968-6bb1bc0363ce" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6519792C6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/7dbf72a7-b883-4472-bd60-5665e92e096a" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65173327E" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/99013d53-0208-48aa-8189-6c92a286494f" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62446AC6B" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/fcb11237-7a76-4ee7-a897-5a6e0d18d6f7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E32BC6A" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c7d046aa-20e5-423f-8d7c-8c0bc0b5dd60" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6125D8032" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/6da79f0a-a77a-41cc-804f-94f30aa503d4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FB2EB10" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4c7bdb95-c285-4116-8269-99753eec029c" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FD5843F" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/cb87ac73-1194-4025-a55f-6a570a41ba61" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FC34348" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c217badf-07c5-414f-9439-0727cf5ff471" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FE05303" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/b5a9c4eb-0d46-4406-9a5c-55a63ddfff0b" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F0DA53E1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/088fb48f-1134-4f53-8d76-4eff561af60d" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EA990CC0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/b76c9fa9-6901-43a3-8ddd-aedc59b3d7de" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EA5E1293" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/5de7d808-f4de-4774-a5d7-97c05c6a20a0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EA7CD894" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/71b69d2b-e149-43e8-9c49-5b65b7291ffa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EAC3074F" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9e53cee1-fde7-4188-94c0-fbb83c8cba2b" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C0C3E591" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c4284004-c926-4202-b057-4407db846b2d" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA8433E8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/2cac0d76-b0ff-4cc2-9cbc-694a2dc4e9e9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A7B7695D" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/1cda44e9-9ffb-4e25-97eb-0befe2dbdc52" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D6F2625" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/3838224a-3cc0-4aef-8aa0-7f4b1acd14df" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5806F4025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/81616c13-ac6b-497b-9e48-700368139077" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586967E4D" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0767934f-98dc-415a-a333-a31ff03029dd" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B594D291F3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/1128fc65-03df-4a69-977b-ad9d2533524d" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5881169A7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/e7c0312e-ce59-4239-95e4-76f93ced6ffa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B587D2482D" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c33f39d0-8f1f-43d8-b633-f8774f848820" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B587EC939A" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/a590a295-3b52-4b23-b674-e4cea070bd3d" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577E562AF" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/204aeddb-9b66-4c4d-8d8a-70601d7c2b54" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B546D694EC" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/cd0ab368-7f03-47ff-9f1b-bf49ad870668" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543C06397" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/b55c0782-5ada-4b31-949c-652d99fdc532" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B541BF6E1F" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/ed7100e0-b363-41be-9120-e87b7c97723b" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F65B5F79" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/cc2cb621-dcad-4579-950b-3579c987407f" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F6C907C1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/6d133e90-787f-49b5-9b65-41892405735a" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E25B9045" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/c1ab366a-b74a-4cca-80ab-4b1fcd8fc8a3" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E1E3F4CB" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/d61a677c-7070-4228-96f0-b96e4248a17b" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D1B5FF36" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/92823b45-be8b-410e-8a08-64506a57b480" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D21769EB" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/a74a9cdc-b095-423e-ac31-c997466127e2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D192C2CC" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/21f3ae49-cc93-43e1-ab50-b4aaedb11142" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48EFCB51A" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/076c4633-ce32-4603-a21a-8f8d15fc6a9f" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48EBF5AB9" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8e120f1b-85f9-4564-b2b4-b323e498e368" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48E86494B" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/699ae273-9674-4206-b545-569fca835ff3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B478631DE9" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/21ef533f-7bd7-4b6a-a1d0-180384a782e0" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4787B3C73" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/f80571e3-c65b-42f2-b732-9dc685392870" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B477C1563C" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/23833fcf-79d8-4a50-8a72-8fd49ce641ad" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B477FF4808" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/67fe8428-2494-45cc-8191-5ce895f0e8b6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4426940D0" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8dff9f30-7864-4119-8a3b-52ea5986103e" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B441883260" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/11f45fdd-85b6-497d-9c9c-f85fa6a940f9" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B440B6306A" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/47110ccc-f98f-42a8-a00f-b59d561fee6e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41535488A" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4a5cd1f9-9812-4589-bed4-40e1b9dfcea5" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B410996DEA" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/029d0702-e4ee-4d12-8c68-f6b3cb03648e" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FDB7F311" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/dcfc8ead-6c6f-456f-afa2-2a6690fe7304" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB006320" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/fcbf0dc7-1ee7-46b5-9519-de5186866005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F020F3AE" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/0836887d-6d9c-4611-b690-87c5d30006c2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F77EF9FC" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/8614b460-8c2f-4367-b9e2-20ee1bde2985" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21ABAE0EF" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/2550c949-04c8-4788-986f-ba9f4a79c7ed" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CB09D918" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/140b5fda-279f-40d1-9f59-0df411646128" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B179481CAC" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/e5d373b0-41e3-4132-8e47-fa33307df5fa" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1796F1F9C" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/82c68c64-5f15-4c90-81b7-b03e7b4f4b6c" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1387C2FE2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/b570d987-7083-4f35-ac19-aa1c383a4ce5" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D3659540" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/46ace86c-1cfc-401b-a88a-c495bfa72e5b" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A9078DFA" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/4a8991a9-1ffe-4e0b-bc7c-50f72aa5097a" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BO6C4E4872" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/9b70bf32-0c9d-4bb6-a1b7-fbc1022246b0" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B051DE13E4" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/cd13a13c-fbda-4b7e-a32f-867693f9ee7b" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B028E754DA" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/atti-amministrazioni-enti/e51cb816-747c-4bc7-853a-fc2ccc594a54" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83300X/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F222"/>
+  <dimension ref="A1:F243"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10744</v>
+        <v>14292</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-        <v>9</v>
+      <c r="E2" t="s">
+        <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>10735</v>
+        <v>14081</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="2" t="s">
-        <v>9</v>
+      <c r="E3" t="s">
+        <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4">
-        <v>10615</v>
+        <v>13977</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>10613</v>
+        <v>13788</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>10594</v>
+        <v>13687</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B7">
-        <v>10313</v>
+        <v>13681</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>10311</v>
+        <v>13598</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>9921</v>
+        <v>13191</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>9725</v>
+        <v>13119</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>9724</v>
+        <v>12497</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>9638</v>
+        <v>12709</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>9631</v>
+        <v>12590</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>9105</v>
+        <v>12506</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>8430</v>
+        <v>12413</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B16">
-        <v>8426</v>
+        <v>12267</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>8118</v>
+        <v>12257</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>8116</v>
+        <v>12161</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B19">
-        <v>8111</v>
+        <v>11960</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="B20">
-        <v>7941</v>
+        <v>11599</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="B21">
-        <v>7934</v>
+        <v>11252</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>7931</v>
+        <v>11229</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>65</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="B23">
-        <v>7923</v>
+        <v>10744</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="B24">
-        <v>7922</v>
+        <v>10735</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B25">
-        <v>7775</v>
+        <v>10615</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>7374</v>
+        <v>10613</v>
       </c>
       <c r="C26" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="B27">
-        <v>7177</v>
+        <v>10594</v>
       </c>
       <c r="C27" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B28">
-        <v>7055</v>
+        <v>10313</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B29">
-        <v>6774</v>
+        <v>10311</v>
       </c>
       <c r="C29" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B30">
-        <v>6667</v>
+        <v>9921</v>
       </c>
       <c r="C30" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B31">
-        <v>6493</v>
+        <v>9725</v>
       </c>
       <c r="C31" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B32">
-        <v>6490</v>
+        <v>9724</v>
       </c>
       <c r="C32" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="B33">
-        <v>6445</v>
+        <v>9638</v>
       </c>
       <c r="C33" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="B34">
-        <v>6435</v>
+        <v>9631</v>
       </c>
       <c r="C34" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="D34" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="B35">
-        <v>6394</v>
+        <v>9105</v>
       </c>
       <c r="C35" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D35" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="B36">
-        <v>6393</v>
+        <v>8430</v>
       </c>
       <c r="C36" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B37">
-        <v>6103</v>
+        <v>8426</v>
       </c>
       <c r="C37" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="B38">
-        <v>5931</v>
+        <v>8118</v>
       </c>
       <c r="C38" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="B39">
-        <v>5928</v>
+        <v>8116</v>
       </c>
       <c r="C39" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="D39" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40">
-        <v>5643</v>
+        <v>8111</v>
       </c>
       <c r="C40" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D40" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B41">
-        <v>5401</v>
+        <v>7941</v>
       </c>
       <c r="C41" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D41" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B42">
-        <v>5389</v>
+        <v>7934</v>
       </c>
       <c r="C42" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D42" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B43">
-        <v>5357</v>
+        <v>7931</v>
       </c>
       <c r="C43" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="D43" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E43" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B44">
-        <v>5183</v>
+        <v>7923</v>
       </c>
       <c r="C44" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D44" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B45">
-        <v>5182</v>
+        <v>7922</v>
       </c>
       <c r="C45" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D45" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="B46">
-        <v>5181</v>
+        <v>7775</v>
       </c>
       <c r="C46" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D46" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B47">
-        <v>5139</v>
+        <v>7374</v>
       </c>
       <c r="C47" t="s">
-        <v>58</v>
+        <v>126</v>
       </c>
       <c r="D47" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>127</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B48">
-        <v>4686</v>
+        <v>7177</v>
       </c>
       <c r="C48" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="D48" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B49">
-        <v>4434</v>
+        <v>7055</v>
       </c>
       <c r="C49" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D49" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B50">
-        <v>4428</v>
+        <v>6774</v>
       </c>
       <c r="C50" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D50" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B51">
-        <v>3936</v>
+        <v>6667</v>
       </c>
       <c r="C51" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D51" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="B52">
-        <v>3935</v>
+        <v>6493</v>
       </c>
       <c r="C52" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="D52" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="B53">
-        <v>3934</v>
+        <v>6490</v>
       </c>
       <c r="C53" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D53" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B54">
-        <v>3581</v>
+        <v>6445</v>
       </c>
       <c r="C54" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="D54" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B55">
-        <v>3490</v>
+        <v>6435</v>
       </c>
       <c r="C55" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D55" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="B56">
-        <v>3488</v>
+        <v>6394</v>
       </c>
       <c r="C56" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="D56" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B57">
-        <v>3302</v>
+        <v>6393</v>
       </c>
       <c r="C57" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="D57" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B58">
-        <v>2882</v>
+        <v>6103</v>
       </c>
       <c r="C58" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="D58" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B59">
-        <v>2507</v>
+        <v>5931</v>
       </c>
       <c r="C59" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="D59" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B60">
-        <v>2483</v>
+        <v>5928</v>
       </c>
       <c r="C60" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="D60" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B61">
-        <v>2314</v>
+        <v>5643</v>
       </c>
       <c r="C61" t="s">
-        <v>58</v>
+        <v>164</v>
       </c>
       <c r="D61" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>165</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="B62">
-        <v>2265</v>
+        <v>5401</v>
       </c>
       <c r="C62" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="D62" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="B63">
-        <v>2264</v>
+        <v>5389</v>
       </c>
       <c r="C63" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="D63" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="B64">
-        <v>1942</v>
+        <v>5357</v>
       </c>
       <c r="C64" t="s">
-        <v>165</v>
+        <v>7</v>
       </c>
       <c r="D64" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>172</v>
+      </c>
+      <c r="E64" t="s">
+        <v>7</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="B65">
-        <v>1942</v>
+        <v>5183</v>
       </c>
       <c r="C65" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="D65" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B66">
-        <v>1868</v>
+        <v>5182</v>
       </c>
       <c r="C66" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="D66" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B67">
-        <v>1863</v>
+        <v>5181</v>
       </c>
       <c r="C67" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="D67" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B68">
-        <v>1408</v>
+        <v>5139</v>
       </c>
       <c r="C68" t="s">
-        <v>174</v>
+        <v>7</v>
       </c>
       <c r="D68" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>181</v>
+      </c>
+      <c r="E68" t="s">
+        <v>7</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B69">
-        <v>1367</v>
+        <v>4686</v>
       </c>
       <c r="C69" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="D69" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B70">
-        <v>1359</v>
+        <v>4434</v>
       </c>
       <c r="C70" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="D70" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B71">
-        <v>1281</v>
+        <v>4428</v>
       </c>
       <c r="C71" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="D71" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B72">
-        <v>1122</v>
+        <v>3936</v>
       </c>
       <c r="C72" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="D72" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B73">
-        <v>1062</v>
+        <v>3935</v>
       </c>
       <c r="C73" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="D73" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B74">
-        <v>17604</v>
+        <v>3934</v>
       </c>
       <c r="C74" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="D74" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="B75">
-        <v>17583</v>
+        <v>3581</v>
       </c>
       <c r="C75" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="D75" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B76">
-        <v>17538</v>
+        <v>3490</v>
       </c>
       <c r="C76" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D76" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B77">
-        <v>17376</v>
+        <v>3488</v>
       </c>
       <c r="C77" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="D77" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="B78">
-        <v>16546</v>
+        <v>3302</v>
       </c>
       <c r="C78" t="s">
-        <v>58</v>
+        <v>206</v>
       </c>
       <c r="D78" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>207</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="B79">
-        <v>16220</v>
+        <v>2882</v>
       </c>
       <c r="C79" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="D79" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="B80">
-        <v>16214</v>
+        <v>2507</v>
       </c>
       <c r="C80" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D80" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B81">
-        <v>15938</v>
+        <v>2483</v>
       </c>
       <c r="C81" t="s">
-        <v>58</v>
+        <v>214</v>
       </c>
       <c r="D81" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>215</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="B82">
-        <v>15923</v>
+        <v>2314</v>
       </c>
       <c r="C82" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="D82" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="E82" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="B83">
-        <v>17582</v>
+        <v>2265</v>
       </c>
       <c r="C83" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="D83" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="B84">
-        <v>15873</v>
+        <v>2264</v>
       </c>
       <c r="C84" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="D84" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="B85">
-        <v>15864</v>
+        <v>1942</v>
       </c>
       <c r="C85" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="D85" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="B86">
-        <v>15129</v>
+        <v>1942</v>
       </c>
       <c r="C86" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D86" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="B87">
-        <v>14838</v>
+        <v>1868</v>
       </c>
       <c r="C87" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="D87" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B88">
-        <v>14548</v>
+        <v>1863</v>
       </c>
       <c r="C88" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="D88" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="B89">
-        <v>14475</v>
+        <v>1408</v>
       </c>
       <c r="C89" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="D89" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="B90">
-        <v>14412</v>
+        <v>1367</v>
       </c>
       <c r="C90" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="D90" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B91">
-        <v>14239</v>
+        <v>1359</v>
       </c>
       <c r="C91" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="D91" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B92">
-        <v>13695</v>
+        <v>1281</v>
       </c>
       <c r="C92" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="D92" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B93">
-        <v>13059</v>
+        <v>1122</v>
       </c>
       <c r="C93" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="D93" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B94">
-        <v>12638</v>
+        <v>1062</v>
       </c>
       <c r="C94" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D94" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B95">
-        <v>11983</v>
+        <v>17604</v>
       </c>
       <c r="C95" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D95" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>247</v>
       </c>
       <c r="B96">
-        <v>11819</v>
+        <v>17583</v>
       </c>
       <c r="C96" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D96" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="B97">
-        <v>11792</v>
+        <v>17538</v>
       </c>
       <c r="C97" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D97" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B98">
-        <v>11685</v>
+        <v>17376</v>
       </c>
       <c r="C98" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D98" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="B99">
-        <v>11677</v>
+        <v>16546</v>
       </c>
       <c r="C99" t="s">
-        <v>255</v>
+        <v>7</v>
       </c>
       <c r="D99" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>259</v>
+      </c>
+      <c r="E99" t="s">
+        <v>7</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B100">
-        <v>11212</v>
+        <v>16220</v>
       </c>
       <c r="C100" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D100" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>260</v>
       </c>
       <c r="B101">
-        <v>10869</v>
+        <v>16214</v>
       </c>
       <c r="C101" t="s">
-        <v>58</v>
+        <v>263</v>
       </c>
       <c r="D101" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>264</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B102">
-        <v>10707</v>
+        <v>15938</v>
       </c>
       <c r="C102" t="s">
-        <v>263</v>
+        <v>7</v>
       </c>
       <c r="D102" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>266</v>
+      </c>
+      <c r="E102" t="s">
+        <v>7</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>265</v>
       </c>
       <c r="B103">
-        <v>10379</v>
+        <v>15923</v>
       </c>
       <c r="C103" t="s">
-        <v>266</v>
+        <v>7</v>
       </c>
       <c r="D103" t="s">
         <v>267</v>
       </c>
-      <c r="E103" s="2" t="s">
-        <v>9</v>
+      <c r="E103" t="s">
+        <v>7</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B104">
-        <v>10378</v>
+        <v>17582</v>
       </c>
       <c r="C104" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D104" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B105">
-        <v>9818</v>
+        <v>15873</v>
       </c>
       <c r="C105" t="s">
-        <v>58</v>
+        <v>271</v>
       </c>
       <c r="D105" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>272</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="B106">
-        <v>9729</v>
+        <v>15864</v>
       </c>
       <c r="C106" t="s">
         <v>273</v>
       </c>
       <c r="D106" t="s">
         <v>274</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B107">
-        <v>9719</v>
+        <v>15129</v>
       </c>
       <c r="C107" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D107" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B108">
-        <v>9364</v>
+        <v>14838</v>
       </c>
       <c r="C108" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D108" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B109">
-        <v>9363</v>
+        <v>14548</v>
       </c>
       <c r="C109" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="D109" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="B110">
-        <v>9181</v>
+        <v>14475</v>
       </c>
       <c r="C110" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="D110" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="B111">
-        <v>8760</v>
+        <v>14412</v>
       </c>
       <c r="C111" t="s">
-        <v>58</v>
+        <v>288</v>
       </c>
       <c r="D111" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>289</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="B112">
-        <v>8683</v>
+        <v>14239</v>
       </c>
       <c r="C112" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="D112" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="B113">
-        <v>8637</v>
+        <v>13695</v>
       </c>
       <c r="C113" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D113" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="B114">
-        <v>8633</v>
+        <v>13059</v>
       </c>
       <c r="C114" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="D114" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="B115">
-        <v>8586</v>
+        <v>12638</v>
       </c>
       <c r="C115" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="D115" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="B116">
-        <v>8387</v>
+        <v>11983</v>
       </c>
       <c r="C116" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="D116" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="B117">
-        <v>8294</v>
+        <v>11819</v>
       </c>
       <c r="C117" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="D117" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B118">
-        <v>8195</v>
+        <v>11792</v>
       </c>
       <c r="C118" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="D118" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B119">
-        <v>7941</v>
+        <v>11685</v>
       </c>
       <c r="C119" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="D119" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B120">
-        <v>7940</v>
+        <v>11677</v>
       </c>
       <c r="C120" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="D120" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="B121">
-        <v>7938</v>
+        <v>11212</v>
       </c>
       <c r="C121" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D121" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B122">
-        <v>7787</v>
+        <v>10869</v>
       </c>
       <c r="C122" t="s">
-        <v>312</v>
+        <v>7</v>
       </c>
       <c r="D122" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>319</v>
+      </c>
+      <c r="E122" t="s">
+        <v>7</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="B123">
-        <v>7783</v>
+        <v>10707</v>
       </c>
       <c r="C123" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="D123" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="B124">
-        <v>7569</v>
+        <v>10379</v>
       </c>
       <c r="C124" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="D124" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B125">
-        <v>7523</v>
+        <v>10378</v>
       </c>
       <c r="C125" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="D125" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="B126">
-        <v>7519</v>
+        <v>9818</v>
       </c>
       <c r="C126" t="s">
-        <v>322</v>
+        <v>7</v>
       </c>
       <c r="D126" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>329</v>
+      </c>
+      <c r="E126" t="s">
+        <v>7</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>319</v>
+        <v>330</v>
       </c>
       <c r="B127">
-        <v>7209</v>
+        <v>9729</v>
       </c>
       <c r="C127" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="D127" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B128">
-        <v>7119</v>
+        <v>9719</v>
       </c>
       <c r="C128" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="D128" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="B129">
-        <v>7117</v>
+        <v>9364</v>
       </c>
       <c r="C129" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="D129" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
+        <v>338</v>
+      </c>
+      <c r="B130">
+        <v>9363</v>
+      </c>
+      <c r="C130" t="s">
         <v>331</v>
       </c>
-      <c r="B130">
-[...4 lines deleted...]
-      </c>
       <c r="D130" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>339</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="B131">
-        <v>6813</v>
+        <v>9181</v>
       </c>
       <c r="C131" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="D131" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="B132">
-        <v>6798</v>
+        <v>8760</v>
       </c>
       <c r="C132" t="s">
-        <v>336</v>
+        <v>7</v>
       </c>
       <c r="D132" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>343</v>
+      </c>
+      <c r="E132" t="s">
+        <v>7</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="B133">
-        <v>6772</v>
+        <v>8683</v>
       </c>
       <c r="C133" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D133" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="B134">
-        <v>6734</v>
+        <v>8637</v>
       </c>
       <c r="C134" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="D134" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B135">
-        <v>6580</v>
+        <v>8633</v>
       </c>
       <c r="C135" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D135" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B136">
-        <v>6571</v>
+        <v>8586</v>
       </c>
       <c r="C136" t="s">
-        <v>58</v>
+        <v>351</v>
       </c>
       <c r="D136" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>352</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>342</v>
+        <v>353</v>
       </c>
       <c r="B137">
-        <v>6571</v>
+        <v>8387</v>
       </c>
       <c r="C137" t="s">
-        <v>58</v>
+        <v>354</v>
       </c>
       <c r="D137" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>355</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>342</v>
+        <v>356</v>
       </c>
       <c r="B138">
-        <v>6554</v>
+        <v>8294</v>
       </c>
       <c r="C138" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="D138" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="B139">
-        <v>6528</v>
+        <v>8195</v>
       </c>
       <c r="C139" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="D139" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
       <c r="B140">
-        <v>6525</v>
+        <v>7941</v>
       </c>
       <c r="C140" t="s">
-        <v>352</v>
+        <v>363</v>
       </c>
       <c r="D140" t="s">
-        <v>353</v>
+        <v>364</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
       <c r="B141">
-        <v>6523</v>
+        <v>7940</v>
       </c>
       <c r="C141" t="s">
-        <v>354</v>
+        <v>365</v>
       </c>
       <c r="D141" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="B142">
-        <v>6479</v>
+        <v>7938</v>
       </c>
       <c r="C142" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="D142" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>359</v>
+        <v>369</v>
       </c>
       <c r="B143">
-        <v>6390</v>
+        <v>7787</v>
       </c>
       <c r="C143" t="s">
-        <v>360</v>
+        <v>370</v>
       </c>
       <c r="D143" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>359</v>
+        <v>369</v>
       </c>
       <c r="B144">
-        <v>6355</v>
+        <v>7783</v>
       </c>
       <c r="C144" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="D144" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="B145">
-        <v>6196</v>
+        <v>7569</v>
       </c>
       <c r="C145" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="D145" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="B146">
-        <v>6192</v>
+        <v>7523</v>
       </c>
       <c r="C146" t="s">
-        <v>367</v>
+        <v>378</v>
       </c>
       <c r="D146" t="s">
-        <v>368</v>
+        <v>379</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="B147">
-        <v>6180</v>
+        <v>7519</v>
       </c>
       <c r="C147" t="s">
-        <v>58</v>
+        <v>380</v>
       </c>
       <c r="D147" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>381</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="B148">
-        <v>5968</v>
+        <v>7209</v>
       </c>
       <c r="C148" t="s">
-        <v>371</v>
+        <v>382</v>
       </c>
       <c r="D148" t="s">
-        <v>372</v>
+        <v>383</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>373</v>
+        <v>384</v>
       </c>
       <c r="B149">
-        <v>5751</v>
+        <v>7119</v>
       </c>
       <c r="C149" t="s">
-        <v>374</v>
+        <v>385</v>
       </c>
       <c r="D149" t="s">
-        <v>375</v>
+        <v>386</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="B150">
-        <v>5642</v>
+        <v>7117</v>
       </c>
       <c r="C150" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
       <c r="D150" t="s">
-        <v>378</v>
+        <v>388</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="B151">
-        <v>5580</v>
+        <v>7040</v>
       </c>
       <c r="C151" t="s">
-        <v>379</v>
+        <v>7</v>
       </c>
       <c r="D151" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>390</v>
+      </c>
+      <c r="E151" t="s">
+        <v>7</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>381</v>
+        <v>391</v>
       </c>
       <c r="B152">
-        <v>5443</v>
+        <v>6813</v>
       </c>
       <c r="C152" t="s">
-        <v>58</v>
+        <v>392</v>
       </c>
       <c r="D152" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>393</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="B153">
-        <v>4809</v>
+        <v>6798</v>
       </c>
       <c r="C153" t="s">
-        <v>384</v>
+        <v>394</v>
       </c>
       <c r="D153" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="B154">
-        <v>4682</v>
+        <v>6772</v>
       </c>
       <c r="C154" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="D154" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B155">
-        <v>4626</v>
+        <v>6734</v>
       </c>
       <c r="C155" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="D155" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="B156">
-        <v>4507</v>
+        <v>6580</v>
       </c>
       <c r="C156" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="D156" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="B157">
-        <v>4490</v>
+        <v>6571</v>
       </c>
       <c r="C157" t="s">
-        <v>395</v>
+        <v>7</v>
       </c>
       <c r="D157" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>403</v>
+      </c>
+      <c r="E157" t="s">
+        <v>7</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="B158">
-        <v>4486</v>
+        <v>6571</v>
       </c>
       <c r="C158" t="s">
-        <v>397</v>
+        <v>7</v>
       </c>
       <c r="D158" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>404</v>
+      </c>
+      <c r="E158" t="s">
+        <v>7</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="B159">
-        <v>4479</v>
+        <v>6554</v>
       </c>
       <c r="C159" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="D159" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="B160">
-        <v>3870</v>
+        <v>6528</v>
       </c>
       <c r="C160" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="D160" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="B161">
-        <v>3862</v>
+        <v>6525</v>
       </c>
       <c r="C161" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="D161" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="B162">
-        <v>3861</v>
+        <v>6523</v>
       </c>
       <c r="C162" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="D162" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="B163">
-        <v>3860</v>
+        <v>6479</v>
       </c>
       <c r="C163" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="D163" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>401</v>
+        <v>417</v>
       </c>
       <c r="B164">
-        <v>3859</v>
+        <v>6390</v>
       </c>
       <c r="C164" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="D164" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="B165">
-        <v>3079</v>
+        <v>6355</v>
       </c>
       <c r="C165" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="D165" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="B166">
-        <v>3011</v>
+        <v>6196</v>
       </c>
       <c r="C166" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="D166" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B167">
-        <v>2632</v>
+        <v>6192</v>
       </c>
       <c r="C167" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="D167" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B168">
-        <v>2586</v>
+        <v>6180</v>
       </c>
       <c r="C168" t="s">
-        <v>421</v>
+        <v>7</v>
       </c>
       <c r="D168" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>427</v>
+      </c>
+      <c r="E168" t="s">
+        <v>7</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="B169">
-        <v>2451</v>
+        <v>5968</v>
       </c>
       <c r="C169" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="D169" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="B170">
-        <v>2390</v>
+        <v>5751</v>
       </c>
       <c r="C170" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="D170" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="B171">
-        <v>2337</v>
+        <v>5642</v>
       </c>
       <c r="C171" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="D171" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B172">
-        <v>2124</v>
+        <v>5580</v>
       </c>
       <c r="C172" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="D172" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="B173">
-        <v>2084</v>
+        <v>5443</v>
       </c>
       <c r="C173" t="s">
-        <v>435</v>
+        <v>7</v>
       </c>
       <c r="D173" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>440</v>
+      </c>
+      <c r="E173" t="s">
+        <v>7</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="B174">
-        <v>2079</v>
+        <v>4809</v>
       </c>
       <c r="C174" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="D174" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="B175">
-        <v>1998</v>
+        <v>4682</v>
       </c>
       <c r="C175" t="s">
-        <v>58</v>
+        <v>445</v>
       </c>
       <c r="D175" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>446</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="B176">
-        <v>1997</v>
+        <v>4626</v>
       </c>
       <c r="C176" t="s">
-        <v>58</v>
+        <v>448</v>
       </c>
       <c r="D176" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>449</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="B177">
-        <v>1793</v>
+        <v>4507</v>
       </c>
       <c r="C177" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="D177" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="B178">
-        <v>866</v>
+        <v>4490</v>
       </c>
       <c r="C178" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="D178" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B179">
-        <v>801</v>
+        <v>4486</v>
       </c>
       <c r="C179" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="D179" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B180">
-        <v>717</v>
+        <v>4479</v>
       </c>
       <c r="C180" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="D180" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="B181">
-        <v>168</v>
+        <v>3870</v>
       </c>
       <c r="C181" t="s">
-        <v>58</v>
+        <v>460</v>
       </c>
       <c r="D181" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>461</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B182">
-        <v>11437</v>
+        <v>3862</v>
       </c>
       <c r="C182" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="D182" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B183">
-        <v>11435</v>
+        <v>3861</v>
       </c>
       <c r="C183" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="D183" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B184">
-        <v>11414</v>
+        <v>3860</v>
       </c>
       <c r="C184" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="D184" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="B185">
-        <v>11248</v>
+        <v>3859</v>
       </c>
       <c r="C185" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="D185" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="B186">
-        <v>11073</v>
+        <v>3079</v>
       </c>
       <c r="C186" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="D186" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="B187">
-        <v>11065</v>
+        <v>3011</v>
       </c>
       <c r="C187" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="D187" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>465</v>
+        <v>476</v>
       </c>
       <c r="B188">
-        <v>11063</v>
+        <v>2632</v>
       </c>
       <c r="C188" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="D188" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B189">
-        <v>10365</v>
+        <v>2586</v>
       </c>
       <c r="C189" t="s">
-        <v>58</v>
+        <v>479</v>
       </c>
       <c r="D189" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>480</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
       <c r="B190">
-        <v>10283</v>
+        <v>2451</v>
       </c>
       <c r="C190" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="D190" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="B191">
-        <v>10282</v>
+        <v>2390</v>
       </c>
       <c r="C191" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="D191" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="B192">
-        <v>10281</v>
+        <v>2337</v>
       </c>
       <c r="C192" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="D192" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="B193">
-        <v>9999</v>
+        <v>2124</v>
       </c>
       <c r="C193" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="D193" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>481</v>
+        <v>492</v>
       </c>
       <c r="B194">
-        <v>9993</v>
+        <v>2084</v>
       </c>
       <c r="C194" t="s">
-        <v>484</v>
+        <v>493</v>
       </c>
       <c r="D194" t="s">
-        <v>485</v>
+        <v>494</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>481</v>
+        <v>492</v>
       </c>
       <c r="B195">
-        <v>9983</v>
+        <v>2079</v>
       </c>
       <c r="C195" t="s">
-        <v>486</v>
+        <v>495</v>
       </c>
       <c r="D195" t="s">
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="B196">
-        <v>9975</v>
+        <v>1998</v>
       </c>
       <c r="C196" t="s">
-        <v>488</v>
+        <v>7</v>
       </c>
       <c r="D196" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>498</v>
+      </c>
+      <c r="E196" t="s">
+        <v>7</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="B197">
-        <v>9177</v>
+        <v>1997</v>
       </c>
       <c r="C197" t="s">
-        <v>491</v>
+        <v>7</v>
       </c>
       <c r="D197" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>499</v>
+      </c>
+      <c r="E197" t="s">
+        <v>7</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="B198">
-        <v>9176</v>
+        <v>1793</v>
       </c>
       <c r="C198" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="D198" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>490</v>
+        <v>503</v>
       </c>
       <c r="B199">
-        <v>9175</v>
+        <v>866</v>
       </c>
       <c r="C199" t="s">
-        <v>495</v>
+        <v>504</v>
       </c>
       <c r="D199" t="s">
-        <v>496</v>
+        <v>505</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>497</v>
+        <v>506</v>
       </c>
       <c r="B200">
-        <v>9077</v>
+        <v>801</v>
       </c>
       <c r="C200" t="s">
-        <v>58</v>
+        <v>507</v>
       </c>
       <c r="D200" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>508</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="B201">
-        <v>8456</v>
+        <v>717</v>
       </c>
       <c r="C201" t="s">
-        <v>500</v>
+        <v>509</v>
       </c>
       <c r="D201" t="s">
-        <v>501</v>
+        <v>510</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>502</v>
+        <v>511</v>
       </c>
       <c r="B202">
-        <v>8357</v>
+        <v>168</v>
       </c>
       <c r="C202" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="D202" t="s">
-        <v>503</v>
+        <v>512</v>
       </c>
       <c r="E202" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>502</v>
+        <v>513</v>
       </c>
       <c r="B203">
-        <v>8332</v>
+        <v>11437</v>
       </c>
       <c r="C203" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="D203" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="B204">
-        <v>8076</v>
+        <v>11435</v>
       </c>
       <c r="C204" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
       <c r="D204" t="s">
-        <v>508</v>
+        <v>517</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="B205">
-        <v>8002</v>
+        <v>11414</v>
       </c>
       <c r="C205" t="s">
-        <v>509</v>
+        <v>518</v>
       </c>
       <c r="D205" t="s">
-        <v>510</v>
+        <v>519</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="B206">
-        <v>7817</v>
+        <v>11248</v>
       </c>
       <c r="C206" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="D206" t="s">
-        <v>513</v>
+        <v>522</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>514</v>
+        <v>523</v>
       </c>
       <c r="B207">
-        <v>7408</v>
+        <v>11073</v>
       </c>
       <c r="C207" t="s">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="D207" t="s">
-        <v>516</v>
+        <v>525</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="B208">
-        <v>4431</v>
+        <v>11065</v>
       </c>
       <c r="C208" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="D208" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="B209">
-        <v>4220</v>
+        <v>11063</v>
       </c>
       <c r="C209" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="D209" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
       <c r="B210">
-        <v>3324</v>
+        <v>10365</v>
       </c>
       <c r="C210" t="s">
-        <v>524</v>
+        <v>7</v>
       </c>
       <c r="D210" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>531</v>
+      </c>
+      <c r="E210" t="s">
+        <v>7</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="B211">
-        <v>3245</v>
+        <v>10283</v>
       </c>
       <c r="C211" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="D211" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B212">
-        <v>2945</v>
+        <v>10282</v>
       </c>
       <c r="C212" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="D212" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
         <v>532</v>
       </c>
       <c r="B213">
-        <v>2563</v>
+        <v>10281</v>
       </c>
       <c r="C213" t="s">
-        <v>58</v>
+        <v>537</v>
       </c>
       <c r="D213" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>538</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="B214">
-        <v>2202</v>
+        <v>9999</v>
       </c>
       <c r="C214" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="D214" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="B215">
-        <v>1873</v>
+        <v>9993</v>
       </c>
       <c r="C215" t="s">
-        <v>58</v>
+        <v>542</v>
       </c>
       <c r="D215" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>543</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
         <v>539</v>
       </c>
       <c r="B216">
-        <v>1766</v>
+        <v>9983</v>
       </c>
       <c r="C216" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="D216" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B217">
-        <v>1348</v>
+        <v>9975</v>
       </c>
       <c r="C217" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="D217" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="B218">
-        <v>1217</v>
+        <v>9177</v>
       </c>
       <c r="C218" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="D218" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="B219">
-        <v>1217</v>
+        <v>9176</v>
       </c>
       <c r="C219" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="D219" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="B220">
-        <v>1057</v>
+        <v>9175</v>
       </c>
       <c r="C220" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="D220" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B221">
-        <v>670</v>
+        <v>9077</v>
       </c>
       <c r="C221" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="D221" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E221" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="B222">
+        <v>8456</v>
+      </c>
+      <c r="C222" t="s">
+        <v>558</v>
+      </c>
+      <c r="D222" t="s">
+        <v>559</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>560</v>
+      </c>
+      <c r="B223">
+        <v>8357</v>
+      </c>
+      <c r="C223" t="s">
+        <v>7</v>
+      </c>
+      <c r="D223" t="s">
+        <v>561</v>
+      </c>
+      <c r="E223" t="s">
+        <v>7</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>560</v>
+      </c>
+      <c r="B224">
+        <v>8332</v>
+      </c>
+      <c r="C224" t="s">
+        <v>562</v>
+      </c>
+      <c r="D224" t="s">
+        <v>563</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>564</v>
+      </c>
+      <c r="B225">
+        <v>8076</v>
+      </c>
+      <c r="C225" t="s">
+        <v>565</v>
+      </c>
+      <c r="D225" t="s">
+        <v>566</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>564</v>
+      </c>
+      <c r="B226">
+        <v>8002</v>
+      </c>
+      <c r="C226" t="s">
+        <v>567</v>
+      </c>
+      <c r="D226" t="s">
+        <v>568</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>569</v>
+      </c>
+      <c r="B227">
+        <v>7817</v>
+      </c>
+      <c r="C227" t="s">
+        <v>570</v>
+      </c>
+      <c r="D227" t="s">
+        <v>571</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>572</v>
+      </c>
+      <c r="B228">
+        <v>7408</v>
+      </c>
+      <c r="C228" t="s">
+        <v>573</v>
+      </c>
+      <c r="D228" t="s">
+        <v>574</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>575</v>
+      </c>
+      <c r="B229">
+        <v>4431</v>
+      </c>
+      <c r="C229" t="s">
+        <v>576</v>
+      </c>
+      <c r="D229" t="s">
+        <v>577</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>578</v>
+      </c>
+      <c r="B230">
+        <v>4220</v>
+      </c>
+      <c r="C230" t="s">
+        <v>579</v>
+      </c>
+      <c r="D230" t="s">
+        <v>580</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>581</v>
+      </c>
+      <c r="B231">
+        <v>3324</v>
+      </c>
+      <c r="C231" t="s">
+        <v>582</v>
+      </c>
+      <c r="D231" t="s">
+        <v>583</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>584</v>
+      </c>
+      <c r="B232">
+        <v>3245</v>
+      </c>
+      <c r="C232" t="s">
+        <v>585</v>
+      </c>
+      <c r="D232" t="s">
+        <v>586</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>587</v>
+      </c>
+      <c r="B233">
+        <v>2945</v>
+      </c>
+      <c r="C233" t="s">
+        <v>588</v>
+      </c>
+      <c r="D233" t="s">
+        <v>589</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>590</v>
+      </c>
+      <c r="B234">
+        <v>2563</v>
+      </c>
+      <c r="C234" t="s">
+        <v>7</v>
+      </c>
+      <c r="D234" t="s">
+        <v>591</v>
+      </c>
+      <c r="E234" t="s">
+        <v>7</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>592</v>
+      </c>
+      <c r="B235">
+        <v>2202</v>
+      </c>
+      <c r="C235" t="s">
+        <v>593</v>
+      </c>
+      <c r="D235" t="s">
+        <v>594</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>595</v>
+      </c>
+      <c r="B236">
+        <v>1873</v>
+      </c>
+      <c r="C236" t="s">
+        <v>7</v>
+      </c>
+      <c r="D236" t="s">
+        <v>596</v>
+      </c>
+      <c r="E236" t="s">
+        <v>7</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>597</v>
+      </c>
+      <c r="B237">
+        <v>1766</v>
+      </c>
+      <c r="C237" t="s">
+        <v>598</v>
+      </c>
+      <c r="D237" t="s">
+        <v>599</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>600</v>
+      </c>
+      <c r="B238">
+        <v>1348</v>
+      </c>
+      <c r="C238" t="s">
+        <v>601</v>
+      </c>
+      <c r="D238" t="s">
+        <v>602</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>603</v>
+      </c>
+      <c r="B239">
+        <v>1217</v>
+      </c>
+      <c r="C239" t="s">
+        <v>604</v>
+      </c>
+      <c r="D239" t="s">
+        <v>605</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>603</v>
+      </c>
+      <c r="B240">
+        <v>1217</v>
+      </c>
+      <c r="C240" t="s">
+        <v>606</v>
+      </c>
+      <c r="D240" t="s">
+        <v>607</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>608</v>
+      </c>
+      <c r="B241">
+        <v>1057</v>
+      </c>
+      <c r="C241" t="s">
+        <v>609</v>
+      </c>
+      <c r="D241" t="s">
+        <v>610</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>611</v>
+      </c>
+      <c r="B242">
         <v>670</v>
       </c>
-      <c r="C222" t="s">
-[...8 lines deleted...]
-      <c r="F222" s="2" t="s">
+      <c r="C242" t="s">
+        <v>7</v>
+      </c>
+      <c r="D242" t="s">
+        <v>612</v>
+      </c>
+      <c r="E242" t="s">
+        <v>7</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>611</v>
+      </c>
+      <c r="B243">
+        <v>670</v>
+      </c>
+      <c r="C243" t="s">
+        <v>7</v>
+      </c>
+      <c r="D243" t="s">
+        <v>612</v>
+      </c>
+      <c r="E243" t="s">
+        <v>7</v>
+      </c>
+      <c r="F243" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId1"/>
-[...86 lines deleted...]
-    <hyperlink ref="F46" r:id="rId88"/>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="F3" r:id="rId2"/>
+    <hyperlink ref="E4" r:id="rId3"/>
+    <hyperlink ref="F4" r:id="rId4"/>
+    <hyperlink ref="E5" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="E6" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="E10" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="E11" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="E13" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="E14" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="E15" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="F18" r:id="rId32"/>
+    <hyperlink ref="E19" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="E20" r:id="rId35"/>
+    <hyperlink ref="F20" r:id="rId36"/>
+    <hyperlink ref="E21" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="E22" r:id="rId39"/>
+    <hyperlink ref="F22" r:id="rId40"/>
+    <hyperlink ref="E23" r:id="rId41"/>
+    <hyperlink ref="F23" r:id="rId42"/>
+    <hyperlink ref="E24" r:id="rId43"/>
+    <hyperlink ref="F24" r:id="rId44"/>
+    <hyperlink ref="E25" r:id="rId45"/>
+    <hyperlink ref="F25" r:id="rId46"/>
+    <hyperlink ref="E26" r:id="rId47"/>
+    <hyperlink ref="F26" r:id="rId48"/>
+    <hyperlink ref="E27" r:id="rId49"/>
+    <hyperlink ref="F27" r:id="rId50"/>
+    <hyperlink ref="E28" r:id="rId51"/>
+    <hyperlink ref="F28" r:id="rId52"/>
+    <hyperlink ref="E29" r:id="rId53"/>
+    <hyperlink ref="F29" r:id="rId54"/>
+    <hyperlink ref="E30" r:id="rId55"/>
+    <hyperlink ref="F30" r:id="rId56"/>
+    <hyperlink ref="E31" r:id="rId57"/>
+    <hyperlink ref="F31" r:id="rId58"/>
+    <hyperlink ref="E32" r:id="rId59"/>
+    <hyperlink ref="F32" r:id="rId60"/>
+    <hyperlink ref="E33" r:id="rId61"/>
+    <hyperlink ref="F33" r:id="rId62"/>
+    <hyperlink ref="E34" r:id="rId63"/>
+    <hyperlink ref="F34" r:id="rId64"/>
+    <hyperlink ref="E35" r:id="rId65"/>
+    <hyperlink ref="F35" r:id="rId66"/>
+    <hyperlink ref="E36" r:id="rId67"/>
+    <hyperlink ref="F36" r:id="rId68"/>
+    <hyperlink ref="E37" r:id="rId69"/>
+    <hyperlink ref="F37" r:id="rId70"/>
+    <hyperlink ref="E38" r:id="rId71"/>
+    <hyperlink ref="F38" r:id="rId72"/>
+    <hyperlink ref="E39" r:id="rId73"/>
+    <hyperlink ref="F39" r:id="rId74"/>
+    <hyperlink ref="E40" r:id="rId75"/>
+    <hyperlink ref="F40" r:id="rId76"/>
+    <hyperlink ref="E41" r:id="rId77"/>
+    <hyperlink ref="F41" r:id="rId78"/>
+    <hyperlink ref="E42" r:id="rId79"/>
+    <hyperlink ref="F42" r:id="rId80"/>
+    <hyperlink ref="F43" r:id="rId81"/>
+    <hyperlink ref="E44" r:id="rId82"/>
+    <hyperlink ref="F44" r:id="rId83"/>
+    <hyperlink ref="E45" r:id="rId84"/>
+    <hyperlink ref="F45" r:id="rId85"/>
+    <hyperlink ref="E46" r:id="rId86"/>
+    <hyperlink ref="F46" r:id="rId87"/>
+    <hyperlink ref="E47" r:id="rId88"/>
     <hyperlink ref="F47" r:id="rId89"/>
     <hyperlink ref="E48" r:id="rId90"/>
     <hyperlink ref="F48" r:id="rId91"/>
     <hyperlink ref="E49" r:id="rId92"/>
     <hyperlink ref="F49" r:id="rId93"/>
     <hyperlink ref="E50" r:id="rId94"/>
     <hyperlink ref="F50" r:id="rId95"/>
     <hyperlink ref="E51" r:id="rId96"/>
     <hyperlink ref="F51" r:id="rId97"/>
     <hyperlink ref="E52" r:id="rId98"/>
     <hyperlink ref="F52" r:id="rId99"/>
     <hyperlink ref="E53" r:id="rId100"/>
     <hyperlink ref="F53" r:id="rId101"/>
     <hyperlink ref="E54" r:id="rId102"/>
     <hyperlink ref="F54" r:id="rId103"/>
     <hyperlink ref="E55" r:id="rId104"/>
     <hyperlink ref="F55" r:id="rId105"/>
     <hyperlink ref="E56" r:id="rId106"/>
     <hyperlink ref="F56" r:id="rId107"/>
     <hyperlink ref="E57" r:id="rId108"/>
     <hyperlink ref="F57" r:id="rId109"/>
     <hyperlink ref="E58" r:id="rId110"/>
     <hyperlink ref="F58" r:id="rId111"/>
     <hyperlink ref="E59" r:id="rId112"/>
     <hyperlink ref="F59" r:id="rId113"/>
     <hyperlink ref="E60" r:id="rId114"/>
     <hyperlink ref="F60" r:id="rId115"/>
-    <hyperlink ref="F61" r:id="rId116"/>
-[...4 lines deleted...]
-    <hyperlink ref="E64" r:id="rId121"/>
+    <hyperlink ref="E61" r:id="rId116"/>
+    <hyperlink ref="F61" r:id="rId117"/>
+    <hyperlink ref="E62" r:id="rId118"/>
+    <hyperlink ref="F62" r:id="rId119"/>
+    <hyperlink ref="E63" r:id="rId120"/>
+    <hyperlink ref="F63" r:id="rId121"/>
     <hyperlink ref="F64" r:id="rId122"/>
     <hyperlink ref="E65" r:id="rId123"/>
     <hyperlink ref="F65" r:id="rId124"/>
     <hyperlink ref="E66" r:id="rId125"/>
     <hyperlink ref="F66" r:id="rId126"/>
     <hyperlink ref="E67" r:id="rId127"/>
     <hyperlink ref="F67" r:id="rId128"/>
-    <hyperlink ref="E68" r:id="rId129"/>
-[...18 lines deleted...]
-    <hyperlink ref="F77" r:id="rId148"/>
+    <hyperlink ref="F68" r:id="rId129"/>
+    <hyperlink ref="E69" r:id="rId130"/>
+    <hyperlink ref="F69" r:id="rId131"/>
+    <hyperlink ref="E70" r:id="rId132"/>
+    <hyperlink ref="F70" r:id="rId133"/>
+    <hyperlink ref="E71" r:id="rId134"/>
+    <hyperlink ref="F71" r:id="rId135"/>
+    <hyperlink ref="E72" r:id="rId136"/>
+    <hyperlink ref="F72" r:id="rId137"/>
+    <hyperlink ref="E73" r:id="rId138"/>
+    <hyperlink ref="F73" r:id="rId139"/>
+    <hyperlink ref="E74" r:id="rId140"/>
+    <hyperlink ref="F74" r:id="rId141"/>
+    <hyperlink ref="E75" r:id="rId142"/>
+    <hyperlink ref="F75" r:id="rId143"/>
+    <hyperlink ref="E76" r:id="rId144"/>
+    <hyperlink ref="F76" r:id="rId145"/>
+    <hyperlink ref="E77" r:id="rId146"/>
+    <hyperlink ref="F77" r:id="rId147"/>
+    <hyperlink ref="E78" r:id="rId148"/>
     <hyperlink ref="F78" r:id="rId149"/>
     <hyperlink ref="E79" r:id="rId150"/>
     <hyperlink ref="F79" r:id="rId151"/>
     <hyperlink ref="E80" r:id="rId152"/>
     <hyperlink ref="F80" r:id="rId153"/>
-    <hyperlink ref="F81" r:id="rId154"/>
-[...33 lines deleted...]
-    <hyperlink ref="E99" r:id="rId188"/>
+    <hyperlink ref="E81" r:id="rId154"/>
+    <hyperlink ref="F81" r:id="rId155"/>
+    <hyperlink ref="F82" r:id="rId156"/>
+    <hyperlink ref="E83" r:id="rId157"/>
+    <hyperlink ref="F83" r:id="rId158"/>
+    <hyperlink ref="E84" r:id="rId159"/>
+    <hyperlink ref="F84" r:id="rId160"/>
+    <hyperlink ref="E85" r:id="rId161"/>
+    <hyperlink ref="F85" r:id="rId162"/>
+    <hyperlink ref="E86" r:id="rId163"/>
+    <hyperlink ref="F86" r:id="rId164"/>
+    <hyperlink ref="E87" r:id="rId165"/>
+    <hyperlink ref="F87" r:id="rId166"/>
+    <hyperlink ref="E88" r:id="rId167"/>
+    <hyperlink ref="F88" r:id="rId168"/>
+    <hyperlink ref="E89" r:id="rId169"/>
+    <hyperlink ref="F89" r:id="rId170"/>
+    <hyperlink ref="E90" r:id="rId171"/>
+    <hyperlink ref="F90" r:id="rId172"/>
+    <hyperlink ref="E91" r:id="rId173"/>
+    <hyperlink ref="F91" r:id="rId174"/>
+    <hyperlink ref="E92" r:id="rId175"/>
+    <hyperlink ref="F92" r:id="rId176"/>
+    <hyperlink ref="E93" r:id="rId177"/>
+    <hyperlink ref="F93" r:id="rId178"/>
+    <hyperlink ref="E94" r:id="rId179"/>
+    <hyperlink ref="F94" r:id="rId180"/>
+    <hyperlink ref="E95" r:id="rId181"/>
+    <hyperlink ref="F95" r:id="rId182"/>
+    <hyperlink ref="E96" r:id="rId183"/>
+    <hyperlink ref="F96" r:id="rId184"/>
+    <hyperlink ref="E97" r:id="rId185"/>
+    <hyperlink ref="F97" r:id="rId186"/>
+    <hyperlink ref="E98" r:id="rId187"/>
+    <hyperlink ref="F98" r:id="rId188"/>
     <hyperlink ref="F99" r:id="rId189"/>
     <hyperlink ref="E100" r:id="rId190"/>
     <hyperlink ref="F100" r:id="rId191"/>
-    <hyperlink ref="F101" r:id="rId192"/>
-    <hyperlink ref="E102" r:id="rId193"/>
+    <hyperlink ref="E101" r:id="rId192"/>
+    <hyperlink ref="F101" r:id="rId193"/>
     <hyperlink ref="F102" r:id="rId194"/>
-    <hyperlink ref="E103" r:id="rId195"/>
-[...2 lines deleted...]
-    <hyperlink ref="F104" r:id="rId198"/>
+    <hyperlink ref="F103" r:id="rId195"/>
+    <hyperlink ref="E104" r:id="rId196"/>
+    <hyperlink ref="F104" r:id="rId197"/>
+    <hyperlink ref="E105" r:id="rId198"/>
     <hyperlink ref="F105" r:id="rId199"/>
     <hyperlink ref="E106" r:id="rId200"/>
     <hyperlink ref="F106" r:id="rId201"/>
     <hyperlink ref="E107" r:id="rId202"/>
     <hyperlink ref="F107" r:id="rId203"/>
     <hyperlink ref="E108" r:id="rId204"/>
     <hyperlink ref="F108" r:id="rId205"/>
     <hyperlink ref="E109" r:id="rId206"/>
     <hyperlink ref="F109" r:id="rId207"/>
     <hyperlink ref="E110" r:id="rId208"/>
     <hyperlink ref="F110" r:id="rId209"/>
-    <hyperlink ref="F111" r:id="rId210"/>
-[...20 lines deleted...]
-    <hyperlink ref="E122" r:id="rId231"/>
+    <hyperlink ref="E111" r:id="rId210"/>
+    <hyperlink ref="F111" r:id="rId211"/>
+    <hyperlink ref="E112" r:id="rId212"/>
+    <hyperlink ref="F112" r:id="rId213"/>
+    <hyperlink ref="E113" r:id="rId214"/>
+    <hyperlink ref="F113" r:id="rId215"/>
+    <hyperlink ref="E114" r:id="rId216"/>
+    <hyperlink ref="F114" r:id="rId217"/>
+    <hyperlink ref="E115" r:id="rId218"/>
+    <hyperlink ref="F115" r:id="rId219"/>
+    <hyperlink ref="E116" r:id="rId220"/>
+    <hyperlink ref="F116" r:id="rId221"/>
+    <hyperlink ref="E117" r:id="rId222"/>
+    <hyperlink ref="F117" r:id="rId223"/>
+    <hyperlink ref="E118" r:id="rId224"/>
+    <hyperlink ref="F118" r:id="rId225"/>
+    <hyperlink ref="E119" r:id="rId226"/>
+    <hyperlink ref="F119" r:id="rId227"/>
+    <hyperlink ref="E120" r:id="rId228"/>
+    <hyperlink ref="F120" r:id="rId229"/>
+    <hyperlink ref="E121" r:id="rId230"/>
+    <hyperlink ref="F121" r:id="rId231"/>
     <hyperlink ref="F122" r:id="rId232"/>
     <hyperlink ref="E123" r:id="rId233"/>
     <hyperlink ref="F123" r:id="rId234"/>
     <hyperlink ref="E124" r:id="rId235"/>
     <hyperlink ref="F124" r:id="rId236"/>
     <hyperlink ref="E125" r:id="rId237"/>
     <hyperlink ref="F125" r:id="rId238"/>
-    <hyperlink ref="E126" r:id="rId239"/>
-[...6 lines deleted...]
-    <hyperlink ref="F129" r:id="rId246"/>
+    <hyperlink ref="F126" r:id="rId239"/>
+    <hyperlink ref="E127" r:id="rId240"/>
+    <hyperlink ref="F127" r:id="rId241"/>
+    <hyperlink ref="E128" r:id="rId242"/>
+    <hyperlink ref="F128" r:id="rId243"/>
+    <hyperlink ref="E129" r:id="rId244"/>
+    <hyperlink ref="F129" r:id="rId245"/>
+    <hyperlink ref="E130" r:id="rId246"/>
     <hyperlink ref="F130" r:id="rId247"/>
     <hyperlink ref="E131" r:id="rId248"/>
     <hyperlink ref="F131" r:id="rId249"/>
-    <hyperlink ref="E132" r:id="rId250"/>
-[...6 lines deleted...]
-    <hyperlink ref="F135" r:id="rId257"/>
+    <hyperlink ref="F132" r:id="rId250"/>
+    <hyperlink ref="E133" r:id="rId251"/>
+    <hyperlink ref="F133" r:id="rId252"/>
+    <hyperlink ref="E134" r:id="rId253"/>
+    <hyperlink ref="F134" r:id="rId254"/>
+    <hyperlink ref="E135" r:id="rId255"/>
+    <hyperlink ref="F135" r:id="rId256"/>
+    <hyperlink ref="E136" r:id="rId257"/>
     <hyperlink ref="F136" r:id="rId258"/>
-    <hyperlink ref="F137" r:id="rId259"/>
-[...38 lines deleted...]
-    <hyperlink ref="E158" r:id="rId298"/>
+    <hyperlink ref="E137" r:id="rId259"/>
+    <hyperlink ref="F137" r:id="rId260"/>
+    <hyperlink ref="E138" r:id="rId261"/>
+    <hyperlink ref="F138" r:id="rId262"/>
+    <hyperlink ref="E139" r:id="rId263"/>
+    <hyperlink ref="F139" r:id="rId264"/>
+    <hyperlink ref="E140" r:id="rId265"/>
+    <hyperlink ref="F140" r:id="rId266"/>
+    <hyperlink ref="E141" r:id="rId267"/>
+    <hyperlink ref="F141" r:id="rId268"/>
+    <hyperlink ref="E142" r:id="rId269"/>
+    <hyperlink ref="F142" r:id="rId270"/>
+    <hyperlink ref="E143" r:id="rId271"/>
+    <hyperlink ref="F143" r:id="rId272"/>
+    <hyperlink ref="E144" r:id="rId273"/>
+    <hyperlink ref="F144" r:id="rId274"/>
+    <hyperlink ref="E145" r:id="rId275"/>
+    <hyperlink ref="F145" r:id="rId276"/>
+    <hyperlink ref="E146" r:id="rId277"/>
+    <hyperlink ref="F146" r:id="rId278"/>
+    <hyperlink ref="E147" r:id="rId279"/>
+    <hyperlink ref="F147" r:id="rId280"/>
+    <hyperlink ref="E148" r:id="rId281"/>
+    <hyperlink ref="F148" r:id="rId282"/>
+    <hyperlink ref="E149" r:id="rId283"/>
+    <hyperlink ref="F149" r:id="rId284"/>
+    <hyperlink ref="E150" r:id="rId285"/>
+    <hyperlink ref="F150" r:id="rId286"/>
+    <hyperlink ref="F151" r:id="rId287"/>
+    <hyperlink ref="E152" r:id="rId288"/>
+    <hyperlink ref="F152" r:id="rId289"/>
+    <hyperlink ref="E153" r:id="rId290"/>
+    <hyperlink ref="F153" r:id="rId291"/>
+    <hyperlink ref="E154" r:id="rId292"/>
+    <hyperlink ref="F154" r:id="rId293"/>
+    <hyperlink ref="E155" r:id="rId294"/>
+    <hyperlink ref="F155" r:id="rId295"/>
+    <hyperlink ref="E156" r:id="rId296"/>
+    <hyperlink ref="F156" r:id="rId297"/>
+    <hyperlink ref="F157" r:id="rId298"/>
     <hyperlink ref="F158" r:id="rId299"/>
     <hyperlink ref="E159" r:id="rId300"/>
     <hyperlink ref="F159" r:id="rId301"/>
     <hyperlink ref="E160" r:id="rId302"/>
     <hyperlink ref="F160" r:id="rId303"/>
     <hyperlink ref="E161" r:id="rId304"/>
     <hyperlink ref="F161" r:id="rId305"/>
     <hyperlink ref="E162" r:id="rId306"/>
     <hyperlink ref="F162" r:id="rId307"/>
     <hyperlink ref="E163" r:id="rId308"/>
     <hyperlink ref="F163" r:id="rId309"/>
     <hyperlink ref="E164" r:id="rId310"/>
     <hyperlink ref="F164" r:id="rId311"/>
     <hyperlink ref="E165" r:id="rId312"/>
     <hyperlink ref="F165" r:id="rId313"/>
     <hyperlink ref="E166" r:id="rId314"/>
     <hyperlink ref="F166" r:id="rId315"/>
     <hyperlink ref="E167" r:id="rId316"/>
     <hyperlink ref="F167" r:id="rId317"/>
-    <hyperlink ref="E168" r:id="rId318"/>
-[...13 lines deleted...]
-    <hyperlink ref="F175" r:id="rId332"/>
+    <hyperlink ref="F168" r:id="rId318"/>
+    <hyperlink ref="E169" r:id="rId319"/>
+    <hyperlink ref="F169" r:id="rId320"/>
+    <hyperlink ref="E170" r:id="rId321"/>
+    <hyperlink ref="F170" r:id="rId322"/>
+    <hyperlink ref="E171" r:id="rId323"/>
+    <hyperlink ref="F171" r:id="rId324"/>
+    <hyperlink ref="E172" r:id="rId325"/>
+    <hyperlink ref="F172" r:id="rId326"/>
+    <hyperlink ref="F173" r:id="rId327"/>
+    <hyperlink ref="E174" r:id="rId328"/>
+    <hyperlink ref="F174" r:id="rId329"/>
+    <hyperlink ref="E175" r:id="rId330"/>
+    <hyperlink ref="F175" r:id="rId331"/>
+    <hyperlink ref="E176" r:id="rId332"/>
     <hyperlink ref="F176" r:id="rId333"/>
     <hyperlink ref="E177" r:id="rId334"/>
     <hyperlink ref="F177" r:id="rId335"/>
     <hyperlink ref="E178" r:id="rId336"/>
     <hyperlink ref="F178" r:id="rId337"/>
     <hyperlink ref="E179" r:id="rId338"/>
     <hyperlink ref="F179" r:id="rId339"/>
     <hyperlink ref="E180" r:id="rId340"/>
     <hyperlink ref="F180" r:id="rId341"/>
-    <hyperlink ref="F181" r:id="rId342"/>
-[...29 lines deleted...]
-    <hyperlink ref="E197" r:id="rId372"/>
+    <hyperlink ref="E181" r:id="rId342"/>
+    <hyperlink ref="F181" r:id="rId343"/>
+    <hyperlink ref="E182" r:id="rId344"/>
+    <hyperlink ref="F182" r:id="rId345"/>
+    <hyperlink ref="E183" r:id="rId346"/>
+    <hyperlink ref="F183" r:id="rId347"/>
+    <hyperlink ref="E184" r:id="rId348"/>
+    <hyperlink ref="F184" r:id="rId349"/>
+    <hyperlink ref="E185" r:id="rId350"/>
+    <hyperlink ref="F185" r:id="rId351"/>
+    <hyperlink ref="E186" r:id="rId352"/>
+    <hyperlink ref="F186" r:id="rId353"/>
+    <hyperlink ref="E187" r:id="rId354"/>
+    <hyperlink ref="F187" r:id="rId355"/>
+    <hyperlink ref="E188" r:id="rId356"/>
+    <hyperlink ref="F188" r:id="rId357"/>
+    <hyperlink ref="E189" r:id="rId358"/>
+    <hyperlink ref="F189" r:id="rId359"/>
+    <hyperlink ref="E190" r:id="rId360"/>
+    <hyperlink ref="F190" r:id="rId361"/>
+    <hyperlink ref="E191" r:id="rId362"/>
+    <hyperlink ref="F191" r:id="rId363"/>
+    <hyperlink ref="E192" r:id="rId364"/>
+    <hyperlink ref="F192" r:id="rId365"/>
+    <hyperlink ref="E193" r:id="rId366"/>
+    <hyperlink ref="F193" r:id="rId367"/>
+    <hyperlink ref="E194" r:id="rId368"/>
+    <hyperlink ref="F194" r:id="rId369"/>
+    <hyperlink ref="E195" r:id="rId370"/>
+    <hyperlink ref="F195" r:id="rId371"/>
+    <hyperlink ref="F196" r:id="rId372"/>
     <hyperlink ref="F197" r:id="rId373"/>
     <hyperlink ref="E198" r:id="rId374"/>
     <hyperlink ref="F198" r:id="rId375"/>
     <hyperlink ref="E199" r:id="rId376"/>
     <hyperlink ref="F199" r:id="rId377"/>
-    <hyperlink ref="F200" r:id="rId378"/>
-[...17 lines deleted...]
-    <hyperlink ref="E210" r:id="rId396"/>
+    <hyperlink ref="E200" r:id="rId378"/>
+    <hyperlink ref="F200" r:id="rId379"/>
+    <hyperlink ref="E201" r:id="rId380"/>
+    <hyperlink ref="F201" r:id="rId381"/>
+    <hyperlink ref="F202" r:id="rId382"/>
+    <hyperlink ref="E203" r:id="rId383"/>
+    <hyperlink ref="F203" r:id="rId384"/>
+    <hyperlink ref="E204" r:id="rId385"/>
+    <hyperlink ref="F204" r:id="rId386"/>
+    <hyperlink ref="E205" r:id="rId387"/>
+    <hyperlink ref="F205" r:id="rId388"/>
+    <hyperlink ref="E206" r:id="rId389"/>
+    <hyperlink ref="F206" r:id="rId390"/>
+    <hyperlink ref="E207" r:id="rId391"/>
+    <hyperlink ref="F207" r:id="rId392"/>
+    <hyperlink ref="E208" r:id="rId393"/>
+    <hyperlink ref="F208" r:id="rId394"/>
+    <hyperlink ref="E209" r:id="rId395"/>
+    <hyperlink ref="F209" r:id="rId396"/>
     <hyperlink ref="F210" r:id="rId397"/>
     <hyperlink ref="E211" r:id="rId398"/>
     <hyperlink ref="F211" r:id="rId399"/>
     <hyperlink ref="E212" r:id="rId400"/>
     <hyperlink ref="F212" r:id="rId401"/>
-    <hyperlink ref="F213" r:id="rId402"/>
-[...14 lines deleted...]
-    <hyperlink ref="F222" r:id="rId417"/>
+    <hyperlink ref="E213" r:id="rId402"/>
+    <hyperlink ref="F213" r:id="rId403"/>
+    <hyperlink ref="E214" r:id="rId404"/>
+    <hyperlink ref="F214" r:id="rId405"/>
+    <hyperlink ref="E215" r:id="rId406"/>
+    <hyperlink ref="F215" r:id="rId407"/>
+    <hyperlink ref="E216" r:id="rId408"/>
+    <hyperlink ref="F216" r:id="rId409"/>
+    <hyperlink ref="E217" r:id="rId410"/>
+    <hyperlink ref="F217" r:id="rId411"/>
+    <hyperlink ref="E218" r:id="rId412"/>
+    <hyperlink ref="F218" r:id="rId413"/>
+    <hyperlink ref="E219" r:id="rId414"/>
+    <hyperlink ref="F219" r:id="rId415"/>
+    <hyperlink ref="E220" r:id="rId416"/>
+    <hyperlink ref="F220" r:id="rId417"/>
+    <hyperlink ref="F221" r:id="rId418"/>
+    <hyperlink ref="E222" r:id="rId419"/>
+    <hyperlink ref="F222" r:id="rId420"/>
+    <hyperlink ref="F223" r:id="rId421"/>
+    <hyperlink ref="E224" r:id="rId422"/>
+    <hyperlink ref="F224" r:id="rId423"/>
+    <hyperlink ref="E225" r:id="rId424"/>
+    <hyperlink ref="F225" r:id="rId425"/>
+    <hyperlink ref="E226" r:id="rId426"/>
+    <hyperlink ref="F226" r:id="rId427"/>
+    <hyperlink ref="E227" r:id="rId428"/>
+    <hyperlink ref="F227" r:id="rId429"/>
+    <hyperlink ref="E228" r:id="rId430"/>
+    <hyperlink ref="F228" r:id="rId431"/>
+    <hyperlink ref="E229" r:id="rId432"/>
+    <hyperlink ref="F229" r:id="rId433"/>
+    <hyperlink ref="E230" r:id="rId434"/>
+    <hyperlink ref="F230" r:id="rId435"/>
+    <hyperlink ref="E231" r:id="rId436"/>
+    <hyperlink ref="F231" r:id="rId437"/>
+    <hyperlink ref="E232" r:id="rId438"/>
+    <hyperlink ref="F232" r:id="rId439"/>
+    <hyperlink ref="E233" r:id="rId440"/>
+    <hyperlink ref="F233" r:id="rId441"/>
+    <hyperlink ref="F234" r:id="rId442"/>
+    <hyperlink ref="E235" r:id="rId443"/>
+    <hyperlink ref="F235" r:id="rId444"/>
+    <hyperlink ref="F236" r:id="rId445"/>
+    <hyperlink ref="E237" r:id="rId446"/>
+    <hyperlink ref="F237" r:id="rId447"/>
+    <hyperlink ref="E238" r:id="rId448"/>
+    <hyperlink ref="F238" r:id="rId449"/>
+    <hyperlink ref="E239" r:id="rId450"/>
+    <hyperlink ref="F239" r:id="rId451"/>
+    <hyperlink ref="E240" r:id="rId452"/>
+    <hyperlink ref="F240" r:id="rId453"/>
+    <hyperlink ref="E241" r:id="rId454"/>
+    <hyperlink ref="F241" r:id="rId455"/>
+    <hyperlink ref="F242" r:id="rId456"/>
+    <hyperlink ref="F243" r:id="rId457"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>