--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -8,80 +8,152 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2056" uniqueCount="926">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2096" uniqueCount="950">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>BD79E06B39</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio per lavori di manutenzione e riparazione impianti idrici dei plessi scolastici Quasimodo -Mariele Ventre -Portovenere</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD705E1D7D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura e installazione di apparecchi telefonici per il Plesso “M. Ventre”</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6FDE3516</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di stasatura e pulizia condotta fognaria bagni plesso Scuola Secondaria di primo grado “Quasimodo”- Ragusa</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD67305C4A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di registri scolastici</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD55569B0F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto della Piattaforma ELIGO SCUOLA</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD357D677E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI REGISTRI DEI VERBALI E MATERIALE DI CANCELLERIA A.S. 2026/2027</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1D9323A6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di Responsabile dei servizi di prevenzione e protezione (RSPP)</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD08856772</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio pre-post scuola per n. 51 alunni del plesso “Mariele Ventre” dal 22 settembre 2026 al 22 dicembre 2026</t>
+  </si>
+  <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>BC6030E68D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di manutenzione e riparazione impianti idrici plessi Quasimodo e Mariele Ventre</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>BC5F7F1AC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di batteria al litio di ricambio per defibrillatore</t>
   </si>
   <si>
     <t>BC5EFECC96</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale igienico-sanitario per ambienti scolastici del 13/07/2026 ditta MCS</t>
   </si>
   <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC4667CFCF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale di pulizia per ambienti scolastici ditta Provenzale del 03/07/2026</t>
   </si>
   <si>
     <t>BC46041B94</t>
   </si>
@@ -3180,8278 +3252,8438 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6030E68D" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/42bc9130-3749-4b76-b0e8-01f6a025a746" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5F7F1AC7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/904745a9-edcb-46d8-973e-6630bddd2069" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5EFECC96" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/185b695b-a6b2-4b6e-b304-75ce50b3d1bf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4667CFCF" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ce68a803-ad97-4871-8893-47ad9e44d947" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC46041B94" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f43cc011-6d6e-4cb0-a486-50cc3a73e79c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC42D72DDC" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/d63e5f4f-4815-4063-8086-ea1b8a8844fc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3D95EBB2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c16342b2-b278-4dc7-8590-b914833caa71" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2352FC99" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/17db6de7-396f-45f8-a2b9-5cb5d8ef3a55" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEC1AE571" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/83848a15-c39f-4e37-81f6-22100f5f5313" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEB998938" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a7f11d14-6a7e-44d6-bc6f-6614f5f88051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2FDF23B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a588a982-dc8c-4785-82dc-73ab7454e774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCCDB7FEA" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/fce4596a-763a-4603-b07c-1d39fb9cccda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA69AFF7D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/06e6952c-6b68-4dae-9fc3-3d0c4d6a418a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA17D3211" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f30fe0ed-b8eb-479e-bf39-317864a918a9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C0823C9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/78eb042a-52e3-4b8c-82b6-b0fbb8eb130c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92B407E4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/19a957ef-372b-413b-b839-394deada55a4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F2D4853" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/cba5d909-348b-46ce-9c8a-ba198e8eb058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D073982" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9760acfe-5fd8-47b8-b4a5-84ed4d0fd11d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84142F30" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b30408d0-15c8-441a-982f-127d6b20d5e1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82EA315A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/730dd46e-4c7e-4d78-b27f-11587e1b9fa3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E2B9BE5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/09355c3c-da64-4109-b315-1544af8ef9d9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62B88D3F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/df9a0ab3-c714-4f29-945d-04a3cb844e45" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73B5CF14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3276927d-265a-40b2-babb-ab4f2c39b8ff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69E0F011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f68c8e46-5b3a-4f5b-ad5e-124cb3a93343" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69588697" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/645c323f-f7fb-437e-864b-9f99dc6f2d4d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB578FA42C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/804be44e-9333-4149-a4de-a198501c7c35" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB55AE4049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b16bae27-b5c8-4bb9-b042-11a7074fd182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4B72B494" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/fdf535df-c4e8-466f-8d18-14543d0218e9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E61D226" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b00a1eaa-c0a5-4b4a-b4b2-6c90f97cefd1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4804BBCB" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c46f34f5-9ca5-4842-838a-4b82f8fe3b73" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4796D10F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6b1ad2f4-b283-4816-9fb5-1a2a9c8ed029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46E48EAC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/162c5e88-869c-4bec-97a7-37bcc5f3d3eb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB467FAAC3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7fbab531-495f-45ae-ad82-ccc33fa6402a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D95DA95" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c6e2c13e-986f-424d-bcfa-8c58dfffacb1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB36B768D9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9678b5e3-5304-4c51-9fb2-2e74add24791" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB27FE211F" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/386f7d1d-d2b6-441c-953f-a4b42547f3f7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C4BDF54" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/2b2d571a-a699-4b08-afe9-74eba7940160" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB01F32316" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1a460346-65c2-4c3e-9722-d6b16456715d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF3C61654" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6fbbe8fa-c9a1-4c33-b98d-42edfaa3aaac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE8F4077B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/0c5597b5-ab8b-445c-a909-d574638d6a4b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE44B6485" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9aad4df8-38a0-4399-adfd-403b0fb33dff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA12382C" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/fc5142cf-7ce1-4c65-83b9-f9255bb1db13" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD8D27A50" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c88d127d-3615-4b47-8946-00c99d1b1197" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD48FE4B9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1d80102f-e06a-45e5-b86b-ac42aac6823f" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACE9C673C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a767136d-5195-4dce-9c55-59e847c7557d" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACE13772A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/8785f3fd-720e-40fa-a360-9a6fa7974660" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC47F3C96" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f4a8091b-f141-401b-b8e9-604b7df46570" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8E8571C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/d7a947d3-6dba-463b-8328-033ea1f66fe5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8340A54" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/165722a1-6337-4e5d-bc7c-f8e12b57ada1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB296105D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/aa41f281-a98b-4bd1-b73a-f1d6d9aac6ee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB196C54F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/43a8a9a4-4c0f-4720-9bc3-29bdf52cb26e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE763AFB" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/57d5c536-cf19-4d93-8753-7842c36ffde5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA25DF948" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c38e5f7b-c8d2-410f-b630-988fb40d13de" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9E2A3D7C" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b1e77142-2911-42d6-8c8f-36125f43b235" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97DE4A15" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/e8e8194d-f155-477f-9917-ec1ebd03f3f5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA977EDDF5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/50230b0b-e8cf-4ffa-9818-f2ece8368bd1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA92A45878" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c9c8d62f-87b2-4fae-9941-1682e67924da" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8BCD9C3B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/0588fcfa-de04-484f-96fc-e673afa064c7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88A637F7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a177b268-23a2-4506-ac3d-fae22e49b53d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8469EB1D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/75ccf474-d0bc-482f-8601-9da1fd182647" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8144C48F" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1cf700d5-38ea-426b-bcd6-82025d76ed21" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8190C00A" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9d17f667-dd4d-4509-8d4b-e190c390fe40" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA722BFF0A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/db3ce97e-79f7-4b55-b417-c708d753432b" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7674AF48" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ca9685ca-f1de-4a2f-b7db-fa6fdcca5870" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CBE3154" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7fa63b74-c7b4-4c65-853c-c29e7f6e0002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CA23F9C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/71ea59d6-33e2-41d4-a044-7c69898d15e4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68C02A65" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/46dbe685-c907-4658-b429-2604afdc696d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6295A07F" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ccf6a842-97b0-4c83-973d-1605c0cc3b82" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C389AF7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bb649a1b-097c-4bdb-a70a-ca2ed06027a0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5CC8A91D" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/30a4b9d0-a374-4180-9813-c0b206d5d167" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C7B7DF4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bbd84cac-63a5-4be6-8da5-b5333c7156bc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA576A4665" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c7ab11e1-558d-4f8d-85df-6d4d5cce467c" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B9ED8F6E" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/396ea95c-33ff-4263-8beb-49496f12817e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1132B16" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/913e30c6-b28c-4b9a-ab5d-afa02213b277" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B07BEE09" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5f82f2fd-42cd-4d4a-845c-1faf82fd27ff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AD9540B7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a562ef18-3e2e-4caa-ae62-c6e66d8586d6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A75E41C2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/00793e9c-8977-4625-a492-219ebfd49208" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E219B51" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/37fc1fce-7741-404c-9357-fa3e5c32b7e9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9985FB6D7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7a7bbc90-e4d3-4dd0-9ad9-09c6a07d246c" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B996F7616B" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a0d96c79-de1e-42dc-8ad1-1fdb30b04057" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984D6C85F" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/4ca6a726-56e4-4181-8a25-4452ca0b2880" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96141EA44" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9c1a7ca1-2b0b-4307-82cd-46845315ed53" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94CA8080A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6e0b4842-f6fd-46a2-9f02-6eea31dc5492" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944E41015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/36204233-577d-4470-a241-a3093bad5460" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94272276F" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/89ed10dc-6498-4781-a576-b67f0a3e6d4f" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93ED1D65A" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/e0fdd589-67f1-405c-b2f9-9111558f86e2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91FE6A93D" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3c164015-a0f7-4418-8ceb-3929b150cf6f" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9202349B5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6fc441ad-d604-40a9-b23a-60d6aeea9e68" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91F3DF5F5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/04991a51-63c5-476c-9f3d-a3c1c4f062f9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF573F4D" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/70c5c9dd-2b0a-4efb-847f-0b59c8ceb33c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FAD7EDD0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f7f6e851-ccd0-4f53-9bcc-a758394eaa7a" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F48EADE4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ad7cb71d-f34e-4a2f-a791-c389b0db02f9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE330957" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/55b78796-1272-4478-96db-7353069fa039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DAB8E07B" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/354f4dc2-aef4-4b93-b4f3-b1a7a6bdabe8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C14D8F92" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f79d9832-c551-4f30-af1e-4a39f7ff5d80" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD0FAE18" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f0c48ebb-ce48-483a-8af7-a2774aeaab99" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AAE77138" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3f593b79-16a3-499b-acf1-47b10e95c36b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A5A1A2CF" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bc831392-b667-4abc-8f6c-0d73d756785e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A30E2F02" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/099cdc19-c83e-4154-8c61-eccfc7f8c0f5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89F31C4E5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/0ff6a22f-ff4c-4733-9009-2fdf47d4869d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89B4BBADA" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/20b33ae2-b890-4718-b814-e552270c074d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89C0D4695" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c5e3abb8-24ef-4afc-8c9c-c158188f5ef2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E4A0CE9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/efe542e1-1c4d-43a2-bd79-a9d219cef124" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B865946BC7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/e5995f7b-ad22-4380-b4c7-b49f54cdc3ca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B860EE3900" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3e7152a4-ce70-49a3-9b3f-cd7b151d18c1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85D2D05DA" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/95946d35-36b1-4310-bca3-ca1393d7d974" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8522DF4D8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/11d3b1d6-a549-44c6-b9bf-6372322a4457" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B848988A96" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/4264b884-ad06-43f9-baa3-8f56f4461fb8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B845158C88" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/61a80349-c4f3-4df3-9006-ca20a4cbbd76" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82B0A096A" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/816be07b-c4e0-4203-a0a8-8fcbb79dd2b9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B827DE7DD9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/2a6428c7-9523-486a-b540-28aa6582fc91" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B827950438" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c461327d-c134-4e0f-b774-3177aee5dc0d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8204C35F2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/35886c27-2dde-45b8-aa9f-4ac19911d36b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B803F27165" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b412caac-efa3-4a34-bb2a-f950bcdfc1a1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A0438319" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b73892de-030d-410c-b86e-1e2ce7dafce6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B762AAE832" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6a451c60-5f00-49cd-9eda-60642f4eba53" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74ADE0834" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/2840cc97-0a7d-4c38-a76e-52a4d94b96d9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73950EAB2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a8d0f995-6f4e-4f6a-8dbe-2edf7ae7bf49" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73404A74B" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/fc04b279-7400-47cf-9cd4-38c0329526e6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B726548C29" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5a989005-9869-4fed-ae08-ee23cb675f04" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B720267339" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7c8c4d2f-5916-426f-8340-f22021b46208" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B712646B3F" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/900409cd-cf18-4686-9caa-97eef25baba8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B712B2B543" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/83d6c83f-8e59-4af2-99a2-cf5e01126754" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B711952ACC" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/0c281524-1fa0-40a0-bf36-24c10e20c797" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F872CDC4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/294b95fa-99c0-41ba-ace4-e5caf89fcd21" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E94AD092" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/e5617fb4-58a3-4e01-9831-c04d51097be0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D8D3EC22" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3b550bf6-f393-4560-988e-cdd6fa603024" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D8BDFA7B" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bb337311-2e57-419f-a24a-4b33fd13558a" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CDE8B18F" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c9e6da47-7c43-4ad3-8253-3cc0f27f8b3d" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C90000BD" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/0d0c10c8-543a-47cf-81ca-333dcc42e05a" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE6114EC" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/76f2421c-4054-4c75-a25f-3ece952e714b" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BD1E711C" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/13c2a67b-f05c-4b84-a276-1f38fa864d14" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BAC41F90" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/68ec04f2-9572-4f11-892f-4d020af8a02e" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B8B5870B" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3630e455-f9e0-421b-a5e9-49c8316fc0cd" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B8490E71" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3b21eced-f6e9-4db3-a527-db081896458b" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B4A2485E" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/4da452e4-ec8a-442f-a988-b473220c60ad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B3395AAF" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9024c38f-138f-4264-8e0d-50c0d4606e5b" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ABEA283E" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f482f8c9-0fdb-4899-a7aa-812608fa521b" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1FE5987" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/8aff027e-be64-4cb4-ac84-ee24c71c2867" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A11C1E34" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6ddfff0d-b98d-4d5e-84b7-3b76e4ec6a27" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69E6A8D7C" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/d0f81fdc-fa28-4174-87d4-6e7bd55791ee" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69D3C5786" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/37158f81-2f61-4f84-9815-f654ee7da941" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69C934F47" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1ea9bab3-ade1-4eb8-8972-9e70397a37ab" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68B60E005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bdb5d971-90a6-4b51-9418-f003a9b3ea7f" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68B538F67" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/e4f2feae-4625-460d-95eb-391e5dffc749" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B686B5FE81" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c65d0306-e10f-4873-b8bc-5969873442ac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B681D36E8E" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/07e7dba9-4d1e-4dcc-a915-fe20becf13ca" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B681A9D9C9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/2f1f7f16-e18d-4535-8e62-4ca5bd920187" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C5035C9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6c44ad10-f52a-4255-b75c-8fec9a7721f8" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67749EDCC" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f716d2a9-e6e0-45c6-b4d5-d2a4c4ce9c9c" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67300A623" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3a8f8d64-68a3-404b-9003-031ca8bd6a24" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6657129C6" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1e5622ae-352e-4d87-bdb3-c1083b596709" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F81893A" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bb60517d-5683-410a-94f0-b031d567ff4a" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636FC0182" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/18af6fa4-36cc-46af-9fac-cf1903e803e0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63654B061" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/8f288342-8600-48e9-9a7e-3242e63624e9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63065C8E6" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bb51076a-e414-45d5-9fc7-1104ba65a966" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6161CDA94" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6fa5ae8e-0be9-4aa9-9539-69c244dbfcec" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60CDF054D" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/efdcb8eb-9972-4929-83ff-aa286e724ca5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6095D6966" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/fe78506c-39cd-4d4a-ab02-2787068954f5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FCA251FE" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/567d91f7-4b89-487a-9ec6-9c2f95836dc6" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F6A3FEAD" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/15f2138f-a2ec-4e5c-9520-b764fd56e110" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED78ADA9" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1f813db1-a89e-41be-9ac1-c2516f136039" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E7C09ABE" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/8100724a-b4e4-41e2-a28d-48ac075a20bd" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE03EA40" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/20af5735-a81e-4891-8930-51b3233ceb01" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D8E8ADD1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5acddd81-1061-4d33-a0a4-9a6eac0ff04e" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D9FC4513" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1abd8eb2-ae64-49aa-8684-a8cc3a149ee4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D4280DF7" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/86442344-a0ab-4789-81af-c8ca8cb6a4d7" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CEFF71C7" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/30621011-834f-428d-80e1-c2b770fdce4b" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C86ED372" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f732a34b-64c4-4b0c-a286-3ee3cc82407e" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59F47618F" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/dadb05a3-1059-4e9b-8778-590878871986" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5881475" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/113a5d36-1384-4a99-891d-1f42395bc9f9" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C2F86303" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f6a9a379-982f-413b-b752-f12558890dd5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B89B7EA0" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/d833861b-c683-4ef2-9417-37de145548ab" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AE017405" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/01fd9f43-a74c-48dc-a85d-f934d8f3cb60" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA5281D6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/968d1ea0-4a0f-45db-8672-0aa6122d48ae" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58EEAFB05" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/561b5ae0-81f1-40ff-b61e-3b7c221b75d0" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58D3AD16B" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/dad3c22e-27f0-47a1-8898-2c2f1413fea9" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B584E0ECE5" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/52915917-bbe5-4f5e-b993-815bfed09edf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5845D2155" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c4c0c135-38be-4419-a08e-ae9a1cae980b" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580ABAD4C" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/2c5be9fa-bec2-4cdd-a7a3-bc7f628b56aa" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5746C9B22" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/55e97675-c59e-44dd-a3f6-8770cf1114d7" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56FE5E845" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/33fe2542-2e65-4fba-bc59-9b0c147c7b62" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5662160A2" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/42507c48-f959-4b15-b7f4-61aa24e7fa3d" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56397489F" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/4588e0dc-2cc5-4eaa-ab8d-b069b0778f1d" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5280EA93C" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c5e2b7a9-4b9e-41e9-9b0e-3c7190cb5d3c" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B525358E24" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/4266a305-8475-4fe5-b7c8-381b32ac69f5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EFC89519" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/873046d4-a22b-4bc6-b170-aae9e59b0f29" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EFD6282B" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/0ed5675a-c2e6-4258-b5dd-2ce273a628e1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DBD8D921" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/d1e64a56-ee41-4142-86f8-f820d2cb8a2b" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D8AACC8E" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/35d03b05-9801-461e-9621-03dd852097bf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D65135C3" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6547817e-69fe-4936-a979-a5c9b9c4f09f" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D4D88A98" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/11e5215b-0d97-485b-9cfa-6ee0c3e5edae" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CDC212FD" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/55cd8259-467c-4d50-bc34-d6f42f4aec5f" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C64054EF" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c2855d47-4f3b-4bd9-b977-2e36fd5608df" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B9FF485B" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5ba5528c-f449-44eb-a211-5e82dab3153a" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B8F9777C" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b159aad7-4d01-4aa2-81d5-d3416fb75d70" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B61F6007" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/885021cf-df03-4147-96f4-961b18994ea2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B0899154" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/acde13a5-a20d-44d4-8f62-32d27ff32caa" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49E970879" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3a41bbaf-a873-4a34-8b14-ecb56ac78a74" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49AD0D34F" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5c3191fd-b36d-4bc9-bf27-6f61e4103c92" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48CCC916E" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3293aa58-592c-4ff2-8b6e-770f557b0ca9" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48C6137AF" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/92976c9f-81e9-415b-adb3-b642b417c76d" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48703B086" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/deea8bb5-3623-4a87-bb53-f678cb14f2d0" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48088F305" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9d84f90e-0f44-4855-9918-e9ad953257ed" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47AE40C9B" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/674b1f69-4914-4c0b-9838-71809e03432e" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B475C8BF59" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/154e90b5-6acb-44c7-9c9e-2d4c487c0e13" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46E26528B" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/63eac2eb-d83e-460f-b55e-a24aa1f2b753" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46D50F139" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/87969eb2-4cd9-4faa-8ae3-7b7ba291ae09" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46CBE6211" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/67e7e262-5861-4aad-a487-fd895d9626ee" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B469E6877A" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ab876d20-0797-4c21-85d8-b92bb1c935fb" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4683DAD95" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/50225e3a-5b82-49fe-a650-a911a68dfb89" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B467AC3D48" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5d7d9ca5-d718-4af4-83ad-6d04c2cd51bb" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B466C3BF70" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b0c193c2-1465-47b1-a470-4cd2714d3b56" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B460A99DBD" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7a15da88-8f75-4a4d-b212-86fbf2ffb06b" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45C5E8E23" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a1226d43-336b-4b69-8696-eacd8a5e2ea0" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45AC6C65F" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/8e30b6e9-19e4-4432-b53d-c8cb2f0443d1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44942AFB0" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/8201a9d0-4625-4ab3-a120-ab26434eac01" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B448963AE5" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f51faf1e-98cc-422d-a371-d7b78c24f2af" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B440BCE884" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/aa99ffe5-8f4f-4328-841a-01982605ceba" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43F984101" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/01c72e45-ec52-4b8a-a6d4-2c2e8d4fa4a7" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42F7F55B7" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3ac6c6b0-c810-4708-8bd1-471764b1472e" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B428EC4733" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c0d83a9b-b33e-43f9-8b9c-7275af8ba1e8" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B404E7C73E" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ee264648-29bc-4721-ad4b-acdc761cc810" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B671CF5E" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ed7e8f64-7a30-4e32-9afe-389a3e845c01" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B395AEDD74" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/baf5d686-808a-4e9c-b5c5-1896994280ff" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B376A9983B" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/44a1f6eb-fac5-4c04-9b28-d954cf3d0e4f" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B371E9D3F0" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3c88a5b3-f42e-42af-8615-bb817c1c730e" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B37140BADE" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b79d2c89-6ab0-4c6d-b79c-f2664c2f37b3" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B354330E7B" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6e97e525-5f2e-4968-9ca3-3f74b2891607" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34E774AE0" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c930f509-2998-4a0d-8048-1db1b0137982" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34E0A5C81" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ffaf3ae7-35a5-431d-8bda-3e834ff1e28a" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B344236E28" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c6a12610-d38c-4f28-ae84-0b4226af3d1b" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33A6B5ABC" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/db0511bb-871b-470c-9cf1-6c3499e33354" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33B19000D" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/d3698f30-32c8-4d90-8aef-0d9e42eba219" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B335BEF643" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/2f6ee1a2-80d8-433a-af99-c093d27c2c1d" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332F76311" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/195cf409-8ba6-45c3-bcc5-e2c47bbd5160" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B330C1C6C4" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9502b862-834e-43a2-99ae-586f03a08c4c" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B330B94689" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/67a54f3c-4e27-46f3-bed3-9d1f3626d2f3" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31EFDF730" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/560df55e-4f18-4521-8d31-fed767d1940b" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B268D8BC64" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9bd86ad2-60bd-4edd-9c3e-8d5efa92897c" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2123756D1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/51db8259-4457-4266-857e-5d6ba4dd8c2b" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F371116C" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/70547bfd-43d4-48ab-b338-e00d9c9e4ae9" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D413B0A0" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ebae9a32-673d-4fc5-be9f-26b37ce8571d" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CD898749" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/55f4ed9b-3415-43d3-9e07-1755d1b71373" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C9D06E94" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5099c9e8-188c-4e5c-b02c-409f11df479d" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C93975AB" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/963240ae-ab8a-4676-9c46-bb6272ed1584" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C38151ED" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/fc5cef61-706e-4103-b91e-554548c201db" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C43FB390" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7d8cef28-7541-4a94-87bd-98ff8d61b062" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B23BE6F3" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/af27bbbf-6563-4b8d-87bd-183a505121f9" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1AE2B1875" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7d797ed6-2de0-4631-9860-ed34812b56e4" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A9703488" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ea2f37a8-dd78-4fe7-b249-832a029db157" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A6E52028" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1f28b976-eb6a-40ed-8dcf-2dcb9c8174f0" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19314F4ED" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/0cf0203d-6eaa-4e04-8bc3-6a330df6740c" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1910DDE96" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/e0126ba6-95dd-474c-bae0-a27f902f6d1f" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1855F3F84" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/66e6bbe2-1cf3-4985-b091-a660ffec5cd9" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17ADC77E4" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/d38cb3ed-e578-486f-a284-3988f04e6697" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17536D869" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3496b17b-d348-4e9d-b220-b33f7efbddde" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1700EA12B" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/45db8d66-b575-432d-a5ba-2fc317c7d39b" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B159060063" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/002ec316-c47a-40a7-828d-e5a8e2e6b072" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13E80826C" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/64966002-17be-4386-9d35-764878a3d597" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1395650C4" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7f8c0551-4bed-41cd-98f0-6df8259feadb" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B134ED55E0" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a0bfabe0-5d71-468a-af58-bbfd2ee256c8" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13386629B" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/2c9e86db-e254-411d-9a2d-d427f167db99" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B127F87321" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bd4d5740-d0e5-4849-adf1-4e56b9171c96" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B122D8AA73" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/672993ff-be4a-4378-9096-1531767740d7" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11283412F" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/d0ef6c50-6e64-4d95-959e-02d59c4bbfe9" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B102F6700F" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/af218d2d-3cbd-4d31-a00b-a570d1a30f5b" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F2B05023" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/01020b2d-927b-43d5-a611-fd82e9ce5cbc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EEFCD1B5" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ab280478-8a94-49b1-95f2-3e2be0631314" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EB5CD4BF" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5d586b3f-3bb2-4eff-8147-4f5b5801820e" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D9BFE675" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/49d82b0e-fa2b-4300-9f65-b3daa46105c7" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CBAF5203" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b61b9e80-e85f-4e7d-ab5d-536fd2f03be9" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BB68BB7A" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bfd5719a-71e2-40da-8a6d-890b716f135a" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A8307662" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/8ffa9d63-09b7-4e2b-a9a3-af62a98f86ca" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09FD7A0BC" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1fdb2046-79c5-46f9-a274-85cfebe41e96" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09B8804E3" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7b3f4de6-0f57-4f7f-9eee-950a41cebe7f" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0974D8FF5" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ca6fd181-1589-4e03-a06c-c7b4e2d57374" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0722DA271" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c8a6b8b7-7ab6-4d0a-ba5e-e6af39276103" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B071DEE2A8" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/297100cf-23bb-44ee-96fc-3359fc0b8e30" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06640FFE8" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5ee145a3-6283-471e-9f3d-1ef368e60dfd" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0530137CA" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/401c94a9-f7df-4a20-8494-7fb9499bc75c" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0488DCA55" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/764f595d-c7b7-4730-abbe-33857adf0d01" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04CB00F0E" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/e50c82b1-2cfa-4a9d-a132-1021f776e209" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0469E9014" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/27e033d3-df82-43e7-a14b-6f81dd2e3c60" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03CCDC5DB" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/892205f0-97a6-46f3-ad16-0364e63547f8" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0258A6D5A" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/75f6a0e9-134b-4c8b-adba-940a5d0fa698" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00E4B804A" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/38736183-0ebe-4721-98c8-63a5d7d2bcb1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B007549B0D" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/206e0abb-7132-4bcf-b4fd-d45ad4e22810" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD79E06B39" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/77ae52ea-117f-4dcc-85a1-a1576aae5723" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD705E1D7D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/51dc8285-9e99-4f8a-a735-8f4327e88eeb" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6FDE3516" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7d3b2541-931e-417c-b308-489cbcb589eb" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD67305C4A" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b8b86269-058a-43d4-87c6-9c78163ef8f2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD55569B0F" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/78b8a5c8-5bf9-4767-9e5d-924d58a4f6d2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD357D677E" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/86d69dab-4635-47cb-af99-c88ec97d7834" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1D9323A6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f87cc6a2-caaf-44a4-bdbb-9411698ba324" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD08856772" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a752b060-36ea-4a24-852e-4efb365d8d6f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6030E68D" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/42bc9130-3749-4b76-b0e8-01f6a025a746" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5F7F1AC7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/904745a9-edcb-46d8-973e-6630bddd2069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5EFECC96" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/185b695b-a6b2-4b6e-b304-75ce50b3d1bf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4667CFCF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ce68a803-ad97-4871-8893-47ad9e44d947" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC46041B94" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f43cc011-6d6e-4cb0-a486-50cc3a73e79c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC42D72DDC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/d63e5f4f-4815-4063-8086-ea1b8a8844fc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3D95EBB2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c16342b2-b278-4dc7-8590-b914833caa71" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2352FC99" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/17db6de7-396f-45f8-a2b9-5cb5d8ef3a55" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEC1AE571" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/83848a15-c39f-4e37-81f6-22100f5f5313" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEB998938" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a7f11d14-6a7e-44d6-bc6f-6614f5f88051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2FDF23B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a588a982-dc8c-4785-82dc-73ab7454e774" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCCDB7FEA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/fce4596a-763a-4603-b07c-1d39fb9cccda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA69AFF7D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/06e6952c-6b68-4dae-9fc3-3d0c4d6a418a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA17D3211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f30fe0ed-b8eb-479e-bf39-317864a918a9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C0823C9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/78eb042a-52e3-4b8c-82b6-b0fbb8eb130c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92B407E4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/19a957ef-372b-413b-b839-394deada55a4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F2D4853" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/cba5d909-348b-46ce-9c8a-ba198e8eb058" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D073982" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9760acfe-5fd8-47b8-b4a5-84ed4d0fd11d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84142F30" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b30408d0-15c8-441a-982f-127d6b20d5e1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82EA315A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/730dd46e-4c7e-4d78-b27f-11587e1b9fa3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E2B9BE5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/09355c3c-da64-4109-b315-1544af8ef9d9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62B88D3F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/df9a0ab3-c714-4f29-945d-04a3cb844e45" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73B5CF14" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3276927d-265a-40b2-babb-ab4f2c39b8ff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69E0F011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f68c8e46-5b3a-4f5b-ad5e-124cb3a93343" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69588697" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/645c323f-f7fb-437e-864b-9f99dc6f2d4d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB578FA42C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/804be44e-9333-4149-a4de-a198501c7c35" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB55AE4049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b16bae27-b5c8-4bb9-b042-11a7074fd182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4B72B494" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/fdf535df-c4e8-466f-8d18-14543d0218e9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E61D226" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b00a1eaa-c0a5-4b4a-b4b2-6c90f97cefd1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4804BBCB" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c46f34f5-9ca5-4842-838a-4b82f8fe3b73" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4796D10F" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6b1ad2f4-b283-4816-9fb5-1a2a9c8ed029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46E48EAC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/162c5e88-869c-4bec-97a7-37bcc5f3d3eb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB467FAAC3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7fbab531-495f-45ae-ad82-ccc33fa6402a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D95DA95" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c6e2c13e-986f-424d-bcfa-8c58dfffacb1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB36B768D9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9678b5e3-5304-4c51-9fb2-2e74add24791" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB27FE211F" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/386f7d1d-d2b6-441c-953f-a4b42547f3f7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C4BDF54" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/2b2d571a-a699-4b08-afe9-74eba7940160" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB01F32316" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1a460346-65c2-4c3e-9722-d6b16456715d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF3C61654" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6fbbe8fa-c9a1-4c33-b98d-42edfaa3aaac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE8F4077B" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/0c5597b5-ab8b-445c-a909-d574638d6a4b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE44B6485" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9aad4df8-38a0-4399-adfd-403b0fb33dff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA12382C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/fc5142cf-7ce1-4c65-83b9-f9255bb1db13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD8D27A50" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c88d127d-3615-4b47-8946-00c99d1b1197" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD48FE4B9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1d80102f-e06a-45e5-b86b-ac42aac6823f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACE9C673C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a767136d-5195-4dce-9c55-59e847c7557d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACE13772A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/8785f3fd-720e-40fa-a360-9a6fa7974660" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC47F3C96" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f4a8091b-f141-401b-b8e9-604b7df46570" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8E8571C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/d7a947d3-6dba-463b-8328-033ea1f66fe5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8340A54" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/165722a1-6337-4e5d-bc7c-f8e12b57ada1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB296105D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/aa41f281-a98b-4bd1-b73a-f1d6d9aac6ee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB196C54F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/43a8a9a4-4c0f-4720-9bc3-29bdf52cb26e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE763AFB" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/57d5c536-cf19-4d93-8753-7842c36ffde5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA25DF948" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c38e5f7b-c8d2-410f-b630-988fb40d13de" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9E2A3D7C" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b1e77142-2911-42d6-8c8f-36125f43b235" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97DE4A15" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/e8e8194d-f155-477f-9917-ec1ebd03f3f5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA977EDDF5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/50230b0b-e8cf-4ffa-9818-f2ece8368bd1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA92A45878" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c9c8d62f-87b2-4fae-9941-1682e67924da" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8BCD9C3B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/0588fcfa-de04-484f-96fc-e673afa064c7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88A637F7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a177b268-23a2-4506-ac3d-fae22e49b53d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8469EB1D" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/75ccf474-d0bc-482f-8601-9da1fd182647" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8144C48F" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1cf700d5-38ea-426b-bcd6-82025d76ed21" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8190C00A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9d17f667-dd4d-4509-8d4b-e190c390fe40" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA722BFF0A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/db3ce97e-79f7-4b55-b417-c708d753432b" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7674AF48" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ca9685ca-f1de-4a2f-b7db-fa6fdcca5870" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CBE3154" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7fa63b74-c7b4-4c65-853c-c29e7f6e0002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CA23F9C" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/71ea59d6-33e2-41d4-a044-7c69898d15e4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68C02A65" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/46dbe685-c907-4658-b429-2604afdc696d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6295A07F" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ccf6a842-97b0-4c83-973d-1605c0cc3b82" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C389AF7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bb649a1b-097c-4bdb-a70a-ca2ed06027a0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5CC8A91D" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/30a4b9d0-a374-4180-9813-c0b206d5d167" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C7B7DF4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bbd84cac-63a5-4be6-8da5-b5333c7156bc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA576A4665" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c7ab11e1-558d-4f8d-85df-6d4d5cce467c" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B9ED8F6E" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/396ea95c-33ff-4263-8beb-49496f12817e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1132B16" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/913e30c6-b28c-4b9a-ab5d-afa02213b277" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B07BEE09" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5f82f2fd-42cd-4d4a-845c-1faf82fd27ff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AD9540B7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a562ef18-3e2e-4caa-ae62-c6e66d8586d6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A75E41C2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/00793e9c-8977-4625-a492-219ebfd49208" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E219B51" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/37fc1fce-7741-404c-9357-fa3e5c32b7e9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9985FB6D7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7a7bbc90-e4d3-4dd0-9ad9-09c6a07d246c" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B996F7616B" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a0d96c79-de1e-42dc-8ad1-1fdb30b04057" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984D6C85F" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/4ca6a726-56e4-4181-8a25-4452ca0b2880" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96141EA44" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9c1a7ca1-2b0b-4307-82cd-46845315ed53" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94CA8080A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6e0b4842-f6fd-46a2-9f02-6eea31dc5492" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944E41015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/36204233-577d-4470-a241-a3093bad5460" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94272276F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/89ed10dc-6498-4781-a576-b67f0a3e6d4f" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93ED1D65A" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/e0fdd589-67f1-405c-b2f9-9111558f86e2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91FE6A93D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3c164015-a0f7-4418-8ceb-3929b150cf6f" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9202349B5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6fc441ad-d604-40a9-b23a-60d6aeea9e68" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91F3DF5F5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/04991a51-63c5-476c-9f3d-a3c1c4f062f9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF573F4D" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/70c5c9dd-2b0a-4efb-847f-0b59c8ceb33c" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FAD7EDD0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f7f6e851-ccd0-4f53-9bcc-a758394eaa7a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F48EADE4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ad7cb71d-f34e-4a2f-a791-c389b0db02f9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE330957" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/55b78796-1272-4478-96db-7353069fa039" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DAB8E07B" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/354f4dc2-aef4-4b93-b4f3-b1a7a6bdabe8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C14D8F92" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f79d9832-c551-4f30-af1e-4a39f7ff5d80" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD0FAE18" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f0c48ebb-ce48-483a-8af7-a2774aeaab99" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AAE77138" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3f593b79-16a3-499b-acf1-47b10e95c36b" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A5A1A2CF" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bc831392-b667-4abc-8f6c-0d73d756785e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A30E2F02" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/099cdc19-c83e-4154-8c61-eccfc7f8c0f5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89F31C4E5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/0ff6a22f-ff4c-4733-9009-2fdf47d4869d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89B4BBADA" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/20b33ae2-b890-4718-b814-e552270c074d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89C0D4695" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c5e3abb8-24ef-4afc-8c9c-c158188f5ef2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E4A0CE9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/efe542e1-1c4d-43a2-bd79-a9d219cef124" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B865946BC7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/e5995f7b-ad22-4380-b4c7-b49f54cdc3ca" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B860EE3900" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3e7152a4-ce70-49a3-9b3f-cd7b151d18c1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85D2D05DA" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/95946d35-36b1-4310-bca3-ca1393d7d974" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8522DF4D8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/11d3b1d6-a549-44c6-b9bf-6372322a4457" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B848988A96" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/4264b884-ad06-43f9-baa3-8f56f4461fb8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B845158C88" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/61a80349-c4f3-4df3-9006-ca20a4cbbd76" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82B0A096A" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/816be07b-c4e0-4203-a0a8-8fcbb79dd2b9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B827DE7DD9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/2a6428c7-9523-486a-b540-28aa6582fc91" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B827950438" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c461327d-c134-4e0f-b774-3177aee5dc0d" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8204C35F2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/35886c27-2dde-45b8-aa9f-4ac19911d36b" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B803F27165" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b412caac-efa3-4a34-bb2a-f950bcdfc1a1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A0438319" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b73892de-030d-410c-b86e-1e2ce7dafce6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B762AAE832" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6a451c60-5f00-49cd-9eda-60642f4eba53" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74ADE0834" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/2840cc97-0a7d-4c38-a76e-52a4d94b96d9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73950EAB2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a8d0f995-6f4e-4f6a-8dbe-2edf7ae7bf49" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73404A74B" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/fc04b279-7400-47cf-9cd4-38c0329526e6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B726548C29" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5a989005-9869-4fed-ae08-ee23cb675f04" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B720267339" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7c8c4d2f-5916-426f-8340-f22021b46208" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B712646B3F" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/900409cd-cf18-4686-9caa-97eef25baba8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B712B2B543" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/83d6c83f-8e59-4af2-99a2-cf5e01126754" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B711952ACC" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/0c281524-1fa0-40a0-bf36-24c10e20c797" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F872CDC4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/294b95fa-99c0-41ba-ace4-e5caf89fcd21" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E94AD092" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/e5617fb4-58a3-4e01-9831-c04d51097be0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D8D3EC22" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3b550bf6-f393-4560-988e-cdd6fa603024" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D8BDFA7B" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bb337311-2e57-419f-a24a-4b33fd13558a" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CDE8B18F" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c9e6da47-7c43-4ad3-8253-3cc0f27f8b3d" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C90000BD" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/0d0c10c8-543a-47cf-81ca-333dcc42e05a" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE6114EC" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/76f2421c-4054-4c75-a25f-3ece952e714b" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BD1E711C" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/13c2a67b-f05c-4b84-a276-1f38fa864d14" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BAC41F90" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/68ec04f2-9572-4f11-892f-4d020af8a02e" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B8B5870B" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3630e455-f9e0-421b-a5e9-49c8316fc0cd" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B8490E71" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3b21eced-f6e9-4db3-a527-db081896458b" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B4A2485E" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/4da452e4-ec8a-442f-a988-b473220c60ad" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B3395AAF" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9024c38f-138f-4264-8e0d-50c0d4606e5b" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ABEA283E" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f482f8c9-0fdb-4899-a7aa-812608fa521b" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1FE5987" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/8aff027e-be64-4cb4-ac84-ee24c71c2867" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A11C1E34" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6ddfff0d-b98d-4d5e-84b7-3b76e4ec6a27" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69E6A8D7C" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/d0f81fdc-fa28-4174-87d4-6e7bd55791ee" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69D3C5786" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/37158f81-2f61-4f84-9815-f654ee7da941" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69C934F47" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1ea9bab3-ade1-4eb8-8972-9e70397a37ab" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68B60E005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bdb5d971-90a6-4b51-9418-f003a9b3ea7f" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68B538F67" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/e4f2feae-4625-460d-95eb-391e5dffc749" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B686B5FE81" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c65d0306-e10f-4873-b8bc-5969873442ac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B681D36E8E" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/07e7dba9-4d1e-4dcc-a915-fe20becf13ca" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B681A9D9C9" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/2f1f7f16-e18d-4535-8e62-4ca5bd920187" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C5035C9" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6c44ad10-f52a-4255-b75c-8fec9a7721f8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67749EDCC" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f716d2a9-e6e0-45c6-b4d5-d2a4c4ce9c9c" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67300A623" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3a8f8d64-68a3-404b-9003-031ca8bd6a24" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6657129C6" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1e5622ae-352e-4d87-bdb3-c1083b596709" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F81893A" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bb60517d-5683-410a-94f0-b031d567ff4a" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636FC0182" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/18af6fa4-36cc-46af-9fac-cf1903e803e0" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63654B061" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/8f288342-8600-48e9-9a7e-3242e63624e9" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63065C8E6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bb51076a-e414-45d5-9fc7-1104ba65a966" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6161CDA94" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6fa5ae8e-0be9-4aa9-9539-69c244dbfcec" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60CDF054D" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/efdcb8eb-9972-4929-83ff-aa286e724ca5" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6095D6966" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/fe78506c-39cd-4d4a-ab02-2787068954f5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FCA251FE" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/567d91f7-4b89-487a-9ec6-9c2f95836dc6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F6A3FEAD" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/15f2138f-a2ec-4e5c-9520-b764fd56e110" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED78ADA9" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1f813db1-a89e-41be-9ac1-c2516f136039" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E7C09ABE" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/8100724a-b4e4-41e2-a28d-48ac075a20bd" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE03EA40" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/20af5735-a81e-4891-8930-51b3233ceb01" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D8E8ADD1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5acddd81-1061-4d33-a0a4-9a6eac0ff04e" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D9FC4513" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1abd8eb2-ae64-49aa-8684-a8cc3a149ee4" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D4280DF7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/86442344-a0ab-4789-81af-c8ca8cb6a4d7" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CEFF71C7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/30621011-834f-428d-80e1-c2b770fdce4b" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C86ED372" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f732a34b-64c4-4b0c-a286-3ee3cc82407e" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59F47618F" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/dadb05a3-1059-4e9b-8778-590878871986" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5881475" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/113a5d36-1384-4a99-891d-1f42395bc9f9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C2F86303" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f6a9a379-982f-413b-b752-f12558890dd5" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B89B7EA0" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/d833861b-c683-4ef2-9417-37de145548ab" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AE017405" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/01fd9f43-a74c-48dc-a85d-f934d8f3cb60" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA5281D6" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/968d1ea0-4a0f-45db-8672-0aa6122d48ae" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58EEAFB05" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/561b5ae0-81f1-40ff-b61e-3b7c221b75d0" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58D3AD16B" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/dad3c22e-27f0-47a1-8898-2c2f1413fea9" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B584E0ECE5" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/52915917-bbe5-4f5e-b993-815bfed09edf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5845D2155" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c4c0c135-38be-4419-a08e-ae9a1cae980b" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580ABAD4C" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/2c5be9fa-bec2-4cdd-a7a3-bc7f628b56aa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5746C9B22" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/55e97675-c59e-44dd-a3f6-8770cf1114d7" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56FE5E845" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/33fe2542-2e65-4fba-bc59-9b0c147c7b62" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5662160A2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/42507c48-f959-4b15-b7f4-61aa24e7fa3d" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56397489F" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/4588e0dc-2cc5-4eaa-ab8d-b069b0778f1d" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5280EA93C" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c5e2b7a9-4b9e-41e9-9b0e-3c7190cb5d3c" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B525358E24" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/4266a305-8475-4fe5-b7c8-381b32ac69f5" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EFC89519" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/873046d4-a22b-4bc6-b170-aae9e59b0f29" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EFD6282B" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/0ed5675a-c2e6-4258-b5dd-2ce273a628e1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DBD8D921" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/d1e64a56-ee41-4142-86f8-f820d2cb8a2b" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D8AACC8E" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/35d03b05-9801-461e-9621-03dd852097bf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D65135C3" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6547817e-69fe-4936-a979-a5c9b9c4f09f" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D4D88A98" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/11e5215b-0d97-485b-9cfa-6ee0c3e5edae" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CDC212FD" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/55cd8259-467c-4d50-bc34-d6f42f4aec5f" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C64054EF" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c2855d47-4f3b-4bd9-b977-2e36fd5608df" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B9FF485B" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5ba5528c-f449-44eb-a211-5e82dab3153a" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B8F9777C" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b159aad7-4d01-4aa2-81d5-d3416fb75d70" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B61F6007" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/885021cf-df03-4147-96f4-961b18994ea2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B0899154" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/acde13a5-a20d-44d4-8f62-32d27ff32caa" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49E970879" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3a41bbaf-a873-4a34-8b14-ecb56ac78a74" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49AD0D34F" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5c3191fd-b36d-4bc9-bf27-6f61e4103c92" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48CCC916E" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3293aa58-592c-4ff2-8b6e-770f557b0ca9" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48C6137AF" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/92976c9f-81e9-415b-adb3-b642b417c76d" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48703B086" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/deea8bb5-3623-4a87-bb53-f678cb14f2d0" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48088F305" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9d84f90e-0f44-4855-9918-e9ad953257ed" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47AE40C9B" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/674b1f69-4914-4c0b-9838-71809e03432e" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B475C8BF59" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/154e90b5-6acb-44c7-9c9e-2d4c487c0e13" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46E26528B" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/63eac2eb-d83e-460f-b55e-a24aa1f2b753" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46D50F139" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/87969eb2-4cd9-4faa-8ae3-7b7ba291ae09" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46CBE6211" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/67e7e262-5861-4aad-a487-fd895d9626ee" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B469E6877A" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ab876d20-0797-4c21-85d8-b92bb1c935fb" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4683DAD95" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/50225e3a-5b82-49fe-a650-a911a68dfb89" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B467AC3D48" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5d7d9ca5-d718-4af4-83ad-6d04c2cd51bb" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B466C3BF70" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b0c193c2-1465-47b1-a470-4cd2714d3b56" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B460A99DBD" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7a15da88-8f75-4a4d-b212-86fbf2ffb06b" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45C5E8E23" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a1226d43-336b-4b69-8696-eacd8a5e2ea0" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45AC6C65F" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/8e30b6e9-19e4-4432-b53d-c8cb2f0443d1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44942AFB0" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/8201a9d0-4625-4ab3-a120-ab26434eac01" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B448963AE5" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/f51faf1e-98cc-422d-a371-d7b78c24f2af" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B440BCE884" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/aa99ffe5-8f4f-4328-841a-01982605ceba" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43F984101" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/01c72e45-ec52-4b8a-a6d4-2c2e8d4fa4a7" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42F7F55B7" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3ac6c6b0-c810-4708-8bd1-471764b1472e" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B428EC4733" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c0d83a9b-b33e-43f9-8b9c-7275af8ba1e8" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B404E7C73E" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ee264648-29bc-4721-ad4b-acdc761cc810" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B671CF5E" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ed7e8f64-7a30-4e32-9afe-389a3e845c01" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B395AEDD74" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/baf5d686-808a-4e9c-b5c5-1896994280ff" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B376A9983B" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/44a1f6eb-fac5-4c04-9b28-d954cf3d0e4f" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B371E9D3F0" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3c88a5b3-f42e-42af-8615-bb817c1c730e" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B37140BADE" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b79d2c89-6ab0-4c6d-b79c-f2664c2f37b3" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B354330E7B" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/6e97e525-5f2e-4968-9ca3-3f74b2891607" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34E774AE0" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c930f509-2998-4a0d-8048-1db1b0137982" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34E0A5C81" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ffaf3ae7-35a5-431d-8bda-3e834ff1e28a" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B344236E28" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c6a12610-d38c-4f28-ae84-0b4226af3d1b" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33A6B5ABC" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/db0511bb-871b-470c-9cf1-6c3499e33354" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33B19000D" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/d3698f30-32c8-4d90-8aef-0d9e42eba219" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B335BEF643" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/2f6ee1a2-80d8-433a-af99-c093d27c2c1d" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332F76311" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/195cf409-8ba6-45c3-bcc5-e2c47bbd5160" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B330C1C6C4" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9502b862-834e-43a2-99ae-586f03a08c4c" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B330B94689" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/67a54f3c-4e27-46f3-bed3-9d1f3626d2f3" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31EFDF730" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/560df55e-4f18-4521-8d31-fed767d1940b" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B268D8BC64" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/9bd86ad2-60bd-4edd-9c3e-8d5efa92897c" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2123756D1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/51db8259-4457-4266-857e-5d6ba4dd8c2b" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F371116C" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/70547bfd-43d4-48ab-b338-e00d9c9e4ae9" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D413B0A0" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ebae9a32-673d-4fc5-be9f-26b37ce8571d" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CD898749" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/55f4ed9b-3415-43d3-9e07-1755d1b71373" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C9D06E94" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5099c9e8-188c-4e5c-b02c-409f11df479d" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C93975AB" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/963240ae-ab8a-4676-9c46-bb6272ed1584" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C38151ED" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/fc5cef61-706e-4103-b91e-554548c201db" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C43FB390" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7d8cef28-7541-4a94-87bd-98ff8d61b062" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B23BE6F3" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/af27bbbf-6563-4b8d-87bd-183a505121f9" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1AE2B1875" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7d797ed6-2de0-4631-9860-ed34812b56e4" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A9703488" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ea2f37a8-dd78-4fe7-b249-832a029db157" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A6E52028" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1f28b976-eb6a-40ed-8dcf-2dcb9c8174f0" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19314F4ED" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/0cf0203d-6eaa-4e04-8bc3-6a330df6740c" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1910DDE96" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/e0126ba6-95dd-474c-bae0-a27f902f6d1f" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1855F3F84" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/66e6bbe2-1cf3-4985-b091-a660ffec5cd9" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17ADC77E4" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/d38cb3ed-e578-486f-a284-3988f04e6697" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17536D869" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/3496b17b-d348-4e9d-b220-b33f7efbddde" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1700EA12B" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/45db8d66-b575-432d-a5ba-2fc317c7d39b" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B159060063" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/002ec316-c47a-40a7-828d-e5a8e2e6b072" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13E80826C" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/64966002-17be-4386-9d35-764878a3d597" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1395650C4" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7f8c0551-4bed-41cd-98f0-6df8259feadb" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B134ED55E0" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/a0bfabe0-5d71-468a-af58-bbfd2ee256c8" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13386629B" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/2c9e86db-e254-411d-9a2d-d427f167db99" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B127F87321" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bd4d5740-d0e5-4849-adf1-4e56b9171c96" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B122D8AA73" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/672993ff-be4a-4378-9096-1531767740d7" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11283412F" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/d0ef6c50-6e64-4d95-959e-02d59c4bbfe9" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B102F6700F" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/af218d2d-3cbd-4d31-a00b-a570d1a30f5b" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F2B05023" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/01020b2d-927b-43d5-a611-fd82e9ce5cbc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EEFCD1B5" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ab280478-8a94-49b1-95f2-3e2be0631314" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EB5CD4BF" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5d586b3f-3bb2-4eff-8147-4f5b5801820e" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D9BFE675" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/49d82b0e-fa2b-4300-9f65-b3daa46105c7" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CBAF5203" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/b61b9e80-e85f-4e7d-ab5d-536fd2f03be9" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BB68BB7A" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/bfd5719a-71e2-40da-8a6d-890b716f135a" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A8307662" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/8ffa9d63-09b7-4e2b-a9a3-af62a98f86ca" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09FD7A0BC" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/1fdb2046-79c5-46f9-a274-85cfebe41e96" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09B8804E3" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/7b3f4de6-0f57-4f7f-9eee-950a41cebe7f" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0974D8FF5" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/ca6fd181-1589-4e03-a06c-c7b4e2d57374" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0722DA271" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/c8a6b8b7-7ab6-4d0a-ba5e-e6af39276103" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B071DEE2A8" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/297100cf-23bb-44ee-96fc-3359fc0b8e30" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06640FFE8" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/5ee145a3-6283-471e-9f3d-1ef368e60dfd" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0530137CA" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/401c94a9-f7df-4a20-8494-7fb9499bc75c" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0488DCA55" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/764f595d-c7b7-4730-abbe-33857adf0d01" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04CB00F0E" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/e50c82b1-2cfa-4a9d-a132-1021f776e209" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0469E9014" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/27e033d3-df82-43e7-a14b-6f81dd2e3c60" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03CCDC5DB" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/892205f0-97a6-46f3-ad16-0364e63547f8" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0258A6D5A" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/75f6a0e9-134b-4c8b-adba-940a5d0fa698" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00E4B804A" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/38736183-0ebe-4721-98c8-63a5d7d2bcb1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B007549B0D" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC831008/amministrazione-trasparente/atti-amministrazioni-enti/206e0abb-7132-4bcf-b4fd-d45ad4e22810" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F411"/>
+  <dimension ref="A1:F419"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9833</v>
+        <v>14070</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>9828</v>
+        <v>13941</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>9822</v>
+        <v>13844</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>9583</v>
+        <v>13671</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>9567</v>
+        <v>13236</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>9534</v>
+        <v>12516</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>9451</v>
+        <v>12059</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B9">
-        <v>8922</v>
+        <v>11662</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B10">
-        <v>7887</v>
+        <v>9833</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>7806</v>
+        <v>9828</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B12">
-        <v>7609</v>
+        <v>9822</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>7608</v>
+        <v>9583</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>7383</v>
+        <v>9567</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B15">
-        <v>6671</v>
+        <v>9534</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>6607</v>
+        <v>9451</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>6543</v>
+        <v>8922</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>6318</v>
+        <v>7887</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>6310</v>
+        <v>7806</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>6201</v>
+        <v>7609</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B21">
-        <v>6110</v>
+        <v>7608</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>6006</v>
+        <v>7383</v>
       </c>
       <c r="C22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B23">
-        <v>5948</v>
+        <v>6671</v>
       </c>
       <c r="C23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B24">
-        <v>5919</v>
+        <v>6607</v>
       </c>
       <c r="C24" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B25">
-        <v>5803</v>
+        <v>6543</v>
       </c>
       <c r="C25" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B26">
-        <v>5618</v>
+        <v>6318</v>
       </c>
       <c r="C26" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B27">
-        <v>5613</v>
+        <v>6310</v>
       </c>
       <c r="C27" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>5352</v>
+        <v>6201</v>
       </c>
       <c r="C28" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D28" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B29">
-        <v>5296</v>
+        <v>6110</v>
       </c>
       <c r="C29" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B30">
-        <v>5120</v>
+        <v>6006</v>
       </c>
       <c r="C30" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B31">
-        <v>1540</v>
+        <v>5948</v>
       </c>
       <c r="C31" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>86</v>
       </c>
       <c r="B32">
-        <v>5078</v>
+        <v>5919</v>
       </c>
       <c r="C32" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D32" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B33">
-        <v>5077</v>
+        <v>5803</v>
       </c>
       <c r="C33" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D33" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="B34">
-        <v>5076</v>
+        <v>5618</v>
       </c>
       <c r="C34" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D34" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="B35">
-        <v>5075</v>
+        <v>5613</v>
       </c>
       <c r="C35" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B36">
-        <v>4956</v>
+        <v>5352</v>
       </c>
       <c r="C36" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D36" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B37">
-        <v>4836</v>
+        <v>5296</v>
       </c>
       <c r="C37" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B38">
-        <v>4691</v>
+        <v>5120</v>
       </c>
       <c r="C38" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B39">
-        <v>4234</v>
+        <v>1540</v>
       </c>
       <c r="C39" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D39" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B40">
-        <v>4096</v>
+        <v>5078</v>
       </c>
       <c r="C40" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41">
-        <v>3952</v>
+        <v>5077</v>
       </c>
       <c r="C41" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D41" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B42">
-        <v>3840</v>
+        <v>5076</v>
       </c>
       <c r="C42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B43">
-        <v>3756</v>
+        <v>5075</v>
       </c>
       <c r="C43" t="s">
         <v>117</v>
       </c>
       <c r="D43" t="s">
         <v>118</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>119</v>
       </c>
       <c r="B44">
-        <v>3603</v>
+        <v>4956</v>
       </c>
       <c r="C44" t="s">
         <v>120</v>
       </c>
       <c r="D44" t="s">
         <v>121</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B45">
-        <v>3595</v>
+        <v>4836</v>
       </c>
       <c r="C45" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B46">
-        <v>3555</v>
+        <v>4691</v>
       </c>
       <c r="C46" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D46" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B47">
-        <v>3469</v>
+        <v>4234</v>
       </c>
       <c r="C47" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D47" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B48">
-        <v>3466</v>
+        <v>4096</v>
       </c>
       <c r="C48" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D48" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B49">
-        <v>3386</v>
+        <v>3952</v>
       </c>
       <c r="C49" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D49" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B50">
-        <v>3150</v>
+        <v>3840</v>
       </c>
       <c r="C50" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D50" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B51">
-        <v>3135</v>
+        <v>3756</v>
       </c>
       <c r="C51" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B52">
-        <v>3063</v>
+        <v>3603</v>
       </c>
       <c r="C52" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D52" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B53">
-        <v>3027</v>
+        <v>3595</v>
       </c>
       <c r="C53" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D53" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B54">
-        <v>3008</v>
+        <v>3555</v>
       </c>
       <c r="C54" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D54" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B55">
-        <v>2991</v>
+        <v>3469</v>
       </c>
       <c r="C55" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D55" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B56">
-        <v>2725</v>
+        <v>3466</v>
       </c>
       <c r="C56" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D56" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B57">
-        <v>2679</v>
+        <v>3386</v>
       </c>
       <c r="C57" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D57" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B58">
-        <v>2677</v>
+        <v>3150</v>
       </c>
       <c r="C58" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D58" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B59">
-        <v>2605</v>
+        <v>3135</v>
       </c>
       <c r="C59" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D59" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B60">
-        <v>2478</v>
+        <v>3063</v>
       </c>
       <c r="C60" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D60" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>164</v>
       </c>
       <c r="B61">
-        <v>2428</v>
+        <v>3027</v>
       </c>
       <c r="C61" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D61" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B62">
-        <v>2420</v>
+        <v>3008</v>
       </c>
       <c r="C62" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D62" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B63">
-        <v>2380</v>
+        <v>2991</v>
       </c>
       <c r="C63" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D63" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B64">
-        <v>2319</v>
+        <v>2725</v>
       </c>
       <c r="C64" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D64" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B65">
-        <v>2236</v>
+        <v>2679</v>
       </c>
       <c r="C65" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D65" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>177</v>
       </c>
       <c r="B66">
-        <v>2122</v>
+        <v>2677</v>
       </c>
       <c r="C66" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D66" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B67">
-        <v>1942</v>
+        <v>2605</v>
       </c>
       <c r="C67" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D67" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B68">
-        <v>1936</v>
+        <v>2478</v>
       </c>
       <c r="C68" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D68" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B69">
-        <v>1911</v>
+        <v>2428</v>
       </c>
       <c r="C69" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D69" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>190</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B70">
-        <v>1896</v>
+        <v>2420</v>
       </c>
       <c r="C70" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D70" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B71">
-        <v>1786</v>
+        <v>2380</v>
       </c>
       <c r="C71" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D71" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B72">
-        <v>1727</v>
+        <v>2319</v>
       </c>
       <c r="C72" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D72" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="B73">
-        <v>1690</v>
+        <v>2236</v>
       </c>
       <c r="C73" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D73" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="B74">
-        <v>1685</v>
+        <v>2122</v>
       </c>
       <c r="C74" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="D74" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B75">
-        <v>1658</v>
+        <v>1942</v>
       </c>
       <c r="C75" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="D75" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B76">
-        <v>15278</v>
+        <v>1936</v>
       </c>
       <c r="C76" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D76" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B77">
-        <v>15655</v>
+        <v>1911</v>
       </c>
       <c r="C77" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D77" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>211</v>
+      </c>
+      <c r="E77" t="s">
+        <v>210</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B78">
-        <v>15652</v>
+        <v>1896</v>
       </c>
       <c r="C78" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D78" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="B79">
-        <v>15608</v>
+        <v>1786</v>
       </c>
       <c r="C79" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="D79" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B80">
-        <v>15507</v>
+        <v>1727</v>
       </c>
       <c r="C80" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D80" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B81">
-        <v>15380</v>
+        <v>1690</v>
       </c>
       <c r="C81" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D81" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B82">
-        <v>15288</v>
+        <v>1685</v>
       </c>
       <c r="C82" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D82" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B83">
-        <v>15236</v>
+        <v>1658</v>
       </c>
       <c r="C83" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D83" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B84">
-        <v>15081</v>
+        <v>15278</v>
       </c>
       <c r="C84" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D84" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B85">
-        <v>14815</v>
+        <v>15655</v>
       </c>
       <c r="C85" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D85" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>230</v>
       </c>
       <c r="B86">
-        <v>14550</v>
+        <v>15652</v>
       </c>
       <c r="C86" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D86" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="B87">
-        <v>14500</v>
+        <v>15608</v>
       </c>
       <c r="C87" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D87" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B88">
-        <v>14458</v>
+        <v>15507</v>
       </c>
       <c r="C88" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D88" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B89">
-        <v>14407</v>
+        <v>15380</v>
       </c>
       <c r="C89" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D89" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B90">
-        <v>13903</v>
+        <v>15288</v>
       </c>
       <c r="C90" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D90" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B91">
-        <v>13902</v>
+        <v>15236</v>
       </c>
       <c r="C91" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D91" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="B92">
-        <v>13865</v>
+        <v>15081</v>
       </c>
       <c r="C92" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D92" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B93">
-        <v>13421</v>
+        <v>14815</v>
       </c>
       <c r="C93" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D93" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="B94">
-        <v>13385</v>
+        <v>14550</v>
       </c>
       <c r="C94" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D94" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B95">
-        <v>13293</v>
+        <v>14500</v>
       </c>
       <c r="C95" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="D95" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B96">
-        <v>12926</v>
+        <v>14458</v>
       </c>
       <c r="C96" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D96" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="B97">
-        <v>12898</v>
+        <v>14407</v>
       </c>
       <c r="C97" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D97" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="B98">
-        <v>12559</v>
+        <v>13903</v>
       </c>
       <c r="C98" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="D98" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B99">
-        <v>12491</v>
+        <v>13902</v>
       </c>
       <c r="C99" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D99" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B100">
-        <v>12173</v>
+        <v>13865</v>
       </c>
       <c r="C100" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D100" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="B101">
-        <v>12150</v>
+        <v>13421</v>
       </c>
       <c r="C101" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D101" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>272</v>
       </c>
       <c r="B102">
-        <v>12095</v>
+        <v>13385</v>
       </c>
       <c r="C102" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D102" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B103">
-        <v>12015</v>
+        <v>13293</v>
       </c>
       <c r="C103" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D103" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B104">
-        <v>11960</v>
+        <v>12926</v>
       </c>
       <c r="C104" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D104" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B105">
-        <v>11959</v>
+        <v>12898</v>
       </c>
       <c r="C105" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D105" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B106">
-        <v>11420</v>
+        <v>12559</v>
       </c>
       <c r="C106" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D106" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B107">
-        <v>11186</v>
+        <v>12491</v>
       </c>
       <c r="C107" t="s">
-        <v>186</v>
+        <v>289</v>
       </c>
       <c r="D107" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>290</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="B108">
-        <v>11186</v>
+        <v>12173</v>
       </c>
       <c r="C108" t="s">
-        <v>186</v>
+        <v>292</v>
       </c>
       <c r="D108" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>293</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="B109">
-        <v>11186</v>
+        <v>12150</v>
       </c>
       <c r="C109" t="s">
-        <v>186</v>
+        <v>294</v>
       </c>
       <c r="D109" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>295</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="B110">
-        <v>11186</v>
+        <v>12095</v>
       </c>
       <c r="C110" t="s">
-        <v>186</v>
+        <v>297</v>
       </c>
       <c r="D110" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>298</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>286</v>
+        <v>299</v>
       </c>
       <c r="B111">
-        <v>11186</v>
+        <v>12015</v>
       </c>
       <c r="C111" t="s">
-        <v>186</v>
+        <v>300</v>
       </c>
       <c r="D111" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>301</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>286</v>
+        <v>302</v>
       </c>
       <c r="B112">
-        <v>11186</v>
+        <v>11960</v>
       </c>
       <c r="C112" t="s">
-        <v>186</v>
+        <v>303</v>
       </c>
       <c r="D112" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>304</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>286</v>
+        <v>302</v>
       </c>
       <c r="B113">
-        <v>11186</v>
+        <v>11959</v>
       </c>
       <c r="C113" t="s">
-        <v>186</v>
+        <v>305</v>
       </c>
       <c r="D113" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>306</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>286</v>
+        <v>307</v>
       </c>
       <c r="B114">
-        <v>11186</v>
+        <v>11420</v>
       </c>
       <c r="C114" t="s">
-        <v>186</v>
+        <v>308</v>
       </c>
       <c r="D114" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>309</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="B115">
         <v>11186</v>
       </c>
       <c r="C115" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D115" t="s">
-        <v>295</v>
+        <v>311</v>
       </c>
       <c r="E115" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="B116">
         <v>11186</v>
       </c>
       <c r="C116" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D116" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="E116" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="B117">
         <v>11186</v>
       </c>
       <c r="C117" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D117" t="s">
-        <v>297</v>
+        <v>313</v>
       </c>
       <c r="E117" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="B118">
         <v>11186</v>
       </c>
       <c r="C118" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D118" t="s">
-        <v>298</v>
+        <v>314</v>
       </c>
       <c r="E118" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="B119">
-        <v>11185</v>
+        <v>11186</v>
       </c>
       <c r="C119" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D119" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="E119" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="B120">
-        <v>11185</v>
+        <v>11186</v>
       </c>
       <c r="C120" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D120" t="s">
-        <v>300</v>
+        <v>316</v>
       </c>
       <c r="E120" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="B121">
-        <v>11185</v>
+        <v>11186</v>
       </c>
       <c r="C121" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D121" t="s">
-        <v>301</v>
+        <v>317</v>
       </c>
       <c r="E121" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="B122">
-        <v>11185</v>
+        <v>11186</v>
       </c>
       <c r="C122" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D122" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="E122" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="B123">
-        <v>11185</v>
+        <v>11186</v>
       </c>
       <c r="C123" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D123" t="s">
-        <v>303</v>
+        <v>319</v>
       </c>
       <c r="E123" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="B124">
-        <v>11185</v>
+        <v>11186</v>
       </c>
       <c r="C124" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D124" t="s">
-        <v>304</v>
+        <v>320</v>
       </c>
       <c r="E124" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="B125">
-        <v>11185</v>
+        <v>11186</v>
       </c>
       <c r="C125" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D125" t="s">
-        <v>305</v>
+        <v>321</v>
       </c>
       <c r="E125" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="B126">
-        <v>11185</v>
+        <v>11186</v>
       </c>
       <c r="C126" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D126" t="s">
-        <v>306</v>
+        <v>322</v>
       </c>
       <c r="E126" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="B127">
         <v>11185</v>
       </c>
       <c r="C127" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D127" t="s">
-        <v>307</v>
+        <v>323</v>
       </c>
       <c r="E127" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B128">
-        <v>11001</v>
+        <v>11185</v>
       </c>
       <c r="C128" t="s">
-        <v>309</v>
+        <v>210</v>
       </c>
       <c r="D128" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>324</v>
+      </c>
+      <c r="E128" t="s">
+        <v>210</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B129">
-        <v>10920</v>
+        <v>11185</v>
       </c>
       <c r="C129" t="s">
-        <v>312</v>
+        <v>210</v>
       </c>
       <c r="D129" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>325</v>
+      </c>
+      <c r="E129" t="s">
+        <v>210</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="B130">
-        <v>10838</v>
+        <v>11185</v>
       </c>
       <c r="C130" t="s">
-        <v>315</v>
+        <v>210</v>
       </c>
       <c r="D130" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>326</v>
+      </c>
+      <c r="E130" t="s">
+        <v>210</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B131">
-        <v>10665</v>
+        <v>11185</v>
       </c>
       <c r="C131" t="s">
-        <v>318</v>
+        <v>210</v>
       </c>
       <c r="D131" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>327</v>
+      </c>
+      <c r="E131" t="s">
+        <v>210</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="B132">
-        <v>10512</v>
+        <v>11185</v>
       </c>
       <c r="C132" t="s">
-        <v>321</v>
+        <v>210</v>
       </c>
       <c r="D132" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>328</v>
+      </c>
+      <c r="E132" t="s">
+        <v>210</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="B133">
-        <v>10485</v>
+        <v>11185</v>
       </c>
       <c r="C133" t="s">
-        <v>323</v>
+        <v>210</v>
       </c>
       <c r="D133" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>329</v>
+      </c>
+      <c r="E133" t="s">
+        <v>210</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>325</v>
+        <v>310</v>
       </c>
       <c r="B134">
-        <v>10169</v>
+        <v>11185</v>
       </c>
       <c r="C134" t="s">
-        <v>326</v>
+        <v>210</v>
       </c>
       <c r="D134" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>330</v>
+      </c>
+      <c r="E134" t="s">
+        <v>210</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
       <c r="B135">
-        <v>10060</v>
+        <v>11185</v>
       </c>
       <c r="C135" t="s">
-        <v>329</v>
+        <v>210</v>
       </c>
       <c r="D135" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>331</v>
+      </c>
+      <c r="E135" t="s">
+        <v>210</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="B136">
-        <v>10031</v>
+        <v>11001</v>
       </c>
       <c r="C136" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="D136" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B137">
-        <v>9947</v>
+        <v>10920</v>
       </c>
       <c r="C137" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D137" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B138">
-        <v>9546</v>
+        <v>10838</v>
       </c>
       <c r="C138" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="D138" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B139">
-        <v>9162</v>
+        <v>10665</v>
       </c>
       <c r="C139" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D139" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B140">
-        <v>8390</v>
+        <v>10512</v>
       </c>
       <c r="C140" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D140" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B141">
-        <v>7846</v>
+        <v>10485</v>
       </c>
       <c r="C141" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D141" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B142">
-        <v>7686</v>
+        <v>10169</v>
       </c>
       <c r="C142" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D142" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B143">
-        <v>7650</v>
+        <v>10060</v>
       </c>
       <c r="C143" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D143" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B144">
-        <v>7466</v>
+        <v>10031</v>
       </c>
       <c r="C144" t="s">
-        <v>186</v>
+        <v>355</v>
       </c>
       <c r="D144" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>356</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B145">
-        <v>7326</v>
+        <v>9947</v>
       </c>
       <c r="C145" t="s">
-        <v>186</v>
+        <v>358</v>
       </c>
       <c r="D145" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>359</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B146">
-        <v>7250</v>
+        <v>9546</v>
       </c>
       <c r="C146" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D146" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="B147">
-        <v>7188</v>
+        <v>9162</v>
       </c>
       <c r="C147" t="s">
-        <v>186</v>
+        <v>364</v>
       </c>
       <c r="D147" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>365</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B148">
-        <v>7177</v>
+        <v>8390</v>
       </c>
       <c r="C148" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D148" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="B149">
-        <v>7174</v>
+        <v>7846</v>
       </c>
       <c r="C149" t="s">
-        <v>186</v>
+        <v>370</v>
       </c>
       <c r="D149" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>371</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="B150">
-        <v>7172</v>
+        <v>7686</v>
       </c>
       <c r="C150" t="s">
-        <v>186</v>
+        <v>373</v>
       </c>
       <c r="D150" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>374</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>362</v>
+        <v>375</v>
       </c>
       <c r="B151">
-        <v>7170</v>
+        <v>7650</v>
       </c>
       <c r="C151" t="s">
-        <v>186</v>
+        <v>376</v>
       </c>
       <c r="D151" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>377</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="B152">
-        <v>7111</v>
+        <v>7466</v>
       </c>
       <c r="C152" t="s">
-        <v>369</v>
+        <v>210</v>
       </c>
       <c r="D152" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>379</v>
+      </c>
+      <c r="E152" t="s">
+        <v>210</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="B153">
-        <v>7110</v>
+        <v>7326</v>
       </c>
       <c r="C153" t="s">
-        <v>371</v>
+        <v>210</v>
       </c>
       <c r="D153" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>381</v>
+      </c>
+      <c r="E153" t="s">
+        <v>210</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="B154">
-        <v>7003</v>
+        <v>7250</v>
       </c>
       <c r="C154" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
       <c r="D154" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="B155">
-        <v>6643</v>
+        <v>7188</v>
       </c>
       <c r="C155" t="s">
-        <v>377</v>
+        <v>210</v>
       </c>
       <c r="D155" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>385</v>
+      </c>
+      <c r="E155" t="s">
+        <v>210</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="B156">
-        <v>6431</v>
+        <v>7177</v>
       </c>
       <c r="C156" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="D156" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="B157">
-        <v>6248</v>
+        <v>7174</v>
       </c>
       <c r="C157" t="s">
-        <v>383</v>
+        <v>210</v>
       </c>
       <c r="D157" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>389</v>
+      </c>
+      <c r="E157" t="s">
+        <v>210</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="B158">
-        <v>6246</v>
+        <v>7172</v>
       </c>
       <c r="C158" t="s">
-        <v>385</v>
+        <v>210</v>
       </c>
       <c r="D158" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>390</v>
+      </c>
+      <c r="E158" t="s">
+        <v>210</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B159">
-        <v>6048</v>
+        <v>7170</v>
       </c>
       <c r="C159" t="s">
-        <v>388</v>
+        <v>210</v>
       </c>
       <c r="D159" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>391</v>
+      </c>
+      <c r="E159" t="s">
+        <v>210</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B160">
-        <v>5934</v>
+        <v>7111</v>
       </c>
       <c r="C160" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="D160" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B161">
-        <v>5895</v>
+        <v>7110</v>
       </c>
       <c r="C161" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D161" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B162">
-        <v>5812</v>
+        <v>7003</v>
       </c>
       <c r="C162" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D162" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B163">
-        <v>5755</v>
+        <v>6643</v>
       </c>
       <c r="C163" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D163" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B164">
-        <v>5721</v>
+        <v>6431</v>
       </c>
       <c r="C164" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="D164" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="B165">
-        <v>5705</v>
+        <v>6248</v>
       </c>
       <c r="C165" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="D165" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>406</v>
       </c>
       <c r="B166">
-        <v>5671</v>
+        <v>6246</v>
       </c>
       <c r="C166" t="s">
-        <v>186</v>
+        <v>409</v>
       </c>
       <c r="D166" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>410</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="B167">
-        <v>5668</v>
+        <v>6048</v>
       </c>
       <c r="C167" t="s">
-        <v>186</v>
+        <v>412</v>
       </c>
       <c r="D167" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>413</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="B168">
-        <v>5657</v>
+        <v>5934</v>
       </c>
       <c r="C168" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="D168" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>406</v>
+        <v>417</v>
       </c>
       <c r="B169">
-        <v>5649</v>
+        <v>5895</v>
       </c>
       <c r="C169" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="D169" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="B170">
-        <v>5532</v>
+        <v>5812</v>
       </c>
       <c r="C170" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="D170" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="B171">
-        <v>5409</v>
+        <v>5755</v>
       </c>
       <c r="C171" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="D171" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="B172">
-        <v>5392</v>
+        <v>5721</v>
       </c>
       <c r="C172" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="D172" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B173">
-        <v>5309</v>
+        <v>5705</v>
       </c>
       <c r="C173" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="D173" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="B174">
-        <v>5295</v>
+        <v>5671</v>
       </c>
       <c r="C174" t="s">
-        <v>424</v>
+        <v>210</v>
       </c>
       <c r="D174" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>431</v>
+      </c>
+      <c r="E174" t="s">
+        <v>210</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="B175">
-        <v>5278</v>
+        <v>5668</v>
       </c>
       <c r="C175" t="s">
-        <v>426</v>
+        <v>210</v>
       </c>
       <c r="D175" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>432</v>
+      </c>
+      <c r="E175" t="s">
+        <v>210</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B176">
-        <v>5213</v>
+        <v>5657</v>
       </c>
       <c r="C176" t="s">
-        <v>186</v>
+        <v>433</v>
       </c>
       <c r="D176" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>434</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>430</v>
       </c>
       <c r="B177">
-        <v>5094</v>
+        <v>5649</v>
       </c>
       <c r="C177" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="D177" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="B178">
-        <v>5087</v>
+        <v>5532</v>
       </c>
       <c r="C178" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="D178" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="B179">
-        <v>5063</v>
+        <v>5409</v>
       </c>
       <c r="C179" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="D179" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="B180">
-        <v>5044</v>
+        <v>5392</v>
       </c>
       <c r="C180" t="s">
-        <v>186</v>
+        <v>443</v>
       </c>
       <c r="D180" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>444</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>435</v>
+        <v>445</v>
       </c>
       <c r="B181">
-        <v>5042</v>
+        <v>5309</v>
       </c>
       <c r="C181" t="s">
-        <v>186</v>
+        <v>446</v>
       </c>
       <c r="D181" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>447</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="B182">
-        <v>5029</v>
+        <v>5295</v>
       </c>
       <c r="C182" t="s">
-        <v>186</v>
+        <v>448</v>
       </c>
       <c r="D182" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>449</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="B183">
-        <v>5028</v>
+        <v>5278</v>
       </c>
       <c r="C183" t="s">
-        <v>186</v>
+        <v>450</v>
       </c>
       <c r="D183" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>451</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="B184">
-        <v>5026</v>
+        <v>5213</v>
       </c>
       <c r="C184" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D184" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="E184" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
       <c r="B185">
-        <v>5025</v>
+        <v>5094</v>
       </c>
       <c r="C185" t="s">
-        <v>186</v>
+        <v>455</v>
       </c>
       <c r="D185" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>456</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
       <c r="B186">
-        <v>5024</v>
+        <v>5087</v>
       </c>
       <c r="C186" t="s">
-        <v>186</v>
+        <v>457</v>
       </c>
       <c r="D186" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>458</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>440</v>
+        <v>459</v>
       </c>
       <c r="B187">
-        <v>5023</v>
+        <v>5063</v>
       </c>
       <c r="C187" t="s">
-        <v>186</v>
+        <v>460</v>
       </c>
       <c r="D187" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>461</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>440</v>
+        <v>459</v>
       </c>
       <c r="B188">
-        <v>5022</v>
+        <v>5044</v>
       </c>
       <c r="C188" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D188" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="E188" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>440</v>
+        <v>459</v>
       </c>
       <c r="B189">
-        <v>5007</v>
+        <v>5042</v>
       </c>
       <c r="C189" t="s">
-        <v>448</v>
+        <v>210</v>
       </c>
       <c r="D189" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>463</v>
+      </c>
+      <c r="E189" t="s">
+        <v>210</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>440</v>
+        <v>464</v>
       </c>
       <c r="B190">
-        <v>5001</v>
+        <v>5029</v>
       </c>
       <c r="C190" t="s">
-        <v>450</v>
+        <v>210</v>
       </c>
       <c r="D190" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>465</v>
+      </c>
+      <c r="E190" t="s">
+        <v>210</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>440</v>
+        <v>464</v>
       </c>
       <c r="B191">
-        <v>4983</v>
+        <v>5028</v>
       </c>
       <c r="C191" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D191" t="s">
-        <v>452</v>
+        <v>466</v>
       </c>
       <c r="E191" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="B192">
-        <v>4970</v>
+        <v>5026</v>
       </c>
       <c r="C192" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D192" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="E192" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="B193">
-        <v>4969</v>
+        <v>5025</v>
       </c>
       <c r="C193" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D193" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="E193" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="B194">
-        <v>4968</v>
+        <v>5024</v>
       </c>
       <c r="C194" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D194" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="E194" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="B195">
-        <v>4967</v>
+        <v>5023</v>
       </c>
       <c r="C195" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D195" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="E195" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="B196">
-        <v>4966</v>
+        <v>5022</v>
       </c>
       <c r="C196" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D196" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="E196" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="B197">
-        <v>4965</v>
+        <v>5007</v>
       </c>
       <c r="C197" t="s">
-        <v>186</v>
+        <v>472</v>
       </c>
       <c r="D197" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>473</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="B198">
-        <v>4964</v>
+        <v>5001</v>
       </c>
       <c r="C198" t="s">
-        <v>186</v>
+        <v>474</v>
       </c>
       <c r="D198" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>475</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="B199">
-        <v>4953</v>
+        <v>4983</v>
       </c>
       <c r="C199" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D199" t="s">
-        <v>461</v>
+        <v>476</v>
       </c>
       <c r="E199" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="B200">
-        <v>4952</v>
+        <v>4970</v>
       </c>
       <c r="C200" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D200" t="s">
-        <v>462</v>
+        <v>478</v>
       </c>
       <c r="E200" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="B201">
-        <v>4950</v>
+        <v>4969</v>
       </c>
       <c r="C201" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D201" t="s">
-        <v>463</v>
+        <v>479</v>
       </c>
       <c r="E201" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="B202">
-        <v>4928</v>
+        <v>4968</v>
       </c>
       <c r="C202" t="s">
-        <v>464</v>
+        <v>210</v>
       </c>
       <c r="D202" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>480</v>
+      </c>
+      <c r="E202" t="s">
+        <v>210</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="B203">
-        <v>4869</v>
+        <v>4967</v>
       </c>
       <c r="C203" t="s">
-        <v>466</v>
+        <v>210</v>
       </c>
       <c r="D203" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>481</v>
+      </c>
+      <c r="E203" t="s">
+        <v>210</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="B204">
-        <v>4780</v>
+        <v>4966</v>
       </c>
       <c r="C204" t="s">
-        <v>469</v>
+        <v>210</v>
       </c>
       <c r="D204" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>482</v>
+      </c>
+      <c r="E204" t="s">
+        <v>210</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="B205">
-        <v>4769</v>
+        <v>4965</v>
       </c>
       <c r="C205" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D205" t="s">
-        <v>472</v>
+        <v>483</v>
       </c>
       <c r="E205" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="B206">
-        <v>4768</v>
+        <v>4964</v>
       </c>
       <c r="C206" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D206" t="s">
-        <v>473</v>
+        <v>484</v>
       </c>
       <c r="E206" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="B207">
-        <v>4766</v>
+        <v>4953</v>
       </c>
       <c r="C207" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D207" t="s">
-        <v>474</v>
+        <v>485</v>
       </c>
       <c r="E207" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="B208">
-        <v>4764</v>
+        <v>4952</v>
       </c>
       <c r="C208" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D208" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="E208" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="B209">
-        <v>4763</v>
+        <v>4950</v>
       </c>
       <c r="C209" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D209" t="s">
-        <v>476</v>
+        <v>487</v>
       </c>
       <c r="E209" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="B210">
-        <v>4762</v>
+        <v>4928</v>
       </c>
       <c r="C210" t="s">
-        <v>186</v>
+        <v>488</v>
       </c>
       <c r="D210" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>489</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="B211">
-        <v>4746</v>
+        <v>4869</v>
       </c>
       <c r="C211" t="s">
-        <v>186</v>
+        <v>490</v>
       </c>
       <c r="D211" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>491</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>471</v>
+        <v>492</v>
       </c>
       <c r="B212">
-        <v>4745</v>
+        <v>4780</v>
       </c>
       <c r="C212" t="s">
-        <v>186</v>
+        <v>493</v>
       </c>
       <c r="D212" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>494</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="B213">
-        <v>4743</v>
+        <v>4769</v>
       </c>
       <c r="C213" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D213" t="s">
-        <v>480</v>
+        <v>496</v>
       </c>
       <c r="E213" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="B214">
-        <v>4740</v>
+        <v>4768</v>
       </c>
       <c r="C214" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D214" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="E214" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="B215">
-        <v>4738</v>
+        <v>4766</v>
       </c>
       <c r="C215" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D215" t="s">
-        <v>482</v>
+        <v>498</v>
       </c>
       <c r="E215" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="B216">
-        <v>4736</v>
+        <v>4764</v>
       </c>
       <c r="C216" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D216" t="s">
-        <v>483</v>
+        <v>499</v>
       </c>
       <c r="E216" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="B217">
-        <v>4734</v>
+        <v>4763</v>
       </c>
       <c r="C217" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D217" t="s">
-        <v>484</v>
+        <v>500</v>
       </c>
       <c r="E217" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="B218">
-        <v>4730</v>
+        <v>4762</v>
       </c>
       <c r="C218" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D218" t="s">
-        <v>485</v>
+        <v>501</v>
       </c>
       <c r="E218" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="B219">
-        <v>4729</v>
+        <v>4746</v>
       </c>
       <c r="C219" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D219" t="s">
-        <v>486</v>
+        <v>502</v>
       </c>
       <c r="E219" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="B220">
-        <v>4722</v>
+        <v>4745</v>
       </c>
       <c r="C220" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D220" t="s">
-        <v>487</v>
+        <v>503</v>
       </c>
       <c r="E220" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="B221">
-        <v>4719</v>
+        <v>4743</v>
       </c>
       <c r="C221" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D221" t="s">
-        <v>488</v>
+        <v>504</v>
       </c>
       <c r="E221" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="B222">
-        <v>4714</v>
+        <v>4740</v>
       </c>
       <c r="C222" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D222" t="s">
-        <v>489</v>
+        <v>505</v>
       </c>
       <c r="E222" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B223">
-        <v>4702</v>
+        <v>4738</v>
       </c>
       <c r="C223" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D223" t="s">
-        <v>491</v>
+        <v>506</v>
       </c>
       <c r="E223" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B224">
-        <v>4701</v>
+        <v>4736</v>
       </c>
       <c r="C224" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D224" t="s">
-        <v>492</v>
+        <v>507</v>
       </c>
       <c r="E224" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B225">
-        <v>4700</v>
+        <v>4734</v>
       </c>
       <c r="C225" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D225" t="s">
-        <v>493</v>
+        <v>508</v>
       </c>
       <c r="E225" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B226">
-        <v>4699</v>
+        <v>4730</v>
       </c>
       <c r="C226" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D226" t="s">
-        <v>494</v>
+        <v>509</v>
       </c>
       <c r="E226" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B227">
-        <v>4698</v>
+        <v>4729</v>
       </c>
       <c r="C227" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D227" t="s">
-        <v>495</v>
+        <v>510</v>
       </c>
       <c r="E227" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B228">
-        <v>4697</v>
+        <v>4722</v>
       </c>
       <c r="C228" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D228" t="s">
-        <v>496</v>
+        <v>511</v>
       </c>
       <c r="E228" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B229">
-        <v>4696</v>
+        <v>4719</v>
       </c>
       <c r="C229" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D229" t="s">
-        <v>497</v>
+        <v>512</v>
       </c>
       <c r="E229" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="B230">
-        <v>4619</v>
+        <v>4714</v>
       </c>
       <c r="C230" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D230" t="s">
-        <v>499</v>
+        <v>513</v>
       </c>
       <c r="E230" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>498</v>
+        <v>514</v>
       </c>
       <c r="B231">
-        <v>4611</v>
+        <v>4702</v>
       </c>
       <c r="C231" t="s">
-        <v>500</v>
+        <v>210</v>
       </c>
       <c r="D231" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>515</v>
+      </c>
+      <c r="E231" t="s">
+        <v>210</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>498</v>
+        <v>514</v>
       </c>
       <c r="B232">
-        <v>4608</v>
+        <v>4701</v>
       </c>
       <c r="C232" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D232" t="s">
-        <v>502</v>
+        <v>516</v>
       </c>
       <c r="E232" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="B233">
-        <v>4549</v>
+        <v>4700</v>
       </c>
       <c r="C233" t="s">
-        <v>504</v>
+        <v>210</v>
       </c>
       <c r="D233" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>517</v>
+      </c>
+      <c r="E233" t="s">
+        <v>210</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="B234">
-        <v>3970</v>
+        <v>4699</v>
       </c>
       <c r="C234" t="s">
-        <v>507</v>
+        <v>210</v>
       </c>
       <c r="D234" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>518</v>
+      </c>
+      <c r="E234" t="s">
+        <v>210</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="B235">
-        <v>3961</v>
+        <v>4698</v>
       </c>
       <c r="C235" t="s">
-        <v>509</v>
+        <v>210</v>
       </c>
       <c r="D235" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>519</v>
+      </c>
+      <c r="E235" t="s">
+        <v>210</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B236">
-        <v>3875</v>
+        <v>4697</v>
       </c>
       <c r="C236" t="s">
-        <v>512</v>
+        <v>210</v>
       </c>
       <c r="D236" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>520</v>
+      </c>
+      <c r="E236" t="s">
+        <v>210</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
         <v>514</v>
       </c>
       <c r="B237">
-        <v>3539</v>
+        <v>4696</v>
       </c>
       <c r="C237" t="s">
-        <v>515</v>
+        <v>210</v>
       </c>
       <c r="D237" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>521</v>
+      </c>
+      <c r="E237" t="s">
+        <v>210</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="B238">
-        <v>3313</v>
+        <v>4619</v>
       </c>
       <c r="C238" t="s">
-        <v>518</v>
+        <v>210</v>
       </c>
       <c r="D238" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>523</v>
+      </c>
+      <c r="E238" t="s">
+        <v>210</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B239">
-        <v>3245</v>
+        <v>4611</v>
       </c>
       <c r="C239" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="D239" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B240">
-        <v>3080</v>
+        <v>4608</v>
       </c>
       <c r="C240" t="s">
-        <v>524</v>
+        <v>210</v>
       </c>
       <c r="D240" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>526</v>
+      </c>
+      <c r="E240" t="s">
+        <v>210</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B241">
-        <v>3017</v>
+        <v>4549</v>
       </c>
       <c r="C241" t="s">
-        <v>186</v>
+        <v>528</v>
       </c>
       <c r="D241" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>529</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="B242">
-        <v>3016</v>
+        <v>3970</v>
       </c>
       <c r="C242" t="s">
-        <v>186</v>
+        <v>531</v>
       </c>
       <c r="D242" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>532</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="B243">
-        <v>3015</v>
+        <v>3961</v>
       </c>
       <c r="C243" t="s">
-        <v>186</v>
+        <v>533</v>
       </c>
       <c r="D243" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>534</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
       <c r="B244">
-        <v>2988</v>
+        <v>3875</v>
       </c>
       <c r="C244" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="D244" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="B245">
-        <v>2835</v>
+        <v>3539</v>
       </c>
       <c r="C245" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="D245" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="B246">
-        <v>2737</v>
+        <v>3313</v>
       </c>
       <c r="C246" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="D246" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="B247">
-        <v>2662</v>
+        <v>3245</v>
       </c>
       <c r="C247" t="s">
-        <v>186</v>
+        <v>545</v>
       </c>
       <c r="D247" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>546</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="B248">
-        <v>2633</v>
+        <v>3080</v>
       </c>
       <c r="C248" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="D248" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="B249">
-        <v>2565</v>
+        <v>3017</v>
       </c>
       <c r="C249" t="s">
-        <v>543</v>
+        <v>210</v>
       </c>
       <c r="D249" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>551</v>
+      </c>
+      <c r="E249" t="s">
+        <v>210</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="B250">
-        <v>2565</v>
+        <v>3016</v>
       </c>
       <c r="C250" t="s">
-        <v>545</v>
+        <v>210</v>
       </c>
       <c r="D250" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>552</v>
+      </c>
+      <c r="E250" t="s">
+        <v>210</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="B251">
-        <v>2489</v>
+        <v>3015</v>
       </c>
       <c r="C251" t="s">
-        <v>548</v>
+        <v>210</v>
       </c>
       <c r="D251" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>553</v>
+      </c>
+      <c r="E251" t="s">
+        <v>210</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="B252">
-        <v>2484</v>
+        <v>2988</v>
       </c>
       <c r="C252" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="D252" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="B253">
-        <v>2350</v>
+        <v>2835</v>
       </c>
       <c r="C253" t="s">
-        <v>186</v>
+        <v>557</v>
       </c>
       <c r="D253" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>558</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="B254">
-        <v>2349</v>
+        <v>2737</v>
       </c>
       <c r="C254" t="s">
-        <v>186</v>
+        <v>560</v>
       </c>
       <c r="D254" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>561</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="B255">
-        <v>2287</v>
+        <v>2662</v>
       </c>
       <c r="C255" t="s">
-        <v>556</v>
+        <v>210</v>
       </c>
       <c r="D255" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>563</v>
+      </c>
+      <c r="E255" t="s">
+        <v>210</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="B256">
-        <v>2285</v>
+        <v>2633</v>
       </c>
       <c r="C256" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="D256" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>555</v>
+        <v>566</v>
       </c>
       <c r="B257">
-        <v>2265</v>
+        <v>2565</v>
       </c>
       <c r="C257" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="D257" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="B258">
-        <v>2228</v>
+        <v>2565</v>
       </c>
       <c r="C258" t="s">
-        <v>186</v>
+        <v>569</v>
       </c>
       <c r="D258" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>570</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c r="B259">
-        <v>2210</v>
+        <v>2489</v>
       </c>
       <c r="C259" t="s">
-        <v>186</v>
+        <v>572</v>
       </c>
       <c r="D259" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>573</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c r="B260">
-        <v>2209</v>
+        <v>2484</v>
       </c>
       <c r="C260" t="s">
-        <v>565</v>
+        <v>574</v>
       </c>
       <c r="D260" t="s">
-        <v>566</v>
+        <v>575</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>567</v>
+        <v>576</v>
       </c>
       <c r="B261">
-        <v>2118</v>
+        <v>2350</v>
       </c>
       <c r="C261" t="s">
-        <v>568</v>
+        <v>210</v>
       </c>
       <c r="D261" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>577</v>
+      </c>
+      <c r="E261" t="s">
+        <v>210</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="B262">
-        <v>2011</v>
+        <v>2349</v>
       </c>
       <c r="C262" t="s">
-        <v>571</v>
+        <v>210</v>
       </c>
       <c r="D262" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>578</v>
+      </c>
+      <c r="E262" t="s">
+        <v>210</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="B263">
-        <v>1957</v>
+        <v>2287</v>
       </c>
       <c r="C263" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="D263" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="B264">
-        <v>1772</v>
+        <v>2285</v>
       </c>
       <c r="C264" t="s">
-        <v>186</v>
+        <v>582</v>
       </c>
       <c r="D264" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>583</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="B265">
-        <v>1771</v>
+        <v>2265</v>
       </c>
       <c r="C265" t="s">
-        <v>186</v>
+        <v>584</v>
       </c>
       <c r="D265" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>585</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
       <c r="B266">
-        <v>1746</v>
+        <v>2228</v>
       </c>
       <c r="C266" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D266" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="E266" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
       <c r="B267">
-        <v>1744</v>
+        <v>2210</v>
       </c>
       <c r="C267" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D267" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="E267" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="B268">
-        <v>1709</v>
+        <v>2209</v>
       </c>
       <c r="C268" t="s">
-        <v>186</v>
+        <v>589</v>
       </c>
       <c r="D268" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>590</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="B269">
-        <v>16256</v>
+        <v>2118</v>
       </c>
       <c r="C269" t="s">
-        <v>186</v>
+        <v>592</v>
       </c>
       <c r="D269" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>593</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="B270">
-        <v>1628</v>
+        <v>2011</v>
       </c>
       <c r="C270" t="s">
-        <v>186</v>
+        <v>595</v>
       </c>
       <c r="D270" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>596</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>583</v>
+        <v>597</v>
       </c>
       <c r="B271">
-        <v>1627</v>
+        <v>1957</v>
       </c>
       <c r="C271" t="s">
-        <v>186</v>
+        <v>598</v>
       </c>
       <c r="D271" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>599</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>583</v>
+        <v>600</v>
       </c>
       <c r="B272">
-        <v>1627</v>
+        <v>1772</v>
       </c>
       <c r="C272" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D272" t="s">
-        <v>587</v>
+        <v>601</v>
       </c>
       <c r="E272" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>583</v>
+        <v>600</v>
       </c>
       <c r="B273">
-        <v>1623</v>
+        <v>1771</v>
       </c>
       <c r="C273" t="s">
-        <v>588</v>
+        <v>210</v>
       </c>
       <c r="D273" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>602</v>
+      </c>
+      <c r="E273" t="s">
+        <v>210</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>590</v>
+        <v>600</v>
       </c>
       <c r="B274">
-        <v>1579</v>
+        <v>1746</v>
       </c>
       <c r="C274" t="s">
-        <v>591</v>
+        <v>210</v>
       </c>
       <c r="D274" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>603</v>
+      </c>
+      <c r="E274" t="s">
+        <v>210</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="B275">
-        <v>1529</v>
+        <v>1744</v>
       </c>
       <c r="C275" t="s">
-        <v>594</v>
+        <v>210</v>
       </c>
       <c r="D275" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>604</v>
+      </c>
+      <c r="E275" t="s">
+        <v>210</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>593</v>
+        <v>605</v>
       </c>
       <c r="B276">
-        <v>1495</v>
+        <v>1709</v>
       </c>
       <c r="C276" t="s">
-        <v>596</v>
+        <v>210</v>
       </c>
       <c r="D276" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>606</v>
+      </c>
+      <c r="E276" t="s">
+        <v>210</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>593</v>
+        <v>607</v>
       </c>
       <c r="B277">
-        <v>1492</v>
+        <v>16256</v>
       </c>
       <c r="C277" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D277" t="s">
-        <v>598</v>
+        <v>608</v>
       </c>
       <c r="E277" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>593</v>
+        <v>607</v>
       </c>
       <c r="B278">
-        <v>1488</v>
+        <v>1628</v>
       </c>
       <c r="C278" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D278" t="s">
-        <v>599</v>
+        <v>609</v>
       </c>
       <c r="E278" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>593</v>
+        <v>607</v>
       </c>
       <c r="B279">
-        <v>1482</v>
+        <v>1627</v>
       </c>
       <c r="C279" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D279" t="s">
-        <v>600</v>
+        <v>610</v>
       </c>
       <c r="E279" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="B280">
-        <v>1443</v>
+        <v>1627</v>
       </c>
       <c r="C280" t="s">
-        <v>602</v>
+        <v>210</v>
       </c>
       <c r="D280" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>611</v>
+      </c>
+      <c r="E280" t="s">
+        <v>210</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="B281">
-        <v>1333</v>
+        <v>1623</v>
       </c>
       <c r="C281" t="s">
-        <v>186</v>
+        <v>612</v>
       </c>
       <c r="D281" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>613</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>604</v>
+        <v>614</v>
       </c>
       <c r="B282">
-        <v>1296</v>
+        <v>1579</v>
       </c>
       <c r="C282" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="D282" t="s">
-        <v>607</v>
+        <v>616</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>608</v>
+        <v>617</v>
       </c>
       <c r="B283">
-        <v>1218</v>
+        <v>1529</v>
       </c>
       <c r="C283" t="s">
-        <v>609</v>
+        <v>618</v>
       </c>
       <c r="D283" t="s">
-        <v>610</v>
+        <v>619</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="B284">
-        <v>1143</v>
+        <v>1495</v>
       </c>
       <c r="C284" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="D284" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="B285">
-        <v>1053</v>
+        <v>1492</v>
       </c>
       <c r="C285" t="s">
-        <v>615</v>
+        <v>210</v>
       </c>
       <c r="D285" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>622</v>
+      </c>
+      <c r="E285" t="s">
+        <v>210</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
         <v>617</v>
       </c>
       <c r="B286">
-        <v>1010</v>
+        <v>1488</v>
       </c>
       <c r="C286" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D286" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="E286" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
         <v>617</v>
       </c>
       <c r="B287">
-        <v>1010</v>
+        <v>1482</v>
       </c>
       <c r="C287" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D287" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="E287" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="B288">
-        <v>1003</v>
+        <v>1443</v>
       </c>
       <c r="C288" t="s">
-        <v>186</v>
+        <v>626</v>
       </c>
       <c r="D288" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>627</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>617</v>
+        <v>628</v>
       </c>
       <c r="B289">
-        <v>1000</v>
+        <v>1333</v>
       </c>
       <c r="C289" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D289" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="E289" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="B290">
-        <v>209</v>
+        <v>1296</v>
       </c>
       <c r="C290" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="D290" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="B291">
-        <v>179</v>
+        <v>1218</v>
       </c>
       <c r="C291" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="D291" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="B292">
-        <v>133</v>
+        <v>1143</v>
       </c>
       <c r="C292" t="s">
-        <v>186</v>
+        <v>636</v>
       </c>
       <c r="D292" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>637</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="B293">
-        <v>132</v>
+        <v>1053</v>
       </c>
       <c r="C293" t="s">
-        <v>186</v>
+        <v>639</v>
       </c>
       <c r="D293" t="s">
-        <v>630</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>640</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
       <c r="B294">
-        <v>63</v>
+        <v>1010</v>
       </c>
       <c r="C294" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D294" t="s">
-        <v>632</v>
+        <v>642</v>
       </c>
       <c r="E294" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
       <c r="B295">
-        <v>62</v>
+        <v>1010</v>
       </c>
       <c r="C295" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D295" t="s">
-        <v>633</v>
+        <v>643</v>
       </c>
       <c r="E295" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
       <c r="B296">
-        <v>61</v>
+        <v>1003</v>
       </c>
       <c r="C296" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D296" t="s">
-        <v>634</v>
+        <v>644</v>
       </c>
       <c r="E296" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="B297">
-        <v>11030</v>
+        <v>1000</v>
       </c>
       <c r="C297" t="s">
-        <v>636</v>
+        <v>210</v>
       </c>
       <c r="D297" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>645</v>
+      </c>
+      <c r="E297" t="s">
+        <v>210</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>635</v>
+        <v>646</v>
       </c>
       <c r="B298">
-        <v>11028</v>
+        <v>209</v>
       </c>
       <c r="C298" t="s">
-        <v>638</v>
+        <v>647</v>
       </c>
       <c r="D298" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
       <c r="B299">
-        <v>10882</v>
+        <v>179</v>
       </c>
       <c r="C299" t="s">
-        <v>641</v>
+        <v>650</v>
       </c>
       <c r="D299" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>640</v>
+        <v>652</v>
       </c>
       <c r="B300">
-        <v>10872</v>
+        <v>133</v>
       </c>
       <c r="C300" t="s">
-        <v>643</v>
+        <v>210</v>
       </c>
       <c r="D300" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>653</v>
+      </c>
+      <c r="E300" t="s">
+        <v>210</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>645</v>
+        <v>652</v>
       </c>
       <c r="B301">
-        <v>10820</v>
+        <v>132</v>
       </c>
       <c r="C301" t="s">
-        <v>646</v>
+        <v>210</v>
       </c>
       <c r="D301" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>654</v>
+      </c>
+      <c r="E301" t="s">
+        <v>210</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>645</v>
+        <v>655</v>
       </c>
       <c r="B302">
-        <v>10796</v>
+        <v>63</v>
       </c>
       <c r="C302" t="s">
-        <v>648</v>
+        <v>210</v>
       </c>
       <c r="D302" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>656</v>
+      </c>
+      <c r="E302" t="s">
+        <v>210</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="B303">
-        <v>10721</v>
+        <v>62</v>
       </c>
       <c r="C303" t="s">
-        <v>651</v>
+        <v>210</v>
       </c>
       <c r="D303" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>657</v>
+      </c>
+      <c r="E303" t="s">
+        <v>210</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B304">
-        <v>10684</v>
+        <v>61</v>
       </c>
       <c r="C304" t="s">
-        <v>654</v>
+        <v>210</v>
       </c>
       <c r="D304" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>658</v>
+      </c>
+      <c r="E304" t="s">
+        <v>210</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="B305">
-        <v>10564</v>
+        <v>11030</v>
       </c>
       <c r="C305" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="D305" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="B306">
-        <v>10562</v>
+        <v>11028</v>
       </c>
       <c r="C306" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="D306" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="B307">
-        <v>10447</v>
+        <v>10882</v>
       </c>
       <c r="C307" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="D307" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
         <v>664</v>
       </c>
       <c r="B308">
-        <v>10392</v>
+        <v>10872</v>
       </c>
       <c r="C308" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="D308" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="B309">
-        <v>10179</v>
+        <v>10820</v>
       </c>
       <c r="C309" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="D309" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="B310">
-        <v>10156</v>
+        <v>10796</v>
       </c>
       <c r="C310" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="D310" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="B311">
-        <v>10034</v>
+        <v>10721</v>
       </c>
       <c r="C311" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="D311" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="B312">
-        <v>10012</v>
+        <v>10684</v>
       </c>
       <c r="C312" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="D312" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B313">
-        <v>9953</v>
+        <v>10564</v>
       </c>
       <c r="C313" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="D313" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
         <v>680</v>
       </c>
       <c r="B314">
-        <v>9897</v>
+        <v>10562</v>
       </c>
       <c r="C314" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="D314" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
       <c r="B315">
-        <v>9865</v>
+        <v>10447</v>
       </c>
       <c r="C315" t="s">
-        <v>186</v>
+        <v>686</v>
       </c>
       <c r="D315" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>687</v>
+      </c>
+      <c r="E315" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="B316">
-        <v>9832</v>
+        <v>10392</v>
       </c>
       <c r="C316" t="s">
-        <v>186</v>
+        <v>689</v>
       </c>
       <c r="D316" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>690</v>
+      </c>
+      <c r="E316" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="B317">
-        <v>9831</v>
+        <v>10179</v>
       </c>
       <c r="C317" t="s">
-        <v>186</v>
+        <v>692</v>
       </c>
       <c r="D317" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>693</v>
+      </c>
+      <c r="E317" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="B318">
-        <v>9830</v>
+        <v>10156</v>
       </c>
       <c r="C318" t="s">
-        <v>186</v>
+        <v>694</v>
       </c>
       <c r="D318" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>695</v>
+      </c>
+      <c r="E318" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>684</v>
+        <v>696</v>
       </c>
       <c r="B319">
-        <v>9820</v>
+        <v>10034</v>
       </c>
       <c r="C319" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="D319" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>684</v>
+        <v>696</v>
       </c>
       <c r="B320">
-        <v>9807</v>
+        <v>10012</v>
       </c>
       <c r="C320" t="s">
-        <v>186</v>
+        <v>699</v>
       </c>
       <c r="D320" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>700</v>
+      </c>
+      <c r="E320" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>684</v>
+        <v>701</v>
       </c>
       <c r="B321">
-        <v>9801</v>
+        <v>9953</v>
       </c>
       <c r="C321" t="s">
-        <v>186</v>
+        <v>702</v>
       </c>
       <c r="D321" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>703</v>
+      </c>
+      <c r="E321" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>692</v>
+        <v>704</v>
       </c>
       <c r="B322">
-        <v>9744</v>
+        <v>9897</v>
       </c>
       <c r="C322" t="s">
-        <v>693</v>
+        <v>705</v>
       </c>
       <c r="D322" t="s">
-        <v>694</v>
+        <v>706</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="B323">
-        <v>9663</v>
+        <v>9865</v>
       </c>
       <c r="C323" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D323" t="s">
-        <v>696</v>
+        <v>707</v>
       </c>
       <c r="E323" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>695</v>
+        <v>708</v>
       </c>
       <c r="B324">
-        <v>9661</v>
+        <v>9832</v>
       </c>
       <c r="C324" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D324" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="E324" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>695</v>
+        <v>708</v>
       </c>
       <c r="B325">
-        <v>9653</v>
+        <v>9831</v>
       </c>
       <c r="C325" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D325" t="s">
-        <v>698</v>
+        <v>710</v>
       </c>
       <c r="E325" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>695</v>
+        <v>708</v>
       </c>
       <c r="B326">
-        <v>9651</v>
+        <v>9830</v>
       </c>
       <c r="C326" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D326" t="s">
-        <v>699</v>
+        <v>711</v>
       </c>
       <c r="E326" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>695</v>
+        <v>708</v>
       </c>
       <c r="B327">
-        <v>9649</v>
+        <v>9820</v>
       </c>
       <c r="C327" t="s">
-        <v>186</v>
+        <v>712</v>
       </c>
       <c r="D327" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>713</v>
+      </c>
+      <c r="E327" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>695</v>
+        <v>708</v>
       </c>
       <c r="B328">
-        <v>9648</v>
+        <v>9807</v>
       </c>
       <c r="C328" t="s">
-        <v>701</v>
+        <v>210</v>
       </c>
       <c r="D328" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>714</v>
+      </c>
+      <c r="E328" t="s">
+        <v>210</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>695</v>
+        <v>708</v>
       </c>
       <c r="B329">
-        <v>9637</v>
+        <v>9801</v>
       </c>
       <c r="C329" t="s">
-        <v>703</v>
+        <v>210</v>
       </c>
       <c r="D329" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>715</v>
+      </c>
+      <c r="E329" t="s">
+        <v>210</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>695</v>
+        <v>716</v>
       </c>
       <c r="B330">
-        <v>9620</v>
+        <v>9744</v>
       </c>
       <c r="C330" t="s">
-        <v>705</v>
+        <v>717</v>
       </c>
       <c r="D330" t="s">
-        <v>706</v>
+        <v>718</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="331" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="B331">
-        <v>9592</v>
+        <v>9663</v>
       </c>
       <c r="C331" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D331" t="s">
-        <v>683</v>
+        <v>720</v>
       </c>
       <c r="E331" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="B332">
-        <v>9584</v>
+        <v>9661</v>
       </c>
       <c r="C332" t="s">
-        <v>708</v>
+        <v>210</v>
       </c>
       <c r="D332" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>721</v>
+      </c>
+      <c r="E332" t="s">
+        <v>210</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="B333">
-        <v>9579</v>
+        <v>9653</v>
       </c>
       <c r="C333" t="s">
-        <v>710</v>
+        <v>210</v>
       </c>
       <c r="D333" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>722</v>
+      </c>
+      <c r="E333" t="s">
+        <v>210</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="B334">
-        <v>9578</v>
+        <v>9651</v>
       </c>
       <c r="C334" t="s">
-        <v>712</v>
+        <v>210</v>
       </c>
       <c r="D334" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>723</v>
+      </c>
+      <c r="E334" t="s">
+        <v>210</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="B335">
-        <v>9577</v>
+        <v>9649</v>
       </c>
       <c r="C335" t="s">
-        <v>714</v>
+        <v>210</v>
       </c>
       <c r="D335" t="s">
-        <v>715</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>724</v>
+      </c>
+      <c r="E335" t="s">
+        <v>210</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="B336">
-        <v>9551</v>
+        <v>9648</v>
       </c>
       <c r="C336" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="D336" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B337">
-        <v>9432</v>
+        <v>9637</v>
       </c>
       <c r="C337" t="s">
-        <v>719</v>
+        <v>727</v>
       </c>
       <c r="D337" t="s">
-        <v>720</v>
+        <v>728</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B338">
-        <v>9419</v>
+        <v>9620</v>
       </c>
       <c r="C338" t="s">
-        <v>721</v>
+        <v>729</v>
       </c>
       <c r="D338" t="s">
-        <v>722</v>
+        <v>730</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="339" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>723</v>
+        <v>731</v>
       </c>
       <c r="B339">
-        <v>9200</v>
+        <v>9592</v>
       </c>
       <c r="C339" t="s">
-        <v>724</v>
+        <v>210</v>
       </c>
       <c r="D339" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>707</v>
+      </c>
+      <c r="E339" t="s">
+        <v>210</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>723</v>
+        <v>731</v>
       </c>
       <c r="B340">
-        <v>9169</v>
+        <v>9584</v>
       </c>
       <c r="C340" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="D340" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="B341">
-        <v>9077</v>
+        <v>9579</v>
       </c>
       <c r="C341" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="D341" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="B342">
-        <v>9076</v>
+        <v>9578</v>
       </c>
       <c r="C342" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="D342" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="B343">
-        <v>8892</v>
+        <v>9577</v>
       </c>
       <c r="C343" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="D343" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="344" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>736</v>
+        <v>731</v>
       </c>
       <c r="B344">
-        <v>8816</v>
+        <v>9551</v>
       </c>
       <c r="C344" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="D344" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="345" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B345">
-        <v>8352</v>
+        <v>9432</v>
       </c>
       <c r="C345" t="s">
-        <v>186</v>
+        <v>743</v>
       </c>
       <c r="D345" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>744</v>
+      </c>
+      <c r="E345" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="346" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B346">
-        <v>8232</v>
+        <v>9419</v>
       </c>
       <c r="C346" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="D346" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="E346" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="B347">
-        <v>7691</v>
+        <v>9200</v>
       </c>
       <c r="C347" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="D347" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E347" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
         <v>747</v>
       </c>
       <c r="B348">
-        <v>7624</v>
+        <v>9169</v>
       </c>
       <c r="C348" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="D348" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="349" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="B349">
-        <v>7541</v>
+        <v>9077</v>
       </c>
       <c r="C349" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="D349" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="E349" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="350" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B350">
-        <v>7469</v>
+        <v>9076</v>
       </c>
       <c r="C350" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D350" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="351" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="B351">
-        <v>7461</v>
+        <v>8892</v>
       </c>
       <c r="C351" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="D351" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E351" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F351" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="352" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B352">
-        <v>7048</v>
+        <v>8816</v>
       </c>
       <c r="C352" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="D352" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="E352" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="353" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="B353">
-        <v>6910</v>
+        <v>8352</v>
       </c>
       <c r="C353" t="s">
-        <v>762</v>
+        <v>210</v>
       </c>
       <c r="D353" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>764</v>
+      </c>
+      <c r="E353" t="s">
+        <v>210</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="354" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="B354">
-        <v>6907</v>
+        <v>8232</v>
       </c>
       <c r="C354" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="D354" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="355" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B355">
-        <v>6720</v>
+        <v>7691</v>
       </c>
       <c r="C355" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="D355" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="B356">
-        <v>6663</v>
+        <v>7624</v>
       </c>
       <c r="C356" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="D356" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="E356" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F356" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="357" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B357">
-        <v>6610</v>
+        <v>7541</v>
       </c>
       <c r="C357" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="D357" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F357" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="358" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="B358">
-        <v>6536</v>
+        <v>7469</v>
       </c>
       <c r="C358" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="D358" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F358" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="B359">
-        <v>6497</v>
+        <v>7461</v>
       </c>
       <c r="C359" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="D359" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F359" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="360" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="B360">
-        <v>6479</v>
+        <v>7048</v>
       </c>
       <c r="C360" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="D360" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F360" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="361" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="B361">
-        <v>6468</v>
+        <v>6910</v>
       </c>
       <c r="C361" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="D361" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F361" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="362" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
         <v>785</v>
       </c>
       <c r="B362">
-        <v>6237</v>
+        <v>6907</v>
       </c>
       <c r="C362" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="D362" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F362" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="363" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B363">
-        <v>4829</v>
+        <v>6720</v>
       </c>
       <c r="C363" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="D363" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="E363" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F363" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="364" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="B364">
-        <v>4176</v>
+        <v>6663</v>
       </c>
       <c r="C364" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="D364" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E364" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F364" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="365" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="B365">
-        <v>3955</v>
+        <v>6610</v>
       </c>
       <c r="C365" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="D365" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F365" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="366" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B366">
-        <v>3745</v>
+        <v>6536</v>
       </c>
       <c r="C366" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="D366" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F366" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="367" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="B367">
-        <v>3689</v>
+        <v>6497</v>
       </c>
       <c r="C367" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="D367" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="E367" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F367" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="368" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="B368">
-        <v>3668</v>
+        <v>6479</v>
       </c>
       <c r="C368" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D368" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F368" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="369" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="B369">
-        <v>3659</v>
+        <v>6468</v>
       </c>
       <c r="C369" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="D369" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F369" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="370" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="B370">
-        <v>3644</v>
+        <v>6237</v>
       </c>
       <c r="C370" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="D370" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F370" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="371" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="B371">
-        <v>3643</v>
+        <v>4829</v>
       </c>
       <c r="C371" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="D371" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F371" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="B372">
-        <v>3508</v>
+        <v>4176</v>
       </c>
       <c r="C372" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="D372" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F372" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="373" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="B373">
-        <v>3487</v>
+        <v>3955</v>
       </c>
       <c r="C373" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="D373" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F373" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="374" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="B374">
-        <v>3437</v>
+        <v>3745</v>
       </c>
       <c r="C374" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="D374" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F374" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="B375">
-        <v>3434</v>
+        <v>3689</v>
       </c>
       <c r="C375" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="D375" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F375" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="376" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="B376">
-        <v>3254</v>
+        <v>3668</v>
       </c>
       <c r="C376" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="D376" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F376" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="377" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="B377">
-        <v>3248</v>
+        <v>3659</v>
       </c>
       <c r="C377" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="D377" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="E377" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F377" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="378" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="B378">
-        <v>3152</v>
+        <v>3644</v>
       </c>
       <c r="C378" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="D378" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F378" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="379" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
         <v>832</v>
       </c>
       <c r="B379">
-        <v>3075</v>
+        <v>3643</v>
       </c>
       <c r="C379" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="D379" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="E379" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F379" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="380" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="B380">
-        <v>3039</v>
+        <v>3508</v>
       </c>
       <c r="C380" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="D380" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F380" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="381" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="B381">
-        <v>2993</v>
+        <v>3487</v>
       </c>
       <c r="C381" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="D381" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F381" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="382" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="B382">
-        <v>2747</v>
+        <v>3437</v>
       </c>
       <c r="C382" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="D382" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F382" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="383" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="B383">
-        <v>2580</v>
+        <v>3434</v>
       </c>
       <c r="C383" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="D383" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F383" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="384" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B384">
-        <v>2530</v>
+        <v>3254</v>
       </c>
       <c r="C384" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D384" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F384" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="385" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="B385">
-        <v>2473</v>
+        <v>3248</v>
       </c>
       <c r="C385" t="s">
         <v>851</v>
       </c>
       <c r="D385" t="s">
         <v>852</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F385" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="386" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="B386">
-        <v>2459</v>
+        <v>3152</v>
       </c>
       <c r="C386" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D386" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F386" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="387" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B387">
-        <v>2339</v>
+        <v>3075</v>
       </c>
       <c r="C387" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D387" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="E387" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F387" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="388" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B388">
-        <v>2318</v>
+        <v>3039</v>
       </c>
       <c r="C388" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="D388" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="E388" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F388" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="389" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="B389">
-        <v>2204</v>
+        <v>2993</v>
       </c>
       <c r="C389" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="D389" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="E389" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F389" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="390" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B390">
-        <v>2145</v>
+        <v>2747</v>
       </c>
       <c r="C390" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="D390" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="E390" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F390" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="B391">
-        <v>2015</v>
+        <v>2580</v>
       </c>
       <c r="C391" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="D391" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="E391" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F391" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="392" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B392">
-        <v>1973</v>
+        <v>2530</v>
       </c>
       <c r="C392" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="D392" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="E392" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F392" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="393" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="B393">
-        <v>1966</v>
+        <v>2473</v>
       </c>
       <c r="C393" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="D393" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F393" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="394" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="B394">
-        <v>1860</v>
+        <v>2459</v>
       </c>
       <c r="C394" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D394" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="E394" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F394" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="395" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="B395">
-        <v>1769</v>
+        <v>2339</v>
       </c>
       <c r="C395" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="D395" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F395" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="396" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="B396">
-        <v>1646</v>
+        <v>2318</v>
       </c>
       <c r="C396" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="D396" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F396" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="397" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B397">
-        <v>1495</v>
+        <v>2204</v>
       </c>
       <c r="C397" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="D397" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F397" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="398" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B398">
-        <v>1374</v>
+        <v>2145</v>
       </c>
       <c r="C398" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D398" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="E398" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F398" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="399" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="B399">
-        <v>1363</v>
+        <v>2015</v>
       </c>
       <c r="C399" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="D399" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F399" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="400" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="B400">
-        <v>1331</v>
+        <v>1973</v>
       </c>
       <c r="C400" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="D400" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F400" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="401" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="B401">
-        <v>1104</v>
+        <v>1966</v>
       </c>
       <c r="C401" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="D401" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F401" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="402" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="B402">
-        <v>1103</v>
+        <v>1860</v>
       </c>
       <c r="C402" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="D402" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F402" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="403" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="B403">
-        <v>1029</v>
+        <v>1769</v>
       </c>
       <c r="C403" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="D403" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F403" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="B404">
-        <v>910</v>
+        <v>1646</v>
       </c>
       <c r="C404" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="D404" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F404" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="B405">
-        <v>882</v>
+        <v>1495</v>
       </c>
       <c r="C405" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="D405" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F405" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="406" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="B406">
-        <v>879</v>
+        <v>1374</v>
       </c>
       <c r="C406" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="D406" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F406" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="407" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
         <v>911</v>
       </c>
       <c r="B407">
-        <v>835</v>
+        <v>1363</v>
       </c>
       <c r="C407" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="D407" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F407" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="408" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="B408">
-        <v>764</v>
+        <v>1331</v>
       </c>
       <c r="C408" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="D408" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F408" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="409" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="B409">
-        <v>635</v>
+        <v>1104</v>
       </c>
       <c r="C409" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="D409" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F409" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="410" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="B410">
-        <v>418</v>
+        <v>1103</v>
       </c>
       <c r="C410" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D410" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F410" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="411" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="B411">
+        <v>1029</v>
+      </c>
+      <c r="C411" t="s">
+        <v>925</v>
+      </c>
+      <c r="D411" t="s">
+        <v>926</v>
+      </c>
+      <c r="E411" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F411" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="412" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>927</v>
+      </c>
+      <c r="B412">
+        <v>910</v>
+      </c>
+      <c r="C412" t="s">
+        <v>928</v>
+      </c>
+      <c r="D412" t="s">
+        <v>929</v>
+      </c>
+      <c r="E412" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F412" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>930</v>
+      </c>
+      <c r="B413">
+        <v>882</v>
+      </c>
+      <c r="C413" t="s">
+        <v>931</v>
+      </c>
+      <c r="D413" t="s">
+        <v>932</v>
+      </c>
+      <c r="E413" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F413" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A414" t="s">
+        <v>930</v>
+      </c>
+      <c r="B414">
+        <v>879</v>
+      </c>
+      <c r="C414" t="s">
+        <v>933</v>
+      </c>
+      <c r="D414" t="s">
+        <v>934</v>
+      </c>
+      <c r="E414" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F414" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A415" t="s">
+        <v>935</v>
+      </c>
+      <c r="B415">
+        <v>835</v>
+      </c>
+      <c r="C415" t="s">
+        <v>936</v>
+      </c>
+      <c r="D415" t="s">
+        <v>937</v>
+      </c>
+      <c r="E415" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F415" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A416" t="s">
+        <v>938</v>
+      </c>
+      <c r="B416">
+        <v>764</v>
+      </c>
+      <c r="C416" t="s">
+        <v>939</v>
+      </c>
+      <c r="D416" t="s">
+        <v>940</v>
+      </c>
+      <c r="E416" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F416" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A417" t="s">
+        <v>941</v>
+      </c>
+      <c r="B417">
+        <v>635</v>
+      </c>
+      <c r="C417" t="s">
+        <v>942</v>
+      </c>
+      <c r="D417" t="s">
+        <v>943</v>
+      </c>
+      <c r="E417" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F417" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A418" t="s">
+        <v>944</v>
+      </c>
+      <c r="B418">
+        <v>418</v>
+      </c>
+      <c r="C418" t="s">
+        <v>945</v>
+      </c>
+      <c r="D418" t="s">
+        <v>946</v>
+      </c>
+      <c r="E418" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F418" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A419" t="s">
+        <v>947</v>
+      </c>
+      <c r="B419">
         <v>326</v>
       </c>
-      <c r="C411" t="s">
-[...8 lines deleted...]
-      <c r="F411" s="2" t="s">
+      <c r="C419" t="s">
+        <v>948</v>
+      </c>
+      <c r="D419" t="s">
+        <v>949</v>
+      </c>
+      <c r="E419" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F419" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -11547,66 +11779,66 @@
     <hyperlink ref="F56" r:id="rId110"/>
     <hyperlink ref="E57" r:id="rId111"/>
     <hyperlink ref="F57" r:id="rId112"/>
     <hyperlink ref="E58" r:id="rId113"/>
     <hyperlink ref="F58" r:id="rId114"/>
     <hyperlink ref="E59" r:id="rId115"/>
     <hyperlink ref="F59" r:id="rId116"/>
     <hyperlink ref="E60" r:id="rId117"/>
     <hyperlink ref="F60" r:id="rId118"/>
     <hyperlink ref="E61" r:id="rId119"/>
     <hyperlink ref="F61" r:id="rId120"/>
     <hyperlink ref="E62" r:id="rId121"/>
     <hyperlink ref="F62" r:id="rId122"/>
     <hyperlink ref="E63" r:id="rId123"/>
     <hyperlink ref="F63" r:id="rId124"/>
     <hyperlink ref="E64" r:id="rId125"/>
     <hyperlink ref="F64" r:id="rId126"/>
     <hyperlink ref="E65" r:id="rId127"/>
     <hyperlink ref="F65" r:id="rId128"/>
     <hyperlink ref="E66" r:id="rId129"/>
     <hyperlink ref="F66" r:id="rId130"/>
     <hyperlink ref="E67" r:id="rId131"/>
     <hyperlink ref="F67" r:id="rId132"/>
     <hyperlink ref="E68" r:id="rId133"/>
     <hyperlink ref="F68" r:id="rId134"/>
-    <hyperlink ref="F69" r:id="rId135"/>
-[...14 lines deleted...]
-    <hyperlink ref="E77" r:id="rId150"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
     <hyperlink ref="F77" r:id="rId151"/>
     <hyperlink ref="E78" r:id="rId152"/>
     <hyperlink ref="F78" r:id="rId153"/>
     <hyperlink ref="E79" r:id="rId154"/>
     <hyperlink ref="F79" r:id="rId155"/>
     <hyperlink ref="E80" r:id="rId156"/>
     <hyperlink ref="F80" r:id="rId157"/>
     <hyperlink ref="E81" r:id="rId158"/>
     <hyperlink ref="F81" r:id="rId159"/>
     <hyperlink ref="E82" r:id="rId160"/>
     <hyperlink ref="F82" r:id="rId161"/>
     <hyperlink ref="E83" r:id="rId162"/>
     <hyperlink ref="F83" r:id="rId163"/>
     <hyperlink ref="E84" r:id="rId164"/>
     <hyperlink ref="F84" r:id="rId165"/>
     <hyperlink ref="E85" r:id="rId166"/>
     <hyperlink ref="F85" r:id="rId167"/>
     <hyperlink ref="E86" r:id="rId168"/>
     <hyperlink ref="F86" r:id="rId169"/>
     <hyperlink ref="E87" r:id="rId170"/>
     <hyperlink ref="F87" r:id="rId171"/>
     <hyperlink ref="E88" r:id="rId172"/>
     <hyperlink ref="F88" r:id="rId173"/>
     <hyperlink ref="E89" r:id="rId174"/>
     <hyperlink ref="F89" r:id="rId175"/>
@@ -11622,423 +11854,423 @@
     <hyperlink ref="F94" r:id="rId185"/>
     <hyperlink ref="E95" r:id="rId186"/>
     <hyperlink ref="F95" r:id="rId187"/>
     <hyperlink ref="E96" r:id="rId188"/>
     <hyperlink ref="F96" r:id="rId189"/>
     <hyperlink ref="E97" r:id="rId190"/>
     <hyperlink ref="F97" r:id="rId191"/>
     <hyperlink ref="E98" r:id="rId192"/>
     <hyperlink ref="F98" r:id="rId193"/>
     <hyperlink ref="E99" r:id="rId194"/>
     <hyperlink ref="F99" r:id="rId195"/>
     <hyperlink ref="E100" r:id="rId196"/>
     <hyperlink ref="F100" r:id="rId197"/>
     <hyperlink ref="E101" r:id="rId198"/>
     <hyperlink ref="F101" r:id="rId199"/>
     <hyperlink ref="E102" r:id="rId200"/>
     <hyperlink ref="F102" r:id="rId201"/>
     <hyperlink ref="E103" r:id="rId202"/>
     <hyperlink ref="F103" r:id="rId203"/>
     <hyperlink ref="E104" r:id="rId204"/>
     <hyperlink ref="F104" r:id="rId205"/>
     <hyperlink ref="E105" r:id="rId206"/>
     <hyperlink ref="F105" r:id="rId207"/>
     <hyperlink ref="E106" r:id="rId208"/>
     <hyperlink ref="F106" r:id="rId209"/>
-    <hyperlink ref="F107" r:id="rId210"/>
-[...34 lines deleted...]
-    <hyperlink ref="E135" r:id="rId245"/>
+    <hyperlink ref="E107" r:id="rId210"/>
+    <hyperlink ref="F107" r:id="rId211"/>
+    <hyperlink ref="E108" r:id="rId212"/>
+    <hyperlink ref="F108" r:id="rId213"/>
+    <hyperlink ref="E109" r:id="rId214"/>
+    <hyperlink ref="F109" r:id="rId215"/>
+    <hyperlink ref="E110" r:id="rId216"/>
+    <hyperlink ref="F110" r:id="rId217"/>
+    <hyperlink ref="E111" r:id="rId218"/>
+    <hyperlink ref="F111" r:id="rId219"/>
+    <hyperlink ref="E112" r:id="rId220"/>
+    <hyperlink ref="F112" r:id="rId221"/>
+    <hyperlink ref="E113" r:id="rId222"/>
+    <hyperlink ref="F113" r:id="rId223"/>
+    <hyperlink ref="E114" r:id="rId224"/>
+    <hyperlink ref="F114" r:id="rId225"/>
+    <hyperlink ref="F115" r:id="rId226"/>
+    <hyperlink ref="F116" r:id="rId227"/>
+    <hyperlink ref="F117" r:id="rId228"/>
+    <hyperlink ref="F118" r:id="rId229"/>
+    <hyperlink ref="F119" r:id="rId230"/>
+    <hyperlink ref="F120" r:id="rId231"/>
+    <hyperlink ref="F121" r:id="rId232"/>
+    <hyperlink ref="F122" r:id="rId233"/>
+    <hyperlink ref="F123" r:id="rId234"/>
+    <hyperlink ref="F124" r:id="rId235"/>
+    <hyperlink ref="F125" r:id="rId236"/>
+    <hyperlink ref="F126" r:id="rId237"/>
+    <hyperlink ref="F127" r:id="rId238"/>
+    <hyperlink ref="F128" r:id="rId239"/>
+    <hyperlink ref="F129" r:id="rId240"/>
+    <hyperlink ref="F130" r:id="rId241"/>
+    <hyperlink ref="F131" r:id="rId242"/>
+    <hyperlink ref="F132" r:id="rId243"/>
+    <hyperlink ref="F133" r:id="rId244"/>
+    <hyperlink ref="F134" r:id="rId245"/>
     <hyperlink ref="F135" r:id="rId246"/>
     <hyperlink ref="E136" r:id="rId247"/>
     <hyperlink ref="F136" r:id="rId248"/>
     <hyperlink ref="E137" r:id="rId249"/>
     <hyperlink ref="F137" r:id="rId250"/>
     <hyperlink ref="E138" r:id="rId251"/>
     <hyperlink ref="F138" r:id="rId252"/>
     <hyperlink ref="E139" r:id="rId253"/>
     <hyperlink ref="F139" r:id="rId254"/>
     <hyperlink ref="E140" r:id="rId255"/>
     <hyperlink ref="F140" r:id="rId256"/>
     <hyperlink ref="E141" r:id="rId257"/>
     <hyperlink ref="F141" r:id="rId258"/>
     <hyperlink ref="E142" r:id="rId259"/>
     <hyperlink ref="F142" r:id="rId260"/>
     <hyperlink ref="E143" r:id="rId261"/>
     <hyperlink ref="F143" r:id="rId262"/>
-    <hyperlink ref="F144" r:id="rId263"/>
-[...23 lines deleted...]
-    <hyperlink ref="E159" r:id="rId287"/>
+    <hyperlink ref="E144" r:id="rId263"/>
+    <hyperlink ref="F144" r:id="rId264"/>
+    <hyperlink ref="E145" r:id="rId265"/>
+    <hyperlink ref="F145" r:id="rId266"/>
+    <hyperlink ref="E146" r:id="rId267"/>
+    <hyperlink ref="F146" r:id="rId268"/>
+    <hyperlink ref="E147" r:id="rId269"/>
+    <hyperlink ref="F147" r:id="rId270"/>
+    <hyperlink ref="E148" r:id="rId271"/>
+    <hyperlink ref="F148" r:id="rId272"/>
+    <hyperlink ref="E149" r:id="rId273"/>
+    <hyperlink ref="F149" r:id="rId274"/>
+    <hyperlink ref="E150" r:id="rId275"/>
+    <hyperlink ref="F150" r:id="rId276"/>
+    <hyperlink ref="E151" r:id="rId277"/>
+    <hyperlink ref="F151" r:id="rId278"/>
+    <hyperlink ref="F152" r:id="rId279"/>
+    <hyperlink ref="F153" r:id="rId280"/>
+    <hyperlink ref="E154" r:id="rId281"/>
+    <hyperlink ref="F154" r:id="rId282"/>
+    <hyperlink ref="F155" r:id="rId283"/>
+    <hyperlink ref="E156" r:id="rId284"/>
+    <hyperlink ref="F156" r:id="rId285"/>
+    <hyperlink ref="F157" r:id="rId286"/>
+    <hyperlink ref="F158" r:id="rId287"/>
     <hyperlink ref="F159" r:id="rId288"/>
     <hyperlink ref="E160" r:id="rId289"/>
     <hyperlink ref="F160" r:id="rId290"/>
     <hyperlink ref="E161" r:id="rId291"/>
     <hyperlink ref="F161" r:id="rId292"/>
     <hyperlink ref="E162" r:id="rId293"/>
     <hyperlink ref="F162" r:id="rId294"/>
     <hyperlink ref="E163" r:id="rId295"/>
     <hyperlink ref="F163" r:id="rId296"/>
     <hyperlink ref="E164" r:id="rId297"/>
     <hyperlink ref="F164" r:id="rId298"/>
     <hyperlink ref="E165" r:id="rId299"/>
     <hyperlink ref="F165" r:id="rId300"/>
-    <hyperlink ref="F166" r:id="rId301"/>
-[...15 lines deleted...]
-    <hyperlink ref="E175" r:id="rId317"/>
+    <hyperlink ref="E166" r:id="rId301"/>
+    <hyperlink ref="F166" r:id="rId302"/>
+    <hyperlink ref="E167" r:id="rId303"/>
+    <hyperlink ref="F167" r:id="rId304"/>
+    <hyperlink ref="E168" r:id="rId305"/>
+    <hyperlink ref="F168" r:id="rId306"/>
+    <hyperlink ref="E169" r:id="rId307"/>
+    <hyperlink ref="F169" r:id="rId308"/>
+    <hyperlink ref="E170" r:id="rId309"/>
+    <hyperlink ref="F170" r:id="rId310"/>
+    <hyperlink ref="E171" r:id="rId311"/>
+    <hyperlink ref="F171" r:id="rId312"/>
+    <hyperlink ref="E172" r:id="rId313"/>
+    <hyperlink ref="F172" r:id="rId314"/>
+    <hyperlink ref="E173" r:id="rId315"/>
+    <hyperlink ref="F173" r:id="rId316"/>
+    <hyperlink ref="F174" r:id="rId317"/>
     <hyperlink ref="F175" r:id="rId318"/>
-    <hyperlink ref="F176" r:id="rId319"/>
-[...79 lines deleted...]
-    <hyperlink ref="E240" r:id="rId399"/>
+    <hyperlink ref="E176" r:id="rId319"/>
+    <hyperlink ref="F176" r:id="rId320"/>
+    <hyperlink ref="E177" r:id="rId321"/>
+    <hyperlink ref="F177" r:id="rId322"/>
+    <hyperlink ref="E178" r:id="rId323"/>
+    <hyperlink ref="F178" r:id="rId324"/>
+    <hyperlink ref="E179" r:id="rId325"/>
+    <hyperlink ref="F179" r:id="rId326"/>
+    <hyperlink ref="E180" r:id="rId327"/>
+    <hyperlink ref="F180" r:id="rId328"/>
+    <hyperlink ref="E181" r:id="rId329"/>
+    <hyperlink ref="F181" r:id="rId330"/>
+    <hyperlink ref="E182" r:id="rId331"/>
+    <hyperlink ref="F182" r:id="rId332"/>
+    <hyperlink ref="E183" r:id="rId333"/>
+    <hyperlink ref="F183" r:id="rId334"/>
+    <hyperlink ref="F184" r:id="rId335"/>
+    <hyperlink ref="E185" r:id="rId336"/>
+    <hyperlink ref="F185" r:id="rId337"/>
+    <hyperlink ref="E186" r:id="rId338"/>
+    <hyperlink ref="F186" r:id="rId339"/>
+    <hyperlink ref="E187" r:id="rId340"/>
+    <hyperlink ref="F187" r:id="rId341"/>
+    <hyperlink ref="F188" r:id="rId342"/>
+    <hyperlink ref="F189" r:id="rId343"/>
+    <hyperlink ref="F190" r:id="rId344"/>
+    <hyperlink ref="F191" r:id="rId345"/>
+    <hyperlink ref="F192" r:id="rId346"/>
+    <hyperlink ref="F193" r:id="rId347"/>
+    <hyperlink ref="F194" r:id="rId348"/>
+    <hyperlink ref="F195" r:id="rId349"/>
+    <hyperlink ref="F196" r:id="rId350"/>
+    <hyperlink ref="E197" r:id="rId351"/>
+    <hyperlink ref="F197" r:id="rId352"/>
+    <hyperlink ref="E198" r:id="rId353"/>
+    <hyperlink ref="F198" r:id="rId354"/>
+    <hyperlink ref="F199" r:id="rId355"/>
+    <hyperlink ref="F200" r:id="rId356"/>
+    <hyperlink ref="F201" r:id="rId357"/>
+    <hyperlink ref="F202" r:id="rId358"/>
+    <hyperlink ref="F203" r:id="rId359"/>
+    <hyperlink ref="F204" r:id="rId360"/>
+    <hyperlink ref="F205" r:id="rId361"/>
+    <hyperlink ref="F206" r:id="rId362"/>
+    <hyperlink ref="F207" r:id="rId363"/>
+    <hyperlink ref="F208" r:id="rId364"/>
+    <hyperlink ref="F209" r:id="rId365"/>
+    <hyperlink ref="E210" r:id="rId366"/>
+    <hyperlink ref="F210" r:id="rId367"/>
+    <hyperlink ref="E211" r:id="rId368"/>
+    <hyperlink ref="F211" r:id="rId369"/>
+    <hyperlink ref="E212" r:id="rId370"/>
+    <hyperlink ref="F212" r:id="rId371"/>
+    <hyperlink ref="F213" r:id="rId372"/>
+    <hyperlink ref="F214" r:id="rId373"/>
+    <hyperlink ref="F215" r:id="rId374"/>
+    <hyperlink ref="F216" r:id="rId375"/>
+    <hyperlink ref="F217" r:id="rId376"/>
+    <hyperlink ref="F218" r:id="rId377"/>
+    <hyperlink ref="F219" r:id="rId378"/>
+    <hyperlink ref="F220" r:id="rId379"/>
+    <hyperlink ref="F221" r:id="rId380"/>
+    <hyperlink ref="F222" r:id="rId381"/>
+    <hyperlink ref="F223" r:id="rId382"/>
+    <hyperlink ref="F224" r:id="rId383"/>
+    <hyperlink ref="F225" r:id="rId384"/>
+    <hyperlink ref="F226" r:id="rId385"/>
+    <hyperlink ref="F227" r:id="rId386"/>
+    <hyperlink ref="F228" r:id="rId387"/>
+    <hyperlink ref="F229" r:id="rId388"/>
+    <hyperlink ref="F230" r:id="rId389"/>
+    <hyperlink ref="F231" r:id="rId390"/>
+    <hyperlink ref="F232" r:id="rId391"/>
+    <hyperlink ref="F233" r:id="rId392"/>
+    <hyperlink ref="F234" r:id="rId393"/>
+    <hyperlink ref="F235" r:id="rId394"/>
+    <hyperlink ref="F236" r:id="rId395"/>
+    <hyperlink ref="F237" r:id="rId396"/>
+    <hyperlink ref="F238" r:id="rId397"/>
+    <hyperlink ref="E239" r:id="rId398"/>
+    <hyperlink ref="F239" r:id="rId399"/>
     <hyperlink ref="F240" r:id="rId400"/>
-    <hyperlink ref="F241" r:id="rId401"/>
-[...95 lines deleted...]
-    <hyperlink ref="E304" r:id="rId497"/>
+    <hyperlink ref="E241" r:id="rId401"/>
+    <hyperlink ref="F241" r:id="rId402"/>
+    <hyperlink ref="E242" r:id="rId403"/>
+    <hyperlink ref="F242" r:id="rId404"/>
+    <hyperlink ref="E243" r:id="rId405"/>
+    <hyperlink ref="F243" r:id="rId406"/>
+    <hyperlink ref="E244" r:id="rId407"/>
+    <hyperlink ref="F244" r:id="rId408"/>
+    <hyperlink ref="E245" r:id="rId409"/>
+    <hyperlink ref="F245" r:id="rId410"/>
+    <hyperlink ref="E246" r:id="rId411"/>
+    <hyperlink ref="F246" r:id="rId412"/>
+    <hyperlink ref="E247" r:id="rId413"/>
+    <hyperlink ref="F247" r:id="rId414"/>
+    <hyperlink ref="E248" r:id="rId415"/>
+    <hyperlink ref="F248" r:id="rId416"/>
+    <hyperlink ref="F249" r:id="rId417"/>
+    <hyperlink ref="F250" r:id="rId418"/>
+    <hyperlink ref="F251" r:id="rId419"/>
+    <hyperlink ref="E252" r:id="rId420"/>
+    <hyperlink ref="F252" r:id="rId421"/>
+    <hyperlink ref="E253" r:id="rId422"/>
+    <hyperlink ref="F253" r:id="rId423"/>
+    <hyperlink ref="E254" r:id="rId424"/>
+    <hyperlink ref="F254" r:id="rId425"/>
+    <hyperlink ref="F255" r:id="rId426"/>
+    <hyperlink ref="E256" r:id="rId427"/>
+    <hyperlink ref="F256" r:id="rId428"/>
+    <hyperlink ref="E257" r:id="rId429"/>
+    <hyperlink ref="F257" r:id="rId430"/>
+    <hyperlink ref="E258" r:id="rId431"/>
+    <hyperlink ref="F258" r:id="rId432"/>
+    <hyperlink ref="E259" r:id="rId433"/>
+    <hyperlink ref="F259" r:id="rId434"/>
+    <hyperlink ref="E260" r:id="rId435"/>
+    <hyperlink ref="F260" r:id="rId436"/>
+    <hyperlink ref="F261" r:id="rId437"/>
+    <hyperlink ref="F262" r:id="rId438"/>
+    <hyperlink ref="E263" r:id="rId439"/>
+    <hyperlink ref="F263" r:id="rId440"/>
+    <hyperlink ref="E264" r:id="rId441"/>
+    <hyperlink ref="F264" r:id="rId442"/>
+    <hyperlink ref="E265" r:id="rId443"/>
+    <hyperlink ref="F265" r:id="rId444"/>
+    <hyperlink ref="F266" r:id="rId445"/>
+    <hyperlink ref="F267" r:id="rId446"/>
+    <hyperlink ref="E268" r:id="rId447"/>
+    <hyperlink ref="F268" r:id="rId448"/>
+    <hyperlink ref="E269" r:id="rId449"/>
+    <hyperlink ref="F269" r:id="rId450"/>
+    <hyperlink ref="E270" r:id="rId451"/>
+    <hyperlink ref="F270" r:id="rId452"/>
+    <hyperlink ref="E271" r:id="rId453"/>
+    <hyperlink ref="F271" r:id="rId454"/>
+    <hyperlink ref="F272" r:id="rId455"/>
+    <hyperlink ref="F273" r:id="rId456"/>
+    <hyperlink ref="F274" r:id="rId457"/>
+    <hyperlink ref="F275" r:id="rId458"/>
+    <hyperlink ref="F276" r:id="rId459"/>
+    <hyperlink ref="F277" r:id="rId460"/>
+    <hyperlink ref="F278" r:id="rId461"/>
+    <hyperlink ref="F279" r:id="rId462"/>
+    <hyperlink ref="F280" r:id="rId463"/>
+    <hyperlink ref="E281" r:id="rId464"/>
+    <hyperlink ref="F281" r:id="rId465"/>
+    <hyperlink ref="E282" r:id="rId466"/>
+    <hyperlink ref="F282" r:id="rId467"/>
+    <hyperlink ref="E283" r:id="rId468"/>
+    <hyperlink ref="F283" r:id="rId469"/>
+    <hyperlink ref="E284" r:id="rId470"/>
+    <hyperlink ref="F284" r:id="rId471"/>
+    <hyperlink ref="F285" r:id="rId472"/>
+    <hyperlink ref="F286" r:id="rId473"/>
+    <hyperlink ref="F287" r:id="rId474"/>
+    <hyperlink ref="E288" r:id="rId475"/>
+    <hyperlink ref="F288" r:id="rId476"/>
+    <hyperlink ref="F289" r:id="rId477"/>
+    <hyperlink ref="E290" r:id="rId478"/>
+    <hyperlink ref="F290" r:id="rId479"/>
+    <hyperlink ref="E291" r:id="rId480"/>
+    <hyperlink ref="F291" r:id="rId481"/>
+    <hyperlink ref="E292" r:id="rId482"/>
+    <hyperlink ref="F292" r:id="rId483"/>
+    <hyperlink ref="E293" r:id="rId484"/>
+    <hyperlink ref="F293" r:id="rId485"/>
+    <hyperlink ref="F294" r:id="rId486"/>
+    <hyperlink ref="F295" r:id="rId487"/>
+    <hyperlink ref="F296" r:id="rId488"/>
+    <hyperlink ref="F297" r:id="rId489"/>
+    <hyperlink ref="E298" r:id="rId490"/>
+    <hyperlink ref="F298" r:id="rId491"/>
+    <hyperlink ref="E299" r:id="rId492"/>
+    <hyperlink ref="F299" r:id="rId493"/>
+    <hyperlink ref="F300" r:id="rId494"/>
+    <hyperlink ref="F301" r:id="rId495"/>
+    <hyperlink ref="F302" r:id="rId496"/>
+    <hyperlink ref="F303" r:id="rId497"/>
     <hyperlink ref="F304" r:id="rId498"/>
     <hyperlink ref="E305" r:id="rId499"/>
     <hyperlink ref="F305" r:id="rId500"/>
     <hyperlink ref="E306" r:id="rId501"/>
     <hyperlink ref="F306" r:id="rId502"/>
     <hyperlink ref="E307" r:id="rId503"/>
     <hyperlink ref="F307" r:id="rId504"/>
     <hyperlink ref="E308" r:id="rId505"/>
     <hyperlink ref="F308" r:id="rId506"/>
     <hyperlink ref="E309" r:id="rId507"/>
     <hyperlink ref="F309" r:id="rId508"/>
     <hyperlink ref="E310" r:id="rId509"/>
     <hyperlink ref="F310" r:id="rId510"/>
     <hyperlink ref="E311" r:id="rId511"/>
     <hyperlink ref="F311" r:id="rId512"/>
     <hyperlink ref="E312" r:id="rId513"/>
     <hyperlink ref="F312" r:id="rId514"/>
     <hyperlink ref="E313" r:id="rId515"/>
     <hyperlink ref="F313" r:id="rId516"/>
     <hyperlink ref="E314" r:id="rId517"/>
     <hyperlink ref="F314" r:id="rId518"/>
-    <hyperlink ref="F315" r:id="rId519"/>
-[...35 lines deleted...]
-    <hyperlink ref="E339" r:id="rId555"/>
+    <hyperlink ref="E315" r:id="rId519"/>
+    <hyperlink ref="F315" r:id="rId520"/>
+    <hyperlink ref="E316" r:id="rId521"/>
+    <hyperlink ref="F316" r:id="rId522"/>
+    <hyperlink ref="E317" r:id="rId523"/>
+    <hyperlink ref="F317" r:id="rId524"/>
+    <hyperlink ref="E318" r:id="rId525"/>
+    <hyperlink ref="F318" r:id="rId526"/>
+    <hyperlink ref="E319" r:id="rId527"/>
+    <hyperlink ref="F319" r:id="rId528"/>
+    <hyperlink ref="E320" r:id="rId529"/>
+    <hyperlink ref="F320" r:id="rId530"/>
+    <hyperlink ref="E321" r:id="rId531"/>
+    <hyperlink ref="F321" r:id="rId532"/>
+    <hyperlink ref="E322" r:id="rId533"/>
+    <hyperlink ref="F322" r:id="rId534"/>
+    <hyperlink ref="F323" r:id="rId535"/>
+    <hyperlink ref="F324" r:id="rId536"/>
+    <hyperlink ref="F325" r:id="rId537"/>
+    <hyperlink ref="F326" r:id="rId538"/>
+    <hyperlink ref="E327" r:id="rId539"/>
+    <hyperlink ref="F327" r:id="rId540"/>
+    <hyperlink ref="F328" r:id="rId541"/>
+    <hyperlink ref="F329" r:id="rId542"/>
+    <hyperlink ref="E330" r:id="rId543"/>
+    <hyperlink ref="F330" r:id="rId544"/>
+    <hyperlink ref="F331" r:id="rId545"/>
+    <hyperlink ref="F332" r:id="rId546"/>
+    <hyperlink ref="F333" r:id="rId547"/>
+    <hyperlink ref="F334" r:id="rId548"/>
+    <hyperlink ref="F335" r:id="rId549"/>
+    <hyperlink ref="E336" r:id="rId550"/>
+    <hyperlink ref="F336" r:id="rId551"/>
+    <hyperlink ref="E337" r:id="rId552"/>
+    <hyperlink ref="F337" r:id="rId553"/>
+    <hyperlink ref="E338" r:id="rId554"/>
+    <hyperlink ref="F338" r:id="rId555"/>
     <hyperlink ref="F339" r:id="rId556"/>
     <hyperlink ref="E340" r:id="rId557"/>
     <hyperlink ref="F340" r:id="rId558"/>
     <hyperlink ref="E341" r:id="rId559"/>
     <hyperlink ref="F341" r:id="rId560"/>
     <hyperlink ref="E342" r:id="rId561"/>
     <hyperlink ref="F342" r:id="rId562"/>
     <hyperlink ref="E343" r:id="rId563"/>
     <hyperlink ref="F343" r:id="rId564"/>
     <hyperlink ref="E344" r:id="rId565"/>
     <hyperlink ref="F344" r:id="rId566"/>
-    <hyperlink ref="F345" r:id="rId567"/>
-[...14 lines deleted...]
-    <hyperlink ref="E353" r:id="rId582"/>
+    <hyperlink ref="E345" r:id="rId567"/>
+    <hyperlink ref="F345" r:id="rId568"/>
+    <hyperlink ref="E346" r:id="rId569"/>
+    <hyperlink ref="F346" r:id="rId570"/>
+    <hyperlink ref="E347" r:id="rId571"/>
+    <hyperlink ref="F347" r:id="rId572"/>
+    <hyperlink ref="E348" r:id="rId573"/>
+    <hyperlink ref="F348" r:id="rId574"/>
+    <hyperlink ref="E349" r:id="rId575"/>
+    <hyperlink ref="F349" r:id="rId576"/>
+    <hyperlink ref="E350" r:id="rId577"/>
+    <hyperlink ref="F350" r:id="rId578"/>
+    <hyperlink ref="E351" r:id="rId579"/>
+    <hyperlink ref="F351" r:id="rId580"/>
+    <hyperlink ref="E352" r:id="rId581"/>
+    <hyperlink ref="F352" r:id="rId582"/>
     <hyperlink ref="F353" r:id="rId583"/>
     <hyperlink ref="E354" r:id="rId584"/>
     <hyperlink ref="F354" r:id="rId585"/>
     <hyperlink ref="E355" r:id="rId586"/>
     <hyperlink ref="F355" r:id="rId587"/>
     <hyperlink ref="E356" r:id="rId588"/>
     <hyperlink ref="F356" r:id="rId589"/>
     <hyperlink ref="E357" r:id="rId590"/>
     <hyperlink ref="F357" r:id="rId591"/>
     <hyperlink ref="E358" r:id="rId592"/>
     <hyperlink ref="F358" r:id="rId593"/>
     <hyperlink ref="E359" r:id="rId594"/>
     <hyperlink ref="F359" r:id="rId595"/>
     <hyperlink ref="E360" r:id="rId596"/>
     <hyperlink ref="F360" r:id="rId597"/>
     <hyperlink ref="E361" r:id="rId598"/>
     <hyperlink ref="F361" r:id="rId599"/>
     <hyperlink ref="E362" r:id="rId600"/>
     <hyperlink ref="F362" r:id="rId601"/>
     <hyperlink ref="E363" r:id="rId602"/>
     <hyperlink ref="F363" r:id="rId603"/>
     <hyperlink ref="E364" r:id="rId604"/>
     <hyperlink ref="F364" r:id="rId605"/>
     <hyperlink ref="E365" r:id="rId606"/>
     <hyperlink ref="F365" r:id="rId607"/>
@@ -12112,50 +12344,66 @@
     <hyperlink ref="F399" r:id="rId675"/>
     <hyperlink ref="E400" r:id="rId676"/>
     <hyperlink ref="F400" r:id="rId677"/>
     <hyperlink ref="E401" r:id="rId678"/>
     <hyperlink ref="F401" r:id="rId679"/>
     <hyperlink ref="E402" r:id="rId680"/>
     <hyperlink ref="F402" r:id="rId681"/>
     <hyperlink ref="E403" r:id="rId682"/>
     <hyperlink ref="F403" r:id="rId683"/>
     <hyperlink ref="E404" r:id="rId684"/>
     <hyperlink ref="F404" r:id="rId685"/>
     <hyperlink ref="E405" r:id="rId686"/>
     <hyperlink ref="F405" r:id="rId687"/>
     <hyperlink ref="E406" r:id="rId688"/>
     <hyperlink ref="F406" r:id="rId689"/>
     <hyperlink ref="E407" r:id="rId690"/>
     <hyperlink ref="F407" r:id="rId691"/>
     <hyperlink ref="E408" r:id="rId692"/>
     <hyperlink ref="F408" r:id="rId693"/>
     <hyperlink ref="E409" r:id="rId694"/>
     <hyperlink ref="F409" r:id="rId695"/>
     <hyperlink ref="E410" r:id="rId696"/>
     <hyperlink ref="F410" r:id="rId697"/>
     <hyperlink ref="E411" r:id="rId698"/>
     <hyperlink ref="F411" r:id="rId699"/>
+    <hyperlink ref="E412" r:id="rId700"/>
+    <hyperlink ref="F412" r:id="rId701"/>
+    <hyperlink ref="E413" r:id="rId702"/>
+    <hyperlink ref="F413" r:id="rId703"/>
+    <hyperlink ref="E414" r:id="rId704"/>
+    <hyperlink ref="F414" r:id="rId705"/>
+    <hyperlink ref="E415" r:id="rId706"/>
+    <hyperlink ref="F415" r:id="rId707"/>
+    <hyperlink ref="E416" r:id="rId708"/>
+    <hyperlink ref="F416" r:id="rId709"/>
+    <hyperlink ref="E417" r:id="rId710"/>
+    <hyperlink ref="F417" r:id="rId711"/>
+    <hyperlink ref="E418" r:id="rId712"/>
+    <hyperlink ref="F418" r:id="rId713"/>
+    <hyperlink ref="E419" r:id="rId714"/>
+    <hyperlink ref="F419" r:id="rId715"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>