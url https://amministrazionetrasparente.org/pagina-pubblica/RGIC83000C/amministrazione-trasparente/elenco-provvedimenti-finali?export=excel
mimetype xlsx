--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -8,80 +8,191 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="681" uniqueCount="375">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="756" uniqueCount="412">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD690E31FB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto dei registri verbale del Collegio docenti in copertina rigida</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD695FC6E5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Programma per pratiche di ricostruzione carriera</t>
+  </si>
+  <si>
+    <t>BD697E064E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI NOLEGGIO ANNUO PER AMMINISTRAZIONE TRASPARENTE</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD50D6D3CD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto ai sensi dell’art. 50, comma 1, lett. b, del D. Lgs. 36/2023, del servizio assicurativo per copertura Responsabilità Civile, Infortuni, Tutela Legale, Assistenza, in favore di Alunni e Personale della scuola</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Decreto incarico figure professionali nel ruolo di esperti e tutor - Dm 38/2026 - Formazione docenti</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD31108C31</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO ABBONAMENTO RIVISTA NOTIZIE DELLA SCUOLA . TECNODID</t>
+  </si>
+  <si>
+    <t>BD3102809A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO ABBONAMENTO ANNUALE ALLE RIVISTE AMMINISTRARE LA SCUOLA E DIRIGERE LA SCUOLA EUROEDIZIONI</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD21C2EA9E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Trattativa n. 6603260 DAFA SYSTEM - DM 38/2026 Dispositivi digitali</t>
+  </si>
+  <si>
+    <t>BD20A1C122</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acauisto Batteria per defribrillatore - Ditta GIGU SAN</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD21FEB05F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di materiale pubblicitario e targa per le azioni di informazione e pubblicità</t>
+  </si>
+  <si>
+    <t>BD1E203A2D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto attraverso OdA MEPA per il Rinnovo contratto Portale Scuola Cloud - Argo</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD02697DCE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - approvvigionamento di n. 2 batterie per macchine lavapavimenti</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCEC824AA6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO E all’INSTALLAZIONE di un CONDIZIONATORE PER VICEPRESIDENZA</t>
+  </si>
+  <si>
+    <t>BCEC5A7CFA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Uscita Didattica presso Santa Maria del Focallo del 21.09.2026</t>
+  </si>
+  <si>
+    <t>BCEC6767CE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - approvvigionamento della piattaforma GENIUS SUITE ANNUALE</t>
+  </si>
+  <si>
     <t>01/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto affidamento su MEPA tramite trattativa diretta Agenda Sud - Fase 2 D.M. 106/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>Verbale di Valutazione candidature e decreto di nomina Verificatore di Conformità D.M. 106/2025</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BC38A98A30</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori verifica connettività wifi</t>
   </si>
   <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC237708C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio estintori per svolgimento prova pratica antincendio - Alfa Antincendio</t>
   </si>
   <si>
     <t>22/06/2026</t>
   </si>
@@ -1527,3047 +1638,3376 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC38A98A30" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/69d451b6-6615-4f78-a686-36ec0f4171c2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC237708C2" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/b929f83b-6cd6-4268-84d2-2dba60c3b6ae" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1E85404A" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/e4614efa-7585-4324-b5fb-924ec697e05a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F092D80" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d8a059b1-13a5-4cee-bda4-63092498dff3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1620280E" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/9cfb0af8-78f4-41eb-85be-d68fc63c1794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC12FAF0AD" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d9c2d5e3-cfc9-4809-9271-8e98a238dc48" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE304131A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/efcea4ab-63d0-43eb-9b89-07ab5928cf91" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE495A92C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/cb81c71d-6705-48d0-baf3-f0991c9a3c3b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCDA0DCF9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/4f0ce925-8c1a-4bd8-b56f-669a93041106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1BBBF50" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/cc5389b7-8dc6-4e10-9312-006cdcce7bca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB7CB1113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/bf1c3b58-b669-4338-8bf0-f7c2230a8bbb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3554AFD" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/2ffdf218-b48f-477d-9fbc-b374a39a210a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1C1ECFA" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/62140fa5-4538-4af9-8553-a1e3e66d938e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E1C5695" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/2d3354eb-6b1d-4c9b-82b5-1af203348a36" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D711F6F" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/f20cb817-303d-44f5-9c3b-f08d0483c21d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D5FA934" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/34744592-b525-4992-8850-2d7e111f08e4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D4493E3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/a017337b-f1c6-46df-a865-31856974f1d0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D76E41F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/180835c9-ae9f-45cc-ab2d-95d22a998303" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D023F69" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/1bfaee31-d0b7-4ca5-a7f3-9f2a4dd977f8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CEBB657" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/36cbee51-3d30-4e3f-b4aa-783787cfcf03" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CF5EAD4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/59963db0-766b-42c4-8f69-22c621c0f6d8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A8C4DEC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/9789d166-9cf5-471a-8630-9e429a195433" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0926EB3F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/8a6b41ea-1f11-4755-9940-0d4c1678bf1f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE87888D5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/44b1d07c-b310-41d6-bede-41bb3368dad5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE91EE9B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/9a183cda-88dd-4803-b9f1-accd8ff42408" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD1C0A240" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/e008d3d1-7bf2-47a1-9caf-9c60d78b8246" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5A19698" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/356c8087-6b0d-45e3-952d-583c920785b8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB96B157C" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/cbfa5752-ecea-446c-b9dc-031b0faf1872" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB53AC714" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/199437d9-4480-468d-9c9d-c717d80356f0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB327F66F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/2431afc9-fbe6-4aeb-8343-4d72dda3683e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA274838" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/c7de70c6-270c-4b3f-9b79-0022ce1cdc08" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9489BEF" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/0e767ccb-5bb6-486a-8977-f3f6455539bb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3E7FB81" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/168caff7-c71a-476b-a3cf-460527e78d1d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EE78D0F" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/9d7adf70-8635-4387-9b72-16eb89f87a58" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EBD2D8E" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/0707115f-90e9-4d9a-84dd-04039000b2d3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA641DA84E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/5ff9407b-3b1d-47e9-a165-7a9a0937de20" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52FF953B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/813530a3-e1a3-4343-9477-a245df20edd3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4DCF752D" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/df1374a9-b494-4740-a786-a79876d9bd2c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49F1973E" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d6ca0c01-6abd-4a7c-a631-865e18106dca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E63B897" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/6c9f17e4-0bcd-4f34-a76a-ebd7f8e0cbb6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C3D94EB" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/074ad9c7-8247-4cf1-9055-31218fce56f9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E2785D4E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/20fc301e-5747-4fc6-9bb6-176e08c3823a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AF2C4E92" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/91cff5c1-c267-4a46-8f70-32695baad427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A87A5867" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/b4eada2f-4d40-45be-9593-2d1c4a5c8737" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99511A3C2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/ca6b80ff-2510-4104-9b4c-d43b47ce9c79" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9951A132A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/c76c6c38-5f74-40a9-bd69-91606ceaa2d9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9942A33F2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/c8934519-316a-42b8-8ebf-48476271ca84" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A16CA08" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/7354d315-173c-4b1e-84a7-7e3eea37009b" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984E9E4E5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/48fe63fe-0778-4301-b651-55b4dc8d9ce1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982CB591A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/c6fa7659-8ae6-4b12-8898-fdfb8dbe7cdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B979409BF6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/450ed264-c641-430d-80ef-a09a3eb19e24" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95170D400" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/099e8f16-feb8-4bf2-9efe-bed35e10a1ae" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94FA6B318" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/75fc28d1-b2e5-46a4-ba1b-0cc30750b6b0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94B624AF5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/27234886-9224-41e1-8866-e57279d580c7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9004946245" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/302891df-6b49-42d2-85c7-6363c8bd5967" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91A0D6022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/eafd4f25-adb8-4d66-959f-b14718219fcf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B919E451F5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/f8993ba7-576a-41b7-a2ca-afde0dd747a1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B916595A44" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/cbed0019-959f-4c25-b9af-6e15ff301e9f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914AECA19" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/0c53149d-e602-486a-9db8-509ecbaf63d3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911102F4A" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/4bef8162-ba1e-4b83-ae73-5f2966b2c39f" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901DA6BB5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/85fac617-1a9c-4ad9-a26e-849f2403171b" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6FE6325" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/9cc40e29-5c11-40b9-bc05-e423822999bd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6C4288B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/13d43a87-419b-4100-bbaf-9303309e72e0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2A19DAA" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/1af9a859-ea4e-47c7-ac35-38ae40adcf93" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E0680D61" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/82c4d460-fc09-49b2-a697-bf745b7e0de5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D3AAD9E9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/bba8ecca-21e2-4723-b609-0244d391c783" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CA07AA1C" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/6df19bbd-5632-46e4-8a0d-00681d177c42" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=**********" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d7487f47-aaa6-4bc0-ba2a-736baa429ae3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8780E828D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d9cb7814-c83b-4c4d-b73a-0da448cd99ba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84376C856" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/87a53f9d-d4e2-4b25-afb1-693faec41222" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B835E33657" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/9943a9ca-6a74-4c5f-bf41-9f2426ef7854" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B829952E1C" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/155ddb1f-48d1-4971-9852-11710ad294e6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E12B0BCC" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d724c1b8-d38f-4838-ba74-f17e0e7d0d6f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DC53E2E0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/70da7587-5a46-470e-a6a5-e7af7ad44d7f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD756D46" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/05733f86-94a0-4a2a-8ab9-e1e9d0813222" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B5D82422" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/16dc5e4c-c939-434f-9159-402af3da0627" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71F36B5A7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/853ad16e-b1f6-427b-9691-e7787d237990" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E596B85" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/a9f49aa3-e5a4-4b45-96cf-e7276765d959" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E22CA46" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/98bd8edc-5372-413b-9c56-63252304a857" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7131C1498" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/4abdaeb5-3c4b-4a59-be37-27cff95e6ba1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DAA69E18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/f5d58927-4e96-4e3a-bc4c-711abd53ff96" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D9981A85" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/52446588-20af-431d-9215-6ee4c52b97d0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5EAEF6F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/f7729e9d-b15d-4310-a3b6-112417e68770" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D55D2FD2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/755708ac-fa3d-4a15-b028-3af84a99a618" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6C61B7D" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/c554de61-a633-4fa0-a2ff-fe2d91394883" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B92FC530" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/a6dfe00d-7ec0-4832-8a5e-ce5b0ac657b8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A25B771E" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/b5833201-bede-4c8f-8193-cb4b6e283e01" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680BD78C8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d9b38078-d8ae-4856-8b0e-fbdafd72a127" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B22DA8A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/bca5b52f-b2c2-4d83-bc67-e7e50ecdd213" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B660473B6A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/602f55b0-2299-4b6c-8465-809d22317388" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65C3FFB2F" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/9478622e-e836-435e-8afc-76bc31717133" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6431A0F1D" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/8ff83b7c-5f71-433a-b6f2-391e0c4c75ea" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63E27AE62" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/5709809a-fd43-47eb-8552-deb857de6513" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63925AF58" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/6813e3c0-1d9f-41c2-b6d4-a98e5e390ac3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B638A6C426" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/5e29f6d6-1d23-46d6-9e20-c9293b6faca8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B628B5B75B" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/1a89e72a-feed-408b-bfb0-76edc4814307" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61880FCD7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/e2692140-f7cd-4be2-b8b0-0c8f326cf9c3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE6A7270" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/3c1c823a-ef1f-4057-a358-bb4be9f80776" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CABBE533" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/e60bab1d-7713-4552-941a-4a71943da39b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C8F6A4A9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/651d32b1-d5da-423d-9a10-3d1d7151068f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3BCF658" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/2d3998c8-4778-4083-90c9-fe6e20b2d3ad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3DEC4CB" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/5b1ffdab-2849-4a16-85ea-ed1a55a50140" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AFC06137" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/67f43506-7780-4fcd-95a3-32cd9a340aeb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595B23A99" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/cc49b4b6-4877-49f9-a19b-3be2a2d2b444" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59591260F" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/b98ac551-8286-4f48-a7df-7b0cdd98cf83" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B591A128CF" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/99fdbd3a-1904-4329-a2b1-48dc1480ed2e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59171A5A4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/318ae1db-a1fe-4fe6-8f0a-5c7a38759703" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56B441F3F" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/8201e0b1-4139-4993-ac67-bdea2bdfa4d9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B547BE7A81" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d64c0064-a11f-432f-a8cb-f0a708329d2d" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D7667BE" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d27700f9-fe39-4fe7-ada4-e72662e85ea5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BE44CC82" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/4a4e144e-fa25-45e0-8e43-6f1c74b5b106" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B26679CB" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/3cbbd1fc-5cd0-459d-affd-cf8acd4169d6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ABCE0451" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/61f1b52a-e2f4-4e93-b835-6a4d11d5917a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47B16B9DE" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/e430dabc-7c89-467c-8b97-bed65dba164d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4497EA7EA" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/03b6b02e-3267-489f-bab4-91727bcffa03" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4395597B9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/65caca0a-6c10-4966-9ff4-a16f8d198534" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43059FC59" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/551fd48f-61b9-4c90-935b-b9b64172c127" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B423C1AFC1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/355824d5-00fb-4d4f-a604-302a7f36d272" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4204C88E9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/c3a2ee2a-5a78-49e9-9a58-5de5d65bd1d0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3674FB7AA" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/ccb3920a-34bf-4b64-8370-921979cfc016" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34018E307" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/854f37d5-f54c-4052-90ea-0af57929d11f" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34018E307" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/854f37d5-f54c-4052-90ea-0af57929d11f" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B355C974F0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/f7352466-9ad2-4c04-a0eb-79057270300f" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34E8B214F" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/30e162d5-e20f-43fe-8f62-7bfa6d43f6e2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34B3F2972" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/9b3d3f9f-d11c-435c-a99f-67cbad8b611c" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B317137210" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/1a656a0b-65f6-436d-9217-5fd7b63c8d06" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3090369E4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/3390e974-d05e-46a1-b7ea-39360629956d" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B309F57051" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d2f39f3a-9486-4ea9-99b6-6f86e9b77e82" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BC45A13E" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/6f5ed438-8b82-44e3-bf25-8f9d620bb3ae" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD690E31FB" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/cc9a952a-51cf-4588-ba27-c7a20c7b7015" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD695FC6E5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/e3ee7366-2d96-48f0-823e-ad4b4e38651d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD697E064E" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/6ff41691-403f-4eb9-b0cb-be8546de4ab8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD50D6D3CD" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/587e5f68-b16f-4d12-b43f-dca44fbcc5d0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD31108C31" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/482d7539-c042-4b03-b96a-a15d534e21fc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3102809A" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/136829d7-87d0-478e-a7ca-2d1329848ba8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD21C2EA9E" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/a00e68e6-bbf2-432c-9100-6ce9afd2bc22" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD20A1C122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/24071a33-9b98-452c-9446-846fada3499d" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD21FEB05F" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/ee5326de-127d-4ffb-89f6-31bbf713bdba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1E203A2D" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/090b07fb-4306-4aee-b116-98ef39f13a56" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD02697DCE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d7d1ba2b-8ec2-4df6-b4b8-5ff133286bc2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEC824AA6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/5051417f-eca2-4efb-b29a-1591937b14a9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEC5A7CFA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d76dfa5e-3933-460d-8a2e-25adc9d5ce09" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEC6767CE" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/4b2cef6d-34c9-43e2-9798-fd5e5973ed6a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC38A98A30" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/69d451b6-6615-4f78-a686-36ec0f4171c2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC237708C2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/b929f83b-6cd6-4268-84d2-2dba60c3b6ae" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1E85404A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/e4614efa-7585-4324-b5fb-924ec697e05a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F092D80" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d8a059b1-13a5-4cee-bda4-63092498dff3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1620280E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/9cfb0af8-78f4-41eb-85be-d68fc63c1794" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC12FAF0AD" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d9c2d5e3-cfc9-4809-9271-8e98a238dc48" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE304131A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/efcea4ab-63d0-43eb-9b89-07ab5928cf91" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE495A92C" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/cb81c71d-6705-48d0-baf3-f0991c9a3c3b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCDA0DCF9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/4f0ce925-8c1a-4bd8-b56f-669a93041106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1BBBF50" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/cc5389b7-8dc6-4e10-9312-006cdcce7bca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB7CB1113" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/bf1c3b58-b669-4338-8bf0-f7c2230a8bbb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3554AFD" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/2ffdf218-b48f-477d-9fbc-b374a39a210a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1C1ECFA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/62140fa5-4538-4af9-8553-a1e3e66d938e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E1C5695" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/2d3354eb-6b1d-4c9b-82b5-1af203348a36" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D711F6F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/f20cb817-303d-44f5-9c3b-f08d0483c21d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D5FA934" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/34744592-b525-4992-8850-2d7e111f08e4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D4493E3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/a017337b-f1c6-46df-a865-31856974f1d0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D76E41F" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/180835c9-ae9f-45cc-ab2d-95d22a998303" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D023F69" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/1bfaee31-d0b7-4ca5-a7f3-9f2a4dd977f8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CEBB657" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/36cbee51-3d30-4e3f-b4aa-783787cfcf03" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CF5EAD4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/59963db0-766b-42c4-8f69-22c621c0f6d8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A8C4DEC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/9789d166-9cf5-471a-8630-9e429a195433" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0926EB3F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/8a6b41ea-1f11-4755-9940-0d4c1678bf1f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE87888D5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/44b1d07c-b310-41d6-bede-41bb3368dad5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE91EE9B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/9a183cda-88dd-4803-b9f1-accd8ff42408" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD1C0A240" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/e008d3d1-7bf2-47a1-9caf-9c60d78b8246" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5A19698" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/356c8087-6b0d-45e3-952d-583c920785b8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB96B157C" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/cbfa5752-ecea-446c-b9dc-031b0faf1872" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB53AC714" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/199437d9-4480-468d-9c9d-c717d80356f0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB327F66F" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/2431afc9-fbe6-4aeb-8343-4d72dda3683e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA274838" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/c7de70c6-270c-4b3f-9b79-0022ce1cdc08" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9489BEF" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/0e767ccb-5bb6-486a-8977-f3f6455539bb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3E7FB81" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/168caff7-c71a-476b-a3cf-460527e78d1d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EE78D0F" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/9d7adf70-8635-4387-9b72-16eb89f87a58" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EBD2D8E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/0707115f-90e9-4d9a-84dd-04039000b2d3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA641DA84E" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/5ff9407b-3b1d-47e9-a165-7a9a0937de20" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52FF953B" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/813530a3-e1a3-4343-9477-a245df20edd3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4DCF752D" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/df1374a9-b494-4740-a786-a79876d9bd2c" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49F1973E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d6ca0c01-6abd-4a7c-a631-865e18106dca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E63B897" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/6c9f17e4-0bcd-4f34-a76a-ebd7f8e0cbb6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C3D94EB" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/074ad9c7-8247-4cf1-9055-31218fce56f9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E2785D4E" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/20fc301e-5747-4fc6-9bb6-176e08c3823a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AF2C4E92" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/91cff5c1-c267-4a46-8f70-32695baad427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A87A5867" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/b4eada2f-4d40-45be-9593-2d1c4a5c8737" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99511A3C2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/ca6b80ff-2510-4104-9b4c-d43b47ce9c79" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9951A132A" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/c76c6c38-5f74-40a9-bd69-91606ceaa2d9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9942A33F2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/c8934519-316a-42b8-8ebf-48476271ca84" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A16CA08" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/7354d315-173c-4b1e-84a7-7e3eea37009b" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984E9E4E5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/48fe63fe-0778-4301-b651-55b4dc8d9ce1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982CB591A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/c6fa7659-8ae6-4b12-8898-fdfb8dbe7cdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B979409BF6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/450ed264-c641-430d-80ef-a09a3eb19e24" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95170D400" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/099e8f16-feb8-4bf2-9efe-bed35e10a1ae" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94FA6B318" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/75fc28d1-b2e5-46a4-ba1b-0cc30750b6b0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94B624AF5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/27234886-9224-41e1-8866-e57279d580c7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9004946245" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/302891df-6b49-42d2-85c7-6363c8bd5967" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91A0D6022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/eafd4f25-adb8-4d66-959f-b14718219fcf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B919E451F5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/f8993ba7-576a-41b7-a2ca-afde0dd747a1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B916595A44" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/cbed0019-959f-4c25-b9af-6e15ff301e9f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914AECA19" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/0c53149d-e602-486a-9db8-509ecbaf63d3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911102F4A" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/4bef8162-ba1e-4b83-ae73-5f2966b2c39f" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901DA6BB5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/85fac617-1a9c-4ad9-a26e-849f2403171b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6FE6325" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/9cc40e29-5c11-40b9-bc05-e423822999bd" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6C4288B" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/13d43a87-419b-4100-bbaf-9303309e72e0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2A19DAA" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/1af9a859-ea4e-47c7-ac35-38ae40adcf93" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E0680D61" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/82c4d460-fc09-49b2-a697-bf745b7e0de5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D3AAD9E9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/bba8ecca-21e2-4723-b609-0244d391c783" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CA07AA1C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/6df19bbd-5632-46e4-8a0d-00681d177c42" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=**********" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d7487f47-aaa6-4bc0-ba2a-736baa429ae3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8780E828D" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d9cb7814-c83b-4c4d-b73a-0da448cd99ba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84376C856" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/87a53f9d-d4e2-4b25-afb1-693faec41222" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B835E33657" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/9943a9ca-6a74-4c5f-bf41-9f2426ef7854" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B829952E1C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/155ddb1f-48d1-4971-9852-11710ad294e6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E12B0BCC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d724c1b8-d38f-4838-ba74-f17e0e7d0d6f" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DC53E2E0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/70da7587-5a46-470e-a6a5-e7af7ad44d7f" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD756D46" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/05733f86-94a0-4a2a-8ab9-e1e9d0813222" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B5D82422" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/16dc5e4c-c939-434f-9159-402af3da0627" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71F36B5A7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/853ad16e-b1f6-427b-9691-e7787d237990" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E596B85" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/a9f49aa3-e5a4-4b45-96cf-e7276765d959" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E22CA46" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/98bd8edc-5372-413b-9c56-63252304a857" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7131C1498" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/4abdaeb5-3c4b-4a59-be37-27cff95e6ba1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DAA69E18" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/f5d58927-4e96-4e3a-bc4c-711abd53ff96" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D9981A85" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/52446588-20af-431d-9215-6ee4c52b97d0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5EAEF6F" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/f7729e9d-b15d-4310-a3b6-112417e68770" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D55D2FD2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/755708ac-fa3d-4a15-b028-3af84a99a618" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6C61B7D" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/c554de61-a633-4fa0-a2ff-fe2d91394883" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B92FC530" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/a6dfe00d-7ec0-4832-8a5e-ce5b0ac657b8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A25B771E" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/b5833201-bede-4c8f-8193-cb4b6e283e01" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680BD78C8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d9b38078-d8ae-4856-8b0e-fbdafd72a127" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B22DA8A" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/bca5b52f-b2c2-4d83-bc67-e7e50ecdd213" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B660473B6A" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/602f55b0-2299-4b6c-8465-809d22317388" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65C3FFB2F" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/9478622e-e836-435e-8afc-76bc31717133" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6431A0F1D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/8ff83b7c-5f71-433a-b6f2-391e0c4c75ea" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63E27AE62" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/5709809a-fd43-47eb-8552-deb857de6513" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63925AF58" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/6813e3c0-1d9f-41c2-b6d4-a98e5e390ac3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B638A6C426" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/5e29f6d6-1d23-46d6-9e20-c9293b6faca8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B628B5B75B" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/1a89e72a-feed-408b-bfb0-76edc4814307" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61880FCD7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/e2692140-f7cd-4be2-b8b0-0c8f326cf9c3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE6A7270" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/3c1c823a-ef1f-4057-a358-bb4be9f80776" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CABBE533" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/e60bab1d-7713-4552-941a-4a71943da39b" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C8F6A4A9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/651d32b1-d5da-423d-9a10-3d1d7151068f" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3BCF658" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/2d3998c8-4778-4083-90c9-fe6e20b2d3ad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3DEC4CB" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/5b1ffdab-2849-4a16-85ea-ed1a55a50140" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AFC06137" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/67f43506-7780-4fcd-95a3-32cd9a340aeb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595B23A99" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/cc49b4b6-4877-49f9-a19b-3be2a2d2b444" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59591260F" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/b98ac551-8286-4f48-a7df-7b0cdd98cf83" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B591A128CF" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/99fdbd3a-1904-4329-a2b1-48dc1480ed2e" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59171A5A4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/318ae1db-a1fe-4fe6-8f0a-5c7a38759703" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56B441F3F" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/8201e0b1-4139-4993-ac67-bdea2bdfa4d9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B547BE7A81" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d64c0064-a11f-432f-a8cb-f0a708329d2d" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D7667BE" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d27700f9-fe39-4fe7-ada4-e72662e85ea5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BE44CC82" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/4a4e144e-fa25-45e0-8e43-6f1c74b5b106" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B26679CB" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/3cbbd1fc-5cd0-459d-affd-cf8acd4169d6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ABCE0451" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/61f1b52a-e2f4-4e93-b835-6a4d11d5917a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47B16B9DE" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/e430dabc-7c89-467c-8b97-bed65dba164d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4497EA7EA" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/03b6b02e-3267-489f-bab4-91727bcffa03" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4395597B9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/65caca0a-6c10-4966-9ff4-a16f8d198534" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43059FC59" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/551fd48f-61b9-4c90-935b-b9b64172c127" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B423C1AFC1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/355824d5-00fb-4d4f-a604-302a7f36d272" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4204C88E9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/c3a2ee2a-5a78-49e9-9a58-5de5d65bd1d0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3674FB7AA" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/ccb3920a-34bf-4b64-8370-921979cfc016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34018E307" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/854f37d5-f54c-4052-90ea-0af57929d11f" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34018E307" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/854f37d5-f54c-4052-90ea-0af57929d11f" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B355C974F0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/f7352466-9ad2-4c04-a0eb-79057270300f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34E8B214F" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/30e162d5-e20f-43fe-8f62-7bfa6d43f6e2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34B3F2972" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/9b3d3f9f-d11c-435c-a99f-67cbad8b611c" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B317137210" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/1a656a0b-65f6-436d-9217-5fd7b63c8d06" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3090369E4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/3390e974-d05e-46a1-b7ea-39360629956d" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B309F57051" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/d2f39f3a-9486-4ea9-99b6-6f86e9b77e82" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BC45A13E" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC83000C/amministrazione-trasparente/atti-amministrazioni-enti/6f5ed438-8b82-44e3-bf25-8f9d620bb3ae" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F136"/>
+  <dimension ref="A1:F151"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>5791</v>
+        <v>8033</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-        <v>7</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>5784</v>
+        <v>8031</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>11</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B4">
-        <v>5753</v>
+        <v>8028</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
-        <v>5532</v>
+        <v>7771</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6">
-        <v>5476</v>
+        <v>7587</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="E6" s="2" t="s">
-        <v>9</v>
+      <c r="E6" t="s">
+        <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>5474</v>
+        <v>7449</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B8">
-        <v>5338</v>
+        <v>7447</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9">
-        <v>5293</v>
+        <v>7304</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10">
+        <v>7292</v>
+      </c>
+      <c r="C10" t="s">
         <v>28</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>4335</v>
+        <v>7254</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12">
+        <v>7250</v>
+      </c>
+      <c r="C12" t="s">
         <v>33</v>
       </c>
-      <c r="B12">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13">
+        <v>6901</v>
+      </c>
+      <c r="C13" t="s">
         <v>36</v>
       </c>
-      <c r="B13">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14">
+        <v>6654</v>
+      </c>
+      <c r="C14" t="s">
         <v>39</v>
       </c>
-      <c r="B14">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15">
+        <v>6651</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
         <v>42</v>
       </c>
-      <c r="B15">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16">
+        <v>6649</v>
+      </c>
+      <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B17">
-        <v>4116</v>
+        <v>5791</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>46</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B18">
-        <v>4062</v>
+        <v>5784</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>47</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B19">
-        <v>3910</v>
+        <v>5753</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20">
+        <v>5532</v>
+      </c>
+      <c r="C20" t="s">
         <v>52</v>
       </c>
-      <c r="B20">
-[...4 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B21">
-        <v>3904</v>
+        <v>5476</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B22">
-        <v>3582</v>
+        <v>5474</v>
       </c>
       <c r="C22" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="D22" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>58</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23">
+        <v>5338</v>
+      </c>
+      <c r="C23" t="s">
+        <v>60</v>
+      </c>
+      <c r="D23" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>62</v>
+      </c>
+      <c r="B24">
+        <v>5293</v>
+      </c>
+      <c r="C24" t="s">
+        <v>63</v>
+      </c>
+      <c r="D24" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B25">
-        <v>3365</v>
+        <v>4620</v>
       </c>
       <c r="C25" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B26">
+        <v>4335</v>
+      </c>
+      <c r="C26" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>70</v>
+      </c>
+      <c r="B27">
+        <v>4367</v>
+      </c>
+      <c r="C27" t="s">
+        <v>71</v>
+      </c>
+      <c r="D27" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B28">
+        <v>4343</v>
+      </c>
+      <c r="C28" t="s">
+        <v>74</v>
+      </c>
+      <c r="D28" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>76</v>
+      </c>
+      <c r="B29">
+        <v>4275</v>
+      </c>
+      <c r="C29" t="s">
+        <v>77</v>
+      </c>
+      <c r="D29" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B30">
-        <v>2471</v>
+        <v>4172</v>
       </c>
       <c r="C30" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>80</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B31">
-        <v>2359</v>
+        <v>4126</v>
       </c>
       <c r="C31" t="s">
-        <v>7</v>
+        <v>82</v>
       </c>
       <c r="D31" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>83</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B32">
-        <v>2336</v>
+        <v>4116</v>
       </c>
       <c r="C32" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D32" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B33">
-        <v>2245</v>
+        <v>4062</v>
       </c>
       <c r="C33" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="D33" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B34">
-        <v>2102</v>
+        <v>3910</v>
       </c>
       <c r="C34" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D34" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B35">
-        <v>2067</v>
+        <v>3908</v>
       </c>
       <c r="C35" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>89</v>
+      </c>
+      <c r="B36">
+        <v>3904</v>
+      </c>
+      <c r="C36" t="s">
+        <v>94</v>
+      </c>
+      <c r="D36" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B37">
-        <v>1956</v>
+        <v>3582</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>97</v>
+      </c>
+      <c r="E37" t="s">
+        <v>18</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>98</v>
+      </c>
+      <c r="B38">
+        <v>3399</v>
+      </c>
+      <c r="C38" t="s">
+        <v>99</v>
+      </c>
+      <c r="D38" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B39">
-        <v>1912</v>
+        <v>3367</v>
       </c>
       <c r="C39" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="D39" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="B40">
-        <v>1888</v>
+        <v>3365</v>
       </c>
       <c r="C40" t="s">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="D40" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>105</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B41">
-        <v>1488</v>
+        <v>3255</v>
       </c>
       <c r="C41" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D41" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42">
-        <v>1485</v>
+        <v>3050</v>
       </c>
       <c r="C42" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>112</v>
+      </c>
+      <c r="B43">
+        <v>2837</v>
+      </c>
+      <c r="C43" t="s">
+        <v>113</v>
+      </c>
+      <c r="D43" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44">
+        <v>2532</v>
+      </c>
+      <c r="C44" t="s">
+        <v>116</v>
+      </c>
+      <c r="D44" t="s">
         <v>117</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B45">
-        <v>1156</v>
+        <v>2471</v>
       </c>
       <c r="C45" t="s">
+        <v>119</v>
+      </c>
+      <c r="D45" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46">
+        <v>2359</v>
+      </c>
+      <c r="C46" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" t="s">
         <v>122</v>
       </c>
-      <c r="B46">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E46" t="s">
+        <v>18</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B47">
+        <v>2336</v>
+      </c>
+      <c r="C47" t="s">
+        <v>124</v>
+      </c>
+      <c r="D47" t="s">
         <v>125</v>
-      </c>
-[...7 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>126</v>
+      </c>
+      <c r="B48">
+        <v>2245</v>
+      </c>
+      <c r="C48" t="s">
+        <v>127</v>
+      </c>
+      <c r="D48" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B49">
+        <v>2102</v>
+      </c>
+      <c r="C49" t="s">
+        <v>130</v>
+      </c>
+      <c r="D49" t="s">
         <v>131</v>
-      </c>
-[...7 lines deleted...]
-        <v>133</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>132</v>
+      </c>
+      <c r="B50">
+        <v>2067</v>
+      </c>
+      <c r="C50" t="s">
+        <v>133</v>
+      </c>
+      <c r="D50" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="B51">
-        <v>9736</v>
+        <v>2055</v>
       </c>
       <c r="C51" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D51" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B52">
-        <v>9640</v>
+        <v>1956</v>
       </c>
       <c r="C52" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="D52" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
+        <v>137</v>
+      </c>
+      <c r="B53">
+        <v>1951</v>
+      </c>
+      <c r="C53" t="s">
         <v>140</v>
       </c>
-      <c r="B53">
-[...4 lines deleted...]
-      </c>
       <c r="D53" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="B54">
-        <v>9578</v>
+        <v>1912</v>
       </c>
       <c r="C54" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D54" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B55">
-        <v>9528</v>
+        <v>1888</v>
       </c>
       <c r="C55" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="D55" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>145</v>
+      </c>
+      <c r="E55" t="s">
+        <v>18</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="B56">
-        <v>9496</v>
+        <v>1488</v>
       </c>
       <c r="C56" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="D56" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="B57">
-        <v>9493</v>
+        <v>1485</v>
       </c>
       <c r="C57" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="D57" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B58">
-        <v>9411</v>
+        <v>1328</v>
       </c>
       <c r="C58" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="D58" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="B59">
-        <v>9039</v>
+        <v>1163</v>
       </c>
       <c r="C59" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="D59" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="B60">
-        <v>9028</v>
+        <v>1156</v>
       </c>
       <c r="C60" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="D60" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B61">
-        <v>9004</v>
+        <v>1096</v>
       </c>
       <c r="C61" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D61" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B62">
-        <v>9004</v>
+        <v>994</v>
       </c>
       <c r="C62" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="D62" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B63">
-        <v>8540</v>
+        <v>530</v>
       </c>
       <c r="C63" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="D63" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
+        <v>168</v>
+      </c>
+      <c r="B64">
+        <v>51</v>
+      </c>
+      <c r="C64" t="s">
+        <v>169</v>
+      </c>
+      <c r="D64" t="s">
         <v>170</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B65">
-        <v>8516</v>
+        <v>9795</v>
       </c>
       <c r="C65" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="D65" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
+        <v>174</v>
+      </c>
+      <c r="B66">
+        <v>9736</v>
+      </c>
+      <c r="C66" t="s">
         <v>175</v>
       </c>
-      <c r="B66">
-[...4 lines deleted...]
-      </c>
       <c r="D66" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B67">
-        <v>8473</v>
+        <v>9640</v>
       </c>
       <c r="C67" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="D67" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="B68">
-        <v>8337</v>
+        <v>9638</v>
       </c>
       <c r="C68" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D68" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B69">
-        <v>8230</v>
+        <v>9578</v>
       </c>
       <c r="C69" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="D69" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
+        <v>185</v>
+      </c>
+      <c r="B70">
+        <v>9528</v>
+      </c>
+      <c r="C70" t="s">
         <v>186</v>
       </c>
-      <c r="B70">
-[...4 lines deleted...]
-      </c>
       <c r="D70" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B71">
-        <v>7972</v>
+        <v>9496</v>
       </c>
       <c r="C71" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="D71" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
+        <v>188</v>
+      </c>
+      <c r="B72">
+        <v>9493</v>
+      </c>
+      <c r="C72" t="s">
         <v>191</v>
       </c>
-      <c r="B72">
-[...4 lines deleted...]
-      </c>
       <c r="D72" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B73">
-        <v>7867</v>
+        <v>9411</v>
       </c>
       <c r="C73" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D73" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B74">
-        <v>7760</v>
+        <v>9039</v>
       </c>
       <c r="C74" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="D74" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B75">
-        <v>7083</v>
+        <v>9028</v>
       </c>
       <c r="C75" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="D75" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="B76">
-        <v>6807</v>
+        <v>9004</v>
       </c>
       <c r="C76" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="D76" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B77">
-        <v>619</v>
+        <v>9004</v>
       </c>
       <c r="C77" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="D77" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B78">
-        <v>6077</v>
+        <v>8540</v>
       </c>
       <c r="C78" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="D78" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="B79">
-        <v>5935</v>
+        <v>8539</v>
       </c>
       <c r="C79" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="D79" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="B80">
-        <v>5252</v>
+        <v>8516</v>
       </c>
       <c r="C80" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D80" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="B81">
-        <v>5245</v>
+        <v>8498</v>
       </c>
       <c r="C81" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D81" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="B82">
-        <v>5128</v>
+        <v>8473</v>
       </c>
       <c r="C82" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="D82" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="B83">
-        <v>5097</v>
+        <v>8337</v>
       </c>
       <c r="C83" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="D83" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="B84">
-        <v>3942</v>
+        <v>8230</v>
       </c>
       <c r="C84" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="D84" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="B85">
-        <v>3940</v>
+        <v>8228</v>
       </c>
       <c r="C85" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="D85" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>228</v>
+      </c>
+      <c r="B86">
+        <v>7972</v>
+      </c>
+      <c r="C86" t="s">
         <v>229</v>
       </c>
-      <c r="B86">
-[...4 lines deleted...]
-      </c>
       <c r="D86" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="B87">
-        <v>3708</v>
+        <v>7961</v>
       </c>
       <c r="C87" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="D87" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="B88">
-        <v>3249</v>
+        <v>7867</v>
       </c>
       <c r="C88" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="D88" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="B89">
-        <v>3239</v>
+        <v>7760</v>
       </c>
       <c r="C89" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="D89" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B90">
-        <v>3222</v>
+        <v>7083</v>
       </c>
       <c r="C90" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D90" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
+        <v>242</v>
+      </c>
+      <c r="B91">
+        <v>6807</v>
+      </c>
+      <c r="C91" t="s">
+        <v>243</v>
+      </c>
+      <c r="D91" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>248</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B92">
-        <v>3099</v>
+        <v>619</v>
       </c>
       <c r="C92" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="D92" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B93">
-        <v>2987</v>
+        <v>6077</v>
       </c>
       <c r="C93" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="D93" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B94">
-        <v>2685</v>
+        <v>5935</v>
       </c>
       <c r="C94" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="D94" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="B95">
-        <v>2548</v>
+        <v>5252</v>
       </c>
       <c r="C95" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D95" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B96">
-        <v>2480</v>
+        <v>5245</v>
       </c>
       <c r="C96" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="D96" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B97">
-        <v>2311</v>
+        <v>5128</v>
       </c>
       <c r="C97" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="D97" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B98">
-        <v>2273</v>
+        <v>5097</v>
       </c>
       <c r="C98" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="D98" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B99">
-        <v>2030</v>
+        <v>3942</v>
       </c>
       <c r="C99" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="D99" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>266</v>
+      </c>
+      <c r="B100">
+        <v>3940</v>
+      </c>
+      <c r="C100" t="s">
+        <v>269</v>
+      </c>
+      <c r="D100" t="s">
         <v>270</v>
-      </c>
-[...7 lines deleted...]
-        <v>274</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="B101">
-        <v>1966</v>
+        <v>3936</v>
       </c>
       <c r="C101" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="D101" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>273</v>
+      </c>
+      <c r="B102">
+        <v>3708</v>
+      </c>
+      <c r="C102" t="s">
+        <v>274</v>
+      </c>
+      <c r="D102" t="s">
         <v>275</v>
-      </c>
-[...7 lines deleted...]
-        <v>279</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B103">
-        <v>1811</v>
+        <v>3249</v>
       </c>
       <c r="C103" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="D103" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="B104">
-        <v>1722</v>
+        <v>3239</v>
       </c>
       <c r="C104" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="D104" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="B105">
-        <v>1169</v>
+        <v>3222</v>
       </c>
       <c r="C105" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="D105" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="B106">
-        <v>1136</v>
+        <v>3217</v>
       </c>
       <c r="C106" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="D106" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B107">
-        <v>1124</v>
+        <v>3099</v>
       </c>
       <c r="C107" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="D107" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="B108">
-        <v>1075</v>
+        <v>2987</v>
       </c>
       <c r="C108" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="D108" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
+        <v>292</v>
+      </c>
+      <c r="B109">
+        <v>2685</v>
+      </c>
+      <c r="C109" t="s">
+        <v>293</v>
+      </c>
+      <c r="D109" t="s">
         <v>294</v>
-      </c>
-[...7 lines deleted...]
-        <v>298</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B110">
-        <v>830</v>
+        <v>2548</v>
       </c>
       <c r="C110" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="D110" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="B111">
-        <v>801</v>
+        <v>2480</v>
       </c>
       <c r="C111" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="D111" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
+        <v>301</v>
+      </c>
+      <c r="B112">
+        <v>2311</v>
+      </c>
+      <c r="C112" t="s">
         <v>302</v>
       </c>
-      <c r="B112">
-[...4 lines deleted...]
-      </c>
       <c r="D112" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B113">
-        <v>773</v>
+        <v>2273</v>
       </c>
       <c r="C113" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="D113" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>307</v>
       </c>
       <c r="B114">
-        <v>768</v>
+        <v>2030</v>
       </c>
       <c r="C114" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D114" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B115">
-        <v>481</v>
+        <v>2014</v>
       </c>
       <c r="C115" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="D115" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B116">
-        <v>277</v>
+        <v>1966</v>
       </c>
       <c r="C116" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="D116" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="B117">
-        <v>150</v>
+        <v>1961</v>
       </c>
       <c r="C117" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="D117" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B118">
-        <v>7467</v>
+        <v>1811</v>
       </c>
       <c r="C118" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="D118" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B119">
-        <v>7379</v>
+        <v>1722</v>
       </c>
       <c r="C119" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="D119" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B120">
-        <v>7325</v>
+        <v>1169</v>
       </c>
       <c r="C120" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="D120" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B121">
-        <v>7034</v>
+        <v>1136</v>
       </c>
       <c r="C121" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="D121" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="B122">
-        <v>6646</v>
+        <v>1124</v>
       </c>
       <c r="C122" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="D122" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B123">
-        <v>6550</v>
+        <v>1075</v>
       </c>
       <c r="C123" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="D123" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="B124">
-        <v>6452</v>
+        <v>1073</v>
       </c>
       <c r="C124" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="D124" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="B125">
-        <v>6382</v>
+        <v>830</v>
       </c>
       <c r="C125" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="D125" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B126">
-        <v>6361</v>
+        <v>801</v>
       </c>
       <c r="C126" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="D126" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="B127">
-        <v>5668</v>
+        <v>797</v>
       </c>
       <c r="C127" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="D127" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="B128">
-        <v>5614</v>
+        <v>773</v>
       </c>
       <c r="C128" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="D128" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="B129">
-        <v>5614</v>
+        <v>768</v>
       </c>
       <c r="C129" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="D129" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="B130">
-        <v>5577</v>
+        <v>481</v>
       </c>
       <c r="C130" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="D130" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="B131">
-        <v>5447</v>
+        <v>277</v>
       </c>
       <c r="C131" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="D131" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="B132">
-        <v>5435</v>
+        <v>150</v>
       </c>
       <c r="C132" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="D132" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B133">
-        <v>5022</v>
+        <v>7467</v>
       </c>
       <c r="C133" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="D133" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="B134">
-        <v>4915</v>
+        <v>7379</v>
       </c>
       <c r="C134" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="D134" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="B135">
-        <v>4882</v>
+        <v>7325</v>
       </c>
       <c r="C135" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="D135" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
+        <v>367</v>
+      </c>
+      <c r="B136">
+        <v>7034</v>
+      </c>
+      <c r="C136" t="s">
+        <v>368</v>
+      </c>
+      <c r="D136" t="s">
+        <v>369</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>370</v>
+      </c>
+      <c r="B137">
+        <v>6646</v>
+      </c>
+      <c r="C137" t="s">
+        <v>371</v>
+      </c>
+      <c r="D137" t="s">
         <v>372</v>
       </c>
-      <c r="B136">
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>373</v>
+      </c>
+      <c r="B138">
+        <v>6550</v>
+      </c>
+      <c r="C138" t="s">
+        <v>374</v>
+      </c>
+      <c r="D138" t="s">
+        <v>375</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>376</v>
+      </c>
+      <c r="B139">
+        <v>6452</v>
+      </c>
+      <c r="C139" t="s">
+        <v>377</v>
+      </c>
+      <c r="D139" t="s">
+        <v>378</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>379</v>
+      </c>
+      <c r="B140">
+        <v>6382</v>
+      </c>
+      <c r="C140" t="s">
+        <v>380</v>
+      </c>
+      <c r="D140" t="s">
+        <v>381</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>382</v>
+      </c>
+      <c r="B141">
+        <v>6361</v>
+      </c>
+      <c r="C141" t="s">
+        <v>383</v>
+      </c>
+      <c r="D141" t="s">
+        <v>384</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>385</v>
+      </c>
+      <c r="B142">
+        <v>5668</v>
+      </c>
+      <c r="C142" t="s">
+        <v>386</v>
+      </c>
+      <c r="D142" t="s">
+        <v>387</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>388</v>
+      </c>
+      <c r="B143">
+        <v>5614</v>
+      </c>
+      <c r="C143" t="s">
+        <v>389</v>
+      </c>
+      <c r="D143" t="s">
+        <v>390</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>388</v>
+      </c>
+      <c r="B144">
+        <v>5614</v>
+      </c>
+      <c r="C144" t="s">
+        <v>389</v>
+      </c>
+      <c r="D144" t="s">
+        <v>390</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>391</v>
+      </c>
+      <c r="B145">
+        <v>5577</v>
+      </c>
+      <c r="C145" t="s">
+        <v>392</v>
+      </c>
+      <c r="D145" t="s">
+        <v>393</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>394</v>
+      </c>
+      <c r="B146">
+        <v>5447</v>
+      </c>
+      <c r="C146" t="s">
+        <v>395</v>
+      </c>
+      <c r="D146" t="s">
+        <v>396</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>397</v>
+      </c>
+      <c r="B147">
+        <v>5435</v>
+      </c>
+      <c r="C147" t="s">
+        <v>398</v>
+      </c>
+      <c r="D147" t="s">
+        <v>399</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>400</v>
+      </c>
+      <c r="B148">
+        <v>5022</v>
+      </c>
+      <c r="C148" t="s">
+        <v>401</v>
+      </c>
+      <c r="D148" t="s">
+        <v>402</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>403</v>
+      </c>
+      <c r="B149">
+        <v>4915</v>
+      </c>
+      <c r="C149" t="s">
+        <v>404</v>
+      </c>
+      <c r="D149" t="s">
+        <v>405</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>406</v>
+      </c>
+      <c r="B150">
+        <v>4882</v>
+      </c>
+      <c r="C150" t="s">
+        <v>407</v>
+      </c>
+      <c r="D150" t="s">
+        <v>408</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>409</v>
+      </c>
+      <c r="B151">
         <v>4410</v>
       </c>
-      <c r="C136" t="s">
-[...8 lines deleted...]
-      <c r="F136" s="2" t="s">
+      <c r="C151" t="s">
+        <v>410</v>
+      </c>
+      <c r="D151" t="s">
+        <v>411</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="F2" r:id="rId1"/>
-[...28 lines deleted...]
-    <hyperlink ref="E18" r:id="rId30"/>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
     <hyperlink ref="F18" r:id="rId31"/>
     <hyperlink ref="E19" r:id="rId32"/>
     <hyperlink ref="F19" r:id="rId33"/>
     <hyperlink ref="E20" r:id="rId34"/>
     <hyperlink ref="F20" r:id="rId35"/>
     <hyperlink ref="E21" r:id="rId36"/>
     <hyperlink ref="F21" r:id="rId37"/>
-    <hyperlink ref="F22" r:id="rId38"/>
-[...14 lines deleted...]
-    <hyperlink ref="E30" r:id="rId53"/>
+    <hyperlink ref="E22" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="E27" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="E29" r:id="rId52"/>
+    <hyperlink ref="F29" r:id="rId53"/>
     <hyperlink ref="F30" r:id="rId54"/>
-    <hyperlink ref="F31" r:id="rId55"/>
-[...10 lines deleted...]
-    <hyperlink ref="E37" r:id="rId66"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="E32" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="E33" r:id="rId59"/>
+    <hyperlink ref="F33" r:id="rId60"/>
+    <hyperlink ref="E34" r:id="rId61"/>
+    <hyperlink ref="F34" r:id="rId62"/>
+    <hyperlink ref="E35" r:id="rId63"/>
+    <hyperlink ref="F35" r:id="rId64"/>
+    <hyperlink ref="E36" r:id="rId65"/>
+    <hyperlink ref="F36" r:id="rId66"/>
     <hyperlink ref="F37" r:id="rId67"/>
     <hyperlink ref="E38" r:id="rId68"/>
     <hyperlink ref="F38" r:id="rId69"/>
     <hyperlink ref="E39" r:id="rId70"/>
     <hyperlink ref="F39" r:id="rId71"/>
-    <hyperlink ref="F40" r:id="rId72"/>
-[...10 lines deleted...]
-    <hyperlink ref="E46" r:id="rId83"/>
+    <hyperlink ref="E40" r:id="rId72"/>
+    <hyperlink ref="F40" r:id="rId73"/>
+    <hyperlink ref="E41" r:id="rId74"/>
+    <hyperlink ref="F41" r:id="rId75"/>
+    <hyperlink ref="E42" r:id="rId76"/>
+    <hyperlink ref="F42" r:id="rId77"/>
+    <hyperlink ref="E43" r:id="rId78"/>
+    <hyperlink ref="F43" r:id="rId79"/>
+    <hyperlink ref="E44" r:id="rId80"/>
+    <hyperlink ref="F44" r:id="rId81"/>
+    <hyperlink ref="E45" r:id="rId82"/>
+    <hyperlink ref="F45" r:id="rId83"/>
     <hyperlink ref="F46" r:id="rId84"/>
     <hyperlink ref="E47" r:id="rId85"/>
     <hyperlink ref="F47" r:id="rId86"/>
     <hyperlink ref="E48" r:id="rId87"/>
     <hyperlink ref="F48" r:id="rId88"/>
     <hyperlink ref="E49" r:id="rId89"/>
     <hyperlink ref="F49" r:id="rId90"/>
     <hyperlink ref="E50" r:id="rId91"/>
     <hyperlink ref="F50" r:id="rId92"/>
     <hyperlink ref="E51" r:id="rId93"/>
     <hyperlink ref="F51" r:id="rId94"/>
     <hyperlink ref="E52" r:id="rId95"/>
     <hyperlink ref="F52" r:id="rId96"/>
     <hyperlink ref="E53" r:id="rId97"/>
     <hyperlink ref="F53" r:id="rId98"/>
     <hyperlink ref="E54" r:id="rId99"/>
     <hyperlink ref="F54" r:id="rId100"/>
-    <hyperlink ref="E55" r:id="rId101"/>
-[...162 lines deleted...]
-    <hyperlink ref="F136" r:id="rId264"/>
+    <hyperlink ref="F55" r:id="rId101"/>
+    <hyperlink ref="E56" r:id="rId102"/>
+    <hyperlink ref="F56" r:id="rId103"/>
+    <hyperlink ref="E57" r:id="rId104"/>
+    <hyperlink ref="F57" r:id="rId105"/>
+    <hyperlink ref="E58" r:id="rId106"/>
+    <hyperlink ref="F58" r:id="rId107"/>
+    <hyperlink ref="E59" r:id="rId108"/>
+    <hyperlink ref="F59" r:id="rId109"/>
+    <hyperlink ref="E60" r:id="rId110"/>
+    <hyperlink ref="F60" r:id="rId111"/>
+    <hyperlink ref="E61" r:id="rId112"/>
+    <hyperlink ref="F61" r:id="rId113"/>
+    <hyperlink ref="E62" r:id="rId114"/>
+    <hyperlink ref="F62" r:id="rId115"/>
+    <hyperlink ref="E63" r:id="rId116"/>
+    <hyperlink ref="F63" r:id="rId117"/>
+    <hyperlink ref="E64" r:id="rId118"/>
+    <hyperlink ref="F64" r:id="rId119"/>
+    <hyperlink ref="E65" r:id="rId120"/>
+    <hyperlink ref="F65" r:id="rId121"/>
+    <hyperlink ref="E66" r:id="rId122"/>
+    <hyperlink ref="F66" r:id="rId123"/>
+    <hyperlink ref="E67" r:id="rId124"/>
+    <hyperlink ref="F67" r:id="rId125"/>
+    <hyperlink ref="E68" r:id="rId126"/>
+    <hyperlink ref="F68" r:id="rId127"/>
+    <hyperlink ref="E69" r:id="rId128"/>
+    <hyperlink ref="F69" r:id="rId129"/>
+    <hyperlink ref="E70" r:id="rId130"/>
+    <hyperlink ref="F70" r:id="rId131"/>
+    <hyperlink ref="E71" r:id="rId132"/>
+    <hyperlink ref="F71" r:id="rId133"/>
+    <hyperlink ref="E72" r:id="rId134"/>
+    <hyperlink ref="F72" r:id="rId135"/>
+    <hyperlink ref="E73" r:id="rId136"/>
+    <hyperlink ref="F73" r:id="rId137"/>
+    <hyperlink ref="E74" r:id="rId138"/>
+    <hyperlink ref="F74" r:id="rId139"/>
+    <hyperlink ref="E75" r:id="rId140"/>
+    <hyperlink ref="F75" r:id="rId141"/>
+    <hyperlink ref="E76" r:id="rId142"/>
+    <hyperlink ref="F76" r:id="rId143"/>
+    <hyperlink ref="E77" r:id="rId144"/>
+    <hyperlink ref="F77" r:id="rId145"/>
+    <hyperlink ref="E78" r:id="rId146"/>
+    <hyperlink ref="F78" r:id="rId147"/>
+    <hyperlink ref="E79" r:id="rId148"/>
+    <hyperlink ref="F79" r:id="rId149"/>
+    <hyperlink ref="E80" r:id="rId150"/>
+    <hyperlink ref="F80" r:id="rId151"/>
+    <hyperlink ref="E81" r:id="rId152"/>
+    <hyperlink ref="F81" r:id="rId153"/>
+    <hyperlink ref="E82" r:id="rId154"/>
+    <hyperlink ref="F82" r:id="rId155"/>
+    <hyperlink ref="E83" r:id="rId156"/>
+    <hyperlink ref="F83" r:id="rId157"/>
+    <hyperlink ref="E84" r:id="rId158"/>
+    <hyperlink ref="F84" r:id="rId159"/>
+    <hyperlink ref="E85" r:id="rId160"/>
+    <hyperlink ref="F85" r:id="rId161"/>
+    <hyperlink ref="E86" r:id="rId162"/>
+    <hyperlink ref="F86" r:id="rId163"/>
+    <hyperlink ref="E87" r:id="rId164"/>
+    <hyperlink ref="F87" r:id="rId165"/>
+    <hyperlink ref="E88" r:id="rId166"/>
+    <hyperlink ref="F88" r:id="rId167"/>
+    <hyperlink ref="E89" r:id="rId168"/>
+    <hyperlink ref="F89" r:id="rId169"/>
+    <hyperlink ref="E90" r:id="rId170"/>
+    <hyperlink ref="F90" r:id="rId171"/>
+    <hyperlink ref="E91" r:id="rId172"/>
+    <hyperlink ref="F91" r:id="rId173"/>
+    <hyperlink ref="E92" r:id="rId174"/>
+    <hyperlink ref="F92" r:id="rId175"/>
+    <hyperlink ref="E93" r:id="rId176"/>
+    <hyperlink ref="F93" r:id="rId177"/>
+    <hyperlink ref="E94" r:id="rId178"/>
+    <hyperlink ref="F94" r:id="rId179"/>
+    <hyperlink ref="E95" r:id="rId180"/>
+    <hyperlink ref="F95" r:id="rId181"/>
+    <hyperlink ref="E96" r:id="rId182"/>
+    <hyperlink ref="F96" r:id="rId183"/>
+    <hyperlink ref="E97" r:id="rId184"/>
+    <hyperlink ref="F97" r:id="rId185"/>
+    <hyperlink ref="E98" r:id="rId186"/>
+    <hyperlink ref="F98" r:id="rId187"/>
+    <hyperlink ref="E99" r:id="rId188"/>
+    <hyperlink ref="F99" r:id="rId189"/>
+    <hyperlink ref="E100" r:id="rId190"/>
+    <hyperlink ref="F100" r:id="rId191"/>
+    <hyperlink ref="E101" r:id="rId192"/>
+    <hyperlink ref="F101" r:id="rId193"/>
+    <hyperlink ref="E102" r:id="rId194"/>
+    <hyperlink ref="F102" r:id="rId195"/>
+    <hyperlink ref="E103" r:id="rId196"/>
+    <hyperlink ref="F103" r:id="rId197"/>
+    <hyperlink ref="E104" r:id="rId198"/>
+    <hyperlink ref="F104" r:id="rId199"/>
+    <hyperlink ref="E105" r:id="rId200"/>
+    <hyperlink ref="F105" r:id="rId201"/>
+    <hyperlink ref="E106" r:id="rId202"/>
+    <hyperlink ref="F106" r:id="rId203"/>
+    <hyperlink ref="E107" r:id="rId204"/>
+    <hyperlink ref="F107" r:id="rId205"/>
+    <hyperlink ref="E108" r:id="rId206"/>
+    <hyperlink ref="F108" r:id="rId207"/>
+    <hyperlink ref="E109" r:id="rId208"/>
+    <hyperlink ref="F109" r:id="rId209"/>
+    <hyperlink ref="E110" r:id="rId210"/>
+    <hyperlink ref="F110" r:id="rId211"/>
+    <hyperlink ref="E111" r:id="rId212"/>
+    <hyperlink ref="F111" r:id="rId213"/>
+    <hyperlink ref="E112" r:id="rId214"/>
+    <hyperlink ref="F112" r:id="rId215"/>
+    <hyperlink ref="E113" r:id="rId216"/>
+    <hyperlink ref="F113" r:id="rId217"/>
+    <hyperlink ref="E114" r:id="rId218"/>
+    <hyperlink ref="F114" r:id="rId219"/>
+    <hyperlink ref="E115" r:id="rId220"/>
+    <hyperlink ref="F115" r:id="rId221"/>
+    <hyperlink ref="E116" r:id="rId222"/>
+    <hyperlink ref="F116" r:id="rId223"/>
+    <hyperlink ref="E117" r:id="rId224"/>
+    <hyperlink ref="F117" r:id="rId225"/>
+    <hyperlink ref="E118" r:id="rId226"/>
+    <hyperlink ref="F118" r:id="rId227"/>
+    <hyperlink ref="E119" r:id="rId228"/>
+    <hyperlink ref="F119" r:id="rId229"/>
+    <hyperlink ref="E120" r:id="rId230"/>
+    <hyperlink ref="F120" r:id="rId231"/>
+    <hyperlink ref="E121" r:id="rId232"/>
+    <hyperlink ref="F121" r:id="rId233"/>
+    <hyperlink ref="E122" r:id="rId234"/>
+    <hyperlink ref="F122" r:id="rId235"/>
+    <hyperlink ref="E123" r:id="rId236"/>
+    <hyperlink ref="F123" r:id="rId237"/>
+    <hyperlink ref="E124" r:id="rId238"/>
+    <hyperlink ref="F124" r:id="rId239"/>
+    <hyperlink ref="E125" r:id="rId240"/>
+    <hyperlink ref="F125" r:id="rId241"/>
+    <hyperlink ref="E126" r:id="rId242"/>
+    <hyperlink ref="F126" r:id="rId243"/>
+    <hyperlink ref="E127" r:id="rId244"/>
+    <hyperlink ref="F127" r:id="rId245"/>
+    <hyperlink ref="E128" r:id="rId246"/>
+    <hyperlink ref="F128" r:id="rId247"/>
+    <hyperlink ref="E129" r:id="rId248"/>
+    <hyperlink ref="F129" r:id="rId249"/>
+    <hyperlink ref="E130" r:id="rId250"/>
+    <hyperlink ref="F130" r:id="rId251"/>
+    <hyperlink ref="E131" r:id="rId252"/>
+    <hyperlink ref="F131" r:id="rId253"/>
+    <hyperlink ref="E132" r:id="rId254"/>
+    <hyperlink ref="F132" r:id="rId255"/>
+    <hyperlink ref="E133" r:id="rId256"/>
+    <hyperlink ref="F133" r:id="rId257"/>
+    <hyperlink ref="E134" r:id="rId258"/>
+    <hyperlink ref="F134" r:id="rId259"/>
+    <hyperlink ref="E135" r:id="rId260"/>
+    <hyperlink ref="F135" r:id="rId261"/>
+    <hyperlink ref="E136" r:id="rId262"/>
+    <hyperlink ref="F136" r:id="rId263"/>
+    <hyperlink ref="E137" r:id="rId264"/>
+    <hyperlink ref="F137" r:id="rId265"/>
+    <hyperlink ref="E138" r:id="rId266"/>
+    <hyperlink ref="F138" r:id="rId267"/>
+    <hyperlink ref="E139" r:id="rId268"/>
+    <hyperlink ref="F139" r:id="rId269"/>
+    <hyperlink ref="E140" r:id="rId270"/>
+    <hyperlink ref="F140" r:id="rId271"/>
+    <hyperlink ref="E141" r:id="rId272"/>
+    <hyperlink ref="F141" r:id="rId273"/>
+    <hyperlink ref="E142" r:id="rId274"/>
+    <hyperlink ref="F142" r:id="rId275"/>
+    <hyperlink ref="E143" r:id="rId276"/>
+    <hyperlink ref="F143" r:id="rId277"/>
+    <hyperlink ref="E144" r:id="rId278"/>
+    <hyperlink ref="F144" r:id="rId279"/>
+    <hyperlink ref="E145" r:id="rId280"/>
+    <hyperlink ref="F145" r:id="rId281"/>
+    <hyperlink ref="E146" r:id="rId282"/>
+    <hyperlink ref="F146" r:id="rId283"/>
+    <hyperlink ref="E147" r:id="rId284"/>
+    <hyperlink ref="F147" r:id="rId285"/>
+    <hyperlink ref="E148" r:id="rId286"/>
+    <hyperlink ref="F148" r:id="rId287"/>
+    <hyperlink ref="E149" r:id="rId288"/>
+    <hyperlink ref="F149" r:id="rId289"/>
+    <hyperlink ref="E150" r:id="rId290"/>
+    <hyperlink ref="F150" r:id="rId291"/>
+    <hyperlink ref="E151" r:id="rId292"/>
+    <hyperlink ref="F151" r:id="rId293"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>