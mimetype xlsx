--- v0 (2026-08-27)
+++ v1 (2026-10-17)
@@ -8,137 +8,161 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="62">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>FORMARE PER INNOVARE</t>
+  </si>
+  <si>
+    <t>D44D26002030007</t>
+  </si>
+  <si>
+    <t>€ 12.120,00</t>
+  </si>
+  <si>
+    <t>FSE+</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>PONTI DI PAROLE – MEDIAZIONE LINGUISTICA E CULTURALE PER L’INCLUSIONE SCOLASTICA</t>
+  </si>
+  <si>
+    <t>G32J26000160002</t>
+  </si>
+  <si>
+    <t>€ 7.500,00</t>
+  </si>
+  <si>
+    <t>Legge Regionale n. 1/2026 del 05.01.2026</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
     <t>PROGETTO DI EDUCAZIONE ALIMENTARE</t>
   </si>
   <si>
     <t>G45E26000040002</t>
   </si>
   <si>
     <t>€ 5.000,00</t>
   </si>
   <si>
-    <t>Legge Regionale n. 1/2026 del 05.01.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>09/07/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR_2023-1-IT02-KA121-SCH-000138021 REALIZZAZIONE DI SCAMBI ED ESPERIENZE FORMATIVE ALL’ESTERO PER STUDENTI E PER IL PERSONALE SCOLASTICO ATTRAVERSO UN POTENZIAMENTO DEL PROGRAMMA ERASMUS+ 2021-2027, NELL’AMBITO DEL PNRR</t>
   </si>
   <si>
     <t>B56E23004900006</t>
   </si>
   <si>
     <t>€ 20.000,00</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>"IMMERSI NEL SAPERE"</t>
   </si>
   <si>
     <t>D46G25000000002</t>
   </si>
   <si>
     <t>€ 55.000,00</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>"VERSO IL SUCCESSO"</t>
   </si>
   <si>
     <t>D44D21001120006</t>
   </si>
   <si>
     <t>€ 119.995,40</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>"COMPETENZE E ORIENTAMENTO"</t>
   </si>
   <si>
     <t>D44D24002050007</t>
   </si>
   <si>
     <t>€ 51.866,00</t>
-  </si>
-[...1 lines deleted...]
-    <t>FSE+</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>"A STEP TOWARD THE FUTURE"</t>
   </si>
   <si>
     <t>D44D23002550006</t>
   </si>
   <si>
     <t>€ 71.886,72</t>
   </si>
   <si>
     <t>PNRR - STEM (D.M. 65/2023)</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>"MENTI POSSENTI"</t>
   </si>
   <si>
     <t>D44D22004030006</t>
   </si>
@@ -567,56 +591,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/c5bf5b61-4b5a-4b00-975c-38c25fe11c11" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/66db4ea7-65fa-49df-9410-9452276c9556" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/953c7592-776b-4e13-81cb-1dae1fd5f6b0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/f8698089-0d9f-4d7a-acd7-e31529754c73" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/1b9baa5f-b013-4a75-a73b-4fb91b023e36" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/bf3ddd55-478e-4313-a903-9fbd33ccdb3c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/ee0ac8cf-03db-4189-a6eb-f5e90edd747f" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/7e8c1e0f-57d2-41a3-b142-1ff8130b9c92" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/0632d1c6-0b8a-42ff-82e4-8d15298a12c0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/6d158ea5-1788-4de2-92ce-524af57b60fd" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/ab2d38f0-912d-446e-a94b-17eae2e6b4d1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/40c66fa1-ff5d-4914-b2e2-2b0b5d8eed57" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/c5bf5b61-4b5a-4b00-975c-38c25fe11c11" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/66db4ea7-65fa-49df-9410-9452276c9556" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/953c7592-776b-4e13-81cb-1dae1fd5f6b0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/f8698089-0d9f-4d7a-acd7-e31529754c73" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/1b9baa5f-b013-4a75-a73b-4fb91b023e36" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/bf3ddd55-478e-4313-a903-9fbd33ccdb3c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/ee0ac8cf-03db-4189-a6eb-f5e90edd747f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/7e8c1e0f-57d2-41a3-b142-1ff8130b9c92" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/0632d1c6-0b8a-42ff-82e4-8d15298a12c0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/progetto/6d158ea5-1788-4de2-92ce-524af57b60fd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:F26"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
@@ -628,369 +652,411 @@
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="1">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
         <v>2025</v>
       </c>
-      <c r="B5" s="1"/>
-[...6 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="C8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D8" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="E8" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>5</v>
-      </c>
-[...38 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
         <v>24</v>
       </c>
-      <c r="F9" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="1">
+      <c r="E10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
         <v>2024</v>
       </c>
-      <c r="B11" s="1"/>
-[...6 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="B14" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="C14" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D14" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="E14" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="E14" t="s">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
         <v>34</v>
       </c>
-      <c r="F14" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="1">
+      <c r="B15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" t="s">
+        <v>37</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
         <v>2023</v>
       </c>
-      <c r="B16" s="1"/>
-[...6 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="B19" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C17" s="2" t="s">
+      <c r="C19" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D19" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="E19" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>5</v>
-      </c>
-[...38 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" t="s">
         <v>45</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
         <v>46</v>
       </c>
-      <c r="C20" t="s">
+      <c r="E20" t="s">
         <v>47</v>
       </c>
-      <c r="D20" t="s">
+      <c r="F20" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
         <v>48</v>
       </c>
-      <c r="E20" t="s">
+      <c r="B21" t="s">
         <v>49</v>
       </c>
-      <c r="F20" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="1" t="s">
+      <c r="C21" t="s">
         <v>50</v>
       </c>
-      <c r="B22" s="1"/>
-[...6 lines deleted...]
-      <c r="A23" s="2" t="s">
+      <c r="D21" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" t="s">
+        <v>52</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" t="s">
+        <v>57</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="B25" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="C25" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D25" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="E25" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F23" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F24" s="3" t="s">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" t="s">
+        <v>61</v>
+      </c>
+      <c r="D26" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F26" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A5:F5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A18:F18"/>
+    <mergeCell ref="A24:F24"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1"/>
-    <hyperlink ref="F7" r:id="rId2"/>
-    <hyperlink ref="F8" r:id="rId3"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
     <hyperlink ref="F9" r:id="rId4"/>
-    <hyperlink ref="F13" r:id="rId5"/>
-[...2 lines deleted...]
-    <hyperlink ref="F19" r:id="rId8"/>
+    <hyperlink ref="F10" r:id="rId5"/>
+    <hyperlink ref="F11" r:id="rId6"/>
+    <hyperlink ref="F15" r:id="rId7"/>
+    <hyperlink ref="F16" r:id="rId8"/>
     <hyperlink ref="F20" r:id="rId9"/>
-    <hyperlink ref="F24" r:id="rId10"/>
+    <hyperlink ref="F21" r:id="rId10"/>
+    <hyperlink ref="F22" r:id="rId11"/>
+    <hyperlink ref="F26" r:id="rId12"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>