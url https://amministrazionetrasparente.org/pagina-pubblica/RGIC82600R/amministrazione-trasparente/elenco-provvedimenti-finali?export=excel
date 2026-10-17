--- v0 (2026-08-27)
+++ v1 (2026-10-17)
@@ -8,80 +8,134 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="941" uniqueCount="509">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="971" uniqueCount="527">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3FF420B1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura condizionatori Plesso Primaria e Villa Penna</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1C688CB5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento Corso di formazione IA (PN 2021-2027)</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE806019B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Eccedenze copie Primaria e Secondaria - Bimestre aprile-maggio 2026</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE2100CDF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura registri triennali dei verbali C.C. 1° grado</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCCFD167BB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo servizi Internet Portale Scuola Cloud 2026-27</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCD62EC79</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale pubblicitario accoglienza a.s. 2026-27</t>
+  </si>
+  <si>
     <t>06/08/2026</t>
   </si>
   <si>
     <t>BCA741FCC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia - Pulicart</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>BCA5F23BAC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico manutenzione fotocopiatore segreteria</t>
   </si>
   <si>
     <t>29/07/2026</t>
   </si>
   <si>
     <t>BC8E64AFA1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di facile consumo Piano Estate prot. 59369</t>
   </si>
   <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>BC50501054</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento annuale ORO ItaliaScuola.it</t>
   </si>
@@ -1925,3818 +1979,3938 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA741FCC9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/056ad3c5-74d6-4fb2-bfdb-2b684b1441f0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA5F23BAC" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/93cdbe28-24c9-4eac-9f34-159cadccdca8" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8E64AFA1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c246cb54-ab41-4493-a50d-d492c3fa55a6" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC50501054" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/5b87d681-9e9f-4dd4-9186-790f3f8cea1f" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20BEBEE8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/fc46722d-751f-4255-a377-2f1d2eda5478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF66652C1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/110c43c7-5927-4baa-98cc-d1fa4139e758" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0CF30B6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/11a50dac-ff19-450d-8033-7ca76c896497" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4199F0E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/eac6e054-7263-444c-9de8-911b72275571" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB269FA08" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/e7178875-81a2-49b5-a52d-3bdb2fef726f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F538363" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/54bb3abd-25a8-49ee-b975-520a805ed912" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C10A404" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/8effc987-ed4d-4676-9cbe-8793fc318f10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92828A4F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/e80ff3ae-0342-4d19-92b3-0b616a8b0a75" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB875C54B7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/65f5eab1-321a-4cb1-945f-89fd6bd2a0b9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73999AE8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/9b89e5cc-e252-4309-ba92-d81df0059487" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62F29BE2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/088c1a56-5546-4d79-bec6-b9ce3778b71b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5FBDB55F" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/db57f366-5ea1-4a55-aecf-e6b7d1ae6e7a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DE8933A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/eefa380b-56eb-4875-940a-80db501cf7e1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C25C2DF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/97d754bf-3bc9-496e-99ac-68cc34304372" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4A95599F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c3360f94-7fbb-47e2-8768-c3c4c1121d44" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB381D3D43" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/40f367e2-3a12-48b0-80e7-b476efd74ce0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB350EF4BE" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/b93a918d-bfd6-4d24-bd65-8ae6fea31f2d" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D5A67C7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/d5eda8e5-f186-4947-96a9-82d138e09649" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2CCCA82A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/e610020c-aa92-470c-b9f6-dc4c99d438df" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2AE71CFA" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/13e0b47e-4a81-495a-afd9-cd337970eace" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB138488B3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/f17acefe-a172-473a-82a8-862d7db8f1d6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB08B608E4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/99d6edaf-e7e1-4c55-b6e5-a3894d61e65f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB08EF4CCB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/010ba590-cacf-4d2c-8a85-ad37a7898b04" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD5EBAA80" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/ac0b3aef-4f9c-4b3c-bfe3-4c482fad9e76" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD567BC72" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/8cb59f74-895b-4f6e-9cbb-c9ad948ebc9a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0E987CC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/cb8c12ef-b54f-440a-84c0-daf4debdb278" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABDDE0395" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/42aaf734-72d9-4329-bb5a-0970b992a6dd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA8A23C0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/52822e8d-4300-42f3-8c58-08f582a660b5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA2754D16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/1111c771-5b6a-4ddf-ad6b-d703199cbb41" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83DF8811" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/a54cf4e8-149c-4842-b773-f26f3fb1177e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63A69441" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/7a2c840f-d9ed-4d30-957d-2a193d013b13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5FA5968B" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/2eeafba7-00f0-4e94-87b5-cc3d6dc2e863" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C7EEB58" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/56d43480-0bcd-4591-a258-2098ee86748a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4DB17910" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/1ae16f9e-d84f-4e50-863c-6397df579d00" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D301CD7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/bf026673-6394-4c1b-9e13-f5d3a71aa9b4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4734C1FD" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/0be14b27-5fc5-4ac1-be50-b29c653a067c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA26B9936E" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/74a26619-35d2-4837-bd45-2666ba61c007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2173D5D8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/07d5f79e-b928-4fb6-99a9-a12dfd089be6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B9CA7F5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/ea56f991-cd5c-4522-8bf4-5e9532a1a4e7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B7C6E22" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/9c48dd1e-f6c8-4e92-a07b-d4799ac30ce5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12D42F9D" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/71135fbc-a549-4461-9ec3-e4d0cbd87cf5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F5BFCAF0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/aeca4fc6-ba33-46f5-a4f9-b7ae5bfa6c66" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F2C92A58" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/140ae40a-b7a1-49a1-ab7a-394437d46655" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E041D577" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/0b961c50-7a7d-456e-a2b3-a1949e6a83fa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9995BE8A0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/b7778b4b-a9b9-483a-bf27-887d1f0813fc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990192228" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/140c7a3e-e919-468a-875b-e287f3262242" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98FC705CE" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/fdfb402a-79f8-4423-85c7-3fd1e7d9e843" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B967591530" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/27ce90c9-eafb-4e8a-9a6e-a6222c867077" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B966DF2B2A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/2c516b7f-29b2-4a1a-811b-266e73ac137a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B961890561" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/490ef2ad-3774-4d4b-8490-dd01e1a19db3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B953CCA881" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/23d6b3df-91b1-4a23-a73c-d1533b7dc161" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94768C04A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/cff4d1e6-21aa-43d8-97bf-bbf89a212e2b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9454683CF" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4c2241c4-7070-403e-b8f4-62b6d0b0c898" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B925AC1CC1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/aa5c6225-d436-44df-ae44-467fe8a4fc11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B931FCA5FE" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/372b55d4-b4bf-428c-9847-d2dfd03181a3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91B068979" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/f83e37b8-221f-4963-8ae4-f55680fefc64" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911FF22F8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/b1d6c02f-a67e-4957-bd17-7d3584632494" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F89AB48" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/03d6dd01-3763-479e-9993-80d800a7644e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9052EC227" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/0404225f-3f13-4d0f-8258-538d07c03eaf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90417F0D2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/1654f350-fb2d-40a0-91db-316c20846752" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6AC9171" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/132062fe-ac74-49ec-9c40-37b0cce104e4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EA0CF44C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/9ef19631-3b58-4841-8fca-e1ef11c97e35" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC3AB698" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/5da27788-bc21-4f8d-b426-3d01fb4aa573" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D077CB52" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/7ff18c4b-4a53-4155-90d0-b6dc9f9c4c7c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFB1928A" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/33d2cbc7-941c-4a1c-8489-19c20b9babea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0397494" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/01595cdb-9b7e-4d05-a612-68dd5f88036f" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFF1B139" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/1f735194-6d3d-472b-b89d-f317d540d66e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BAAEA51A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/6081a0b3-1772-4a0b-a061-cca813bac006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADCE9527" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/96dc1bd8-f866-47ee-869f-3a7863b15f99" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B897032C42" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/5812ced9-b3d3-4267-a404-5f4f981fbf42" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88EEA754B" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/7ea70257-8070-4370-b98a-0c691c36e269" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AC9F5A7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/fb224e2f-8eab-4886-9e9f-308147040ef5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B873791CEB" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c918316d-3c57-45b7-afcf-4dd57cf58fb4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8465BC03A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/6b3fc3b2-3988-4bcd-b33b-ee25f351bfa2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8415A154F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/e1ca040a-e256-4f38-b7b4-3ed161b8e3dd" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F0318F82" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/7f642957-7f5b-43ba-b3c0-1a84bc9c8004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F027AD20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/1252f192-072b-4adb-b495-3643702d443c" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B8F1F554" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/a474054f-aaa4-4673-8ce8-fa85c1189d67" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B54E7A27" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/43368444-6828-4631-9233-cfcb0e348bda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B4DFD582" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/93eb4a23-87ba-4321-8c75-8ef5a5622d62" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7748DA045" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/a158cbc2-0bcc-4cb6-ac30-93ee8edad2ee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B773F7E705" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/fcea9c4d-b912-4974-8cc5-87821ce2110a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7733A60F1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/9f673bfd-12f2-4801-a3be-f7bb5f585211" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B773C45E33" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/94f3ac15-c4be-44e3-8b9f-a2025ea487c4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B771C3ACDF" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/d2525141-20c9-45be-80e1-eb63a5bfe382" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76ED46DA7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/d26ec3f0-f20a-4bd8-84fd-394b52029a42" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76CA97E78" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/a0148d8c-1a0c-4471-94ca-6466dfdfea21" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76A0AA554" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4593fe8b-415d-472f-a34d-30039b714997" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75CC69D02" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4494f9fb-8c3e-4b5c-ab1e-2695ab196d8c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75C3A3F8C" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/14d8c429-fed0-4054-a23b-bd0dc9e5608c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75B0C5DB5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/11faec52-bca6-4242-a7c8-1af7f0a3efd6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B757DEE965" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/afe23469-8a1e-4747-95e3-9cd1c74acc2d" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B757B86D0D" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/b7d56f5d-dbb8-4eeb-bdf2-dc84202850c5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74E002728" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4178900d-d609-41a8-bc1d-d362e7cb2dd3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74D062242" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/e8be4f28-12ac-46d7-8acf-8e98b6834799" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73677382F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/a824b4b2-992d-4a97-8721-46416f49e180" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B734A5B5E7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/745d909a-d634-4ac9-b8a4-739a530e52b1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B721595714" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/03ba5e11-e3d0-46c6-8997-b9c3eaaa0e99" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71890BD16" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/20293c08-8b56-4e52-9d96-8ccd7903fe82" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7140EEA97" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4ff345b1-92a4-488a-8ae5-b36988aae65c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7055EFDCF" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/cc28ebe4-85ff-481a-a1c6-f93162cc7d93" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E3DCF131" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/8d4e5055-54b1-4dfd-9ab3-ebb9464be3f2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C67EF065" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/7b470558-e613-40a7-bbe3-3fbbc9356466" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C66B5D42" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/0fc11e8a-02d9-45f4-a244-a4f7e165ea3f" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C55A9BF9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/dc6253dc-edf4-43b5-aa3c-da582261137e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AEB9C5E6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/ad36a2f2-ff95-469c-a34c-ea0053c47375" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A2476E36" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/b6b3614d-b6e1-4009-a8f6-3dbe9d1b4481" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1F6A408" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/10d7aec4-82a8-40aa-965a-0884fee49949" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D766221" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/8072413f-eea5-427a-b931-368990d7f2a1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B684BD0384" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/f79f0b65-fced-4fba-a58f-06d8f3a6f3c0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D1A7438" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/065c5e9d-83ed-4e44-9258-10d0533ce2ce" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66B99A947" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/bfa8baac-9823-43af-a065-a01cc3a6648b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B667C40847" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/a5fd8b01-d47f-4fb4-8644-1f9066a8bae0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B661A29607" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4ee6fa5e-3ed0-414d-9d0f-c6a53f179a66" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B658805CA9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c13a2367-3f98-42ca-b39e-d72ad8887336" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6289B5B1B" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/2168e23e-4bdd-4fa3-9a2f-467f6bd7a53d" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627B8778A" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/ad66e724-b9c5-4fa3-aff6-70c92767f94a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627F8EA58" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c138167a-f507-4deb-a3a4-e2ceadcd3130" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6275DFC9B" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/6a8ed167-7939-459f-b02c-bf75edfd49a3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62744AE63" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/873afc29-270a-4435-9a17-b1d19ab2d1de" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E857107" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/903f68c6-bf69-4c09-8675-35625e7c378b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61DDC57F5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/80a43532-9534-4834-a57c-9eefcf7e4b42" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6198E0D70" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/afb2cc91-4b33-48b6-b200-3a097d2d5ff3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617F186F4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/1ef54f65-5dd5-4d11-8452-a3a9cfa2a22c" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B608E0454D" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/81e99da4-eee1-49db-b986-afff85ae0276" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6033CF45B" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/56f4fc64-45fa-4558-b391-e3180f044e3c" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FD9360E4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/fad35e90-37fc-484e-8741-9884dbdbc38b" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EEE35276" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/58f6c60c-7d22-481e-bfa1-ab8e4b539bc1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D52591EC" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/30f82466-8f80-4e9a-9521-85f24515846c" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D4CB5A49" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/fcc13960-23bb-4398-849b-4348a351c256" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CB1B83CC" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/0499b066-fade-48f6-b3fc-e17d2b070333" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CAFCCDC6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/9453c7a3-698a-4057-a03b-5af3c09782fe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA6BA19D" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/aa36bf73-8a1c-4dde-976d-9072ddcbeb3f" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C1191A58" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/f869547f-8131-47db-9b02-fd5cbc8b25b4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AFABD1B7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/8bf7b827-efd9-479b-a832-886ad19b588e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0787F7D" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/9ae91979-ed58-44ef-a1e5-6e10dd3eb970" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A67529E" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/3035cf42-6511-4835-addd-63b6d0422411" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A45B6A4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/270a2c3c-ac55-4700-90dc-d8aa6aec3746" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B571A8DA46" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/57b2411f-8b01-436e-8e40-7e58d2e77d84" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56CA44967" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/a71274d6-0f73-4f6d-ad88-c04da31c3ad6" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56C1F3C7E" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/2c25a28a-7a87-4b35-81bd-b73ff565af1c" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B542AB053C" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/aa44babc-5730-4d6a-bc48-3282deb4ee8e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D30F2120" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/daebd339-295f-40ee-9c37-13c2bea8ad96" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C295BBAE" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/5797bbb5-2c4c-4643-819d-7ba80e28a2d6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C8C8D77A" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/3ef75bce-a4d7-4230-82de-f4393b218a92" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C33BDD21" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/bb0e0ddb-9069-425d-ae93-0abc1ab5fe44" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C2D0301B" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4ca94eef-ed8e-43f3-aa58-2f5fd6adb480" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C2FC350F" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/2f0368d2-4ec8-43f9-9718-b919d72f59de" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC0B2D65" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/2fa4b390-7e3d-4f02-9b18-5468b98032dd" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AA56A801" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/53505480-c13d-4bf6-b7af-bbd23b571911" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AA354F53" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c9259b48-aa89-4476-9795-2e1c0927b8f5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4994800C4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/6e6168db-cddd-41bd-8cc8-12081577f581" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B498168F0B" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/b9d4a79f-3996-4898-bae3-f93f50a121ca" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49820A4BE" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/94d6346e-72f5-4085-9ae8-ad07c588a3c6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B482FC0A81" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/e69be4b9-9643-4123-a9ac-5997aeabc62f" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47D180375" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/b1dc68d1-7034-447d-a1b9-9c86cb27607d" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4578B378D" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/1b289a77-9793-43c3-a421-649c016ba133" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B445EBE9E7" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/66e38c9f-e78d-4faf-b438-3e37206078f5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B445469330" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/caf8f527-dbc8-475d-b48f-665b0fce5303" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B426208CB4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/2d6cb115-6991-4c13-81f6-b8db6b105489" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41A111F5B" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/7334c565-ae5c-41e6-8074-f26f4cb9150e" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40F702925" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/f8225493-9983-4772-a092-776681025ee9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B402D55B8B" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/f4d708fa-27bf-4eaf-96dd-ad8a3e226e2d" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E5C6B2CB" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/22db9d8d-fde4-41b5-b928-9ceb49a55b35" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z5A3CFBBE3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/8f785d98-8928-4886-b039-9cf14037f822" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35DCC8E5F" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/33803510-4920-4d7a-a49a-b9ba893205ba" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B356394943" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c152fca2-f863-4639-97b9-34d70aa64f85" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34BFD36F6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/295a5769-8eba-4b4b-859d-f7ef2a653eeb" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3473CA7EF" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/865b35b8-8145-4ae2-bd45-0ba7c0fd6857" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B346B7BCAC" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/f11c1f67-278e-41e2-85df-6a4b65d8f6fb" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3418CD1F3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/9f25faf6-c387-45bf-bd5e-77aa5d5cf82a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33C8646AA" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c86cfc11-72f8-49f1-b107-e6919289dd9b" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B337FC58E2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/91f3e17c-9630-406d-a38b-3e98c008bf37" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B338875431" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/a5c8b59a-85f6-40f5-9cf9-4c37f45404c3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30DCB2224" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4501645f-ca9b-4a56-b6ed-bdf870dd3ffa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30DB3EF24" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/b704ce71-ba6b-4845-a582-853f45c5289b" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30C867317" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/15e3e5f4-c169-4f3b-a2f5-063418d4a40e" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B308A3B4CA" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/7bd6c09e-1c3c-4c26-a4a6-490582ee20b3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EDE52565" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/3038d46e-b7fc-444e-9a47-0b6eaa5f248b" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E8D0B2EB" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4c7bbc7b-ccfb-423d-9ff4-baddc7f04bc4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DFCE6F3C" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/69c9fb14-bcb9-4558-8179-8cc90b2fc17e" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D8918E95" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c60c3da1-7152-4fd8-8684-b91fb14fc23b" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2AD513C01" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/bdb70aba-16b3-4165-a2e5-3aba348cdc57" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3FF420B1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/8a20e63d-3af8-496f-8227-66813d178532" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1C688CB5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c4d03726-2889-49a5-897f-3c8dd935903e" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE806019B" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/3ea2377b-4681-4c11-9812-ac250b34d05a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE2100CDF" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/ab116dd1-8619-48d0-b441-38d7ac21ccdc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCFD167BB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/20fb9470-0ed1-4b92-87f9-06de2c73ab93" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCD62EC79" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/85c888ca-0ec0-4cf9-ac60-b2ba694cd936" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA741FCC9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/056ad3c5-74d6-4fb2-bfdb-2b684b1441f0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA5F23BAC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/93cdbe28-24c9-4eac-9f34-159cadccdca8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8E64AFA1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c246cb54-ab41-4493-a50d-d492c3fa55a6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC50501054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/5b87d681-9e9f-4dd4-9186-790f3f8cea1f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20BEBEE8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/fc46722d-751f-4255-a377-2f1d2eda5478" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF66652C1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/110c43c7-5927-4baa-98cc-d1fa4139e758" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0CF30B6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/11a50dac-ff19-450d-8033-7ca76c896497" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4199F0E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/eac6e054-7263-444c-9de8-911b72275571" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB269FA08" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/e7178875-81a2-49b5-a52d-3bdb2fef726f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F538363" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/54bb3abd-25a8-49ee-b975-520a805ed912" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C10A404" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/8effc987-ed4d-4676-9cbe-8793fc318f10" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92828A4F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/e80ff3ae-0342-4d19-92b3-0b616a8b0a75" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB875C54B7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/65f5eab1-321a-4cb1-945f-89fd6bd2a0b9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73999AE8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/9b89e5cc-e252-4309-ba92-d81df0059487" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62F29BE2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/088c1a56-5546-4d79-bec6-b9ce3778b71b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5FBDB55F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/db57f366-5ea1-4a55-aecf-e6b7d1ae6e7a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DE8933A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/eefa380b-56eb-4875-940a-80db501cf7e1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C25C2DF" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/97d754bf-3bc9-496e-99ac-68cc34304372" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4A95599F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c3360f94-7fbb-47e2-8768-c3c4c1121d44" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB381D3D43" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/40f367e2-3a12-48b0-80e7-b476efd74ce0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB350EF4BE" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/b93a918d-bfd6-4d24-bd65-8ae6fea31f2d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D5A67C7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/d5eda8e5-f186-4947-96a9-82d138e09649" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2CCCA82A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/e610020c-aa92-470c-b9f6-dc4c99d438df" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2AE71CFA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/13e0b47e-4a81-495a-afd9-cd337970eace" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB138488B3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/f17acefe-a172-473a-82a8-862d7db8f1d6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB08B608E4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/99d6edaf-e7e1-4c55-b6e5-a3894d61e65f" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB08EF4CCB" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/010ba590-cacf-4d2c-8a85-ad37a7898b04" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD5EBAA80" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/ac0b3aef-4f9c-4b3c-bfe3-4c482fad9e76" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD567BC72" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/8cb59f74-895b-4f6e-9cbb-c9ad948ebc9a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0E987CC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/cb8c12ef-b54f-440a-84c0-daf4debdb278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABDDE0395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/42aaf734-72d9-4329-bb5a-0970b992a6dd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA8A23C0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/52822e8d-4300-42f3-8c58-08f582a660b5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA2754D16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/1111c771-5b6a-4ddf-ad6b-d703199cbb41" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83DF8811" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/a54cf4e8-149c-4842-b773-f26f3fb1177e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63A69441" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/7a2c840f-d9ed-4d30-957d-2a193d013b13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5FA5968B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/2eeafba7-00f0-4e94-87b5-cc3d6dc2e863" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C7EEB58" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/56d43480-0bcd-4591-a258-2098ee86748a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4DB17910" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/1ae16f9e-d84f-4e50-863c-6397df579d00" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D301CD7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/bf026673-6394-4c1b-9e13-f5d3a71aa9b4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4734C1FD" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/0be14b27-5fc5-4ac1-be50-b29c653a067c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA26B9936E" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/74a26619-35d2-4837-bd45-2666ba61c007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2173D5D8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/07d5f79e-b928-4fb6-99a9-a12dfd089be6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B9CA7F5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/ea56f991-cd5c-4522-8bf4-5e9532a1a4e7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B7C6E22" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/9c48dd1e-f6c8-4e92-a07b-d4799ac30ce5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12D42F9D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/71135fbc-a549-4461-9ec3-e4d0cbd87cf5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F5BFCAF0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/aeca4fc6-ba33-46f5-a4f9-b7ae5bfa6c66" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F2C92A58" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/140ae40a-b7a1-49a1-ab7a-394437d46655" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E041D577" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/0b961c50-7a7d-456e-a2b3-a1949e6a83fa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9995BE8A0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/b7778b4b-a9b9-483a-bf27-887d1f0813fc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990192228" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/140c7a3e-e919-468a-875b-e287f3262242" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98FC705CE" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/fdfb402a-79f8-4423-85c7-3fd1e7d9e843" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B967591530" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/27ce90c9-eafb-4e8a-9a6e-a6222c867077" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B966DF2B2A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/2c516b7f-29b2-4a1a-811b-266e73ac137a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B961890561" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/490ef2ad-3774-4d4b-8490-dd01e1a19db3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B953CCA881" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/23d6b3df-91b1-4a23-a73c-d1533b7dc161" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94768C04A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/cff4d1e6-21aa-43d8-97bf-bbf89a212e2b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9454683CF" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4c2241c4-7070-403e-b8f4-62b6d0b0c898" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B925AC1CC1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/aa5c6225-d436-44df-ae44-467fe8a4fc11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B931FCA5FE" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/372b55d4-b4bf-428c-9847-d2dfd03181a3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91B068979" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/f83e37b8-221f-4963-8ae4-f55680fefc64" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911FF22F8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/b1d6c02f-a67e-4957-bd17-7d3584632494" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F89AB48" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/03d6dd01-3763-479e-9993-80d800a7644e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9052EC227" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/0404225f-3f13-4d0f-8258-538d07c03eaf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90417F0D2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/1654f350-fb2d-40a0-91db-316c20846752" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6AC9171" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/132062fe-ac74-49ec-9c40-37b0cce104e4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EA0CF44C" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/9ef19631-3b58-4841-8fca-e1ef11c97e35" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC3AB698" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/5da27788-bc21-4f8d-b426-3d01fb4aa573" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D077CB52" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/7ff18c4b-4a53-4155-90d0-b6dc9f9c4c7c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFB1928A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/33d2cbc7-941c-4a1c-8489-19c20b9babea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0397494" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/01595cdb-9b7e-4d05-a612-68dd5f88036f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFF1B139" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/1f735194-6d3d-472b-b89d-f317d540d66e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BAAEA51A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/6081a0b3-1772-4a0b-a061-cca813bac006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADCE9527" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/96dc1bd8-f866-47ee-869f-3a7863b15f99" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B897032C42" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/5812ced9-b3d3-4267-a404-5f4f981fbf42" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88EEA754B" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/7ea70257-8070-4370-b98a-0c691c36e269" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AC9F5A7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/fb224e2f-8eab-4886-9e9f-308147040ef5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B873791CEB" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c918316d-3c57-45b7-afcf-4dd57cf58fb4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8465BC03A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/6b3fc3b2-3988-4bcd-b33b-ee25f351bfa2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8415A154F" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/e1ca040a-e256-4f38-b7b4-3ed161b8e3dd" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F0318F82" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/7f642957-7f5b-43ba-b3c0-1a84bc9c8004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F027AD20" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/1252f192-072b-4adb-b495-3643702d443c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B8F1F554" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/a474054f-aaa4-4673-8ce8-fa85c1189d67" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B54E7A27" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/43368444-6828-4631-9233-cfcb0e348bda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B4DFD582" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/93eb4a23-87ba-4321-8c75-8ef5a5622d62" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7748DA045" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/a158cbc2-0bcc-4cb6-ac30-93ee8edad2ee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B773F7E705" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/fcea9c4d-b912-4974-8cc5-87821ce2110a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7733A60F1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/9f673bfd-12f2-4801-a3be-f7bb5f585211" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B773C45E33" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/94f3ac15-c4be-44e3-8b9f-a2025ea487c4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B771C3ACDF" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/d2525141-20c9-45be-80e1-eb63a5bfe382" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76ED46DA7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/d26ec3f0-f20a-4bd8-84fd-394b52029a42" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76CA97E78" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/a0148d8c-1a0c-4471-94ca-6466dfdfea21" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76A0AA554" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4593fe8b-415d-472f-a34d-30039b714997" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75CC69D02" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4494f9fb-8c3e-4b5c-ab1e-2695ab196d8c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75C3A3F8C" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/14d8c429-fed0-4054-a23b-bd0dc9e5608c" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75B0C5DB5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/11faec52-bca6-4242-a7c8-1af7f0a3efd6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B757DEE965" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/afe23469-8a1e-4747-95e3-9cd1c74acc2d" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B757B86D0D" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/b7d56f5d-dbb8-4eeb-bdf2-dc84202850c5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74E002728" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4178900d-d609-41a8-bc1d-d362e7cb2dd3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74D062242" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/e8be4f28-12ac-46d7-8acf-8e98b6834799" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73677382F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/a824b4b2-992d-4a97-8721-46416f49e180" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B734A5B5E7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/745d909a-d634-4ac9-b8a4-739a530e52b1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B721595714" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/03ba5e11-e3d0-46c6-8997-b9c3eaaa0e99" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71890BD16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/20293c08-8b56-4e52-9d96-8ccd7903fe82" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7140EEA97" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4ff345b1-92a4-488a-8ae5-b36988aae65c" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7055EFDCF" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/cc28ebe4-85ff-481a-a1c6-f93162cc7d93" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E3DCF131" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/8d4e5055-54b1-4dfd-9ab3-ebb9464be3f2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C67EF065" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/7b470558-e613-40a7-bbe3-3fbbc9356466" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C66B5D42" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/0fc11e8a-02d9-45f4-a244-a4f7e165ea3f" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C55A9BF9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/dc6253dc-edf4-43b5-aa3c-da582261137e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AEB9C5E6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/ad36a2f2-ff95-469c-a34c-ea0053c47375" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A2476E36" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/b6b3614d-b6e1-4009-a8f6-3dbe9d1b4481" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1F6A408" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/10d7aec4-82a8-40aa-965a-0884fee49949" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D766221" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/8072413f-eea5-427a-b931-368990d7f2a1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B684BD0384" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/f79f0b65-fced-4fba-a58f-06d8f3a6f3c0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D1A7438" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/065c5e9d-83ed-4e44-9258-10d0533ce2ce" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66B99A947" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/bfa8baac-9823-43af-a065-a01cc3a6648b" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B667C40847" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/a5fd8b01-d47f-4fb4-8644-1f9066a8bae0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B661A29607" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4ee6fa5e-3ed0-414d-9d0f-c6a53f179a66" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B658805CA9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c13a2367-3f98-42ca-b39e-d72ad8887336" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6289B5B1B" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/2168e23e-4bdd-4fa3-9a2f-467f6bd7a53d" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627B8778A" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/ad66e724-b9c5-4fa3-aff6-70c92767f94a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627F8EA58" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c138167a-f507-4deb-a3a4-e2ceadcd3130" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6275DFC9B" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/6a8ed167-7939-459f-b02c-bf75edfd49a3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62744AE63" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/873afc29-270a-4435-9a17-b1d19ab2d1de" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E857107" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/903f68c6-bf69-4c09-8675-35625e7c378b" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61DDC57F5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/80a43532-9534-4834-a57c-9eefcf7e4b42" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6198E0D70" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/afb2cc91-4b33-48b6-b200-3a097d2d5ff3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617F186F4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/1ef54f65-5dd5-4d11-8452-a3a9cfa2a22c" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B608E0454D" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/81e99da4-eee1-49db-b986-afff85ae0276" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6033CF45B" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/56f4fc64-45fa-4558-b391-e3180f044e3c" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FD9360E4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/fad35e90-37fc-484e-8741-9884dbdbc38b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EEE35276" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/58f6c60c-7d22-481e-bfa1-ab8e4b539bc1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D52591EC" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/30f82466-8f80-4e9a-9521-85f24515846c" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D4CB5A49" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/fcc13960-23bb-4398-849b-4348a351c256" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CB1B83CC" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/0499b066-fade-48f6-b3fc-e17d2b070333" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CAFCCDC6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/9453c7a3-698a-4057-a03b-5af3c09782fe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA6BA19D" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/aa36bf73-8a1c-4dde-976d-9072ddcbeb3f" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C1191A58" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/f869547f-8131-47db-9b02-fd5cbc8b25b4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AFABD1B7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/8bf7b827-efd9-479b-a832-886ad19b588e" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0787F7D" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/9ae91979-ed58-44ef-a1e5-6e10dd3eb970" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A67529E" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/3035cf42-6511-4835-addd-63b6d0422411" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A45B6A4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/270a2c3c-ac55-4700-90dc-d8aa6aec3746" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B571A8DA46" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/57b2411f-8b01-436e-8e40-7e58d2e77d84" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56CA44967" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/a71274d6-0f73-4f6d-ad88-c04da31c3ad6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56C1F3C7E" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/2c25a28a-7a87-4b35-81bd-b73ff565af1c" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B542AB053C" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/aa44babc-5730-4d6a-bc48-3282deb4ee8e" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D30F2120" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/daebd339-295f-40ee-9c37-13c2bea8ad96" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C295BBAE" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/5797bbb5-2c4c-4643-819d-7ba80e28a2d6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C8C8D77A" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/3ef75bce-a4d7-4230-82de-f4393b218a92" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C33BDD21" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/bb0e0ddb-9069-425d-ae93-0abc1ab5fe44" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C2D0301B" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4ca94eef-ed8e-43f3-aa58-2f5fd6adb480" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C2FC350F" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/2f0368d2-4ec8-43f9-9718-b919d72f59de" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC0B2D65" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/2fa4b390-7e3d-4f02-9b18-5468b98032dd" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AA56A801" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/53505480-c13d-4bf6-b7af-bbd23b571911" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AA354F53" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c9259b48-aa89-4476-9795-2e1c0927b8f5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4994800C4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/6e6168db-cddd-41bd-8cc8-12081577f581" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B498168F0B" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/b9d4a79f-3996-4898-bae3-f93f50a121ca" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49820A4BE" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/94d6346e-72f5-4085-9ae8-ad07c588a3c6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B482FC0A81" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/e69be4b9-9643-4123-a9ac-5997aeabc62f" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47D180375" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/b1dc68d1-7034-447d-a1b9-9c86cb27607d" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4578B378D" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/1b289a77-9793-43c3-a421-649c016ba133" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B445EBE9E7" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/66e38c9f-e78d-4faf-b438-3e37206078f5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B445469330" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/caf8f527-dbc8-475d-b48f-665b0fce5303" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B426208CB4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/2d6cb115-6991-4c13-81f6-b8db6b105489" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41A111F5B" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/7334c565-ae5c-41e6-8074-f26f4cb9150e" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40F702925" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/f8225493-9983-4772-a092-776681025ee9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B402D55B8B" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/f4d708fa-27bf-4eaf-96dd-ad8a3e226e2d" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E5C6B2CB" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/22db9d8d-fde4-41b5-b928-9ceb49a55b35" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z5A3CFBBE3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/8f785d98-8928-4886-b039-9cf14037f822" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35DCC8E5F" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/33803510-4920-4d7a-a49a-b9ba893205ba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B356394943" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c152fca2-f863-4639-97b9-34d70aa64f85" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34BFD36F6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/295a5769-8eba-4b4b-859d-f7ef2a653eeb" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3473CA7EF" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/865b35b8-8145-4ae2-bd45-0ba7c0fd6857" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B346B7BCAC" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/f11c1f67-278e-41e2-85df-6a4b65d8f6fb" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3418CD1F3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/9f25faf6-c387-45bf-bd5e-77aa5d5cf82a" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33C8646AA" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c86cfc11-72f8-49f1-b107-e6919289dd9b" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B337FC58E2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/91f3e17c-9630-406d-a38b-3e98c008bf37" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B338875431" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/a5c8b59a-85f6-40f5-9cf9-4c37f45404c3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30DCB2224" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4501645f-ca9b-4a56-b6ed-bdf870dd3ffa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30DB3EF24" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/b704ce71-ba6b-4845-a582-853f45c5289b" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30C867317" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/15e3e5f4-c169-4f3b-a2f5-063418d4a40e" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B308A3B4CA" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/7bd6c09e-1c3c-4c26-a4a6-490582ee20b3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EDE52565" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/3038d46e-b7fc-444e-9a47-0b6eaa5f248b" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E8D0B2EB" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/4c7bbc7b-ccfb-423d-9ff4-baddc7f04bc4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DFCE6F3C" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/69c9fb14-bcb9-4558-8179-8cc90b2fc17e" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D8918E95" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/c60c3da1-7152-4fd8-8684-b91fb14fc23b" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2AD513C01" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC82600R/amministrazione-trasparente/atti-amministrazioni-enti/bdb70aba-16b3-4165-a2e5-3aba348cdc57" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F188"/>
+  <dimension ref="A1:F194"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>4778</v>
+        <v>5962</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>4767</v>
+        <v>5647</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>4724</v>
+        <v>5183</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>4531</v>
+        <v>5148</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>4309</v>
+        <v>4945</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>3767</v>
+        <v>4932</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>3379</v>
+        <v>4778</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>3149</v>
+        <v>4767</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
-        <v>3074</v>
+        <v>4724</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11">
-        <v>2929</v>
+        <v>4531</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12">
-        <v>2897</v>
+        <v>4309</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13">
-        <v>2855</v>
+        <v>3767</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B14">
-        <v>2773</v>
+        <v>3379</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B15">
-        <v>2649</v>
+        <v>3149</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B16">
-        <v>2559</v>
+        <v>3074</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B17">
-        <v>2527</v>
+        <v>2929</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>2511</v>
+        <v>2897</v>
       </c>
       <c r="C18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="B19">
-        <v>2508</v>
+        <v>2855</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B20">
-        <v>2408</v>
+        <v>2773</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B21">
-        <v>2299</v>
+        <v>2649</v>
       </c>
       <c r="C21" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B22">
-        <v>2274</v>
+        <v>2559</v>
       </c>
       <c r="C22" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B23">
-        <v>2207</v>
+        <v>2527</v>
       </c>
       <c r="C23" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>2195</v>
+        <v>2511</v>
       </c>
       <c r="C24" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>2180</v>
+        <v>2508</v>
       </c>
       <c r="C25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B26">
-        <v>2082</v>
+        <v>2408</v>
       </c>
       <c r="C26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B27">
-        <v>2061</v>
+        <v>2299</v>
       </c>
       <c r="C27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B28">
-        <v>2012</v>
+        <v>2274</v>
       </c>
       <c r="C28" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B29">
-        <v>1553</v>
+        <v>2207</v>
       </c>
       <c r="C29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B30">
-        <v>1548</v>
+        <v>2195</v>
       </c>
       <c r="C30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B31">
-        <v>1395</v>
+        <v>2180</v>
       </c>
       <c r="C31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B32">
-        <v>1373</v>
+        <v>2082</v>
       </c>
       <c r="C32" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D32" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B33">
-        <v>1363</v>
+        <v>2061</v>
       </c>
       <c r="C33" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B34">
-        <v>1254</v>
+        <v>2012</v>
       </c>
       <c r="C34" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B35">
-        <v>1047</v>
+        <v>1553</v>
       </c>
       <c r="C35" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36">
-        <v>900</v>
+        <v>1548</v>
       </c>
       <c r="C36" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B37">
-        <v>871</v>
+        <v>1395</v>
       </c>
       <c r="C37" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B38">
-        <v>857</v>
+        <v>1373</v>
       </c>
       <c r="C38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D38" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B39">
-        <v>777</v>
+        <v>1363</v>
       </c>
       <c r="C39" t="s">
         <v>111</v>
       </c>
       <c r="D39" t="s">
         <v>112</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B40">
-        <v>770</v>
+        <v>1254</v>
       </c>
       <c r="C40" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D40" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B41">
-        <v>740</v>
+        <v>1047</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D41" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B42">
-        <v>576</v>
+        <v>900</v>
       </c>
       <c r="C42" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B43">
-        <v>529</v>
+        <v>871</v>
       </c>
       <c r="C43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D43" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B44">
-        <v>479</v>
+        <v>857</v>
       </c>
       <c r="C44" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D44" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B45">
-        <v>473</v>
+        <v>777</v>
       </c>
       <c r="C45" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B46">
-        <v>395</v>
+        <v>770</v>
       </c>
       <c r="C46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D46" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B47">
-        <v>258</v>
+        <v>740</v>
       </c>
       <c r="C47" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D47" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B48">
-        <v>234</v>
+        <v>576</v>
       </c>
       <c r="C48" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D48" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B49">
-        <v>89</v>
+        <v>529</v>
       </c>
       <c r="C49" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D49" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B50">
-        <v>7926</v>
+        <v>479</v>
       </c>
       <c r="C50" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D50" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B51">
-        <v>7879</v>
+        <v>473</v>
       </c>
       <c r="C51" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B52">
-        <v>7875</v>
+        <v>395</v>
       </c>
       <c r="C52" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D52" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B53">
-        <v>7564</v>
+        <v>258</v>
       </c>
       <c r="C53" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D53" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B54">
-        <v>7563</v>
+        <v>234</v>
       </c>
       <c r="C54" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D54" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B55">
-        <v>7527</v>
+        <v>89</v>
       </c>
       <c r="C55" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D55" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B56">
-        <v>7423</v>
+        <v>7926</v>
       </c>
       <c r="C56" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D56" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B57">
-        <v>7382</v>
+        <v>7879</v>
       </c>
       <c r="C57" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D57" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B58">
-        <v>7374</v>
+        <v>7875</v>
       </c>
       <c r="C58" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D58" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B59">
-        <v>7173</v>
+        <v>7564</v>
       </c>
       <c r="C59" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D59" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>166</v>
       </c>
       <c r="B60">
-        <v>7148</v>
+        <v>7563</v>
       </c>
       <c r="C60" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D60" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B61">
-        <v>7026</v>
+        <v>7527</v>
       </c>
       <c r="C61" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D61" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B62">
-        <v>6971</v>
+        <v>7423</v>
       </c>
       <c r="C62" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D62" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B63">
-        <v>6956</v>
+        <v>7382</v>
       </c>
       <c r="C63" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D63" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B64">
-        <v>6885</v>
+        <v>7374</v>
       </c>
       <c r="C64" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D64" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B65">
-        <v>6871</v>
+        <v>7173</v>
       </c>
       <c r="C65" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D65" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B66">
-        <v>6741</v>
+        <v>7148</v>
       </c>
       <c r="C66" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D66" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B67">
-        <v>6639</v>
+        <v>7026</v>
       </c>
       <c r="C67" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D67" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B68">
-        <v>6514</v>
+        <v>6971</v>
       </c>
       <c r="C68" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D68" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B69">
-        <v>6511</v>
+        <v>6956</v>
       </c>
       <c r="C69" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D69" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B70">
-        <v>6439</v>
+        <v>6885</v>
       </c>
       <c r="C70" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D70" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B71">
-        <v>6437</v>
+        <v>6871</v>
       </c>
       <c r="C71" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D71" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="B72">
-        <v>6436</v>
+        <v>6741</v>
       </c>
       <c r="C72" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D72" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B73">
-        <v>6284</v>
+        <v>6639</v>
       </c>
       <c r="C73" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D73" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B74">
-        <v>6155</v>
+        <v>6514</v>
       </c>
       <c r="C74" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D74" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>206</v>
       </c>
       <c r="B75">
-        <v>6019</v>
+        <v>6511</v>
       </c>
       <c r="C75" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D75" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B76">
-        <v>5893</v>
+        <v>6439</v>
       </c>
       <c r="C76" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D76" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B77">
-        <v>5704</v>
+        <v>6437</v>
       </c>
       <c r="C77" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D77" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="B78">
-        <v>5672</v>
+        <v>6436</v>
       </c>
       <c r="C78" t="s">
         <v>216</v>
       </c>
       <c r="D78" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>218</v>
       </c>
       <c r="B79">
-        <v>5201</v>
+        <v>6284</v>
       </c>
       <c r="C79" t="s">
         <v>219</v>
       </c>
       <c r="D79" t="s">
         <v>220</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>221</v>
       </c>
       <c r="B80">
-        <v>5148</v>
+        <v>6155</v>
       </c>
       <c r="C80" t="s">
         <v>222</v>
       </c>
       <c r="D80" t="s">
         <v>223</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>224</v>
       </c>
       <c r="B81">
-        <v>4508</v>
+        <v>6019</v>
       </c>
       <c r="C81" t="s">
         <v>225</v>
       </c>
       <c r="D81" t="s">
         <v>226</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B82">
-        <v>4507</v>
+        <v>5893</v>
       </c>
       <c r="C82" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D82" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B83">
-        <v>4406</v>
+        <v>5704</v>
       </c>
       <c r="C83" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D83" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B84">
-        <v>4397</v>
+        <v>5672</v>
       </c>
       <c r="C84" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D84" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B85">
-        <v>4391</v>
+        <v>5201</v>
       </c>
       <c r="C85" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D85" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B86">
-        <v>4142</v>
+        <v>5148</v>
       </c>
       <c r="C86" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D86" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="B87">
-        <v>4140</v>
+        <v>4508</v>
       </c>
       <c r="C87" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D87" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="B88">
-        <v>4138</v>
+        <v>4507</v>
       </c>
       <c r="C88" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D88" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="B89">
-        <v>4134</v>
+        <v>4406</v>
       </c>
       <c r="C89" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D89" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="B90">
-        <v>4110</v>
+        <v>4397</v>
       </c>
       <c r="C90" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="D90" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B91">
-        <v>4077</v>
+        <v>4391</v>
       </c>
       <c r="C91" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="D91" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="B92">
-        <v>4062</v>
+        <v>4142</v>
       </c>
       <c r="C92" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="D92" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B93">
-        <v>4053</v>
+        <v>4140</v>
       </c>
       <c r="C93" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="D93" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B94">
-        <v>3970</v>
+        <v>4138</v>
       </c>
       <c r="C94" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D94" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B95">
-        <v>3963</v>
+        <v>4134</v>
       </c>
       <c r="C95" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D95" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B96">
-        <v>3955</v>
+        <v>4110</v>
       </c>
       <c r="C96" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D96" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B97">
-        <v>3936</v>
+        <v>4077</v>
       </c>
       <c r="C97" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D97" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B98">
-        <v>3934</v>
+        <v>4062</v>
       </c>
       <c r="C98" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D98" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B99">
-        <v>3869</v>
+        <v>4053</v>
       </c>
       <c r="C99" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D99" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="B100">
-        <v>3861</v>
+        <v>3970</v>
       </c>
       <c r="C100" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D100" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B101">
-        <v>3712</v>
+        <v>3963</v>
       </c>
       <c r="C101" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="D101" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B102">
-        <v>3692</v>
+        <v>3955</v>
       </c>
       <c r="C102" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="D102" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B103">
-        <v>3605</v>
+        <v>3936</v>
       </c>
       <c r="C103" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D103" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>281</v>
       </c>
       <c r="B104">
-        <v>3224</v>
+        <v>3934</v>
       </c>
       <c r="C104" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D104" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B105">
-        <v>3165</v>
+        <v>3869</v>
       </c>
       <c r="C105" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D105" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B106">
-        <v>3045</v>
+        <v>3861</v>
       </c>
       <c r="C106" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D106" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B107">
-        <v>2812</v>
+        <v>3712</v>
       </c>
       <c r="C107" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D107" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B108">
-        <v>2694</v>
+        <v>3692</v>
       </c>
       <c r="C108" t="s">
         <v>294</v>
       </c>
       <c r="D108" t="s">
         <v>295</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B109">
-        <v>2693</v>
+        <v>3605</v>
       </c>
       <c r="C109" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D109" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B110">
-        <v>2684</v>
+        <v>3224</v>
       </c>
       <c r="C110" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D110" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B111">
-        <v>2554</v>
+        <v>3165</v>
       </c>
       <c r="C111" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D111" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B112">
-        <v>2500</v>
+        <v>3045</v>
       </c>
       <c r="C112" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D112" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B113">
-        <v>2499</v>
+        <v>2812</v>
       </c>
       <c r="C113" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D113" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B114">
-        <v>2333</v>
+        <v>2694</v>
       </c>
       <c r="C114" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D114" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B115">
-        <v>2328</v>
+        <v>2693</v>
       </c>
       <c r="C115" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D115" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B116">
-        <v>2284</v>
+        <v>2684</v>
       </c>
       <c r="C116" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D116" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B117">
-        <v>2216</v>
+        <v>2554</v>
       </c>
       <c r="C117" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D117" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B118">
-        <v>2191</v>
+        <v>2500</v>
       </c>
       <c r="C118" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D118" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B119">
-        <v>2172</v>
+        <v>2499</v>
       </c>
       <c r="C119" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="D119" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B120">
-        <v>2107</v>
+        <v>2333</v>
       </c>
       <c r="C120" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="D120" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B121">
-        <v>1841</v>
+        <v>2328</v>
       </c>
       <c r="C121" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D121" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B122">
-        <v>1729</v>
+        <v>2284</v>
       </c>
       <c r="C122" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D122" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B123">
-        <v>1726</v>
+        <v>2216</v>
       </c>
       <c r="C123" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D123" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="B124">
-        <v>1720</v>
+        <v>2191</v>
       </c>
       <c r="C124" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="D124" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="B125">
-        <v>1717</v>
+        <v>2172</v>
       </c>
       <c r="C125" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="D125" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="B126">
-        <v>1663</v>
+        <v>2107</v>
       </c>
       <c r="C126" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="D126" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="B127">
-        <v>1657</v>
+        <v>1841</v>
       </c>
       <c r="C127" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="D127" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B128">
-        <v>1621</v>
+        <v>1729</v>
       </c>
       <c r="C128" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D128" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B129">
-        <v>1609</v>
+        <v>1726</v>
       </c>
       <c r="C129" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="D129" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B130">
-        <v>1490</v>
+        <v>1720</v>
       </c>
       <c r="C130" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D130" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B131">
-        <v>1460</v>
+        <v>1717</v>
       </c>
       <c r="C131" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D131" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B132">
-        <v>1415</v>
+        <v>1663</v>
       </c>
       <c r="C132" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D132" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="B133">
-        <v>1326</v>
+        <v>1657</v>
       </c>
       <c r="C133" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D133" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B134">
-        <v>1311</v>
+        <v>1621</v>
       </c>
       <c r="C134" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D134" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B135">
-        <v>1208</v>
+        <v>1609</v>
       </c>
       <c r="C135" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D135" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B136">
-        <v>1165</v>
+        <v>1490</v>
       </c>
       <c r="C136" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D136" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B137">
-        <v>1163</v>
+        <v>1460</v>
       </c>
       <c r="C137" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D137" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="B138">
-        <v>1159</v>
+        <v>1415</v>
       </c>
       <c r="C138" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="D138" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B139">
-        <v>1083</v>
+        <v>1326</v>
       </c>
       <c r="C139" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="D139" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>377</v>
       </c>
       <c r="B140">
-        <v>976</v>
+        <v>1311</v>
       </c>
       <c r="C140" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="D140" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="B141">
-        <v>961</v>
+        <v>1208</v>
       </c>
       <c r="C141" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D141" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B142">
-        <v>816</v>
+        <v>1165</v>
       </c>
       <c r="C142" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="D142" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B143">
-        <v>815</v>
+        <v>1163</v>
       </c>
       <c r="C143" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="D143" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B144">
-        <v>557</v>
+        <v>1159</v>
       </c>
       <c r="C144" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="D144" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B145">
-        <v>529</v>
+        <v>1083</v>
       </c>
       <c r="C145" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="D145" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="B146">
-        <v>522</v>
+        <v>976</v>
       </c>
       <c r="C146" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="D146" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>395</v>
       </c>
       <c r="B147">
-        <v>259</v>
+        <v>961</v>
       </c>
       <c r="C147" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="D147" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B148">
-        <v>6861</v>
+        <v>816</v>
       </c>
       <c r="C148" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="D148" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B149">
-        <v>6853</v>
+        <v>815</v>
       </c>
       <c r="C149" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="D149" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B150">
-        <v>6828</v>
+        <v>557</v>
       </c>
       <c r="C150" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="D150" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B151">
-        <v>6799</v>
+        <v>529</v>
       </c>
       <c r="C151" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D151" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B152">
-        <v>6796</v>
+        <v>522</v>
       </c>
       <c r="C152" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="D152" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="B153">
-        <v>6795</v>
+        <v>259</v>
       </c>
       <c r="C153" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="D153" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
       <c r="B154">
-        <v>6771</v>
+        <v>6861</v>
       </c>
       <c r="C154" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="D154" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B155">
-        <v>6587</v>
+        <v>6853</v>
       </c>
       <c r="C155" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="D155" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="B156">
-        <v>6585</v>
+        <v>6828</v>
       </c>
       <c r="C156" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="D156" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B157">
-        <v>6474</v>
+        <v>6799</v>
       </c>
       <c r="C157" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="D157" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B158">
-        <v>6468</v>
+        <v>6796</v>
       </c>
       <c r="C158" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="D158" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B159">
-        <v>6467</v>
+        <v>6795</v>
       </c>
       <c r="C159" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="D159" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="B160">
-        <v>6378</v>
+        <v>6771</v>
       </c>
       <c r="C160" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="D160" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B161">
-        <v>6348</v>
+        <v>6587</v>
       </c>
       <c r="C161" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="D161" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>433</v>
       </c>
       <c r="B162">
-        <v>6129</v>
+        <v>6585</v>
       </c>
       <c r="C162" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="D162" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B163">
-        <v>6022</v>
+        <v>6474</v>
       </c>
       <c r="C163" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="D163" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B164">
-        <v>6018</v>
+        <v>6468</v>
       </c>
       <c r="C164" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="D164" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="B165">
-        <v>5786</v>
+        <v>6467</v>
       </c>
       <c r="C165" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D165" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B166">
-        <v>5735</v>
+        <v>6378</v>
       </c>
       <c r="C166" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D166" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B167">
-        <v>5672</v>
+        <v>6348</v>
       </c>
       <c r="C167" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D167" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B168">
-        <v>5590</v>
+        <v>6129</v>
       </c>
       <c r="C168" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D168" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B169">
-        <v>5393</v>
+        <v>6022</v>
       </c>
       <c r="C169" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D169" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B170">
-        <v>4294</v>
+        <v>6018</v>
       </c>
       <c r="C170" t="s">
         <v>457</v>
       </c>
       <c r="D170" t="s">
         <v>458</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
         <v>459</v>
       </c>
       <c r="B171">
-        <v>5118</v>
+        <v>5786</v>
       </c>
       <c r="C171" t="s">
         <v>460</v>
       </c>
       <c r="D171" t="s">
         <v>461</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
         <v>462</v>
       </c>
       <c r="B172">
-        <v>5031</v>
+        <v>5735</v>
       </c>
       <c r="C172" t="s">
         <v>463</v>
       </c>
       <c r="D172" t="s">
         <v>464</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B173">
-        <v>5010</v>
+        <v>5672</v>
       </c>
       <c r="C173" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D173" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B174">
-        <v>4920</v>
+        <v>5590</v>
       </c>
       <c r="C174" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D174" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B175">
-        <v>4905</v>
+        <v>5393</v>
       </c>
       <c r="C175" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D175" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B176">
-        <v>4856</v>
+        <v>4294</v>
       </c>
       <c r="C176" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D176" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B177">
-        <v>4790</v>
+        <v>5118</v>
       </c>
       <c r="C177" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D177" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B178">
-        <v>4751</v>
+        <v>5031</v>
       </c>
       <c r="C178" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D178" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="B179">
-        <v>4681</v>
+        <v>5010</v>
       </c>
       <c r="C179" t="s">
         <v>483</v>
       </c>
       <c r="D179" t="s">
-        <v>422</v>
+        <v>484</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B180">
-        <v>4343</v>
+        <v>4920</v>
       </c>
       <c r="C180" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D180" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="B181">
-        <v>4341</v>
+        <v>4905</v>
       </c>
       <c r="C181" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="D181" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="B182">
-        <v>4315</v>
+        <v>4856</v>
       </c>
       <c r="C182" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="D182" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="B183">
-        <v>4274</v>
+        <v>4790</v>
       </c>
       <c r="C183" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="D183" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="B184">
-        <v>4005</v>
+        <v>4751</v>
       </c>
       <c r="C184" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="D184" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="B185">
-        <v>3963</v>
+        <v>4681</v>
       </c>
       <c r="C185" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="D185" t="s">
-        <v>499</v>
+        <v>440</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B186">
-        <v>3884</v>
+        <v>4343</v>
       </c>
       <c r="C186" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="D186" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B187">
-        <v>3853</v>
+        <v>4341</v>
       </c>
       <c r="C187" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D187" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="B188">
-        <v>3728</v>
+        <v>4315</v>
       </c>
       <c r="C188" t="s">
         <v>507</v>
       </c>
       <c r="D188" t="s">
         <v>508</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>509</v>
+      </c>
+      <c r="B189">
+        <v>4274</v>
+      </c>
+      <c r="C189" t="s">
+        <v>510</v>
+      </c>
+      <c r="D189" t="s">
+        <v>511</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>512</v>
+      </c>
+      <c r="B190">
+        <v>4005</v>
+      </c>
+      <c r="C190" t="s">
+        <v>513</v>
+      </c>
+      <c r="D190" t="s">
+        <v>514</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>515</v>
+      </c>
+      <c r="B191">
+        <v>3963</v>
+      </c>
+      <c r="C191" t="s">
+        <v>516</v>
+      </c>
+      <c r="D191" t="s">
+        <v>517</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>518</v>
+      </c>
+      <c r="B192">
+        <v>3884</v>
+      </c>
+      <c r="C192" t="s">
+        <v>519</v>
+      </c>
+      <c r="D192" t="s">
+        <v>520</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>521</v>
+      </c>
+      <c r="B193">
+        <v>3853</v>
+      </c>
+      <c r="C193" t="s">
+        <v>522</v>
+      </c>
+      <c r="D193" t="s">
+        <v>523</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>524</v>
+      </c>
+      <c r="B194">
+        <v>3728</v>
+      </c>
+      <c r="C194" t="s">
+        <v>525</v>
+      </c>
+      <c r="D194" t="s">
+        <v>526</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -6072,50 +6246,62 @@
     <hyperlink ref="F176" r:id="rId350"/>
     <hyperlink ref="E177" r:id="rId351"/>
     <hyperlink ref="F177" r:id="rId352"/>
     <hyperlink ref="E178" r:id="rId353"/>
     <hyperlink ref="F178" r:id="rId354"/>
     <hyperlink ref="E179" r:id="rId355"/>
     <hyperlink ref="F179" r:id="rId356"/>
     <hyperlink ref="E180" r:id="rId357"/>
     <hyperlink ref="F180" r:id="rId358"/>
     <hyperlink ref="E181" r:id="rId359"/>
     <hyperlink ref="F181" r:id="rId360"/>
     <hyperlink ref="E182" r:id="rId361"/>
     <hyperlink ref="F182" r:id="rId362"/>
     <hyperlink ref="E183" r:id="rId363"/>
     <hyperlink ref="F183" r:id="rId364"/>
     <hyperlink ref="E184" r:id="rId365"/>
     <hyperlink ref="F184" r:id="rId366"/>
     <hyperlink ref="E185" r:id="rId367"/>
     <hyperlink ref="F185" r:id="rId368"/>
     <hyperlink ref="E186" r:id="rId369"/>
     <hyperlink ref="F186" r:id="rId370"/>
     <hyperlink ref="E187" r:id="rId371"/>
     <hyperlink ref="F187" r:id="rId372"/>
     <hyperlink ref="E188" r:id="rId373"/>
     <hyperlink ref="F188" r:id="rId374"/>
+    <hyperlink ref="E189" r:id="rId375"/>
+    <hyperlink ref="F189" r:id="rId376"/>
+    <hyperlink ref="E190" r:id="rId377"/>
+    <hyperlink ref="F190" r:id="rId378"/>
+    <hyperlink ref="E191" r:id="rId379"/>
+    <hyperlink ref="F191" r:id="rId380"/>
+    <hyperlink ref="E192" r:id="rId381"/>
+    <hyperlink ref="F192" r:id="rId382"/>
+    <hyperlink ref="E193" r:id="rId383"/>
+    <hyperlink ref="F193" r:id="rId384"/>
+    <hyperlink ref="E194" r:id="rId385"/>
+    <hyperlink ref="F194" r:id="rId386"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>