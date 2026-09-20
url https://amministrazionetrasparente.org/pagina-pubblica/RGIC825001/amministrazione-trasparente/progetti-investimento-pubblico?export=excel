--- v0 (2026-07-24)
+++ v1 (2026-09-20)
@@ -8,516 +8,465 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="120">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
-    <t>PROGRAMMA OPERATIVO COMPLEMENTARE (POC) "PER LA SCUOLA" 2014-2020 OBIETTIVO SPECIFICO 10.8 "DIFFUSIONE DELLA SOCIETÀ DELLA CONOSCENZA NEL MONDO DELLA SCUOLA E DELLA FORMAZIONE E ADOZIONE DI APPROCCI DIDATTICI INNOVATIVI" AZIONE 10.8.6 "AZIONI PER L'ALLEST</t>
+    <t>PROGRAMMA OPERATIVO COMPLEMENTARE (POC) "PER LA SCUOLA" 2014-2020 OBIETTIVO SPECIFICO 10.8 "DIFFUSIONE DELLA SOCIETÀ DELLA CONOSCENZA NEL MONDO DELLA SCUOLA E DELLA FORMAZIONE E ADOZIONE DI APPROCCI DIDATTICI INNOVATIVI" AZIONE 10.8.6 "</t>
   </si>
   <si>
     <t>C84D26001020007</t>
   </si>
   <si>
     <t>€ 24.933,97</t>
   </si>
   <si>
     <t>POC</t>
   </si>
   <si>
     <t>11/07/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/a9b798a4-456a-465e-9c20-f173fef72430</t>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>REGIONE SICILIA PROMOZIONE E SOSTEGNO ALLA REALIZZAZIONE DI INTERVENTI EDUCATIVI ESTIVI RIVOLTI AGLI ALUNNI DELLA SCUOLA PRIMARIA E DELLA SECONDARIA DI PRIMO GRADO CON L’OBIETTIVO DI AMPLIARE E QUALIFICARE L’OFFERTA FORMATIVA TERRITORIALE. CIRCOLARE N. 00</t>
+  </si>
+  <si>
+    <t>G29I26000230002</t>
+  </si>
+  <si>
+    <t>€ 15.000,00</t>
+  </si>
+  <si>
+    <t>REGIONE SICILIA</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
   </si>
   <si>
     <t>ESO4.6.A4.A - PERCORSI D'ESTATE</t>
   </si>
   <si>
     <t>C84D26002780007</t>
   </si>
   <si>
     <t>€ 79,86</t>
   </si>
   <si>
     <t>Programma Nazionale “Scuola e competenze” 2021-2027.</t>
   </si>
   <si>
-    <t>29/06/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>DIDATTICA_INCLUSIVA</t>
   </si>
   <si>
     <t>C84D26001010007</t>
   </si>
   <si>
     <t>€ 34,92</t>
   </si>
   <si>
     <t>Programma Nazionale “Scuola e competenze” 2021-2027 – Fondo Sociale Europeo Plus (FSE+)</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/529192f0-35c5-42b6-b27c-cb689e249b18</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">GENERAZIONI CREATIVE: ARTE, IA E AMBIENTI IMMERSIVI PER IL FUTURO - CIRCOLARE  N.  6  DEL  19/02/2026  INTERVENTI  IN  FAVORE  DELLE  ISTITUZIONI  SCOLASTICHE  PRIMARIE  E  SECONDARIE STATALI  DELLA  SICILIA  AA.SS.  2025-2026  2026-2027  –  EE.FF.  2026 </t>
   </si>
   <si>
     <t>G82J26000020002</t>
   </si>
   <si>
-    <t>€ 15.000,00</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/4e156058-ebbd-4a3e-be27-2c7359fea620</t>
-[...1 lines deleted...]
-  <si>
     <t>“CIBO CONSAPEVOLE MODICANO: TRADIZIONE, SALUTE E CULTURA ALIMENTARE” LEGGE REGIONALE 5 GENNAIO 2026, N. 1, ART. 17 COMMA 2 LETTERA  D) – PROMOZIONE DI PROGETTI IN MATERIA DI EDUCAZIONE ALIMENTARE D.D.G. N. 0692 DEL 18/02/2026</t>
   </si>
   <si>
     <t>G89I26000380002</t>
   </si>
   <si>
     <t>€ 5.000,00</t>
   </si>
   <si>
     <t>Regione Sicilia</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/a0171d0c-76ae-4962-97fa-f28550635e37</t>
-[...1 lines deleted...]
-  <si>
     <t>SCUOLA INTERCULTURALE - REGIONE SICILIA “CONTRIBUTO STRAORDINARIO ISTITUZIONI SCOLASTICHE STATALI PER SERVIZI DI MEDIAZIONE LINGUISTICA E CULTURALE, SVOLTI DA MEDIATORI ISCRITTI IN APPOSITI ALBI O ELENCHI” D.D.G. 693/2026</t>
   </si>
   <si>
     <t>G82J26000090002</t>
   </si>
   <si>
     <t>€ 7.500,00</t>
   </si>
   <si>
     <t>19/05/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/7626beec-18cc-43e7-885d-9b0cf21304a6</t>
-[...1 lines deleted...]
-  <si>
     <t>PONTI DI APPRENDIMENTO</t>
   </si>
   <si>
     <t>C84D25003160007</t>
   </si>
   <si>
     <t>€ 121,96</t>
   </si>
   <si>
     <t>Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 – Priorità 01 – Scuola e competenze – Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.6, Azione ESO4.6.A1 – Sotto azione ESO4.6.A1.B, interventi di cui al decreto</t>
   </si>
   <si>
     <t>13/05/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/b087c3ae-fa49-4ce1-87a0-b8d9ae79744c</t>
-[...1 lines deleted...]
-  <si>
     <t>IA IN AZIONE: STRUMENTI E PRATICHE PER LA COMUNITÀ SCOLASTICA</t>
   </si>
   <si>
     <t>C84D25003270006</t>
   </si>
   <si>
     <t>€ 49.644,00</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>11/05/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/27696a5c-1194-4f76-8a9e-c3d17cd605ac</t>
-[...1 lines deleted...]
-  <si>
     <t>CRESCERETE IN ARMONIA</t>
   </si>
   <si>
     <t>C87G26000300001</t>
   </si>
   <si>
     <t>€ 9.892,36</t>
   </si>
   <si>
     <t>Statali MIM USR Sicilia</t>
   </si>
   <si>
     <t>25/03/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/fa74e0ff-3fe9-42c3-813d-e105b59cbd9b</t>
-[...1 lines deleted...]
-  <si>
     <t>LA NOSTRA VOCE CONTRO LA VIOLENZA ARTE DI OGNI GENERE SECONDA EDIZIONE</t>
   </si>
   <si>
     <t>G82JG2500038002</t>
   </si>
   <si>
     <t>€ 9.979,10</t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/38d6f8c7-fb17-4c60-943f-7edb6b378f45</t>
-[...1 lines deleted...]
-  <si>
     <t>CONTRIBUTI IN FAVORE DEGLI ISTITUTI SCOLASTICI COMPRENSIVI E DELLE DIREZIONI DIDATTICHE CON SEDE NELLA REGIONE SICILIANA - DIDATTICA IMMERSIVA</t>
   </si>
   <si>
     <t>G82J25000490002</t>
   </si>
   <si>
     <t>€ 48.065,30</t>
   </si>
   <si>
     <t>REGIONALE</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/0f2f4e6d-56b4-4b5c-beef-4703f140d524</t>
-[...1 lines deleted...]
-  <si>
     <t>EDUCARE OLTRE L'AULA</t>
   </si>
   <si>
     <t>C54D25004720007</t>
   </si>
   <si>
     <t>€ 79.984,00</t>
   </si>
   <si>
     <t>FSE+</t>
   </si>
   <si>
     <t>05/10/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/79aaaf5a-bde9-4e60-b779-67364095b125</t>
-[...1 lines deleted...]
-  <si>
     <t>ORIENTARSI PER CRESCERE: VERSO UNA SCELTA CONSAPEVOLE DEL FUTURO</t>
   </si>
   <si>
     <t>C44D25000850007</t>
   </si>
   <si>
     <t>€ 67,50</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/d5360af8-acc1-457b-8283-8fb0f1c389f9</t>
-[...1 lines deleted...]
-  <si>
     <t>SVILUPPO E INCLUSIONE</t>
   </si>
   <si>
     <t>C84D25000250007</t>
   </si>
   <si>
     <t>€ 69,94</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/eddf9f4c-d921-4fc2-94d9-3caf811cac3b</t>
-[...1 lines deleted...]
-  <si>
     <t>INTERVENTI TUTORAGGIO E FORMAZIONE PER LA RIDUZIONE DEI DIVARI NEGLI APPRENDIMENTI E IL CONTRASTO ALLA DISPERSIONE SCOLASTICA – D.M. N. 19/2024</t>
   </si>
   <si>
     <t>C84D21000500006</t>
   </si>
   <si>
     <t>€ 81.634,00</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/649df827-95dc-4b14-9a98-9a239b614125</t>
-[...1 lines deleted...]
-  <si>
     <t>SCUOLE APERTE PER IL TERRITORIO - PR FSE+ SICILIA 2021/2027</t>
   </si>
   <si>
     <t>C84C24000170008</t>
   </si>
   <si>
     <t>€ 58.972,00</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/73da9afb-1aca-42fc-a574-bd179d609c5f</t>
-[...1 lines deleted...]
-  <si>
     <t>POTENZIAMENTO E MIGLIORAMENTO DEGLI AMBIENTI SCOLASTICI E FORMATIVI E SOSTEGNO ALL’INNOVAZIONE DIDATTICA E FORMATIVA PR FESR SICILIA 2021- 2027</t>
   </si>
   <si>
     <t>C82B24000610002</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/e75abd88-6fa4-450f-b645-ca0838f2603f</t>
-[...1 lines deleted...]
-  <si>
     <t>POTENZIAMENTO ERASMUS+2021-27</t>
   </si>
   <si>
     <t>B56E23004900006</t>
   </si>
   <si>
     <t>€ 20.000,00</t>
   </si>
   <si>
     <t>05/07/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/f5df322e-ce86-4bb6-b39d-f2c6afba090f</t>
-[...1 lines deleted...]
-  <si>
     <t>GIOVANI SPORTIVI IN AZIONE (PIANO ESTATE)</t>
   </si>
   <si>
     <t>C84D24001060007</t>
   </si>
   <si>
     <t>€ 79.860,00</t>
   </si>
   <si>
     <t>30/05/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/595ee550-aad6-4a90-9ec1-2e47293ffb33</t>
-[...1 lines deleted...]
-  <si>
     <t>FUORI ORARIO "A MISURA DI GIOCO"</t>
   </si>
   <si>
     <t>G89I24000680002</t>
   </si>
   <si>
     <t>€ 12.000,00</t>
   </si>
   <si>
     <t>Regione Siciliana</t>
   </si>
   <si>
     <t>23/05/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/acdd1e0a-a2fa-48d9-9ac5-58c68aa97ef2</t>
-[...1 lines deleted...]
-  <si>
     <t>FORMAZIONE DEL PERSONALE SCOLASTICO SULLA TRANSIZIONE DIGITALE - D.M. 66/2023</t>
   </si>
   <si>
     <t>C84D23003670006</t>
   </si>
   <si>
     <t>€ 84.635,52</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/eee15d74-ff7c-48d4-9a38-ad7d8d95e589</t>
-[...1 lines deleted...]
-  <si>
     <t>POTENZIAMENTO DELLE COMPETENZE STEM E MULTILINGUISTICHE D.M. N. 65/2023</t>
   </si>
   <si>
     <t>C84D23002720006</t>
   </si>
   <si>
     <t>€ 171.768,00</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/85b7b1c1-cf69-4565-8af8-909049672c4a</t>
-[...1 lines deleted...]
-  <si>
     <t>AGENDA SUD - NOTA DI ADESIONE N. 134894/2023 - INTERVENTI FORMATIVI PER RAFFORZARE COMPETENZE IN LINGUA MADRE, LINGUA STRANIERA, MATEMATICA (COMPETENZE DI BASE)</t>
   </si>
   <si>
     <t>C84D23002440001</t>
   </si>
   <si>
     <t>€ 69.666,00</t>
   </si>
   <si>
     <t>FSEPON</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/d0da284a-cff9-432d-b17e-06bc9e425c28</t>
-[...1 lines deleted...]
-  <si>
     <t>RISCOPRIAMO IL LIBERTY - L'ISOLA DEL LIBERTY</t>
   </si>
   <si>
     <t>G89I23001930002</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/45d5a1b5-df87-4a9e-896c-8cfde7235b1b</t>
-[...1 lines deleted...]
-  <si>
     <t>LA SCUOLA DEL FUTURO - PIANO SCUOLA 4.0-AZIONE 1-NEXT GENERATION CLASSROOM- AMBIENTI DI APPRENDIMENTO INNOVATIVI D.M. 218/2022</t>
   </si>
   <si>
     <t>C84D22005030006</t>
   </si>
   <si>
     <t>€ 243,36</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/289dd5d2-376a-435c-a1c9-caacecfafb05</t>
-[...1 lines deleted...]
-  <si>
     <t>MIGRAZIONE AL CLOUD DEI SERVIZI DIGITALI DELL'ISTITUTO SCOLASTICO</t>
   </si>
   <si>
     <t>C81C23000340006</t>
   </si>
   <si>
     <t>€ 3.871,00</t>
   </si>
   <si>
     <t>14/02/2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/d919b4a2-21b1-48c2-a9bd-3acc56fa92e6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -815,599 +764,758 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/a9b798a4-456a-465e-9c20-f173fef72430" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/3812f2ef-dd21-4015-96e3-ab3ca5bfc4ce" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/9fb29b78-9920-49da-a094-2675f6d0963a" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/529192f0-35c5-42b6-b27c-cb689e249b18" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/4e156058-ebbd-4a3e-be27-2c7359fea620" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/a0171d0c-76ae-4962-97fa-f28550635e37" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/7626beec-18cc-43e7-885d-9b0cf21304a6" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/b087c3ae-fa49-4ce1-87a0-b8d9ae79744c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/27696a5c-1194-4f76-8a9e-c3d17cd605ac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/fa74e0ff-3fe9-42c3-813d-e105b59cbd9b" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/38d6f8c7-fb17-4c60-943f-7edb6b378f45" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/0f2f4e6d-56b4-4b5c-beef-4703f140d524" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/79aaaf5a-bde9-4e60-b779-67364095b125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/d5360af8-acc1-457b-8283-8fb0f1c389f9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/eddf9f4c-d921-4fc2-94d9-3caf811cac3b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/649df827-95dc-4b14-9a98-9a239b614125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/73da9afb-1aca-42fc-a574-bd179d609c5f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/e75abd88-6fa4-450f-b645-ca0838f2603f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/f5df322e-ce86-4bb6-b39d-f2c6afba090f" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/595ee550-aad6-4a90-9ec1-2e47293ffb33" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/acdd1e0a-a2fa-48d9-9ac5-58c68aa97ef2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/eee15d74-ff7c-48d4-9a38-ad7d8d95e589" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/85b7b1c1-cf69-4565-8af8-909049672c4a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/d0da284a-cff9-432d-b17e-06bc9e425c28" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/45d5a1b5-df87-4a9e-896c-8cfde7235b1b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/289dd5d2-376a-435c-a1c9-caacecfafb05" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/progetto/d919b4a2-21b1-48c2-a9bd-3acc56fa92e6" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F27"/>
+  <dimension ref="A1:F38"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>16</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>25</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>28</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>28</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>36</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>41</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E11" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>46</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D12" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="E12" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>51</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>73</v>
-[...43 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A16" t="s">
-[...15 lines deleted...]
-        <v>88</v>
+      <c r="A16" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>58</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="E17" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>60</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="C18" t="s">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="E18" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>65</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>97</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>98</v>
+        <v>67</v>
       </c>
       <c r="C19" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="E19" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>65</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="B20" t="s">
-        <v>103</v>
+        <v>70</v>
       </c>
       <c r="C20" t="s">
-        <v>104</v>
+        <v>71</v>
       </c>
       <c r="D20" t="s">
+        <v>64</v>
+      </c>
+      <c r="E20" t="s">
         <v>72</v>
       </c>
-      <c r="E20" t="s">
-[...44 lines deleted...]
-      </c>
+      <c r="F20" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B22" s="1"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A23" t="s">
-[...15 lines deleted...]
-        <v>122</v>
+      <c r="A23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>73</v>
       </c>
       <c r="B24" t="s">
-        <v>124</v>
+        <v>74</v>
       </c>
       <c r="C24" t="s">
-        <v>125</v>
+        <v>75</v>
       </c>
       <c r="D24" t="s">
-        <v>126</v>
+        <v>45</v>
       </c>
       <c r="E24" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>76</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="B25" t="s">
-        <v>130</v>
+        <v>78</v>
       </c>
       <c r="C25" t="s">
+        <v>79</v>
+      </c>
+      <c r="D25" t="s">
         <v>32</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>80</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>81</v>
       </c>
       <c r="B26" t="s">
-        <v>134</v>
+        <v>82</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>79</v>
       </c>
       <c r="D26" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>80</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="B27" t="s">
-        <v>139</v>
+        <v>84</v>
       </c>
       <c r="C27" t="s">
-        <v>140</v>
+        <v>85</v>
       </c>
       <c r="D27" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E27" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>86</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" t="s">
+        <v>88</v>
+      </c>
+      <c r="C28" t="s">
+        <v>89</v>
+      </c>
+      <c r="D28" t="s">
+        <v>64</v>
+      </c>
+      <c r="E28" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" t="s">
+        <v>92</v>
+      </c>
+      <c r="C29" t="s">
+        <v>93</v>
+      </c>
+      <c r="D29" t="s">
+        <v>94</v>
+      </c>
+      <c r="E29" t="s">
+        <v>95</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>96</v>
+      </c>
+      <c r="B30" t="s">
+        <v>97</v>
+      </c>
+      <c r="C30" t="s">
+        <v>98</v>
+      </c>
+      <c r="D30" t="s">
+        <v>45</v>
+      </c>
+      <c r="E30" t="s">
+        <v>99</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>100</v>
+      </c>
+      <c r="B31" t="s">
+        <v>101</v>
+      </c>
+      <c r="C31" t="s">
+        <v>102</v>
+      </c>
+      <c r="D31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E31" t="s">
+        <v>103</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>104</v>
+      </c>
+      <c r="B32" t="s">
+        <v>105</v>
+      </c>
+      <c r="C32" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32" t="s">
+        <v>107</v>
+      </c>
+      <c r="E32" t="s">
+        <v>108</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B34" s="1"/>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>109</v>
+      </c>
+      <c r="B36" t="s">
+        <v>110</v>
+      </c>
+      <c r="C36" t="s">
+        <v>31</v>
+      </c>
+      <c r="D36" t="s">
+        <v>32</v>
+      </c>
+      <c r="E36" t="s">
+        <v>111</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>112</v>
+      </c>
+      <c r="B37" t="s">
+        <v>113</v>
+      </c>
+      <c r="C37" t="s">
+        <v>114</v>
+      </c>
+      <c r="D37" t="s">
+        <v>45</v>
+      </c>
+      <c r="E37" t="s">
+        <v>115</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>116</v>
+      </c>
+      <c r="B38" t="s">
+        <v>117</v>
+      </c>
+      <c r="C38" t="s">
+        <v>118</v>
+      </c>
+      <c r="D38" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" t="s">
+        <v>119</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A34:F34"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F7" r:id="rId5"/>
+    <hyperlink ref="F8" r:id="rId6"/>
+    <hyperlink ref="F9" r:id="rId7"/>
+    <hyperlink ref="F10" r:id="rId8"/>
+    <hyperlink ref="F11" r:id="rId9"/>
+    <hyperlink ref="F12" r:id="rId10"/>
+    <hyperlink ref="F13" r:id="rId11"/>
+    <hyperlink ref="F17" r:id="rId12"/>
+    <hyperlink ref="F18" r:id="rId13"/>
+    <hyperlink ref="F19" r:id="rId14"/>
+    <hyperlink ref="F20" r:id="rId15"/>
+    <hyperlink ref="F24" r:id="rId16"/>
+    <hyperlink ref="F25" r:id="rId17"/>
+    <hyperlink ref="F26" r:id="rId18"/>
+    <hyperlink ref="F27" r:id="rId19"/>
+    <hyperlink ref="F28" r:id="rId20"/>
+    <hyperlink ref="F29" r:id="rId21"/>
+    <hyperlink ref="F30" r:id="rId22"/>
+    <hyperlink ref="F31" r:id="rId23"/>
+    <hyperlink ref="F32" r:id="rId24"/>
+    <hyperlink ref="F36" r:id="rId25"/>
+    <hyperlink ref="F37" r:id="rId26"/>
+    <hyperlink ref="F38" r:id="rId27"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>