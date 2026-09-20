--- v0 (2026-07-24)
+++ v1 (2026-09-20)
@@ -8,3013 +8,1989 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1301" uniqueCount="975">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1366" uniqueCount="630">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFA97280B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura n 2 condizionatori uno 9000 BTU uno 12000 BTU</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCEE501C3E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura e configurazione adattatore ATA VOIP Grandstream, reset e configurazione centrale telefonica panasonic</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>BCD783FA48</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura dell’abbonamento Completo a Sinergie di Scuola, rinnovo per l’a.s. 2026/27</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>BCAB1F75C6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizi TV per la promozione di progetti – Progetto Percorsi Estivi circolare 16 del 12.05.2026 Regione Sicilia.</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>BCA7970FEA</t>
+  </si>
+  <si>
+    <t>DETERMINA DI AFFIDAMENTO- FORNITURA BENI DIGITALI DM 38</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - COLLAUDATORE SENZA ONERI Codice nazionale del progetto CNP 10.8.6A-FDRPOCSI-2026- 36 POC D.M. 38/2026 BENI DIGITALI</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>Decreto di liquidazione personale</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - COORDINATORE DI PROGETTO DM 38 FORMAZIONE DOCENTI</t>
+  </si>
+  <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>BC84064849</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PUBBLICITA' PIANO ESTATE 2</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC84064849</t>
-[...4 lines deleted...]
-  <si>
     <t>20/07/2026</t>
   </si>
   <si>
     <t>BC728A4CE3</t>
   </si>
   <si>
     <t>Decisione affidamento - DM219-2025 - SUPPORTO RUP Acquisto servizio di supporto al RUP finalizzato al raggiungimento degli obiettivi, milestone e target previsti dal progetto</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC728A4CE3</t>
-[...4 lines deleted...]
-  <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC683AFC6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale per realizzazione murales   Progetto crescerete in armonia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC683AFC6A</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>BC5FA11BB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura noleggio pullman GT con conducente per uscite didattiche/visite guidate/viaggi d’istruzione da svolgersi a RAGUSA RG) il 14.07.2026 il 15.07.2026, COMISO (RG) IL 16.07.2026, CAVA ISPICA (RG) IL 17.07.2026.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5FA11BB3</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>BC5A9B17DA</t>
   </si>
   <si>
     <t>DETERMINA DI AFFIDAMENTO- FORNITURA CORSI DI FORMAZIONE DM 219 SNODI FORMATIVI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5A9B17DA</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC42A83221</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura n. 30 ore pe n. 2 laboratori pratici di cucina sana sul cibo modicano Progetto cibo consapevole modicano tradizione salute e culture.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC42A83221</t>
-[...4 lines deleted...]
-  <si>
     <t>BC426E237E</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di pittura per murales  – Progetto crescerete in armonia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC426E237E</t>
-[...4 lines deleted...]
-  <si>
     <t>BC41EF15CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di cancelleria – Progetto crescerete in armonia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC41EF15CE</t>
-[...4 lines deleted...]
-  <si>
     <t>BC4193D0FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di cancelleria – Progetto Piano Estate II annualità</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4193D0FB</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - COORDINATORE DEL PROGETTO IA in Azione: strumenti e pratiche per la comunità scolastica_DM 219 SNODI FORMATIVI</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale</t>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Incarico collaudatore senza oneri</t>
   </si>
   <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC26D2C094</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di cancelleria – Progetto mediazione linguistica - la valigia delle culture.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC26D2C094</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>BC1A8B5FD0</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di 55 medagliette di partecipazione comprensive di personalizzazione e di cordoncino tricolore e di 3 targhette da applicare su 3 trofei comprensivi di personalizzazione</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1A8B5FD0</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>BC191F0595</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizi rinnovo contratti linee telefoniche plessi Falcone Poidomani Sulsenti</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC191F0595</t>
-[...4 lines deleted...]
-  <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC073119CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria per gli uffici di segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC073119CC</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO CONFERIMENTO INCARICO C.S. Lucchese Enrico</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO CONFERIMENTO INCARICO C.S. Migliorino Giuseppe</t>
   </si>
   <si>
     <t>BBFCECFD09</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sport ambiente orientamento e ambiente, trasporto alunni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFCECFD09</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF5B7F45F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di vela giovani sportivi in azione Esperto e Tutor piano estate 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF5B7F45F</t>
-[...4 lines deleted...]
-  <si>
     <t>BBF3F8A23B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione arte alla primaria alunni su attività sportiva Esperto + Tutor piano estate 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF3F8A23B</t>
-[...4 lines deleted...]
-  <si>
     <t>BBF63FD669</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PUBBLICITARIO (MONITOR 65 POLLICI)  -  Avviso Prot. 9507, 22/01/2025, Agenda SUD2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF63FD669</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBF0CF5460</t>
   </si>
   <si>
     <t>Determina di affidamento - FORNITURA SUPPORTO TECNICO OPERATIVO_UNIQUEVERSITY_PIANO ESTATE2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0CF5460</t>
-[...4 lines deleted...]
-  <si>
     <t>BBFE8006ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - Procedura per l’affidamento diretto del NOLEGGIO LABORATORIO DIDATTICO C2GROUP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFE8006ED</t>
-[...4 lines deleted...]
-  <si>
     <t>06/06/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico CS_MIGLIORINO GIUSEPPE_mediazione linguistica</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico CS_LUCCHESE ENRICO_mediazione linguistica</t>
   </si>
   <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Esperto Mediatrice linguistica Dott.ssa Pepi Giuliana</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico TUTOR MALTESE FERNANDA_mediazione linguistica</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico TUTOR CACCAMO ROSARIA_mediazione linguistica</t>
   </si>
   <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico AA MUSCIA FILIPPO ANTONIO_mediazione linguistica</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico AA INCATASCIATO GIORGIO_mediazione linguistica</t>
   </si>
   <si>
     <t>BBE3572BD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione per alunni su attività sportiva Esperto e Tutor piano estate 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE3572BD1</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDFC65765</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio mobilità ritiro premio concorso nazionale (No alla droga, no ad ogni forma di dipendenza) Roma 27 Maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDFC65765</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDC2B5C73</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio noleggio audio luci per il concerto musicale di fine anno scolastico dell’orchestra del corso ad indirizzo musicale presso il Duomo di S. Pietro di Modica, giorno 04/06/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC2B5C73</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDC0D612E</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio noleggio furgone c/conducente per trasporto strumenti musicali e attrezzature per il concerto di fine anno scolastico presso il Duomo di S. Pietro di Modica giorno 04/06/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC0D612E</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBEC816ECD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura attrezzature progetto codice caronte SI_1_37491 - cup C82B24000610002</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEC816ECD</t>
-[...4 lines deleted...]
-  <si>
     <t>BBFB0A1559</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura arredi scolastici progetto codice caronte SI_1_37491 - cup C82B24000610002</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB0A1559</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBBC356D46</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di registri verbali e agende di classe per il plessi dell’Istituto (stampati Argo Software)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC356D46</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBF0F241AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura pubblicità Agenda Sud seconda annualità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0F241AE</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBAC94B5BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del servizio noleggio pullman GT con conducente per partecipazione alla fase provinciale “Nuovi Giochi della Gioventù” di Atletica Leggera e Baskin – Ragusa, 21/05/2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC94B5BC</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA7EEE7E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di sedie operative per gli uffici di segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA7EEE7E7</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9E82AD78</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura acquisto n. 40 tavolette da 50 gr. di cioccolato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E82AD78</t>
-[...4 lines deleted...]
-  <si>
     <t>BB97E08815</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del servizio viaggio di istruzione tutto compreso, con partecipazione al Concorso Musicale in Puglia, dal 12 al 16 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97E08815</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB9548780E</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura del servizio noleggio pullman GT con conducente per partecipazione alla fase regionale “Nuovi Giochi della Gioventù” di Pallavolo a Palermo g. 06/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9548780E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB94F4C714</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione personale supporto alla mensa scolastica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB94F4C714</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB8A78B7BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - lavori tettoia per bus e lavori di sistemazione aula vicino alla palestra plesso Falcone.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A78B7BE</t>
-[...4 lines deleted...]
-  <si>
     <t>BB899FC762</t>
   </si>
   <si>
     <t>Decisione a contrarre - formazione esami certificazione Cambridge</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB899FC762</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB85F8CDFE</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura del servizio noleggio pullman GT con conducente per partecipazione alla fase regionale “Nuovi Giochi della Gioventù” di Tag Rugby a Caltanissetta g. 30/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85F8CDFE</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB81E616C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Formazione Esperti_Piano Estate2_Arca</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB81E616C1</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB58065347</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura del servizio di iscrizione per la partecipazione dell’Orchestra Falcone al 5° Concorso Internazionale di esecuzione musicale “Città di Maruggio”, in programma il 13/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58065347</t>
-[...4 lines deleted...]
-  <si>
     <t>BB579354DC</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio noleggio pullman/scuolabus con conducente per le uscite didattiche a Modica nei giorni 14, 15 e 22 maggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB579354DC</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB3E7FDC3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura del servizio viaggio di istruzione per Campus “Cefalù Sporting Camp 2026”, dal 11 al 14 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E7FDC3A</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB4646DCA1</t>
   </si>
   <si>
     <t>Decisione a contrarre - NASTA fornitura materiale igienico sanitario per i vari plessi.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4646DCA1</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3F0834E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio noleggio pullman GT con conducente per viaggio d’istruzione “Cefalù Sporting Camp 2026” a Cefalù (PA) – 11/14 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F0834E1</t>
-[...4 lines deleted...]
-  <si>
     <t>BB418A968D</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio noleggio pullman GT c.c. per uscite didattiche a Zafferana Etnea, Taormina e Comiso nel mese di aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB418A968D</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB5F3CF169</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione corsi Campus Inglese 1 e 2_Piano Estate 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5F3CF169</t>
-[...4 lines deleted...]
-  <si>
     <t>BB642E441C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione corsi di vela_Piano Estate 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB642E441C</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB3B50E41D</t>
   </si>
   <si>
     <t>Decisione a contrarre - L'ARCA SOC. COOP. SOCIALE ONLUS fornitura servizi vari, corsi di formazione: 30 ore per scuola. Scuole aderenti alla rete (C. Amore, Vittorini. S. Marta Ciaceri, R. Poidomani.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3B50E41D</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB3562E904</t>
   </si>
   <si>
     <t>Decisione a contrarre - ALLIANCE FANCAISE fornitura servizi, certificazione DELF A1 per n. 12 alunni sede esami MODICA (RG).</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3562E904</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB30359E17</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio noleggio pullman/scuolabus con conducente per uscita didattica a Modica, presso il laboratorio della Ditta Bella Modica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30359E17</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2FE02604</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio noleggio pullman GT c.c. per uscite didattiche a Noto, Ispica e Zafferana Etnea nei mesi di aprile e maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FE02604</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2F7D5D53</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio noleggio pullman GT c.c. per uscite didattiche a Noto, Ispica e Marzamemi nei mesi di aprile e maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F7D5D53</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2F071402</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio noleggio pullman GT con conducente per partecipazione Fase provinciale di pallavolo dei “Nuovi Giochi della Gioventù” giorno 15/04/2026 a Ragusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F071402</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2D90E760</t>
   </si>
   <si>
     <t>Determina di affidamento- FORNITURA SERVIZIO DI SUPPORTO TECNICO E SPECIALISTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D90E760</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB2A86B47D</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio soggiorno in convenzione per Torneo di Scacchi 2026,  Marsala 12 e 13 aprile.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A86B47D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB29B120B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio noleggio pulmino senza conducente per partecipazione al Torneo di Scacchi 2026, Marsala 12, 13 aprile.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29B120B2</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - SCLAFANI LOREDANA - CONFERIMENTO INCARICO FIGURA DI ESPERTO - B.2.2</t>
   </si>
   <si>
     <t>Decreto di nomina - MIGLIORE CARMELA - CONFERIMENTO INCARICO FIGURA DI ESPERTO - B.2.2</t>
   </si>
   <si>
     <t>Decreto di nomina - DI CARO ROSARIA - CONFERIMENTO INCARICO FIGURA DI ESPERTO - B.2.2</t>
   </si>
   <si>
     <t>Decreto di nomina - SINDONI FRANCESCO GIUSEPPE - CONFERIMENTO INCARICO FIGURA DI ESPERTO - B.2.1</t>
   </si>
   <si>
     <t>Decreto di nomina - SAMMITO ROSARIA - CONFERIMENTO INCARICO FIGURA DI ESPERTO - B.2.1</t>
   </si>
   <si>
     <t>Decreto di nomina - GENNUSO CARMELA - CONFERIMENTO INCARICO FIGURA DI ESPERTO - B.2.1</t>
   </si>
   <si>
     <t>Decreto di nomina - BRULLO PAOLA - CONFERIMENTO INCARICO FIGURA DI ESPERTO - B.2.1</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarichi personale_progetto Didattica Immersiva_sostituisce decreto prot.n.5045 del 14.03.2026</t>
   </si>
   <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO DI NOMINA - A.A. MUSCIA FILIPPO ANTONIO Conferimento incarico Titolo del Progetto “CresceRete in armonia”- CUP:  C87G26000300001 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO DI NOMINA - PROF.SSA TORCHI LUCIFORA ELVIRA Conferimento incarico Titolo del Progetto “CresceRete in armonia”- CUP:  C87G26000300001 </t>
+  </si>
+  <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Battaglia Chiara Tutor_Campus#1_ Piano Estate II annualita</t>
   </si>
   <si>
+    <t>BB17714B08</t>
+  </si>
+  <si>
+    <t>Decisione di affidamento- FORNITURA LAVORI ELETTRICI PROGETTO DIDATTICA IMMERSIVA II EDIZIONE</t>
+  </si>
+  <si>
     <t>Decreto di nomina - Incarico Gennuso Carmela_Tutor_Il paese dei quadrati_Piano Estate II annualita</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Fichera Cannizzaro Sonia_Tutor_Scacchi a scuola #2_Piano Estate II annualita</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Gennuso Carmela_Tutor_Citta invisibili_Mago di OZ_Piano Estate II annualita</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Amore Concetta_Tutor_Minecraft_Piano Estate II annualita</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Scollo Paola_Tutor_Fotografia_Piano Estate II annualita</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Barone Maria Teresa_Tutor_Schacchi#1_Schacchi #3 e Vela#1_Piano Estate II annualita</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Battaglia Chiara Tutor_Campus#2_ Piano Estate II annualita</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Castano Giuseppe Esperto_Esplorando mondi con Minecraft_ e corso di Fotografia_Piano Estate II annualita</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico CESAREO VINCENZO_ Esperto_Scacchi in gioco#2_Scacchi in gioco #3_Piano Estate II annualita</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Cavallo Giorgio Esperto_Scacchi in gioco#1_Piano Estate II annualita</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB1604046B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Per formazione esami certificazione Cambridge</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1604046B</t>
-[...4 lines deleted...]
-  <si>
     <t>BB134C1F83</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attività istituzionale servizio civile universale. Elaborazione e progettazione progetto Servizio Civile Universale 2025. Titolo Prog. Uniti a Scuola.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB134C1F83</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0F09F5EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura del servizio noleggio pullman GT con conducente per l’uscita didattica a Noto (SR), presso la Fattoria Didattica Villa del Tellaro in data 01/04/2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F09F5EE</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB0B9E9FCD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio viaggio di istruzione per soggiorno a Rimini (RN) per partecipazione REC Film Festival 2026 periodo 07/11 Maggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B9E9FCD</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB063973F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - 3ELLE formazione, spese partenariati e pubblicità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB063973F8</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAEBD5E61A</t>
   </si>
   <si>
     <t>Decisione a contrarre - GAMMA ESTINTORI controllo semestrale secondo la norma UNI 9994 degli estintori a polvere da Kg. 6 n. 57 e di estintori a CO2 da Kg 5 nr. 6.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEBD5E61A</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE45B56F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - BLUNOVA SRL fornitura modem e intervento tecnico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE45B56F3</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE4164713</t>
   </si>
   <si>
     <t>Decisione a contrarre - TIM attivare una linea e dati nuova sede plesso Via Risorgimento 22.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4164713</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BAF648AA79</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio mensa_Piano Estate II Annualità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF648AA79</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF7ED2A98</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura azione di formazione Modulo Sport Ambiente_ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF7ED2A98</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BADB10C951</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura del servizio viaggio di istruzione per Campo scuola Riviera dei Cedri, Parco del Pollino in Calabria, Scalea (CS), dal 14 al 16 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB10C951</t>
-[...4 lines deleted...]
-  <si>
     <t>BADA46AC88</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura del servizio acquisto biglietti aerei A/R Catania – Bologna, per la partecipazione degli alunni al REC Film Festival 2026 a Rimini periodo 7-11 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA46AC88</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/f6969cd9-37f2-47c2-ae69-8b15b69cd982</t>
+    <t>BAD96ECA34</t>
+  </si>
+  <si>
+    <t>DETERMINA AFFIDAMENTO - DIDATTICA IMMERSIVA SECONDA EDIZIONE CIRCOLARE 0006 DEL 16 APRILE 2025 AULA IMMERSIVA</t>
   </si>
   <si>
     <t>14/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina_Conferimento incarichi personale interno scheda B progetto Didattica Immersiva </t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACB7B34AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura del materiale di primo soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB7B34AA</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC9D1D42D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del servizio noleggio pullman GT c.c. per viaggio di istruzione Campo scuola Riviera dei Cedri, Parco del Pollino in Calabria, Scalea (CS)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9D1D42D</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC51E8419</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura del servizio di partecipazione allo spettacolo teatrale in lingua originale inglese “Romeo and Juliet”, presso il Teatro Metropolitan di Catania, destinato alle classi terze della scuola secondaria di I grado.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC51E8419</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB5E50EFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizi, sede esami Registrata per Trinity College London</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5E50EFC</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA94C46810</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura dei registri Argo delle sostituzioni dei docenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94C46810</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8EC0BE9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - DIGITAL FLAG acquisto bandiere Italia, Europa, Sicilia in tessuto nautico 130 gr. Formato 220x150cm.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8EC0BE9C</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8E569563</t>
   </si>
   <si>
     <t>Decisione a contrarre - TIM fornitura rinnovo ulteriore 12 mesi alle medesime condizioni linee telefoniche plesso Denaro Papa e plesso Risorgimento 112.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E569563</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8DCFC161</t>
   </si>
   <si>
     <t>Decisione a contrarre - ICOTEA Incarico servizio esterno per R.S.P.P. Responsabile Servizio Prevenzione e protezione anno 2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DCFC161</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA88BDE0BC</t>
   </si>
   <si>
     <t>Determina di affidamento- FORNITURA CORSO DI FORMAZIONE MODULO IMMAGINI IN MOVIMENTO_PN ORIENTAMENTO_FOSE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88BDE0BC</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA7E6F8CA0</t>
   </si>
   <si>
     <t>Determina di affidamento- FORNITURA SERVIZIO MENSA PROGETTO PN ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E6F8CA0</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA79DB89FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio noleggio pullman GT con conducente per partecipazione a “Torneando” – 1° Torneo di calcetto per le scuole della rete per lo sport – Regione Sicilia  presso il Palavolcan di Acireale g. 25/02/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79DB89FD</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico N. 2 tutor interno Zaccaria Stefania_Orientamento Mod. App e ICT</t>
   </si>
   <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA6645F4D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO SPECIALISTICO_DM. 233 ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6645F4D5</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Contratto figura aggiuntiva esterna Gugliotta Concetta - Orientamento (Turismo Esperenziale)</t>
   </si>
   <si>
     <t>Decreto di nomina - Contratto figura aggiuntiva esterna Cappello Luana - Orientamento (Cultura e territorio le tradizioni popolari)</t>
   </si>
   <si>
     <t>BA5FEB7127</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura contratto di utilizzo del software Crono su piattaforma web per la rilevazione presenze del personale ATA Testina di lettura esterna RFID n. 4.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5FEB7127</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA44C1ECF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del servizio viaggio d’istruzione, pacchetto tutto compreso, da svolgersi in Campania periodo 4-8 maggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44C1ECF5</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4E0D4553</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura del servizio organizzazione “Viaggio del Ricordo 2026”, pacchetto tutto compreso, da svolgersi in Friuli Venezia Giulia, periodo 09-13 febbraio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E0D4553</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Contratto figura aggiuntiva esterno Zocco Fausto - Orientamento</t>
   </si>
   <si>
     <t>Decreto di nomina - Contratto Figura Aggiuntiva esterna Lentini Valeria - Orientamento</t>
   </si>
   <si>
     <t>Decreto di nomina - Contratto figura aggiuntiva esterna Gugliotta Concetta - Orientamento</t>
   </si>
   <si>
     <t>Decreto di nomina - Contratto figura aggiuntiva esterna Cappello Luana - Orientamento</t>
   </si>
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Contratto Esperto esterno Spadola Caterina - Percorsi di Orientamento</t>
   </si>
   <si>
     <t>Decreto di nomina - Contratto Esperto esterno Lentini Valeria - Percorsi di Orientamento</t>
   </si>
   <si>
     <t>Decreto di nomina - Contratto Esperto esterno Zocco Fausto - Percorsi di Orientamento</t>
   </si>
   <si>
     <t>Decreto di nomina - Contratto Esperto esterno Gugliotta Concetta - Percorsi di Orientamento</t>
   </si>
   <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA1396646E</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio noleggio pullman GT con conducente per uscita didattica a Catania in data 03/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1396646E</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>BA18E0AD6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori relativi al progetto esecutivo interventi di adattamento e adeguamento degli spazi comuni al fine di realizzare una sala mensa ed un laboratorio per attività comuni all'interno del plesso scolastico "De Naro Papa" sito a Modica (RG)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA18E0AD6B</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9F963BBE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio noleggio pullman GT con conducente per uscite didattiche a Comiso in data 20/01/2026 e Catania 06/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F963BBE2</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>B9EE208762</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizio di n. 1 connessione ADSL - plesso infanzia Treppiedi Sud</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EE208762</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>B9E3A62E52</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura applicativo Argo F24 WEB per la gestione del modello di pagamento F24 EP (Enti Pubblici) e Ordinario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3A62E52</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E213ABDE</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura rinnovo annuale contratto di supporto, manutenzione e canone annuale applicativi Argo Software - anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E213ABDE</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>B9DD8D6EC6</t>
   </si>
   <si>
     <t>DETERMINA DI AFFIDAMENTO- FORNITURA SERVIZIO MENSA AGENDA SUD 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DD8D6EC6</t>
-[...4 lines deleted...]
-  <si>
     <t>05/01/2026</t>
   </si>
   <si>
     <t>B9DDE70E26</t>
   </si>
   <si>
     <t>DETERMINA DI AFFIDAMENTO - FORNITURA SERVIZIO MENSA E TRANSFER PIANO ESTATE II ANNUALITA'</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DDE70E26</t>
-[...4 lines deleted...]
-  <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Esperti esterni Greenwell Alan Michael Agenda Sud II annualità_</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Esperti esterni Susino Sara_Agenda Sud II annualità_</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Esperti esterni Zocco Fausto_Agenda Sud II annualità_</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Esperti esterni Agosta Federica_Agenda Sud II annualità_</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Contratto esterno Barone Evelina FIGURA AGGIUNTIVA AGENDA SUD II_</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico tutor interno Orientamento Zacco Daniela</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico tutor interno Orientamento Zaccaria Stefania</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico tutor interno Orientamento Torchi Lucifora Elvira</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico tutor interno Orientamento Crocetta Silvia</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico tutor interno Orientamento Civello Raffaella</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B99F1E655D</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio di noleggio pullman GT con conducente per il trasferimento A/R Modica-Cefalù giorno 18 dicembre</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99F1E655D</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B99993B98D</t>
   </si>
   <si>
     <t>Decisione a contrarre -ACQUISTO SERVIZIO SUPPORTO AL RUP TECNICO-AMMINISTRATIVO_PN R FESR Sicilia 2021-2027 – Priorità 0005 Una Sicilia più inclusiva - Obiettivo Specifico RSO4.2 - Azione 4.2.1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99993B98D</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B9834DF5D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio audio luci concerto musicale di Natale presso il Duomo di S. Pietro di Modica giorno 18/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9834DF5D4</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B981CEC25F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale pubblicitario piano estate progetto giovani sportivi in azione CUP C84D24001060007</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B981CEC25F</t>
-[...4 lines deleted...]
-  <si>
     <t>B979B8AD38</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizi di trasferimento, vitto e alloggio in Francia dal 14 al 19 dicembre 2025 - Erasmus Plus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B979B8AD38</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B96D1C07B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del servizio di formazione di lingua Spagnola finalizzato alla preparazione dell’esame DELE con docente di madrelingua</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96D1C07B2</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B94D206D6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura del servizio spettacoli teatrali a scuola dell’infanzia e primaria - a.s. 2025.26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D206D6B</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>Decreto di nomina -  Incarico Esperto interno TORCHI LUCIFORA ELVIRA</t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B914B12975</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura carta igienica asciugamani</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914B12975</t>
-[...4 lines deleted...]
-  <si>
     <t>B916ACFA6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia igienico sanitario per i vari plessi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B916ACFA6B</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B911F84830</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura libri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911F84830</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Figura Aggiuntiva Terranova Rosaria_AGENDA SUD II annualità_</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Figura Aggiuntiva Pluchino Sara_AGENDA SUD II annualità_</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Figura Aggiuntiva Battaglia Chiara_AGENDA SUD II annualità_</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B90617E83D</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizi di trasferimento, vitto e alloggio in Spagna dal 16 al 21 novembre 2025 - Erasmus Plus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90617E83D</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO CACCAMO VALENTINA_Tutor Agenda Sud II annualità</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO MOLE' GIUSEPPA_Tutor Agenda Sud II annualità</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO BATTAGLIA CHIARA _Tutor Agenda Sud II annualità</t>
   </si>
   <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B8F141CA7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - registri dei decreti e cartucce stampante aula sostegno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F141CA7D</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Garrafa Maria TUTOR Agenda Sud II annualità_</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Fichera Cannizzaro Sonia TUTOR Agenda Sud II annualità</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO MIGLIORE CARMELA_Tutor Agenda Sud II annualità</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO AMORE CONCETTA_Tutor Agenda Sud II annualità</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Barone Maria Teresa TUTOR Agenda sud II annualità</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO SPADOLA MARIA_Tutor Agenda Sud II annualità</t>
   </si>
   <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - incarico DSGA agenda Sud II</t>
   </si>
   <si>
     <t>B8C2C5E917</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo annuale fornitura servizio noleggio operativo di una soluzione software per generazione automatica contenuti tabellari di AT scadenza 16.11.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C2C5E917</t>
-[...4 lines deleted...]
-  <si>
     <t>B8C2547F4C</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo annuale licenza Argo Portale Scuola Cloud - scadenza 30.11.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C2547F4C</t>
-[...4 lines deleted...]
-  <si>
     <t>B8C14434A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione ai Giochi Matematici del Mediterraneo 2026 – XVI edizione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C14434A0</t>
-[...4 lines deleted...]
-  <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO DSGA</t>
   </si>
   <si>
     <t>Decreto di nomina - PROJECT MANAGER</t>
   </si>
   <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Project Manager</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Project manager Agenda Sud II </t>
   </si>
   <si>
     <t>05/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina -RUP</t>
   </si>
   <si>
     <t>Decreto di nomina - RUP</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>B85196C89E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizi di trasferimento e alloggio a Palermo - Giornate Nazionali del Cinema a Scuola 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85196C89E</t>
-[...4 lines deleted...]
-  <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>B8421D89C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura impianti condizionamento plesso centrale e plesso treppiedi sud</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8421D89C9</t>
-[...4 lines deleted...]
-  <si>
     <t>B841E70A30</t>
   </si>
   <si>
     <t>Decisione a contrarre - controllo semestrale secondo la norma UNI 9994 degli estintori a polvere da Kg. 6 n. 57 e di estintori a CO2 da Kg 5 nr. 5  fornitura di n. 3 estintore a polvere da Kg 6 classe spegnimento 34  233 BC  Fornitura di n. 1 estintore a CO2 da Kg. 5 omologato D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B841E70A30</t>
-[...4 lines deleted...]
-  <si>
     <t>B8419DD3DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura della cassetta primo soccorso con il contenuto richiesto dal D.M. 388 2003 scuola con addetti in servizio oltre a tre unità.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8419DD3DB</t>
-[...4 lines deleted...]
-  <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>B833CAA9C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Momina del medico competente ai sensi del D.L.gs 81 2008 dal 15.09.2025 al 14.09.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B833CAA9C5</t>
-[...4 lines deleted...]
-  <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>B825A531B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo triennale del servizio di firma digitale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B825A531B4</t>
-[...4 lines deleted...]
-  <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>B8132C39C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura delle agende di classe per i plessi dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8132C39C9</t>
-[...4 lines deleted...]
-  <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>B7CF783CAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura dell’abbonamento Completo a Sinergie di Scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CF783CAE</t>
-[...4 lines deleted...]
-  <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>B7AFFBF43B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di facile consumo_PRISMA_Piano Estate</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AFFBF43B</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>B79AA6FB44</t>
   </si>
   <si>
     <t>DETERMINA AFFIDAMENTO- FORNITURA SUPPORTO TECNICO_PIANO ESTATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79AA6FB44</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>B772917A58</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura del materiale di facile consumo per i plessi dell’istituto a.s. 2024.25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B772917A58</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>B70A747E51</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di Convenzione di cassa per il quadriennio 2025-2029</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70A747E51</t>
-[...4 lines deleted...]
-  <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>B74463E2F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura software per ricostruzione della carriera a seguito sentenza e progressioni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74463E2F6</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>B735A0D9A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale di facile consumo - toner</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B735A0D9A8</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>B7279BEEB1</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura abbonamento Italiascuola.it.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7279BEEB1</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>B7176470B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - TIM fornitura servizi rinnovo ulteriore 12 mesi alle medesime condizioni linee telefoniche plessi Falcone  Poidomani e plesso Sulsenti.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7176470B7</t>
-[...4 lines deleted...]
-  <si>
     <t>B717D01DBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - NETSENSE fornitura servizi di adeguamento al Regolamento UE 679/2016 (R.G.P.D.) canone triennale dal 01.06.2025 al 31.05.2028 – Servizio NetSecurity pacchetto da 4 a 6 plessi.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B717D01DBD</t>
-[...4 lines deleted...]
-  <si>
     <t>B718A68D17</t>
   </si>
   <si>
     <t>Decisione a contrarre - BORGIONE CENTRO DIDATTICO fornitura di materiale di cancelleria di facile consumo e sussidi didattici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718A68D17</t>
-[...4 lines deleted...]
-  <si>
     <t>B718408A53</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRINT OFFICE fornitura di materiale di cancelleria di facile consumo e sussidi didattici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718408A53</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B71BB4B4CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO LICENZE SOFTWARE C2GROUP_DM 66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71BB4B4CE</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>B711B170A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA AZIONE DI PUBBLICITA' MAP SRL_DM.65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B711B170A3</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>B704276C0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA NOLEGGIO DISPOSITIVI DIGITALI_COMPUSOFT_D.M.66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704276C0F</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6EF3AB46A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Borgione - fornitura di materiale di cancelleria di facile consumo e sussidi didattici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF3AB46A</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>B6EB5520FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio noleggio pullman GT con conducente g. 21 maggio (Catania) e 05 giugno (Siracusa)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB5520FC</t>
-[...4 lines deleted...]
-  <si>
     <t>B6EA595425</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura del materiale di ferramenta per lavori di piccola manutenzione dei plessi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA595425</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B6DA6388A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di cancelleria di facile consumo e sussidi didattici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DA6388A2</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>B6C62E57D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura acquisto Radiomic UHF archetto proel  canta tu standard   Kit 2 radiomic gelato UHF  cartuccia epson.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C62E57D8</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C422F966</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura del servizio noleggio pullman GT con conducente g. 21/05/2025 per partecipazione giochi della gioventù a Ragusa (RG)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C422F966</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6BF2413A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ICOTEA formazione e aggiornamento del personale docente e ATA Antincendio – Preposto - Sicurezza D.Lgs 8108 anno 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF2413A1</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CE5777DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA AZIONE DI PUBBLICITA'_VIDEOMEDITERRANEO_D.M.65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CE5777DA</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6C44300C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CERTIFICAZIONE LINGUISTICA DI LINGUA INGLESE_CAMBRIDGE</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/6cb0a292-458d-4d3a-816f-5255a088d23f</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>B6C4E29B8A</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - SERVIZI TECNICI_PROGRAMMA REGIONALE FESR SICILIA 2021-2027 Obiettivo specifico
 RSO4.2 Azione 4.2.1-DD 645/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C4E29B8A</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2025</t>
   </si>
   <si>
     <t>B69B5E71DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CORSI DI FORMAZIONE TEATRO E CREATIVITA' SOCIETA' SINE SOLE CINEMA-PIANO ESTATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69B5E71DA</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>B673193A72</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO MENSA E TRANSFER CORSI DI VELA_PIANO ESTATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B673193A72</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B65D2716E0</t>
   </si>
   <si>
     <t>"Decisione a contrarre - DECISIONE A CONTRARRE CORSI DI VELA PROGETTO ""PIANO ESTATE"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65D2716E0</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B61A9E69C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE FORNITURA SERVIZIO CERTIFICAZIONE ESAMI LINGUA INGLESE PER ALUNNI D.M. 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61A9E69C7</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B615360307</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE NOLEGGIO MATERIALE DIDATTICO D.M. 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B615360307</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5C7EE0EA4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento_ESPERTI/MENSA/TRASPORTO_ progetto “Scuole Aperte” _Avviso n. 10/2023, PR FSE+ Sicilia 2021/2027 “Scuole aperte per il territorio”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C7EE0EA4</t>
-[...4 lines deleted...]
-  <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>B5A7B8FDFD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento_MENSA PER N. 4 MODULI_ PROGETTO “SCUOLE APERTE” _AVVISO N. 10/2023, PR FSE+ SICILIA 2021/2027 “SCUOLE APERTE PER IL TERRITORIO”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A7B8FDFD</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>B5360D1E5D</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO KIT LEGO SPIKE ESSENTIAL_C2GROUP_DM.65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5360D1E5D</t>
-[...4 lines deleted...]
-  <si>
     <t>B535FCC6FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CORSO DI FORMAZIONE ON LINE PER DOCENTI DIGITAL STORYTELLING CON CANVA D.M. 66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B535FCC6FD</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B53150A5D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - COMUNITA' DI PRATICHE PER L'APPRENDIMENTO D.M. 66/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53150A5D0</t>
-[...4 lines deleted...]
-  <si>
     <t>B530E605FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LABORATORI DI FORMAZIONE SUL CAMPO PER PERSONALE DOCENTE E ATA D.M. 66/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B530E605FA</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>B52C44F6DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CORSI DI FORMAZIONE D.M. 66/2023 _C2 GROUP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52C44F6DD</t>
-[...4 lines deleted...]
-  <si>
     <t>B52A474D23</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CORSI DI FORMAZIONE D.M. 66/2023 SISTEMA 54</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52A474D23</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>B51B0F088C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CORSI DI FORMAZIONE D.M. 66/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51B0F088C</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4A4B44371</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEL SERVIZIO NOLEGGIO PULLMAN GT C. CONDUCENTE PER USCITA DA SVOLGERSI A CATANIA (CT) TEATRO BELLINI G. 19 DICEMBRE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A4B44371</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>B49D727199</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE SERRATURA PORTA BLINDATA PLESSO TREPPIEDI SUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49D727199</t>
-[...4 lines deleted...]
-  <si>
     <t>B49C5AA30F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO NOLEGGIO AUDIO LUCI PER IL CONCERTO MUSICALE DI NATALE DEL 19 DICEMBRE PRESSO IL DUOMO SAN PIETRO DI MODICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49C5AA30F</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>B496C02677</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DELL’ABBONAMENTO ANNUALE INTEGRAZIONE DA ABBONAMENTO BASE A ESTESO DI SINERGIE DI SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B496C02677</t>
-[...4 lines deleted...]
-  <si>
     <t>B495C6DAA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DEL SERVIZIO DI N. 1 CONNESSIONE ADSL PLESSO INFANZIA TREPPIEDI SUD.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B495C6DAA2</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>B476C4F1FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO DI FORMAZIONE D.M. 65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B476C4F1FA</t>
-[...4 lines deleted...]
-  <si>
     <t>B4754153EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO DI AZIONI DI FORMAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4754153EC</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>B46CF9F481</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEL SERVIZIO SPETTACOLI TEATRALI A SCUOLA DELL’INFANZIA E PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46CF9F481</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>B44F464851</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEL MATERIALE IGIENICO SANITARIO PLESSO FALCONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44F464851</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>B44B31A77D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI ASSICURAZIONE IN FAVORE DEGLI ALUNNI E PERSONALE DELLA SCUOLA SCUOLA - INTEGRAZIONE PER IL BIENNIO 24-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44B31A77D</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>B441330064</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA STAMPANTE MULTIFUNZIONE PER FAVORIRE LA DIDATTICA INCLUSIVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B441330064</t>
-[...4 lines deleted...]
-  <si>
     <t>08/11/2024</t>
   </si>
   <si>
     <t>B42B849A86</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PUBBLICITARIO - AGENDA SUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42B849A86</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>B409468AC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ATTREZZATURA/MATERIALE PER LA DIDATTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B409468AC9</t>
-[...4 lines deleted...]
-  <si>
     <t>B40889F117</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DISPOSITIVI ELETTRICI CON ASSISTENZA TECNICA E CABLAGGIO PER L'UFFICIO DI SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40889F117</t>
-[...4 lines deleted...]
-  <si>
     <t>B4083CB51B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO NOLEGGIO PER GIORNO 13.11.2024 ALLE ORE 15:00 PRESSO COMANDO VIGILI DEL FUOCO DI RAGUSA DI UNA BOMBOLA KG. 10 GPL E N. 3 ESTINTORI CO2 KG. 5.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4083CB51B</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>B40467141B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DELL’AFFITTO DI UNA CORSIA PER LEZIONI IN PISCINA DELLA CLASSE 1G SEC. DI I GRADO A CURVATURA SPORTIVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40467141B</t>
-[...4 lines deleted...]
-  <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>B400CE9A2B</t>
   </si>
   <si>
     <t>Decisione a contrarre per l’affidamento diretto ai sensi dell’art. 50, comma 1, lettera b), del D.L. 36/2023, per fornitura n. 4 schede fotocopie n. 2.000– Progetto Agenda Sud nota di adesione n.134894 cod. prog.10.2.2A FSEPON-SI-2024-261”. Matematicamente 3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B400CE9A2B</t>
-[...4 lines deleted...]
-  <si>
     <t>B400B7FF6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEI SERVIZI DI ASSISTENZA E CONSULENZA PER LA PUBBLICAZIONE DEGLI ATTI IN AMMINISTRAZIONE TRASPARENTE E PER LA GENERAZIONE AUTOMATICA DEI LINK VERSO BDNCP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B400B7FF6E</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>B3F5CDB13D</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ANNUALE LICENZA ARGO PORTALE SCUOLA CLOUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F5CDB13D</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>B3EFA9DEC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPA MATERIALE PUBBLICITARIO - PNRR 3.2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EFA9DEC9</t>
-[...4 lines deleted...]
-  <si>
     <t>B3EE3DC7DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - REGISTRI CARTACEI VERBALI CONSIGLIO DI CLASSE SEC. 1° GRADO VALIDI PER IL TRIENNIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE3DC7DA</t>
-[...4 lines deleted...]
-  <si>
     <t>18/10/2024</t>
   </si>
   <si>
     <t>B3BC7F7CDA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 2 SCHEDE FOTOCOPIE N. 1.000 PROGETTO AGENDA SUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3BC7F7CDA</t>
-[...4 lines deleted...]
-  <si>
     <t>B3BBC04080</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE AI GIOCHI MATEMATICI GIOCHI D’AUTUNNO 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3BBC04080</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>B362CA454E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE AI GIOCHI MATEMATICI DEL MEDITERRANEO 2025 – XV EDIZIONE.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B362CA454E</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>B34203B387</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEL MATERIALE IGIENICO SANITARIO PER I VARI PLESSI DELL’ISTITUTO - Eco Service</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34203B387</t>
-[...4 lines deleted...]
-  <si>
     <t>B34176E04C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE IGIENICO SANITARIO PER I VARI PLESSI DELL’ISTITUTO - MCS Progetto Igiene di Amore F.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34176E04C</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>B32B1EB91E</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE TRANSIZIONE DIGITALE PNRR DM 66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32B1EB91E</t>
-[...4 lines deleted...]
-  <si>
     <t>B32B08A5D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE DIGITALE CON LE STEM PNRR DM 65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32B08A5D1</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>B31C17E149</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BATTUTA DECORATA GRADINO SCALA DEL PLESSO POIDOMANI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31C17E149</t>
-[...4 lines deleted...]
-  <si>
     <t>B31AFED23E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PACCHETTO SOFTWARE PRODOTTI ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31AFED23E</t>
-[...4 lines deleted...]
-  <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>B2FF7B38E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEL MATERIALE DI FACILE CONSUMO PER I PLESSI POIDOMANI E SULSENTI A.S. 2023.24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FF7B38E7</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>B2F89C3FBB</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE CONTROLLO SEMESTRALE SECONDO LA NORMA UNI 9994 DEGLI ESTINTORI E SMALTIMENTO NR 2 ESTINTORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F89C3FBB</t>
-[...4 lines deleted...]
-  <si>
     <t>B2F8D0F83B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEL MATERIALE DI FACILE CONSUMO DEL PLESSO SULSENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F8D0F83B</t>
-[...4 lines deleted...]
-  <si>
     <t>B2F7C8B72D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEI LIBRI DI NARRATIVA INERENTE AL MATERIALE DIDATTICO DEL PLESSO SULSENTI A.S. 2023/24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F7C8B72D</t>
-[...4 lines deleted...]
-  <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>B2F4C19CB7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEL MATERIALE DI FACILE CONSUMO PLESSO RISORGIMENTO 217</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F4C19CB7</t>
-[...4 lines deleted...]
-  <si>
     <t>B2F3CB6A27</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DELLE AGENDE DI CLASSE PER I PLESSI DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F3CB6A27</t>
-[...4 lines deleted...]
-  <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>B2D90A1674</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PER LA REALIZZAZIONE DI DUE INTERVISTE E RIPRESE VIDEO PROGETTO CUNTU E CANTU</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/6753c4b6-abe1-444c-af2d-422aae628476</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3312,5259 +2288,5991 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFA97280B" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/8388ab84-7756-4034-9b75-f0f4d56de954" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEE501C3E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/82e2f39d-5f80-4246-bfdb-e1a5a94c3068" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD783FA48" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/16a368ce-b215-4705-bee5-9769e757abbe" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAB1F75C6" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/deffd51e-9c3f-4e77-bccd-939922a87e32" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA7970FEA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/4aa1b510-06fb-4fe2-8ea4-0ff79a201cfc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC84064849" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/9d6085c9-da2d-4123-a79e-f851c514f34e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC728A4CE3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/72e961af-4308-4891-b5b6-53420d29c9b0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC683AFC6A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/97e91dd7-f034-436e-844c-c22dac842777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5FA11BB3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/06a730d4-13b9-4017-9352-62bbbb36ba8c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5A9B17DA" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/cfca846c-2f49-4b13-a2c2-d245d7404b25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC42A83221" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/b1a0ffb6-935a-4797-956a-35d161b68e04" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC426E237E" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/bd88c1fd-b48f-45a7-9373-8f6ad1d5dc12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC41EF15CE" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/bc39f304-d65a-4639-951f-a97524eafd14" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4193D0FB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/abded3bc-c6d8-4501-ab2f-6090e821a906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC26D2C094" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/e2abaafe-6dd0-46ee-8973-1904bf4c94c7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1A8B5FD0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/b100a5e4-2574-49be-9c55-2c0706979484" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC191F0595" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/809a1cb2-bbf1-46ef-94de-9c3d424d597e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC073119CC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/512cfa42-a270-4b50-8eb9-6f45815e1ea0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFCECFD09" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/04e9f74a-e745-4cdb-94c7-64cb7a2c0c97" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF5B7F45F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/545844e6-e6fc-40f3-bdad-1a981c0dc28d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF3F8A23B" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/e562c24d-8b16-4608-b390-37ea7ab88d29" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF63FD669" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/775ee62f-58be-431a-b32a-fcd95089ebea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0CF5460" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/deedd213-0a41-43f7-844e-5e5318236d1c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFE8006ED" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/b4df8623-340d-432b-8ac0-2e0581be4397" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE3572BD1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ee3f1c08-538c-4b65-be10-1cbe32d54313" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDFC65765" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/d9c9e61a-28ab-4c8a-99e7-74f49c9c22d0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC2B5C73" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/45423d9a-ac81-428b-b5ba-b646e42fa85c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC0D612E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/3e068218-b8d1-4ed8-ad3f-8132220d9c67" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEC816ECD" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/a458b980-8dd2-468b-9e99-af63c07bbe1e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB0A1559" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/fea731ca-ace2-4072-ad35-0a771c196cba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC356D46" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/116c33ee-d5e4-4ca4-b6a7-742502f9e37f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0F241AE" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/1e305941-b786-409c-bd19-857b9816ec25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC94B5BC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/33f94be1-4b11-4b68-93dd-aba7ea2ad641" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA7EEE7E7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/9b72acfd-d940-41c0-a3ff-48660209cf06" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E82AD78" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/b7ea2e5b-32d4-4354-ac1b-6cdc73217595" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97E08815" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/7eccbdaf-205a-4a64-b5a7-4c023fc93cc4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9548780E" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/657dd7ff-72c4-4200-aaaa-aa4bad1ce545" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB94F4C714" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/e0fd7dd1-8bfe-4467-bb52-49cd76a35654" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A78B7BE" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/937fd6e7-4823-41c0-ad53-68683b584ed0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB899FC762" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/29366be5-f686-48f6-901d-4714324f5b7b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85F8CDFE" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/e33263da-8e73-4d2f-b4c6-19c479cc4d15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB81E616C1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/c0069fda-1f92-4dfe-930a-39fdaee61d65" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58065347" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/66d31dda-da9e-4fec-b699-d6f910589bdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB579354DC" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/7d8e4144-89fb-4050-a7b9-f55c7802a233" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E7FDC3A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/5a565674-da0d-405f-881b-6a8374021c5c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4646DCA1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/86d4e32e-7247-492c-9c42-6db6b7b45f82" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F0834E1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/2f9f937b-0b6b-45d3-9701-01663fcf180c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB418A968D" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/72b618ee-5f75-49a9-a928-95474a706cd7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5F3CF169" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/312c9ec0-80c7-4e27-bdc7-7304b8f58658" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB642E441C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/1f8c6c05-1a29-4f29-83a8-45f173179d7e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3B50E41D" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/1e1faabd-4425-4ebb-922f-8d2f507d1a81" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3562E904" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/eb6c491d-605a-4145-aff0-b0fd28eedc37" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30359E17" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/dcaebf6c-13ae-49c6-8841-1dd2273ca7de" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FE02604" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/9ba801b3-e1b4-4e86-8a12-80798b883553" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F7D5D53" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/6dc48126-38f9-45da-b05f-64bb4c2e08f8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F071402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/1191c268-8f78-4703-aa26-39c048348029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D90E760" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/a023f54c-8930-4a37-b27f-b6174dcf11d4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A86B47D" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/79d111a8-ccff-4520-8d8b-93e074dede15" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29B120B2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ab4c088f-1b04-4a09-8cac-7f2f0f5797b0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB17714B08" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/bca54480-0e72-41c2-8a6b-123e4a403802" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1604046B" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/c264ba71-9fda-4dde-b066-0c794232a3c6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB134C1F83" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/a88ce87b-58e5-4dd5-8818-2adaf1965112" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F09F5EE" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ebcac984-987a-4909-97ca-7cb7adf7645e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B9E9FCD" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/2cfc9484-53dd-4ee1-8b89-7fb3a6a6aba7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB063973F8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/1e0f4001-f2f8-452e-957b-924f79944001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEBD5E61A" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ebe57ea0-f8f2-4272-a5e8-1965f2f136e4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE45B56F3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/676fab43-b79a-47ec-b045-7b4ffbcd8048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4164713" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/a804394a-db69-492f-a909-2cc52b9764a5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF648AA79" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/6deb0c33-c99e-49c3-b8d8-1bfaca02b98a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF7ED2A98" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ddd05266-8a3a-4cec-8c1e-3133d56eb35a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB10C951" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/823e0ca7-d90a-40b1-affb-8639d572bf38" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA46AC88" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/f6969cd9-37f2-47c2-ae69-8b15b69cd982" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAD96ECA34" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/07793eed-2466-42c6-830a-92bfcafc4b2c" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB7B34AA" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/b8714534-83cc-48ed-b4ed-ec541b571e36" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9D1D42D" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/52ebc3c2-bb8f-42a3-aeb3-9523881a55f8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC51E8419" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/59bea0b5-d9e0-49f0-9392-cd7ce751383a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5E50EFC" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/e0206ecb-5d36-4460-9430-34c4e31af4f8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94C46810" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/cf2de97b-14e5-4d13-979a-be1eb6cbe34b" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8EC0BE9C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/7afac0b7-793c-4c40-a04f-42b214c75285" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E569563" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/5c985583-b655-4cda-b621-58dcd5d750bd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DCFC161" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/2f2ca987-fb44-4b31-b61e-82eb14de67ce" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88BDE0BC" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/399aa9e3-a7bf-4899-9795-eabde8035c4c" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E6F8CA0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/047b5cb2-c51c-4a05-b631-f192aaf72aae" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79DB89FD" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ca34499a-18ce-4748-bfdc-7045c4428d76" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6645F4D5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/aa9c331d-a1c6-48c9-9b81-d5070accb26f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5FEB7127" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/b21f7f42-4802-4aba-a6f8-df244f18f2f5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44C1ECF5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/4db128b5-400d-485f-a1ce-f9ce435ab70e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E0D4553" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/98d6b0ba-0d48-4f0f-8ce8-7035d6ac1285" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1396646E" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/7795927e-3812-4840-b733-36e78c2d2ef2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA18E0AD6B" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/b71edbda-22fd-422f-bfb3-2cef99b6daf2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F963BBE2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ff525128-6928-420d-8edf-1ec0310b0ed6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EE208762" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/96dea11b-0208-433b-8af0-cb1614d78ded" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3A62E52" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ab89c8a0-bf97-4f61-9aba-2f4b6797be90" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E213ABDE" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/b8aaa1ec-ddea-4564-bce6-9b5e66d0dc27" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DD8D6EC6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/e63fb8dc-73f0-42fd-a8cf-4526278f0482" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DDE70E26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/69d60b43-9e90-4258-851b-5e7493daf8a5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99F1E655D" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/940ba441-93c4-4622-836c-e4dd5acd8333" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99993B98D" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/019deab5-a178-4380-be76-e1480a952a95" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9834DF5D4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/7160e4e0-077f-46df-a108-90d0b21aaf39" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B981CEC25F" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/f1b2164d-3260-41b4-a6c3-792122a80256" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B979B8AD38" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/44acca25-dbe7-404f-aca6-623f5999001e" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96D1C07B2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/2839a291-8bc1-457e-b5fb-3d6c3ef4a0a2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D206D6B" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/b513fdf7-a7ef-482f-acf2-13808094f247" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914B12975" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/732f789f-6262-4e25-b6b1-fefe2a10ef67" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B916ACFA6B" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/f7271945-e16f-470b-824c-9d3d5426603d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911F84830" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/1f46bdb5-0cf2-40ab-a336-8bab85025ec3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90617E83D" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/be918110-4d70-41d1-9327-07b3a760c629" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F141CA7D" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/220a1fcf-5c53-4131-82c2-901d6209092f" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C2C5E917" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/6357db4b-5913-4b26-8cde-c3e29cf234ce" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C2547F4C" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/18a7b55d-9b22-4daf-a6df-8675ef0ca574" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C14434A0" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/c320d11e-c6d1-4924-b352-065d2a10890b" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85196C89E" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/27cbab89-cc8c-432e-b756-7a98785b25ab" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8421D89C9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/c65e5188-8e3e-46d7-9014-ab94b1285109" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B841E70A30" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/51b0058b-c1be-4bbd-8615-40de9ff25a5e" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8419DD3DB" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/18e61347-cbc2-4a1b-84da-c40006d761b3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B833CAA9C5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/7d23a8bd-969c-4694-aa80-cf462b2edb3c" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B825A531B4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/0d990178-b9bd-4e35-b10a-227f933b306f" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8132C39C9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/2b0b4e6c-7bcf-48bb-bde9-56d73fe00e05" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CF783CAE" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/41526b01-c23e-448d-b0bd-10effd74267d" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AFFBF43B" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/69d6a369-0927-4015-ac3e-3c7f31da1dfc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79AA6FB44" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/14074d5e-4ae2-46db-9a87-f9a7c296cd24" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B772917A58" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/a1a30f43-5a93-4a1a-840f-bf1a14e03895" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70A747E51" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/8ca00ab5-1bbf-4d26-8bbb-5fe2753604fe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74463E2F6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/16f0ca73-56d6-40c5-ae00-becbed15e998" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B735A0D9A8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/7bdfa73b-b503-4290-8108-53111fd11dbd" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7279BEEB1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/f2a56f28-91e3-46aa-b3af-30fa9bfa075a" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7176470B7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/db450789-cd00-4123-a208-fb5c9784a41f" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B717D01DBD" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ff3ef076-4a87-478a-9704-2577827d4d1e" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718A68D17" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/6a939585-8e69-4c4b-9d5b-6fddb47881fa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718408A53" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/0de5c1dd-8c0c-4c17-b45a-039be2ecc645" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71BB4B4CE" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/02cc7e95-2d57-45ac-a625-e0d0dae2afb8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B711B170A3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/48cc1b20-7bfe-4be1-a59f-cf26b101b2f5" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704276C0F" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/a7c7b88d-900e-442e-83d5-53da37758ba2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF3AB46A" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/802de6b5-f251-47c8-ac80-a415bc8700bf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB5520FC" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/1a06aee4-ae93-4bee-8af6-2e99e762c310" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA595425" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/03354d28-25d6-4a3b-9907-9afc8cf19968" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DA6388A2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/eaaf22b4-31d4-4729-9b97-cae010091e91" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C62E57D8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/37750e52-4342-4257-9cf5-c7a969e2bf08" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C422F966" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/5579e8b2-ce37-45a3-92f4-d4393069256d" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF2413A1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/6c402bc6-97b6-417b-9de3-2d589140be98" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CE5777DA" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/c346c380-6df6-41e6-8724-1e8ce0728940" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C44300C0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/6cb0a292-458d-4d3a-816f-5255a088d23f" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C4E29B8A" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/39a7c78a-decc-4334-b0e1-2b15e3c19384" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69B5E71DA" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/b0eff8b1-c8d0-4ead-a945-0b307ce34236" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B673193A72" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/11c5f6a2-67ce-47b1-90c3-64b56053c3ed" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65D2716E0" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/bd154098-b3a9-43c2-b095-c15c92d51840" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61A9E69C7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/90ea5438-c4b1-4199-ae32-c7ad67519f2c" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B615360307" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/a14b2172-b25e-4a0a-9608-94d06d4a8f9a" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C7EE0EA4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/33484c2a-83ef-4cd1-a307-319393b653c4" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A7B8FDFD" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/7d8fa45b-6f2d-4343-9115-ce456a107997" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5360D1E5D" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/3597fbcc-928d-4153-8493-4d769aa7eb0f" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B535FCC6FD" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/c001b94d-1cec-4686-ae32-52cbdd14df18" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53150A5D0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/04a5bd5f-785a-4c3f-91fc-bf7fb6c3c9ae" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B530E605FA" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/d2a18f6d-933e-4875-ad35-84e08f20216a" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52C44F6DD" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/c45241e3-fa53-4932-8762-9526193dcc62" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52A474D23" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/73e83746-78b0-4689-8d40-93683aaf583c" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51B0F088C" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/8d4a8a6d-43bb-4c3a-8fb4-b7d1d3d23e50" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A4B44371" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/82cc1223-20c5-4252-8739-1f3816dbd40e" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49D727199" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/fe2d0665-d5de-4a4d-890a-3c83d43580a7" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49C5AA30F" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/54a5ae37-444a-4c10-adca-18a6eee4cdd6" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B496C02677" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/672e7b09-2088-45b8-ac0e-13e729e9a696" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B495C6DAA2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/3200e510-889a-4834-b4b7-8d13c103da84" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B476C4F1FA" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/5522bad2-94c0-48d1-bbb9-0e5ce2aee299" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4754153EC" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/387fdf49-9298-4930-a571-c0c17e2bd796" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46CF9F481" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/0fb4c4ce-c9ab-42df-8a3b-bb79dfaa7c0f" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44F464851" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/a1a730b9-de27-4e84-b680-9d8138643b55" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44B31A77D" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/0e2ce330-0ce5-441d-a254-5ccd7873be34" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B441330064" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/f3f8ff67-d5cb-4c0e-b33c-44e2e743da1e" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42B849A86" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/89ca8f14-b995-4036-8193-f95fdec9ed7c" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B409468AC9" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/e59c0c97-beaf-4010-bc02-39fcc8a2aef1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40889F117" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ee478447-8bb0-4035-80c3-9d91e7be3373" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4083CB51B" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/0e7d964b-8c58-4d37-9e12-2f16703b6747" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40467141B" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/1c0474cc-c5fb-431c-b7c1-4e921b1db013" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B400CE9A2B" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ad2f720a-b014-493e-8adb-ab6c47ee2c9e" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B400B7FF6E" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/b2c1b3f7-73cc-429a-8306-af6d871b4765" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F5CDB13D" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/b6f5092d-fd39-4e8d-9737-743c0ca37529" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EFA9DEC9" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/4cb4ae5d-52b4-4bdc-a9e4-9b0365be5dab" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE3DC7DA" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/42102c7a-dcfd-43fc-9e98-c91ad57557a4" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3BC7F7CDA" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/f687648d-8221-4768-a025-34c00b50697c" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3BBC04080" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/7e524fed-78f9-4cba-b44e-b602b41ebb99" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B362CA454E" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/8a0ee1e7-4d07-4547-94b2-be81273e33e9" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34203B387" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/7d3494b6-3336-4ed3-80f1-7cce69609c08" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34176E04C" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/3742d1c9-3f25-464b-b40b-038ced6d7464" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32B1EB91E" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/25433c97-3673-4596-83ea-99d85295af0f" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32B08A5D1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/a6f15e18-2542-4cda-beeb-bac7e21f2fa9" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31C17E149" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/892d6e81-26c3-41e9-9471-ac8f5f22f2e1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31AFED23E" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/34ee932e-3fc4-48f8-a453-993b750e4a12" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FF7B38E7" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/376422a5-bbf4-4708-b92e-0073b7af0aeb" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F89C3FBB" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/f0b151c7-950e-4118-a169-1ec7ed0252e9" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F8D0F83B" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/3c100707-8703-4b21-91f6-e86638edcb54" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F7C8B72D" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/bb444580-241f-45f5-b648-6a17955f634b" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F4C19CB7" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/eebf4c33-d087-45f3-b967-68efd49e91f5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F3CB6A27" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/776cb943-697c-4239-85bb-1cf295cd84d2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D90A1674" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC825001/amministrazione-trasparente/atti-amministrazioni-enti/6753c4b6-abe1-444c-af2d-422aae628476" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F260"/>
+  <dimension ref="A1:F273"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>13274</v>
+        <v>14863</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>14480</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>13078</v>
+        <v>14056</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>13037</v>
+        <v>13499</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>12986</v>
+        <v>13488</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>12744</v>
+        <v>13463</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>23</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>12741</v>
+        <v>13350</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>23</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>12733</v>
+        <v>13349</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>23</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>12726</v>
+        <v>13274</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>12516</v>
+        <v>13173</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>12222</v>
+        <v>13078</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>11859</v>
+        <v>13037</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>11810</v>
+        <v>12986</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>11435</v>
+        <v>12744</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>11195</v>
+        <v>12741</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="B17">
-        <v>11194</v>
+        <v>12733</v>
       </c>
       <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
         <v>49</v>
       </c>
-      <c r="D17" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="B18">
-        <v>11067</v>
+        <v>12726</v>
       </c>
       <c r="C18" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>51</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="B19">
-        <v>10882</v>
+        <v>12516</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="D19" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>23</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="B20">
-        <v>10858</v>
+        <v>12493</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="E20" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>23</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>10856</v>
+        <v>12222</v>
       </c>
       <c r="C21" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>58</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>59</v>
       </c>
       <c r="B22">
-        <v>10790</v>
+        <v>11859</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>61</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>62</v>
       </c>
       <c r="B23">
-        <v>10675</v>
+        <v>11810</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>64</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="B24">
-        <v>10605</v>
+        <v>11435</v>
       </c>
       <c r="C24" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>67</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>10604</v>
+        <v>11195</v>
       </c>
       <c r="C25" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D25" t="s">
-        <v>103</v>
+        <v>69</v>
       </c>
       <c r="E25" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="B26">
-        <v>10588</v>
+        <v>11194</v>
       </c>
       <c r="C26" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D26" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="E26" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="B27">
-        <v>10587</v>
+        <v>11067</v>
       </c>
       <c r="C27" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="D27" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>72</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="B28">
-        <v>10586</v>
+        <v>10882</v>
       </c>
       <c r="C28" t="s">
-        <v>49</v>
+        <v>74</v>
       </c>
       <c r="D28" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>75</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="B29">
-        <v>10379</v>
+        <v>10858</v>
       </c>
       <c r="C29" t="s">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="D29" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>77</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="B30">
-        <v>10378</v>
+        <v>10856</v>
       </c>
       <c r="C30" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="D30" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>79</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>80</v>
       </c>
       <c r="B31">
-        <v>10329</v>
+        <v>10790</v>
       </c>
       <c r="C31" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="D31" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>82</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>80</v>
       </c>
       <c r="B32">
-        <v>10151</v>
+        <v>10675</v>
       </c>
       <c r="C32" t="s">
-        <v>116</v>
+        <v>83</v>
       </c>
       <c r="D32" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>84</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B33">
-        <v>10095</v>
+        <v>10605</v>
       </c>
       <c r="C33" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D33" t="s">
-        <v>121</v>
+        <v>86</v>
       </c>
       <c r="E33" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>23</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B34">
-        <v>10089</v>
+        <v>10604</v>
       </c>
       <c r="C34" t="s">
-        <v>124</v>
+        <v>23</v>
       </c>
       <c r="D34" t="s">
-        <v>125</v>
+        <v>87</v>
       </c>
       <c r="E34" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>23</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>128</v>
+        <v>88</v>
       </c>
       <c r="B35">
-        <v>9723</v>
+        <v>10588</v>
       </c>
       <c r="C35" t="s">
-        <v>129</v>
+        <v>23</v>
       </c>
       <c r="D35" t="s">
-        <v>130</v>
+        <v>89</v>
       </c>
       <c r="E35" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>23</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>128</v>
+        <v>88</v>
       </c>
       <c r="B36">
-        <v>9723</v>
+        <v>10587</v>
       </c>
       <c r="C36" t="s">
-        <v>133</v>
+        <v>23</v>
       </c>
       <c r="D36" t="s">
-        <v>134</v>
+        <v>90</v>
       </c>
       <c r="E36" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>23</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>137</v>
+        <v>88</v>
       </c>
       <c r="B37">
-        <v>9582</v>
+        <v>10586</v>
       </c>
       <c r="C37" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="D37" t="s">
-        <v>139</v>
+        <v>91</v>
       </c>
       <c r="E37" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>23</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="B38">
-        <v>9458</v>
+        <v>10379</v>
       </c>
       <c r="C38" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="D38" t="s">
-        <v>144</v>
+        <v>93</v>
       </c>
       <c r="E38" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>23</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>147</v>
+        <v>92</v>
       </c>
       <c r="B39">
-        <v>9194</v>
+        <v>10378</v>
       </c>
       <c r="C39" t="s">
-        <v>148</v>
+        <v>23</v>
       </c>
       <c r="D39" t="s">
-        <v>149</v>
+        <v>94</v>
       </c>
       <c r="E39" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>23</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>152</v>
+        <v>92</v>
       </c>
       <c r="B40">
-        <v>9137</v>
+        <v>10329</v>
       </c>
       <c r="C40" t="s">
-        <v>153</v>
+        <v>95</v>
       </c>
       <c r="D40" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>96</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>157</v>
+        <v>97</v>
       </c>
       <c r="B41">
-        <v>8966</v>
+        <v>10151</v>
       </c>
       <c r="C41" t="s">
-        <v>158</v>
+        <v>98</v>
       </c>
       <c r="D41" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>99</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>157</v>
+        <v>97</v>
       </c>
       <c r="B42">
-        <v>8928</v>
+        <v>10095</v>
       </c>
       <c r="C42" t="s">
-        <v>162</v>
+        <v>100</v>
       </c>
       <c r="D42" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>101</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>166</v>
+        <v>97</v>
       </c>
       <c r="B43">
-        <v>8723</v>
+        <v>10089</v>
       </c>
       <c r="C43" t="s">
-        <v>167</v>
+        <v>102</v>
       </c>
       <c r="D43" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>103</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>166</v>
+        <v>104</v>
       </c>
       <c r="B44">
-        <v>8714</v>
+        <v>9723</v>
       </c>
       <c r="C44" t="s">
-        <v>171</v>
+        <v>105</v>
       </c>
       <c r="D44" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>106</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>175</v>
+        <v>104</v>
       </c>
       <c r="B45">
-        <v>8530</v>
+        <v>9723</v>
       </c>
       <c r="C45" t="s">
-        <v>176</v>
+        <v>107</v>
       </c>
       <c r="D45" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>108</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>175</v>
+        <v>109</v>
       </c>
       <c r="B46">
-        <v>8525</v>
+        <v>9582</v>
       </c>
       <c r="C46" t="s">
-        <v>180</v>
+        <v>110</v>
       </c>
       <c r="D46" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>111</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>184</v>
+        <v>112</v>
       </c>
       <c r="B47">
-        <v>8458</v>
+        <v>9458</v>
       </c>
       <c r="C47" t="s">
-        <v>185</v>
+        <v>113</v>
       </c>
       <c r="D47" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>114</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="B48">
-        <v>7694</v>
+        <v>9194</v>
       </c>
       <c r="C48" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="D48" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>117</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>194</v>
+        <v>118</v>
       </c>
       <c r="B49">
-        <v>7577</v>
+        <v>9137</v>
       </c>
       <c r="C49" t="s">
-        <v>195</v>
+        <v>119</v>
       </c>
       <c r="D49" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>120</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>194</v>
+        <v>121</v>
       </c>
       <c r="B50">
-        <v>7575</v>
+        <v>8966</v>
       </c>
       <c r="C50" t="s">
-        <v>199</v>
+        <v>122</v>
       </c>
       <c r="D50" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>123</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="B51">
-        <v>7366</v>
+        <v>8928</v>
       </c>
       <c r="C51" t="s">
-        <v>204</v>
+        <v>124</v>
       </c>
       <c r="D51" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>125</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>208</v>
+        <v>126</v>
       </c>
       <c r="B52">
-        <v>7241</v>
+        <v>8723</v>
       </c>
       <c r="C52" t="s">
-        <v>209</v>
+        <v>127</v>
       </c>
       <c r="D52" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>128</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>208</v>
+        <v>126</v>
       </c>
       <c r="B53">
-        <v>7209</v>
+        <v>8714</v>
       </c>
       <c r="C53" t="s">
-        <v>213</v>
+        <v>129</v>
       </c>
       <c r="D53" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>130</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>208</v>
+        <v>131</v>
       </c>
       <c r="B54">
-        <v>7200</v>
+        <v>8530</v>
       </c>
       <c r="C54" t="s">
-        <v>217</v>
+        <v>132</v>
       </c>
       <c r="D54" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>133</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>221</v>
+        <v>131</v>
       </c>
       <c r="B55">
-        <v>7083</v>
+        <v>8525</v>
       </c>
       <c r="C55" t="s">
-        <v>222</v>
+        <v>134</v>
       </c>
       <c r="D55" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>135</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>221</v>
+        <v>136</v>
       </c>
       <c r="B56">
-        <v>7060</v>
+        <v>8458</v>
       </c>
       <c r="C56" t="s">
-        <v>226</v>
+        <v>137</v>
       </c>
       <c r="D56" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>138</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>230</v>
+        <v>139</v>
       </c>
       <c r="B57">
-        <v>7048</v>
+        <v>7694</v>
       </c>
       <c r="C57" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
       <c r="D57" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>141</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>235</v>
+        <v>142</v>
       </c>
       <c r="B58">
-        <v>6946</v>
+        <v>7577</v>
       </c>
       <c r="C58" t="s">
-        <v>236</v>
+        <v>143</v>
       </c>
       <c r="D58" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>144</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>240</v>
+        <v>142</v>
       </c>
       <c r="B59">
-        <v>6786</v>
+        <v>7575</v>
       </c>
       <c r="C59" t="s">
-        <v>241</v>
+        <v>145</v>
       </c>
       <c r="D59" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>146</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>240</v>
+        <v>147</v>
       </c>
       <c r="B60">
-        <v>6755</v>
+        <v>7366</v>
       </c>
       <c r="C60" t="s">
-        <v>245</v>
+        <v>148</v>
       </c>
       <c r="D60" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>149</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>240</v>
+        <v>150</v>
       </c>
       <c r="B61">
-        <v>6750</v>
+        <v>7241</v>
       </c>
       <c r="C61" t="s">
-        <v>249</v>
+        <v>151</v>
       </c>
       <c r="D61" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>252</v>
+        <v>152</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>240</v>
+        <v>150</v>
       </c>
       <c r="B62">
-        <v>6741</v>
+        <v>7209</v>
       </c>
       <c r="C62" t="s">
-        <v>253</v>
+        <v>153</v>
       </c>
       <c r="D62" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>154</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>240</v>
+        <v>150</v>
       </c>
       <c r="B63">
-        <v>6730</v>
+        <v>7200</v>
       </c>
       <c r="C63" t="s">
-        <v>257</v>
+        <v>155</v>
       </c>
       <c r="D63" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>260</v>
+        <v>156</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>261</v>
+        <v>157</v>
       </c>
       <c r="B64">
-        <v>6601</v>
+        <v>7083</v>
       </c>
       <c r="C64" t="s">
-        <v>262</v>
+        <v>158</v>
       </c>
       <c r="D64" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>159</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>261</v>
+        <v>157</v>
       </c>
       <c r="B65">
-        <v>6581</v>
+        <v>7060</v>
       </c>
       <c r="C65" t="s">
-        <v>266</v>
+        <v>160</v>
       </c>
       <c r="D65" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>161</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>261</v>
+        <v>162</v>
       </c>
       <c r="B66">
-        <v>6578</v>
+        <v>7048</v>
       </c>
       <c r="C66" t="s">
-        <v>49</v>
+        <v>163</v>
       </c>
       <c r="D66" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>164</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>261</v>
+        <v>165</v>
       </c>
       <c r="B67">
-        <v>6577</v>
+        <v>6946</v>
       </c>
       <c r="C67" t="s">
-        <v>49</v>
+        <v>166</v>
       </c>
       <c r="D67" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>167</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>261</v>
+        <v>168</v>
       </c>
       <c r="B68">
-        <v>6576</v>
+        <v>6786</v>
       </c>
       <c r="C68" t="s">
-        <v>49</v>
+        <v>169</v>
       </c>
       <c r="D68" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>170</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>261</v>
+        <v>168</v>
       </c>
       <c r="B69">
-        <v>6575</v>
+        <v>6755</v>
       </c>
       <c r="C69" t="s">
-        <v>49</v>
+        <v>171</v>
       </c>
       <c r="D69" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>172</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>261</v>
+        <v>168</v>
       </c>
       <c r="B70">
-        <v>6574</v>
+        <v>6750</v>
       </c>
       <c r="C70" t="s">
-        <v>49</v>
+        <v>173</v>
       </c>
       <c r="D70" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>174</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>261</v>
+        <v>168</v>
       </c>
       <c r="B71">
-        <v>6573</v>
+        <v>6741</v>
       </c>
       <c r="C71" t="s">
-        <v>49</v>
+        <v>175</v>
       </c>
       <c r="D71" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>176</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>261</v>
+        <v>168</v>
       </c>
       <c r="B72">
-        <v>6572</v>
+        <v>6730</v>
       </c>
       <c r="C72" t="s">
-        <v>49</v>
+        <v>177</v>
       </c>
       <c r="D72" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>178</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>261</v>
+        <v>179</v>
       </c>
       <c r="B73">
-        <v>6538</v>
+        <v>6601</v>
       </c>
       <c r="C73" t="s">
-        <v>49</v>
+        <v>180</v>
       </c>
       <c r="D73" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>181</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>278</v>
+        <v>179</v>
       </c>
       <c r="B74">
-        <v>6408</v>
+        <v>6581</v>
       </c>
       <c r="C74" t="s">
-        <v>49</v>
+        <v>182</v>
       </c>
       <c r="D74" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>183</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>278</v>
+        <v>179</v>
       </c>
       <c r="B75">
-        <v>6403</v>
+        <v>6578</v>
       </c>
       <c r="C75" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D75" t="s">
-        <v>280</v>
+        <v>184</v>
       </c>
       <c r="E75" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>278</v>
+        <v>179</v>
       </c>
       <c r="B76">
-        <v>6400</v>
+        <v>6577</v>
       </c>
       <c r="C76" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D76" t="s">
-        <v>281</v>
+        <v>185</v>
       </c>
       <c r="E76" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>282</v>
+        <v>179</v>
       </c>
       <c r="B77">
-        <v>6262</v>
+        <v>6576</v>
       </c>
       <c r="C77" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D77" t="s">
-        <v>283</v>
+        <v>186</v>
       </c>
       <c r="E77" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>282</v>
+        <v>179</v>
       </c>
       <c r="B78">
-        <v>6260</v>
+        <v>6575</v>
       </c>
       <c r="C78" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D78" t="s">
-        <v>284</v>
+        <v>187</v>
       </c>
       <c r="E78" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>282</v>
+        <v>179</v>
       </c>
       <c r="B79">
-        <v>6259</v>
+        <v>6574</v>
       </c>
       <c r="C79" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D79" t="s">
-        <v>285</v>
+        <v>188</v>
       </c>
       <c r="E79" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>282</v>
+        <v>179</v>
       </c>
       <c r="B80">
-        <v>6257</v>
+        <v>6573</v>
       </c>
       <c r="C80" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D80" t="s">
-        <v>286</v>
+        <v>189</v>
       </c>
       <c r="E80" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>282</v>
+        <v>179</v>
       </c>
       <c r="B81">
-        <v>6255</v>
+        <v>6572</v>
       </c>
       <c r="C81" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D81" t="s">
-        <v>287</v>
+        <v>190</v>
       </c>
       <c r="E81" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>282</v>
+        <v>179</v>
       </c>
       <c r="B82">
-        <v>6254</v>
+        <v>6538</v>
       </c>
       <c r="C82" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D82" t="s">
-        <v>288</v>
+        <v>191</v>
       </c>
       <c r="E82" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>282</v>
+        <v>192</v>
       </c>
       <c r="B83">
-        <v>6242</v>
+        <v>6462</v>
       </c>
       <c r="C83" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D83" t="s">
-        <v>289</v>
+        <v>193</v>
       </c>
       <c r="E83" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>282</v>
+        <v>192</v>
       </c>
       <c r="B84">
-        <v>6236</v>
+        <v>6462</v>
       </c>
       <c r="C84" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D84" t="s">
-        <v>290</v>
+        <v>194</v>
       </c>
       <c r="E84" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>291</v>
+        <v>195</v>
       </c>
       <c r="B85">
-        <v>6125</v>
+        <v>6408</v>
       </c>
       <c r="C85" t="s">
-        <v>292</v>
+        <v>23</v>
       </c>
       <c r="D85" t="s">
-        <v>293</v>
+        <v>196</v>
       </c>
       <c r="E85" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>23</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>291</v>
+        <v>195</v>
       </c>
       <c r="B86">
-        <v>6092</v>
+        <v>6408</v>
       </c>
       <c r="C86" t="s">
-        <v>296</v>
+        <v>197</v>
       </c>
       <c r="D86" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>198</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>300</v>
+        <v>195</v>
       </c>
       <c r="B87">
-        <v>5983</v>
+        <v>6403</v>
       </c>
       <c r="C87" t="s">
-        <v>301</v>
+        <v>23</v>
       </c>
       <c r="D87" t="s">
-        <v>302</v>
+        <v>199</v>
       </c>
       <c r="E87" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>23</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>305</v>
+        <v>195</v>
       </c>
       <c r="B88">
-        <v>5879</v>
+        <v>6400</v>
       </c>
       <c r="C88" t="s">
-        <v>306</v>
+        <v>23</v>
       </c>
       <c r="D88" t="s">
-        <v>307</v>
+        <v>200</v>
       </c>
       <c r="E88" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>23</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>310</v>
+        <v>201</v>
       </c>
       <c r="B89">
-        <v>5767</v>
+        <v>6262</v>
       </c>
       <c r="C89" t="s">
-        <v>311</v>
+        <v>23</v>
       </c>
       <c r="D89" t="s">
-        <v>312</v>
+        <v>202</v>
       </c>
       <c r="E89" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>23</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>315</v>
+        <v>201</v>
       </c>
       <c r="B90">
-        <v>5366</v>
+        <v>6260</v>
       </c>
       <c r="C90" t="s">
-        <v>316</v>
+        <v>23</v>
       </c>
       <c r="D90" t="s">
-        <v>317</v>
+        <v>203</v>
       </c>
       <c r="E90" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>23</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>320</v>
+        <v>201</v>
       </c>
       <c r="B91">
-        <v>5254</v>
+        <v>6259</v>
       </c>
       <c r="C91" t="s">
-        <v>321</v>
+        <v>23</v>
       </c>
       <c r="D91" t="s">
-        <v>322</v>
+        <v>204</v>
       </c>
       <c r="E91" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>23</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>320</v>
+        <v>201</v>
       </c>
       <c r="B92">
-        <v>5252</v>
+        <v>6257</v>
       </c>
       <c r="C92" t="s">
-        <v>325</v>
+        <v>23</v>
       </c>
       <c r="D92" t="s">
-        <v>326</v>
+        <v>205</v>
       </c>
       <c r="E92" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>23</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>329</v>
+        <v>201</v>
       </c>
       <c r="B93">
-        <v>5194</v>
+        <v>6255</v>
       </c>
       <c r="C93" t="s">
-        <v>330</v>
+        <v>23</v>
       </c>
       <c r="D93" t="s">
-        <v>331</v>
+        <v>206</v>
       </c>
       <c r="E93" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>23</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>329</v>
+        <v>201</v>
       </c>
       <c r="B94">
-        <v>5183</v>
+        <v>6254</v>
       </c>
       <c r="C94" t="s">
-        <v>334</v>
+        <v>23</v>
       </c>
       <c r="D94" t="s">
-        <v>335</v>
+        <v>207</v>
       </c>
       <c r="E94" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>23</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>338</v>
+        <v>201</v>
       </c>
       <c r="B95">
-        <v>5123</v>
+        <v>6242</v>
       </c>
       <c r="C95" t="s">
-        <v>339</v>
+        <v>23</v>
       </c>
       <c r="D95" t="s">
-        <v>340</v>
+        <v>208</v>
       </c>
       <c r="E95" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>23</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>338</v>
+        <v>201</v>
       </c>
       <c r="B96">
-        <v>5108</v>
+        <v>6236</v>
       </c>
       <c r="C96" t="s">
-        <v>343</v>
+        <v>23</v>
       </c>
       <c r="D96" t="s">
-        <v>344</v>
+        <v>209</v>
       </c>
       <c r="E96" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>23</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>347</v>
+        <v>210</v>
       </c>
       <c r="B97">
-        <v>5045</v>
+        <v>6125</v>
       </c>
       <c r="C97" t="s">
-        <v>49</v>
+        <v>211</v>
       </c>
       <c r="D97" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>212</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>349</v>
+        <v>210</v>
       </c>
       <c r="B98">
-        <v>4872</v>
+        <v>6092</v>
       </c>
       <c r="C98" t="s">
-        <v>350</v>
+        <v>213</v>
       </c>
       <c r="D98" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>353</v>
+        <v>214</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>349</v>
+        <v>215</v>
       </c>
       <c r="B99">
-        <v>4854</v>
+        <v>5983</v>
       </c>
       <c r="C99" t="s">
-        <v>354</v>
+        <v>216</v>
       </c>
       <c r="D99" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>217</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>358</v>
+        <v>218</v>
       </c>
       <c r="B100">
-        <v>4770</v>
+        <v>5879</v>
       </c>
       <c r="C100" t="s">
-        <v>359</v>
+        <v>219</v>
       </c>
       <c r="D100" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-        <v>362</v>
+        <v>220</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>363</v>
+        <v>221</v>
       </c>
       <c r="B101">
-        <v>4433</v>
+        <v>5767</v>
       </c>
       <c r="C101" t="s">
-        <v>364</v>
+        <v>222</v>
       </c>
       <c r="D101" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>223</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>368</v>
+        <v>224</v>
       </c>
       <c r="B102">
-        <v>3679</v>
+        <v>5366</v>
       </c>
       <c r="C102" t="s">
-        <v>369</v>
+        <v>225</v>
       </c>
       <c r="D102" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>226</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>373</v>
+        <v>227</v>
       </c>
       <c r="B103">
-        <v>3575</v>
+        <v>5254</v>
       </c>
       <c r="C103" t="s">
-        <v>374</v>
+        <v>228</v>
       </c>
       <c r="D103" t="s">
-        <v>375</v>
-[...5 lines deleted...]
-        <v>377</v>
+        <v>229</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>373</v>
+        <v>227</v>
       </c>
       <c r="B104">
-        <v>3571</v>
+        <v>5252</v>
       </c>
       <c r="C104" t="s">
-        <v>378</v>
+        <v>230</v>
       </c>
       <c r="D104" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>381</v>
+        <v>231</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>373</v>
+        <v>232</v>
       </c>
       <c r="B105">
-        <v>3568</v>
+        <v>5194</v>
       </c>
       <c r="C105" t="s">
-        <v>382</v>
+        <v>233</v>
       </c>
       <c r="D105" t="s">
-        <v>383</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>234</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>386</v>
+        <v>232</v>
       </c>
       <c r="B106">
-        <v>3504</v>
+        <v>5183</v>
       </c>
       <c r="C106" t="s">
-        <v>387</v>
+        <v>235</v>
       </c>
       <c r="D106" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>236</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>391</v>
+        <v>237</v>
       </c>
       <c r="B107">
-        <v>3317</v>
+        <v>5123</v>
       </c>
       <c r="C107" t="s">
-        <v>392</v>
+        <v>238</v>
       </c>
       <c r="D107" t="s">
-        <v>393</v>
-[...5 lines deleted...]
-        <v>395</v>
+        <v>239</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>396</v>
+        <v>237</v>
       </c>
       <c r="B108">
-        <v>3159</v>
+        <v>5108</v>
       </c>
       <c r="C108" t="s">
-        <v>397</v>
+        <v>240</v>
       </c>
       <c r="D108" t="s">
-        <v>398</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>241</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>401</v>
+        <v>237</v>
       </c>
       <c r="B109">
-        <v>2999</v>
+        <v>5103</v>
       </c>
       <c r="C109" t="s">
-        <v>49</v>
+        <v>242</v>
       </c>
       <c r="D109" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>243</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>403</v>
+        <v>244</v>
       </c>
       <c r="B110">
-        <v>2876</v>
+        <v>5045</v>
       </c>
       <c r="C110" t="s">
-        <v>404</v>
+        <v>23</v>
       </c>
       <c r="D110" t="s">
-        <v>405</v>
+        <v>245</v>
       </c>
       <c r="E110" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>23</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>408</v>
+        <v>246</v>
       </c>
       <c r="B111">
-        <v>2782</v>
+        <v>4872</v>
       </c>
       <c r="C111" t="s">
-        <v>49</v>
+        <v>247</v>
       </c>
       <c r="D111" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>248</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>408</v>
+        <v>246</v>
       </c>
       <c r="B112">
-        <v>2781</v>
+        <v>4854</v>
       </c>
       <c r="C112" t="s">
-        <v>49</v>
+        <v>249</v>
       </c>
       <c r="D112" t="s">
-        <v>410</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>250</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>408</v>
+        <v>251</v>
       </c>
       <c r="B113">
-        <v>2755</v>
+        <v>4770</v>
       </c>
       <c r="C113" t="s">
-        <v>411</v>
+        <v>252</v>
       </c>
       <c r="D113" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>253</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>415</v>
+        <v>254</v>
       </c>
       <c r="B114">
-        <v>2293</v>
+        <v>4433</v>
       </c>
       <c r="C114" t="s">
-        <v>416</v>
+        <v>255</v>
       </c>
       <c r="D114" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>256</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>415</v>
+        <v>257</v>
       </c>
       <c r="B115">
-        <v>2247</v>
+        <v>3679</v>
       </c>
       <c r="C115" t="s">
-        <v>420</v>
+        <v>258</v>
       </c>
       <c r="D115" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>423</v>
+        <v>259</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>424</v>
+        <v>260</v>
       </c>
       <c r="B116">
-        <v>1806</v>
+        <v>3575</v>
       </c>
       <c r="C116" t="s">
-        <v>49</v>
+        <v>261</v>
       </c>
       <c r="D116" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>262</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>424</v>
+        <v>260</v>
       </c>
       <c r="B117">
-        <v>1805</v>
+        <v>3571</v>
       </c>
       <c r="C117" t="s">
-        <v>49</v>
+        <v>263</v>
       </c>
       <c r="D117" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>264</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>424</v>
+        <v>260</v>
       </c>
       <c r="B118">
-        <v>1804</v>
+        <v>3568</v>
       </c>
       <c r="C118" t="s">
-        <v>49</v>
+        <v>265</v>
       </c>
       <c r="D118" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>266</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>424</v>
+        <v>267</v>
       </c>
       <c r="B119">
-        <v>1802</v>
+        <v>3504</v>
       </c>
       <c r="C119" t="s">
-        <v>49</v>
+        <v>268</v>
       </c>
       <c r="D119" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>269</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>429</v>
+        <v>270</v>
       </c>
       <c r="B120">
-        <v>1619</v>
+        <v>3317</v>
       </c>
       <c r="C120" t="s">
-        <v>49</v>
+        <v>271</v>
       </c>
       <c r="D120" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>272</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>429</v>
+        <v>273</v>
       </c>
       <c r="B121">
-        <v>1615</v>
+        <v>3159</v>
       </c>
       <c r="C121" t="s">
-        <v>49</v>
+        <v>274</v>
       </c>
       <c r="D121" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>275</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>429</v>
+        <v>276</v>
       </c>
       <c r="B122">
-        <v>1612</v>
+        <v>2999</v>
       </c>
       <c r="C122" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D122" t="s">
-        <v>432</v>
+        <v>277</v>
       </c>
       <c r="E122" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>429</v>
+        <v>278</v>
       </c>
       <c r="B123">
-        <v>1611</v>
+        <v>2876</v>
       </c>
       <c r="C123" t="s">
-        <v>49</v>
+        <v>279</v>
       </c>
       <c r="D123" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>280</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>434</v>
+        <v>281</v>
       </c>
       <c r="B124">
-        <v>978</v>
+        <v>2782</v>
       </c>
       <c r="C124" t="s">
-        <v>435</v>
+        <v>23</v>
       </c>
       <c r="D124" t="s">
-        <v>436</v>
+        <v>282</v>
       </c>
       <c r="E124" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>23</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>439</v>
+        <v>281</v>
       </c>
       <c r="B125">
-        <v>820</v>
+        <v>2781</v>
       </c>
       <c r="C125" t="s">
-        <v>440</v>
+        <v>23</v>
       </c>
       <c r="D125" t="s">
-        <v>441</v>
+        <v>283</v>
       </c>
       <c r="E125" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>23</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>444</v>
+        <v>281</v>
       </c>
       <c r="B126">
-        <v>755</v>
+        <v>2755</v>
       </c>
       <c r="C126" t="s">
-        <v>445</v>
+        <v>284</v>
       </c>
       <c r="D126" t="s">
-        <v>446</v>
-[...5 lines deleted...]
-        <v>448</v>
+        <v>285</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>449</v>
+        <v>286</v>
       </c>
       <c r="B127">
-        <v>606</v>
+        <v>2293</v>
       </c>
       <c r="C127" t="s">
-        <v>450</v>
+        <v>287</v>
       </c>
       <c r="D127" t="s">
-        <v>451</v>
-[...5 lines deleted...]
-        <v>453</v>
+        <v>288</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>454</v>
+        <v>286</v>
       </c>
       <c r="B128">
-        <v>287</v>
+        <v>2247</v>
       </c>
       <c r="C128" t="s">
-        <v>455</v>
+        <v>289</v>
       </c>
       <c r="D128" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>458</v>
+        <v>290</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>454</v>
+        <v>291</v>
       </c>
       <c r="B129">
-        <v>237</v>
+        <v>1806</v>
       </c>
       <c r="C129" t="s">
-        <v>459</v>
+        <v>23</v>
       </c>
       <c r="D129" t="s">
-        <v>460</v>
+        <v>292</v>
       </c>
       <c r="E129" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>23</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>463</v>
+        <v>291</v>
       </c>
       <c r="B130">
-        <v>144</v>
+        <v>1805</v>
       </c>
       <c r="C130" t="s">
-        <v>464</v>
+        <v>23</v>
       </c>
       <c r="D130" t="s">
-        <v>465</v>
+        <v>293</v>
       </c>
       <c r="E130" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>23</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>468</v>
+        <v>291</v>
       </c>
       <c r="B131">
-        <v>78</v>
+        <v>1804</v>
       </c>
       <c r="C131" t="s">
-        <v>469</v>
+        <v>23</v>
       </c>
       <c r="D131" t="s">
-        <v>470</v>
+        <v>294</v>
       </c>
       <c r="E131" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>472</v>
+        <v>23</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>473</v>
+        <v>291</v>
       </c>
       <c r="B132">
-        <v>21089</v>
+        <v>1802</v>
       </c>
       <c r="C132" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D132" t="s">
-        <v>474</v>
+        <v>295</v>
       </c>
       <c r="E132" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>473</v>
+        <v>296</v>
       </c>
       <c r="B133">
-        <v>21088</v>
+        <v>1619</v>
       </c>
       <c r="C133" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D133" t="s">
-        <v>475</v>
+        <v>297</v>
       </c>
       <c r="E133" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>473</v>
+        <v>296</v>
       </c>
       <c r="B134">
-        <v>21087</v>
+        <v>1615</v>
       </c>
       <c r="C134" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D134" t="s">
-        <v>476</v>
+        <v>298</v>
       </c>
       <c r="E134" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>473</v>
+        <v>296</v>
       </c>
       <c r="B135">
-        <v>21086</v>
+        <v>1612</v>
       </c>
       <c r="C135" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D135" t="s">
-        <v>477</v>
+        <v>299</v>
       </c>
       <c r="E135" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>478</v>
+        <v>296</v>
       </c>
       <c r="B136">
-        <v>20999</v>
+        <v>1611</v>
       </c>
       <c r="C136" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D136" t="s">
-        <v>479</v>
+        <v>300</v>
       </c>
       <c r="E136" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>478</v>
+        <v>301</v>
       </c>
       <c r="B137">
-        <v>20998</v>
+        <v>978</v>
       </c>
       <c r="C137" t="s">
-        <v>49</v>
+        <v>302</v>
       </c>
       <c r="D137" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>303</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>478</v>
+        <v>304</v>
       </c>
       <c r="B138">
-        <v>20997</v>
+        <v>820</v>
       </c>
       <c r="C138" t="s">
-        <v>49</v>
+        <v>305</v>
       </c>
       <c r="D138" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>306</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>478</v>
+        <v>307</v>
       </c>
       <c r="B139">
-        <v>20996</v>
+        <v>755</v>
       </c>
       <c r="C139" t="s">
-        <v>49</v>
+        <v>308</v>
       </c>
       <c r="D139" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>309</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>478</v>
+        <v>310</v>
       </c>
       <c r="B140">
-        <v>20995</v>
+        <v>606</v>
       </c>
       <c r="C140" t="s">
-        <v>49</v>
+        <v>311</v>
       </c>
       <c r="D140" t="s">
-        <v>483</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>312</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>478</v>
+        <v>313</v>
       </c>
       <c r="B141">
-        <v>20994</v>
+        <v>287</v>
       </c>
       <c r="C141" t="s">
-        <v>49</v>
+        <v>314</v>
       </c>
       <c r="D141" t="s">
-        <v>484</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>315</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>485</v>
+        <v>313</v>
       </c>
       <c r="B142">
-        <v>20660</v>
+        <v>237</v>
       </c>
       <c r="C142" t="s">
-        <v>486</v>
+        <v>316</v>
       </c>
       <c r="D142" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-        <v>489</v>
+        <v>317</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>490</v>
+        <v>318</v>
       </c>
       <c r="B143">
-        <v>20310</v>
+        <v>144</v>
       </c>
       <c r="C143" t="s">
-        <v>491</v>
+        <v>319</v>
       </c>
       <c r="D143" t="s">
-        <v>492</v>
-[...5 lines deleted...]
-        <v>494</v>
+        <v>320</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>495</v>
+        <v>321</v>
       </c>
       <c r="B144">
-        <v>20205</v>
+        <v>78</v>
       </c>
       <c r="C144" t="s">
-        <v>496</v>
+        <v>322</v>
       </c>
       <c r="D144" t="s">
-        <v>497</v>
-[...5 lines deleted...]
-        <v>499</v>
+        <v>323</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>500</v>
+        <v>324</v>
       </c>
       <c r="B145">
-        <v>20122</v>
+        <v>21089</v>
       </c>
       <c r="C145" t="s">
-        <v>501</v>
+        <v>23</v>
       </c>
       <c r="D145" t="s">
-        <v>502</v>
+        <v>325</v>
       </c>
       <c r="E145" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>23</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>500</v>
+        <v>324</v>
       </c>
       <c r="B146">
-        <v>20112</v>
+        <v>21088</v>
       </c>
       <c r="C146" t="s">
-        <v>505</v>
+        <v>23</v>
       </c>
       <c r="D146" t="s">
-        <v>506</v>
+        <v>326</v>
       </c>
       <c r="E146" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-        <v>508</v>
+        <v>23</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>509</v>
+        <v>324</v>
       </c>
       <c r="B147">
-        <v>19943</v>
+        <v>21087</v>
       </c>
       <c r="C147" t="s">
-        <v>510</v>
+        <v>23</v>
       </c>
       <c r="D147" t="s">
-        <v>511</v>
+        <v>327</v>
       </c>
       <c r="E147" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>23</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>514</v>
+        <v>324</v>
       </c>
       <c r="B148">
-        <v>19432</v>
+        <v>21086</v>
       </c>
       <c r="C148" t="s">
-        <v>515</v>
+        <v>23</v>
       </c>
       <c r="D148" t="s">
-        <v>516</v>
+        <v>328</v>
       </c>
       <c r="E148" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>23</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>519</v>
+        <v>329</v>
       </c>
       <c r="B149">
-        <v>18747</v>
+        <v>20999</v>
       </c>
       <c r="C149" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D149" t="s">
-        <v>520</v>
+        <v>330</v>
       </c>
       <c r="E149" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>521</v>
+        <v>329</v>
       </c>
       <c r="B150">
-        <v>18556</v>
+        <v>20998</v>
       </c>
       <c r="C150" t="s">
-        <v>522</v>
+        <v>23</v>
       </c>
       <c r="D150" t="s">
-        <v>523</v>
+        <v>331</v>
       </c>
       <c r="E150" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>23</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>521</v>
+        <v>329</v>
       </c>
       <c r="B151">
-        <v>18555</v>
+        <v>20997</v>
       </c>
       <c r="C151" t="s">
-        <v>526</v>
+        <v>23</v>
       </c>
       <c r="D151" t="s">
-        <v>527</v>
+        <v>332</v>
       </c>
       <c r="E151" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>23</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>530</v>
+        <v>329</v>
       </c>
       <c r="B152">
-        <v>18475</v>
+        <v>20996</v>
       </c>
       <c r="C152" t="s">
-        <v>531</v>
+        <v>23</v>
       </c>
       <c r="D152" t="s">
-        <v>532</v>
+        <v>333</v>
       </c>
       <c r="E152" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>23</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>535</v>
+        <v>329</v>
       </c>
       <c r="B153">
-        <v>18408</v>
+        <v>20995</v>
       </c>
       <c r="C153" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D153" t="s">
-        <v>536</v>
+        <v>334</v>
       </c>
       <c r="E153" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>535</v>
+        <v>329</v>
       </c>
       <c r="B154">
-        <v>18407</v>
+        <v>20994</v>
       </c>
       <c r="C154" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D154" t="s">
-        <v>537</v>
+        <v>335</v>
       </c>
       <c r="E154" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>535</v>
+        <v>336</v>
       </c>
       <c r="B155">
-        <v>18406</v>
+        <v>20660</v>
       </c>
       <c r="C155" t="s">
-        <v>49</v>
+        <v>337</v>
       </c>
       <c r="D155" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>338</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>539</v>
+        <v>339</v>
       </c>
       <c r="B156">
-        <v>18256</v>
+        <v>20310</v>
       </c>
       <c r="C156" t="s">
-        <v>540</v>
+        <v>340</v>
       </c>
       <c r="D156" t="s">
-        <v>541</v>
-[...5 lines deleted...]
-        <v>543</v>
+        <v>341</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>544</v>
+        <v>342</v>
       </c>
       <c r="B157">
-        <v>18095</v>
+        <v>20205</v>
       </c>
       <c r="C157" t="s">
-        <v>49</v>
+        <v>343</v>
       </c>
       <c r="D157" t="s">
-        <v>545</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>344</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>544</v>
+        <v>345</v>
       </c>
       <c r="B158">
-        <v>18094</v>
+        <v>20122</v>
       </c>
       <c r="C158" t="s">
-        <v>49</v>
+        <v>346</v>
       </c>
       <c r="D158" t="s">
-        <v>546</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>347</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>544</v>
+        <v>345</v>
       </c>
       <c r="B159">
-        <v>18093</v>
+        <v>20112</v>
       </c>
       <c r="C159" t="s">
-        <v>49</v>
+        <v>348</v>
       </c>
       <c r="D159" t="s">
-        <v>547</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>349</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>548</v>
+        <v>350</v>
       </c>
       <c r="B160">
-        <v>17842</v>
+        <v>19943</v>
       </c>
       <c r="C160" t="s">
-        <v>549</v>
+        <v>351</v>
       </c>
       <c r="D160" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>352</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>553</v>
+        <v>353</v>
       </c>
       <c r="B161">
-        <v>17520</v>
+        <v>19432</v>
       </c>
       <c r="C161" t="s">
-        <v>49</v>
+        <v>354</v>
       </c>
       <c r="D161" t="s">
-        <v>554</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>355</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>553</v>
+        <v>356</v>
       </c>
       <c r="B162">
-        <v>17519</v>
+        <v>18747</v>
       </c>
       <c r="C162" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D162" t="s">
-        <v>555</v>
+        <v>357</v>
       </c>
       <c r="E162" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>556</v>
+        <v>358</v>
       </c>
       <c r="B163">
-        <v>17450</v>
+        <v>18556</v>
       </c>
       <c r="C163" t="s">
-        <v>49</v>
+        <v>359</v>
       </c>
       <c r="D163" t="s">
-        <v>557</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>360</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>556</v>
+        <v>358</v>
       </c>
       <c r="B164">
-        <v>17449</v>
+        <v>18555</v>
       </c>
       <c r="C164" t="s">
-        <v>49</v>
+        <v>361</v>
       </c>
       <c r="D164" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>362</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>556</v>
+        <v>363</v>
       </c>
       <c r="B165">
-        <v>17448</v>
+        <v>18475</v>
       </c>
       <c r="C165" t="s">
-        <v>49</v>
+        <v>364</v>
       </c>
       <c r="D165" t="s">
-        <v>559</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>365</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>556</v>
+        <v>366</v>
       </c>
       <c r="B166">
-        <v>17441</v>
+        <v>18408</v>
       </c>
       <c r="C166" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D166" t="s">
-        <v>560</v>
+        <v>367</v>
       </c>
       <c r="E166" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>561</v>
+        <v>366</v>
       </c>
       <c r="B167">
-        <v>16941</v>
+        <v>18407</v>
       </c>
       <c r="C167" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D167" t="s">
-        <v>562</v>
+        <v>368</v>
       </c>
       <c r="E167" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>561</v>
+        <v>366</v>
       </c>
       <c r="B168">
-        <v>16890</v>
+        <v>18406</v>
       </c>
       <c r="C168" t="s">
-        <v>563</v>
+        <v>23</v>
       </c>
       <c r="D168" t="s">
-        <v>564</v>
+        <v>369</v>
       </c>
       <c r="E168" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>23</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>561</v>
+        <v>370</v>
       </c>
       <c r="B169">
-        <v>16885</v>
+        <v>18256</v>
       </c>
       <c r="C169" t="s">
-        <v>567</v>
+        <v>371</v>
       </c>
       <c r="D169" t="s">
-        <v>568</v>
-[...5 lines deleted...]
-        <v>570</v>
+        <v>372</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>561</v>
+        <v>373</v>
       </c>
       <c r="B170">
-        <v>16876</v>
+        <v>18095</v>
       </c>
       <c r="C170" t="s">
-        <v>571</v>
+        <v>23</v>
       </c>
       <c r="D170" t="s">
-        <v>572</v>
+        <v>374</v>
       </c>
       <c r="E170" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>23</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>575</v>
+        <v>373</v>
       </c>
       <c r="B171">
-        <v>16073</v>
+        <v>18094</v>
       </c>
       <c r="C171" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D171" t="s">
-        <v>576</v>
+        <v>375</v>
       </c>
       <c r="E171" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>575</v>
+        <v>373</v>
       </c>
       <c r="B172">
-        <v>16071</v>
+        <v>18093</v>
       </c>
       <c r="C172" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D172" t="s">
-        <v>577</v>
+        <v>376</v>
       </c>
       <c r="E172" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>578</v>
+        <v>377</v>
       </c>
       <c r="B173">
-        <v>15684</v>
+        <v>17842</v>
       </c>
       <c r="C173" t="s">
-        <v>49</v>
+        <v>378</v>
       </c>
       <c r="D173" t="s">
-        <v>579</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>379</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>578</v>
+        <v>380</v>
       </c>
       <c r="B174">
-        <v>15684</v>
+        <v>17520</v>
       </c>
       <c r="C174" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D174" t="s">
-        <v>580</v>
+        <v>381</v>
       </c>
       <c r="E174" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>581</v>
+        <v>380</v>
       </c>
       <c r="B175">
-        <v>15452</v>
+        <v>17519</v>
       </c>
       <c r="C175" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D175" t="s">
-        <v>582</v>
+        <v>382</v>
       </c>
       <c r="E175" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>581</v>
+        <v>383</v>
       </c>
       <c r="B176">
-        <v>15450</v>
+        <v>17450</v>
       </c>
       <c r="C176" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D176" t="s">
-        <v>583</v>
+        <v>384</v>
       </c>
       <c r="E176" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>584</v>
+        <v>383</v>
       </c>
       <c r="B177">
-        <v>14544</v>
+        <v>17449</v>
       </c>
       <c r="C177" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D177" t="s">
-        <v>583</v>
+        <v>385</v>
       </c>
       <c r="E177" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>23</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>585</v>
+        <v>383</v>
       </c>
       <c r="B178">
-        <v>14051</v>
+        <v>17448</v>
       </c>
       <c r="C178" t="s">
-        <v>586</v>
+        <v>23</v>
       </c>
       <c r="D178" t="s">
-        <v>587</v>
+        <v>386</v>
       </c>
       <c r="E178" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>23</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>590</v>
+        <v>383</v>
       </c>
       <c r="B179">
-        <v>13776</v>
+        <v>17441</v>
       </c>
       <c r="C179" t="s">
-        <v>591</v>
+        <v>23</v>
       </c>
       <c r="D179" t="s">
-        <v>592</v>
+        <v>387</v>
       </c>
       <c r="E179" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>23</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>590</v>
+        <v>388</v>
       </c>
       <c r="B180">
-        <v>13771</v>
+        <v>16941</v>
       </c>
       <c r="C180" t="s">
-        <v>595</v>
+        <v>23</v>
       </c>
       <c r="D180" t="s">
-        <v>596</v>
+        <v>389</v>
       </c>
       <c r="E180" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>23</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>590</v>
+        <v>388</v>
       </c>
       <c r="B181">
-        <v>13758</v>
+        <v>16890</v>
       </c>
       <c r="C181" t="s">
-        <v>599</v>
+        <v>390</v>
       </c>
       <c r="D181" t="s">
-        <v>600</v>
-[...5 lines deleted...]
-        <v>602</v>
+        <v>391</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>603</v>
+        <v>388</v>
       </c>
       <c r="B182">
-        <v>13358</v>
+        <v>16885</v>
       </c>
       <c r="C182" t="s">
-        <v>604</v>
+        <v>392</v>
       </c>
       <c r="D182" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-        <v>607</v>
+        <v>393</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>608</v>
+        <v>388</v>
       </c>
       <c r="B183">
-        <v>12956</v>
+        <v>16876</v>
       </c>
       <c r="C183" t="s">
-        <v>609</v>
+        <v>394</v>
       </c>
       <c r="D183" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>395</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>613</v>
+        <v>396</v>
       </c>
       <c r="B184">
-        <v>12532</v>
+        <v>16073</v>
       </c>
       <c r="C184" t="s">
-        <v>614</v>
+        <v>23</v>
       </c>
       <c r="D184" t="s">
-        <v>615</v>
+        <v>397</v>
       </c>
       <c r="E184" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>23</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>618</v>
+        <v>396</v>
       </c>
       <c r="B185">
-        <v>12117</v>
+        <v>16071</v>
       </c>
       <c r="C185" t="s">
-        <v>619</v>
+        <v>23</v>
       </c>
       <c r="D185" t="s">
-        <v>620</v>
+        <v>398</v>
       </c>
       <c r="E185" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>23</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>623</v>
+        <v>399</v>
       </c>
       <c r="B186">
-        <v>11673</v>
+        <v>15684</v>
       </c>
       <c r="C186" t="s">
-        <v>624</v>
+        <v>23</v>
       </c>
       <c r="D186" t="s">
-        <v>625</v>
+        <v>400</v>
       </c>
       <c r="E186" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>23</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>628</v>
+        <v>399</v>
       </c>
       <c r="B187">
-        <v>11593</v>
+        <v>15684</v>
       </c>
       <c r="C187" t="s">
-        <v>629</v>
+        <v>23</v>
       </c>
       <c r="D187" t="s">
-        <v>630</v>
+        <v>401</v>
       </c>
       <c r="E187" t="s">
-        <v>631</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>23</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>633</v>
+        <v>402</v>
       </c>
       <c r="B188">
-        <v>11216</v>
+        <v>15452</v>
       </c>
       <c r="C188" t="s">
-        <v>634</v>
+        <v>23</v>
       </c>
       <c r="D188" t="s">
-        <v>635</v>
+        <v>403</v>
       </c>
       <c r="E188" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>23</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>638</v>
+        <v>402</v>
       </c>
       <c r="B189">
-        <v>10967</v>
+        <v>15450</v>
       </c>
       <c r="C189" t="s">
-        <v>639</v>
+        <v>23</v>
       </c>
       <c r="D189" t="s">
-        <v>640</v>
+        <v>404</v>
       </c>
       <c r="E189" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-        <v>642</v>
+        <v>23</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>643</v>
+        <v>405</v>
       </c>
       <c r="B190">
-        <v>10187</v>
+        <v>14544</v>
       </c>
       <c r="C190" t="s">
-        <v>644</v>
+        <v>23</v>
       </c>
       <c r="D190" t="s">
-        <v>645</v>
+        <v>404</v>
       </c>
       <c r="E190" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>647</v>
+        <v>23</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>648</v>
+        <v>406</v>
       </c>
       <c r="B191">
-        <v>9795</v>
+        <v>14051</v>
       </c>
       <c r="C191" t="s">
-        <v>649</v>
+        <v>407</v>
       </c>
       <c r="D191" t="s">
-        <v>650</v>
-[...5 lines deleted...]
-        <v>652</v>
+        <v>408</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>653</v>
+        <v>409</v>
       </c>
       <c r="B192">
-        <v>9525</v>
+        <v>13776</v>
       </c>
       <c r="C192" t="s">
-        <v>654</v>
+        <v>410</v>
       </c>
       <c r="D192" t="s">
-        <v>655</v>
-[...5 lines deleted...]
-        <v>657</v>
+        <v>411</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>658</v>
+        <v>409</v>
       </c>
       <c r="B193">
-        <v>9261</v>
+        <v>13771</v>
       </c>
       <c r="C193" t="s">
-        <v>659</v>
+        <v>412</v>
       </c>
       <c r="D193" t="s">
-        <v>660</v>
-[...5 lines deleted...]
-        <v>662</v>
+        <v>413</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>658</v>
+        <v>409</v>
       </c>
       <c r="B194">
-        <v>9249</v>
+        <v>13758</v>
       </c>
       <c r="C194" t="s">
-        <v>663</v>
+        <v>414</v>
       </c>
       <c r="D194" t="s">
-        <v>664</v>
-[...5 lines deleted...]
-        <v>666</v>
+        <v>415</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>658</v>
+        <v>416</v>
       </c>
       <c r="B195">
-        <v>9247</v>
+        <v>13358</v>
       </c>
       <c r="C195" t="s">
-        <v>667</v>
+        <v>417</v>
       </c>
       <c r="D195" t="s">
-        <v>668</v>
-[...5 lines deleted...]
-        <v>670</v>
+        <v>418</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>658</v>
+        <v>419</v>
       </c>
       <c r="B196">
-        <v>9241</v>
+        <v>12956</v>
       </c>
       <c r="C196" t="s">
-        <v>671</v>
+        <v>420</v>
       </c>
       <c r="D196" t="s">
-        <v>672</v>
-[...5 lines deleted...]
-        <v>674</v>
+        <v>421</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>675</v>
+        <v>422</v>
       </c>
       <c r="B197">
-        <v>8923</v>
+        <v>12532</v>
       </c>
       <c r="C197" t="s">
-        <v>676</v>
+        <v>423</v>
       </c>
       <c r="D197" t="s">
-        <v>677</v>
-[...5 lines deleted...]
-        <v>679</v>
+        <v>424</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>680</v>
+        <v>425</v>
       </c>
       <c r="B198">
-        <v>8783</v>
+        <v>12117</v>
       </c>
       <c r="C198" t="s">
-        <v>681</v>
+        <v>426</v>
       </c>
       <c r="D198" t="s">
-        <v>682</v>
-[...5 lines deleted...]
-        <v>684</v>
+        <v>427</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>685</v>
+        <v>428</v>
       </c>
       <c r="B199">
-        <v>8546</v>
+        <v>11673</v>
       </c>
       <c r="C199" t="s">
-        <v>686</v>
+        <v>429</v>
       </c>
       <c r="D199" t="s">
-        <v>687</v>
-[...5 lines deleted...]
-        <v>689</v>
+        <v>430</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>690</v>
+        <v>431</v>
       </c>
       <c r="B200">
-        <v>8460</v>
+        <v>11593</v>
       </c>
       <c r="C200" t="s">
-        <v>691</v>
+        <v>432</v>
       </c>
       <c r="D200" t="s">
-        <v>692</v>
-[...5 lines deleted...]
-        <v>694</v>
+        <v>433</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>695</v>
+        <v>434</v>
       </c>
       <c r="B201">
-        <v>8402</v>
+        <v>11216</v>
       </c>
       <c r="C201" t="s">
-        <v>696</v>
+        <v>435</v>
       </c>
       <c r="D201" t="s">
-        <v>697</v>
-[...5 lines deleted...]
-        <v>699</v>
+        <v>436</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>695</v>
+        <v>437</v>
       </c>
       <c r="B202">
-        <v>8390</v>
+        <v>10967</v>
       </c>
       <c r="C202" t="s">
-        <v>700</v>
+        <v>438</v>
       </c>
       <c r="D202" t="s">
-        <v>701</v>
-[...5 lines deleted...]
-        <v>703</v>
+        <v>439</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>704</v>
+        <v>440</v>
       </c>
       <c r="B203">
-        <v>8163</v>
+        <v>10187</v>
       </c>
       <c r="C203" t="s">
-        <v>705</v>
+        <v>441</v>
       </c>
       <c r="D203" t="s">
-        <v>706</v>
-[...5 lines deleted...]
-        <v>708</v>
+        <v>442</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>709</v>
+        <v>443</v>
       </c>
       <c r="B204">
-        <v>7817</v>
+        <v>9795</v>
       </c>
       <c r="C204" t="s">
-        <v>710</v>
+        <v>444</v>
       </c>
       <c r="D204" t="s">
-        <v>711</v>
-[...5 lines deleted...]
-        <v>713</v>
+        <v>445</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>709</v>
+        <v>446</v>
       </c>
       <c r="B205">
-        <v>7796</v>
+        <v>9525</v>
       </c>
       <c r="C205" t="s">
-        <v>714</v>
+        <v>447</v>
       </c>
       <c r="D205" t="s">
-        <v>715</v>
-[...5 lines deleted...]
-        <v>717</v>
+        <v>448</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>718</v>
+        <v>449</v>
       </c>
       <c r="B206">
-        <v>7726</v>
+        <v>9261</v>
       </c>
       <c r="C206" t="s">
-        <v>719</v>
+        <v>450</v>
       </c>
       <c r="D206" t="s">
-        <v>720</v>
-[...5 lines deleted...]
-        <v>722</v>
+        <v>451</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>718</v>
+        <v>449</v>
       </c>
       <c r="B207">
-        <v>7713</v>
+        <v>9249</v>
       </c>
       <c r="C207" t="s">
-        <v>723</v>
+        <v>452</v>
       </c>
       <c r="D207" t="s">
-        <v>724</v>
-[...5 lines deleted...]
-        <v>726</v>
+        <v>453</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>727</v>
+        <v>449</v>
       </c>
       <c r="B208">
-        <v>7611</v>
+        <v>9247</v>
       </c>
       <c r="C208" t="s">
-        <v>728</v>
+        <v>454</v>
       </c>
       <c r="D208" t="s">
-        <v>729</v>
-[...5 lines deleted...]
-        <v>731</v>
+        <v>455</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>732</v>
+        <v>449</v>
       </c>
       <c r="B209">
-        <v>7041</v>
+        <v>9241</v>
       </c>
       <c r="C209" t="s">
-        <v>733</v>
+        <v>456</v>
       </c>
       <c r="D209" t="s">
-        <v>734</v>
-[...5 lines deleted...]
-        <v>736</v>
+        <v>457</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>737</v>
+        <v>458</v>
       </c>
       <c r="B210">
-        <v>6740</v>
+        <v>8923</v>
       </c>
       <c r="C210" t="s">
-        <v>738</v>
+        <v>459</v>
       </c>
       <c r="D210" t="s">
-        <v>739</v>
-[...5 lines deleted...]
-        <v>741</v>
+        <v>460</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>742</v>
+        <v>461</v>
       </c>
       <c r="B211">
-        <v>6478</v>
+        <v>8783</v>
       </c>
       <c r="C211" t="s">
-        <v>743</v>
+        <v>462</v>
       </c>
       <c r="D211" t="s">
-        <v>744</v>
-[...5 lines deleted...]
-        <v>746</v>
+        <v>463</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>747</v>
+        <v>464</v>
       </c>
       <c r="B212">
-        <v>6301</v>
+        <v>8546</v>
       </c>
       <c r="C212" t="s">
-        <v>748</v>
+        <v>465</v>
       </c>
       <c r="D212" t="s">
-        <v>749</v>
-[...5 lines deleted...]
-        <v>751</v>
+        <v>466</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>752</v>
+        <v>467</v>
       </c>
       <c r="B213">
-        <v>4911</v>
+        <v>8460</v>
       </c>
       <c r="C213" t="s">
-        <v>753</v>
+        <v>468</v>
       </c>
       <c r="D213" t="s">
-        <v>754</v>
-[...5 lines deleted...]
-        <v>756</v>
+        <v>469</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>757</v>
+        <v>470</v>
       </c>
       <c r="B214">
-        <v>4755</v>
+        <v>8402</v>
       </c>
       <c r="C214" t="s">
-        <v>758</v>
+        <v>471</v>
       </c>
       <c r="D214" t="s">
-        <v>759</v>
-[...5 lines deleted...]
-        <v>761</v>
+        <v>472</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>762</v>
+        <v>470</v>
       </c>
       <c r="B215">
-        <v>3676</v>
+        <v>8390</v>
       </c>
       <c r="C215" t="s">
-        <v>763</v>
+        <v>473</v>
       </c>
       <c r="D215" t="s">
-        <v>764</v>
-[...5 lines deleted...]
-        <v>766</v>
+        <v>474</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>767</v>
+        <v>475</v>
       </c>
       <c r="B216">
-        <v>2784</v>
+        <v>8163</v>
       </c>
       <c r="C216" t="s">
-        <v>768</v>
+        <v>476</v>
       </c>
       <c r="D216" t="s">
-        <v>769</v>
-[...5 lines deleted...]
-        <v>771</v>
+        <v>477</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>772</v>
+        <v>478</v>
       </c>
       <c r="B217">
-        <v>725</v>
+        <v>7817</v>
       </c>
       <c r="C217" t="s">
-        <v>773</v>
+        <v>479</v>
       </c>
       <c r="D217" t="s">
-        <v>774</v>
-[...5 lines deleted...]
-        <v>776</v>
+        <v>480</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>772</v>
+        <v>478</v>
       </c>
       <c r="B218">
-        <v>722</v>
+        <v>7796</v>
       </c>
       <c r="C218" t="s">
-        <v>777</v>
+        <v>481</v>
       </c>
       <c r="D218" t="s">
-        <v>778</v>
-[...5 lines deleted...]
-        <v>780</v>
+        <v>482</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>781</v>
+        <v>483</v>
       </c>
       <c r="B219">
-        <v>604</v>
+        <v>7726</v>
       </c>
       <c r="C219" t="s">
-        <v>782</v>
+        <v>484</v>
       </c>
       <c r="D219" t="s">
-        <v>783</v>
-[...5 lines deleted...]
-        <v>785</v>
+        <v>485</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>781</v>
+        <v>483</v>
       </c>
       <c r="B220">
-        <v>601</v>
+        <v>7713</v>
       </c>
       <c r="C220" t="s">
-        <v>786</v>
+        <v>486</v>
       </c>
       <c r="D220" t="s">
-        <v>787</v>
-[...5 lines deleted...]
-        <v>789</v>
+        <v>487</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>790</v>
+        <v>488</v>
       </c>
       <c r="B221">
-        <v>517</v>
+        <v>7611</v>
       </c>
       <c r="C221" t="s">
-        <v>791</v>
+        <v>489</v>
       </c>
       <c r="D221" t="s">
-        <v>792</v>
-[...5 lines deleted...]
-        <v>794</v>
+        <v>490</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>790</v>
+        <v>491</v>
       </c>
       <c r="B222">
-        <v>515</v>
+        <v>7041</v>
       </c>
       <c r="C222" t="s">
-        <v>795</v>
+        <v>492</v>
       </c>
       <c r="D222" t="s">
-        <v>796</v>
-[...5 lines deleted...]
-        <v>798</v>
+        <v>493</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>799</v>
+        <v>494</v>
       </c>
       <c r="B223">
-        <v>114</v>
+        <v>6740</v>
       </c>
       <c r="C223" t="s">
-        <v>800</v>
+        <v>495</v>
       </c>
       <c r="D223" t="s">
-        <v>801</v>
-[...5 lines deleted...]
-        <v>803</v>
+        <v>496</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>804</v>
+        <v>497</v>
       </c>
       <c r="B224">
-        <v>18051</v>
+        <v>6478</v>
       </c>
       <c r="C224" t="s">
-        <v>805</v>
+        <v>498</v>
       </c>
       <c r="D224" t="s">
-        <v>806</v>
-[...5 lines deleted...]
-        <v>808</v>
+        <v>499</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>809</v>
+        <v>500</v>
       </c>
       <c r="B225">
-        <v>17945</v>
+        <v>6301</v>
       </c>
       <c r="C225" t="s">
-        <v>810</v>
+        <v>501</v>
       </c>
       <c r="D225" t="s">
-        <v>811</v>
-[...5 lines deleted...]
-        <v>813</v>
+        <v>502</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>809</v>
+        <v>503</v>
       </c>
       <c r="B226">
-        <v>17928</v>
+        <v>4911</v>
       </c>
       <c r="C226" t="s">
-        <v>814</v>
+        <v>504</v>
       </c>
       <c r="D226" t="s">
-        <v>815</v>
-[...5 lines deleted...]
-        <v>817</v>
+        <v>505</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>818</v>
+        <v>506</v>
       </c>
       <c r="B227">
-        <v>17844</v>
+        <v>4755</v>
       </c>
       <c r="C227" t="s">
-        <v>819</v>
+        <v>507</v>
       </c>
       <c r="D227" t="s">
-        <v>820</v>
-[...5 lines deleted...]
-        <v>822</v>
+        <v>508</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>818</v>
+        <v>509</v>
       </c>
       <c r="B228">
-        <v>17832</v>
+        <v>3676</v>
       </c>
       <c r="C228" t="s">
-        <v>823</v>
+        <v>510</v>
       </c>
       <c r="D228" t="s">
-        <v>824</v>
-[...5 lines deleted...]
-        <v>826</v>
+        <v>511</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>827</v>
+        <v>512</v>
       </c>
       <c r="B229">
-        <v>17276</v>
+        <v>2784</v>
       </c>
       <c r="C229" t="s">
-        <v>828</v>
+        <v>513</v>
       </c>
       <c r="D229" t="s">
-        <v>829</v>
-[...5 lines deleted...]
-        <v>831</v>
+        <v>514</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>827</v>
+        <v>515</v>
       </c>
       <c r="B230">
-        <v>17257</v>
+        <v>725</v>
       </c>
       <c r="C230" t="s">
-        <v>832</v>
+        <v>516</v>
       </c>
       <c r="D230" t="s">
-        <v>833</v>
-[...5 lines deleted...]
-        <v>835</v>
+        <v>517</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>836</v>
+        <v>515</v>
       </c>
       <c r="B231">
-        <v>17159</v>
+        <v>722</v>
       </c>
       <c r="C231" t="s">
-        <v>837</v>
+        <v>518</v>
       </c>
       <c r="D231" t="s">
-        <v>838</v>
-[...5 lines deleted...]
-        <v>840</v>
+        <v>519</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>841</v>
+        <v>520</v>
       </c>
       <c r="B232">
-        <v>16760</v>
+        <v>604</v>
       </c>
       <c r="C232" t="s">
-        <v>842</v>
+        <v>521</v>
       </c>
       <c r="D232" t="s">
-        <v>843</v>
-[...5 lines deleted...]
-        <v>845</v>
+        <v>522</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>846</v>
+        <v>520</v>
       </c>
       <c r="B233">
-        <v>16664</v>
+        <v>601</v>
       </c>
       <c r="C233" t="s">
-        <v>847</v>
+        <v>523</v>
       </c>
       <c r="D233" t="s">
-        <v>848</v>
-[...5 lines deleted...]
-        <v>850</v>
+        <v>524</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>851</v>
+        <v>525</v>
       </c>
       <c r="B234">
-        <v>16460</v>
+        <v>517</v>
       </c>
       <c r="C234" t="s">
-        <v>852</v>
+        <v>526</v>
       </c>
       <c r="D234" t="s">
-        <v>853</v>
-[...5 lines deleted...]
-        <v>855</v>
+        <v>527</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>856</v>
+        <v>525</v>
       </c>
       <c r="B235">
-        <v>16218</v>
+        <v>515</v>
       </c>
       <c r="C235" t="s">
-        <v>857</v>
+        <v>528</v>
       </c>
       <c r="D235" t="s">
-        <v>858</v>
-[...5 lines deleted...]
-        <v>860</v>
+        <v>529</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>861</v>
+        <v>530</v>
       </c>
       <c r="B236">
-        <v>15598</v>
+        <v>114</v>
       </c>
       <c r="C236" t="s">
-        <v>862</v>
+        <v>531</v>
       </c>
       <c r="D236" t="s">
-        <v>863</v>
-[...5 lines deleted...]
-        <v>865</v>
+        <v>532</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>861</v>
+        <v>533</v>
       </c>
       <c r="B237">
-        <v>15587</v>
+        <v>18051</v>
       </c>
       <c r="C237" t="s">
-        <v>866</v>
+        <v>534</v>
       </c>
       <c r="D237" t="s">
-        <v>867</v>
-[...5 lines deleted...]
-        <v>869</v>
+        <v>535</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>861</v>
+        <v>536</v>
       </c>
       <c r="B238">
-        <v>15578</v>
+        <v>17945</v>
       </c>
       <c r="C238" t="s">
-        <v>870</v>
+        <v>537</v>
       </c>
       <c r="D238" t="s">
-        <v>871</v>
-[...5 lines deleted...]
-        <v>873</v>
+        <v>538</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>874</v>
+        <v>536</v>
       </c>
       <c r="B239">
-        <v>15492</v>
+        <v>17928</v>
       </c>
       <c r="C239" t="s">
-        <v>875</v>
+        <v>539</v>
       </c>
       <c r="D239" t="s">
-        <v>876</v>
-[...5 lines deleted...]
-        <v>878</v>
+        <v>540</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>879</v>
+        <v>541</v>
       </c>
       <c r="B240">
-        <v>15414</v>
+        <v>17844</v>
       </c>
       <c r="C240" t="s">
-        <v>880</v>
+        <v>542</v>
       </c>
       <c r="D240" t="s">
-        <v>881</v>
-[...5 lines deleted...]
-        <v>883</v>
+        <v>543</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>879</v>
+        <v>541</v>
       </c>
       <c r="B241">
-        <v>15410</v>
+        <v>17832</v>
       </c>
       <c r="C241" t="s">
-        <v>884</v>
+        <v>544</v>
       </c>
       <c r="D241" t="s">
-        <v>885</v>
-[...5 lines deleted...]
-        <v>887</v>
+        <v>545</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>888</v>
+        <v>546</v>
       </c>
       <c r="B242">
-        <v>15208</v>
+        <v>17276</v>
       </c>
       <c r="C242" t="s">
-        <v>889</v>
+        <v>547</v>
       </c>
       <c r="D242" t="s">
-        <v>890</v>
-[...5 lines deleted...]
-        <v>892</v>
+        <v>548</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>893</v>
+        <v>546</v>
       </c>
       <c r="B243">
-        <v>15094</v>
+        <v>17257</v>
       </c>
       <c r="C243" t="s">
-        <v>894</v>
+        <v>549</v>
       </c>
       <c r="D243" t="s">
-        <v>895</v>
-[...5 lines deleted...]
-        <v>897</v>
+        <v>550</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>893</v>
+        <v>551</v>
       </c>
       <c r="B244">
-        <v>15076</v>
+        <v>17159</v>
       </c>
       <c r="C244" t="s">
-        <v>898</v>
+        <v>552</v>
       </c>
       <c r="D244" t="s">
-        <v>899</v>
-[...5 lines deleted...]
-        <v>901</v>
+        <v>553</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>902</v>
+        <v>554</v>
       </c>
       <c r="B245">
-        <v>14913</v>
+        <v>16760</v>
       </c>
       <c r="C245" t="s">
-        <v>903</v>
+        <v>555</v>
       </c>
       <c r="D245" t="s">
-        <v>904</v>
-[...5 lines deleted...]
-        <v>906</v>
+        <v>556</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>902</v>
+        <v>557</v>
       </c>
       <c r="B246">
-        <v>14905</v>
+        <v>16664</v>
       </c>
       <c r="C246" t="s">
-        <v>907</v>
+        <v>558</v>
       </c>
       <c r="D246" t="s">
-        <v>908</v>
-[...5 lines deleted...]
-        <v>910</v>
+        <v>559</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>911</v>
+        <v>560</v>
       </c>
       <c r="B247">
-        <v>14315</v>
+        <v>16460</v>
       </c>
       <c r="C247" t="s">
-        <v>912</v>
+        <v>561</v>
       </c>
       <c r="D247" t="s">
-        <v>913</v>
-[...5 lines deleted...]
-        <v>915</v>
+        <v>562</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>916</v>
+        <v>563</v>
       </c>
       <c r="B248">
-        <v>13619</v>
+        <v>16218</v>
       </c>
       <c r="C248" t="s">
-        <v>917</v>
+        <v>564</v>
       </c>
       <c r="D248" t="s">
-        <v>918</v>
-[...5 lines deleted...]
-        <v>920</v>
+        <v>565</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>916</v>
+        <v>566</v>
       </c>
       <c r="B249">
-        <v>13616</v>
+        <v>15598</v>
       </c>
       <c r="C249" t="s">
-        <v>921</v>
+        <v>567</v>
       </c>
       <c r="D249" t="s">
-        <v>922</v>
-[...5 lines deleted...]
-        <v>924</v>
+        <v>568</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>925</v>
+        <v>566</v>
       </c>
       <c r="B250">
-        <v>13211</v>
+        <v>15587</v>
       </c>
       <c r="C250" t="s">
-        <v>926</v>
+        <v>569</v>
       </c>
       <c r="D250" t="s">
-        <v>927</v>
-[...5 lines deleted...]
-        <v>929</v>
+        <v>570</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>925</v>
+        <v>566</v>
       </c>
       <c r="B251">
-        <v>13210</v>
+        <v>15578</v>
       </c>
       <c r="C251" t="s">
-        <v>930</v>
+        <v>571</v>
       </c>
       <c r="D251" t="s">
-        <v>931</v>
-[...5 lines deleted...]
-        <v>933</v>
+        <v>572</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>934</v>
+        <v>573</v>
       </c>
       <c r="B252">
-        <v>12904</v>
+        <v>15492</v>
       </c>
       <c r="C252" t="s">
-        <v>935</v>
+        <v>574</v>
       </c>
       <c r="D252" t="s">
-        <v>936</v>
-[...5 lines deleted...]
-        <v>938</v>
+        <v>575</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>934</v>
+        <v>576</v>
       </c>
       <c r="B253">
-        <v>12877</v>
+        <v>15414</v>
       </c>
       <c r="C253" t="s">
-        <v>939</v>
+        <v>577</v>
       </c>
       <c r="D253" t="s">
-        <v>940</v>
-[...5 lines deleted...]
-        <v>942</v>
+        <v>578</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>943</v>
+        <v>576</v>
       </c>
       <c r="B254">
-        <v>11977</v>
+        <v>15410</v>
       </c>
       <c r="C254" t="s">
-        <v>944</v>
+        <v>579</v>
       </c>
       <c r="D254" t="s">
-        <v>945</v>
-[...5 lines deleted...]
-        <v>947</v>
+        <v>580</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>948</v>
+        <v>581</v>
       </c>
       <c r="B255">
-        <v>11717</v>
+        <v>15208</v>
       </c>
       <c r="C255" t="s">
-        <v>949</v>
+        <v>582</v>
       </c>
       <c r="D255" t="s">
-        <v>950</v>
-[...5 lines deleted...]
-        <v>952</v>
+        <v>583</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>948</v>
+        <v>584</v>
       </c>
       <c r="B256">
-        <v>11713</v>
+        <v>15094</v>
       </c>
       <c r="C256" t="s">
-        <v>953</v>
+        <v>585</v>
       </c>
       <c r="D256" t="s">
-        <v>954</v>
-[...5 lines deleted...]
-        <v>956</v>
+        <v>586</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>948</v>
+        <v>584</v>
       </c>
       <c r="B257">
-        <v>11670</v>
+        <v>15076</v>
       </c>
       <c r="C257" t="s">
-        <v>957</v>
+        <v>587</v>
       </c>
       <c r="D257" t="s">
-        <v>958</v>
-[...5 lines deleted...]
-        <v>960</v>
+        <v>588</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>961</v>
+        <v>589</v>
       </c>
       <c r="B258">
-        <v>11534</v>
+        <v>14913</v>
       </c>
       <c r="C258" t="s">
-        <v>962</v>
+        <v>590</v>
       </c>
       <c r="D258" t="s">
-        <v>963</v>
-[...5 lines deleted...]
-        <v>965</v>
+        <v>591</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>961</v>
+        <v>589</v>
       </c>
       <c r="B259">
-        <v>11495</v>
+        <v>14905</v>
       </c>
       <c r="C259" t="s">
-        <v>966</v>
+        <v>592</v>
       </c>
       <c r="D259" t="s">
-        <v>967</v>
-[...5 lines deleted...]
-        <v>969</v>
+        <v>593</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>970</v>
+        <v>594</v>
       </c>
       <c r="B260">
+        <v>14315</v>
+      </c>
+      <c r="C260" t="s">
+        <v>595</v>
+      </c>
+      <c r="D260" t="s">
+        <v>596</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>597</v>
+      </c>
+      <c r="B261">
+        <v>13619</v>
+      </c>
+      <c r="C261" t="s">
+        <v>598</v>
+      </c>
+      <c r="D261" t="s">
+        <v>599</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>597</v>
+      </c>
+      <c r="B262">
+        <v>13616</v>
+      </c>
+      <c r="C262" t="s">
+        <v>600</v>
+      </c>
+      <c r="D262" t="s">
+        <v>601</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>602</v>
+      </c>
+      <c r="B263">
+        <v>13211</v>
+      </c>
+      <c r="C263" t="s">
+        <v>603</v>
+      </c>
+      <c r="D263" t="s">
+        <v>604</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>602</v>
+      </c>
+      <c r="B264">
+        <v>13210</v>
+      </c>
+      <c r="C264" t="s">
+        <v>605</v>
+      </c>
+      <c r="D264" t="s">
+        <v>606</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>607</v>
+      </c>
+      <c r="B265">
+        <v>12904</v>
+      </c>
+      <c r="C265" t="s">
+        <v>608</v>
+      </c>
+      <c r="D265" t="s">
+        <v>609</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>607</v>
+      </c>
+      <c r="B266">
+        <v>12877</v>
+      </c>
+      <c r="C266" t="s">
+        <v>610</v>
+      </c>
+      <c r="D266" t="s">
+        <v>611</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>612</v>
+      </c>
+      <c r="B267">
+        <v>11977</v>
+      </c>
+      <c r="C267" t="s">
+        <v>613</v>
+      </c>
+      <c r="D267" t="s">
+        <v>614</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>615</v>
+      </c>
+      <c r="B268">
+        <v>11717</v>
+      </c>
+      <c r="C268" t="s">
+        <v>616</v>
+      </c>
+      <c r="D268" t="s">
+        <v>617</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>615</v>
+      </c>
+      <c r="B269">
+        <v>11713</v>
+      </c>
+      <c r="C269" t="s">
+        <v>618</v>
+      </c>
+      <c r="D269" t="s">
+        <v>619</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>615</v>
+      </c>
+      <c r="B270">
+        <v>11670</v>
+      </c>
+      <c r="C270" t="s">
+        <v>620</v>
+      </c>
+      <c r="D270" t="s">
+        <v>621</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>622</v>
+      </c>
+      <c r="B271">
+        <v>11534</v>
+      </c>
+      <c r="C271" t="s">
+        <v>623</v>
+      </c>
+      <c r="D271" t="s">
+        <v>624</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>622</v>
+      </c>
+      <c r="B272">
+        <v>11495</v>
+      </c>
+      <c r="C272" t="s">
+        <v>625</v>
+      </c>
+      <c r="D272" t="s">
+        <v>626</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>627</v>
+      </c>
+      <c r="B273">
         <v>10967</v>
       </c>
-      <c r="C260" t="s">
-[...9 lines deleted...]
-        <v>974</v>
+      <c r="C273" t="s">
+        <v>628</v>
+      </c>
+      <c r="D273" t="s">
+        <v>629</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="E10" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="E11" r:id="rId16"/>
+    <hyperlink ref="F11" r:id="rId17"/>
+    <hyperlink ref="E12" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="E13" r:id="rId20"/>
+    <hyperlink ref="F13" r:id="rId21"/>
+    <hyperlink ref="E14" r:id="rId22"/>
+    <hyperlink ref="F14" r:id="rId23"/>
+    <hyperlink ref="E15" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="E16" r:id="rId26"/>
+    <hyperlink ref="F16" r:id="rId27"/>
+    <hyperlink ref="E17" r:id="rId28"/>
+    <hyperlink ref="F17" r:id="rId29"/>
+    <hyperlink ref="E18" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="F19" r:id="rId32"/>
+    <hyperlink ref="F20" r:id="rId33"/>
+    <hyperlink ref="E21" r:id="rId34"/>
+    <hyperlink ref="F21" r:id="rId35"/>
+    <hyperlink ref="E22" r:id="rId36"/>
+    <hyperlink ref="F22" r:id="rId37"/>
+    <hyperlink ref="E23" r:id="rId38"/>
+    <hyperlink ref="F23" r:id="rId39"/>
+    <hyperlink ref="E24" r:id="rId40"/>
+    <hyperlink ref="F24" r:id="rId41"/>
+    <hyperlink ref="F25" r:id="rId42"/>
+    <hyperlink ref="F26" r:id="rId43"/>
+    <hyperlink ref="E27" r:id="rId44"/>
+    <hyperlink ref="F27" r:id="rId45"/>
+    <hyperlink ref="E28" r:id="rId46"/>
+    <hyperlink ref="F28" r:id="rId47"/>
+    <hyperlink ref="E29" r:id="rId48"/>
+    <hyperlink ref="F29" r:id="rId49"/>
+    <hyperlink ref="E30" r:id="rId50"/>
+    <hyperlink ref="F30" r:id="rId51"/>
+    <hyperlink ref="E31" r:id="rId52"/>
+    <hyperlink ref="F31" r:id="rId53"/>
+    <hyperlink ref="E32" r:id="rId54"/>
+    <hyperlink ref="F32" r:id="rId55"/>
+    <hyperlink ref="F33" r:id="rId56"/>
+    <hyperlink ref="F34" r:id="rId57"/>
+    <hyperlink ref="F35" r:id="rId58"/>
+    <hyperlink ref="F36" r:id="rId59"/>
+    <hyperlink ref="F37" r:id="rId60"/>
+    <hyperlink ref="F38" r:id="rId61"/>
+    <hyperlink ref="F39" r:id="rId62"/>
+    <hyperlink ref="E40" r:id="rId63"/>
+    <hyperlink ref="F40" r:id="rId64"/>
+    <hyperlink ref="E41" r:id="rId65"/>
+    <hyperlink ref="F41" r:id="rId66"/>
+    <hyperlink ref="E42" r:id="rId67"/>
+    <hyperlink ref="F42" r:id="rId68"/>
+    <hyperlink ref="E43" r:id="rId69"/>
+    <hyperlink ref="F43" r:id="rId70"/>
+    <hyperlink ref="E44" r:id="rId71"/>
+    <hyperlink ref="F44" r:id="rId72"/>
+    <hyperlink ref="E45" r:id="rId73"/>
+    <hyperlink ref="F45" r:id="rId74"/>
+    <hyperlink ref="E46" r:id="rId75"/>
+    <hyperlink ref="F46" r:id="rId76"/>
+    <hyperlink ref="E47" r:id="rId77"/>
+    <hyperlink ref="F47" r:id="rId78"/>
+    <hyperlink ref="E48" r:id="rId79"/>
+    <hyperlink ref="F48" r:id="rId80"/>
+    <hyperlink ref="E49" r:id="rId81"/>
+    <hyperlink ref="F49" r:id="rId82"/>
+    <hyperlink ref="E50" r:id="rId83"/>
+    <hyperlink ref="F50" r:id="rId84"/>
+    <hyperlink ref="E51" r:id="rId85"/>
+    <hyperlink ref="F51" r:id="rId86"/>
+    <hyperlink ref="E52" r:id="rId87"/>
+    <hyperlink ref="F52" r:id="rId88"/>
+    <hyperlink ref="E53" r:id="rId89"/>
+    <hyperlink ref="F53" r:id="rId90"/>
+    <hyperlink ref="E54" r:id="rId91"/>
+    <hyperlink ref="F54" r:id="rId92"/>
+    <hyperlink ref="E55" r:id="rId93"/>
+    <hyperlink ref="F55" r:id="rId94"/>
+    <hyperlink ref="E56" r:id="rId95"/>
+    <hyperlink ref="F56" r:id="rId96"/>
+    <hyperlink ref="E57" r:id="rId97"/>
+    <hyperlink ref="F57" r:id="rId98"/>
+    <hyperlink ref="E58" r:id="rId99"/>
+    <hyperlink ref="F58" r:id="rId100"/>
+    <hyperlink ref="E59" r:id="rId101"/>
+    <hyperlink ref="F59" r:id="rId102"/>
+    <hyperlink ref="E60" r:id="rId103"/>
+    <hyperlink ref="F60" r:id="rId104"/>
+    <hyperlink ref="E61" r:id="rId105"/>
+    <hyperlink ref="F61" r:id="rId106"/>
+    <hyperlink ref="E62" r:id="rId107"/>
+    <hyperlink ref="F62" r:id="rId108"/>
+    <hyperlink ref="E63" r:id="rId109"/>
+    <hyperlink ref="F63" r:id="rId110"/>
+    <hyperlink ref="E64" r:id="rId111"/>
+    <hyperlink ref="F64" r:id="rId112"/>
+    <hyperlink ref="E65" r:id="rId113"/>
+    <hyperlink ref="F65" r:id="rId114"/>
+    <hyperlink ref="E66" r:id="rId115"/>
+    <hyperlink ref="F66" r:id="rId116"/>
+    <hyperlink ref="E67" r:id="rId117"/>
+    <hyperlink ref="F67" r:id="rId118"/>
+    <hyperlink ref="E68" r:id="rId119"/>
+    <hyperlink ref="F68" r:id="rId120"/>
+    <hyperlink ref="E69" r:id="rId121"/>
+    <hyperlink ref="F69" r:id="rId122"/>
+    <hyperlink ref="E70" r:id="rId123"/>
+    <hyperlink ref="F70" r:id="rId124"/>
+    <hyperlink ref="E71" r:id="rId125"/>
+    <hyperlink ref="F71" r:id="rId126"/>
+    <hyperlink ref="E72" r:id="rId127"/>
+    <hyperlink ref="F72" r:id="rId128"/>
+    <hyperlink ref="E73" r:id="rId129"/>
+    <hyperlink ref="F73" r:id="rId130"/>
+    <hyperlink ref="E74" r:id="rId131"/>
+    <hyperlink ref="F74" r:id="rId132"/>
+    <hyperlink ref="F75" r:id="rId133"/>
+    <hyperlink ref="F76" r:id="rId134"/>
+    <hyperlink ref="F77" r:id="rId135"/>
+    <hyperlink ref="F78" r:id="rId136"/>
+    <hyperlink ref="F79" r:id="rId137"/>
+    <hyperlink ref="F80" r:id="rId138"/>
+    <hyperlink ref="F81" r:id="rId139"/>
+    <hyperlink ref="F82" r:id="rId140"/>
+    <hyperlink ref="F83" r:id="rId141"/>
+    <hyperlink ref="F84" r:id="rId142"/>
+    <hyperlink ref="F85" r:id="rId143"/>
+    <hyperlink ref="E86" r:id="rId144"/>
+    <hyperlink ref="F86" r:id="rId145"/>
+    <hyperlink ref="F87" r:id="rId146"/>
+    <hyperlink ref="F88" r:id="rId147"/>
+    <hyperlink ref="F89" r:id="rId148"/>
+    <hyperlink ref="F90" r:id="rId149"/>
+    <hyperlink ref="F91" r:id="rId150"/>
+    <hyperlink ref="F92" r:id="rId151"/>
+    <hyperlink ref="F93" r:id="rId152"/>
+    <hyperlink ref="F94" r:id="rId153"/>
+    <hyperlink ref="F95" r:id="rId154"/>
+    <hyperlink ref="F96" r:id="rId155"/>
+    <hyperlink ref="E97" r:id="rId156"/>
+    <hyperlink ref="F97" r:id="rId157"/>
+    <hyperlink ref="E98" r:id="rId158"/>
+    <hyperlink ref="F98" r:id="rId159"/>
+    <hyperlink ref="E99" r:id="rId160"/>
+    <hyperlink ref="F99" r:id="rId161"/>
+    <hyperlink ref="E100" r:id="rId162"/>
+    <hyperlink ref="F100" r:id="rId163"/>
+    <hyperlink ref="E101" r:id="rId164"/>
+    <hyperlink ref="F101" r:id="rId165"/>
+    <hyperlink ref="E102" r:id="rId166"/>
+    <hyperlink ref="F102" r:id="rId167"/>
+    <hyperlink ref="E103" r:id="rId168"/>
+    <hyperlink ref="F103" r:id="rId169"/>
+    <hyperlink ref="E104" r:id="rId170"/>
+    <hyperlink ref="F104" r:id="rId171"/>
+    <hyperlink ref="E105" r:id="rId172"/>
+    <hyperlink ref="F105" r:id="rId173"/>
+    <hyperlink ref="E106" r:id="rId174"/>
+    <hyperlink ref="F106" r:id="rId175"/>
+    <hyperlink ref="E107" r:id="rId176"/>
+    <hyperlink ref="F107" r:id="rId177"/>
+    <hyperlink ref="E108" r:id="rId178"/>
+    <hyperlink ref="F108" r:id="rId179"/>
+    <hyperlink ref="E109" r:id="rId180"/>
+    <hyperlink ref="F109" r:id="rId181"/>
+    <hyperlink ref="F110" r:id="rId182"/>
+    <hyperlink ref="E111" r:id="rId183"/>
+    <hyperlink ref="F111" r:id="rId184"/>
+    <hyperlink ref="E112" r:id="rId185"/>
+    <hyperlink ref="F112" r:id="rId186"/>
+    <hyperlink ref="E113" r:id="rId187"/>
+    <hyperlink ref="F113" r:id="rId188"/>
+    <hyperlink ref="E114" r:id="rId189"/>
+    <hyperlink ref="F114" r:id="rId190"/>
+    <hyperlink ref="E115" r:id="rId191"/>
+    <hyperlink ref="F115" r:id="rId192"/>
+    <hyperlink ref="E116" r:id="rId193"/>
+    <hyperlink ref="F116" r:id="rId194"/>
+    <hyperlink ref="E117" r:id="rId195"/>
+    <hyperlink ref="F117" r:id="rId196"/>
+    <hyperlink ref="E118" r:id="rId197"/>
+    <hyperlink ref="F118" r:id="rId198"/>
+    <hyperlink ref="E119" r:id="rId199"/>
+    <hyperlink ref="F119" r:id="rId200"/>
+    <hyperlink ref="E120" r:id="rId201"/>
+    <hyperlink ref="F120" r:id="rId202"/>
+    <hyperlink ref="E121" r:id="rId203"/>
+    <hyperlink ref="F121" r:id="rId204"/>
+    <hyperlink ref="F122" r:id="rId205"/>
+    <hyperlink ref="E123" r:id="rId206"/>
+    <hyperlink ref="F123" r:id="rId207"/>
+    <hyperlink ref="F124" r:id="rId208"/>
+    <hyperlink ref="F125" r:id="rId209"/>
+    <hyperlink ref="E126" r:id="rId210"/>
+    <hyperlink ref="F126" r:id="rId211"/>
+    <hyperlink ref="E127" r:id="rId212"/>
+    <hyperlink ref="F127" r:id="rId213"/>
+    <hyperlink ref="E128" r:id="rId214"/>
+    <hyperlink ref="F128" r:id="rId215"/>
+    <hyperlink ref="F129" r:id="rId216"/>
+    <hyperlink ref="F130" r:id="rId217"/>
+    <hyperlink ref="F131" r:id="rId218"/>
+    <hyperlink ref="F132" r:id="rId219"/>
+    <hyperlink ref="F133" r:id="rId220"/>
+    <hyperlink ref="F134" r:id="rId221"/>
+    <hyperlink ref="F135" r:id="rId222"/>
+    <hyperlink ref="F136" r:id="rId223"/>
+    <hyperlink ref="E137" r:id="rId224"/>
+    <hyperlink ref="F137" r:id="rId225"/>
+    <hyperlink ref="E138" r:id="rId226"/>
+    <hyperlink ref="F138" r:id="rId227"/>
+    <hyperlink ref="E139" r:id="rId228"/>
+    <hyperlink ref="F139" r:id="rId229"/>
+    <hyperlink ref="E140" r:id="rId230"/>
+    <hyperlink ref="F140" r:id="rId231"/>
+    <hyperlink ref="E141" r:id="rId232"/>
+    <hyperlink ref="F141" r:id="rId233"/>
+    <hyperlink ref="E142" r:id="rId234"/>
+    <hyperlink ref="F142" r:id="rId235"/>
+    <hyperlink ref="E143" r:id="rId236"/>
+    <hyperlink ref="F143" r:id="rId237"/>
+    <hyperlink ref="E144" r:id="rId238"/>
+    <hyperlink ref="F144" r:id="rId239"/>
+    <hyperlink ref="F145" r:id="rId240"/>
+    <hyperlink ref="F146" r:id="rId241"/>
+    <hyperlink ref="F147" r:id="rId242"/>
+    <hyperlink ref="F148" r:id="rId243"/>
+    <hyperlink ref="F149" r:id="rId244"/>
+    <hyperlink ref="F150" r:id="rId245"/>
+    <hyperlink ref="F151" r:id="rId246"/>
+    <hyperlink ref="F152" r:id="rId247"/>
+    <hyperlink ref="F153" r:id="rId248"/>
+    <hyperlink ref="F154" r:id="rId249"/>
+    <hyperlink ref="E155" r:id="rId250"/>
+    <hyperlink ref="F155" r:id="rId251"/>
+    <hyperlink ref="E156" r:id="rId252"/>
+    <hyperlink ref="F156" r:id="rId253"/>
+    <hyperlink ref="E157" r:id="rId254"/>
+    <hyperlink ref="F157" r:id="rId255"/>
+    <hyperlink ref="E158" r:id="rId256"/>
+    <hyperlink ref="F158" r:id="rId257"/>
+    <hyperlink ref="E159" r:id="rId258"/>
+    <hyperlink ref="F159" r:id="rId259"/>
+    <hyperlink ref="E160" r:id="rId260"/>
+    <hyperlink ref="F160" r:id="rId261"/>
+    <hyperlink ref="E161" r:id="rId262"/>
+    <hyperlink ref="F161" r:id="rId263"/>
+    <hyperlink ref="F162" r:id="rId264"/>
+    <hyperlink ref="E163" r:id="rId265"/>
+    <hyperlink ref="F163" r:id="rId266"/>
+    <hyperlink ref="E164" r:id="rId267"/>
+    <hyperlink ref="F164" r:id="rId268"/>
+    <hyperlink ref="E165" r:id="rId269"/>
+    <hyperlink ref="F165" r:id="rId270"/>
+    <hyperlink ref="F166" r:id="rId271"/>
+    <hyperlink ref="F167" r:id="rId272"/>
+    <hyperlink ref="F168" r:id="rId273"/>
+    <hyperlink ref="E169" r:id="rId274"/>
+    <hyperlink ref="F169" r:id="rId275"/>
+    <hyperlink ref="F170" r:id="rId276"/>
+    <hyperlink ref="F171" r:id="rId277"/>
+    <hyperlink ref="F172" r:id="rId278"/>
+    <hyperlink ref="E173" r:id="rId279"/>
+    <hyperlink ref="F173" r:id="rId280"/>
+    <hyperlink ref="F174" r:id="rId281"/>
+    <hyperlink ref="F175" r:id="rId282"/>
+    <hyperlink ref="F176" r:id="rId283"/>
+    <hyperlink ref="F177" r:id="rId284"/>
+    <hyperlink ref="F178" r:id="rId285"/>
+    <hyperlink ref="F179" r:id="rId286"/>
+    <hyperlink ref="F180" r:id="rId287"/>
+    <hyperlink ref="E181" r:id="rId288"/>
+    <hyperlink ref="F181" r:id="rId289"/>
+    <hyperlink ref="E182" r:id="rId290"/>
+    <hyperlink ref="F182" r:id="rId291"/>
+    <hyperlink ref="E183" r:id="rId292"/>
+    <hyperlink ref="F183" r:id="rId293"/>
+    <hyperlink ref="F184" r:id="rId294"/>
+    <hyperlink ref="F185" r:id="rId295"/>
+    <hyperlink ref="F186" r:id="rId296"/>
+    <hyperlink ref="F187" r:id="rId297"/>
+    <hyperlink ref="F188" r:id="rId298"/>
+    <hyperlink ref="F189" r:id="rId299"/>
+    <hyperlink ref="F190" r:id="rId300"/>
+    <hyperlink ref="E191" r:id="rId301"/>
+    <hyperlink ref="F191" r:id="rId302"/>
+    <hyperlink ref="E192" r:id="rId303"/>
+    <hyperlink ref="F192" r:id="rId304"/>
+    <hyperlink ref="E193" r:id="rId305"/>
+    <hyperlink ref="F193" r:id="rId306"/>
+    <hyperlink ref="E194" r:id="rId307"/>
+    <hyperlink ref="F194" r:id="rId308"/>
+    <hyperlink ref="E195" r:id="rId309"/>
+    <hyperlink ref="F195" r:id="rId310"/>
+    <hyperlink ref="E196" r:id="rId311"/>
+    <hyperlink ref="F196" r:id="rId312"/>
+    <hyperlink ref="E197" r:id="rId313"/>
+    <hyperlink ref="F197" r:id="rId314"/>
+    <hyperlink ref="E198" r:id="rId315"/>
+    <hyperlink ref="F198" r:id="rId316"/>
+    <hyperlink ref="E199" r:id="rId317"/>
+    <hyperlink ref="F199" r:id="rId318"/>
+    <hyperlink ref="E200" r:id="rId319"/>
+    <hyperlink ref="F200" r:id="rId320"/>
+    <hyperlink ref="E201" r:id="rId321"/>
+    <hyperlink ref="F201" r:id="rId322"/>
+    <hyperlink ref="E202" r:id="rId323"/>
+    <hyperlink ref="F202" r:id="rId324"/>
+    <hyperlink ref="E203" r:id="rId325"/>
+    <hyperlink ref="F203" r:id="rId326"/>
+    <hyperlink ref="E204" r:id="rId327"/>
+    <hyperlink ref="F204" r:id="rId328"/>
+    <hyperlink ref="E205" r:id="rId329"/>
+    <hyperlink ref="F205" r:id="rId330"/>
+    <hyperlink ref="E206" r:id="rId331"/>
+    <hyperlink ref="F206" r:id="rId332"/>
+    <hyperlink ref="E207" r:id="rId333"/>
+    <hyperlink ref="F207" r:id="rId334"/>
+    <hyperlink ref="E208" r:id="rId335"/>
+    <hyperlink ref="F208" r:id="rId336"/>
+    <hyperlink ref="E209" r:id="rId337"/>
+    <hyperlink ref="F209" r:id="rId338"/>
+    <hyperlink ref="E210" r:id="rId339"/>
+    <hyperlink ref="F210" r:id="rId340"/>
+    <hyperlink ref="E211" r:id="rId341"/>
+    <hyperlink ref="F211" r:id="rId342"/>
+    <hyperlink ref="E212" r:id="rId343"/>
+    <hyperlink ref="F212" r:id="rId344"/>
+    <hyperlink ref="E213" r:id="rId345"/>
+    <hyperlink ref="F213" r:id="rId346"/>
+    <hyperlink ref="E214" r:id="rId347"/>
+    <hyperlink ref="F214" r:id="rId348"/>
+    <hyperlink ref="E215" r:id="rId349"/>
+    <hyperlink ref="F215" r:id="rId350"/>
+    <hyperlink ref="E216" r:id="rId351"/>
+    <hyperlink ref="F216" r:id="rId352"/>
+    <hyperlink ref="E217" r:id="rId353"/>
+    <hyperlink ref="F217" r:id="rId354"/>
+    <hyperlink ref="E218" r:id="rId355"/>
+    <hyperlink ref="F218" r:id="rId356"/>
+    <hyperlink ref="E219" r:id="rId357"/>
+    <hyperlink ref="F219" r:id="rId358"/>
+    <hyperlink ref="E220" r:id="rId359"/>
+    <hyperlink ref="F220" r:id="rId360"/>
+    <hyperlink ref="E221" r:id="rId361"/>
+    <hyperlink ref="F221" r:id="rId362"/>
+    <hyperlink ref="E222" r:id="rId363"/>
+    <hyperlink ref="F222" r:id="rId364"/>
+    <hyperlink ref="E223" r:id="rId365"/>
+    <hyperlink ref="F223" r:id="rId366"/>
+    <hyperlink ref="E224" r:id="rId367"/>
+    <hyperlink ref="F224" r:id="rId368"/>
+    <hyperlink ref="E225" r:id="rId369"/>
+    <hyperlink ref="F225" r:id="rId370"/>
+    <hyperlink ref="E226" r:id="rId371"/>
+    <hyperlink ref="F226" r:id="rId372"/>
+    <hyperlink ref="E227" r:id="rId373"/>
+    <hyperlink ref="F227" r:id="rId374"/>
+    <hyperlink ref="E228" r:id="rId375"/>
+    <hyperlink ref="F228" r:id="rId376"/>
+    <hyperlink ref="E229" r:id="rId377"/>
+    <hyperlink ref="F229" r:id="rId378"/>
+    <hyperlink ref="E230" r:id="rId379"/>
+    <hyperlink ref="F230" r:id="rId380"/>
+    <hyperlink ref="E231" r:id="rId381"/>
+    <hyperlink ref="F231" r:id="rId382"/>
+    <hyperlink ref="E232" r:id="rId383"/>
+    <hyperlink ref="F232" r:id="rId384"/>
+    <hyperlink ref="E233" r:id="rId385"/>
+    <hyperlink ref="F233" r:id="rId386"/>
+    <hyperlink ref="E234" r:id="rId387"/>
+    <hyperlink ref="F234" r:id="rId388"/>
+    <hyperlink ref="E235" r:id="rId389"/>
+    <hyperlink ref="F235" r:id="rId390"/>
+    <hyperlink ref="E236" r:id="rId391"/>
+    <hyperlink ref="F236" r:id="rId392"/>
+    <hyperlink ref="E237" r:id="rId393"/>
+    <hyperlink ref="F237" r:id="rId394"/>
+    <hyperlink ref="E238" r:id="rId395"/>
+    <hyperlink ref="F238" r:id="rId396"/>
+    <hyperlink ref="E239" r:id="rId397"/>
+    <hyperlink ref="F239" r:id="rId398"/>
+    <hyperlink ref="E240" r:id="rId399"/>
+    <hyperlink ref="F240" r:id="rId400"/>
+    <hyperlink ref="E241" r:id="rId401"/>
+    <hyperlink ref="F241" r:id="rId402"/>
+    <hyperlink ref="E242" r:id="rId403"/>
+    <hyperlink ref="F242" r:id="rId404"/>
+    <hyperlink ref="E243" r:id="rId405"/>
+    <hyperlink ref="F243" r:id="rId406"/>
+    <hyperlink ref="E244" r:id="rId407"/>
+    <hyperlink ref="F244" r:id="rId408"/>
+    <hyperlink ref="E245" r:id="rId409"/>
+    <hyperlink ref="F245" r:id="rId410"/>
+    <hyperlink ref="E246" r:id="rId411"/>
+    <hyperlink ref="F246" r:id="rId412"/>
+    <hyperlink ref="E247" r:id="rId413"/>
+    <hyperlink ref="F247" r:id="rId414"/>
+    <hyperlink ref="E248" r:id="rId415"/>
+    <hyperlink ref="F248" r:id="rId416"/>
+    <hyperlink ref="E249" r:id="rId417"/>
+    <hyperlink ref="F249" r:id="rId418"/>
+    <hyperlink ref="E250" r:id="rId419"/>
+    <hyperlink ref="F250" r:id="rId420"/>
+    <hyperlink ref="E251" r:id="rId421"/>
+    <hyperlink ref="F251" r:id="rId422"/>
+    <hyperlink ref="E252" r:id="rId423"/>
+    <hyperlink ref="F252" r:id="rId424"/>
+    <hyperlink ref="E253" r:id="rId425"/>
+    <hyperlink ref="F253" r:id="rId426"/>
+    <hyperlink ref="E254" r:id="rId427"/>
+    <hyperlink ref="F254" r:id="rId428"/>
+    <hyperlink ref="E255" r:id="rId429"/>
+    <hyperlink ref="F255" r:id="rId430"/>
+    <hyperlink ref="E256" r:id="rId431"/>
+    <hyperlink ref="F256" r:id="rId432"/>
+    <hyperlink ref="E257" r:id="rId433"/>
+    <hyperlink ref="F257" r:id="rId434"/>
+    <hyperlink ref="E258" r:id="rId435"/>
+    <hyperlink ref="F258" r:id="rId436"/>
+    <hyperlink ref="E259" r:id="rId437"/>
+    <hyperlink ref="F259" r:id="rId438"/>
+    <hyperlink ref="E260" r:id="rId439"/>
+    <hyperlink ref="F260" r:id="rId440"/>
+    <hyperlink ref="E261" r:id="rId441"/>
+    <hyperlink ref="F261" r:id="rId442"/>
+    <hyperlink ref="E262" r:id="rId443"/>
+    <hyperlink ref="F262" r:id="rId444"/>
+    <hyperlink ref="E263" r:id="rId445"/>
+    <hyperlink ref="F263" r:id="rId446"/>
+    <hyperlink ref="E264" r:id="rId447"/>
+    <hyperlink ref="F264" r:id="rId448"/>
+    <hyperlink ref="E265" r:id="rId449"/>
+    <hyperlink ref="F265" r:id="rId450"/>
+    <hyperlink ref="E266" r:id="rId451"/>
+    <hyperlink ref="F266" r:id="rId452"/>
+    <hyperlink ref="E267" r:id="rId453"/>
+    <hyperlink ref="F267" r:id="rId454"/>
+    <hyperlink ref="E268" r:id="rId455"/>
+    <hyperlink ref="F268" r:id="rId456"/>
+    <hyperlink ref="E269" r:id="rId457"/>
+    <hyperlink ref="F269" r:id="rId458"/>
+    <hyperlink ref="E270" r:id="rId459"/>
+    <hyperlink ref="F270" r:id="rId460"/>
+    <hyperlink ref="E271" r:id="rId461"/>
+    <hyperlink ref="F271" r:id="rId462"/>
+    <hyperlink ref="E272" r:id="rId463"/>
+    <hyperlink ref="F272" r:id="rId464"/>
+    <hyperlink ref="E273" r:id="rId465"/>
+    <hyperlink ref="F273" r:id="rId466"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>