--- v0 (2026-08-03)
+++ v1 (2026-10-23)
@@ -8,741 +8,614 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="286" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="171">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD3D1C67C0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DI IDRAULICA PER MANUTENZIONE EDIFICI SCOLASTICI</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD3D3F550E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE DI FERRAMENTA MANUTENZIONE LOCALI SCOLASTICI</t>
+  </si>
+  <si>
+    <t>BD3D55792E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE DI EDILIZIA PER MANUTENZIONE EDIFICI SCOLASTICI</t>
+  </si>
+  <si>
+    <t>BD3D2C060F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE DI FACILE CONSUMO E CANCELLERIA</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di assunzione incarico di RUP-Programma Nazionale “Scuola e competenze” 2021-2027-Agenda Sud</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2A966433</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE IGIENICO SANITARIO SETTEMBRE 2026</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD120D6048</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA RICAMBI E DETERGENZA MACCHINA LAVAPAVIMENTI</t>
+  </si>
+  <si>
+    <t>BD10CFACD1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA KIT DI REINTEGRO CASSETTE DI PRONTO SOCCORSO</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto per il conferimento incarico per il ruolo di Collaudatore tecnico per la realizzazione delle attività afferenti al Progetto POC "Per la Scuola” 2014-2020 -Dispositivi Digitali</t>
+  </si>
+  <si>
+    <t>BCF44E2B6B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - REGISTRI PER DOCENTI ASSENTI E RELATIVI SUPPLENTI A.S. 206/2027</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCDF7AD2D1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale pubblicitario DM 38</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>BCD8388A5C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - INCARICO DI R.S.P.P. ESTERNO TRIENNIO 2026-2029</t>
+  </si>
+  <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC8195198C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura beni -PROGETTO POC “Per la Scuola” 2014-2020 -Dispositivi digitali</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC8195198C</t>
-[...4 lines deleted...]
-  <si>
     <t>23/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto conferimento incarico di supporto tecnico operativo Progetto POC "Per la Scuola” 2014-2020 finanziato con il Fondo di Rotazione (FdR)-Dispositivi Digitali</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>Decreto di assegnazione incarico al DSGA per supporto amministrativo-contabile-Progetto POC "Per la Scuola” 2014-2020 finanziato con il Fondo di Rotazione (FdR)-Dispositivi Digitali</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>Decreto conferimento incarichi Tutor FSE PN 21/27-Piano Estate</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC30C62324</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI FACILE CONSUMO VARI MODULI PIANO ESTATE 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC30C62324</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC23011390</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO TRIENNALE FIRMA DIGITALE DIRIGENTE SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC23011390</t>
-[...4 lines deleted...]
-  <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>Determina di assunzione incarico di PROJECT MANAGER per il coordinamento generale tecnico-operativo del progetto e direzione dei percorsi formativi PNRR DM 219/2025</t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>Decreto conferimento incarichi docenti di Supporto generale del progetto e Tutor d'aula nei Percorsi di formazione e approfondimento sull'intelligenza artificiale-PNRR DM 219/2025</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFA87BBEB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale merceria ditta SESSA CONCETTA - MODULI SCOPERTA MITI ANTICA GRECIA 2 PN Piano Estate</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA87BBEB</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - personale ATA per attività di supporto tecnico operativo -PNRR DM 219/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - DSGA per attività specialistiche di supporto tecnico e organizzativo al project manager</t>
   </si>
   <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor d’aula e Facilitatore degli interventi -FSE PN 21/27-Percorsi di orientamento nelle scuole secondarie di primo grado</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto FSE PN 21/27- “Percorsi di orientamento nelle scuole secondarie di primo grado”</t>
   </si>
   <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBE8E34A9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CLIMATIZZATORE PER IL PLESSO N.36</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE8E34A9B</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>Decreto incarichi Esperti Piano Estate Creativamente DM 72 e 96</t>
   </si>
   <si>
     <t>Decreto conferimento incarichi Assis.Ammin. Progetto PNRR Coesione Orientamenti  attività operative strumentali alla gestione dei percorsi formativi e supporto amm.vo</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDDBE230B</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione TD su Mepa  - Acquisto servizi DM 219- Snodi formativi IA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDDBE230B</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>Decreto conferimento incarichi Tutor d’aula e Facilitatore degli interventi -FSE PN 21/27-Percorsi di orientamento nelle scuole secondarie di primo grado</t>
   </si>
   <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC9ADE9F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE IGIENICO PER I TRE ORDINI DI SCUOLA.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9ADE9F4</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>DECRETO DI ASSUNZIONE INCARICO DIREZIONE E COORDINAMENTO A TITOLO ONEROSO NELLA GESTIONE DEL PROGETTO ORIENTAMENTO DM 233</t>
   </si>
   <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>DECRETO INCARICO DSGA SUPPORTO AMMINISTRATIVO-CONTABILE-DM 233 Progetto ORIENTAMENTO : ESO4.6.A4.D-FSEPNSI-2025-126</t>
   </si>
   <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBB04D03B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI GDPR E NETSECURITY 2026-2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB04D03B5</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA8C84E08</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN VISITA GUIDATA A VIZZINI PERCORSI VERGHIANI DEL 28 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8C84E08</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB94FA3EDD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria Modulo Scrittori in Erba - Piano estate</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB94FA3EDD</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8EB1758E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MERCERIA SESSA CONCETTA- SCOPERTA DEI MITI DELL’ANTICA GRECIA Progetto PN Piano Estate</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EB1758E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8DEBD431</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE FACILE CONSUMO PIANO ESTATE 2026 PUNTO CARTA SAS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8DEBD431</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB8A0D4D2C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE FACILE CONSUMO FOTOCOPIE MODULO ALLA SCOPERTA DEGLI ANTICHI GRECI - PIANO ESTATE - ESO4.6.A4.A-FSEPN-SI-2025-743</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A0D4D2C</t>
-[...4 lines deleted...]
-  <si>
     <t>BB89C589D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CERAMICA PIANO ESTATE SICILIA TERRA DI CERAMICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB89C589D1</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB7AC251D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale facile consumo Moduli Sicilia Terra di Ceramica - Piano Estate - ESO4.6.A4.A-FSEPN-SI-2025-743</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7AC251D9</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB709A8AE8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Integrazione quota Tour Bellezza è Impegno- Palermo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB709A8AE8</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB513CF7A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE CENTRALINO TELEFONICO ED ESTENSIONE LINEA AL PLESSO N. 38</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB513CF7A3</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB5288E66A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio istruzione Tour Bellezza è impegno - Palermo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5288E66A</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB08954879</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AUDIO E LUCI SAGGIO DI FINE ANNO SCOLASTICO ALUNNI CORSO MUSICALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB08954879</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAEE5237BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN SCUOLA INFANZIA MONTEROSSO ALMO DEL 05 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE5237BA</t>
-[...4 lines deleted...]
-  <si>
     <t>BAEE35F2BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN SCUOLA INFANZIA MONTEROSSO ALMO DEL 30 APRILE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE35F2BB</t>
-[...4 lines deleted...]
-  <si>
     <t>BAEE1CE7CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN SCUOLA INFANZIA MONTEROSSO ALMO DEL 29 APRILE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE1CE7CF</t>
-[...4 lines deleted...]
-  <si>
     <t>BAEE1947F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN SCUOLA INFANZIA MONTEROSSO ALMO DEL 23 APRILE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE1947F2</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE9213C1D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO ASSISTENZA PER RIPRISTINO LINEA TELEFONICA PLESSO PANDOLFI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE9213C1D</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BADEBB3019</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE IGIENICO PER I TRE ORDINI DI SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEBB3019</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BADEA66D48</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN VISITA GUIDATA A NOTTO VILLA ROMANA TELLARO CLASSI TERZE PANDOLFI DEL 26 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEA66D48</t>
-[...4 lines deleted...]
-  <si>
     <t>BADE9961A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN VISITA GUIDATA AD ALBACARA FATTORIA DEL GRANO C.DA CARBONARA ROSOLINI CLASSI II RAGANZINO DEL 21 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE9961A6</t>
-[...4 lines deleted...]
-  <si>
     <t>BADE8B03D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN VISITA GUIDATA A ZAFFERANA ETNEA CLASSI QUARTE PANDOLFI DEL 19 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE8B03D8</t>
-[...4 lines deleted...]
-  <si>
     <t>BADE7D926C</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN VISITA GUIDATA A PIAZZA ARMERINA QUARTE E QUINTA PANDOLFI E PALAMENTANO DEL 12 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE7D926C</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto di nomina aggiornamento preparatorio esami addetti_antincendio</t>
   </si>
   <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD3A77DEC</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN PER VISITA GUIDATA A SAMPIERI VIVAI VALENTINO DEL 28 APRILE 2026 CLASSI SECONDE PANDOLFI E PALAMENTANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD3A77DEC</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD39BF617</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN VISITA GUIDATA A FRIGINTINI CLASSI PRIME RAGANZINO E PALAMENTANO DEL 28 APRILE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD39BF617</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD3936509</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN VISITA GUIDATA OASI NATURA ISPICA DEL 24 APRILE 2026 CLASSI PRIME PANDOLFI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD3936509</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD382B8B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN VISITA GUIDATA A ZAFFERANA DEL 22 APRILE 2026 CLASSI QUARTE E QUINTA RAGANZINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD382B8B2</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD379F52B</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN  ZAFFERANA CLASSI TERZE PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD379F52B</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BACF75DE30</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto bombola GPL  fuori Mepa per esame addetti antincendio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF75DE30</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACD8D6D0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO fuori Mepa n.  4 estintori per esame addetto antincendio persso VV FF di Ragusa</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/7cc5fb17-09cb-453d-8087-40a5111a323c</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>Decreto  per  il  conferimento  incarichi  per  lo  svolgimento  di  attività  operative  strumentali alla gestione dei percorsi formativi e supporto generale operativo</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>Decreto di nomina -  conferimento incarichi Esperti Piano Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Decreto per il conferimento di incarichi individuali avente ad oggetto il ruolo di Tutor d’aula 
 e  Facilitatore  degli  interventi  per lo svolgimento di attività formative previste nell’ambito dei  Fondi 
 Strutturali  Europei  –  Programma Nazionale “Scuola e competenze” 2021-2027.  Priorità  01  –  Scuola  e 
 Competenze (FSE+) - PIANO ESTATE 2026</t>
   </si>
   <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAB95BFDC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO TRAMITE TRATTATIVA DIRETTA SU MEPA VIAGGIO ISTRUZIONE IN CAMPANIA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB95BFDC5</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8C26828A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di servizi di consulenza per Amministrazione Trasparente e noleggio utenza nel portale “amministrazionetrasparente.org"</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/07a2f932-846b-459a-a919-0d4015191380</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1040,1199 +913,1561 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3D1C67C0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/89b95f15-2e3d-4dfc-95e6-48589c70e1d7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3D3F550E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/02c850f8-fa95-440d-a23b-bfbc5cbc3a4f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3D55792E" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/bc9b1886-e5fa-487f-9bcb-2ec49afbd2f5" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3D2C060F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/3b46a7da-f0d8-4040-a225-d41e27db4d83" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2A966433" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/67785c38-8c30-4ba6-b1d6-e8ff919aa01b" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD120D6048" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/5bc5e6f7-3f22-4578-9a05-d6bcbcd21daf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD10CFACD1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/bdf2f471-c1dc-4f13-a669-d07b50324240" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF44E2B6B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/692a9d13-2b80-467c-b0c4-7dfdb737848a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDF7AD2D1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/fd9bdfc8-a70c-491e-8c3d-a93b590e050f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD8388A5C" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/0d6ec94a-1a90-4c7f-b7ca-daf18c6c2115" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8195198C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/790cdfb3-7fc5-4215-bdae-676f0ad2ab87" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC30C62324" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/b587af5d-6ef1-41b8-a365-77a0c7a8ff44" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC23011390" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/bae9232c-95fc-43f5-9406-db8d2cdf0474" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA87BBEB" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/66ee8a5b-d2f8-4575-9aaf-25e5cb9283fc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE8E34A9B" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/63dc34aa-a228-41a5-9e93-7e37bb0416ed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDDBE230B" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/4cae7145-4e54-409f-a41b-50f2a9fee262" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9ADE9F4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/289aadbd-a21e-409e-afdf-ec67ce86218e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB04D03B5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/ef4aef0b-b8e9-4350-a444-672e6cb6b544" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8C84E08" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/ab185681-3465-4c25-9120-bd2ec767fcb6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB94FA3EDD" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/30a66de6-f380-4223-a4fc-55b3e16a640c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EB1758E" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/bb87c1a1-9987-455f-8973-766e20391d0e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8DEBD431" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/ae1cf76f-3c43-413f-926f-c4c82cc3d8d7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A0D4D2C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/21f6a063-72a1-4859-b83b-f17cb4537301" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB89C589D1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/fba12c82-8c17-4cad-ab79-898f66ac42fc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7AC251D9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/bd7e08ed-9bdc-4206-820c-259c79b59991" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB709A8AE8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/330a5d53-d09e-43bb-b34f-5f6bfc1efbdd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB513CF7A3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/3881f6a9-56fe-48e6-8d47-8758eefd94fe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5288E66A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/ee06f09c-17ed-44d7-bd1f-97e82b789e27" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB08954879" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/8b668b42-95c2-430b-95fe-355d87993be1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE5237BA" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/fc2b7956-e59a-4e63-b2b5-bdb4da924580" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE35F2BB" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/080e6415-2743-4071-8f9c-1a5f0a29eb05" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE1CE7CF" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/14577c71-199d-4b8d-8956-7831d6ae9fdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE1947F2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/496dd6f9-4004-4227-8499-93f05d18827a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE9213C1D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/4a2b90c1-6557-4687-9ccd-14511fcbf017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEBB3019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/20611f36-91be-4412-a4b7-ff1fad6e3d0d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEA66D48" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/92adad15-66c7-42c3-9205-ac5065c693a6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE9961A6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/d11f7a94-ea10-4a57-94af-6453a94a02d0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE8B03D8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/3d4f8cd8-f4a1-46a9-9048-f8348780f692" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE7D926C" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/84594a61-2d52-4e1a-963f-9d30a427569e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD3A77DEC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/702e0c72-7913-460e-b4e4-35774aa6c3ed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD39BF617" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/98aa3a95-8a26-4f9a-8a0f-dc123d6b5b7c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD3936509" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/42dd6d5c-f9c7-4996-988f-a209f64f40cd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD382B8B2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/1e368ac3-0dc9-46d4-9325-3376e2ff2816" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD379F52B" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/1c273749-376f-4649-ad43-6caab8e2e918" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF75DE30" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/4349338b-02f1-4a9a-be83-8cae2ab3873b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACD8D6D0C" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/7cc5fb17-09cb-453d-8087-40a5111a323c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB95BFDC5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/7e51688c-75f8-41d9-bbc7-4bb6ac6abf91" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C26828A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC81800T/amministrazione-trasparente/atti-amministrazioni-enti/07a2f932-846b-459a-a919-0d4015191380" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F57"/>
+  <dimension ref="A1:F69"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>14175</v>
+        <v>17413</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>17322</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>14107</v>
+        <v>17224</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="F4" t="s">
         <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B5">
-        <v>13756</v>
+        <v>17213</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>16</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6">
+        <v>17102</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...7 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>18</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>12370</v>
+        <v>16606</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>12364</v>
+        <v>16095</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B9">
-        <v>11633</v>
+        <v>16077</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>10728</v>
+        <v>15646</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>10534</v>
+        <v>15581</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>31</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>10528</v>
+        <v>15051</v>
       </c>
       <c r="C12" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>34</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>10423</v>
+        <v>14965</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>37</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>10377</v>
+        <v>14175</v>
       </c>
       <c r="C14" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>40</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>10239</v>
+        <v>14163</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>18</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>9992</v>
+        <v>14107</v>
       </c>
       <c r="C16" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>18</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B17">
-        <v>9977</v>
+        <v>13756</v>
       </c>
       <c r="C17" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>18</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B18">
-        <v>9833</v>
+        <v>13251</v>
       </c>
       <c r="C18" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>49</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="B19">
-        <v>9648</v>
+        <v>12370</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>52</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B20">
-        <v>9529</v>
+        <v>12364</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>18</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="B21">
-        <v>9284</v>
+        <v>11633</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>18</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="B22">
-        <v>9027</v>
+        <v>10728</v>
       </c>
       <c r="C22" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>59</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B23">
-        <v>8894</v>
+        <v>10534</v>
       </c>
       <c r="C23" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="E23" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>18</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="B24">
-        <v>8716</v>
+        <v>10528</v>
       </c>
       <c r="C24" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="E24" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>18</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="B25">
-        <v>8414</v>
+        <v>10423</v>
       </c>
       <c r="C25" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="E25" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>18</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="B26">
-        <v>8131</v>
+        <v>10377</v>
       </c>
       <c r="C26" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="E26" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>18</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="B27">
-        <v>8116</v>
+        <v>10239</v>
       </c>
       <c r="C27" t="s">
-        <v>88</v>
+        <v>67</v>
       </c>
       <c r="D27" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>68</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>92</v>
+        <v>69</v>
       </c>
       <c r="B28">
-        <v>8015</v>
+        <v>9992</v>
       </c>
       <c r="C28" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="E28" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>18</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>69</v>
       </c>
       <c r="B29">
-        <v>7990</v>
+        <v>9977</v>
       </c>
       <c r="C29" t="s">
-        <v>97</v>
+        <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>98</v>
+        <v>71</v>
       </c>
       <c r="E29" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>18</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="B30">
-        <v>7714</v>
+        <v>9833</v>
       </c>
       <c r="C30" t="s">
-        <v>102</v>
+        <v>73</v>
       </c>
       <c r="D30" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>74</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>75</v>
       </c>
       <c r="B31">
-        <v>7497</v>
+        <v>9648</v>
       </c>
       <c r="C31" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>108</v>
+        <v>76</v>
       </c>
       <c r="E31" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>18</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>111</v>
+        <v>77</v>
       </c>
       <c r="B32">
-        <v>6876</v>
+        <v>9529</v>
       </c>
       <c r="C32" t="s">
-        <v>112</v>
+        <v>78</v>
       </c>
       <c r="D32" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>79</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>80</v>
       </c>
       <c r="B33">
-        <v>6502</v>
+        <v>9284</v>
       </c>
       <c r="C33" t="s">
-        <v>117</v>
+        <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>118</v>
+        <v>81</v>
       </c>
       <c r="E33" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>18</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>121</v>
+        <v>82</v>
       </c>
       <c r="B34">
-        <v>5356</v>
+        <v>9027</v>
       </c>
       <c r="C34" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>123</v>
+        <v>83</v>
       </c>
       <c r="E34" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>18</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>84</v>
       </c>
       <c r="B35">
-        <v>4695</v>
+        <v>8894</v>
       </c>
       <c r="C35" t="s">
-        <v>127</v>
+        <v>85</v>
       </c>
       <c r="D35" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>86</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>126</v>
+        <v>87</v>
       </c>
       <c r="B36">
-        <v>4691</v>
+        <v>8716</v>
       </c>
       <c r="C36" t="s">
-        <v>131</v>
+        <v>88</v>
       </c>
       <c r="D36" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>89</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>126</v>
+        <v>90</v>
       </c>
       <c r="B37">
-        <v>4678</v>
+        <v>8414</v>
       </c>
       <c r="C37" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="D37" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>92</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>126</v>
+        <v>93</v>
       </c>
       <c r="B38">
-        <v>4669</v>
+        <v>8131</v>
       </c>
       <c r="C38" t="s">
-        <v>139</v>
+        <v>94</v>
       </c>
       <c r="D38" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>95</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>126</v>
+        <v>93</v>
       </c>
       <c r="B39">
-        <v>4651</v>
+        <v>8116</v>
       </c>
       <c r="C39" t="s">
-        <v>143</v>
+        <v>96</v>
       </c>
       <c r="D39" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>97</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>147</v>
+        <v>98</v>
       </c>
       <c r="B40">
-        <v>4552</v>
+        <v>8015</v>
       </c>
       <c r="C40" t="s">
-        <v>148</v>
+        <v>99</v>
       </c>
       <c r="D40" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>100</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>152</v>
+        <v>98</v>
       </c>
       <c r="B41">
-        <v>4507</v>
+        <v>7990</v>
       </c>
       <c r="C41" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="D41" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>102</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>152</v>
+        <v>103</v>
       </c>
       <c r="B42">
-        <v>4502</v>
+        <v>7714</v>
       </c>
       <c r="C42" t="s">
-        <v>157</v>
+        <v>104</v>
       </c>
       <c r="D42" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>105</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>152</v>
+        <v>106</v>
       </c>
       <c r="B43">
-        <v>4499</v>
+        <v>7497</v>
       </c>
       <c r="C43" t="s">
-        <v>161</v>
+        <v>107</v>
       </c>
       <c r="D43" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>108</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>152</v>
+        <v>109</v>
       </c>
       <c r="B44">
-        <v>4497</v>
+        <v>6876</v>
       </c>
       <c r="C44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="D44" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>111</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="B45">
-        <v>4447</v>
+        <v>6502</v>
       </c>
       <c r="C45" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="D45" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>114</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>171</v>
+        <v>115</v>
       </c>
       <c r="B46">
-        <v>4349</v>
+        <v>5356</v>
       </c>
       <c r="C46" t="s">
-        <v>172</v>
+        <v>116</v>
       </c>
       <c r="D46" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>117</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>171</v>
+        <v>118</v>
       </c>
       <c r="B47">
-        <v>4345</v>
+        <v>4695</v>
       </c>
       <c r="C47" t="s">
-        <v>176</v>
+        <v>119</v>
       </c>
       <c r="D47" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>120</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>171</v>
+        <v>118</v>
       </c>
       <c r="B48">
-        <v>4331</v>
+        <v>4691</v>
       </c>
       <c r="C48" t="s">
-        <v>180</v>
+        <v>121</v>
       </c>
       <c r="D48" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>122</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>171</v>
+        <v>118</v>
       </c>
       <c r="B49">
-        <v>4325</v>
+        <v>4678</v>
       </c>
       <c r="C49" t="s">
-        <v>184</v>
+        <v>123</v>
       </c>
       <c r="D49" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>124</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>171</v>
+        <v>118</v>
       </c>
       <c r="B50">
-        <v>4323</v>
+        <v>4669</v>
       </c>
       <c r="C50" t="s">
-        <v>188</v>
+        <v>125</v>
       </c>
       <c r="D50" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>126</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>192</v>
+        <v>118</v>
       </c>
       <c r="B51">
-        <v>4271</v>
+        <v>4651</v>
       </c>
       <c r="C51" t="s">
-        <v>193</v>
+        <v>127</v>
       </c>
       <c r="D51" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>128</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>197</v>
+        <v>129</v>
       </c>
       <c r="B52">
-        <v>4247</v>
+        <v>4552</v>
       </c>
       <c r="C52" t="s">
-        <v>198</v>
+        <v>130</v>
       </c>
       <c r="D52" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>131</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>202</v>
+        <v>132</v>
       </c>
       <c r="B53">
-        <v>4143</v>
+        <v>4507</v>
       </c>
       <c r="C53" t="s">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="D53" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>134</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>204</v>
+        <v>132</v>
       </c>
       <c r="B54">
-        <v>3550</v>
+        <v>4502</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>135</v>
       </c>
       <c r="D54" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>136</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>204</v>
+        <v>132</v>
       </c>
       <c r="B55">
-        <v>3549</v>
+        <v>4499</v>
       </c>
       <c r="C55" t="s">
-        <v>12</v>
+        <v>137</v>
       </c>
       <c r="D55" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>138</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>207</v>
+        <v>132</v>
       </c>
       <c r="B56">
-        <v>3265</v>
+        <v>4497</v>
       </c>
       <c r="C56" t="s">
-        <v>208</v>
+        <v>139</v>
       </c>
       <c r="D56" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>140</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>212</v>
+        <v>141</v>
       </c>
       <c r="B57">
+        <v>4447</v>
+      </c>
+      <c r="C57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D57" t="s">
+        <v>142</v>
+      </c>
+      <c r="E57" t="s">
+        <v>18</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>143</v>
+      </c>
+      <c r="B58">
+        <v>4349</v>
+      </c>
+      <c r="C58" t="s">
+        <v>144</v>
+      </c>
+      <c r="D58" t="s">
+        <v>145</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>143</v>
+      </c>
+      <c r="B59">
+        <v>4345</v>
+      </c>
+      <c r="C59" t="s">
+        <v>146</v>
+      </c>
+      <c r="D59" t="s">
+        <v>147</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>143</v>
+      </c>
+      <c r="B60">
+        <v>4331</v>
+      </c>
+      <c r="C60" t="s">
+        <v>148</v>
+      </c>
+      <c r="D60" t="s">
+        <v>149</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>143</v>
+      </c>
+      <c r="B61">
+        <v>4325</v>
+      </c>
+      <c r="C61" t="s">
+        <v>150</v>
+      </c>
+      <c r="D61" t="s">
+        <v>151</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>143</v>
+      </c>
+      <c r="B62">
+        <v>4323</v>
+      </c>
+      <c r="C62" t="s">
+        <v>152</v>
+      </c>
+      <c r="D62" t="s">
+        <v>153</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>154</v>
+      </c>
+      <c r="B63">
+        <v>4271</v>
+      </c>
+      <c r="C63" t="s">
+        <v>155</v>
+      </c>
+      <c r="D63" t="s">
+        <v>156</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>157</v>
+      </c>
+      <c r="B64">
+        <v>4247</v>
+      </c>
+      <c r="C64" t="s">
+        <v>158</v>
+      </c>
+      <c r="D64" t="s">
+        <v>159</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>160</v>
+      </c>
+      <c r="B65">
+        <v>4143</v>
+      </c>
+      <c r="C65" t="s">
+        <v>18</v>
+      </c>
+      <c r="D65" t="s">
+        <v>161</v>
+      </c>
+      <c r="E65" t="s">
+        <v>18</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>162</v>
+      </c>
+      <c r="B66">
+        <v>3550</v>
+      </c>
+      <c r="C66" t="s">
+        <v>18</v>
+      </c>
+      <c r="D66" t="s">
+        <v>163</v>
+      </c>
+      <c r="E66" t="s">
+        <v>18</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>162</v>
+      </c>
+      <c r="B67">
+        <v>3549</v>
+      </c>
+      <c r="C67" t="s">
+        <v>18</v>
+      </c>
+      <c r="D67" t="s">
+        <v>164</v>
+      </c>
+      <c r="E67" t="s">
+        <v>18</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>165</v>
+      </c>
+      <c r="B68">
+        <v>3265</v>
+      </c>
+      <c r="C68" t="s">
+        <v>166</v>
+      </c>
+      <c r="D68" t="s">
+        <v>167</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>168</v>
+      </c>
+      <c r="B69">
         <v>2729</v>
       </c>
-      <c r="C57" t="s">
-[...9 lines deleted...]
-        <v>216</v>
+      <c r="C69" t="s">
+        <v>169</v>
+      </c>
+      <c r="D69" t="s">
+        <v>170</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="E11" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="E13" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="E14" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="F16" r:id="rId26"/>
+    <hyperlink ref="F17" r:id="rId27"/>
+    <hyperlink ref="E18" r:id="rId28"/>
+    <hyperlink ref="F18" r:id="rId29"/>
+    <hyperlink ref="E19" r:id="rId30"/>
+    <hyperlink ref="F19" r:id="rId31"/>
+    <hyperlink ref="F20" r:id="rId32"/>
+    <hyperlink ref="F21" r:id="rId33"/>
+    <hyperlink ref="E22" r:id="rId34"/>
+    <hyperlink ref="F22" r:id="rId35"/>
+    <hyperlink ref="F23" r:id="rId36"/>
+    <hyperlink ref="F24" r:id="rId37"/>
+    <hyperlink ref="F25" r:id="rId38"/>
+    <hyperlink ref="F26" r:id="rId39"/>
+    <hyperlink ref="E27" r:id="rId40"/>
+    <hyperlink ref="F27" r:id="rId41"/>
+    <hyperlink ref="F28" r:id="rId42"/>
+    <hyperlink ref="F29" r:id="rId43"/>
+    <hyperlink ref="E30" r:id="rId44"/>
+    <hyperlink ref="F30" r:id="rId45"/>
+    <hyperlink ref="F31" r:id="rId46"/>
+    <hyperlink ref="E32" r:id="rId47"/>
+    <hyperlink ref="F32" r:id="rId48"/>
+    <hyperlink ref="F33" r:id="rId49"/>
+    <hyperlink ref="F34" r:id="rId50"/>
+    <hyperlink ref="E35" r:id="rId51"/>
+    <hyperlink ref="F35" r:id="rId52"/>
+    <hyperlink ref="E36" r:id="rId53"/>
+    <hyperlink ref="F36" r:id="rId54"/>
+    <hyperlink ref="E37" r:id="rId55"/>
+    <hyperlink ref="F37" r:id="rId56"/>
+    <hyperlink ref="E38" r:id="rId57"/>
+    <hyperlink ref="F38" r:id="rId58"/>
+    <hyperlink ref="E39" r:id="rId59"/>
+    <hyperlink ref="F39" r:id="rId60"/>
+    <hyperlink ref="E40" r:id="rId61"/>
+    <hyperlink ref="F40" r:id="rId62"/>
+    <hyperlink ref="E41" r:id="rId63"/>
+    <hyperlink ref="F41" r:id="rId64"/>
+    <hyperlink ref="E42" r:id="rId65"/>
+    <hyperlink ref="F42" r:id="rId66"/>
+    <hyperlink ref="E43" r:id="rId67"/>
+    <hyperlink ref="F43" r:id="rId68"/>
+    <hyperlink ref="E44" r:id="rId69"/>
+    <hyperlink ref="F44" r:id="rId70"/>
+    <hyperlink ref="E45" r:id="rId71"/>
+    <hyperlink ref="F45" r:id="rId72"/>
+    <hyperlink ref="E46" r:id="rId73"/>
+    <hyperlink ref="F46" r:id="rId74"/>
+    <hyperlink ref="E47" r:id="rId75"/>
+    <hyperlink ref="F47" r:id="rId76"/>
+    <hyperlink ref="E48" r:id="rId77"/>
+    <hyperlink ref="F48" r:id="rId78"/>
+    <hyperlink ref="E49" r:id="rId79"/>
+    <hyperlink ref="F49" r:id="rId80"/>
+    <hyperlink ref="E50" r:id="rId81"/>
+    <hyperlink ref="F50" r:id="rId82"/>
+    <hyperlink ref="E51" r:id="rId83"/>
+    <hyperlink ref="F51" r:id="rId84"/>
+    <hyperlink ref="E52" r:id="rId85"/>
+    <hyperlink ref="F52" r:id="rId86"/>
+    <hyperlink ref="E53" r:id="rId87"/>
+    <hyperlink ref="F53" r:id="rId88"/>
+    <hyperlink ref="E54" r:id="rId89"/>
+    <hyperlink ref="F54" r:id="rId90"/>
+    <hyperlink ref="E55" r:id="rId91"/>
+    <hyperlink ref="F55" r:id="rId92"/>
+    <hyperlink ref="E56" r:id="rId93"/>
+    <hyperlink ref="F56" r:id="rId94"/>
+    <hyperlink ref="F57" r:id="rId95"/>
+    <hyperlink ref="E58" r:id="rId96"/>
+    <hyperlink ref="F58" r:id="rId97"/>
+    <hyperlink ref="E59" r:id="rId98"/>
+    <hyperlink ref="F59" r:id="rId99"/>
+    <hyperlink ref="E60" r:id="rId100"/>
+    <hyperlink ref="F60" r:id="rId101"/>
+    <hyperlink ref="E61" r:id="rId102"/>
+    <hyperlink ref="F61" r:id="rId103"/>
+    <hyperlink ref="E62" r:id="rId104"/>
+    <hyperlink ref="F62" r:id="rId105"/>
+    <hyperlink ref="E63" r:id="rId106"/>
+    <hyperlink ref="F63" r:id="rId107"/>
+    <hyperlink ref="E64" r:id="rId108"/>
+    <hyperlink ref="F64" r:id="rId109"/>
+    <hyperlink ref="F65" r:id="rId110"/>
+    <hyperlink ref="F66" r:id="rId111"/>
+    <hyperlink ref="F67" r:id="rId112"/>
+    <hyperlink ref="E68" r:id="rId113"/>
+    <hyperlink ref="F68" r:id="rId114"/>
+    <hyperlink ref="E69" r:id="rId115"/>
+    <hyperlink ref="F69" r:id="rId116"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>