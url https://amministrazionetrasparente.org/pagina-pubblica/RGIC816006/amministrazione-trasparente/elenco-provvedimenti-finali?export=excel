--- v0 (2026-09-14)
+++ v1 (2026-10-29)
@@ -8,80 +8,146 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="366" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="211">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>BD7A134AF5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento del servizio di noleggio di pullman con conducente, visita istruzione a Scicli visita Museo MAC del 27/10/2026</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6E8C4716</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura Materiale di pulizia per manutenzione ordinaria locali scolastici</t>
+  </si>
+  <si>
+    <t>BD6D91ED39</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura KIT RETE - Google AI Pro for Education, Licenza Voto Camelot Con Assemblea Google Meet</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD477C0F99</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di materiale pubblicitario nell’ambito del progetto 10.8.6A-FDRPOC-SI-2026-301”</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD39BF91EB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura servizio corso di formazione al personale utilizzo software argo alunni</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD20BFDE0D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura servizio noleggio di pullman con conducente, partecipazione al percorso formativo Music For Feedom 26 – Bimed a Paestum dal 05/10 al 08/10 2026.</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Conferimento incarico a titolo non oneroso di collaudatore della fornitura di dispositivi digitali nell’ambito del progetto 10.8.6A-FDRPOC-SI-2026-301”.</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0BB9626B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di dispositivi digitali nell’ambito del progetto 10.8.6A-FDRPOC-SI-2026-301</t>
+  </si>
+  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC23C2F36D</t>
   </si>
   <si>
     <t>Decisione a contrarre - partecipazione  concorso bimed- "Music  for Freedom</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBE6D82F75</t>
   </si>
   <si>
     <t>Decisione a contrarre - REALIZZAZIONI TESSERENI PER PROGETTO SMARTPHONE</t>
   </si>
   <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBBF958ED9</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPA N. 61 FUMETTI PROGETTO "NOI COME  OSISSEO"</t>
   </si>
   <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBBF9F7213</t>
   </si>
@@ -399,53 +465,50 @@
     <t>13/10/2025</t>
   </si>
   <si>
     <t>B89B293356</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE DI AFFIDAMENTO DIRETTO KIT GOOGLE EDUCATION</t>
   </si>
   <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B88701B744</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA DI AFFIDAMENTO SERVIZI DI BROKERAGGIO ASSICURATIVO</t>
   </si>
   <si>
     <t>B8870F8DA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA DIAFFIDAMENTO ACQUISTO MATERIALE PER LABORATORIO DI ARTE</t>
   </si>
   <si>
     <t>29/09/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di  incarico figure professionali</t>
   </si>
   <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>B8612DC044</t>
   </si>
   <si>
     <t>Decisione di affidamento - Determina Indizione per Viaggio Siracusa- Ascea</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Lettera Incarico Tutor DM/66</t>
   </si>
   <si>
     <t>Decreto di nomina -  Lettera Incarico Tutor DM/66</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina- LETTERA INCARICO TUTOR DM/66 - </t>
   </si>
@@ -976,1657 +1039,1832 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC23C2F36D" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/b2051c23-35cb-4ff2-b050-4967ad47aebe" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE6D82F75" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/59b98e96-ca47-409f-b242-60b7a73af3e7" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF958ED9" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/ad7b4b13-2d2b-461c-a9ed-659c4d90dc90" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF9F7213" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/a4231b47-9a5c-4ca2-a95d-6dcbfbf487e5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF8C1241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/3b8244a3-f253-4cc5-ac6c-a9496833e77a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95B641FC" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/b68aacb5-13ec-4504-bcc7-192a460d7bf0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97FC24D6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/476cec4c-0867-4136-b219-54b938b9b9cd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB975F1B09" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/2807f8de-e9ec-4430-bdc6-5a712164b16d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D42562D" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/8e1e27cf-9917-43cb-96e9-c6d91bb28911" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6580321C" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/ea64a725-42e9-45ae-bd85-c63fa8a46769" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65651BF3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/47d57e93-8862-4d7f-b19e-0848caad5e76" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6589E205" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/5b098a82-360f-4009-9848-cc82cecf55f7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38CC44BB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/495ad4df-3f9f-4977-8d18-2c5bab5e256f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38B8095A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/28e9b6f5-3c53-4aa5-82fe-97b252efec17" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38A34761" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/d0685ff0-89ae-4f4b-b2fa-2ad0074f6675" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9C1740A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/6a9eead7-f01d-4355-b2e5-dc8dcb2df901" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09B03048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/1f446b27-3b8c-44a6-9673-4a3c38e2dbd7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB096D6E19" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/6c15bb8a-77fb-47ea-a20d-b9a4c306d5d0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEED0F14B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/35b823a5-eba6-4f7a-b132-ae020419b3dd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC96A5D97" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/4edae268-e5bc-45f3-9261-a2c820e13f9f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABEF24315" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/46e97cd1-0233-4ed7-b026-7221b729ebd6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE53E5F0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/f8add513-b42a-42df-9eca-607785dce390" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9D89E8C9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/01d12524-5e40-4f1f-9081-4020ed97666a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA986D06E7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/60c0bce8-4981-4f22-b65d-edd4920fbfd3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA985D46F2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/4b03a612-1b7d-4b99-bbce-967d82aa3337" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A63BE22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/0d7f1a24-e260-493d-825c-0b2d083c231d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AADF284" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/feb12f5f-f8ef-4fd1-a8c6-13ad2332ba11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37F0E3E6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/22a4ce07-5ef2-4173-966e-8b841a4b4144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37B23831" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/a62bc57b-08ba-4b1f-8c7a-25c75c225faa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94698B138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/52ba7a38-5a33-4a34-9d87-4bc04a0dd516" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51437C5B7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/789f7e8f-c578-4f4d-85ab-685cb0e34651" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94E85EDB6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/d8feee60-0fb4-48fb-be8b-cdfe29a7318d" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=:B969C1E55" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/4f5a804c-5893-4da7-9074-3c7ec4d57c94" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B961847922" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/fa3b7f4e-f9a6-4bbf-bdba-6ad28bc5f755" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B975B3F8C6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/1020a80e-960f-4cf1-9963-6773b368c840" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/c2051085-6393-4fbf-b420-ba775e6dfa5a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/cbcfac9d-81ad-47c7-9493-4b856ffc24bf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/bcfbb825-e35a-4cf7-adac-b3cd416f21df" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9058407C1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/c03dfa0d-ac1a-4f26-8466-c9599ca44b9b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EAA8BCC0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/9ed1874e-bbc1-4a17-8581-e8e405a00104" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C5184100" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/9e8755b8-bd7d-46f6-b2c7-f9a203cf88c0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD64B13E" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/bcbe792d-9dcd-4410-8675-742af32d68ba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89B293356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/d449dea0-576d-43f3-a5c6-44b3ff88d12b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88701B744" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/c81b7f9d-7b86-4b26-ac7a-ba55ceb725aa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8870F8DA2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/659aefe7-a32d-44fd-a279-d7dc61995cc4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8612DC044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/19694cdf-abc2-4a92-9d26-3bc964abf4c7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B812CE30A8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/03e53164-12d1-431e-b062-b1d9742f1789" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BEBD24C5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/90355818-afeb-49c0-9b9b-cfed21f26e22" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD5DE6FF" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/8d3d2320-cdff-4d9a-86d6-0a2253a08689" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78A3C596A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/c1521cd9-120e-4e1d-a828-e2b8ebe63cbd" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77F439BC0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/f090fbb7-69ed-41e1-a178-10f276a82344" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C64ACF06" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/623f6697-e75f-42c5-898d-5ddc6b409db2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C49E12D0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/eb7f6244-2c10-409c-b89c-80d7a6af7de5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CC1D8255" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/dfc05378-0187-40a2-b1df-427841ea19c3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0D56A9B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/5f31a3c1-f8bc-4830-8475-e4d9cecbf248" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A77E68C2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/7329a963-a1c1-498e-b56c-a9b48d80c514" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A74E80A5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/c6d81e38-7172-4f0d-b8e6-71c1b9a5f411" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A6DAD924" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/28e9adbc-a9e5-4228-988f-e6b04a411367" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D9F0632" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/6074bee1-edd4-4612-8f8c-a8c3bfd2e589" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552A7FECE" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/6c0d6728-0544-41b0-bc2b-c0008669a3b1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54E06EFB1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/a459251e-5fa0-4bce-a313-9b4b25c77017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B521B6C836" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/6268931e-3460-431c-a0c5-72a7c82618c7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7A134AF5" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/f29a0f35-20ec-4811-8496-1eedf6ffca38" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6E8C4716" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/8fa6b830-9542-47b4-9fa9-bbe6bba0b9a6" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6D91ED39" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/8eb59728-588c-46ca-ac76-06c208481100" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD477C0F99" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/49994d2e-ee73-4a02-92e4-d70d6d85ebc1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD39BF91EB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/8b5c2743-dc63-415e-b452-1c27ae0457d4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD20BFDE0D" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/18df792d-b040-4139-bb23-f3d49728dcac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0BB9626B" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/830e54f9-0153-4fc2-b90c-c24addc638e3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC23C2F36D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/b2051c23-35cb-4ff2-b050-4967ad47aebe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE6D82F75" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/59b98e96-ca47-409f-b242-60b7a73af3e7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF958ED9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/ad7b4b13-2d2b-461c-a9ed-659c4d90dc90" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF9F7213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/a4231b47-9a5c-4ca2-a95d-6dcbfbf487e5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF8C1241" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/3b8244a3-f253-4cc5-ac6c-a9496833e77a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95B641FC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/b68aacb5-13ec-4504-bcc7-192a460d7bf0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97FC24D6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/476cec4c-0867-4136-b219-54b938b9b9cd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB975F1B09" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/2807f8de-e9ec-4430-bdc6-5a712164b16d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D42562D" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/8e1e27cf-9917-43cb-96e9-c6d91bb28911" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6580321C" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/ea64a725-42e9-45ae-bd85-c63fa8a46769" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65651BF3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/47d57e93-8862-4d7f-b19e-0848caad5e76" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6589E205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/5b098a82-360f-4009-9848-cc82cecf55f7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38CC44BB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/495ad4df-3f9f-4977-8d18-2c5bab5e256f" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38B8095A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/28e9b6f5-3c53-4aa5-82fe-97b252efec17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38A34761" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/d0685ff0-89ae-4f4b-b2fa-2ad0074f6675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9C1740A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/6a9eead7-f01d-4355-b2e5-dc8dcb2df901" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09B03048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/1f446b27-3b8c-44a6-9673-4a3c38e2dbd7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB096D6E19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/6c15bb8a-77fb-47ea-a20d-b9a4c306d5d0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEED0F14B" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/35b823a5-eba6-4f7a-b132-ae020419b3dd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC96A5D97" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/4edae268-e5bc-45f3-9261-a2c820e13f9f" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABEF24315" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/46e97cd1-0233-4ed7-b026-7221b729ebd6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE53E5F0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/f8add513-b42a-42df-9eca-607785dce390" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9D89E8C9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/01d12524-5e40-4f1f-9081-4020ed97666a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA986D06E7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/60c0bce8-4981-4f22-b65d-edd4920fbfd3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA985D46F2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/4b03a612-1b7d-4b99-bbce-967d82aa3337" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A63BE22" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/0d7f1a24-e260-493d-825c-0b2d083c231d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AADF284" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/feb12f5f-f8ef-4fd1-a8c6-13ad2332ba11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37F0E3E6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/22a4ce07-5ef2-4173-966e-8b841a4b4144" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37B23831" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/a62bc57b-08ba-4b1f-8c7a-25c75c225faa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94698B138" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/52ba7a38-5a33-4a34-9d87-4bc04a0dd516" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51437C5B7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/789f7e8f-c578-4f4d-85ab-685cb0e34651" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94E85EDB6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/d8feee60-0fb4-48fb-be8b-cdfe29a7318d" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=:B969C1E55" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/4f5a804c-5893-4da7-9074-3c7ec4d57c94" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B961847922" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/fa3b7f4e-f9a6-4bbf-bdba-6ad28bc5f755" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B975B3F8C6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/1020a80e-960f-4cf1-9963-6773b368c840" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/c2051085-6393-4fbf-b420-ba775e6dfa5a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/cbcfac9d-81ad-47c7-9493-4b856ffc24bf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/bcfbb825-e35a-4cf7-adac-b3cd416f21df" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9058407C1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/c03dfa0d-ac1a-4f26-8466-c9599ca44b9b" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EAA8BCC0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/9ed1874e-bbc1-4a17-8581-e8e405a00104" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C5184100" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/9e8755b8-bd7d-46f6-b2c7-f9a203cf88c0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD64B13E" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/bcbe792d-9dcd-4410-8675-742af32d68ba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89B293356" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/d449dea0-576d-43f3-a5c6-44b3ff88d12b" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88701B744" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/c81b7f9d-7b86-4b26-ac7a-ba55ceb725aa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8870F8DA2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/659aefe7-a32d-44fd-a279-d7dc61995cc4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8612DC044" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/19694cdf-abc2-4a92-9d26-3bc964abf4c7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B812CE30A8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/03e53164-12d1-431e-b062-b1d9742f1789" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BEBD24C5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/90355818-afeb-49c0-9b9b-cfed21f26e22" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD5DE6FF" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/8d3d2320-cdff-4d9a-86d6-0a2253a08689" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78A3C596A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/c1521cd9-120e-4e1d-a828-e2b8ebe63cbd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77F439BC0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/f090fbb7-69ed-41e1-a178-10f276a82344" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C64ACF06" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/623f6697-e75f-42c5-898d-5ddc6b409db2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C49E12D0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/eb7f6244-2c10-409c-b89c-80d7a6af7de5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CC1D8255" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/dfc05378-0187-40a2-b1df-427841ea19c3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0D56A9B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/5f31a3c1-f8bc-4830-8475-e4d9cecbf248" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A77E68C2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/7329a963-a1c1-498e-b56c-a9b48d80c514" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A74E80A5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/c6d81e38-7172-4f0d-b8e6-71c1b9a5f411" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A6DAD924" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/28e9adbc-a9e5-4228-988f-e6b04a411367" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D9F0632" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/6074bee1-edd4-4612-8f8c-a8c3bfd2e589" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552A7FECE" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/6c0d6728-0544-41b0-bc2b-c0008669a3b1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54E06EFB1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/a459251e-5fa0-4bce-a313-9b4b25c77017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B521B6C836" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/atti-amministrazioni-enti/6268931e-3460-431c-a0c5-72a7c82618c7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC816006/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F73"/>
+  <dimension ref="A1:F81"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6227</v>
+        <v>9342</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>5109</v>
+        <v>9188</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4">
+        <v>9183</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>8709</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6">
+        <v>8561</v>
+      </c>
+      <c r="C6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>4506</v>
+        <v>8216</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8">
+        <v>8192</v>
+      </c>
+      <c r="C8" t="s">
         <v>24</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>25</v>
       </c>
-      <c r="D8" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E8" t="s">
+        <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>4416</v>
+        <v>7915</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
-        <v>4158</v>
+        <v>6227</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11">
-        <v>3887</v>
+        <v>5109</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>3881</v>
+        <v>4954</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>3339</v>
+        <v>4717</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>3235</v>
+        <v>4544</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>3234</v>
+        <v>4506</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>3233</v>
+        <v>4421</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B17">
-        <v>2982</v>
+        <v>4416</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>2974</v>
+        <v>4158</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>2972</v>
+        <v>3887</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>54</v>
       </c>
       <c r="B20">
-        <v>2687</v>
+        <v>3881</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B21">
-        <v>2335</v>
+        <v>3339</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B22">
-        <v>2229</v>
+        <v>3235</v>
       </c>
       <c r="C22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B23">
-        <v>1807</v>
+        <v>3234</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B24">
-        <v>1804</v>
+        <v>3233</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B25">
-        <v>1753</v>
+        <v>2982</v>
       </c>
       <c r="C25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>1751</v>
+        <v>2974</v>
       </c>
       <c r="C26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B27">
-        <v>1320</v>
+        <v>2972</v>
       </c>
       <c r="C27" t="s">
         <v>74</v>
       </c>
       <c r="D27" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28">
-        <v>1000</v>
+        <v>2687</v>
       </c>
       <c r="C28" t="s">
         <v>77</v>
       </c>
       <c r="D28" t="s">
         <v>78</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>79</v>
       </c>
       <c r="B29">
-        <v>877</v>
+        <v>2335</v>
       </c>
       <c r="C29" t="s">
         <v>80</v>
       </c>
       <c r="D29" t="s">
         <v>81</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B30">
-        <v>867</v>
+        <v>2229</v>
       </c>
       <c r="C30" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B31">
-        <v>11840</v>
+        <v>1807</v>
       </c>
       <c r="C31" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B32">
-        <v>11578</v>
+        <v>1804</v>
       </c>
       <c r="C32" t="s">
         <v>88</v>
       </c>
       <c r="D32" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B33">
-        <v>11574</v>
+        <v>1753</v>
       </c>
       <c r="C33" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D33" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B34">
-        <v>11503</v>
+        <v>1751</v>
       </c>
       <c r="C34" t="s">
         <v>93</v>
       </c>
       <c r="D34" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35">
-        <v>11460</v>
+        <v>1320</v>
       </c>
       <c r="C35" t="s">
         <v>96</v>
       </c>
       <c r="D35" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36">
-        <v>11177</v>
+        <v>1000</v>
       </c>
       <c r="C36" t="s">
         <v>99</v>
       </c>
       <c r="D36" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37">
-        <v>10820</v>
+        <v>877</v>
       </c>
       <c r="C37" t="s">
         <v>102</v>
       </c>
       <c r="D37" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38">
-        <v>10818</v>
+        <v>867</v>
       </c>
       <c r="C38" t="s">
         <v>104</v>
       </c>
       <c r="D38" t="s">
         <v>105</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39">
-        <v>10520</v>
+        <v>11840</v>
       </c>
       <c r="C39" t="s">
         <v>107</v>
       </c>
       <c r="D39" t="s">
         <v>108</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40">
-        <v>10356</v>
+        <v>11578</v>
       </c>
       <c r="C40" t="s">
         <v>110</v>
       </c>
       <c r="D40" t="s">
         <v>111</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41">
+        <v>11574</v>
+      </c>
+      <c r="C41" t="s">
         <v>112</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>114</v>
+      </c>
+      <c r="B42">
+        <v>11503</v>
+      </c>
+      <c r="C42" t="s">
         <v>115</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>117</v>
+      </c>
+      <c r="B43">
+        <v>11460</v>
+      </c>
+      <c r="C43" t="s">
         <v>118</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
+        <v>120</v>
+      </c>
+      <c r="B44">
+        <v>11177</v>
+      </c>
+      <c r="C44" t="s">
         <v>121</v>
       </c>
-      <c r="B44">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>123</v>
+      </c>
+      <c r="B45">
+        <v>10820</v>
+      </c>
+      <c r="C45" t="s">
         <v>124</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B46">
-        <v>9053</v>
+        <v>10818</v>
       </c>
       <c r="C46" t="s">
+        <v>126</v>
+      </c>
+      <c r="D46" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47">
+        <v>10520</v>
+      </c>
+      <c r="C47" t="s">
         <v>129</v>
       </c>
-      <c r="B47">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>130</v>
       </c>
-      <c r="D47" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48">
+        <v>10356</v>
+      </c>
+      <c r="C48" t="s">
         <v>132</v>
       </c>
-      <c r="B48">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49">
+        <v>10071</v>
+      </c>
+      <c r="C49" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="D49" t="s">
         <v>136</v>
       </c>
-      <c r="E49" t="s">
-        <v>130</v>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B50">
-        <v>8161</v>
+        <v>9799</v>
       </c>
       <c r="C50" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="D50" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>139</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B51">
-        <v>8160</v>
+        <v>9683</v>
       </c>
       <c r="C51" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>142</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="B52">
-        <v>8159</v>
+        <v>9307</v>
       </c>
       <c r="C52" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="D52" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>145</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="B53">
-        <v>8158</v>
+        <v>9055</v>
       </c>
       <c r="C53" t="s">
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>148</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="B54">
-        <v>8156</v>
+        <v>9053</v>
       </c>
       <c r="C54" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="D54" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>150</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="B55">
-        <v>7531</v>
+        <v>8631</v>
       </c>
       <c r="C55" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="D55" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>152</v>
+      </c>
+      <c r="E55" t="s">
+        <v>24</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="B56">
-        <v>7179</v>
+        <v>8315</v>
       </c>
       <c r="C56" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="D56" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="B57">
-        <v>7172</v>
+        <v>8162</v>
       </c>
       <c r="C57" t="s">
-        <v>146</v>
+        <v>24</v>
       </c>
       <c r="D57" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>157</v>
+      </c>
+      <c r="E57" t="s">
+        <v>24</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="B58">
-        <v>7089</v>
+        <v>8161</v>
       </c>
       <c r="C58" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="D58" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>157</v>
+      </c>
+      <c r="E58" t="s">
+        <v>24</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B59">
-        <v>6948</v>
+        <v>8160</v>
       </c>
       <c r="C59" t="s">
-        <v>152</v>
+        <v>24</v>
       </c>
       <c r="D59" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>158</v>
+      </c>
+      <c r="E59" t="s">
+        <v>24</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B60">
-        <v>5073</v>
+        <v>8159</v>
       </c>
       <c r="C60" t="s">
-        <v>130</v>
+        <v>24</v>
       </c>
       <c r="D60" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E60" t="s">
-        <v>130</v>
+        <v>24</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>156</v>
       </c>
       <c r="B61">
-        <v>1925</v>
+        <v>8158</v>
       </c>
       <c r="C61" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="D61" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>159</v>
+      </c>
+      <c r="E61" t="s">
+        <v>24</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>156</v>
       </c>
       <c r="B62">
-        <v>1913</v>
+        <v>8156</v>
       </c>
       <c r="C62" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="D62" t="s">
         <v>160</v>
       </c>
-      <c r="E62" s="2" t="s">
-        <v>9</v>
+      <c r="E62" t="s">
+        <v>24</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>161</v>
       </c>
       <c r="B63">
-        <v>2022</v>
+        <v>7531</v>
       </c>
       <c r="C63" t="s">
         <v>162</v>
       </c>
       <c r="D63" t="s">
         <v>163</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>164</v>
       </c>
       <c r="B64">
-        <v>1703</v>
+        <v>7179</v>
       </c>
       <c r="C64" t="s">
         <v>165</v>
       </c>
       <c r="D64" t="s">
         <v>166</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
+        <v>164</v>
+      </c>
+      <c r="B65">
+        <v>7172</v>
+      </c>
+      <c r="C65" t="s">
         <v>167</v>
       </c>
-      <c r="B65">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B66">
-        <v>1617</v>
+        <v>7089</v>
       </c>
       <c r="C66" t="s">
         <v>170</v>
       </c>
       <c r="D66" t="s">
         <v>171</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B67">
-        <v>1616</v>
+        <v>6948</v>
       </c>
       <c r="C67" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D67" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B68">
-        <v>647</v>
+        <v>5073</v>
       </c>
       <c r="C68" t="s">
-        <v>175</v>
+        <v>24</v>
       </c>
       <c r="D68" t="s">
         <v>176</v>
       </c>
-      <c r="E68" s="2" t="s">
-        <v>9</v>
+      <c r="E68" t="s">
+        <v>24</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>177</v>
       </c>
       <c r="B69">
-        <v>550</v>
+        <v>1925</v>
       </c>
       <c r="C69" t="s">
         <v>178</v>
       </c>
       <c r="D69" t="s">
         <v>179</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
+        <v>177</v>
+      </c>
+      <c r="B70">
+        <v>1913</v>
+      </c>
+      <c r="C70" t="s">
         <v>180</v>
       </c>
-      <c r="B70">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>182</v>
+      </c>
+      <c r="B71">
+        <v>2022</v>
+      </c>
+      <c r="C71" t="s">
         <v>183</v>
       </c>
-      <c r="B71">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
+        <v>185</v>
+      </c>
+      <c r="B72">
+        <v>1703</v>
+      </c>
+      <c r="C72" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="D72" t="s">
         <v>187</v>
       </c>
-      <c r="E72" t="s">
-        <v>130</v>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>188</v>
       </c>
       <c r="B73">
+        <v>1618</v>
+      </c>
+      <c r="C73" t="s">
+        <v>189</v>
+      </c>
+      <c r="D73" t="s">
+        <v>190</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>188</v>
+      </c>
+      <c r="B74">
+        <v>1617</v>
+      </c>
+      <c r="C74" t="s">
+        <v>191</v>
+      </c>
+      <c r="D74" t="s">
+        <v>192</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>188</v>
+      </c>
+      <c r="B75">
+        <v>1616</v>
+      </c>
+      <c r="C75" t="s">
+        <v>193</v>
+      </c>
+      <c r="D75" t="s">
+        <v>194</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>195</v>
+      </c>
+      <c r="B76">
+        <v>647</v>
+      </c>
+      <c r="C76" t="s">
+        <v>196</v>
+      </c>
+      <c r="D76" t="s">
+        <v>197</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>198</v>
+      </c>
+      <c r="B77">
+        <v>550</v>
+      </c>
+      <c r="C77" t="s">
+        <v>199</v>
+      </c>
+      <c r="D77" t="s">
+        <v>200</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>201</v>
+      </c>
+      <c r="B78">
+        <v>502</v>
+      </c>
+      <c r="C78" t="s">
+        <v>202</v>
+      </c>
+      <c r="D78" t="s">
+        <v>203</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>204</v>
+      </c>
+      <c r="B79">
+        <v>106</v>
+      </c>
+      <c r="C79" t="s">
+        <v>205</v>
+      </c>
+      <c r="D79" t="s">
+        <v>206</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>207</v>
+      </c>
+      <c r="B80">
+        <v>6117</v>
+      </c>
+      <c r="C80" t="s">
+        <v>24</v>
+      </c>
+      <c r="D80" t="s">
+        <v>208</v>
+      </c>
+      <c r="E80" t="s">
+        <v>24</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>209</v>
+      </c>
+      <c r="B81">
         <v>2389</v>
       </c>
-      <c r="C73" t="s">
-[...8 lines deleted...]
-      <c r="F73" s="2" t="s">
+      <c r="C81" t="s">
+        <v>24</v>
+      </c>
+      <c r="D81" t="s">
+        <v>210</v>
+      </c>
+      <c r="E81" t="s">
+        <v>24</v>
+      </c>
+      <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
-    <hyperlink ref="E8" r:id="rId13"/>
-[...76 lines deleted...]
-    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
     <hyperlink ref="F47" r:id="rId91"/>
     <hyperlink ref="E48" r:id="rId92"/>
     <hyperlink ref="F48" r:id="rId93"/>
-    <hyperlink ref="F49" r:id="rId94"/>
-[...18 lines deleted...]
-    <hyperlink ref="E62" r:id="rId113"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="F55" r:id="rId106"/>
+    <hyperlink ref="E56" r:id="rId107"/>
+    <hyperlink ref="F56" r:id="rId108"/>
+    <hyperlink ref="F57" r:id="rId109"/>
+    <hyperlink ref="F58" r:id="rId110"/>
+    <hyperlink ref="F59" r:id="rId111"/>
+    <hyperlink ref="F60" r:id="rId112"/>
+    <hyperlink ref="F61" r:id="rId113"/>
     <hyperlink ref="F62" r:id="rId114"/>
     <hyperlink ref="E63" r:id="rId115"/>
     <hyperlink ref="F63" r:id="rId116"/>
     <hyperlink ref="E64" r:id="rId117"/>
     <hyperlink ref="F64" r:id="rId118"/>
     <hyperlink ref="E65" r:id="rId119"/>
     <hyperlink ref="F65" r:id="rId120"/>
     <hyperlink ref="E66" r:id="rId121"/>
     <hyperlink ref="F66" r:id="rId122"/>
     <hyperlink ref="E67" r:id="rId123"/>
     <hyperlink ref="F67" r:id="rId124"/>
-    <hyperlink ref="E68" r:id="rId125"/>
-[...6 lines deleted...]
-    <hyperlink ref="F71" r:id="rId132"/>
+    <hyperlink ref="F68" r:id="rId125"/>
+    <hyperlink ref="E69" r:id="rId126"/>
+    <hyperlink ref="F69" r:id="rId127"/>
+    <hyperlink ref="E70" r:id="rId128"/>
+    <hyperlink ref="F70" r:id="rId129"/>
+    <hyperlink ref="E71" r:id="rId130"/>
+    <hyperlink ref="F71" r:id="rId131"/>
+    <hyperlink ref="E72" r:id="rId132"/>
     <hyperlink ref="F72" r:id="rId133"/>
-    <hyperlink ref="F73" r:id="rId134"/>
+    <hyperlink ref="E73" r:id="rId134"/>
+    <hyperlink ref="F73" r:id="rId135"/>
+    <hyperlink ref="E74" r:id="rId136"/>
+    <hyperlink ref="F74" r:id="rId137"/>
+    <hyperlink ref="E75" r:id="rId138"/>
+    <hyperlink ref="F75" r:id="rId139"/>
+    <hyperlink ref="E76" r:id="rId140"/>
+    <hyperlink ref="F76" r:id="rId141"/>
+    <hyperlink ref="E77" r:id="rId142"/>
+    <hyperlink ref="F77" r:id="rId143"/>
+    <hyperlink ref="E78" r:id="rId144"/>
+    <hyperlink ref="F78" r:id="rId145"/>
+    <hyperlink ref="E79" r:id="rId146"/>
+    <hyperlink ref="F79" r:id="rId147"/>
+    <hyperlink ref="F80" r:id="rId148"/>
+    <hyperlink ref="F81" r:id="rId149"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>