--- v0 (2026-08-26)
+++ v1 (2026-10-25)
@@ -8,82 +8,175 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="80">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>BD20BCD673</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Adesione servizi Cinemainclasse</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>BD09EE337B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo servizi Portale Scuola Cloud</t>
+  </si>
+  <si>
+    <t>BD0A523BD5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Frigoriferi per i plessi dell'Isituto</t>
+  </si>
+  <si>
+    <t>BD4C7D880B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale didattico e di cancelleria - Plesso S. Elena</t>
+  </si>
+  <si>
+    <t>BD4C37E0C0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale didattico e di cancelleria Plessi Cozzo Rotondo e Piano Ceci</t>
+  </si>
+  <si>
+    <t>BD4D1B7D62</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale didattico e di cancelleria plesso 8 Marzo</t>
+  </si>
+  <si>
+    <t>BD4C9DA038</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale didattico e di cancelleria Plesso S. Marta</t>
+  </si>
+  <si>
+    <t>BD2BFB905F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Toner e inchiostro per stampanti - tutti i plessi</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD6F7DDC94</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA - Acquisto Dispositivi Digitali - POC Scuola 14 - 20</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD3DC95328</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di materiale sanitario e KIT reintegro cassette di PS</t>
+  </si>
+  <si>
+    <t>BD3D57A611</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di strumenti musicali e accessori</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE106CE9C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura Materiale di cancelleria per Ufficio</t>
+  </si>
+  <si>
+    <t>BCE0FF4B96</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale di pulizia</t>
+  </si>
+  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC07235441</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman per progetto "ho fatto splash" - CUP D44D25001280007</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>BBC851F7EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Pullman per visite guidate Scuola dell'Infanzia</t>
   </si>
   <si>
     <t>BC1ADDAEA3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acqisto materiale di scena per spettacolo teatrale San Giuseppe u Timpuni</t>
   </si>
   <si>
     <t>BBC8755AFF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman per Palaminardi di Ragusa</t>
   </si>
   <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BBF1F8BACB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di Distruggi documenti</t>
@@ -146,50 +239,59 @@
     <t>BB6B964E28</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Pullman per Zafferana Etnea e Parco dei Miti</t>
   </si>
   <si>
     <t>BB9D8C486F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio Tecnico Video per Concerto di Fine Anno</t>
   </si>
   <si>
     <t>BBC17A60F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo Servizi Amministrazione Trasparente - Sfera srl</t>
   </si>
   <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBAD32EE5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stampa Locandine Concerto</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Incarico tutor progetto in rete </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -536,457 +638,764 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC07235441" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/23351cc0-92aa-410e-a39d-e65502a7a5a2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC851F7EC" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/8568c5e1-1b85-4dad-89ca-b5a2fbc32384" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1ADDAEA3" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/1abcc709-c5bd-44de-a3da-66ba4b835fc5" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC8755AFF" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/1810ff9c-8346-4783-9776-78dc6c328a6d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF1F8BACB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/674764f4-33fb-4075-8e15-403502a770ad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1E0DD746" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/51d6cb8e-c729-40d9-9a4f-3843a9983cb8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD4FD285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/298c7328-5c58-484f-88ae-48ddb850f7e9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7942FB8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/ece8c984-c577-45ed-a14e-1adaa571f005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF1ACC028" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/59a16378-260e-4f78-b290-3fb1644ea12d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF2B62011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/c3a523d5-e827-418f-9d86-337da5620960" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB78E449AF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/ee672a79-4c5f-4944-8ad9-0728df34ed0f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97534F10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/e6dbdf41-7b84-41e2-9ae3-329e4a382eb1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7EAE9D91" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/7274949c-61a8-4730-bbb2-95bff506fd15" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B964E28" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/2610697a-612e-4b8c-b2a2-9381de625041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D8C486F" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/e9aa2879-4cb0-45b6-914d-3da09dde5fe2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC17A60F8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/3cd6d41c-eb53-46f7-9603-ff31e1d379c0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD32EE5F" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/2381c6ce-ec24-439c-bd5f-15864007ec54" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD20BCD673" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/4e98c818-9fa7-40e4-8dce-42be0d10a624" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD09EE337B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/069acc68-2da3-42c4-a9c7-62aca4fdb833" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0A523BD5" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/474a6045-1825-4da3-bf80-69fd6d865259" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4C7D880B" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/3d6f9b5f-3a3d-4537-8228-e5e77d0db72c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4C37E0C0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/99ea0078-1528-45aa-b6b1-f0f59f8cb810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4D1B7D62" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/ce881646-92a7-45a9-8fc2-5061d5121b74" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4C9DA038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/b815fb76-8bf5-40ae-9826-8df05dcd015d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2BFB905F" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/12cb1f98-972c-4421-b8bf-ed10be09bf90" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6F7DDC94" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/980b7d30-6f21-46a7-aaa9-f7538af5f2f7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3DC95328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/0a1a5ff1-5901-4fe8-a60e-1e53a24b6832" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3D57A611" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/9a477f69-612c-4ec0-a235-d44542e092a0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE106CE9C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/8bfa37ff-d8c2-45d3-9da5-83d49a7dd772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE0FF4B96" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/207e74c7-4fbc-4a05-910c-aceab54c8bd7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC07235441" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/23351cc0-92aa-410e-a39d-e65502a7a5a2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC851F7EC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/8568c5e1-1b85-4dad-89ca-b5a2fbc32384" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1ADDAEA3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/1abcc709-c5bd-44de-a3da-66ba4b835fc5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC8755AFF" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/1810ff9c-8346-4783-9776-78dc6c328a6d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF1F8BACB" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/674764f4-33fb-4075-8e15-403502a770ad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1E0DD746" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/51d6cb8e-c729-40d9-9a4f-3843a9983cb8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD4FD285" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/298c7328-5c58-484f-88ae-48ddb850f7e9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBD7942FB8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/ece8c984-c577-45ed-a14e-1adaa571f005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF1ACC028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/59a16378-260e-4f78-b290-3fb1644ea12d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF2B62011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/c3a523d5-e827-418f-9d86-337da5620960" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB78E449AF" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/ee672a79-4c5f-4944-8ad9-0728df34ed0f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97534F10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/e6dbdf41-7b84-41e2-9ae3-329e4a382eb1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7EAE9D91" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/7274949c-61a8-4730-bbb2-95bff506fd15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B964E28" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/2610697a-612e-4b8c-b2a2-9381de625041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D8C486F" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/e9aa2879-4cb0-45b6-914d-3da09dde5fe2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC17A60F8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/3cd6d41c-eb53-46f7-9603-ff31e1d379c0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD32EE5F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/atti-amministrazioni-enti/2381c6ce-ec24-439c-bd5f-15864007ec54" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC809003/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F32"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6742</v>
+        <v>10106</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>6741</v>
+        <v>10031</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>6739</v>
+        <v>10027</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B5">
-        <v>6736</v>
+        <v>10024</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B6">
-        <v>6696</v>
+        <v>10022</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B7">
-        <v>6693</v>
+        <v>10019</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8">
+        <v>10017</v>
+      </c>
+      <c r="C8" t="s">
         <v>21</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="B9">
-        <v>6138</v>
+        <v>10011</v>
       </c>
       <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B10">
-        <v>6134</v>
+        <v>9946</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>6125</v>
+        <v>9448</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B12">
-        <v>5345</v>
+        <v>9447</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B13">
-        <v>5343</v>
+        <v>8106</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B14">
-        <v>5342</v>
+        <v>8104</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B15">
-        <v>5341</v>
+        <v>6742</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B16">
-        <v>5339</v>
+        <v>6741</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B17">
-        <v>5337</v>
+        <v>6739</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B18">
+        <v>6736</v>
+      </c>
+      <c r="C18" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19">
+        <v>6696</v>
+      </c>
+      <c r="C19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20">
+        <v>6693</v>
+      </c>
+      <c r="C20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" t="s">
+        <v>51</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21">
+        <v>6140</v>
+      </c>
+      <c r="C21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" t="s">
+        <v>54</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22">
+        <v>6138</v>
+      </c>
+      <c r="C22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23">
+        <v>6134</v>
+      </c>
+      <c r="C23" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24">
+        <v>6125</v>
+      </c>
+      <c r="C24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" t="s">
+        <v>60</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B25">
+        <v>5345</v>
+      </c>
+      <c r="C25" t="s">
+        <v>62</v>
+      </c>
+      <c r="D25" t="s">
+        <v>63</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26">
+        <v>5343</v>
+      </c>
+      <c r="C26" t="s">
+        <v>64</v>
+      </c>
+      <c r="D26" t="s">
+        <v>65</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27">
+        <v>5342</v>
+      </c>
+      <c r="C27" t="s">
+        <v>66</v>
+      </c>
+      <c r="D27" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28">
+        <v>5341</v>
+      </c>
+      <c r="C28" t="s">
+        <v>68</v>
+      </c>
+      <c r="D28" t="s">
+        <v>69</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29">
+        <v>5339</v>
+      </c>
+      <c r="C29" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" t="s">
+        <v>71</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30">
+        <v>5337</v>
+      </c>
+      <c r="C30" t="s">
+        <v>72</v>
+      </c>
+      <c r="D30" t="s">
+        <v>73</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31">
         <v>5079</v>
       </c>
-      <c r="C18" t="s">
-[...8 lines deleted...]
-      <c r="F18" s="2" t="s">
+      <c r="C31" t="s">
+        <v>75</v>
+      </c>
+      <c r="D31" t="s">
+        <v>76</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B32">
+        <v>4077</v>
+      </c>
+      <c r="C32" t="s">
+        <v>78</v>
+      </c>
+      <c r="D32" t="s">
+        <v>79</v>
+      </c>
+      <c r="E32" t="s">
+        <v>78</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
     <hyperlink ref="E12" r:id="rId21"/>
     <hyperlink ref="F12" r:id="rId22"/>
     <hyperlink ref="E13" r:id="rId23"/>
     <hyperlink ref="F13" r:id="rId24"/>
     <hyperlink ref="E14" r:id="rId25"/>
     <hyperlink ref="F14" r:id="rId26"/>
     <hyperlink ref="E15" r:id="rId27"/>
     <hyperlink ref="F15" r:id="rId28"/>
     <hyperlink ref="E16" r:id="rId29"/>
     <hyperlink ref="F16" r:id="rId30"/>
     <hyperlink ref="E17" r:id="rId31"/>
     <hyperlink ref="F17" r:id="rId32"/>
     <hyperlink ref="E18" r:id="rId33"/>
     <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>