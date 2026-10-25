--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -8,86 +8,237 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="606" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="706" uniqueCount="373">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>BD77DDAEA8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento dei servizi assicurativi</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD6F334418</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - SERVIZIO MENSA nell'ambito del Progetto PN FSE+ “Agenda SUD” a.s. 2025/2026 e 2026-2027.
+Codice Progetto: ESO4.6.A1.B-FSEPN-SI-2026-375 - Pedalino</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6B25B085</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio mensa Progetto PN FSE+ Agenda SUD a.s. 2025/2026 e 2026/2027. Cod. Prog.:ESO4.6.A1.B-FSEPN-SI-2026-375-COMISO</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD692BC84E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura prodotti di igiene e pulizia</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4DD3CEF9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura e installazione condizionatori</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD38DAC4C3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO MENSA PROGETTO PN FSE+ “Piano Estate 2026-2027”</t>
+  </si>
+  <si>
+    <t>BD381BCADD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di pannello e stampe pubblicitarie Progetto: 10.8.6A-FDRPOC-SI-2026-78</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD33BC5E3C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura strumenti e accessori musicali</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2FD4BF91</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio fotocopiatori dal 13/10/2026 al 12/10/2027</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1E759172</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura bagnetto fasciatoio</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD15743A25</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO MENSA PROGETTO "FORMAZIONE DOCENTI" COD. PROG. ESO4.5.A2.B.FSEPN SI-2026-148</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Esperti/Tutor nell’ambito del progetto PN FSE+ “Agenda SUD” a.s. 2025/2026 e 2026-2027.</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0A4B945E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA N. 1 CONDIZIONATORE</t>
+  </si>
+  <si>
+    <t>BD0A80D376</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo Firma digitale</t>
+  </si>
+  <si>
+    <t>Decreto di nomina -  Esperti/Tutor nell’ambito del progetto PN FSE+ “Piano Estate 2026-2027”</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFAF74D3C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizi di formazione nell’ambito del progetto PN FSE+ “FORMAZIONE DOCENTI”</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - COLLAUDATORE nell’ambito del Progetto POC “Ac-quisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d’uso al personale della scuola” - Avviso pubblico prot. n. 95450 del 24/04/2026.</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - per supporto amministrativo nell’ambito del progetto PN FSE+ “Agenda SUD” a.s. 2025/2026 e 2026-2027.</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - supporto amministrativo nell’ambito del progetto PN FSE+ “Piano Estate 2026-2027”.</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - supporto amministrativo nell’ambito del progetto PN FSE+ “FORMAZIONE DOCENTI”.</t>
+  </si>
+  <si>
     <t>08/09/2026</t>
   </si>
   <si>
     <t>BCE2B11B7B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dispositivi digitali POC DM38 - Cod.Prog. 10.8.6A-FDRPOC-SI-2026-78</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>08/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperti/Tutor nell’ambito del progetto PN FSE+ “FORMAZIONE DOCENTI”</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFC1BF5TD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio verifica impianti messa a terra</t>
   </si>
   <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC99B1192</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo PORTALE SCUOLA CLOUD</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
@@ -1374,2701 +1525,3135 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE2B11B7B" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/9e961819-cadc-4ee2-9032-c5764b2f94bd" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFC1BF5TD" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/722a6875-dfcc-4037-a9f6-99fe50816b2a" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC99B1192" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/505f7003-be51-4c4d-9e96-ab5b0f2824f4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5294254" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/3600c7ab-a366-4bf4-afe5-f23e5617de3b" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBABDA04C9" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/92417332-b696-46c6-8274-6f8d16fedb11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB48B6CADD" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/51b6bf17-9bbf-472b-988a-7844a7cfab67" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18A54DBE" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/4b23898f-d0cc-4ade-adeb-686f3c796259" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15D005D4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/7b658bda-9993-4a2d-93de-a6fcca3319df" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF85D323C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/7b88ca02-52b0-40f8-9207-6e2278a2f13b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0D17026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/960b0338-4f09-4cf3-8bf7-d8a0d9efde82" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF544E4D7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/ea2b6a7d-8d76-4532-8646-2d14c82d18d2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF6EB225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/f061adfa-cd98-4b26-ba77-95edc61fe822" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD045304E" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/8466d6e3-fa10-4bf7-969a-bea8c1b95890" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC7B62E56" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/62691f3d-e270-499f-8277-6b3483d57e63" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABE4D83C9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/57e2eb17-426a-4f5e-9dd0-a6d1e881f5da" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4336195" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/c6554883-69a2-4ebb-a253-d9e442247dbf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB02B99EA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/916cf56b-6654-4ee0-904c-a13d8a3ee602" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAC31DBEE" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/0dff5172-8144-4cb1-b274-d82410f5c0eb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA17C8CE0E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/b6ed5186-e1bc-4224-a4fc-8cef074ffd35" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B3828D9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/a835fac0-6a1c-468d-964e-c0c6b5291cdd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990898DE6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/138ae807-d59b-43c7-b6c0-fc78f9a98eff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990BC8F48" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/21bc8b4f-68ce-4d35-8da4-2fd31e6d1fe8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B983EFDF27" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/bf1d6d00-3677-4f84-b70d-0eeb02d6c975" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974421B23" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/335bc3c4-0641-4c1d-8461-5ba823ff487e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B972C7FA85" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/23ad94ac-a1d4-4df6-8361-a74650aadcb7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AD743B3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/5c8dbbd8-990c-488d-86a6-70e9923b5c03" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A9AC4E1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/7eb530fe-6b1e-4bb4-9d02-497e474097b9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CE145E5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/1b78ab39-8983-40f5-8230-d4df34809749" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B917DFCD73" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/de434dfd-b4dd-4023-bad9-2f6f22bd4af1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6ACA040" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/912bda18-8511-40c0-a0c6-b400dcb04f36" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B5F09715" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/f4d3c4da-4125-491e-b44e-a4a32c0ea31a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B256ED77" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/b7557958-fe10-4d4d-bdcd-75182f68a53f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89C738CA5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/e07a4ae0-6456-4bba-ac31-90afa80963e5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F19610B" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/cd13ff6c-c7a9-4df5-a5e7-61f0f0d9b58c" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78D3132E9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/3e6a6b88-0d31-472c-afe9-63a41cf69cac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75EC86D31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/cfd3b975-3dc8-41a0-9cfe-371e1b769170" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75ECFBDBE" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/ce3b013f-6cfd-4af0-b4d0-c32107da7a8d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B667FA5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/3dc8d050-b8a4-4f2e-a33e-4c1a8434b4eb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FE6171F3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/244be5ab-6fc2-4c6f-9372-ca5fc2cb346f" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F9289E59" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/e118c71d-c4fe-4cbb-8de6-32b34885d214" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8B2A723" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/e035b5eb-8a92-427b-840a-f672d2148209" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C47C664D" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/fce16fb0-4985-4989-8019-05d668eb1a87" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C009EDF9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/d88c6f9c-65b4-4c44-8bd9-dad6d763b161" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69DD1AAFC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/78400835-bec4-491c-b8ae-19c6351e23ad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D25B8C1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/53859c0d-f4f0-4d77-a849-92c06a522303" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64CD7F021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/e8955c3b-05f9-4a8b-a4ad-8b05c0424b9f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6451DFB5C" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/7dafb87f-ec00-4618-9e76-449bd1f6df44" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62725D78F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/738db1e6-2627-4877-ba0f-16dd9e654f2d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60F217AC3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/f5b8ab63-a872-4322-92cc-7bf39d2acef5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F1C51F6A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/fe6755e6-8d74-491d-a92d-5395f6e5cfda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EF2057E0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/641167b6-bc61-4e38-b835-7320689b27ec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EE92227E" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/3bf782e2-e4f6-4e10-85d7-aa9eb02d02eb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3CC2EDD" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/b4a51222-4125-4dc1-b745-81eec2806741" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59206A4FB" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/5fafc33e-0b50-46f7-805e-f06e309b8674" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58D880C8F" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/e4d8ea98-f590-4469-b4ea-aff10daf43f8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586B49C10" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/965fc7c1-dc8b-471b-97a4-203e1aa9130a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570BDEC3F" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/dd1bd903-a1da-44ae-9586-e0caeb3976f4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5520B8D44" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/64455c15-56b1-48d1-91d0-f2aadd341367" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F363283" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/105c1a1b-ab8c-436f-9537-a9b1d050445f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B521850755" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/1cad0ce4-26ae-48b8-8007-24a2eec1e98a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5254FA718" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/3d57e0b0-62d3-4360-aa55-cbaa39c41588" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D8A5224C" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/cf32ff5e-ce8d-4a66-978a-fb3740b15467" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D782C84A" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/30c43c90-6611-48c6-8a3e-439233ec72bc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C8FDE419" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/4c7dfbca-2b7f-4b94-8931-23543350d45d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BA01A7B7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/ae1c5f4d-8b13-4895-a934-c3a112d569cf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AB433B7B" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/5f8f2a64-83b9-4550-adda-2651a1e9787d" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49D053F16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/eb8c3cb2-65d5-40c8-8766-cfb414e387d7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B489E0CF95" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/f4c99d2f-2110-4dca-9240-acf1251eb3b3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4877940C6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/0185ed23-791b-47d5-a670-935da82491eb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B482DDCB18" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/7135a063-8bbb-446e-b821-a9ba55f27da5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480993992" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/201fa151-ad27-42cd-adc2-705e4462e3da" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46FAA558B" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/9fa7e16b-c95e-4b4c-9dee-aed38607bbbb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41A04CCCA" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/c5abe65b-3b8a-4577-8b41-22a918befb5f" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FA2F069D" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/eb79535c-5168-4679-9625-b344c0ee091f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35DAFA122" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/1b3388a2-fac7-4409-a1e9-72dd260ac720" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3493EAA97" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/3ce1f329-147e-424c-acfa-ab8e68c1e6c3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F1F62B5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/df074ff6-39cb-4afd-9dde-6e4c5918574c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B313039FEF" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/22baebc8-4e6a-4af5-a1dd-d5948ec24dd6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F35304C6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/665a6ecc-7ef1-4dbf-8585-80cc7a12b810" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26DCAA75A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/a31b80d7-04b9-47bb-99fa-060d805648cb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25EA2DBC9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/118554aa-bb64-4452-ae75-ae22c638efc2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B215471328" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/98e2638b-c00f-4172-9406-9708372e21c1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21350EC74" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/e35777e5-1201-4b33-823a-c6a535c6813f" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B9519231" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/be9a7a5a-81c1-4dd5-b3e9-1f9d329a6e83" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B197BCEECD" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/2da528c4-5371-457f-9b27-c83574c62401" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1821337AC" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/ebdf08fe-4a00-4b27-a76c-d2286aafa17a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1252B2402" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/5be5dd1a-4d27-4d6d-94e9-7c2223809b27" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11FFAAEFD" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/b15e8ec0-6420-40c6-8fec-4f8e45683be2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B119B82833" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/139568fc-15ee-46c6-8979-ad87c41de96b" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E64D20FD" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/aafd27f9-29e6-4016-af82-99adb0c21873" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DA7A9768" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/17c4e671-21f3-4d25-ad88-c4e5038c48c2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D078A491" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/aa52319f-0054-4b68-881c-8bb2fbee5a83" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A19AD609" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/03e83287-ebb0-4d6d-8bcd-1a9a877e1bf3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A4E98161" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/263c2cf9-17e7-4749-b7d4-0c3f35cff6d7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B025842AD5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/4664c542-5e36-4c5a-a2c4-e317bbb3ead0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B012BCB745" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/2670399a-8abe-4612-b12b-cfea1e4fa5b7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A048445FDC" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/79d38a61-2827-4aaf-aaf6-e64d13306f50" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD77DDAEA8" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/1834b9ed-5dea-409e-841c-07ef0c888a2d" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6F334418" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/2c59e0ea-1505-4da2-a284-ffa7d723d372" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6B25B085" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/6bfe0628-c34b-4aeb-8d92-fa133c67e55b" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD692BC84E" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/a000ed2f-fe6e-4db5-8c3b-750598ade275" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4DD3CEF9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/e1cef9a2-7349-4370-9fe8-35546aac0743" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD38DAC4C3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/d78cd02c-f511-49b9-9f0d-1ccfea8a13b0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD381BCADD" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/e4972c9c-fed1-4bb0-8a6f-e2b72eae2bff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD33BC5E3C" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/078e3541-4a04-46e8-9bbd-d2a53fb0a576" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2FD4BF91" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/c24fcf08-91f6-4edb-b8a5-ddb91ea81ccf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1E759172" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/a765fc3f-bd50-430a-8451-bca1190ab766" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD15743A25" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/a2db5dac-1a6f-4ef8-8bb5-cefabd945794" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0A4B945E" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/5a6c5278-d1c4-4858-824a-b3e3f0bc5f4a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0A80D376" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/ab94cc30-fb3f-4975-a160-af9a62bcc6cc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFAF74D3C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/9ea5f85b-f6ff-49fb-9bc2-1c1974c134c0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE2B11B7B" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/9e961819-cadc-4ee2-9032-c5764b2f94bd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFC1BF5TD" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/722a6875-dfcc-4037-a9f6-99fe50816b2a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC99B1192" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/505f7003-be51-4c4d-9e96-ab5b0f2824f4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5294254" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/3600c7ab-a366-4bf4-afe5-f23e5617de3b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBABDA04C9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/92417332-b696-46c6-8274-6f8d16fedb11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB48B6CADD" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/51b6bf17-9bbf-472b-988a-7844a7cfab67" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18A54DBE" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/4b23898f-d0cc-4ade-adeb-686f3c796259" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15D005D4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/7b658bda-9993-4a2d-93de-a6fcca3319df" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF85D323C" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/7b88ca02-52b0-40f8-9207-6e2278a2f13b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0D17026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/960b0338-4f09-4cf3-8bf7-d8a0d9efde82" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF544E4D7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/ea2b6a7d-8d76-4532-8646-2d14c82d18d2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF6EB225" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/f061adfa-cd98-4b26-ba77-95edc61fe822" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD045304E" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/8466d6e3-fa10-4bf7-969a-bea8c1b95890" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC7B62E56" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/62691f3d-e270-499f-8277-6b3483d57e63" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABE4D83C9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/57e2eb17-426a-4f5e-9dd0-a6d1e881f5da" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4336195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/c6554883-69a2-4ebb-a253-d9e442247dbf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB02B99EA" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/916cf56b-6654-4ee0-904c-a13d8a3ee602" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAC31DBEE" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/0dff5172-8144-4cb1-b274-d82410f5c0eb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA17C8CE0E" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/b6ed5186-e1bc-4224-a4fc-8cef074ffd35" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B3828D9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/a835fac0-6a1c-468d-964e-c0c6b5291cdd" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990898DE6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/138ae807-d59b-43c7-b6c0-fc78f9a98eff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990BC8F48" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/21bc8b4f-68ce-4d35-8da4-2fd31e6d1fe8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B983EFDF27" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/bf1d6d00-3677-4f84-b70d-0eeb02d6c975" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974421B23" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/335bc3c4-0641-4c1d-8461-5ba823ff487e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B972C7FA85" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/23ad94ac-a1d4-4df6-8361-a74650aadcb7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AD743B3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/5c8dbbd8-990c-488d-86a6-70e9923b5c03" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A9AC4E1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/7eb530fe-6b1e-4bb4-9d02-497e474097b9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CE145E5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/1b78ab39-8983-40f5-8230-d4df34809749" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B917DFCD73" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/de434dfd-b4dd-4023-bad9-2f6f22bd4af1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6ACA040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/912bda18-8511-40c0-a0c6-b400dcb04f36" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B5F09715" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/f4d3c4da-4125-491e-b44e-a4a32c0ea31a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B256ED77" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/b7557958-fe10-4d4d-bdcd-75182f68a53f" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89C738CA5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/e07a4ae0-6456-4bba-ac31-90afa80963e5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F19610B" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/cd13ff6c-c7a9-4df5-a5e7-61f0f0d9b58c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78D3132E9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/3e6a6b88-0d31-472c-afe9-63a41cf69cac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75EC86D31" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/cfd3b975-3dc8-41a0-9cfe-371e1b769170" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75ECFBDBE" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/ce3b013f-6cfd-4af0-b4d0-c32107da7a8d" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B667FA5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/3dc8d050-b8a4-4f2e-a33e-4c1a8434b4eb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FE6171F3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/244be5ab-6fc2-4c6f-9372-ca5fc2cb346f" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F9289E59" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/e118c71d-c4fe-4cbb-8de6-32b34885d214" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8B2A723" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/e035b5eb-8a92-427b-840a-f672d2148209" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C47C664D" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/fce16fb0-4985-4989-8019-05d668eb1a87" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C009EDF9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/d88c6f9c-65b4-4c44-8bd9-dad6d763b161" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69DD1AAFC" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/78400835-bec4-491c-b8ae-19c6351e23ad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D25B8C1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/53859c0d-f4f0-4d77-a849-92c06a522303" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64CD7F021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/e8955c3b-05f9-4a8b-a4ad-8b05c0424b9f" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6451DFB5C" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/7dafb87f-ec00-4618-9e76-449bd1f6df44" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62725D78F" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/738db1e6-2627-4877-ba0f-16dd9e654f2d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60F217AC3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/f5b8ab63-a872-4322-92cc-7bf39d2acef5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F1C51F6A" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/fe6755e6-8d74-491d-a92d-5395f6e5cfda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EF2057E0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/641167b6-bc61-4e38-b835-7320689b27ec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EE92227E" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/3bf782e2-e4f6-4e10-85d7-aa9eb02d02eb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3CC2EDD" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/b4a51222-4125-4dc1-b745-81eec2806741" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59206A4FB" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/5fafc33e-0b50-46f7-805e-f06e309b8674" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58D880C8F" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/e4d8ea98-f590-4469-b4ea-aff10daf43f8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586B49C10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/965fc7c1-dc8b-471b-97a4-203e1aa9130a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570BDEC3F" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/dd1bd903-a1da-44ae-9586-e0caeb3976f4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5520B8D44" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/64455c15-56b1-48d1-91d0-f2aadd341367" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F363283" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/105c1a1b-ab8c-436f-9537-a9b1d050445f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B521850755" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/1cad0ce4-26ae-48b8-8007-24a2eec1e98a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5254FA718" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/3d57e0b0-62d3-4360-aa55-cbaa39c41588" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D8A5224C" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/cf32ff5e-ce8d-4a66-978a-fb3740b15467" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D782C84A" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/30c43c90-6611-48c6-8a3e-439233ec72bc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C8FDE419" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/4c7dfbca-2b7f-4b94-8931-23543350d45d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BA01A7B7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/ae1c5f4d-8b13-4895-a934-c3a112d569cf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AB433B7B" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/5f8f2a64-83b9-4550-adda-2651a1e9787d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49D053F16" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/eb8c3cb2-65d5-40c8-8766-cfb414e387d7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B489E0CF95" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/f4c99d2f-2110-4dca-9240-acf1251eb3b3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4877940C6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/0185ed23-791b-47d5-a670-935da82491eb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B482DDCB18" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/7135a063-8bbb-446e-b821-a9ba55f27da5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480993992" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/201fa151-ad27-42cd-adc2-705e4462e3da" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46FAA558B" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/9fa7e16b-c95e-4b4c-9dee-aed38607bbbb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41A04CCCA" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/c5abe65b-3b8a-4577-8b41-22a918befb5f" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FA2F069D" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/eb79535c-5168-4679-9625-b344c0ee091f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35DAFA122" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/1b3388a2-fac7-4409-a1e9-72dd260ac720" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3493EAA97" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/3ce1f329-147e-424c-acfa-ab8e68c1e6c3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F1F62B5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/df074ff6-39cb-4afd-9dde-6e4c5918574c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B313039FEF" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/22baebc8-4e6a-4af5-a1dd-d5948ec24dd6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F35304C6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/665a6ecc-7ef1-4dbf-8585-80cc7a12b810" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26DCAA75A" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/a31b80d7-04b9-47bb-99fa-060d805648cb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25EA2DBC9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/118554aa-bb64-4452-ae75-ae22c638efc2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B215471328" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/98e2638b-c00f-4172-9406-9708372e21c1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21350EC74" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/e35777e5-1201-4b33-823a-c6a535c6813f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B9519231" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/be9a7a5a-81c1-4dd5-b3e9-1f9d329a6e83" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B197BCEECD" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/2da528c4-5371-457f-9b27-c83574c62401" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1821337AC" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/ebdf08fe-4a00-4b27-a76c-d2286aafa17a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1252B2402" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/5be5dd1a-4d27-4d6d-94e9-7c2223809b27" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11FFAAEFD" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/b15e8ec0-6420-40c6-8fec-4f8e45683be2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B119B82833" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/139568fc-15ee-46c6-8979-ad87c41de96b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E64D20FD" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/aafd27f9-29e6-4016-af82-99adb0c21873" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DA7A9768" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/17c4e671-21f3-4d25-ad88-c4e5038c48c2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D078A491" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/aa52319f-0054-4b68-881c-8bb2fbee5a83" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A19AD609" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/03e83287-ebb0-4d6d-8bcd-1a9a877e1bf3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A4E98161" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/263c2cf9-17e7-4749-b7d4-0c3f35cff6d7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B025842AD5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/4664c542-5e36-4c5a-a2c4-e317bbb3ead0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B012BCB745" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/2670399a-8abe-4612-b12b-cfea1e4fa5b7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A048445FDC" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/atti-amministrazioni-enti/79d38a61-2827-4aaf-aaf6-e64d13306f50" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RGIC80500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F121"/>
+  <dimension ref="A1:F141"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6080</v>
+        <v>7654</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>5373</v>
+        <v>7627</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-        <v>11</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>4538</v>
+        <v>7539</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>3988</v>
+        <v>7491</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>3947</v>
+        <v>7214</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
-        <v>3748</v>
+        <v>7049</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8">
+        <v>7048</v>
+      </c>
+      <c r="C8" t="s">
         <v>25</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9">
+        <v>6960</v>
+      </c>
+      <c r="C9" t="s">
         <v>28</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10">
+        <v>6935</v>
+      </c>
+      <c r="C10" t="s">
         <v>31</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11">
+        <v>6746</v>
+      </c>
+      <c r="C11" t="s">
         <v>34</v>
       </c>
-      <c r="B11">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B12">
-        <v>2011</v>
+        <v>6641</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>2002</v>
+        <v>6636</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>40</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>1967</v>
+        <v>6532</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>1733</v>
+        <v>6499</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B16">
-        <v>1640</v>
+        <v>6488</v>
       </c>
       <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" t="s">
         <v>46</v>
       </c>
-      <c r="D16" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E16" t="s">
+        <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17">
+        <v>6378</v>
+      </c>
+      <c r="C17" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
-      <c r="E17" t="s">
-        <v>11</v>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18">
-        <v>1566</v>
+        <v>6304</v>
       </c>
       <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" t="s">
         <v>51</v>
       </c>
-      <c r="D18" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E18" t="s">
+        <v>39</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19">
+        <v>6242</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" t="s">
         <v>53</v>
       </c>
-      <c r="B19">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E19" t="s">
+        <v>39</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B20">
-        <v>1471</v>
+        <v>6191</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>55</v>
+      </c>
+      <c r="E20" t="s">
+        <v>39</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>1433</v>
+        <v>6146</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>57</v>
+      </c>
+      <c r="E21" t="s">
+        <v>39</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B22">
-        <v>1400</v>
+        <v>6080</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B23">
-        <v>1231</v>
+        <v>5373</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E23" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B24">
-        <v>417</v>
+        <v>4538</v>
       </c>
       <c r="C24" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B25">
-        <v>9040</v>
+        <v>3988</v>
       </c>
       <c r="C25" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D25" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>8979</v>
+        <v>3947</v>
       </c>
       <c r="C26" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>72</v>
+      </c>
+      <c r="B27">
+        <v>3748</v>
+      </c>
+      <c r="C27" t="s">
         <v>73</v>
       </c>
-      <c r="B27">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B28">
-        <v>8892</v>
+        <v>2886</v>
       </c>
       <c r="C28" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B29">
-        <v>8730</v>
+        <v>2481</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>81</v>
       </c>
       <c r="B30">
-        <v>8719</v>
+        <v>2404</v>
       </c>
       <c r="C30" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D30" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>84</v>
+      </c>
+      <c r="B31">
+        <v>2011</v>
+      </c>
+      <c r="C31" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
+        <v>84</v>
+      </c>
+      <c r="B32">
+        <v>2011</v>
+      </c>
+      <c r="C32" t="s">
+        <v>85</v>
+      </c>
+      <c r="D32" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="B33">
-        <v>8161</v>
+        <v>2002</v>
       </c>
       <c r="C33" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D33" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B34">
-        <v>8126</v>
+        <v>1967</v>
       </c>
       <c r="C34" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="D34" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B35">
-        <v>8072</v>
+        <v>1733</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>94</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B36">
-        <v>7914</v>
+        <v>1640</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>97</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>98</v>
+      </c>
+      <c r="B37">
+        <v>1581</v>
+      </c>
+      <c r="C37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37" t="s">
         <v>99</v>
       </c>
-      <c r="B37">
-[...7 lines deleted...]
-      </c>
       <c r="E37" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>100</v>
+      </c>
+      <c r="B38">
+        <v>1566</v>
+      </c>
+      <c r="C38" t="s">
+        <v>101</v>
+      </c>
+      <c r="D38" t="s">
         <v>102</v>
       </c>
-      <c r="B38">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B39">
-        <v>7850</v>
+        <v>1528</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="D39" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>105</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B40">
-        <v>7712</v>
+        <v>1471</v>
       </c>
       <c r="C40" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D40" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B41">
-        <v>7679</v>
+        <v>1433</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="D41" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>111</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B42">
-        <v>7363</v>
+        <v>1400</v>
       </c>
       <c r="C42" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D42" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B43">
-        <v>7299</v>
+        <v>1231</v>
       </c>
       <c r="C43" t="s">
-        <v>114</v>
+        <v>39</v>
       </c>
       <c r="D43" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>116</v>
+      </c>
+      <c r="E43" t="s">
+        <v>39</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B44">
-        <v>7134</v>
+        <v>417</v>
       </c>
       <c r="C44" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D44" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B45">
-        <v>7024</v>
+        <v>9040</v>
       </c>
       <c r="C45" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D45" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B46">
-        <v>5228</v>
+        <v>8979</v>
       </c>
       <c r="C46" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D46" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B47">
-        <v>4914</v>
+        <v>8966</v>
       </c>
       <c r="C47" t="s">
         <v>126</v>
       </c>
       <c r="D47" t="s">
         <v>127</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B48">
-        <v>4912</v>
+        <v>8892</v>
       </c>
       <c r="C48" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D48" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B49">
-        <v>4543</v>
+        <v>8730</v>
       </c>
       <c r="C49" t="s">
-        <v>11</v>
+        <v>132</v>
       </c>
       <c r="D49" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>133</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B50">
-        <v>4542</v>
+        <v>8719</v>
       </c>
       <c r="C50" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="D50" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>135</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B51">
-        <v>4460</v>
+        <v>8681</v>
       </c>
       <c r="C51" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D51" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52">
-        <v>3815</v>
+        <v>8677</v>
       </c>
       <c r="C52" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D52" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B53">
-        <v>3779</v>
+        <v>8161</v>
       </c>
       <c r="C53" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D53" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B54">
-        <v>3604</v>
+        <v>8126</v>
       </c>
       <c r="C54" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D54" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B55">
-        <v>3357</v>
+        <v>8072</v>
       </c>
       <c r="C55" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="D55" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>148</v>
+      </c>
+      <c r="E55" t="s">
+        <v>39</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B56">
-        <v>3312</v>
+        <v>7914</v>
       </c>
       <c r="C56" t="s">
-        <v>149</v>
+        <v>39</v>
       </c>
       <c r="D56" t="s">
         <v>150</v>
       </c>
-      <c r="E56" s="2" t="s">
-        <v>9</v>
+      <c r="E56" t="s">
+        <v>39</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
+        <v>149</v>
+      </c>
+      <c r="B57">
+        <v>7913</v>
+      </c>
+      <c r="C57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57" t="s">
         <v>151</v>
       </c>
-      <c r="B57">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E57" t="s">
+        <v>39</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B58">
-        <v>2891</v>
+        <v>7851</v>
       </c>
       <c r="C58" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D58" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E58" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B59">
-        <v>2828</v>
+        <v>7850</v>
       </c>
       <c r="C59" t="s">
-        <v>157</v>
+        <v>39</v>
       </c>
       <c r="D59" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>154</v>
+      </c>
+      <c r="E59" t="s">
+        <v>39</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B60">
-        <v>2438</v>
+        <v>7712</v>
       </c>
       <c r="C60" t="s">
-        <v>11</v>
+        <v>156</v>
       </c>
       <c r="D60" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>157</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B61">
-        <v>2431</v>
+        <v>7679</v>
       </c>
       <c r="C61" t="s">
-        <v>162</v>
+        <v>39</v>
       </c>
       <c r="D61" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>159</v>
+      </c>
+      <c r="E61" t="s">
+        <v>39</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B62">
-        <v>2358</v>
+        <v>7363</v>
       </c>
       <c r="C62" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D62" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B63">
-        <v>2157</v>
+        <v>7299</v>
       </c>
       <c r="C63" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="D63" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B64">
-        <v>1962</v>
+        <v>7134</v>
       </c>
       <c r="C64" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="D64" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B65">
-        <v>1612</v>
+        <v>7024</v>
       </c>
       <c r="C65" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="D65" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B66">
-        <v>1570</v>
+        <v>5228</v>
       </c>
       <c r="C66" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="D66" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>175</v>
+      </c>
+      <c r="B67">
+        <v>4914</v>
+      </c>
+      <c r="C67" t="s">
         <v>176</v>
       </c>
-      <c r="B67">
-[...4 lines deleted...]
-      </c>
       <c r="D67" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B68">
-        <v>1272</v>
+        <v>4912</v>
       </c>
       <c r="C68" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D68" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B69">
-        <v>984</v>
+        <v>4543</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D69" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="E69" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B70">
-        <v>969</v>
+        <v>4542</v>
       </c>
       <c r="C70" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D70" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="E70" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B71">
-        <v>876</v>
+        <v>4460</v>
       </c>
       <c r="C71" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="D71" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B72">
-        <v>833</v>
+        <v>3815</v>
       </c>
       <c r="C72" t="s">
-        <v>11</v>
+        <v>187</v>
       </c>
       <c r="D72" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>188</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
+        <v>189</v>
+      </c>
+      <c r="B73">
+        <v>3779</v>
+      </c>
+      <c r="C73" t="s">
         <v>190</v>
       </c>
-      <c r="B73">
-[...4 lines deleted...]
-      </c>
       <c r="D73" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>191</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
+        <v>192</v>
+      </c>
+      <c r="B74">
+        <v>3604</v>
+      </c>
+      <c r="C74" t="s">
         <v>193</v>
       </c>
-      <c r="B74">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B75">
-        <v>805</v>
+        <v>3357</v>
       </c>
       <c r="C75" t="s">
         <v>196</v>
       </c>
       <c r="D75" t="s">
         <v>197</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>198</v>
       </c>
       <c r="B76">
-        <v>658</v>
+        <v>3312</v>
       </c>
       <c r="C76" t="s">
         <v>199</v>
       </c>
       <c r="D76" t="s">
         <v>200</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>201</v>
       </c>
       <c r="B77">
-        <v>459</v>
+        <v>2973</v>
       </c>
       <c r="C77" t="s">
         <v>202</v>
       </c>
       <c r="D77" t="s">
         <v>203</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>204</v>
       </c>
       <c r="B78">
-        <v>315</v>
+        <v>2891</v>
       </c>
       <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78" t="s">
         <v>205</v>
       </c>
-      <c r="D78" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E78" t="s">
+        <v>39</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
+        <v>206</v>
+      </c>
+      <c r="B79">
+        <v>2828</v>
+      </c>
+      <c r="C79" t="s">
         <v>207</v>
       </c>
-      <c r="B79">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
+        <v>209</v>
+      </c>
+      <c r="B80">
+        <v>2438</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80" t="s">
         <v>210</v>
       </c>
-      <c r="B80">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E80" t="s">
+        <v>39</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
+        <v>211</v>
+      </c>
+      <c r="B81">
+        <v>2431</v>
+      </c>
+      <c r="C81" t="s">
+        <v>212</v>
+      </c>
+      <c r="D81" t="s">
         <v>213</v>
-      </c>
-[...7 lines deleted...]
-        <v>215</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B82">
-        <v>7907</v>
+        <v>2358</v>
       </c>
       <c r="C82" t="s">
+        <v>215</v>
+      </c>
+      <c r="D82" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
+        <v>217</v>
+      </c>
+      <c r="B83">
+        <v>2157</v>
+      </c>
+      <c r="C83" t="s">
         <v>218</v>
       </c>
-      <c r="B83">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>220</v>
+      </c>
+      <c r="B84">
+        <v>1962</v>
+      </c>
+      <c r="C84" t="s">
         <v>221</v>
       </c>
-      <c r="B84">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
+        <v>223</v>
+      </c>
+      <c r="B85">
+        <v>1612</v>
+      </c>
+      <c r="C85" t="s">
         <v>224</v>
       </c>
-      <c r="B85">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>226</v>
+      </c>
+      <c r="B86">
+        <v>1570</v>
+      </c>
+      <c r="C86" t="s">
         <v>227</v>
       </c>
-      <c r="B86">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
+        <v>226</v>
+      </c>
+      <c r="B87">
+        <v>1563</v>
+      </c>
+      <c r="C87" t="s">
+        <v>229</v>
+      </c>
+      <c r="D87" t="s">
         <v>230</v>
-      </c>
-[...7 lines deleted...]
-        <v>232</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B88">
-        <v>7400</v>
+        <v>1272</v>
       </c>
       <c r="C88" t="s">
-        <v>11</v>
+        <v>232</v>
       </c>
       <c r="D88" t="s">
         <v>233</v>
       </c>
-      <c r="E88" t="s">
-        <v>11</v>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B89">
-        <v>7391</v>
+        <v>984</v>
       </c>
       <c r="C89" t="s">
-        <v>234</v>
+        <v>39</v>
       </c>
       <c r="D89" t="s">
         <v>235</v>
       </c>
-      <c r="E89" s="2" t="s">
-        <v>9</v>
+      <c r="E89" t="s">
+        <v>39</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B90">
-        <v>7389</v>
+        <v>969</v>
       </c>
       <c r="C90" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D90" t="s">
         <v>236</v>
       </c>
       <c r="E90" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>237</v>
       </c>
       <c r="B91">
-        <v>7329</v>
+        <v>876</v>
       </c>
       <c r="C91" t="s">
         <v>238</v>
       </c>
       <c r="D91" t="s">
         <v>239</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B92">
-        <v>7319</v>
+        <v>833</v>
       </c>
       <c r="C92" t="s">
-        <v>240</v>
+        <v>39</v>
       </c>
       <c r="D92" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>241</v>
+      </c>
+      <c r="E92" t="s">
+        <v>39</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B93">
-        <v>7193</v>
+        <v>832</v>
       </c>
       <c r="C93" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93" t="s">
         <v>242</v>
       </c>
-      <c r="D93" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E93" t="s">
+        <v>39</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>243</v>
+      </c>
+      <c r="B94">
+        <v>810</v>
+      </c>
+      <c r="C94" t="s">
         <v>244</v>
       </c>
-      <c r="B94">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D94" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
+        <v>243</v>
+      </c>
+      <c r="B95">
+        <v>805</v>
+      </c>
+      <c r="C95" t="s">
+        <v>246</v>
+      </c>
+      <c r="D95" t="s">
         <v>247</v>
-      </c>
-[...7 lines deleted...]
-        <v>249</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
+        <v>248</v>
+      </c>
+      <c r="B96">
+        <v>658</v>
+      </c>
+      <c r="C96" t="s">
+        <v>249</v>
+      </c>
+      <c r="D96" t="s">
         <v>250</v>
-      </c>
-[...7 lines deleted...]
-        <v>252</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
+        <v>251</v>
+      </c>
+      <c r="B97">
+        <v>459</v>
+      </c>
+      <c r="C97" t="s">
+        <v>252</v>
+      </c>
+      <c r="D97" t="s">
         <v>253</v>
       </c>
-      <c r="B97">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
+        <v>254</v>
+      </c>
+      <c r="B98">
+        <v>315</v>
+      </c>
+      <c r="C98" t="s">
         <v>255</v>
       </c>
-      <c r="B98">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="D98" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
+        <v>257</v>
+      </c>
+      <c r="B99">
+        <v>130</v>
+      </c>
+      <c r="C99" t="s">
         <v>258</v>
       </c>
-      <c r="B99">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="D99" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>260</v>
+      </c>
+      <c r="B100">
+        <v>8181</v>
+      </c>
+      <c r="C100" t="s">
         <v>261</v>
       </c>
-      <c r="B100">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D100" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>263</v>
+      </c>
+      <c r="B101">
+        <v>7926</v>
+      </c>
+      <c r="C101" t="s">
         <v>264</v>
       </c>
-      <c r="B101">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="D101" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>263</v>
+      </c>
+      <c r="B102">
+        <v>7907</v>
+      </c>
+      <c r="C102" t="s">
+        <v>266</v>
+      </c>
+      <c r="D102" t="s">
         <v>267</v>
-      </c>
-[...7 lines deleted...]
-        <v>269</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>268</v>
+      </c>
+      <c r="B103">
+        <v>7799</v>
+      </c>
+      <c r="C103" t="s">
+        <v>269</v>
+      </c>
+      <c r="D103" t="s">
         <v>270</v>
-      </c>
-[...7 lines deleted...]
-        <v>272</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
+        <v>271</v>
+      </c>
+      <c r="B104">
+        <v>7729</v>
+      </c>
+      <c r="C104" t="s">
+        <v>272</v>
+      </c>
+      <c r="D104" t="s">
         <v>273</v>
-      </c>
-[...7 lines deleted...]
-        <v>275</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
+        <v>274</v>
+      </c>
+      <c r="B105">
+        <v>7600</v>
+      </c>
+      <c r="C105" t="s">
+        <v>275</v>
+      </c>
+      <c r="D105" t="s">
         <v>276</v>
-      </c>
-[...7 lines deleted...]
-        <v>278</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
+        <v>277</v>
+      </c>
+      <c r="B106">
+        <v>7505</v>
+      </c>
+      <c r="C106" t="s">
+        <v>278</v>
+      </c>
+      <c r="D106" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>281</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
+        <v>280</v>
+      </c>
+      <c r="B107">
+        <v>7401</v>
+      </c>
+      <c r="C107" t="s">
+        <v>281</v>
+      </c>
+      <c r="D107" t="s">
         <v>282</v>
-      </c>
-[...7 lines deleted...]
-        <v>284</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B108">
-        <v>2589</v>
+        <v>7400</v>
       </c>
       <c r="C108" t="s">
-        <v>286</v>
+        <v>39</v>
       </c>
       <c r="D108" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>283</v>
+      </c>
+      <c r="E108" t="s">
+        <v>39</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="B109">
-        <v>2025</v>
+        <v>7391</v>
       </c>
       <c r="C109" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="D109" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="B110">
-        <v>2023</v>
+        <v>7389</v>
       </c>
       <c r="C110" t="s">
-        <v>291</v>
+        <v>39</v>
       </c>
       <c r="D110" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>286</v>
+      </c>
+      <c r="E110" t="s">
+        <v>39</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B111">
-        <v>1933</v>
+        <v>7329</v>
       </c>
       <c r="C111" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="D111" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="B112">
-        <v>1774</v>
+        <v>7319</v>
       </c>
       <c r="C112" t="s">
-        <v>11</v>
+        <v>290</v>
       </c>
       <c r="D112" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>289</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="B113">
-        <v>1705</v>
+        <v>7193</v>
       </c>
       <c r="C113" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="D113" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="B114">
-        <v>1670</v>
+        <v>6417</v>
       </c>
       <c r="C114" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="D114" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="B115">
-        <v>1588</v>
+        <v>6118</v>
       </c>
       <c r="C115" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="D115" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="B116">
-        <v>1244</v>
+        <v>5540</v>
       </c>
       <c r="C116" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="D116" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="B117">
-        <v>1186</v>
+        <v>5357</v>
       </c>
       <c r="C117" t="s">
-        <v>310</v>
+        <v>39</v>
       </c>
       <c r="D117" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>304</v>
+      </c>
+      <c r="E117" t="s">
+        <v>39</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="B118">
-        <v>429</v>
+        <v>5297</v>
       </c>
       <c r="C118" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="D118" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="B119">
-        <v>317</v>
+        <v>5050</v>
       </c>
       <c r="C119" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="D119" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="B120">
-        <v>92</v>
+        <v>4695</v>
       </c>
       <c r="C120" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="D120" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
+        <v>314</v>
+      </c>
+      <c r="B121">
+        <v>4403</v>
+      </c>
+      <c r="C121" t="s">
+        <v>315</v>
+      </c>
+      <c r="D121" t="s">
+        <v>316</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>317</v>
+      </c>
+      <c r="B122">
+        <v>3901</v>
+      </c>
+      <c r="C122" t="s">
+        <v>318</v>
+      </c>
+      <c r="D122" t="s">
+        <v>319</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>320</v>
+      </c>
+      <c r="B123">
+        <v>3827</v>
+      </c>
+      <c r="C123" t="s">
         <v>321</v>
       </c>
-      <c r="B121">
+      <c r="D123" t="s">
+        <v>322</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>323</v>
+      </c>
+      <c r="B124">
+        <v>3384</v>
+      </c>
+      <c r="C124" t="s">
+        <v>324</v>
+      </c>
+      <c r="D124" t="s">
+        <v>325</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>326</v>
+      </c>
+      <c r="B125">
+        <v>3339</v>
+      </c>
+      <c r="C125" t="s">
+        <v>327</v>
+      </c>
+      <c r="D125" t="s">
+        <v>328</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>329</v>
+      </c>
+      <c r="B126">
+        <v>2844</v>
+      </c>
+      <c r="C126" t="s">
+        <v>330</v>
+      </c>
+      <c r="D126" t="s">
+        <v>331</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>332</v>
+      </c>
+      <c r="B127">
+        <v>2666</v>
+      </c>
+      <c r="C127" t="s">
+        <v>333</v>
+      </c>
+      <c r="D127" t="s">
+        <v>334</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>335</v>
+      </c>
+      <c r="B128">
+        <v>2589</v>
+      </c>
+      <c r="C128" t="s">
+        <v>336</v>
+      </c>
+      <c r="D128" t="s">
+        <v>337</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>338</v>
+      </c>
+      <c r="B129">
+        <v>2025</v>
+      </c>
+      <c r="C129" t="s">
+        <v>339</v>
+      </c>
+      <c r="D129" t="s">
+        <v>340</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>338</v>
+      </c>
+      <c r="B130">
+        <v>2023</v>
+      </c>
+      <c r="C130" t="s">
+        <v>341</v>
+      </c>
+      <c r="D130" t="s">
+        <v>340</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>342</v>
+      </c>
+      <c r="B131">
+        <v>1933</v>
+      </c>
+      <c r="C131" t="s">
+        <v>343</v>
+      </c>
+      <c r="D131" t="s">
+        <v>344</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>345</v>
+      </c>
+      <c r="B132">
+        <v>1774</v>
+      </c>
+      <c r="C132" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132" t="s">
+        <v>346</v>
+      </c>
+      <c r="E132" t="s">
+        <v>39</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>347</v>
+      </c>
+      <c r="B133">
+        <v>1705</v>
+      </c>
+      <c r="C133" t="s">
+        <v>348</v>
+      </c>
+      <c r="D133" t="s">
+        <v>349</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>350</v>
+      </c>
+      <c r="B134">
+        <v>1670</v>
+      </c>
+      <c r="C134" t="s">
+        <v>351</v>
+      </c>
+      <c r="D134" t="s">
+        <v>352</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>353</v>
+      </c>
+      <c r="B135">
+        <v>1588</v>
+      </c>
+      <c r="C135" t="s">
+        <v>354</v>
+      </c>
+      <c r="D135" t="s">
+        <v>355</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>356</v>
+      </c>
+      <c r="B136">
+        <v>1244</v>
+      </c>
+      <c r="C136" t="s">
+        <v>357</v>
+      </c>
+      <c r="D136" t="s">
+        <v>358</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>359</v>
+      </c>
+      <c r="B137">
+        <v>1186</v>
+      </c>
+      <c r="C137" t="s">
+        <v>360</v>
+      </c>
+      <c r="D137" t="s">
+        <v>361</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>362</v>
+      </c>
+      <c r="B138">
+        <v>429</v>
+      </c>
+      <c r="C138" t="s">
+        <v>363</v>
+      </c>
+      <c r="D138" t="s">
+        <v>364</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>365</v>
+      </c>
+      <c r="B139">
+        <v>317</v>
+      </c>
+      <c r="C139" t="s">
+        <v>366</v>
+      </c>
+      <c r="D139" t="s">
+        <v>367</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>368</v>
+      </c>
+      <c r="B140">
+        <v>92</v>
+      </c>
+      <c r="C140" t="s">
+        <v>369</v>
+      </c>
+      <c r="D140" t="s">
+        <v>370</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>371</v>
+      </c>
+      <c r="B141">
         <v>4164</v>
       </c>
-      <c r="C121" t="s">
-[...8 lines deleted...]
-      <c r="F121" s="2" t="s">
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141" t="s">
+        <v>372</v>
+      </c>
+      <c r="E141" t="s">
+        <v>39</v>
+      </c>
+      <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
-    <hyperlink ref="F3" r:id="rId3"/>
-[...18 lines deleted...]
-    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
     <hyperlink ref="F13" r:id="rId23"/>
     <hyperlink ref="E14" r:id="rId24"/>
     <hyperlink ref="F14" r:id="rId25"/>
     <hyperlink ref="E15" r:id="rId26"/>
     <hyperlink ref="F15" r:id="rId27"/>
-    <hyperlink ref="E16" r:id="rId28"/>
-    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
     <hyperlink ref="F17" r:id="rId30"/>
-    <hyperlink ref="E18" r:id="rId31"/>
-[...35 lines deleted...]
-    <hyperlink ref="F38" r:id="rId67"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="F19" r:id="rId32"/>
+    <hyperlink ref="F20" r:id="rId33"/>
+    <hyperlink ref="F21" r:id="rId34"/>
+    <hyperlink ref="E22" r:id="rId35"/>
+    <hyperlink ref="F22" r:id="rId36"/>
+    <hyperlink ref="F23" r:id="rId37"/>
+    <hyperlink ref="E24" r:id="rId38"/>
+    <hyperlink ref="F24" r:id="rId39"/>
+    <hyperlink ref="E25" r:id="rId40"/>
+    <hyperlink ref="F25" r:id="rId41"/>
+    <hyperlink ref="E26" r:id="rId42"/>
+    <hyperlink ref="F26" r:id="rId43"/>
+    <hyperlink ref="E27" r:id="rId44"/>
+    <hyperlink ref="F27" r:id="rId45"/>
+    <hyperlink ref="E28" r:id="rId46"/>
+    <hyperlink ref="F28" r:id="rId47"/>
+    <hyperlink ref="E29" r:id="rId48"/>
+    <hyperlink ref="F29" r:id="rId49"/>
+    <hyperlink ref="E30" r:id="rId50"/>
+    <hyperlink ref="F30" r:id="rId51"/>
+    <hyperlink ref="E31" r:id="rId52"/>
+    <hyperlink ref="F31" r:id="rId53"/>
+    <hyperlink ref="E32" r:id="rId54"/>
+    <hyperlink ref="F32" r:id="rId55"/>
+    <hyperlink ref="E33" r:id="rId56"/>
+    <hyperlink ref="F33" r:id="rId57"/>
+    <hyperlink ref="E34" r:id="rId58"/>
+    <hyperlink ref="F34" r:id="rId59"/>
+    <hyperlink ref="E35" r:id="rId60"/>
+    <hyperlink ref="F35" r:id="rId61"/>
+    <hyperlink ref="E36" r:id="rId62"/>
+    <hyperlink ref="F36" r:id="rId63"/>
+    <hyperlink ref="F37" r:id="rId64"/>
+    <hyperlink ref="E38" r:id="rId65"/>
+    <hyperlink ref="F38" r:id="rId66"/>
+    <hyperlink ref="E39" r:id="rId67"/>
     <hyperlink ref="F39" r:id="rId68"/>
     <hyperlink ref="E40" r:id="rId69"/>
     <hyperlink ref="F40" r:id="rId70"/>
-    <hyperlink ref="F41" r:id="rId71"/>
-[...2 lines deleted...]
-    <hyperlink ref="E43" r:id="rId74"/>
+    <hyperlink ref="E41" r:id="rId71"/>
+    <hyperlink ref="F41" r:id="rId72"/>
+    <hyperlink ref="E42" r:id="rId73"/>
+    <hyperlink ref="F42" r:id="rId74"/>
     <hyperlink ref="F43" r:id="rId75"/>
     <hyperlink ref="E44" r:id="rId76"/>
     <hyperlink ref="F44" r:id="rId77"/>
     <hyperlink ref="E45" r:id="rId78"/>
     <hyperlink ref="F45" r:id="rId79"/>
     <hyperlink ref="E46" r:id="rId80"/>
     <hyperlink ref="F46" r:id="rId81"/>
     <hyperlink ref="E47" r:id="rId82"/>
     <hyperlink ref="F47" r:id="rId83"/>
     <hyperlink ref="E48" r:id="rId84"/>
     <hyperlink ref="F48" r:id="rId85"/>
-    <hyperlink ref="F49" r:id="rId86"/>
-[...11 lines deleted...]
-    <hyperlink ref="E56" r:id="rId98"/>
+    <hyperlink ref="E49" r:id="rId86"/>
+    <hyperlink ref="F49" r:id="rId87"/>
+    <hyperlink ref="E50" r:id="rId88"/>
+    <hyperlink ref="F50" r:id="rId89"/>
+    <hyperlink ref="E51" r:id="rId90"/>
+    <hyperlink ref="F51" r:id="rId91"/>
+    <hyperlink ref="E52" r:id="rId92"/>
+    <hyperlink ref="F52" r:id="rId93"/>
+    <hyperlink ref="E53" r:id="rId94"/>
+    <hyperlink ref="F53" r:id="rId95"/>
+    <hyperlink ref="E54" r:id="rId96"/>
+    <hyperlink ref="F54" r:id="rId97"/>
+    <hyperlink ref="F55" r:id="rId98"/>
     <hyperlink ref="F56" r:id="rId99"/>
-    <hyperlink ref="E57" r:id="rId100"/>
-[...25 lines deleted...]
-    <hyperlink ref="F72" r:id="rId126"/>
+    <hyperlink ref="F57" r:id="rId100"/>
+    <hyperlink ref="F58" r:id="rId101"/>
+    <hyperlink ref="F59" r:id="rId102"/>
+    <hyperlink ref="E60" r:id="rId103"/>
+    <hyperlink ref="F60" r:id="rId104"/>
+    <hyperlink ref="F61" r:id="rId105"/>
+    <hyperlink ref="E62" r:id="rId106"/>
+    <hyperlink ref="F62" r:id="rId107"/>
+    <hyperlink ref="E63" r:id="rId108"/>
+    <hyperlink ref="F63" r:id="rId109"/>
+    <hyperlink ref="E64" r:id="rId110"/>
+    <hyperlink ref="F64" r:id="rId111"/>
+    <hyperlink ref="E65" r:id="rId112"/>
+    <hyperlink ref="F65" r:id="rId113"/>
+    <hyperlink ref="E66" r:id="rId114"/>
+    <hyperlink ref="F66" r:id="rId115"/>
+    <hyperlink ref="E67" r:id="rId116"/>
+    <hyperlink ref="F67" r:id="rId117"/>
+    <hyperlink ref="E68" r:id="rId118"/>
+    <hyperlink ref="F68" r:id="rId119"/>
+    <hyperlink ref="F69" r:id="rId120"/>
+    <hyperlink ref="F70" r:id="rId121"/>
+    <hyperlink ref="E71" r:id="rId122"/>
+    <hyperlink ref="F71" r:id="rId123"/>
+    <hyperlink ref="E72" r:id="rId124"/>
+    <hyperlink ref="F72" r:id="rId125"/>
+    <hyperlink ref="E73" r:id="rId126"/>
     <hyperlink ref="F73" r:id="rId127"/>
     <hyperlink ref="E74" r:id="rId128"/>
     <hyperlink ref="F74" r:id="rId129"/>
     <hyperlink ref="E75" r:id="rId130"/>
     <hyperlink ref="F75" r:id="rId131"/>
     <hyperlink ref="E76" r:id="rId132"/>
     <hyperlink ref="F76" r:id="rId133"/>
     <hyperlink ref="E77" r:id="rId134"/>
     <hyperlink ref="F77" r:id="rId135"/>
-    <hyperlink ref="E78" r:id="rId136"/>
-[...81 lines deleted...]
-    <hyperlink ref="F121" r:id="rId218"/>
+    <hyperlink ref="F78" r:id="rId136"/>
+    <hyperlink ref="E79" r:id="rId137"/>
+    <hyperlink ref="F79" r:id="rId138"/>
+    <hyperlink ref="F80" r:id="rId139"/>
+    <hyperlink ref="E81" r:id="rId140"/>
+    <hyperlink ref="F81" r:id="rId141"/>
+    <hyperlink ref="E82" r:id="rId142"/>
+    <hyperlink ref="F82" r:id="rId143"/>
+    <hyperlink ref="E83" r:id="rId144"/>
+    <hyperlink ref="F83" r:id="rId145"/>
+    <hyperlink ref="E84" r:id="rId146"/>
+    <hyperlink ref="F84" r:id="rId147"/>
+    <hyperlink ref="E85" r:id="rId148"/>
+    <hyperlink ref="F85" r:id="rId149"/>
+    <hyperlink ref="E86" r:id="rId150"/>
+    <hyperlink ref="F86" r:id="rId151"/>
+    <hyperlink ref="E87" r:id="rId152"/>
+    <hyperlink ref="F87" r:id="rId153"/>
+    <hyperlink ref="E88" r:id="rId154"/>
+    <hyperlink ref="F88" r:id="rId155"/>
+    <hyperlink ref="F89" r:id="rId156"/>
+    <hyperlink ref="F90" r:id="rId157"/>
+    <hyperlink ref="E91" r:id="rId158"/>
+    <hyperlink ref="F91" r:id="rId159"/>
+    <hyperlink ref="F92" r:id="rId160"/>
+    <hyperlink ref="F93" r:id="rId161"/>
+    <hyperlink ref="E94" r:id="rId162"/>
+    <hyperlink ref="F94" r:id="rId163"/>
+    <hyperlink ref="E95" r:id="rId164"/>
+    <hyperlink ref="F95" r:id="rId165"/>
+    <hyperlink ref="E96" r:id="rId166"/>
+    <hyperlink ref="F96" r:id="rId167"/>
+    <hyperlink ref="E97" r:id="rId168"/>
+    <hyperlink ref="F97" r:id="rId169"/>
+    <hyperlink ref="E98" r:id="rId170"/>
+    <hyperlink ref="F98" r:id="rId171"/>
+    <hyperlink ref="E99" r:id="rId172"/>
+    <hyperlink ref="F99" r:id="rId173"/>
+    <hyperlink ref="E100" r:id="rId174"/>
+    <hyperlink ref="F100" r:id="rId175"/>
+    <hyperlink ref="E101" r:id="rId176"/>
+    <hyperlink ref="F101" r:id="rId177"/>
+    <hyperlink ref="E102" r:id="rId178"/>
+    <hyperlink ref="F102" r:id="rId179"/>
+    <hyperlink ref="E103" r:id="rId180"/>
+    <hyperlink ref="F103" r:id="rId181"/>
+    <hyperlink ref="E104" r:id="rId182"/>
+    <hyperlink ref="F104" r:id="rId183"/>
+    <hyperlink ref="E105" r:id="rId184"/>
+    <hyperlink ref="F105" r:id="rId185"/>
+    <hyperlink ref="E106" r:id="rId186"/>
+    <hyperlink ref="F106" r:id="rId187"/>
+    <hyperlink ref="E107" r:id="rId188"/>
+    <hyperlink ref="F107" r:id="rId189"/>
+    <hyperlink ref="F108" r:id="rId190"/>
+    <hyperlink ref="E109" r:id="rId191"/>
+    <hyperlink ref="F109" r:id="rId192"/>
+    <hyperlink ref="F110" r:id="rId193"/>
+    <hyperlink ref="E111" r:id="rId194"/>
+    <hyperlink ref="F111" r:id="rId195"/>
+    <hyperlink ref="E112" r:id="rId196"/>
+    <hyperlink ref="F112" r:id="rId197"/>
+    <hyperlink ref="E113" r:id="rId198"/>
+    <hyperlink ref="F113" r:id="rId199"/>
+    <hyperlink ref="E114" r:id="rId200"/>
+    <hyperlink ref="F114" r:id="rId201"/>
+    <hyperlink ref="E115" r:id="rId202"/>
+    <hyperlink ref="F115" r:id="rId203"/>
+    <hyperlink ref="E116" r:id="rId204"/>
+    <hyperlink ref="F116" r:id="rId205"/>
+    <hyperlink ref="F117" r:id="rId206"/>
+    <hyperlink ref="E118" r:id="rId207"/>
+    <hyperlink ref="F118" r:id="rId208"/>
+    <hyperlink ref="E119" r:id="rId209"/>
+    <hyperlink ref="F119" r:id="rId210"/>
+    <hyperlink ref="E120" r:id="rId211"/>
+    <hyperlink ref="F120" r:id="rId212"/>
+    <hyperlink ref="E121" r:id="rId213"/>
+    <hyperlink ref="F121" r:id="rId214"/>
+    <hyperlink ref="E122" r:id="rId215"/>
+    <hyperlink ref="F122" r:id="rId216"/>
+    <hyperlink ref="E123" r:id="rId217"/>
+    <hyperlink ref="F123" r:id="rId218"/>
+    <hyperlink ref="E124" r:id="rId219"/>
+    <hyperlink ref="F124" r:id="rId220"/>
+    <hyperlink ref="E125" r:id="rId221"/>
+    <hyperlink ref="F125" r:id="rId222"/>
+    <hyperlink ref="E126" r:id="rId223"/>
+    <hyperlink ref="F126" r:id="rId224"/>
+    <hyperlink ref="E127" r:id="rId225"/>
+    <hyperlink ref="F127" r:id="rId226"/>
+    <hyperlink ref="E128" r:id="rId227"/>
+    <hyperlink ref="F128" r:id="rId228"/>
+    <hyperlink ref="E129" r:id="rId229"/>
+    <hyperlink ref="F129" r:id="rId230"/>
+    <hyperlink ref="E130" r:id="rId231"/>
+    <hyperlink ref="F130" r:id="rId232"/>
+    <hyperlink ref="E131" r:id="rId233"/>
+    <hyperlink ref="F131" r:id="rId234"/>
+    <hyperlink ref="F132" r:id="rId235"/>
+    <hyperlink ref="E133" r:id="rId236"/>
+    <hyperlink ref="F133" r:id="rId237"/>
+    <hyperlink ref="E134" r:id="rId238"/>
+    <hyperlink ref="F134" r:id="rId239"/>
+    <hyperlink ref="E135" r:id="rId240"/>
+    <hyperlink ref="F135" r:id="rId241"/>
+    <hyperlink ref="E136" r:id="rId242"/>
+    <hyperlink ref="F136" r:id="rId243"/>
+    <hyperlink ref="E137" r:id="rId244"/>
+    <hyperlink ref="F137" r:id="rId245"/>
+    <hyperlink ref="E138" r:id="rId246"/>
+    <hyperlink ref="F138" r:id="rId247"/>
+    <hyperlink ref="E139" r:id="rId248"/>
+    <hyperlink ref="F139" r:id="rId249"/>
+    <hyperlink ref="E140" r:id="rId250"/>
+    <hyperlink ref="F140" r:id="rId251"/>
+    <hyperlink ref="F141" r:id="rId252"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>